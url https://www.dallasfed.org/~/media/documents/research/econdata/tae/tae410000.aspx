--- v8 (2026-08-21)
+++ v9 (2026-10-01)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{19DF6AD5-CA47-48CD-97DA-50E8A22D1BCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5CFC6219-DCAF-4E6A-AEC3-AE77317E8B46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E7973238-CDD5-4D3B-8917-C712C1715ECB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{52B04F20-8D2E-4CAF-BD48-A2C190DB3E72}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{995937B7-E802-4F21-85A0-F7FB106B4ACC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2489468F-CF9F-4F97-B312-7C3448C6899A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>362.66219719999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>362.66316862000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>362.75593930000002</v>
+        <v>362.75663723000002</v>
       </c>
       <c r="C7" s="5">
-        <v>9.3742100000042683E-2</v>
+        <v>9.3468610000002172E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.31062123863256907</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.30971289396706236</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>362.63261499999999</v>
+        <v>362.63308351000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12332430000003569</v>
+        <v>-0.12355372000001807</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.40719598534791901</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.40795128952105797</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>362.04173450000002</v>
+        <v>362.04208267000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.59088049999996883</v>
+        <v>-0.59100083999999242</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9378746732174434</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.9382633322493681</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>362.28527830000002</v>
+        <v>362.28529757000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.24354379999999765</v>
+        <v>0.24321489999999812</v>
       </c>
       <c r="D10" s="5">
-        <v>0.81022778177175514</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.80912876177170467</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>364.08730980000001</v>
+        <v>364.08719567000003</v>
       </c>
       <c r="C11" s="5">
-        <v>1.8020314999999982</v>
+        <v>1.8018981000000167</v>
       </c>
       <c r="D11" s="5">
-        <v>6.1349121196221601</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.1344451368750441</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>366.44763219999999</v>
+        <v>366.44740532999998</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3603223999999727</v>
+        <v>2.3602096599999527</v>
       </c>
       <c r="D12" s="5">
-        <v>8.0628792734939623</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>8.062482937307248</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>366.95003279999997</v>
+        <v>366.94965987</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50240059999998721</v>
+        <v>0.50225454000002401</v>
       </c>
       <c r="D13" s="5">
-        <v>1.6576654791162326</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.6571809507205382</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>367.11869309999997</v>
+        <v>367.11823717999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.1686602999999991</v>
+        <v>0.16857730999998921</v>
       </c>
       <c r="D14" s="5">
-        <v>0.55294935138450185</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>0.55267714563020931</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>367.67020480000002</v>
+        <v>367.66998995</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55151170000004868</v>
+        <v>0.55175277000000733</v>
       </c>
       <c r="D15" s="5">
-        <v>1.817694820318172</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.8184982048986109</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>368.24591939999999</v>
+        <v>368.24552949000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.57571459999996932</v>
+        <v>0.5755395400000225</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8952812674602582</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.8947011071550612</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>367.4187422</v>
+        <v>367.41813080999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.82717719999999417</v>
+        <v>-0.82739868000004435</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.662462140201538</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.6631690237139627</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>362.53885810000003</v>
+        <v>362.53976018999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.8798840999999697</v>
+        <v>-4.8783706199999983</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.823639948326118</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-14.819395739769703</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>362.44945319999999</v>
+        <v>362.45008877999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.9404900000033649E-2</v>
+        <v>-8.9671409999994012E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.29552827437167029</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.29640728968310937</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>362.9173432</v>
+        <v>362.91777335</v>
       </c>
       <c r="C20" s="5">
-        <v>0.46789000000001124</v>
+        <v>0.46768457000001717</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5601392897643285</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.559446678334675</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>361.01980800000001</v>
+        <v>361.02013053000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.897535199999993</v>
+        <v>-1.8976428199999873</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.0969504970920685</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.0972793862315244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>361.47946250000001</v>
+        <v>361.47947813000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.45965449999999919</v>
+        <v>0.45934760000000097</v>
       </c>
       <c r="D22" s="5">
-        <v>1.5385981429148377</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.5375622759757235</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>361.90144909999998</v>
+        <v>361.90133731999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.42198659999996835</v>
+        <v>0.42185918999996375</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4098945094060511</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4094660239343915</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>361.77720570000002</v>
+        <v>361.7769973</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.12424339999995482</v>
+        <v>-0.1243400199999769</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.41119174321768703</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.41151103634193831</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>362.00477999999998</v>
+        <v>362.00444716999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.22757429999995793</v>
+        <v>0.22744986999998673</v>
       </c>
       <c r="D25" s="5">
-        <v>0.7574716145692495</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.75705645893009432</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>361.39140520000001</v>
+        <v>361.39101638</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.61337479999997413</v>
+        <v>-0.61343078999999534</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0144182269650646</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.0146022314911805</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>360.85577860000001</v>
+        <v>360.85560951000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.53562660000000051</v>
+        <v>-0.53540686999997433</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.764121125897522</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.763405199323087</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>360.6200455</v>
+        <v>360.61973088000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.23573310000000447</v>
+        <v>-0.23587863000000198</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.78110308233226844</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.78158392949437827</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>359.89345370000001</v>
+        <v>359.89294740000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.72659179999999424</v>
+        <v>-0.7267834799999946</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.3911942542159115</v>
+        <v>-2.3918201558656538</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.0481504168624265</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.0481252227292468</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>358.15267269999998</v>
+        <v>358.15343249</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.7407810000000268</v>
+        <v>-1.7395149100000253</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.6523707640471539</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-5.6483761317489662</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>357.48722329999998</v>
+        <v>357.48773344</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.66544939999999997</v>
+        <v>-0.66569905000000063</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2069619326662959</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.2077768149567856</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>357.25070720000002</v>
+        <v>357.25105401000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.23651609999996026</v>
+        <v>-0.23667942999998104</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.79104595332332162</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.79158910972013663</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>358.3879776</v>
+        <v>358.38824112999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1372703999999771</v>
+        <v>1.1371871199999646</v>
       </c>
       <c r="D33" s="5">
-        <v>3.887674257151752</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.8873807280713102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>358.27640220000001</v>
+        <v>358.27641543999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.11157539999999244</v>
+        <v>-0.11182568999998921</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.37295184706739315</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-0.37378675662494976</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>358.71319419999998</v>
+        <v>358.71308062999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43679199999996854</v>
+        <v>0.43666518999998516</v>
       </c>
       <c r="D35" s="5">
-        <v>1.4728274373026817</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>1.4723969190429065</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>356.4456237</v>
+        <v>356.44543850999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.2675704999999766</v>
+        <v>-2.267642120000005</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3274252399281643</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3276509260577267</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>356.46008660000001</v>
+        <v>356.45981137000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.4462900000012269E-2</v>
+        <v>1.4372860000037235E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.8701267441231266E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>4.8398031512619788E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>356.56324030000002</v>
+        <v>356.56293118999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10315370000000712</v>
+        <v>0.10311981999996078</v>
       </c>
       <c r="D38" s="5">
-        <v>0.34781354589428215</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.34769939641423608</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>361.72523489999998</v>
+        <v>361.72512668000002</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1619945999999572</v>
+        <v>5.1621954900000446</v>
       </c>
       <c r="D39" s="5">
-        <v>18.824740534768701</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>18.825550073249264</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>361.63286720000002</v>
+        <v>361.63267416000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.2367699999954311E-2</v>
+        <v>-9.245251999999482E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.30599386380044669</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.30627455041810636</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>362.18086160000001</v>
+        <v>362.18057012999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.54799439999999322</v>
+        <v>0.54789596999995638</v>
       </c>
       <c r="D41" s="5">
-        <v>1.833632172582389</v>
+        <v>1.8333010555892981</v>
       </c>
       <c r="E41" s="5">
-        <v>0.63557919058643275</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.63563977747453926</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>363.54432939999998</v>
+        <v>363.54486273999999</v>
       </c>
       <c r="C42" s="5">
-        <v>1.3634677999999667</v>
+        <v>1.3642926100000068</v>
       </c>
       <c r="D42" s="5">
-        <v>4.6122463372321176</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.6150982974529686</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>363.86678999999998</v>
+        <v>363.86713709999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.32246059999999943</v>
+        <v>0.32227435999999443</v>
       </c>
       <c r="D43" s="5">
-        <v>1.0695973256472202</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.0689749792007097</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>364.15450779999998</v>
+        <v>364.15476081999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2877177999999958</v>
+        <v>0.28762371999999914</v>
       </c>
       <c r="D44" s="5">
-        <v>0.95300496656842704</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.95269107748932047</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>364.74428890000002</v>
+        <v>364.74447628000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.5897811000000388</v>
+        <v>0.58971546000003627</v>
       </c>
       <c r="D45" s="5">
-        <v>1.9609144155945613</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.9606928526308742</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>365.57803869999998</v>
+        <v>365.57804067000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.83374979999996413</v>
+        <v>0.83356438999999227</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7777667009803331</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.7771397491676897</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>365.71628240000001</v>
+        <v>365.71617565999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.13824370000003228</v>
+        <v>0.13813498999996909</v>
       </c>
       <c r="D47" s="5">
-        <v>0.45472617563342421</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.45436784900474425</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>365.83797290000001</v>
+        <v>365.83782427</v>
       </c>
       <c r="C48" s="5">
-        <v>0.1216904999999997</v>
+        <v>0.12164861000002247</v>
       </c>
       <c r="D48" s="5">
-        <v>0.40002633400109122</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.3998884962677085</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>365.3195632</v>
+        <v>365.31935048999998</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.51840970000000652</v>
+        <v>-0.51847378000002209</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.6872661710292225</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.68747378923364</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>366.62917290000001</v>
+        <v>366.62893505</v>
       </c>
       <c r="C50" s="5">
-        <v>1.30960970000001</v>
+        <v>1.3095845600000189</v>
       </c>
       <c r="D50" s="5">
-        <v>4.3876383715438116</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>4.3875550817039422</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>367.28637020000002</v>
+        <v>367.28633632999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.65719730000000709</v>
+        <v>0.65740127999998776</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1723818195310995</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.1730641675853812</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>367.32469229999998</v>
+        <v>367.32461382000002</v>
       </c>
       <c r="C52" s="5">
-        <v>3.8322099999959391E-2</v>
+        <v>3.8277490000041325E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.12527804681139454</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.12513214105549508</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.22089399999999</v>
+        <v>368.22078097999997</v>
       </c>
       <c r="C53" s="5">
-        <v>0.89620170000000599</v>
+        <v>0.89616715999994767</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9673783742300675</v>
+        <v>2.9672631137503958</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6676840331421694</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.6677346462379061</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>369.47167769999999</v>
+        <v>369.47199545000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.2507836999999995</v>
+        <v>1.2512144700000363</v>
       </c>
       <c r="D54" s="5">
-        <v>4.1532184261045657</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.1546769314908305</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>368.73118149999999</v>
+        <v>368.73137065999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.7404961999999955</v>
+        <v>-0.74062479000002668</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.3787086974874305</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-2.3791152023624473</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.08456269999999</v>
+        <v>369.08471531999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.35338120000000117</v>
+        <v>0.35334466000000475</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1561263079351791</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.1560055362934252</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>370.77485480000001</v>
+        <v>370.77495647000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6902921000000219</v>
+        <v>1.6902411500000198</v>
       </c>
       <c r="D57" s="5">
-        <v>5.6361859171876416</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.6360093358971852</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>369.71500989999998</v>
+        <v>369.71499996</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.0598449000000301</v>
+        <v>-1.0599565100000063</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.3767347018643701</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-3.3770838146991888</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>370.44645839999998</v>
+        <v>370.44637040999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.73144849999999906</v>
+        <v>0.73137044999998579</v>
       </c>
       <c r="D59" s="5">
-        <v>2.400098303435283</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.3998394707308579</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>372.30612059999999</v>
+        <v>372.30601408000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8596622000000025</v>
+        <v>1.8596436700000254</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1932092673397277</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.193147355287465</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>372.66740900000002</v>
+        <v>372.66726610000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.36128840000003493</v>
+        <v>0.3612520199999949</v>
       </c>
       <c r="D61" s="5">
-        <v>1.170723486757197</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.1706053074218792</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>373.7881089</v>
+        <v>373.78796562999997</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1206998999999769</v>
+        <v>1.1206995299999676</v>
       </c>
       <c r="D62" s="5">
-        <v>3.6689759675953892</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.6689761664013609</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>374.32633290000001</v>
+        <v>374.32634099000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.5382240000000138</v>
+        <v>0.53837536000003183</v>
       </c>
       <c r="D63" s="5">
-        <v>1.7416509573552785</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>1.7421453060831427</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>376.11406149999999</v>
+        <v>376.11406555999997</v>
       </c>
       <c r="C64" s="5">
-        <v>1.7877285999999799</v>
+        <v>1.7877245699999662</v>
       </c>
       <c r="D64" s="5">
-        <v>5.8839875147548515</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.8839737698784811</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>377.44331060000002</v>
+        <v>377.44333138000002</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3292491000000268</v>
+        <v>1.329265820000046</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3244128629907008</v>
+        <v>4.3244682718203586</v>
       </c>
       <c r="E65" s="5">
-        <v>2.5045880747875282</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.5046251804297093</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>378.15677219999998</v>
+        <v>378.15691943000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.71346159999995962</v>
+        <v>0.71358804999999847</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2920293125514801</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.2924396449794493</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>379.35002839999999</v>
+        <v>379.35009239999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1932562000000075</v>
+        <v>1.1931729699999778</v>
       </c>
       <c r="D67" s="5">
-        <v>3.8529560863427292</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.8526811345135803</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>380.81474059999999</v>
+        <v>380.81481401000002</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4647122000000081</v>
+        <v>1.4647216100000264</v>
       </c>
       <c r="D68" s="5">
-        <v>4.7330033996554555</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.7330336397720885</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>380.23217729999999</v>
+        <v>380.23221726999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.58256330000000389</v>
+        <v>-0.58259674000004225</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8203706232838068</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8204738896279604</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>381.06752060000002</v>
+        <v>381.06749939000002</v>
       </c>
       <c r="C70" s="5">
-        <v>0.83534330000003365</v>
+        <v>0.83528212000004487</v>
       </c>
       <c r="D70" s="5">
-        <v>2.6684047701174496</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.6682066867262932</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>382.25016779999999</v>
+        <v>382.25011183999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.1826471999999626</v>
+        <v>1.1826124499999651</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7884450613477005</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.7883320521641783</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>383.67030360000001</v>
+        <v>383.67024470000001</v>
       </c>
       <c r="C72" s="5">
-        <v>1.4201358000000255</v>
+        <v>1.4201328600000238</v>
       </c>
       <c r="D72" s="5">
-        <v>4.5504754594022145</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.5504665254155308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>384.60104080000002</v>
+        <v>384.60096252</v>
       </c>
       <c r="C73" s="5">
-        <v>0.93073720000001003</v>
+        <v>0.93071781999998393</v>
       </c>
       <c r="D73" s="5">
-        <v>2.9502091502244809</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.9501473574162329</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>386.3577492</v>
+        <v>386.35768249</v>
       </c>
       <c r="C74" s="5">
-        <v>1.7567083999999795</v>
+        <v>1.756719970000006</v>
       </c>
       <c r="D74" s="5">
-        <v>5.6209491382926968</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.6209882667918709</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>387.68188679999997</v>
+        <v>387.68190666999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.3241375999999718</v>
+        <v>1.3242241799999874</v>
       </c>
       <c r="D75" s="5">
-        <v>4.1910938314694279</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.1913737939599294</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>388.12630669999999</v>
+        <v>388.12632492</v>
       </c>
       <c r="C76" s="5">
-        <v>0.44441990000001397</v>
+        <v>0.44441825000001245</v>
       </c>
       <c r="D76" s="5">
-        <v>1.3843288189368641</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.3843235754848582</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>389.0063801</v>
+        <v>389.00639648999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.88007340000001477</v>
+        <v>0.88007156999998415</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7551825603824076</v>
+        <v>2.7551766287418955</v>
       </c>
       <c r="E77" s="5">
-        <v>3.063524819560004</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.0635234878102935</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>389.8894502</v>
+        <v>389.88954756999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.88307009999999764</v>
+        <v>0.88315108000000464</v>
       </c>
       <c r="D78" s="5">
-        <v>2.7583488141501356</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.7586048115452177</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>390.85681699999998</v>
+        <v>390.85683111999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.96736679999997932</v>
+        <v>0.96728354999999056</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0183247767072929</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.0180607060543485</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>392.06610339999997</v>
+        <v>392.06613105999998</v>
       </c>
       <c r="C80" s="5">
-        <v>1.2092863999999963</v>
+        <v>1.209299939999994</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7765587691766855</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.7766016374946254</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>393.86941189999999</v>
+        <v>393.86941739999997</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8033085000000142</v>
+        <v>1.8032863399999997</v>
       </c>
       <c r="D81" s="5">
-        <v>5.6611901256188757</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.6611183791934971</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>394.87607300000002</v>
+        <v>394.87605305</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0066611000000307</v>
+        <v>1.0066356500000211</v>
       </c>
       <c r="D82" s="5">
-        <v>3.1104716158102841</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.1103918254108187</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>395.89614820000003</v>
+        <v>395.89611790999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.020075200000008</v>
+        <v>1.0200648599999909</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1443606696232029</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.1443285037056734</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>397.08623890000001</v>
+        <v>397.08620977999999</v>
       </c>
       <c r="C84" s="5">
-        <v>1.1900906999999847</v>
+        <v>1.1900918700000034</v>
       </c>
       <c r="D84" s="5">
-        <v>3.6675236761328334</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.6675276268213652</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>398.81497969999998</v>
+        <v>398.81494846999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.7287407999999687</v>
+        <v>1.7287386900000001</v>
       </c>
       <c r="D85" s="5">
-        <v>5.3512046852908002</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.3511983986144207</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>399.15513140000002</v>
+        <v>399.15511832999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.34015170000003536</v>
+        <v>0.34016986000000315</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0283020702622103</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.0283573079011621</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>401.21377849999999</v>
+        <v>401.21377790000003</v>
       </c>
       <c r="C87" s="5">
-        <v>2.0586470999999733</v>
+        <v>2.0586595700000316</v>
       </c>
       <c r="D87" s="5">
-        <v>6.367626530117021</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.3676664163248464</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>402.86989870000002</v>
+        <v>402.86990565999997</v>
       </c>
       <c r="C88" s="5">
-        <v>1.6561202000000321</v>
+        <v>1.6561277599999471</v>
       </c>
       <c r="D88" s="5">
-        <v>5.0673460125994829</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.0673696798756218</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>403.525936</v>
+        <v>403.52594213999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65603729999997995</v>
+        <v>0.65603648000001158</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9716884755574871</v>
+        <v>1.9716859546043519</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7324724330401793</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.7324696408618685</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>404.66998610000002</v>
+        <v>404.67004536000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1440501000000154</v>
+        <v>1.1441032200000336</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4557160620089622</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.4558789731448769</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>407.47622430000001</v>
+        <v>407.47622461999998</v>
       </c>
       <c r="C91" s="5">
-        <v>2.8062381999999957</v>
+        <v>2.8061792599999649</v>
       </c>
       <c r="D91" s="5">
-        <v>8.6464013661720074</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>8.6462114676624235</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>410.37525979999998</v>
+        <v>410.37527363999999</v>
       </c>
       <c r="C92" s="5">
-        <v>2.8990354999999681</v>
+        <v>2.8990490200000067</v>
       </c>
       <c r="D92" s="5">
-        <v>8.8796631285512397</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>8.8797061663923316</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>410.55634040000001</v>
+        <v>410.55633848000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18108060000002979</v>
+        <v>0.1810648400000332</v>
       </c>
       <c r="D93" s="5">
-        <v>0.5307943170153484</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>0.53074799025207842</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>412.56411589999999</v>
+        <v>412.56410557999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.0077754999999797</v>
+        <v>2.0077670999999668</v>
       </c>
       <c r="D94" s="5">
-        <v>6.0288988545711408</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.028872977950428</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>414.6502471</v>
+        <v>414.65023066999998</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0861312000000112</v>
+        <v>2.0861250899999959</v>
       </c>
       <c r="D95" s="5">
-        <v>6.2394292740046264</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>6.2394106487952516</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>415.91757250000001</v>
+        <v>415.91756146</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2673254000000043</v>
+        <v>1.2673307900000168</v>
       </c>
       <c r="D96" s="5">
-        <v>3.729932148421744</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.7299484299165853</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>417.70593250000002</v>
+        <v>417.70592359</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7883600000000115</v>
+        <v>1.7883621299999959</v>
       </c>
       <c r="D97" s="5">
-        <v>5.2835414018503668</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.2835479878732938</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>419.21775220000001</v>
+        <v>419.21774524</v>
       </c>
       <c r="C98" s="5">
-        <v>1.5118196999999896</v>
+        <v>1.5118216500000017</v>
       </c>
       <c r="D98" s="5">
-        <v>4.4307168444863265</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.4307227700260965</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>419.78891820000001</v>
+        <v>419.78891458999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.57116600000000517</v>
+        <v>0.57116934999999103</v>
       </c>
       <c r="D99" s="5">
-        <v>1.6472552515171879</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.6472650130578526</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>420.93615679999999</v>
+        <v>420.93615591000002</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1472385999999801</v>
+        <v>1.1472413200000346</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3292180563934792</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.3292260977527466</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>422.45465089999999</v>
+        <v>422.45464964000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.5184940999999981</v>
+        <v>1.5184937299999888</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4158359327404417</v>
+        <v>4.4158348448521734</v>
       </c>
       <c r="E101" s="5">
-        <v>4.690829810750996</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6908279055409174</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>428.59689300000002</v>
+        <v>428.59692142</v>
       </c>
       <c r="C102" s="5">
-        <v>6.1422421000000327</v>
+        <v>6.1422717799999873</v>
       </c>
       <c r="D102" s="5">
-        <v>18.912380225638902</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.912479101742676</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>429.94621069999999</v>
+        <v>429.94621459000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.3493176999999719</v>
+        <v>1.3492931700000099</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8439709888319129</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.8438996334089426</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>431.54692669999997</v>
+        <v>431.54694181999997</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6007159999999772</v>
+        <v>1.6007272299999613</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5603019989938653</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.5603346081390717</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>434.5877266</v>
+        <v>434.58772241000003</v>
       </c>
       <c r="C105" s="5">
-        <v>3.0407999000000245</v>
+        <v>3.040780590000054</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7910447420063385</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.7909864151392458</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>435.29205949999999</v>
+        <v>435.29205638000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.70433289999999715</v>
+        <v>0.70433396999999331</v>
       </c>
       <c r="D106" s="5">
-        <v>1.962260372304625</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.9622633990176608</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>434.94882469999999</v>
+        <v>434.94881565999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.34323480000000473</v>
+        <v>-0.3432407200000398</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.94212649419125327</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.94214267999260803</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>435.93793490000002</v>
+        <v>435.93793054999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.98911020000002736</v>
+        <v>0.98911488999999619</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7632925834423228</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.763305908434277</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>437.00630699999999</v>
+        <v>437.00630296999998</v>
       </c>
       <c r="C109" s="5">
-        <v>1.0683720999999764</v>
+        <v>1.0683724200000029</v>
       </c>
       <c r="D109" s="5">
-        <v>2.9808584825951945</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.9808594176405467</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>437.6904103</v>
+        <v>437.69040667000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.68410330000000386</v>
+        <v>0.68410370000003695</v>
       </c>
       <c r="D110" s="5">
-        <v>1.894775907344437</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.8947770424133425</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>439.34931870000003</v>
+        <v>439.34931511000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.6589084000000298</v>
+        <v>1.6589084400000047</v>
       </c>
       <c r="D111" s="5">
-        <v>4.644187490861329</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.6441876445107999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>440.58265740000002</v>
+        <v>440.58265297999998</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2333386999999902</v>
+        <v>1.2333378699999571</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4211325946315929</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4211302850368108</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>441.31684960000001</v>
+        <v>441.31684347999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.73419219999999541</v>
+        <v>0.73419050000001107</v>
       </c>
       <c r="D113" s="5">
-        <v>2.0181242433116697</v>
+        <v>2.0181195479263447</v>
       </c>
       <c r="E113" s="5">
-        <v>4.4649049690459908</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.4649038319435341</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>441.76534429999998</v>
+        <v>441.76536363000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.44849469999996927</v>
+        <v>0.44852015000003576</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2263571255783257</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.2264271222295342</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>442.53172310000002</v>
+        <v>442.53172647000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.76637880000004088</v>
+        <v>0.76636283999999932</v>
       </c>
       <c r="D115" s="5">
-        <v>2.10175006684028</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.1017057861531185</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>444.17160710000002</v>
+        <v>444.17161632</v>
       </c>
       <c r="C116" s="5">
-        <v>1.639883999999995</v>
+        <v>1.6398898499999746</v>
       </c>
       <c r="D116" s="5">
-        <v>4.5385851179620573</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.5386016047053834</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>441.15336250000001</v>
+        <v>441.15336160999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-3.0182446000000027</v>
+        <v>-3.0182547100000079</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.8563094615871183</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-7.8563346446551607</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>442.07675369999998</v>
+        <v>442.07675387</v>
       </c>
       <c r="C118" s="5">
-        <v>0.9233911999999691</v>
+        <v>0.92339226000001418</v>
       </c>
       <c r="D118" s="5">
-        <v>2.5408741942484214</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.5408771498713234</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>443.02846929999998</v>
+        <v>443.02846259</v>
       </c>
       <c r="C119" s="5">
-        <v>0.95171559999999999</v>
+        <v>0.95170871999999918</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6142040607417538</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.6141849371881687</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>444.24009589999997</v>
+        <v>444.24009360999997</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2116265999999882</v>
+        <v>1.2116310199999702</v>
       </c>
       <c r="D120" s="5">
-        <v>3.3316653069622948</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.3316776954586125</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>445.10415890000002</v>
+        <v>445.10415683000002</v>
       </c>
       <c r="C121" s="5">
-        <v>0.86406300000004421</v>
+        <v>0.8640632200000482</v>
       </c>
       <c r="D121" s="5">
-        <v>2.359174742057002</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.3591753614609079</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>446.87430030000002</v>
+        <v>446.87429814000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7701414</v>
+        <v>1.7701413099999854</v>
       </c>
       <c r="D122" s="5">
-        <v>4.87807883590059</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.8780786056171088</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>448.06245849999999</v>
+        <v>448.06245598999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1881581999999753</v>
+        <v>1.1881578499999819</v>
       </c>
       <c r="D123" s="5">
-        <v>3.2376571831889578</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.2376562313498169</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>448.72313839999998</v>
+        <v>448.72313539999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.66067989999999099</v>
+        <v>0.66067941000000019</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7838522860149419</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.7838509623289367</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>450.06287179999998</v>
+        <v>450.06286711000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.3397334000000001</v>
+        <v>1.3397317100000237</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6422113055221583</v>
+        <v>3.6422066601173197</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9818011045640294</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.9818014560770703</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>451.40520220000002</v>
+        <v>451.40521289999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3423304000000371</v>
+        <v>1.3423457899999676</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6383458965931537</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6383883359132119</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>452.33082450000001</v>
+        <v>452.33082626999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92562229999998635</v>
+        <v>0.92561337000000776</v>
       </c>
       <c r="D127" s="5">
-        <v>2.4885839017204203</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.4885595618820089</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>452.5185649</v>
+        <v>452.51857286000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.18774039999999559</v>
+        <v>0.18774659000001748</v>
       </c>
       <c r="D128" s="5">
-        <v>0.49919984269126694</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.49921633747327387</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>453.48112579999997</v>
+        <v>453.48112486000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.9625608999999713</v>
+        <v>0.96255200000001651</v>
       </c>
       <c r="D129" s="5">
-        <v>2.5826183173825346</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.5825941120416473</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>454.28864290000001</v>
+        <v>454.28864308999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.80751710000004095</v>
+        <v>0.80751822999997103</v>
       </c>
       <c r="D130" s="5">
-        <v>2.1579014057033552</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.1579044595175789</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>456.44015610000002</v>
+        <v>456.44015165000002</v>
       </c>
       <c r="C131" s="5">
-        <v>2.1515132000000108</v>
+        <v>2.1515085600000248</v>
       </c>
       <c r="D131" s="5">
-        <v>5.8336041670114858</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.8335912541302548</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>457.06848209999998</v>
+        <v>457.06848076</v>
       </c>
       <c r="C132" s="5">
-        <v>0.62832599999995864</v>
+        <v>0.62832910999998148</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6644593442223687</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.664467661556035</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>457.7382748</v>
+        <v>457.73827369000003</v>
       </c>
       <c r="C133" s="5">
-        <v>0.66979270000001634</v>
+        <v>0.66979293000002826</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7727344094384145</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7727350283312848</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>459.36582110000001</v>
+        <v>459.36581978999999</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6275463000000059</v>
+        <v>1.6275460999999609</v>
       </c>
       <c r="D134" s="5">
-        <v>4.351188957338703</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.3511884229046505</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>459.77202799999998</v>
+        <v>459.77202656999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.40620689999997239</v>
+        <v>0.40620677999999089</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0663091964440152</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.066308882961331</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>461.2156645</v>
+        <v>461.21566316000002</v>
       </c>
       <c r="C136" s="5">
-        <v>1.4436365000000251</v>
+        <v>1.4436365900000396</v>
       </c>
       <c r="D136" s="5">
-        <v>3.833630519409259</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.8336307746803744</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>461.69765660000002</v>
+        <v>461.69765453999997</v>
       </c>
       <c r="C137" s="5">
-        <v>0.48199210000001358</v>
+        <v>0.48199137999995401</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2612897222179953</v>
+        <v>1.2612878309457454</v>
       </c>
       <c r="E137" s="5">
-        <v>2.585146549295958</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.585147160597967</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>464.77421939999999</v>
+        <v>464.77422235</v>
       </c>
       <c r="C138" s="5">
-        <v>3.0765627999999765</v>
+        <v>3.0765678100000287</v>
       </c>
       <c r="D138" s="5">
-        <v>8.2959757521631659</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>8.2959897989697282</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>465.96568280000002</v>
+        <v>465.96568435</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1914634000000319</v>
+        <v>1.1914620000000014</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1199838816350356</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.1199801436479824</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>467.44164740000002</v>
+        <v>467.44165362000001</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4759645999999975</v>
+        <v>1.4759692700000073</v>
       </c>
       <c r="D140" s="5">
-        <v>3.8679711284379303</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.8679835677274621</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>466.34510019999999</v>
+        <v>466.34509967999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0965472000000318</v>
+        <v>-1.0965539400000353</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.778980656515706</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.7789974814217855</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>465.41062799999997</v>
+        <v>465.41062793999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.93447220000001607</v>
+        <v>-0.93447173999999222</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3782606834444886</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.3782595282251129</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>464.35957070000001</v>
+        <v>464.35956827000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0510572999999681</v>
+        <v>-1.0510596699999724</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.6766041346297231</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.6766100956041816</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>463.62851089999998</v>
+        <v>463.62851001000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.73105980000002546</v>
+        <v>-0.73105825999999752</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.8729350176553083</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.8729311160758821</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>462.54525610000002</v>
+        <v>462.54525540999998</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0832547999999633</v>
+        <v>-1.083254600000032</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7680148812799232</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.76801438201979</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>460.36930710000001</v>
+        <v>460.36930645000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.1759490000000028</v>
+        <v>-2.1759489599999711</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.5013589021512876</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.5013588116184291</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>459.05360880000001</v>
+        <v>459.05360816000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3156983000000082</v>
+        <v>-1.3156982900000003</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.3761065023837245</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.3761064818175313</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>456.45600769999999</v>
+        <v>456.45600737000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.5976011000000199</v>
+        <v>-2.5976007900000013</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.5829263009888788</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.5829255485575384</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>455.39867670000001</v>
+        <v>455.39867578000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.0573309999999765</v>
+        <v>-1.0573315899999898</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7445288693367931</v>
+        <v>-2.7445303833087853</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3643083974881898</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.3643081566606097</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>453.70227310000001</v>
+        <v>453.70227340000002</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6964035999999965</v>
+        <v>-1.696402379999995</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.3796585972593842</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-4.3796555204632215</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>452.67923569999999</v>
+        <v>452.67923568999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0230374000000211</v>
+        <v>-1.0230377100000396</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6725318628750605</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.6725326609415845</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>453.32504210000002</v>
+        <v>453.32504688</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64580640000002631</v>
+        <v>0.64581119000001763</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7254545619870276</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.7254674604512577</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>452.09082610000002</v>
+        <v>452.09082574000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2342160000000035</v>
+        <v>-1.2342211399999883</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.2186210832109041</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.2186342539291313</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>452.42564249999998</v>
+        <v>452.42564200999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.3348163999999656</v>
+        <v>0.33481626999997616</v>
       </c>
       <c r="D154" s="5">
-        <v>0.89234344653086328</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.89234309935941614</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>451.86006889999999</v>
+        <v>451.86006823999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.56557359999999335</v>
+        <v>-0.56557377000001452</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.4898390399698425</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.4898394863134934</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>451.70102910000003</v>
+        <v>451.70102845000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.15903979999995954</v>
+        <v>-0.15903978999995161</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.42154365845094022</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.42154363261114325</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>452.04256529999998</v>
+        <v>452.04256486000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.34153619999995044</v>
+        <v>0.34153641000000334</v>
       </c>
       <c r="D157" s="5">
-        <v>0.91111619438464242</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.91111675825019667</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>451.71040149999999</v>
+        <v>451.71040119999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.33216379999998935</v>
+        <v>-0.33216366000004882</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.87821286603569915</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.8782124982338102</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>451.01272080000001</v>
+        <v>451.01272066000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.69768069999997806</v>
+        <v>-0.69768053999996482</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8377731310645906</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.837772714389696</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>451.74124499999999</v>
+        <v>451.74124481000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.72852419999998119</v>
+        <v>0.72852414999999837</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9556828193427966</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.9556826845383846</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>451.12476420000002</v>
+        <v>451.12476353</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.61648079999997663</v>
+        <v>-0.61648128000001634</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.6253764480860022</v>
+        <v>-1.6253777048203077</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.93849910389957047</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.93849905089858909</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>449.80677029999998</v>
+        <v>449.80677026000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3179939000000331</v>
+        <v>-1.3179932699999881</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4500976668566663</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.4500960491633426</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>448.91229390000001</v>
+        <v>448.91229361000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.89447639999997364</v>
+        <v>-0.89447665000000143</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3603679515257214</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.3603686042414029</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>448.14395780000001</v>
+        <v>448.14396069999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.76833609999999908</v>
+        <v>-0.76833291000002646</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0346365088678042</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0346281420681178</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>447.23354749999999</v>
+        <v>447.23354735999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.91041030000002365</v>
+        <v>-0.91041333999999097</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.4107607758456218</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.4107687205895179</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>447.05827629999999</v>
+        <v>447.05827607999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.17527119999999741</v>
+        <v>-0.17527128000000403</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.46926865379617322</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.46926886767231224</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>447.29974120000003</v>
+        <v>447.29974091999998</v>
       </c>
       <c r="C167" s="5">
-        <v>0.24146490000003951</v>
+        <v>0.24146483999999191</v>
       </c>
       <c r="D167" s="5">
-        <v>0.65007230241824754</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.65007214072685393</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>446.20723020000003</v>
+        <v>446.20722984999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0925110000000018</v>
+        <v>-1.0925110700000005</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.8918958747528811</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.8918960593481979</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>446.51694329999998</v>
+        <v>446.51694299000002</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30971309999995356</v>
+        <v>0.30971314000004213</v>
       </c>
       <c r="D169" s="5">
-        <v>0.83610887471901041</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.83610898377497467</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>446.72597489999998</v>
+        <v>446.72597474000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.20903160000000298</v>
+        <v>0.20903175000000829</v>
       </c>
       <c r="D170" s="5">
-        <v>0.5632144087819535</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.56321481437473508</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>446.82454189999999</v>
+        <v>446.82454186000001</v>
       </c>
       <c r="C171" s="5">
-        <v>9.8567000000002736E-2</v>
+        <v>9.8567119999984243E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.26509325608283785</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.26509357930621924</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>446.8656618</v>
+        <v>446.86566176999997</v>
       </c>
       <c r="C172" s="5">
-        <v>4.1119900000012422E-2</v>
+        <v>4.1119909999963511E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.11048825288433317</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.11048827977753195</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>447.2424456</v>
+        <v>447.24244528000003</v>
       </c>
       <c r="C173" s="5">
-        <v>0.37678379999999834</v>
+        <v>0.3767835100000525</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0165096046749866</v>
+        <v>1.016508818732853</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.86058645148525681</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.8605863751795062</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>447.58645189999999</v>
+        <v>447.58645177</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34400629999998955</v>
+        <v>0.34400648999996974</v>
       </c>
       <c r="D174" s="5">
-        <v>0.92692097785778138</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.92692149264417267</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>447.74306319999999</v>
+        <v>447.74306314</v>
       </c>
       <c r="C175" s="5">
-        <v>0.15661130000000867</v>
+        <v>0.15661137000000735</v>
       </c>
       <c r="D175" s="5">
-        <v>0.42069113564917604</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.42069132416862054</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>448.24938309999999</v>
+        <v>448.24938467999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50631989999999405</v>
+        <v>0.50632153999998764</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3654640526966855</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3654685032434166</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>450.22073339999997</v>
+        <v>450.22073334999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.9713502999999832</v>
+        <v>1.9713486699999976</v>
       </c>
       <c r="D177" s="5">
-        <v>5.4070081686750093</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.4070035697080909</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>450.48212269999999</v>
+        <v>450.48212260000003</v>
       </c>
       <c r="C178" s="5">
-        <v>0.26138930000001892</v>
+        <v>0.2613892500000361</v>
       </c>
       <c r="D178" s="5">
-        <v>0.69892538693541173</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.69892525289179108</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>450.74630280000002</v>
+        <v>450.74630263</v>
       </c>
       <c r="C179" s="5">
-        <v>0.26418010000003278</v>
+        <v>0.26418002999997725</v>
       </c>
       <c r="D179" s="5">
-        <v>0.70600055602392242</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.70600036850783088</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>452.87478570000002</v>
+        <v>452.87478550999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1284828999999945</v>
+        <v>2.1284828799999786</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8160682316373391</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8160681778111289</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>453.16788650000001</v>
+        <v>453.16788630000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29310079999999061</v>
+        <v>0.29310079000003952</v>
       </c>
       <c r="D181" s="5">
-        <v>0.77941113744233181</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.7794111110840829</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>453.16783290000001</v>
+        <v>453.16783278999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.3600000001097214E-5</v>
+        <v>-5.3510000043388573E-5</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.4193406036033807E-4</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.4169573864242224E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>456.04244540000002</v>
+        <v>456.04244527999998</v>
       </c>
       <c r="C183" s="5">
-        <v>2.874612500000012</v>
+        <v>2.8746124900000041</v>
       </c>
       <c r="D183" s="5">
-        <v>7.8833170446911405</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.8833170182842194</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>456.26742860000002</v>
+        <v>456.26742849999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.22498319999999694</v>
+        <v>0.22498322000001281</v>
       </c>
       <c r="D184" s="5">
-        <v>0.59361491760663299</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.59361497067609292</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>456.08030220000001</v>
+        <v>456.08030210999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.18712640000001102</v>
+        <v>-0.18712639000000308</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.49104064876532849</v>
+        <v>-0.49104062269073045</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9760773349997152</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.9760773878398252</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>457.152918</v>
+        <v>457.15291795000002</v>
       </c>
       <c r="C186" s="5">
-        <v>1.0726157999999941</v>
+        <v>1.0726158400000259</v>
       </c>
       <c r="D186" s="5">
-        <v>2.8589686394056901</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.8589687479769532</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>457.54842650000001</v>
+        <v>457.54842651000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39550850000000537</v>
+        <v>0.39550855999999612</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0431413022615299</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.0431414613778944</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>458.56309329999999</v>
+        <v>458.56309377000002</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0146667999999863</v>
+        <v>1.0146672600000102</v>
       </c>
       <c r="D188" s="5">
-        <v>2.6938381847743331</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.6938394209023331</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>462.11576659999997</v>
+        <v>462.11576674000003</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5526732999999808</v>
+        <v>3.5526729700000033</v>
       </c>
       <c r="D189" s="5">
-        <v>9.7034420124497913</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>9.7034410619972533</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>462.90957529999997</v>
+        <v>462.90957528000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.79380869999999959</v>
+        <v>0.79380853999998635</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0809110496647021</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.0809106256295617</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>463.2874612</v>
+        <v>463.28746109999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.37788590000002387</v>
+        <v>0.3778858199999604</v>
       </c>
       <c r="D191" s="5">
-        <v>0.98400338658293229</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.9840031773718616</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>466.83588200000003</v>
+        <v>466.83588182</v>
       </c>
       <c r="C192" s="5">
-        <v>3.5484208000000308</v>
+        <v>3.5484207200000242</v>
       </c>
       <c r="D192" s="5">
-        <v>9.5883021409052915</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.5883019177056106</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>467.61586849999998</v>
+        <v>467.61586841000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.77998649999994996</v>
+        <v>0.77998659000002135</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0234798069943771</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.023480043414283</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>470.01039059999999</v>
+        <v>470.01039057999998</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3945221000000174</v>
+        <v>2.3945221699999593</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3208948005527565</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.3208949918195367</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>470.29481449999997</v>
+        <v>470.29481447000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.28442389999997886</v>
+        <v>0.28442389000002777</v>
       </c>
       <c r="D195" s="5">
-        <v>0.72859442275552411</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.72859439708485851</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>471.80567029999997</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5108558000000016</v>
+        <v>1.5108558299999686</v>
       </c>
       <c r="D196" s="5">
-        <v>3.9239368063286095</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.9239368858798862</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>474.36851430000002</v>
+        <v>474.36851431000002</v>
       </c>
       <c r="C197" s="5">
-        <v>2.562844000000041</v>
+        <v>2.5628440100000489</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7167014705809658</v>
+        <v>6.7167014975767048</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0098666861478005</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.0098667088650508</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>476.66450409999999</v>
+        <v>476.66450407999997</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2959897999999725</v>
+        <v>2.2959897699999487</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9652539146530348</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.9652538344938444</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>478.91802419999999</v>
+        <v>478.91802415000001</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2535201000000029</v>
+        <v>2.253520070000036</v>
       </c>
       <c r="D199" s="5">
-        <v>5.823089516662594</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>5.8230894373667574</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>481.28059819999999</v>
+        <v>481.28059843</v>
       </c>
       <c r="C200" s="5">
-        <v>2.3625739999999951</v>
+        <v>2.3625742799999898</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0830669160168549</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.0830676572750209</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>481.69732090000002</v>
+        <v>481.69732109</v>
       </c>
       <c r="C201" s="5">
-        <v>0.41672270000003664</v>
+        <v>0.41672266000000491</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0439971401581705</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0439970389688913</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>483.3161685</v>
+        <v>483.31616849</v>
       </c>
       <c r="C202" s="5">
-        <v>1.618847599999981</v>
+        <v>1.6188473999999928</v>
       </c>
       <c r="D202" s="5">
-        <v>4.1082429700870282</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.1082424514667926</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>485.28734839999998</v>
+        <v>485.28734840999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.9711798999999814</v>
+        <v>1.9711799199999973</v>
       </c>
       <c r="D203" s="5">
-        <v>5.0054266351129861</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.0054266871497166</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>485.01290440000002</v>
+        <v>485.01290426999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.27444399999995994</v>
+        <v>-0.27444414000001416</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.67652777273333742</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.67652811675862345</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>487.00401490000002</v>
+        <v>487.00401475000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9911104999999907</v>
+        <v>1.9911104800000317</v>
       </c>
       <c r="D205" s="5">
-        <v>5.0390957381635682</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.0390956877808923</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>489.27643649999999</v>
+        <v>489.27643637</v>
       </c>
       <c r="C206" s="5">
-        <v>2.2724215999999728</v>
+        <v>2.2724216199999887</v>
       </c>
       <c r="D206" s="5">
-        <v>5.7453086602756942</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.7453087139612169</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>489.82469259999999</v>
+        <v>489.82469248000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.54825610000000324</v>
+        <v>0.54825611000001118</v>
       </c>
       <c r="D207" s="5">
-        <v>1.3529717224320947</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.3529717476240988</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>492.44927990000002</v>
+        <v>492.44927982000002</v>
       </c>
       <c r="C208" s="5">
-        <v>2.6245873000000302</v>
+        <v>2.624587340000005</v>
       </c>
       <c r="D208" s="5">
-        <v>6.6227759920291618</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.6227760976270256</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>494.26963189999998</v>
+        <v>494.26963198999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8203519999999571</v>
+        <v>1.8203521699999783</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5271372360121465</v>
+        <v>4.5271376681775166</v>
       </c>
       <c r="E209" s="5">
-        <v>4.1952863649407535</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.1952863817168451</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>495.54030640000002</v>
+        <v>495.54030663999998</v>
       </c>
       <c r="C210" s="5">
-        <v>1.270674500000041</v>
+        <v>1.2706746499999895</v>
       </c>
       <c r="D210" s="5">
-        <v>3.1289707540072431</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.1289711280348076</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>498.23024570000001</v>
+        <v>498.23024600999997</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6899392999999918</v>
+        <v>2.6899393699999905</v>
       </c>
       <c r="D211" s="5">
-        <v>6.711995310301444</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.7119954868659404</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>500.24449750000002</v>
+        <v>500.24449766999999</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0142518000000109</v>
+        <v>2.0142516600000135</v>
       </c>
       <c r="D212" s="5">
-        <v>4.960715445036934</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.96071508938567</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>501.70878599999998</v>
+        <v>501.70878635000003</v>
       </c>
       <c r="C213" s="5">
-        <v>1.4642884999999524</v>
+        <v>1.4642886800000383</v>
       </c>
       <c r="D213" s="5">
-        <v>3.5696801850591875</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.5696806297240258</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>503.21448420000002</v>
+        <v>503.21448392000002</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5056982000000403</v>
+        <v>1.5056975699999953</v>
       </c>
       <c r="D214" s="5">
-        <v>3.661411602872966</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.6614100429278373</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>505.74166860000003</v>
+        <v>505.74166832999998</v>
       </c>
       <c r="C215" s="5">
-        <v>2.5271844000000101</v>
+        <v>2.5271844099999612</v>
       </c>
       <c r="D215" s="5">
-        <v>6.1957773607058897</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.1957773894466328</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>506.38962040000001</v>
+        <v>506.38961990000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.64795179999998709</v>
+        <v>0.64795157000003201</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5483094752762216</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5483089226349334</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>507.77410680000003</v>
+        <v>507.77410637999998</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3844864000000143</v>
+        <v>1.3844864799999641</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3306277066983858</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.3306279053938459</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>508.54273019999999</v>
+        <v>508.54272980000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.76862339999996721</v>
+        <v>0.76862342000003991</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8316528418933276</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.8316528914791741</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>511.77891149999999</v>
+        <v>511.77891124000001</v>
       </c>
       <c r="C219" s="5">
-        <v>3.2361812999999984</v>
+        <v>3.2361814399999957</v>
       </c>
       <c r="D219" s="5">
-        <v>7.9093885264620578</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.9093888871335061</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>512.45822710000004</v>
+        <v>512.45822705</v>
       </c>
       <c r="C220" s="5">
-        <v>0.6793156000000522</v>
+        <v>0.67931580999999142</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6045138127773306</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.6045143132358497</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>514.03217440000003</v>
+        <v>514.03217497000003</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5739472999999862</v>
+        <v>1.5739479200000233</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7485420137315595</v>
+        <v>3.7485435157394331</v>
       </c>
       <c r="E221" s="5">
-        <v>3.9983323320981201</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.9983324284830646</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>514.7932558</v>
+        <v>514.79325671000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.76108139999996638</v>
+        <v>0.76108174000000872</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7912727328914357</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.7912735376368172</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>516.59004319999997</v>
+        <v>516.59004460000006</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7967873999999711</v>
+        <v>1.7967878900000187</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2697161952822915</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2697173744219441</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>515.90310920000002</v>
+        <v>515.90311010000005</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.68693399999995108</v>
+        <v>-0.68693450000000666</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5840775375375649</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5840786778621774</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>517.22209450000003</v>
+        <v>517.22209544999998</v>
       </c>
       <c r="C225" s="5">
-        <v>1.3189853000000085</v>
+        <v>1.3189853499999344</v>
       </c>
       <c r="D225" s="5">
-        <v>3.1114942716861771</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.1114943857954547</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>517.02426109999999</v>
+        <v>517.02425889000006</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.19783340000003591</v>
+        <v>-0.19783655999992789</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.45802624931892133</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.45803354916457151</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>516.69238419999999</v>
+        <v>516.69238289999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33187689999999748</v>
+        <v>-0.3318759900000714</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.76756413238877608</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.76756203843718618</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>516.18240040000001</v>
+        <v>516.18239907999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.50998379999998633</v>
+        <v>-0.5099838200000022</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.1780109273281658</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.1780109762235313</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>516.34349970000005</v>
+        <v>516.34349922000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16109930000004624</v>
+        <v>0.16110014000003048</v>
       </c>
       <c r="D229" s="5">
-        <v>0.37516068891525478</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.37516264938897148</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>514.15636010000003</v>
+        <v>514.15635788999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.1871396000000232</v>
+        <v>-2.1871413300000313</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9662251152570169</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.9662289569285196</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>513.49590650000005</v>
+        <v>513.49590689000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.66045359999998254</v>
+        <v>-0.66045099999996637</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.5306023458650952</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.5305963693990399</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>511.86975439999998</v>
+        <v>511.86975531000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6261521000000698</v>
+        <v>-1.6261515799999984</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.734694762578139</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.7346935862586972</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>509.42108189999999</v>
+        <v>509.42108313</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.4486724999999865</v>
+        <v>-2.4486721800000169</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.5918811381016624</v>
+        <v>-5.5918804167751741</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.89704355673499991</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.89704342734365783</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>504.4525529</v>
+        <v>504.45255523999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.9685289999999895</v>
+        <v>-4.9685278900000185</v>
       </c>
       <c r="D234" s="5">
-        <v>-11.096077162281526</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-11.096074789414711</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>498.61152779999998</v>
+        <v>498.61153043000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8410251000000244</v>
+        <v>-5.8410248099999649</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.043131731934354</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-13.043131068325941</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>494.53246050000001</v>
+        <v>494.53246274999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.0790672999999629</v>
+        <v>-4.0790676800000369</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.3871354436557919</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-9.387136231874182</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>489.079228</v>
+        <v>489.07923092999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4532325000000128</v>
+        <v>-5.453231819999985</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.458703343554422</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-12.458701829687824</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>485.9814738</v>
+        <v>485.98147297000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.0977541999999971</v>
+        <v>-3.0977579599999672</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.3413541753202693</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-7.3413627355703115</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>482.48536200000001</v>
+        <v>482.48534867000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.4961117999999942</v>
+        <v>-3.4961243000000195</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.2991971065196513</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-8.2992256290201567</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>480.96568459999997</v>
+        <v>480.96568531999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5196774000000346</v>
+        <v>-1.5196633500000303</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.7148303562091312</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.714796704802481</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>478.98529669999999</v>
+        <v>478.98529755999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9803878999999824</v>
+        <v>-1.9803877599999851</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.8306543856031059</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.8306540447362156</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>477.65902560000001</v>
+        <v>477.65902237</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3262710999999854</v>
+        <v>-1.3262751899999898</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.2725643757579803</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.2725743088233727</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>476.98580179999999</v>
+        <v>476.98580318</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.67322380000001658</v>
+        <v>-0.67321918999999752</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6782587302825225</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.6782473383546659</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>475.72521569999998</v>
+        <v>475.72521861000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2605861000000118</v>
+        <v>-1.2605845699999918</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.1256862982303235</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.1256825505791341</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>475.6850882</v>
+        <v>475.68509083999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.0127499999982774E-2</v>
+        <v>-4.012777000002643E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10117325142225964</v>
+        <v>-0.10117393123754148</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6224180542693745</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.6224177614947362</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>477.7849827</v>
+        <v>477.78498586000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0998945000000049</v>
+        <v>2.0998950200000195</v>
       </c>
       <c r="D246" s="5">
-        <v>5.4278852497693375</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.4278865958266032</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>477.1530601</v>
+        <v>477.15306246</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.63192259999999578</v>
+        <v>-0.63192340000000513</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.5756359120878805</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.5756378819748451</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>477.29531400000002</v>
+        <v>477.29531840999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.14225390000001426</v>
+        <v>0.14225594999999203</v>
       </c>
       <c r="D248" s="5">
-        <v>0.35834385269701841</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>0.35834902343279129</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>478.76850050000002</v>
+        <v>478.76850292</v>
       </c>
       <c r="C249" s="5">
-        <v>1.4731864999999971</v>
+        <v>1.4731845100000101</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7673639212671972</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.7673587101604289</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>479.59771119999999</v>
+        <v>479.59770960999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.82921069999997599</v>
+        <v>0.82920668999997815</v>
       </c>
       <c r="D250" s="5">
-        <v>2.0982718409207735</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.0982615862768839</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>480.41836289999998</v>
+        <v>480.41833724999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.82065169999998488</v>
+        <v>0.82062763999999788</v>
       </c>
       <c r="D251" s="5">
-        <v>2.0727852786259771</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.0727239422651866</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>481.67034619999998</v>
+        <v>481.6703511</v>
       </c>
       <c r="C252" s="5">
-        <v>1.2519833000000062</v>
+        <v>1.2520138500000257</v>
       </c>
       <c r="D252" s="5">
-        <v>3.1724473389982633</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>3.1725260355448537</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>482.25870479999998</v>
+        <v>482.25871218999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.58835859999999229</v>
+        <v>0.58836108999997805</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4756834545306186</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.4756897266932301</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>483.14151709999999</v>
+        <v>483.14151647</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88281230000001187</v>
+        <v>0.88280428000001621</v>
       </c>
       <c r="D254" s="5">
-        <v>2.2189461329198634</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.2189257369410909</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>483.81999669999999</v>
+        <v>483.81999853000002</v>
       </c>
       <c r="C255" s="5">
-        <v>0.67847960000000285</v>
+        <v>0.67848206000002165</v>
       </c>
       <c r="D255" s="5">
-        <v>1.6982467125748579</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.6982529198667828</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>484.93311770000003</v>
+        <v>484.93312315999998</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1131210000000351</v>
+        <v>1.1131246299999589</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7960352392719656</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.7960444624032021</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>485.8839504</v>
+        <v>485.88394761000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.9508326999999781</v>
+        <v>0.95082445000002735</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3784407678926422</v>
+        <v>2.3784198809772006</v>
       </c>
       <c r="E257" s="5">
-        <v>2.144036559689666</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1440354062790101</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>487.18605710000003</v>
+        <v>487.18605639999998</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3021067000000244</v>
+        <v>1.302108789999977</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2636714507508824</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.2636767857104676</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>489.14780869999998</v>
+        <v>489.14780897000003</v>
       </c>
       <c r="C259" s="5">
-        <v>1.9617515999999569</v>
+        <v>1.9617525700000442</v>
       </c>
       <c r="D259" s="5">
-        <v>4.9405026696325072</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.9405051741047368</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>491.4610697</v>
+        <v>491.46107653000001</v>
       </c>
       <c r="C260" s="5">
-        <v>2.3132610000000113</v>
+        <v>2.3132675599999857</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8249596333419529</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.8249765806045239</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>495.51564259999998</v>
+        <v>495.51564594000001</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0545728999999824</v>
+        <v>4.0545694099999992</v>
       </c>
       <c r="D261" s="5">
-        <v>10.361849189722051</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>10.361839711559927</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>497.04433340000003</v>
+        <v>497.04433463999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.5286908000000494</v>
+        <v>1.5286886999999751</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7655268610524484</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.7655215743575665</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>498.502655</v>
+        <v>498.50262013999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4583215999999766</v>
+        <v>1.4582854999999881</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5781583447909382</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.578068326088446</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>500.41734730000002</v>
+        <v>500.41736084000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9146923000000129</v>
+        <v>1.9147407000000385</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7076875681745456</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.7078094314510377</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>502.09477370000002</v>
+        <v>502.09478901</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6774264000000016</v>
+        <v>1.6774281699999847</v>
       </c>
       <c r="D265" s="5">
-        <v>4.0974601275774125</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.0974644182698139</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>505.0644891</v>
+        <v>505.06448265</v>
       </c>
       <c r="C266" s="5">
-        <v>2.9697153999999841</v>
+        <v>2.9696936400000027</v>
       </c>
       <c r="D266" s="5">
-        <v>7.3330829883682336</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>7.3330272659010154</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>506.25900239999999</v>
+        <v>506.25898383999998</v>
       </c>
       <c r="C267" s="5">
-        <v>1.1945132999999828</v>
+        <v>1.1945011899999827</v>
       </c>
       <c r="D267" s="5">
-        <v>2.8752951117910097</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.8752656189737769</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>507.67647679999999</v>
+        <v>507.67646769999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.4174744000000032</v>
+        <v>1.4174838600000044</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4121058101202584</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4121290608154498</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>509.85932539999999</v>
+        <v>509.85931885999997</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1828485999999998</v>
+        <v>2.1828511599999842</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2834031029094453</v>
+        <v>5.2834095433908157</v>
       </c>
       <c r="E269" s="5">
-        <v>4.9343829900663438</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.9343822466108911</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>512.04057220000004</v>
+        <v>512.04059612000003</v>
       </c>
       <c r="C270" s="5">
-        <v>2.1812468000000536</v>
+        <v>2.1812772600000585</v>
       </c>
       <c r="D270" s="5">
-        <v>5.2562968449825664</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.2563720511994649</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>514.10881589999997</v>
+        <v>514.10887893999995</v>
       </c>
       <c r="C271" s="5">
-        <v>2.0682436999999254</v>
+        <v>2.0682828199999221</v>
       </c>
       <c r="D271" s="5">
-        <v>4.9562060448656853</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.9563016451939168</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>517.09061299999996</v>
+        <v>517.09067879999998</v>
       </c>
       <c r="C272" s="5">
-        <v>2.9817970999999943</v>
+        <v>2.9817998600000237</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1862883506528918</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1862943065261975</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>518.59894689999999</v>
+        <v>518.59894731999998</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5083339000000251</v>
+        <v>1.5082685200000014</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5570617871023114</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.556904661489213</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>520.59954770000002</v>
+        <v>520.59947973999999</v>
       </c>
       <c r="C274" s="5">
-        <v>2.0006008000000293</v>
+        <v>2.0005324200000132</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7287382147986889</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.7285731393814423</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>522.99155770000004</v>
+        <v>522.99143507999997</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3920100000000275</v>
+        <v>2.3919553399999813</v>
       </c>
       <c r="D275" s="5">
-        <v>5.6551578852861883</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.655026132869212</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>523.19160490000002</v>
+        <v>523.19155738999996</v>
       </c>
       <c r="C276" s="5">
-        <v>0.20004719999997178</v>
+        <v>0.20012230999998337</v>
       </c>
       <c r="D276" s="5">
-        <v>0.45997360278990929</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.46014677685792815</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>524.84814700000004</v>
+        <v>524.84813541000005</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6565421000000242</v>
+        <v>1.6565780200000972</v>
       </c>
       <c r="D277" s="5">
-        <v>3.8663376144898676</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.8664232736651982</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>525.73083670000005</v>
+        <v>525.73089651999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.88268970000001445</v>
+        <v>0.88276110999993307</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0369330279939257</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.0370993895932443</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>526.77454409999996</v>
+        <v>526.77456167000003</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0437073999999029</v>
+        <v>1.043665150000038</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4084855401478977</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.4083866989735192</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>529.07481840000003</v>
+        <v>529.07487106999997</v>
       </c>
       <c r="C280" s="5">
-        <v>2.3002743000000692</v>
+        <v>2.3003093999999464</v>
       </c>
       <c r="D280" s="5">
-        <v>5.3677580743845432</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.3678417750311347</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>530.36565010000004</v>
+        <v>530.36544331000005</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2908317000000125</v>
+        <v>1.2905722400000741</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9673568438302045</v>
+        <v>2.9667520746304188</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0219573671447906</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.0219181431948581</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>531.64145159999998</v>
+        <v>531.64170217000003</v>
       </c>
       <c r="C282" s="5">
-        <v>1.2758014999999432</v>
+        <v>1.2762588599999845</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9251144237329774</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.9261781166512568</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>533.75302380000005</v>
+        <v>533.75325940000005</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1115722000000687</v>
+        <v>2.1115572300000167</v>
       </c>
       <c r="D283" s="5">
-        <v>4.8716640096288399</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.8716263675581128</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>535.87214170000004</v>
+        <v>535.87232961999996</v>
       </c>
       <c r="C284" s="5">
-        <v>2.119117899999992</v>
+        <v>2.1190702199999123</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8696889099593577</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.8695747422306424</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>535.63659189999998</v>
+        <v>535.63654126999995</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.23554980000005799</v>
+        <v>-0.23578835000000709</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.52620276444145242</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.52673419619502226</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>536.27720299999999</v>
+        <v>536.27690346999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.64061110000000099</v>
+        <v>0.64036220000002686</v>
       </c>
       <c r="D286" s="5">
-        <v>1.4446551853539935</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.4440903274088646</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>537.63294350000001</v>
+        <v>537.63262453000004</v>
       </c>
       <c r="C287" s="5">
-        <v>1.3557405000000244</v>
+        <v>1.3557210600000644</v>
       </c>
       <c r="D287" s="5">
-        <v>3.0762096361555136</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.0761666533014376</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>538.7990499</v>
+        <v>538.79875034999998</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1661063999999897</v>
+        <v>1.1661258199999338</v>
       </c>
       <c r="D288" s="5">
-        <v>2.6340312244612196</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.6340771969315169</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>539.83652970000003</v>
+        <v>539.83645639999997</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0374798000000283</v>
+        <v>1.037706049999997</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3352781373101372</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.3357941257291071</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>541.4512254</v>
+        <v>541.45152523000002</v>
       </c>
       <c r="C290" s="5">
-        <v>1.6146956999999702</v>
+        <v>1.6150688300000411</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6489393286033289</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.6497969660837848</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>543.49373049999997</v>
+        <v>543.49388896999994</v>
       </c>
       <c r="C291" s="5">
-        <v>2.0425050999999712</v>
+        <v>2.0423637399999279</v>
       </c>
       <c r="D291" s="5">
-        <v>4.6218444575594431</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.621515306106394</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>545.95622690000005</v>
+        <v>545.95634714000005</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4624964000000773</v>
+        <v>2.4624581700001045</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5745942204593613</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5745038414085624</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>546.03672119999999</v>
+        <v>546.03641248999998</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0494299999941177E-2</v>
+        <v>8.0065349999927093E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.1770682732856077</v>
+        <v>0.17612388549890223</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9547673566425736</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9547492917709306</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>546.79009689999998</v>
+        <v>546.79076482000005</v>
       </c>
       <c r="C294" s="5">
-        <v>0.75337569999999232</v>
+        <v>0.75435233000007429</v>
       </c>
       <c r="D294" s="5">
-        <v>1.6682812501342514</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.6704613180685168</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>548.37628500000005</v>
+        <v>548.37666891000003</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5861881000000722</v>
+        <v>1.5859040899999854</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5371717033776839</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.5365238398673338</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>549.85187770000005</v>
+        <v>549.85215753</v>
       </c>
       <c r="C296" s="5">
-        <v>1.4755926999999929</v>
+        <v>1.4754886199999646</v>
       </c>
       <c r="D296" s="5">
-        <v>3.2772270096913525</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.2769900928468321</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>551.19588139999996</v>
+        <v>551.19603783000002</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3440036999999165</v>
+        <v>1.3438803000000235</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9729171254908149</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.9726389535726705</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>553.5127473</v>
+        <v>553.51287213000001</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3168659000000389</v>
+        <v>2.3168342999999822</v>
       </c>
       <c r="D298" s="5">
-        <v>5.162271651853767</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.1621981083336932</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>555.91997490000006</v>
+        <v>555.91666179000003</v>
       </c>
       <c r="C299" s="5">
-        <v>2.4072276000000556</v>
+        <v>2.4037896600000295</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3454600581754663</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.3376413179129001</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>557.72374809999997</v>
+        <v>557.72403006000002</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8037731999999096</v>
+        <v>1.8073682699999836</v>
       </c>
       <c r="D300" s="5">
-        <v>3.9638368565456439</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.9719030098828823</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>560.78238510000006</v>
+        <v>560.78280897000002</v>
       </c>
       <c r="C301" s="5">
-        <v>3.0586370000000898</v>
+        <v>3.0587789100000009</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7831463768809774</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.7834671106985489</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>563.09467759999995</v>
+        <v>563.09549058000005</v>
       </c>
       <c r="C302" s="5">
-        <v>2.3122924999998986</v>
+        <v>2.3126816100000269</v>
       </c>
       <c r="D302" s="5">
-        <v>5.061768643312603</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.0626359309043467</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>566.35243419999995</v>
+        <v>566.35288215000003</v>
       </c>
       <c r="C303" s="5">
-        <v>3.2577565999999933</v>
+        <v>3.2573915699999816</v>
       </c>
       <c r="D303" s="5">
-        <v>7.1677687928368927</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.1669292454249023</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>568.36235799999997</v>
+        <v>568.36278359999994</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0099238000000241</v>
+        <v>2.0099014499999157</v>
       </c>
       <c r="D304" s="5">
-        <v>4.3427866079895905</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.3427338683560857</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>569.68578260000004</v>
+        <v>569.68555886000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3234246000000667</v>
+        <v>1.3227752600000713</v>
       </c>
       <c r="D305" s="5">
-        <v>2.8302483412399937</v>
+        <v>2.8288397072716798</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3310386429739722</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.3310566528258931</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>570.96895059999997</v>
+        <v>570.97019501</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2831679999999324</v>
+        <v>1.284636149999983</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7366332124952208</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7398043850727305</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>570.8995324</v>
+        <v>570.89950251000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-6.9418199999972785E-2</v>
+        <v>-7.0692499999950087E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.14579805003041013</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.14847229842350762</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>571.20683320000001</v>
+        <v>571.20705003</v>
       </c>
       <c r="C308" s="5">
-        <v>0.30730080000000726</v>
+        <v>0.30754751999995733</v>
       </c>
       <c r="D308" s="5">
-        <v>0.64784541082476554</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.64836711710558603</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>570.32721040000001</v>
+        <v>570.32720148999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.87962279999999282</v>
+        <v>-0.87984854000001178</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.8323537259286815</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.832819301386579</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>569.92832090000002</v>
+        <v>569.92846326999995</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.39888949999999568</v>
+        <v>-0.39873822000004111</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.83606458741386502</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-0.83574873876200995</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>569.33096490000003</v>
+        <v>569.32443558</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.59735599999999067</v>
+        <v>-0.6040276899999526</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.2505244836555685</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.2644095923882381</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>569.4291571</v>
+        <v>569.43044610000004</v>
       </c>
       <c r="C312" s="5">
-        <v>9.8192199999971308E-2</v>
+        <v>0.10601052000004074</v>
       </c>
       <c r="D312" s="5">
-        <v>0.20715977801466501</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>0.22367384609884855</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>568.99716430000001</v>
+        <v>568.99874067999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.43199279999998907</v>
+        <v>-0.43170542000007117</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.90658128479865763</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.90597865858221827</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>569.10336619999998</v>
+        <v>569.10528569999997</v>
       </c>
       <c r="C314" s="5">
-        <v>0.10620189999997365</v>
+        <v>0.10654501999999866</v>
       </c>
       <c r="D314" s="5">
-        <v>0.22420707297350351</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.22493156968714789</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>566.18307540000001</v>
+        <v>566.18463355999995</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.9202907999999752</v>
+        <v>-2.9206521400000156</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.9868197818715334</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-5.9875201453677303</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>565.04661580000004</v>
+        <v>565.04809104000003</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1364595999999665</v>
+        <v>-1.1365425199999208</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.3822617848360927</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.3824272039856931</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>563.07359580000002</v>
+        <v>563.07115308000004</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.9730200000000195</v>
+        <v>-1.9769379599999866</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.110597742474587</v>
+        <v>-4.1185934626586818</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.1606726026797687</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-1.1610625681360176</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>567.80511909999996</v>
+        <v>567.80667095000001</v>
       </c>
       <c r="C318" s="5">
-        <v>4.7315232999999353</v>
+        <v>4.7355178699999669</v>
       </c>
       <c r="D318" s="5">
-        <v>10.562969405724765</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.572351642122824</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>566.78688550000004</v>
+        <v>566.78657511999995</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.0182335999999168</v>
+        <v>-1.0200958300000593</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1308378056959065</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.1346906559301604</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>565.42384010000001</v>
+        <v>565.42470065999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3630454000000327</v>
+        <v>-1.3618744599999673</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.8479709321143742</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.8455581289291487</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>565.51131959999998</v>
+        <v>565.50659300999996</v>
       </c>
       <c r="C321" s="5">
-        <v>8.7479499999972177E-2</v>
+        <v>8.1892349999975522E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.18581595886357771</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>0.17393852548843736</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>564.14265650000004</v>
+        <v>564.14444418000005</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.3686630999999352</v>
+        <v>-1.36214882999991</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.8659175937689185</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.8524807411636766</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>563.02618399999994</v>
+        <v>563.01797569999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1164725000000999</v>
+        <v>-1.126468480000085</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.3491923901938327</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.3699872675813194</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>564.03819599999997</v>
+        <v>564.04163144999995</v>
       </c>
       <c r="C324" s="5">
-        <v>1.012012000000027</v>
+        <v>1.023655749999989</v>
       </c>
       <c r="D324" s="5">
-        <v>2.1783930055248701</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.2037402253281213</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>563.64867189999995</v>
+        <v>563.65268602000003</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.38952410000001692</v>
+        <v>-0.38894542999992154</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.82557807577691156</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.82435125770206064</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>565.00947610000003</v>
+        <v>565.01363938999998</v>
       </c>
       <c r="C326" s="5">
-        <v>1.3608042000000751</v>
+        <v>1.3609533699999474</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9359137001409907</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9362186287272829</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>563.00699880000002</v>
+        <v>563.01006591999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0024773000000096</v>
+        <v>-2.0035734699999921</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.1710469232042797</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.173255683922461</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>563.63108769999997</v>
+        <v>563.63299044999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.62408889999994699</v>
+        <v>0.62292452999997749</v>
       </c>
       <c r="D328" s="5">
-        <v>1.3383305348386276</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.3358110601105144</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>563.49424829999998</v>
+        <v>563.48814841000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.13683939999998529</v>
+        <v>-0.14484203999995771</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.29094951452315332</v>
+        <v>-0.30793974079518227</v>
       </c>
       <c r="E329" s="5">
-        <v>7.4706486529940719E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>7.40573065622252E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>564.20191520000003</v>
+        <v>564.20194104999996</v>
       </c>
       <c r="C330" s="5">
-        <v>0.70766690000004928</v>
+        <v>0.71379263999995146</v>
       </c>
       <c r="D330" s="5">
-        <v>1.517478667182437</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.5307226775110871</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>564.57398590000003</v>
+        <v>564.57198003999997</v>
       </c>
       <c r="C331" s="5">
-        <v>0.37207069999999476</v>
+        <v>0.37003899000001184</v>
       </c>
       <c r="D331" s="5">
-        <v>0.7942330859260105</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.7898804452724395</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>566.99641559999998</v>
+        <v>566.99700621</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4224296999999524</v>
+        <v>2.4250261700000237</v>
       </c>
       <c r="D332" s="5">
-        <v>5.2721283809360031</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.2779326475001387</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>569.01248350000003</v>
+        <v>569.00243679000005</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0160679000000528</v>
+        <v>2.005430580000052</v>
       </c>
       <c r="D333" s="5">
-        <v>4.3512780161726106</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>4.3278664717576909</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>571.4251471</v>
+        <v>571.42818674</v>
       </c>
       <c r="C334" s="5">
-        <v>2.4126635999999735</v>
+        <v>2.425749949999954</v>
       </c>
       <c r="D334" s="5">
-        <v>5.2084571673969959</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>5.2374683250405729</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>574.22045639999999</v>
+        <v>574.21464445000004</v>
       </c>
       <c r="C335" s="5">
-        <v>2.7953092999999853</v>
+        <v>2.7864577100000361</v>
       </c>
       <c r="D335" s="5">
-        <v>6.0307260116926997</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>6.011081313654465</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>573.91898979999996</v>
+        <v>573.92585338000004</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.30146660000002612</v>
+        <v>-0.28879107000000204</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.62818584238923947</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.60185210021115321</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>575.44848320000006</v>
+        <v>575.45582810999997</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5294934000000922</v>
+        <v>1.5299747299999353</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2452920720572154</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.2462889889331992</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>576.83745710000005</v>
+        <v>576.84498754000003</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3889738999999963</v>
+        <v>1.3891594300000634</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9352320640486651</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.9355913850545035</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>577.47819549999997</v>
+        <v>577.48482587000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.64073839999991833</v>
+        <v>0.63983832999997503</v>
       </c>
       <c r="D339" s="5">
-        <v>1.341107180647727</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.3391941780365402</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>578.77771470000005</v>
+        <v>578.78400575000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.299519200000077</v>
+        <v>1.299179879999997</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7340760144040743</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.7333214856553489</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>579.94231660000003</v>
+        <v>579.91807259999996</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1646018999999797</v>
+        <v>1.1340668499999538</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4415121323326794</v>
+        <v>2.3767799073132867</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9189416484058262</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.9157532836068478</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>580.12778730000002</v>
+        <v>580.13193555999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.18547069999999621</v>
+        <v>0.21386296000002858</v>
       </c>
       <c r="D342" s="5">
-        <v>0.3844464033913475</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.44343630206324924</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>578.58365849999996</v>
+        <v>578.57333659000005</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.5441288000000668</v>
+        <v>-1.5585989699999345</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.1476990754874423</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.1767395927393194</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>581.2901521</v>
+        <v>581.29319183999996</v>
       </c>
       <c r="C344" s="5">
-        <v>2.7064936000000444</v>
+        <v>2.7198552499999096</v>
       </c>
       <c r="D344" s="5">
-        <v>5.7600447379675623</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.7893266473104443</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>583.16287150000005</v>
+        <v>583.14794807999999</v>
       </c>
       <c r="C345" s="5">
-        <v>1.8727194000000509</v>
+        <v>1.8547562400000288</v>
       </c>
       <c r="D345" s="5">
-        <v>3.9352353693944853</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.8968029489431455</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>584.89477690000001</v>
+        <v>584.89848770000003</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7319053999999596</v>
+        <v>1.7505396200000405</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6226103835038437</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.66232847415493</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>587.75180379999995</v>
+        <v>587.75020902999995</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8570268999999371</v>
+        <v>2.8517213299999185</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0216917999085462</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.0101686590647185</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>588.56022610000002</v>
+        <v>588.5783735</v>
       </c>
       <c r="C348" s="5">
-        <v>0.80842230000007476</v>
+        <v>0.828164470000047</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6630818150448201</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.7040152373752004</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>590.03128979999997</v>
+        <v>590.03848329000004</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4710636999999451</v>
+        <v>1.4601097900000468</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0408897422660619</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.0178423563325119</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>592.15336879999995</v>
+        <v>592.16571944999998</v>
       </c>
       <c r="C350" s="5">
-        <v>2.1220789999999852</v>
+        <v>2.1272361599999385</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4022681052060753</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.4131248289998926</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>593.5856354</v>
+        <v>593.59406351999996</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4322666000000481</v>
+        <v>1.4283440699999801</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9414162578108582</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.9331914782837032</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>594.18584739999994</v>
+        <v>594.19454918999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.60021199999994224</v>
+        <v>0.60048567000001185</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2201669146255867</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.2207089266364379</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>594.88523169999996</v>
+        <v>594.84263249000003</v>
       </c>
       <c r="C353" s="5">
-        <v>0.69938430000001972</v>
+        <v>0.64808330000005299</v>
       </c>
       <c r="D353" s="5">
-        <v>1.4216355176413842</v>
+        <v>1.31671055485445</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5766209280269514</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.573563507529153</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>599.00233019999996</v>
+        <v>599.00913421999996</v>
       </c>
       <c r="C354" s="5">
-        <v>4.1170984999999973</v>
+        <v>4.1665017299999363</v>
       </c>
       <c r="D354" s="5">
-        <v>8.6285274375117904</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>8.7367369136327042</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>600.74108049999995</v>
+        <v>600.72107811000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7387502999999924</v>
+        <v>1.7119438900000432</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5394452550945976</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.483976723233484</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>601.04642160000003</v>
+        <v>601.05086524000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.30534110000007786</v>
+        <v>0.32978712999999971</v>
       </c>
       <c r="D356" s="5">
-        <v>0.61163680867382109</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.6607753228976776</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>600.81024690000004</v>
+        <v>600.79485265000005</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.2361746999999923</v>
+        <v>-0.2560125899999548</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.47050932541681245</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.50993425050203101</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>602.69960330000004</v>
+        <v>602.70351417999996</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8893563999999969</v>
+        <v>1.9086615299999039</v>
       </c>
       <c r="D358" s="5">
-        <v>3.839573392280915</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.8795947191646363</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>603.66498560000002</v>
+        <v>603.66980810999996</v>
       </c>
       <c r="C359" s="5">
-        <v>0.96538229999998748</v>
+        <v>0.96629393000000618</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9391403524996687</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.940974993207667</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>605.51985850000005</v>
+        <v>605.54854398999998</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8548729000000321</v>
+        <v>1.878735880000022</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7501789966110755</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7992231485153072</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>605.60984770000005</v>
+        <v>605.61574382000003</v>
       </c>
       <c r="C361" s="5">
-        <v>8.9989199999990888E-2</v>
+        <v>6.7199830000049587E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>0.17848357705989581</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.13324948733826059</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>605.56806559999995</v>
+        <v>605.58429690000003</v>
       </c>
       <c r="C362" s="5">
-        <v>-4.1782100000091305E-2</v>
+        <v>-3.1446920000007594E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2758725380849274E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-6.2292846780931388E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>606.26440860000002</v>
+        <v>606.27376091999997</v>
       </c>
       <c r="C363" s="5">
-        <v>0.69634300000006988</v>
+        <v>0.68946401999994578</v>
       </c>
       <c r="D363" s="5">
-        <v>1.3886410839455854</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.3747999886341677</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>607.34372059999998</v>
+        <v>607.35428766999996</v>
       </c>
       <c r="C364" s="5">
-        <v>1.079311999999959</v>
+        <v>1.08052674999999</v>
       </c>
       <c r="D364" s="5">
-        <v>2.1573616935257833</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.1597799791139183</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>606.80723860000001</v>
+        <v>606.74591103</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.53648199999997814</v>
+        <v>-0.60837663999996039</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.0548556080342442</v>
+        <v>-1.1954197693122004</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0040852024399092</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0010802672587591</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>607.52653610000004</v>
+        <v>607.53678714</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71929750000003878</v>
+        <v>0.79087610999999924</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4317672433973527</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.5754285310542571</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>607.57417420000002</v>
+        <v>607.54556620000005</v>
       </c>
       <c r="C367" s="5">
-        <v>4.7638099999971928E-2</v>
+        <v>8.7790600000516861E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>9.4136432000291315E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.7341681256244357E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>606.33865019999996</v>
+        <v>606.34530084999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2355240000000549</v>
+        <v>-1.2002653500001088</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4131346710474011</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.3451258869482849</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>578.64413300000001</v>
+        <v>578.63175615</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.69451719999995</v>
+        <v>-27.713544699999943</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.93686632909457</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-42.959019488055795</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>576.8028716</v>
+        <v>576.81132098</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.8412614000000076</v>
+        <v>-1.8204351699999961</v>
       </c>
       <c r="D370" s="5">
-        <v>-3.7523095068248469</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-3.7106774245438401</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>575.26328439999997</v>
+        <v>575.26561920999995</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.5395872000000281</v>
+        <v>-1.5457017700000506</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.1564029717018771</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-3.168708916455254</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>573.58582460000002</v>
+        <v>573.62688043000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6774597999999514</v>
+        <v>-1.638738779999926</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.4436057223151018</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-3.3653445157162842</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>574.03286860000003</v>
+        <v>574.04000574999998</v>
       </c>
       <c r="C373" s="5">
-        <v>0.44704400000000533</v>
+        <v>0.41312531999994917</v>
       </c>
       <c r="D373" s="5">
-        <v>0.93928114771075766</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.86766997167906368</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>573.74818240000002</v>
+        <v>573.76628631000005</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.2846862000000101</v>
+        <v>-0.27371943999992254</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.5935080728870612</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-0.57069764504614762</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>575.69520560000001</v>
+        <v>575.69865204999996</v>
       </c>
       <c r="C375" s="5">
-        <v>1.9470231999999896</v>
+        <v>1.9323657399999092</v>
       </c>
       <c r="D375" s="5">
-        <v>4.1490898777126084</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>4.1171418115385494</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>576.78899509999997</v>
+        <v>576.78904909000005</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0937894999999571</v>
+        <v>1.0903970400000844</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3039107326937591</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.2966765073050288</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>579.39168480000001</v>
+        <v>579.32453989999999</v>
       </c>
       <c r="C377" s="5">
-        <v>2.6026897000000417</v>
+        <v>2.535490809999942</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5512812795526445</v>
+        <v>5.4044701053838518</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.5180004548482362</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.5194158924697252</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>579.52141570000003</v>
+        <v>579.52274520000003</v>
       </c>
       <c r="C378" s="5">
-        <v>0.12973090000002685</v>
+        <v>0.19820530000004055</v>
       </c>
       <c r="D378" s="5">
-        <v>0.26902170557596694</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.41133150023489051</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>579.73227350000002</v>
+        <v>579.70325869999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.21085779999998522</v>
+        <v>0.18051349999996091</v>
       </c>
       <c r="D379" s="5">
-        <v>0.43749259513210514</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.37442479863794009</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>583.90683820000004</v>
+        <v>583.91607049000004</v>
       </c>
       <c r="C380" s="5">
-        <v>4.174564700000019</v>
+        <v>4.2128117900000461</v>
       </c>
       <c r="D380" s="5">
-        <v>8.9915927988558622</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.0777663711977254</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>587.54621459999998</v>
+        <v>587.54704595999999</v>
       </c>
       <c r="C381" s="5">
-        <v>3.6393763999999464</v>
+        <v>3.630975469999953</v>
       </c>
       <c r="D381" s="5">
-        <v>7.7411618683047578</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.7225507879265409</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>590.52371210000001</v>
+        <v>590.54364662</v>
       </c>
       <c r="C382" s="5">
-        <v>2.9774975000000268</v>
+        <v>2.9966006600000128</v>
       </c>
       <c r="D382" s="5">
-        <v>6.2536120206270418</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.2948572449478934</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>593.47538970000005</v>
+        <v>593.47952892000001</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9516776000000391</v>
+        <v>2.9358823000000029</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1657612477500789</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.131646411231606</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>600.64971709999998</v>
+        <v>600.70547135000004</v>
       </c>
       <c r="C384" s="5">
-        <v>7.1743273999999246</v>
+        <v>7.2259424300000319</v>
       </c>
       <c r="D384" s="5">
-        <v>15.510842321418306</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.629895149724016</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>602.75781400000005</v>
+        <v>602.77478100999997</v>
       </c>
       <c r="C385" s="5">
-        <v>2.1080969000000778</v>
+        <v>2.0693096599999308</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2938903436592568</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.2129850641529742</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>602.65904690000002</v>
+        <v>602.67851846999997</v>
       </c>
       <c r="C386" s="5">
-        <v>-9.876710000003186E-2</v>
+        <v>-9.6262539999997898E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.1964533054257589</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-0.19147058505105674</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>609.94462129999999</v>
+        <v>609.93478704999995</v>
       </c>
       <c r="C387" s="5">
-        <v>7.2855743999999731</v>
+        <v>7.2562685799999826</v>
       </c>
       <c r="D387" s="5">
-        <v>15.511362305375552</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.444248146031869</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>613.99284639999996</v>
+        <v>613.96672719000003</v>
       </c>
       <c r="C388" s="5">
-        <v>4.0482250999999678</v>
+        <v>4.0319401400000743</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2617053567416008</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.2273907328376019</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>617.08971099999997</v>
+        <v>616.99256377999995</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0968646000000035</v>
+        <v>3.0258365899999262</v>
       </c>
       <c r="D389" s="5">
-        <v>6.2233341162414524</v>
+        <v>6.0769748202400553</v>
       </c>
       <c r="E389" s="5">
-        <v>6.5064838155233229</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.5020590853102966</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>619.20072719999996</v>
+        <v>619.18360668000003</v>
       </c>
       <c r="C390" s="5">
-        <v>2.1110161999999946</v>
+        <v>2.1910429000000704</v>
       </c>
       <c r="D390" s="5">
-        <v>4.1832327054586838</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.3456232580758147</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>623.82348430000002</v>
+        <v>623.79132590999996</v>
       </c>
       <c r="C391" s="5">
-        <v>4.622757100000058</v>
+        <v>4.6077192299999297</v>
       </c>
       <c r="D391" s="5">
-        <v>9.3359916397133258</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.3046359184036476</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>626.1638355</v>
+        <v>626.18749680999997</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3403511999999864</v>
+        <v>2.3961709000000155</v>
       </c>
       <c r="D392" s="5">
-        <v>4.5960133237633594</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.7082072514730511</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>632.52086829999996</v>
+        <v>632.55224368999995</v>
       </c>
       <c r="C393" s="5">
-        <v>6.3570327999999563</v>
+        <v>6.3647468799999842</v>
       </c>
       <c r="D393" s="5">
-        <v>12.886635342407304</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.902642190104441</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>637.01098360000003</v>
+        <v>637.06059502999994</v>
       </c>
       <c r="C394" s="5">
-        <v>4.4901153000000704</v>
+        <v>4.5083513399999902</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8591018500247642</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.8960454048191195</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>636.67761589999998</v>
+        <v>636.68631655000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.33336770000005345</v>
+        <v>-0.37427847999992991</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.62619296883339448</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.70273649353287393</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>645.97466259999999</v>
+        <v>646.05871882999998</v>
       </c>
       <c r="C396" s="5">
-        <v>9.2970467000000099</v>
+        <v>9.3724022799999602</v>
       </c>
       <c r="D396" s="5">
-        <v>19.001059768708185</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>19.167466701347923</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>647.71489280000003</v>
+        <v>647.75938610000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7402302000000418</v>
+        <v>1.7006672700000536</v>
       </c>
       <c r="D397" s="5">
-        <v>3.2810842901335846</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.2049847481991245</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>650.25770520000003</v>
+        <v>650.29117686999996</v>
       </c>
       <c r="C398" s="5">
-        <v>2.5428124000000025</v>
+        <v>2.5317907699999296</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8140471733843615</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.7923941320486607</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>652.84055450000005</v>
+        <v>652.80088026999999</v>
       </c>
       <c r="C399" s="5">
-        <v>2.5828493000000208</v>
+        <v>2.5097034000000349</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8719673439129307</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.7308040610802626</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>654.5143329</v>
+        <v>654.42536579</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6737783999999465</v>
+        <v>1.6244855200000075</v>
       </c>
       <c r="D400" s="5">
-        <v>3.1203639096762936</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.0273944151289367</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>655.5370752</v>
+        <v>655.37451188</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0227423000000044</v>
+        <v>0.94914608999999928</v>
       </c>
       <c r="D401" s="5">
-        <v>1.8913162281617657</v>
+        <v>1.7543710234425358</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2304335195762173</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.2208121058791033</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>657.87057219999997</v>
+        <v>657.77151327000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3334969999999657</v>
+        <v>2.397001390000014</v>
       </c>
       <c r="D402" s="5">
-        <v>4.3562371167279457</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.4783166640949279</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>657.85603219999996</v>
+        <v>657.84294546000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.4540000000010878E-2</v>
+        <v>7.1432189999995899E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.6518710418688141E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.13039458726404884</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>658.35809559999996</v>
+        <v>658.43925225999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.50206339999999727</v>
+        <v>0.59630679999997938</v>
       </c>
       <c r="D404" s="5">
-        <v>0.91967145744340506</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.0931886458023676</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>658.61792579999997</v>
+        <v>658.70758468999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.25983020000001034</v>
+        <v>0.26833242999998674</v>
       </c>
       <c r="D405" s="5">
-        <v>0.47462609523882815</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.49013120931449272</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>659.37722980000001</v>
+        <v>659.46811498</v>
       </c>
       <c r="C406" s="5">
-        <v>0.75930400000004283</v>
+        <v>0.7605302900000197</v>
       </c>
       <c r="D406" s="5">
-        <v>1.3922557349220099</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.3943275338461403</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>660.77883069999996</v>
+        <v>660.81121887999996</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4016008999999485</v>
+        <v>1.34310389999996</v>
       </c>
       <c r="D407" s="5">
-        <v>2.5808056471843255</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.4715397165246289</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>659.71269600000005</v>
+        <v>659.81848980999996</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0661346999999068</v>
+        <v>-0.99272906999999577</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.919052765762963</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.7879251476867308</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>659.15908639999998</v>
+        <v>659.23840536</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.55360960000007253</v>
+        <v>-0.58008444999995845</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.0023665058813691</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.0499027985998888</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>659.45070929999997</v>
+        <v>659.49738540999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.29162289999999302</v>
+        <v>0.25898004999999102</v>
       </c>
       <c r="D410" s="5">
-        <v>0.53219362115259905</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.47243670734442578</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>657.78968559999998</v>
+        <v>657.71394199999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.661023699999987</v>
+        <v>-1.783443410000018</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.9810355249633824</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.197262619956931</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>657.38335389999997</v>
+        <v>657.21370415000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.40633170000000973</v>
+        <v>-0.50023784999996224</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.73875412547615982</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.90887642844851291</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>658.39247420000004</v>
+        <v>658.13679166999998</v>
       </c>
       <c r="C413" s="5">
-        <v>1.0091203000000633</v>
+        <v>0.9230875199999673</v>
       </c>
       <c r="D413" s="5">
-        <v>1.8576993447454004</v>
+        <v>1.6985376855659373</v>
       </c>
       <c r="E413" s="5">
-        <v>0.43558161819128305</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.42148111345925443</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>656.88788369999997</v>
+        <v>656.70259704</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.504590500000063</v>
+        <v>-1.434194629999979</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.7080919835793305</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.5838933585663693</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>657.31427429999997</v>
+        <v>657.3306513</v>
       </c>
       <c r="C415" s="5">
-        <v>0.42639059999999063</v>
+        <v>0.62805425999999898</v>
       </c>
       <c r="D415" s="5">
-        <v>0.78171540970790598</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.153706576123481</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>657.21097459999999</v>
+        <v>657.36468843</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.10329969999997957</v>
+        <v>3.4037130000001525E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.18842212419440951</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>6.2154701345229491E-2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>656.37905899999998</v>
+        <v>656.52841404000003</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.83191560000000209</v>
+        <v>-0.83627438999997139</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.5084619627801277</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.5159581747894224</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>656.83992060000003</v>
+        <v>656.97496347000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.46086160000004384</v>
+        <v>0.44654943000000458</v>
       </c>
       <c r="D418" s="5">
-        <v>0.84581396912606355</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.81926153459634943</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>657.32814910000002</v>
+        <v>657.38220922999994</v>
       </c>
       <c r="C419" s="5">
-        <v>0.48822849999999107</v>
+        <v>0.40724575999990975</v>
       </c>
       <c r="D419" s="5">
-        <v>0.89561438706458052</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.74639752553435912</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>658.03102799999999</v>
+        <v>658.15784596000003</v>
       </c>
       <c r="C420" s="5">
-        <v>0.70287889999997333</v>
+        <v>0.77563673000008748</v>
       </c>
       <c r="D420" s="5">
-        <v>1.2907295590898649</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.4250887259273703</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>658.24289429999999</v>
+        <v>658.35878787000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.21186629999999695</v>
+        <v>0.20094190999998318</v>
       </c>
       <c r="D421" s="5">
-        <v>0.3870490130669646</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.36698736101528073</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>658.78466460000004</v>
+        <v>658.84816334000004</v>
       </c>
       <c r="C422" s="5">
-        <v>0.54177030000005288</v>
+        <v>0.48937547000002724</v>
       </c>
       <c r="D422" s="5">
-        <v>0.9921496158875831</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.89564746035886156</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>657.9837728</v>
+        <v>657.87235927999996</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.8008918000000449</v>
+        <v>-0.97580406000008679</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.4491381953466997</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.7628845139836091</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>657.96506529999999</v>
+        <v>657.71279583</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.8707500000004984E-2</v>
+        <v>-0.15956344999995054</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.4112528045493473E-2</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.29066568207268828</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>657.23715609999999</v>
+        <v>656.88039713000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.72790919999999915</v>
+        <v>-0.83239869999999883</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.3195163871426829</v>
+        <v>-1.5081882607431263</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.17547559324760931</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.19090173287712453</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>657.71940700000005</v>
+        <v>657.44790038999997</v>
       </c>
       <c r="C426" s="5">
-        <v>0.48225090000005366</v>
+        <v>0.56750325999996676</v>
       </c>
       <c r="D426" s="5">
-        <v>0.88406784660437499</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.0416647327810225</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>657.17274480000003</v>
+        <v>657.22146899999996</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.54666220000001431</v>
+        <v>-0.22643139000001611</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.99283093660397226</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.41250957874132688</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>656.52173819999996</v>
+        <v>656.75502534999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.65100660000007338</v>
+        <v>-0.46644364999997379</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.1822852068337886</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.84834819307045839</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>655.68605330000003</v>
+        <v>655.89108334000002</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.8356848999999329</v>
+        <v>-0.86394200999995974</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.5168285121848868</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.5671937461786856</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>655.21239890000004</v>
+        <v>655.38078897000003</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.47365439999998671</v>
+        <v>-0.51029436999999689</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.86342001723038742</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.92963561564344266</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>652.64154570000005</v>
+        <v>652.72371332</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.5708531999999877</v>
+        <v>-2.6570756500000243</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.6081410407582846</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.758065606233453</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>654.58263829999999</v>
+        <v>654.72298469999998</v>
       </c>
       <c r="C432" s="5">
-        <v>1.9410925999999336</v>
+        <v>1.9992713799999819</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6280170277654067</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7381169860102093</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>653.63010139999994</v>
+        <v>653.77154634999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.95253690000004099</v>
+        <v>-0.95143834999998944</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.732310158380268</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.7299602954025439</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>652.70519230000002</v>
+        <v>652.77745335999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.92490909999992255</v>
+        <v>-0.99409299000001283</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6848881273887284</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.8094786032138876</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>653.53166539999995</v>
+        <v>653.75882595999997</v>
       </c>
       <c r="C435" s="5">
-        <v>0.82647309999993013</v>
+        <v>0.98137259999998605</v>
       </c>
       <c r="D435" s="5">
-        <v>1.5300994777530219</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.8190480660512653</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>652.90834059999997</v>
+        <v>653.15264969999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.62332479999997759</v>
+        <v>-0.60617625999998381</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1385499038688685</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.1070036060978117</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>652.91276640000001</v>
+        <v>653.04192890000002</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4258000000354514E-3</v>
+        <v>-0.11072079999996731</v>
       </c>
       <c r="D437" s="5">
-        <v>8.1346150429650876E-3</v>
+        <v>-0.20323144044357422</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.65796488525703412</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.58434811676079113</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>653.32532500000002</v>
+        <v>645.16513980000002</v>
       </c>
       <c r="C438" s="5">
-        <v>0.41255860000001121</v>
+        <v>-7.8767890999999963</v>
       </c>
       <c r="D438" s="5">
-        <v>0.76088950302153346</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-13.551408416136667</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>653.40143680000006</v>
+        <v>644.46712204999994</v>
       </c>
       <c r="C439" s="5">
-        <v>7.6111800000035146E-2</v>
+        <v>-0.69801775000007638</v>
       </c>
       <c r="D439" s="5">
-        <v>0.13988850751087689</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.2906074115766608</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>654.85472579999998</v>
+        <v>644.26634129000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.453288999999927</v>
+        <v>-0.20078075999992961</v>
       </c>
       <c r="D440" s="5">
-        <v>2.7019217335855217</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.37321453165309881</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>651.09557919999997</v>
+        <v>640.31165363000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.7591466000000082</v>
+        <v>-3.9546876599999905</v>
       </c>
       <c r="D441" s="5">
-        <v>-6.6751356409766487</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-7.1222774234186552</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>656.79570709999996</v>
+        <v>645.71339767999996</v>
       </c>
       <c r="C442" s="5">
-        <v>5.700127899999984</v>
+        <v>5.4017440499999338</v>
       </c>
       <c r="D442" s="5">
-        <v>11.026514774566888</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>10.606512248094745</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>661.02764630000001</v>
+        <v>649.93703773000004</v>
       </c>
       <c r="C443" s="5">
-        <v>4.2319392000000562</v>
+        <v>4.2236400500000855</v>
       </c>
       <c r="D443" s="5">
-        <v>8.0119521293165796</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>8.137884596000422</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>658.93125850000001</v>
+        <v>646.63265134999995</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.0963878000000022</v>
+        <v>-3.3043863800000963</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.7400037013095355</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-5.9332534482456563</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>642.87317894</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-3.7594724099999439</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-6.757883732874614</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE410000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>