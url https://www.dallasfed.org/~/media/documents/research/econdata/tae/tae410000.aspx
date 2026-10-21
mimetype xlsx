--- v9 (2026-10-01)
+++ v10 (2026-10-21)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5CFC6219-DCAF-4E6A-AEC3-AE77317E8B46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB7D86F5-EE3A-4A31-9811-F9945972EE48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{52B04F20-8D2E-4CAF-BD48-A2C190DB3E72}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{07AD5360-5538-4739-B898-D80CB294A77B}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2489468F-CF9F-4F97-B312-7C3448C6899A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3333662C-EB25-4CBE-803B-2EB86DAA7F8F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>362.66316862000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>362.75663723000002</v>
       </c>
       <c r="C7" s="5">
         <v>9.3468610000002172E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.30971289396706236</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>362.63308351000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12355372000001807</v>
       </c>
       <c r="D8" s="5">
         <v>-0.40795128952105797</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>362.04208267000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.59100083999999242</v>
       </c>
       <c r="D9" s="5">
         <v>-1.9382633322493681</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>362.28529757000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.24321489999999812</v>
       </c>
       <c r="D10" s="5">
         <v>0.80912876177170467</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>364.08719567000003</v>
       </c>
       <c r="C11" s="5">
         <v>1.8018981000000167</v>
       </c>
       <c r="D11" s="5">
         <v>6.1344451368750441</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>366.44740532999998</v>
       </c>
       <c r="C12" s="5">
         <v>2.3602096599999527</v>
       </c>
       <c r="D12" s="5">
         <v>8.062482937307248</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>366.94965987</v>
       </c>
       <c r="C13" s="5">
         <v>0.50225454000002401</v>
       </c>
       <c r="D13" s="5">
         <v>1.6571809507205382</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>367.11823717999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.16857730999998921</v>
       </c>
       <c r="D14" s="5">
         <v>0.55267714563020931</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>367.66998995</v>
       </c>
       <c r="C15" s="5">
         <v>0.55175277000000733</v>
       </c>
       <c r="D15" s="5">
         <v>1.8184982048986109</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>368.24552949000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.5755395400000225</v>
       </c>
       <c r="D16" s="5">
         <v>1.8947011071550612</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>367.41813080999998</v>
       </c>
       <c r="C17" s="5">
         <v>-0.82739868000004435</v>
       </c>
       <c r="D17" s="5">
         <v>-2.6631690237139627</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>362.53976018999998</v>
       </c>
       <c r="C18" s="5">
         <v>-4.8783706199999983</v>
       </c>
       <c r="D18" s="5">
         <v>-14.819395739769703</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>362.45008877999999</v>
       </c>
       <c r="C19" s="5">
         <v>-8.9671409999994012E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.29640728968310937</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>362.91777335</v>
       </c>
       <c r="C20" s="5">
         <v>0.46768457000001717</v>
       </c>
       <c r="D20" s="5">
         <v>1.559446678334675</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>361.02013053000002</v>
       </c>
       <c r="C21" s="5">
         <v>-1.8976428199999873</v>
       </c>
       <c r="D21" s="5">
         <v>-6.0972793862315244</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>361.47947813000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.45934760000000097</v>
       </c>
       <c r="D22" s="5">
         <v>1.5375622759757235</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>361.90133731999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.42185918999996375</v>
       </c>
       <c r="D23" s="5">
         <v>1.4094660239343915</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>361.7769973</v>
       </c>
       <c r="C24" s="5">
         <v>-0.1243400199999769</v>
       </c>
       <c r="D24" s="5">
         <v>-0.41151103634193831</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>362.00444716999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.22744986999998673</v>
       </c>
       <c r="D25" s="5">
         <v>0.75705645893009432</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>361.39101638</v>
       </c>
       <c r="C26" s="5">
         <v>-0.61343078999999534</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0146022314911805</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>360.85560951000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.53540686999997433</v>
       </c>
       <c r="D27" s="5">
         <v>-1.763405199323087</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>360.61973088000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.23587863000000198</v>
       </c>
       <c r="D28" s="5">
         <v>-0.78158392949437827</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>359.89294740000003</v>
       </c>
       <c r="C29" s="5">
         <v>-0.7267834799999946</v>
       </c>
       <c r="D29" s="5">
         <v>-2.3918201558656538</v>
       </c>
       <c r="E29" s="5">
         <v>-2.0481252227292468</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>358.15343249</v>
       </c>
       <c r="C30" s="5">
         <v>-1.7395149100000253</v>
       </c>
       <c r="D30" s="5">
         <v>-5.6483761317489662</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>357.48773344</v>
       </c>
       <c r="C31" s="5">
         <v>-0.66569905000000063</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2077768149567856</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>357.25105401000002</v>
       </c>
       <c r="C32" s="5">
         <v>-0.23667942999998104</v>
       </c>
       <c r="D32" s="5">
         <v>-0.79158910972013663</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>358.38824112999998</v>
       </c>
       <c r="C33" s="5">
         <v>1.1371871199999646</v>
       </c>
       <c r="D33" s="5">
         <v>3.8873807280713102</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>358.27641543999999</v>
       </c>
       <c r="C34" s="5">
         <v>-0.11182568999998921</v>
       </c>
       <c r="D34" s="5">
         <v>-0.37378675662494976</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>358.71308062999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.43666518999998516</v>
       </c>
       <c r="D35" s="5">
         <v>1.4723969190429065</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>356.44543850999997</v>
       </c>
       <c r="C36" s="5">
         <v>-2.267642120000005</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3276509260577267</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>356.45981137000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.4372860000037235E-2</v>
       </c>
       <c r="D37" s="5">
         <v>4.8398031512619788E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>356.56293118999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.10311981999996078</v>
       </c>
       <c r="D38" s="5">
         <v>0.34769939641423608</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>361.72512668000002</v>
       </c>
       <c r="C39" s="5">
         <v>5.1621954900000446</v>
       </c>
       <c r="D39" s="5">
         <v>18.825550073249264</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>361.63267416000002</v>
       </c>
       <c r="C40" s="5">
         <v>-9.245251999999482E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-0.30627455041810636</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>362.18057012999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.54789596999995638</v>
       </c>
       <c r="D41" s="5">
         <v>1.8333010555892981</v>
       </c>
       <c r="E41" s="5">
         <v>0.63563977747453926</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>363.54486273999999</v>
       </c>
       <c r="C42" s="5">
         <v>1.3642926100000068</v>
       </c>
       <c r="D42" s="5">
         <v>4.6150982974529686</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>363.86713709999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.32227435999999443</v>
       </c>
       <c r="D43" s="5">
         <v>1.0689749792007097</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>364.15476081999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.28762371999999914</v>
       </c>
       <c r="D44" s="5">
         <v>0.95269107748932047</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>364.74447628000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.58971546000003627</v>
       </c>
       <c r="D45" s="5">
         <v>1.9606928526308742</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>365.57804067000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.83356438999999227</v>
       </c>
       <c r="D46" s="5">
         <v>2.7771397491676897</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>365.71617565999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.13813498999996909</v>
       </c>
       <c r="D47" s="5">
         <v>0.45436784900474425</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>365.83782427</v>
       </c>
       <c r="C48" s="5">
         <v>0.12164861000002247</v>
       </c>
       <c r="D48" s="5">
         <v>0.3998884962677085</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>365.31935048999998</v>
       </c>
       <c r="C49" s="5">
         <v>-0.51847378000002209</v>
       </c>
       <c r="D49" s="5">
         <v>-1.68747378923364</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>366.62893505</v>
       </c>
       <c r="C50" s="5">
         <v>1.3095845600000189</v>
       </c>
       <c r="D50" s="5">
         <v>4.3875550817039422</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>367.28633632999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.65740127999998776</v>
       </c>
       <c r="D51" s="5">
         <v>2.1730641675853812</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>367.32461382000002</v>
       </c>
       <c r="C52" s="5">
         <v>3.8277490000041325E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.12513214105549508</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>368.22078097999997</v>
       </c>
       <c r="C53" s="5">
         <v>0.89616715999994767</v>
       </c>
       <c r="D53" s="5">
         <v>2.9672631137503958</v>
       </c>
       <c r="E53" s="5">
         <v>1.6677346462379061</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>369.47199545000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.2512144700000363</v>
       </c>
       <c r="D54" s="5">
         <v>4.1546769314908305</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>368.73137065999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.74062479000002668</v>
       </c>
       <c r="D55" s="5">
         <v>-2.3791152023624473</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>369.08471531999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.35334466000000475</v>
       </c>
       <c r="D56" s="5">
         <v>1.1560055362934252</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>370.77495647000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.6902411500000198</v>
       </c>
       <c r="D57" s="5">
         <v>5.6360093358971852</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>369.71499996</v>
       </c>
       <c r="C58" s="5">
         <v>-1.0599565100000063</v>
       </c>
       <c r="D58" s="5">
         <v>-3.3770838146991888</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>370.44637040999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.73137044999998579</v>
       </c>
       <c r="D59" s="5">
         <v>2.3998394707308579</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>372.30601408000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.8596436700000254</v>
       </c>
       <c r="D60" s="5">
         <v>6.193147355287465</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>372.66726610000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.3612520199999949</v>
       </c>
       <c r="D61" s="5">
         <v>1.1706053074218792</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>373.78796562999997</v>
       </c>
       <c r="C62" s="5">
         <v>1.1206995299999676</v>
       </c>
       <c r="D62" s="5">
         <v>3.6689761664013609</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>374.32634099000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.53837536000003183</v>
       </c>
       <c r="D63" s="5">
         <v>1.7421453060831427</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>376.11406555999997</v>
       </c>
       <c r="C64" s="5">
         <v>1.7877245699999662</v>
       </c>
       <c r="D64" s="5">
         <v>5.8839737698784811</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>377.44333138000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.329265820000046</v>
       </c>
       <c r="D65" s="5">
         <v>4.3244682718203586</v>
       </c>
       <c r="E65" s="5">
         <v>2.5046251804297093</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>378.15691943000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.71358804999999847</v>
       </c>
       <c r="D66" s="5">
         <v>2.2924396449794493</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>379.35009239999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.1931729699999778</v>
       </c>
       <c r="D67" s="5">
         <v>3.8526811345135803</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>380.81481401000002</v>
       </c>
       <c r="C68" s="5">
         <v>1.4647216100000264</v>
       </c>
       <c r="D68" s="5">
         <v>4.7330336397720885</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>380.23221726999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.58259674000004225</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8204738896279604</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>381.06749939000002</v>
       </c>
       <c r="C70" s="5">
         <v>0.83528212000004487</v>
       </c>
       <c r="D70" s="5">
         <v>2.6682066867262932</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>382.25011183999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.1826124499999651</v>
       </c>
       <c r="D71" s="5">
         <v>3.7883320521641783</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>383.67024470000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.4201328600000238</v>
       </c>
       <c r="D72" s="5">
         <v>4.5504665254155308</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>384.60096252</v>
       </c>
       <c r="C73" s="5">
         <v>0.93071781999998393</v>
       </c>
       <c r="D73" s="5">
         <v>2.9501473574162329</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>386.35768249</v>
       </c>
       <c r="C74" s="5">
         <v>1.756719970000006</v>
       </c>
       <c r="D74" s="5">
         <v>5.6209882667918709</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>387.68190666999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.3242241799999874</v>
       </c>
       <c r="D75" s="5">
         <v>4.1913737939599294</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>388.12632492</v>
       </c>
       <c r="C76" s="5">
         <v>0.44441825000001245</v>
       </c>
       <c r="D76" s="5">
         <v>1.3843235754848582</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>389.00639648999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.88007156999998415</v>
       </c>
       <c r="D77" s="5">
         <v>2.7551766287418955</v>
       </c>
       <c r="E77" s="5">
         <v>3.0635234878102935</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>389.88954756999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.88315108000000464</v>
       </c>
       <c r="D78" s="5">
         <v>2.7586048115452177</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>390.85683111999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.96728354999999056</v>
       </c>
       <c r="D79" s="5">
         <v>3.0180607060543485</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>392.06613105999998</v>
       </c>
       <c r="C80" s="5">
         <v>1.209299939999994</v>
       </c>
       <c r="D80" s="5">
         <v>3.7766016374946254</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>393.86941739999997</v>
       </c>
       <c r="C81" s="5">
         <v>1.8032863399999997</v>
       </c>
       <c r="D81" s="5">
         <v>5.6611183791934971</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>394.87605305</v>
       </c>
       <c r="C82" s="5">
         <v>1.0066356500000211</v>
       </c>
       <c r="D82" s="5">
         <v>3.1103918254108187</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>395.89611790999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.0200648599999909</v>
       </c>
       <c r="D83" s="5">
         <v>3.1443285037056734</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>397.08620977999999</v>
       </c>
       <c r="C84" s="5">
         <v>1.1900918700000034</v>
       </c>
       <c r="D84" s="5">
         <v>3.6675276268213652</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>398.81494846999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.7287386900000001</v>
       </c>
       <c r="D85" s="5">
         <v>5.3511983986144207</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>399.15511832999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.34016986000000315</v>
       </c>
       <c r="D86" s="5">
         <v>1.0283573079011621</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>401.21377790000003</v>
       </c>
       <c r="C87" s="5">
         <v>2.0586595700000316</v>
       </c>
       <c r="D87" s="5">
         <v>6.3676664163248464</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>402.86990565999997</v>
       </c>
       <c r="C88" s="5">
         <v>1.6561277599999471</v>
       </c>
       <c r="D88" s="5">
         <v>5.0673696798756218</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>403.52594213999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.65603648000001158</v>
       </c>
       <c r="D89" s="5">
         <v>1.9716859546043519</v>
       </c>
       <c r="E89" s="5">
         <v>3.7324696408618685</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>404.67004536000002</v>
       </c>
       <c r="C90" s="5">
         <v>1.1441032200000336</v>
       </c>
       <c r="D90" s="5">
         <v>3.4558789731448769</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>407.47622461999998</v>
       </c>
       <c r="C91" s="5">
         <v>2.8061792599999649</v>
       </c>
       <c r="D91" s="5">
         <v>8.6462114676624235</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>410.37527363999999</v>
       </c>
       <c r="C92" s="5">
         <v>2.8990490200000067</v>
       </c>
       <c r="D92" s="5">
         <v>8.8797061663923316</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>410.55633848000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.1810648400000332</v>
       </c>
       <c r="D93" s="5">
         <v>0.53074799025207842</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>412.56410557999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.0077670999999668</v>
       </c>
       <c r="D94" s="5">
         <v>6.028872977950428</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>414.65023066999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0861250899999959</v>
       </c>
       <c r="D95" s="5">
         <v>6.2394106487952516</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>415.91756146</v>
       </c>
       <c r="C96" s="5">
         <v>1.2673307900000168</v>
       </c>
       <c r="D96" s="5">
         <v>3.7299484299165853</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>417.70592359</v>
       </c>
       <c r="C97" s="5">
         <v>1.7883621299999959</v>
       </c>
       <c r="D97" s="5">
         <v>5.2835479878732938</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>419.21774524</v>
       </c>
       <c r="C98" s="5">
         <v>1.5118216500000017</v>
       </c>
       <c r="D98" s="5">
         <v>4.4307227700260965</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>419.78891458999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.57116934999999103</v>
       </c>
       <c r="D99" s="5">
         <v>1.6472650130578526</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>420.93615591000002</v>
       </c>
       <c r="C100" s="5">
         <v>1.1472413200000346</v>
       </c>
       <c r="D100" s="5">
         <v>3.3292260977527466</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>422.45464964000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.5184937299999888</v>
       </c>
       <c r="D101" s="5">
         <v>4.4158348448521734</v>
       </c>
       <c r="E101" s="5">
         <v>4.6908279055409174</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>428.59692142</v>
       </c>
       <c r="C102" s="5">
         <v>6.1422717799999873</v>
       </c>
       <c r="D102" s="5">
         <v>18.912479101742676</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>429.94621459000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.3492931700000099</v>
       </c>
       <c r="D103" s="5">
         <v>3.8438996334089426</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>431.54694181999997</v>
       </c>
       <c r="C104" s="5">
         <v>1.6007272299999613</v>
       </c>
       <c r="D104" s="5">
         <v>4.5603346081390717</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>434.58772241000003</v>
       </c>
       <c r="C105" s="5">
         <v>3.040780590000054</v>
       </c>
       <c r="D105" s="5">
         <v>8.7909864151392458</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>435.29205638000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.70433396999999331</v>
       </c>
       <c r="D106" s="5">
         <v>1.9622633990176608</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>434.94881565999998</v>
       </c>
       <c r="C107" s="5">
         <v>-0.3432407200000398</v>
       </c>
       <c r="D107" s="5">
         <v>-0.94214267999260803</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>435.93793054999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.98911488999999619</v>
       </c>
       <c r="D108" s="5">
         <v>2.763305908434277</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>437.00630296999998</v>
       </c>
       <c r="C109" s="5">
         <v>1.0683724200000029</v>
       </c>
       <c r="D109" s="5">
         <v>2.9808594176405467</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>437.69040667000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.68410370000003695</v>
       </c>
       <c r="D110" s="5">
         <v>1.8947770424133425</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>439.34931511000002</v>
       </c>
       <c r="C111" s="5">
         <v>1.6589084400000047</v>
       </c>
       <c r="D111" s="5">
         <v>4.6441876445107999</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>440.58265297999998</v>
       </c>
       <c r="C112" s="5">
         <v>1.2333378699999571</v>
       </c>
       <c r="D112" s="5">
         <v>3.4211302850368108</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>441.31684347999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.73419050000001107</v>
       </c>
       <c r="D113" s="5">
         <v>2.0181195479263447</v>
       </c>
       <c r="E113" s="5">
         <v>4.4649038319435341</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>441.76536363000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.44852015000003576</v>
       </c>
       <c r="D114" s="5">
         <v>1.2264271222295342</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>442.53172647000002</v>
       </c>
       <c r="C115" s="5">
         <v>0.76636283999999932</v>
       </c>
       <c r="D115" s="5">
         <v>2.1017057861531185</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>444.17161632</v>
       </c>
       <c r="C116" s="5">
         <v>1.6398898499999746</v>
       </c>
       <c r="D116" s="5">
         <v>4.5386016047053834</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>441.15336160999999</v>
       </c>
       <c r="C117" s="5">
         <v>-3.0182547100000079</v>
       </c>
       <c r="D117" s="5">
         <v>-7.8563346446551607</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>442.07675387</v>
       </c>
       <c r="C118" s="5">
         <v>0.92339226000001418</v>
       </c>
       <c r="D118" s="5">
         <v>2.5408771498713234</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>443.02846259</v>
       </c>
       <c r="C119" s="5">
         <v>0.95170871999999918</v>
       </c>
       <c r="D119" s="5">
         <v>2.6141849371881687</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>444.24009360999997</v>
       </c>
       <c r="C120" s="5">
         <v>1.2116310199999702</v>
       </c>
       <c r="D120" s="5">
         <v>3.3316776954586125</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>445.10415683000002</v>
       </c>
       <c r="C121" s="5">
         <v>0.8640632200000482</v>
       </c>
       <c r="D121" s="5">
         <v>2.3591753614609079</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>446.87429814000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.7701413099999854</v>
       </c>
       <c r="D122" s="5">
         <v>4.8780786056171088</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>448.06245598999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.1881578499999819</v>
       </c>
       <c r="D123" s="5">
         <v>3.2376562313498169</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>448.72313539999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.66067941000000019</v>
       </c>
       <c r="D124" s="5">
         <v>1.7838509623289367</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>450.06286711000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.3397317100000237</v>
       </c>
       <c r="D125" s="5">
         <v>3.6422066601173197</v>
       </c>
       <c r="E125" s="5">
         <v>1.9818014560770703</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>451.40521289999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.3423457899999676</v>
       </c>
       <c r="D126" s="5">
         <v>3.6383883359132119</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>452.33082626999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.92561337000000776</v>
       </c>
       <c r="D127" s="5">
         <v>2.4885595618820089</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>452.51857286000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.18774659000001748</v>
       </c>
       <c r="D128" s="5">
         <v>0.49921633747327387</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>453.48112486000002</v>
       </c>
       <c r="C129" s="5">
         <v>0.96255200000001651</v>
       </c>
       <c r="D129" s="5">
         <v>2.5825941120416473</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>454.28864308999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.80751822999997103</v>
       </c>
       <c r="D130" s="5">
         <v>2.1579044595175789</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>456.44015165000002</v>
       </c>
       <c r="C131" s="5">
         <v>2.1515085600000248</v>
       </c>
       <c r="D131" s="5">
         <v>5.8335912541302548</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>457.06848076</v>
       </c>
       <c r="C132" s="5">
         <v>0.62832910999998148</v>
       </c>
       <c r="D132" s="5">
         <v>1.664467661556035</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>457.73827369000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.66979293000002826</v>
       </c>
       <c r="D133" s="5">
         <v>1.7727350283312848</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>459.36581978999999</v>
       </c>
       <c r="C134" s="5">
         <v>1.6275460999999609</v>
       </c>
       <c r="D134" s="5">
         <v>4.3511884229046505</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>459.77202656999998</v>
       </c>
       <c r="C135" s="5">
         <v>0.40620677999999089</v>
       </c>
       <c r="D135" s="5">
         <v>1.066308882961331</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>461.21566316000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.4436365900000396</v>
       </c>
       <c r="D136" s="5">
         <v>3.8336307746803744</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>461.69765453999997</v>
       </c>
       <c r="C137" s="5">
         <v>0.48199137999995401</v>
       </c>
       <c r="D137" s="5">
         <v>1.2612878309457454</v>
       </c>
       <c r="E137" s="5">
         <v>2.585147160597967</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>464.77422235</v>
       </c>
       <c r="C138" s="5">
         <v>3.0765678100000287</v>
       </c>
       <c r="D138" s="5">
         <v>8.2959897989697282</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>465.96568435</v>
       </c>
       <c r="C139" s="5">
         <v>1.1914620000000014</v>
       </c>
       <c r="D139" s="5">
         <v>3.1199801436479824</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>467.44165362000001</v>
       </c>
       <c r="C140" s="5">
         <v>1.4759692700000073</v>
       </c>
       <c r="D140" s="5">
         <v>3.8679835677274621</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>466.34509967999998</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0965539400000353</v>
       </c>
       <c r="D141" s="5">
         <v>-2.7789974814217855</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>465.41062793999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.93447173999999222</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3782595282251129</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>464.35956827000001</v>
       </c>
       <c r="C143" s="5">
         <v>-1.0510596699999724</v>
       </c>
       <c r="D143" s="5">
         <v>-2.6766100956041816</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>463.62851001000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.73105825999999752</v>
       </c>
       <c r="D144" s="5">
         <v>-1.8729311160758821</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>462.54525540999998</v>
       </c>
       <c r="C145" s="5">
         <v>-1.083254600000032</v>
       </c>
       <c r="D145" s="5">
         <v>-2.76801438201979</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>460.36930645000001</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1759489599999711</v>
       </c>
       <c r="D146" s="5">
         <v>-5.5013588116184291</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>459.05360816000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3156982900000003</v>
       </c>
       <c r="D147" s="5">
         <v>-3.3761064818175313</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>456.45600737000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.5976007900000013</v>
       </c>
       <c r="D148" s="5">
         <v>-6.5829255485575384</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>455.39867578000002</v>
       </c>
       <c r="C149" s="5">
         <v>-1.0573315899999898</v>
       </c>
       <c r="D149" s="5">
         <v>-2.7445303833087853</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3643081566606097</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>453.70227340000002</v>
       </c>
       <c r="C150" s="5">
         <v>-1.696402379999995</v>
       </c>
       <c r="D150" s="5">
         <v>-4.3796555204632215</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>452.67923568999998</v>
       </c>
       <c r="C151" s="5">
         <v>-1.0230377100000396</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6725326609415845</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>453.32504688</v>
       </c>
       <c r="C152" s="5">
         <v>0.64581119000001763</v>
       </c>
       <c r="D152" s="5">
         <v>1.7254674604512577</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>452.09082574000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.2342211399999883</v>
       </c>
       <c r="D153" s="5">
         <v>-3.2186342539291313</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>452.42564200999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.33481626999997616</v>
       </c>
       <c r="D154" s="5">
         <v>0.89234309935941614</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>451.86006823999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.56557377000001452</v>
       </c>
       <c r="D155" s="5">
         <v>-1.4898394863134934</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>451.70102845000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15903978999995161</v>
       </c>
       <c r="D156" s="5">
         <v>-0.42154363261114325</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>452.04256486000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.34153641000000334</v>
       </c>
       <c r="D157" s="5">
         <v>0.91111675825019667</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>451.71040119999998</v>
       </c>
       <c r="C158" s="5">
         <v>-0.33216366000004882</v>
       </c>
       <c r="D158" s="5">
         <v>-0.8782124982338102</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>451.01272066000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.69768053999996482</v>
       </c>
       <c r="D159" s="5">
         <v>-1.837772714389696</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>451.74124481000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.72852414999999837</v>
       </c>
       <c r="D160" s="5">
         <v>1.9556826845383846</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>451.12476353</v>
       </c>
       <c r="C161" s="5">
         <v>-0.61648128000001634</v>
       </c>
       <c r="D161" s="5">
         <v>-1.6253777048203077</v>
       </c>
       <c r="E161" s="5">
         <v>-0.93849905089858909</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>449.80677026000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3179932699999881</v>
       </c>
       <c r="D162" s="5">
         <v>-3.4500960491633426</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>448.91229361000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.89447665000000143</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3603686042414029</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>448.14396069999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.76833291000002646</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0346281420681178</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>447.23354735999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91041333999999097</v>
       </c>
       <c r="D165" s="5">
         <v>-2.4107687205895179</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>447.05827607999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.17527128000000403</v>
       </c>
       <c r="D166" s="5">
         <v>-0.46926886767231224</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>447.29974091999998</v>
       </c>
       <c r="C167" s="5">
         <v>0.24146483999999191</v>
       </c>
       <c r="D167" s="5">
         <v>0.65007214072685393</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.20722984999998</v>
       </c>
       <c r="C168" s="5">
         <v>-1.0925110700000005</v>
       </c>
       <c r="D168" s="5">
         <v>-2.8918960593481979</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>446.51694299000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.30971314000004213</v>
       </c>
       <c r="D169" s="5">
         <v>0.83610898377497467</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>446.72597474000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.20903175000000829</v>
       </c>
       <c r="D170" s="5">
         <v>0.56321481437473508</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>446.82454186000001</v>
       </c>
       <c r="C171" s="5">
         <v>9.8567119999984243E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.26509357930621924</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>446.86566176999997</v>
       </c>
       <c r="C172" s="5">
         <v>4.1119909999963511E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.11048827977753195</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>447.24244528000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.3767835100000525</v>
       </c>
       <c r="D173" s="5">
         <v>1.016508818732853</v>
       </c>
       <c r="E173" s="5">
         <v>-0.8605863751795062</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>447.58645177</v>
       </c>
       <c r="C174" s="5">
         <v>0.34400648999996974</v>
       </c>
       <c r="D174" s="5">
         <v>0.92692149264417267</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>447.74306314</v>
       </c>
       <c r="C175" s="5">
         <v>0.15661137000000735</v>
       </c>
       <c r="D175" s="5">
         <v>0.42069132416862054</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>448.24938467999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.50632153999998764</v>
       </c>
       <c r="D176" s="5">
         <v>1.3654685032434166</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>450.22073334999999</v>
       </c>
       <c r="C177" s="5">
         <v>1.9713486699999976</v>
       </c>
       <c r="D177" s="5">
         <v>5.4070035697080909</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>450.48212260000003</v>
       </c>
       <c r="C178" s="5">
         <v>0.2613892500000361</v>
       </c>
       <c r="D178" s="5">
         <v>0.69892525289179108</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>450.74630263</v>
       </c>
       <c r="C179" s="5">
         <v>0.26418002999997725</v>
       </c>
       <c r="D179" s="5">
         <v>0.70600036850783088</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>452.87478550999998</v>
       </c>
       <c r="C180" s="5">
         <v>2.1284828799999786</v>
       </c>
       <c r="D180" s="5">
         <v>5.8160681778111289</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>453.16788630000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.29310079000003952</v>
       </c>
       <c r="D181" s="5">
         <v>0.7794111110840829</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>453.16783278999998</v>
       </c>
       <c r="C182" s="5">
         <v>-5.3510000043388573E-5</v>
       </c>
       <c r="D182" s="5">
         <v>-1.4169573864242224E-4</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>456.04244527999998</v>
       </c>
       <c r="C183" s="5">
         <v>2.8746124900000041</v>
       </c>
       <c r="D183" s="5">
         <v>7.8833170182842194</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>456.26742849999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.22498322000001281</v>
       </c>
       <c r="D184" s="5">
         <v>0.59361497067609292</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>456.08030210999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.18712639000000308</v>
       </c>
       <c r="D185" s="5">
         <v>-0.49104062269073045</v>
       </c>
       <c r="E185" s="5">
         <v>1.9760773878398252</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>457.15291795000002</v>
       </c>
       <c r="C186" s="5">
         <v>1.0726158400000259</v>
       </c>
       <c r="D186" s="5">
         <v>2.8589687479769532</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>457.54842651000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.39550855999999612</v>
       </c>
       <c r="D187" s="5">
         <v>1.0431414613778944</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>458.56309377000002</v>
       </c>
       <c r="C188" s="5">
         <v>1.0146672600000102</v>
       </c>
       <c r="D188" s="5">
         <v>2.6938394209023331</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>462.11576674000003</v>
       </c>
       <c r="C189" s="5">
         <v>3.5526729700000033</v>
       </c>
       <c r="D189" s="5">
         <v>9.7034410619972533</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>462.90957528000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.79380853999998635</v>
       </c>
       <c r="D190" s="5">
         <v>2.0809106256295617</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>463.28746109999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.3778858199999604</v>
       </c>
       <c r="D191" s="5">
         <v>0.9840031773718616</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>466.83588182</v>
       </c>
       <c r="C192" s="5">
         <v>3.5484207200000242</v>
       </c>
       <c r="D192" s="5">
         <v>9.5883019177056106</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>467.61586841000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.77998659000002135</v>
       </c>
       <c r="D193" s="5">
         <v>2.023480043414283</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>470.01039057999998</v>
       </c>
       <c r="C194" s="5">
         <v>2.3945221699999593</v>
       </c>
       <c r="D194" s="5">
         <v>6.3208949918195367</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>470.29481447000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.28442389000002777</v>
       </c>
       <c r="D195" s="5">
         <v>0.72859439708485851</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>471.80567029999997</v>
       </c>
       <c r="C196" s="5">
         <v>1.5108558299999686</v>
       </c>
       <c r="D196" s="5">
         <v>3.9239368858798862</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>474.36851431000002</v>
       </c>
       <c r="C197" s="5">
         <v>2.5628440100000489</v>
       </c>
       <c r="D197" s="5">
         <v>6.7167014975767048</v>
       </c>
       <c r="E197" s="5">
         <v>4.0098667088650508</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>476.66450407999997</v>
       </c>
       <c r="C198" s="5">
         <v>2.2959897699999487</v>
       </c>
       <c r="D198" s="5">
         <v>5.9652538344938444</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>478.91802415000001</v>
       </c>
       <c r="C199" s="5">
         <v>2.253520070000036</v>
       </c>
       <c r="D199" s="5">
         <v>5.8230894373667574</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>481.28059843</v>
       </c>
       <c r="C200" s="5">
         <v>2.3625742799999898</v>
       </c>
       <c r="D200" s="5">
         <v>6.0830676572750209</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>481.69732109</v>
       </c>
       <c r="C201" s="5">
         <v>0.41672266000000491</v>
       </c>
       <c r="D201" s="5">
         <v>1.0439970389688913</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>483.31616849</v>
       </c>
       <c r="C202" s="5">
         <v>1.6188473999999928</v>
       </c>
       <c r="D202" s="5">
         <v>4.1082424514667926</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>485.28734840999999</v>
       </c>
       <c r="C203" s="5">
         <v>1.9711799199999973</v>
       </c>
       <c r="D203" s="5">
         <v>5.0054266871497166</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>485.01290426999998</v>
       </c>
       <c r="C204" s="5">
         <v>-0.27444414000001416</v>
       </c>
       <c r="D204" s="5">
         <v>-0.67652811675862345</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>487.00401475000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.9911104800000317</v>
       </c>
       <c r="D205" s="5">
         <v>5.0390956877808923</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>489.27643637</v>
       </c>
       <c r="C206" s="5">
         <v>2.2724216199999887</v>
       </c>
       <c r="D206" s="5">
         <v>5.7453087139612169</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>489.82469248000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.54825611000001118</v>
       </c>
       <c r="D207" s="5">
         <v>1.3529717476240988</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>492.44927982000002</v>
       </c>
       <c r="C208" s="5">
         <v>2.624587340000005</v>
       </c>
       <c r="D208" s="5">
         <v>6.6227760976270256</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>494.26963198999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.8203521699999783</v>
       </c>
       <c r="D209" s="5">
         <v>4.5271376681775166</v>
       </c>
       <c r="E209" s="5">
         <v>4.1952863817168451</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>495.54030663999998</v>
       </c>
       <c r="C210" s="5">
         <v>1.2706746499999895</v>
       </c>
       <c r="D210" s="5">
         <v>3.1289711280348076</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>498.23024600999997</v>
       </c>
       <c r="C211" s="5">
         <v>2.6899393699999905</v>
       </c>
       <c r="D211" s="5">
         <v>6.7119954868659404</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>500.24449766999999</v>
       </c>
       <c r="C212" s="5">
         <v>2.0142516600000135</v>
       </c>
       <c r="D212" s="5">
         <v>4.96071508938567</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>501.70878635000003</v>
       </c>
       <c r="C213" s="5">
         <v>1.4642886800000383</v>
       </c>
       <c r="D213" s="5">
         <v>3.5696806297240258</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>503.21448392000002</v>
       </c>
       <c r="C214" s="5">
         <v>1.5056975699999953</v>
       </c>
       <c r="D214" s="5">
         <v>3.6614100429278373</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>505.74166832999998</v>
       </c>
       <c r="C215" s="5">
         <v>2.5271844099999612</v>
       </c>
       <c r="D215" s="5">
         <v>6.1957773894466328</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>506.38961990000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.64795157000003201</v>
       </c>
       <c r="D216" s="5">
         <v>1.5483089226349334</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>507.77410637999998</v>
       </c>
       <c r="C217" s="5">
         <v>1.3844864799999641</v>
       </c>
       <c r="D217" s="5">
         <v>3.3306279053938459</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>508.54272980000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.76862342000003991</v>
       </c>
       <c r="D218" s="5">
         <v>1.8316528914791741</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>511.77891124000001</v>
       </c>
       <c r="C219" s="5">
         <v>3.2361814399999957</v>
       </c>
       <c r="D219" s="5">
         <v>7.9093888871335061</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>512.45822705</v>
       </c>
       <c r="C220" s="5">
         <v>0.67931580999999142</v>
       </c>
       <c r="D220" s="5">
         <v>1.6045143132358497</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>514.03217497000003</v>
       </c>
       <c r="C221" s="5">
         <v>1.5739479200000233</v>
       </c>
       <c r="D221" s="5">
         <v>3.7485435157394331</v>
       </c>
       <c r="E221" s="5">
         <v>3.9983324284830646</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>514.79325671000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.76108174000000872</v>
       </c>
       <c r="D222" s="5">
         <v>1.7912735376368172</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>516.59004460000006</v>
       </c>
       <c r="C223" s="5">
         <v>1.7967878900000187</v>
       </c>
       <c r="D223" s="5">
         <v>4.2697173744219441</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>515.90311010000005</v>
       </c>
       <c r="C224" s="5">
         <v>-0.68693450000000666</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5840786778621774</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>517.22209544999998</v>
       </c>
       <c r="C225" s="5">
         <v>1.3189853499999344</v>
       </c>
       <c r="D225" s="5">
         <v>3.1114943857954547</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>517.02425889000006</v>
       </c>
       <c r="C226" s="5">
         <v>-0.19783655999992789</v>
       </c>
       <c r="D226" s="5">
         <v>-0.45803354916457151</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>516.69238289999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.3318759900000714</v>
       </c>
       <c r="D227" s="5">
         <v>-0.76756203843718618</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>516.18239907999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.5099838200000022</v>
       </c>
       <c r="D228" s="5">
         <v>-1.1780109762235313</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>516.34349922000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.16110014000003048</v>
       </c>
       <c r="D229" s="5">
         <v>0.37516264938897148</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>514.15635788999998</v>
       </c>
       <c r="C230" s="5">
         <v>-2.1871413300000313</v>
       </c>
       <c r="D230" s="5">
         <v>-4.9662289569285196</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>513.49590689000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.66045099999996637</v>
       </c>
       <c r="D231" s="5">
         <v>-1.5305963693990399</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>511.86975531000002</v>
       </c>
       <c r="C232" s="5">
         <v>-1.6261515799999984</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7346935862586972</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>509.42108313</v>
       </c>
       <c r="C233" s="5">
         <v>-2.4486721800000169</v>
       </c>
       <c r="D233" s="5">
         <v>-5.5918804167751741</v>
       </c>
       <c r="E233" s="5">
         <v>-0.89704342734365783</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>504.45255523999998</v>
       </c>
       <c r="C234" s="5">
         <v>-4.9685278900000185</v>
       </c>
       <c r="D234" s="5">
         <v>-11.096074789414711</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>498.61153043000002</v>
       </c>
       <c r="C235" s="5">
         <v>-5.8410248099999649</v>
       </c>
       <c r="D235" s="5">
         <v>-13.043131068325941</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>494.53246274999998</v>
       </c>
       <c r="C236" s="5">
         <v>-4.0790676800000369</v>
       </c>
       <c r="D236" s="5">
         <v>-9.387136231874182</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>489.07923092999999</v>
       </c>
       <c r="C237" s="5">
         <v>-5.453231819999985</v>
       </c>
       <c r="D237" s="5">
         <v>-12.458701829687824</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>485.98147297000003</v>
       </c>
       <c r="C238" s="5">
         <v>-3.0977579599999672</v>
       </c>
       <c r="D238" s="5">
         <v>-7.3413627355703115</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>482.48534867000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.4961243000000195</v>
       </c>
       <c r="D239" s="5">
         <v>-8.2992256290201567</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>480.96568531999998</v>
       </c>
       <c r="C240" s="5">
         <v>-1.5196633500000303</v>
       </c>
       <c r="D240" s="5">
         <v>-3.714796704802481</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>478.98529755999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.9803877599999851</v>
       </c>
       <c r="D241" s="5">
         <v>-4.8306540447362156</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>477.65902237</v>
       </c>
       <c r="C242" s="5">
         <v>-1.3262751899999898</v>
       </c>
       <c r="D242" s="5">
         <v>-3.2725743088233727</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>476.98580318</v>
       </c>
       <c r="C243" s="5">
         <v>-0.67321918999999752</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6782473383546659</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>475.72521861000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2605845699999918</v>
       </c>
       <c r="D244" s="5">
         <v>-3.1256825505791341</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>475.68509083999999</v>
       </c>
       <c r="C245" s="5">
         <v>-4.012777000002643E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10117393123754148</v>
       </c>
       <c r="E245" s="5">
         <v>-6.6224177614947362</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>477.78498586000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.0998950200000195</v>
       </c>
       <c r="D246" s="5">
         <v>5.4278865958266032</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>477.15306246</v>
       </c>
       <c r="C247" s="5">
         <v>-0.63192340000000513</v>
       </c>
       <c r="D247" s="5">
         <v>-1.5756378819748451</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>477.29531840999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.14225594999999203</v>
       </c>
       <c r="D248" s="5">
         <v>0.35834902343279129</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>478.76850292</v>
       </c>
       <c r="C249" s="5">
         <v>1.4731845100000101</v>
       </c>
       <c r="D249" s="5">
         <v>3.7673587101604289</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>479.59770960999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.82920668999997815</v>
       </c>
       <c r="D250" s="5">
         <v>2.0982615862768839</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>480.41833724999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.82062763999999788</v>
       </c>
       <c r="D251" s="5">
         <v>2.0727239422651866</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>481.6703511</v>
       </c>
       <c r="C252" s="5">
         <v>1.2520138500000257</v>
       </c>
       <c r="D252" s="5">
         <v>3.1725260355448537</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>482.25871218999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.58836108999997805</v>
       </c>
       <c r="D253" s="5">
         <v>1.4756897266932301</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>483.14151647</v>
       </c>
       <c r="C254" s="5">
         <v>0.88280428000001621</v>
       </c>
       <c r="D254" s="5">
         <v>2.2189257369410909</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>483.81999853000002</v>
       </c>
       <c r="C255" s="5">
         <v>0.67848206000002165</v>
       </c>
       <c r="D255" s="5">
         <v>1.6982529198667828</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>484.93312315999998</v>
       </c>
       <c r="C256" s="5">
         <v>1.1131246299999589</v>
       </c>
       <c r="D256" s="5">
         <v>2.7960444624032021</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>485.88394761000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.95082445000002735</v>
       </c>
       <c r="D257" s="5">
         <v>2.3784198809772006</v>
       </c>
       <c r="E257" s="5">
         <v>2.1440354062790101</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>487.18605639999998</v>
       </c>
       <c r="C258" s="5">
         <v>1.302108789999977</v>
       </c>
       <c r="D258" s="5">
         <v>3.2636767857104676</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>489.14780897000003</v>
       </c>
       <c r="C259" s="5">
         <v>1.9617525700000442</v>
       </c>
       <c r="D259" s="5">
         <v>4.9405051741047368</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>491.46107653000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.3132675599999857</v>
       </c>
       <c r="D260" s="5">
         <v>5.8249765806045239</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>495.51564594000001</v>
       </c>
       <c r="C261" s="5">
         <v>4.0545694099999992</v>
       </c>
       <c r="D261" s="5">
         <v>10.361839711559927</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>497.04433463999999</v>
       </c>
       <c r="C262" s="5">
         <v>1.5286886999999751</v>
       </c>
       <c r="D262" s="5">
         <v>3.7655215743575665</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>498.50262013999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.4582854999999881</v>
       </c>
       <c r="D263" s="5">
         <v>3.578068326088446</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>500.41736084000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.9147407000000385</v>
       </c>
       <c r="D264" s="5">
         <v>4.7078094314510377</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>502.09478901</v>
       </c>
       <c r="C265" s="5">
         <v>1.6774281699999847</v>
       </c>
       <c r="D265" s="5">
         <v>4.0974644182698139</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>505.06448265</v>
       </c>
       <c r="C266" s="5">
         <v>2.9696936400000027</v>
       </c>
       <c r="D266" s="5">
         <v>7.3330272659010154</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>506.25898383999998</v>
       </c>
       <c r="C267" s="5">
         <v>1.1945011899999827</v>
       </c>
       <c r="D267" s="5">
         <v>2.8752656189737769</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>507.67646769999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.4174838600000044</v>
       </c>
       <c r="D268" s="5">
         <v>3.4121290608154498</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>509.85931885999997</v>
       </c>
       <c r="C269" s="5">
         <v>2.1828511599999842</v>
       </c>
       <c r="D269" s="5">
         <v>5.2834095433908157</v>
       </c>
       <c r="E269" s="5">
         <v>4.9343822466108911</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>512.04059612000003</v>
       </c>
       <c r="C270" s="5">
         <v>2.1812772600000585</v>
       </c>
       <c r="D270" s="5">
         <v>5.2563720511994649</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>514.10887893999995</v>
       </c>
       <c r="C271" s="5">
         <v>2.0682828199999221</v>
       </c>
       <c r="D271" s="5">
         <v>4.9563016451939168</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>517.09067879999998</v>
       </c>
       <c r="C272" s="5">
         <v>2.9817998600000237</v>
       </c>
       <c r="D272" s="5">
         <v>7.1862943065261975</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>518.59894731999998</v>
       </c>
       <c r="C273" s="5">
         <v>1.5082685200000014</v>
       </c>
       <c r="D273" s="5">
         <v>3.556904661489213</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.59947973999999</v>
       </c>
       <c r="C274" s="5">
         <v>2.0005324200000132</v>
       </c>
       <c r="D274" s="5">
         <v>4.7285731393814423</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>522.99143507999997</v>
       </c>
       <c r="C275" s="5">
         <v>2.3919553399999813</v>
       </c>
       <c r="D275" s="5">
         <v>5.655026132869212</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>523.19155738999996</v>
       </c>
       <c r="C276" s="5">
         <v>0.20012230999998337</v>
       </c>
       <c r="D276" s="5">
         <v>0.46014677685792815</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>524.84813541000005</v>
       </c>
       <c r="C277" s="5">
         <v>1.6565780200000972</v>
       </c>
       <c r="D277" s="5">
         <v>3.8664232736651982</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>525.73089651999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.88276110999993307</v>
       </c>
       <c r="D278" s="5">
         <v>2.0370993895932443</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>526.77456167000003</v>
       </c>
       <c r="C279" s="5">
         <v>1.043665150000038</v>
       </c>
       <c r="D279" s="5">
         <v>2.4083866989735192</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>529.07487106999997</v>
       </c>
       <c r="C280" s="5">
         <v>2.3003093999999464</v>
       </c>
       <c r="D280" s="5">
         <v>5.3678417750311347</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>530.36544331000005</v>
       </c>
       <c r="C281" s="5">
         <v>1.2905722400000741</v>
       </c>
       <c r="D281" s="5">
         <v>2.9667520746304188</v>
       </c>
       <c r="E281" s="5">
         <v>4.0219181431948581</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>531.64170217000003</v>
       </c>
       <c r="C282" s="5">
         <v>1.2762588599999845</v>
       </c>
       <c r="D282" s="5">
         <v>2.9261781166512568</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>533.75325940000005</v>
       </c>
       <c r="C283" s="5">
         <v>2.1115572300000167</v>
       </c>
       <c r="D283" s="5">
         <v>4.8716263675581128</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>535.87232961999996</v>
       </c>
       <c r="C284" s="5">
         <v>2.1190702199999123</v>
       </c>
       <c r="D284" s="5">
         <v>4.8695747422306424</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>535.63654126999995</v>
       </c>
       <c r="C285" s="5">
         <v>-0.23578835000000709</v>
       </c>
       <c r="D285" s="5">
         <v>-0.52673419619502226</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>536.27690346999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.64036220000002686</v>
       </c>
       <c r="D286" s="5">
         <v>1.4440903274088646</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>537.63262453000004</v>
       </c>
       <c r="C287" s="5">
         <v>1.3557210600000644</v>
       </c>
       <c r="D287" s="5">
         <v>3.0761666533014376</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>538.79875034999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.1661258199999338</v>
       </c>
       <c r="D288" s="5">
         <v>2.6340771969315169</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>539.83645639999997</v>
       </c>
       <c r="C289" s="5">
         <v>1.037706049999997</v>
       </c>
       <c r="D289" s="5">
         <v>2.3357941257291071</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>541.45152523000002</v>
       </c>
       <c r="C290" s="5">
         <v>1.6150688300000411</v>
       </c>
       <c r="D290" s="5">
         <v>3.6497969660837848</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>543.49388896999994</v>
       </c>
       <c r="C291" s="5">
         <v>2.0423637399999279</v>
       </c>
       <c r="D291" s="5">
         <v>4.621515306106394</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>545.95634714000005</v>
       </c>
       <c r="C292" s="5">
         <v>2.4624581700001045</v>
       </c>
       <c r="D292" s="5">
         <v>5.5745038414085624</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>546.03641248999998</v>
       </c>
       <c r="C293" s="5">
         <v>8.0065349999927093E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.17612388549890223</v>
       </c>
       <c r="E293" s="5">
         <v>2.9547492917709306</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>546.79076482000005</v>
       </c>
       <c r="C294" s="5">
         <v>0.75435233000007429</v>
       </c>
       <c r="D294" s="5">
         <v>1.6704613180685168</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>548.37666891000003</v>
       </c>
       <c r="C295" s="5">
         <v>1.5859040899999854</v>
       </c>
       <c r="D295" s="5">
         <v>3.5365238398673338</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>549.85215753</v>
       </c>
       <c r="C296" s="5">
         <v>1.4754886199999646</v>
       </c>
       <c r="D296" s="5">
         <v>3.2769900928468321</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>551.19603783000002</v>
       </c>
       <c r="C297" s="5">
         <v>1.3438803000000235</v>
       </c>
       <c r="D297" s="5">
         <v>2.9726389535726705</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>553.51287213000001</v>
       </c>
       <c r="C298" s="5">
         <v>2.3168342999999822</v>
       </c>
       <c r="D298" s="5">
         <v>5.1621981083336932</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>555.91666179000003</v>
       </c>
       <c r="C299" s="5">
         <v>2.4037896600000295</v>
       </c>
       <c r="D299" s="5">
         <v>5.3376413179129001</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>557.72403006000002</v>
       </c>
       <c r="C300" s="5">
         <v>1.8073682699999836</v>
       </c>
       <c r="D300" s="5">
         <v>3.9719030098828823</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>560.78280897000002</v>
       </c>
       <c r="C301" s="5">
         <v>3.0587789100000009</v>
       </c>
       <c r="D301" s="5">
         <v>6.7834671106985489</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>563.09549058000005</v>
       </c>
       <c r="C302" s="5">
         <v>2.3126816100000269</v>
       </c>
       <c r="D302" s="5">
         <v>5.0626359309043467</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>566.35288215000003</v>
       </c>
       <c r="C303" s="5">
         <v>3.2573915699999816</v>
       </c>
       <c r="D303" s="5">
         <v>7.1669292454249023</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>568.36278359999994</v>
       </c>
       <c r="C304" s="5">
         <v>2.0099014499999157</v>
       </c>
       <c r="D304" s="5">
         <v>4.3427338683560857</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>569.68555886000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.3227752600000713</v>
       </c>
       <c r="D305" s="5">
         <v>2.8288397072716798</v>
       </c>
       <c r="E305" s="5">
         <v>4.3310566528258931</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>570.97019501</v>
       </c>
       <c r="C306" s="5">
         <v>1.284636149999983</v>
       </c>
       <c r="D306" s="5">
         <v>2.7398043850727305</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>570.89950251000005</v>
       </c>
       <c r="C307" s="5">
         <v>-7.0692499999950087E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.14847229842350762</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>571.20705003</v>
       </c>
       <c r="C308" s="5">
         <v>0.30754751999995733</v>
       </c>
       <c r="D308" s="5">
         <v>0.64836711710558603</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>570.32720148999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.87984854000001178</v>
       </c>
       <c r="D309" s="5">
         <v>-1.832819301386579</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>569.92846326999995</v>
       </c>
       <c r="C310" s="5">
         <v>-0.39873822000004111</v>
       </c>
       <c r="D310" s="5">
         <v>-0.83574873876200995</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>569.32443558</v>
       </c>
       <c r="C311" s="5">
         <v>-0.6040276899999526</v>
       </c>
       <c r="D311" s="5">
         <v>-1.2644095923882381</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>569.43044610000004</v>
       </c>
       <c r="C312" s="5">
         <v>0.10601052000004074</v>
       </c>
       <c r="D312" s="5">
         <v>0.22367384609884855</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>568.99874067999997</v>
       </c>
       <c r="C313" s="5">
         <v>-0.43170542000007117</v>
       </c>
       <c r="D313" s="5">
         <v>-0.90597865858221827</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>569.10528569999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.10654501999999866</v>
       </c>
       <c r="D314" s="5">
         <v>0.22493156968714789</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>566.18463355999995</v>
       </c>
       <c r="C315" s="5">
         <v>-2.9206521400000156</v>
       </c>
       <c r="D315" s="5">
         <v>-5.9875201453677303</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>565.04809104000003</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1365425199999208</v>
       </c>
       <c r="D316" s="5">
         <v>-2.3824272039856931</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>563.07115308000004</v>
       </c>
       <c r="C317" s="5">
         <v>-1.9769379599999866</v>
       </c>
       <c r="D317" s="5">
         <v>-4.1185934626586818</v>
       </c>
       <c r="E317" s="5">
         <v>-1.1610625681360176</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>567.80667095000001</v>
       </c>
       <c r="C318" s="5">
         <v>4.7355178699999669</v>
       </c>
       <c r="D318" s="5">
         <v>10.572351642122824</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>566.78657511999995</v>
       </c>
       <c r="C319" s="5">
         <v>-1.0200958300000593</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1346906559301604</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>565.42470065999998</v>
       </c>
       <c r="C320" s="5">
         <v>-1.3618744599999673</v>
       </c>
       <c r="D320" s="5">
         <v>-2.8455581289291487</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>565.50659300999996</v>
       </c>
       <c r="C321" s="5">
         <v>8.1892349999975522E-2</v>
       </c>
       <c r="D321" s="5">
         <v>0.17393852548843736</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>564.14444418000005</v>
       </c>
       <c r="C322" s="5">
         <v>-1.36214882999991</v>
       </c>
       <c r="D322" s="5">
         <v>-2.8524807411636766</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>563.01797569999997</v>
       </c>
       <c r="C323" s="5">
         <v>-1.126468480000085</v>
       </c>
       <c r="D323" s="5">
         <v>-2.3699872675813194</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>564.04163144999995</v>
       </c>
       <c r="C324" s="5">
         <v>1.023655749999989</v>
       </c>
       <c r="D324" s="5">
         <v>2.2037402253281213</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>563.65268602000003</v>
       </c>
       <c r="C325" s="5">
         <v>-0.38894542999992154</v>
       </c>
       <c r="D325" s="5">
         <v>-0.82435125770206064</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>565.01363938999998</v>
       </c>
       <c r="C326" s="5">
         <v>1.3609533699999474</v>
       </c>
       <c r="D326" s="5">
         <v>2.9362186287272829</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>563.01006591999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0035734699999921</v>
       </c>
       <c r="D327" s="5">
         <v>-4.173255683922461</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>563.63299044999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.62292452999997749</v>
       </c>
       <c r="D328" s="5">
         <v>1.3358110601105144</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>563.48814841000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.14484203999995771</v>
       </c>
       <c r="D329" s="5">
         <v>-0.30793974079518227</v>
       </c>
       <c r="E329" s="5">
         <v>7.40573065622252E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>564.20194104999996</v>
       </c>
       <c r="C330" s="5">
         <v>0.71379263999995146</v>
       </c>
       <c r="D330" s="5">
         <v>1.5307226775110871</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>564.57198003999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.37003899000001184</v>
       </c>
       <c r="D331" s="5">
         <v>0.7898804452724395</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>566.99700621</v>
       </c>
       <c r="C332" s="5">
         <v>2.4250261700000237</v>
       </c>
       <c r="D332" s="5">
         <v>5.2779326475001387</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>569.00243679000005</v>
       </c>
       <c r="C333" s="5">
         <v>2.005430580000052</v>
       </c>
       <c r="D333" s="5">
         <v>4.3278664717576909</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>571.42818674</v>
       </c>
       <c r="C334" s="5">
         <v>2.425749949999954</v>
       </c>
       <c r="D334" s="5">
         <v>5.2374683250405729</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>574.21464445000004</v>
       </c>
       <c r="C335" s="5">
         <v>2.7864577100000361</v>
       </c>
       <c r="D335" s="5">
         <v>6.011081313654465</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>573.92585338000004</v>
       </c>
       <c r="C336" s="5">
         <v>-0.28879107000000204</v>
       </c>
       <c r="D336" s="5">
         <v>-0.60185210021115321</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>575.45582810999997</v>
       </c>
       <c r="C337" s="5">
         <v>1.5299747299999353</v>
       </c>
       <c r="D337" s="5">
         <v>3.2462889889331992</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>576.84498754000003</v>
       </c>
       <c r="C338" s="5">
         <v>1.3891594300000634</v>
       </c>
       <c r="D338" s="5">
         <v>2.9355913850545035</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>577.48482587000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.63983832999997503</v>
       </c>
       <c r="D339" s="5">
         <v>1.3391941780365402</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>578.78400575000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.299179879999997</v>
       </c>
       <c r="D340" s="5">
         <v>2.7333214856553489</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>579.91807259999996</v>
       </c>
       <c r="C341" s="5">
         <v>1.1340668499999538</v>
       </c>
       <c r="D341" s="5">
         <v>2.3767799073132867</v>
       </c>
       <c r="E341" s="5">
         <v>2.9157532836068478</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>580.13193555999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.21386296000002858</v>
       </c>
       <c r="D342" s="5">
         <v>0.44343630206324924</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>578.57333659000005</v>
       </c>
       <c r="C343" s="5">
         <v>-1.5585989699999345</v>
       </c>
       <c r="D343" s="5">
         <v>-3.1767395927393194</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>581.29319183999996</v>
       </c>
       <c r="C344" s="5">
         <v>2.7198552499999096</v>
       </c>
       <c r="D344" s="5">
         <v>5.7893266473104443</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>583.14794807999999</v>
       </c>
       <c r="C345" s="5">
         <v>1.8547562400000288</v>
       </c>
       <c r="D345" s="5">
         <v>3.8968029489431455</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>584.89848770000003</v>
       </c>
       <c r="C346" s="5">
         <v>1.7505396200000405</v>
       </c>
       <c r="D346" s="5">
         <v>3.66232847415493</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>587.75020902999995</v>
       </c>
       <c r="C347" s="5">
         <v>2.8517213299999185</v>
       </c>
       <c r="D347" s="5">
         <v>6.0101686590647185</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>588.5783735</v>
       </c>
       <c r="C348" s="5">
         <v>0.828164470000047</v>
       </c>
       <c r="D348" s="5">
         <v>1.7040152373752004</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>590.03848329000004</v>
       </c>
       <c r="C349" s="5">
         <v>1.4601097900000468</v>
       </c>
       <c r="D349" s="5">
         <v>3.0178423563325119</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>592.16571944999998</v>
       </c>
       <c r="C350" s="5">
         <v>2.1272361599999385</v>
       </c>
       <c r="D350" s="5">
         <v>4.4131248289998926</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>593.59406351999996</v>
       </c>
       <c r="C351" s="5">
         <v>1.4283440699999801</v>
       </c>
       <c r="D351" s="5">
         <v>2.9331914782837032</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>594.19454918999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.60048567000001185</v>
       </c>
       <c r="D352" s="5">
         <v>1.2207089266364379</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>594.84263249000003</v>
       </c>
       <c r="C353" s="5">
         <v>0.64808330000005299</v>
       </c>
       <c r="D353" s="5">
         <v>1.31671055485445</v>
       </c>
       <c r="E353" s="5">
         <v>2.573563507529153</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>599.00913421999996</v>
       </c>
       <c r="C354" s="5">
         <v>4.1665017299999363</v>
       </c>
       <c r="D354" s="5">
         <v>8.7367369136327042</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>600.72107811000001</v>
       </c>
       <c r="C355" s="5">
         <v>1.7119438900000432</v>
       </c>
       <c r="D355" s="5">
         <v>3.483976723233484</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>601.05086524000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.32978712999999971</v>
       </c>
       <c r="D356" s="5">
         <v>0.6607753228976776</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>600.79485265000005</v>
       </c>
       <c r="C357" s="5">
         <v>-0.2560125899999548</v>
       </c>
       <c r="D357" s="5">
         <v>-0.50993425050203101</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>602.70351417999996</v>
       </c>
       <c r="C358" s="5">
         <v>1.9086615299999039</v>
       </c>
       <c r="D358" s="5">
         <v>3.8795947191646363</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>603.66980810999996</v>
       </c>
       <c r="C359" s="5">
         <v>0.96629393000000618</v>
       </c>
       <c r="D359" s="5">
         <v>1.940974993207667</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>605.54854398999998</v>
       </c>
       <c r="C360" s="5">
         <v>1.878735880000022</v>
       </c>
       <c r="D360" s="5">
         <v>3.7992231485153072</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>605.61574382000003</v>
       </c>
       <c r="C361" s="5">
         <v>6.7199830000049587E-2</v>
       </c>
       <c r="D361" s="5">
         <v>0.13324948733826059</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>605.58429690000003</v>
       </c>
       <c r="C362" s="5">
         <v>-3.1446920000007594E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-6.2292846780931388E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>606.27376091999997</v>
       </c>
       <c r="C363" s="5">
         <v>0.68946401999994578</v>
       </c>
       <c r="D363" s="5">
         <v>1.3747999886341677</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>607.35428766999996</v>
       </c>
       <c r="C364" s="5">
         <v>1.08052674999999</v>
       </c>
       <c r="D364" s="5">
         <v>2.1597799791139183</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>606.74591103</v>
       </c>
       <c r="C365" s="5">
         <v>-0.60837663999996039</v>
       </c>
       <c r="D365" s="5">
         <v>-1.1954197693122004</v>
       </c>
       <c r="E365" s="5">
         <v>2.0010802672587591</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>607.53678714</v>
       </c>
       <c r="C366" s="5">
         <v>0.79087610999999924</v>
       </c>
       <c r="D366" s="5">
         <v>1.5754285310542571</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>607.54556620000005</v>
       </c>
       <c r="C367" s="5">
         <v>8.7790600000516861E-3</v>
       </c>
       <c r="D367" s="5">
         <v>1.7341681256244357E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>606.34530084999994</v>
       </c>
       <c r="C368" s="5">
         <v>-1.2002653500001088</v>
       </c>
       <c r="D368" s="5">
         <v>-2.3451258869482849</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>578.63175615</v>
       </c>
       <c r="C369" s="5">
         <v>-27.713544699999943</v>
       </c>
       <c r="D369" s="5">
         <v>-42.959019488055795</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>576.81132098</v>
       </c>
       <c r="C370" s="5">
         <v>-1.8204351699999961</v>
       </c>
       <c r="D370" s="5">
         <v>-3.7106774245438401</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>575.26561920999995</v>
       </c>
       <c r="C371" s="5">
         <v>-1.5457017700000506</v>
       </c>
       <c r="D371" s="5">
         <v>-3.168708916455254</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>573.62688043000003</v>
       </c>
       <c r="C372" s="5">
         <v>-1.638738779999926</v>
       </c>
       <c r="D372" s="5">
         <v>-3.3653445157162842</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>574.04000574999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.41312531999994917</v>
       </c>
       <c r="D373" s="5">
         <v>0.86766997167906368</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>573.76628631000005</v>
       </c>
       <c r="C374" s="5">
         <v>-0.27371943999992254</v>
       </c>
       <c r="D374" s="5">
         <v>-0.57069764504614762</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>575.69865204999996</v>
       </c>
       <c r="C375" s="5">
         <v>1.9323657399999092</v>
       </c>
       <c r="D375" s="5">
         <v>4.1171418115385494</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>576.78904909000005</v>
       </c>
       <c r="C376" s="5">
         <v>1.0903970400000844</v>
       </c>
       <c r="D376" s="5">
         <v>2.2966765073050288</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>579.32453989999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.535490809999942</v>
       </c>
       <c r="D377" s="5">
         <v>5.4044701053838518</v>
       </c>
       <c r="E377" s="5">
         <v>-4.5194158924697252</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>579.52274520000003</v>
       </c>
       <c r="C378" s="5">
         <v>0.19820530000004055</v>
       </c>
       <c r="D378" s="5">
         <v>0.41133150023489051</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>579.70325869999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.18051349999996091</v>
       </c>
       <c r="D379" s="5">
         <v>0.37442479863794009</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>583.91607049000004</v>
       </c>
       <c r="C380" s="5">
         <v>4.2128117900000461</v>
       </c>
       <c r="D380" s="5">
         <v>9.0777663711977254</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>587.54704595999999</v>
       </c>
       <c r="C381" s="5">
         <v>3.630975469999953</v>
       </c>
       <c r="D381" s="5">
         <v>7.7225507879265409</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>590.54364662</v>
       </c>
       <c r="C382" s="5">
         <v>2.9966006600000128</v>
       </c>
       <c r="D382" s="5">
         <v>6.2948572449478934</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>593.47952892000001</v>
       </c>
       <c r="C383" s="5">
         <v>2.9358823000000029</v>
       </c>
       <c r="D383" s="5">
         <v>6.131646411231606</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>600.70547135000004</v>
       </c>
       <c r="C384" s="5">
         <v>7.2259424300000319</v>
       </c>
       <c r="D384" s="5">
         <v>15.629895149724016</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>602.77478100999997</v>
       </c>
       <c r="C385" s="5">
         <v>2.0693096599999308</v>
       </c>
       <c r="D385" s="5">
         <v>4.2129850641529742</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>602.67851846999997</v>
       </c>
       <c r="C386" s="5">
         <v>-9.6262539999997898E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.19147058505105674</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>609.93478704999995</v>
       </c>
       <c r="C387" s="5">
         <v>7.2562685799999826</v>
       </c>
       <c r="D387" s="5">
         <v>15.444248146031869</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>613.96672719000003</v>
       </c>
       <c r="C388" s="5">
         <v>4.0319401400000743</v>
       </c>
       <c r="D388" s="5">
         <v>8.2273907328376019</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>616.99256377999995</v>
       </c>
       <c r="C389" s="5">
         <v>3.0258365899999262</v>
       </c>
       <c r="D389" s="5">
         <v>6.0769748202400553</v>
       </c>
       <c r="E389" s="5">
         <v>6.5020590853102966</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>619.18360668000003</v>
       </c>
       <c r="C390" s="5">
         <v>2.1910429000000704</v>
       </c>
       <c r="D390" s="5">
         <v>4.3456232580758147</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>623.79132590999996</v>
       </c>
       <c r="C391" s="5">
         <v>4.6077192299999297</v>
       </c>
       <c r="D391" s="5">
         <v>9.3046359184036476</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>626.18749680999997</v>
       </c>
       <c r="C392" s="5">
         <v>2.3961709000000155</v>
       </c>
       <c r="D392" s="5">
         <v>4.7082072514730511</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>632.55224368999995</v>
       </c>
       <c r="C393" s="5">
         <v>6.3647468799999842</v>
       </c>
       <c r="D393" s="5">
         <v>12.902642190104441</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>637.06059502999994</v>
       </c>
       <c r="C394" s="5">
         <v>4.5083513399999902</v>
       </c>
       <c r="D394" s="5">
         <v>8.8960454048191195</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>636.68631655000002</v>
       </c>
       <c r="C395" s="5">
         <v>-0.37427847999992991</v>
       </c>
       <c r="D395" s="5">
         <v>-0.70273649353287393</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>646.05871882999998</v>
       </c>
       <c r="C396" s="5">
         <v>9.3724022799999602</v>
       </c>
       <c r="D396" s="5">
         <v>19.167466701347923</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>647.75938610000003</v>
       </c>
       <c r="C397" s="5">
         <v>1.7006672700000536</v>
       </c>
       <c r="D397" s="5">
         <v>3.2049847481991245</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>650.29117686999996</v>
       </c>
       <c r="C398" s="5">
         <v>2.5317907699999296</v>
       </c>
       <c r="D398" s="5">
         <v>4.7923941320486607</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>652.80088026999999</v>
       </c>
       <c r="C399" s="5">
         <v>2.5097034000000349</v>
       </c>
       <c r="D399" s="5">
         <v>4.7308040610802626</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>654.42536579</v>
       </c>
       <c r="C400" s="5">
         <v>1.6244855200000075</v>
       </c>
       <c r="D400" s="5">
         <v>3.0273944151289367</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>655.37451188</v>
       </c>
       <c r="C401" s="5">
         <v>0.94914608999999928</v>
       </c>
       <c r="D401" s="5">
         <v>1.7543710234425358</v>
       </c>
       <c r="E401" s="5">
         <v>6.2208121058791033</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>657.77151327000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.397001390000014</v>
       </c>
       <c r="D402" s="5">
         <v>4.4783166640949279</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>657.84294546000001</v>
       </c>
       <c r="C403" s="5">
         <v>7.1432189999995899E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.13039458726404884</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>658.43925225999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.59630679999997938</v>
       </c>
       <c r="D404" s="5">
         <v>1.0931886458023676</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>658.70758468999998</v>
       </c>
       <c r="C405" s="5">
         <v>0.26833242999998674</v>
       </c>
       <c r="D405" s="5">
         <v>0.49013120931449272</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>659.46811498</v>
       </c>
       <c r="C406" s="5">
         <v>0.7605302900000197</v>
       </c>
       <c r="D406" s="5">
         <v>1.3943275338461403</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>660.81121887999996</v>
       </c>
       <c r="C407" s="5">
         <v>1.34310389999996</v>
       </c>
       <c r="D407" s="5">
         <v>2.4715397165246289</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>659.81848980999996</v>
       </c>
       <c r="C408" s="5">
         <v>-0.99272906999999577</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7879251476867308</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>659.23840536</v>
       </c>
       <c r="C409" s="5">
         <v>-0.58008444999995845</v>
       </c>
       <c r="D409" s="5">
         <v>-1.0499027985998888</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>659.49738540999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.25898004999999102</v>
       </c>
       <c r="D410" s="5">
         <v>0.47243670734442578</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>657.71394199999997</v>
       </c>
       <c r="C411" s="5">
         <v>-1.783443410000018</v>
       </c>
       <c r="D411" s="5">
         <v>-3.197262619956931</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>657.21370415000001</v>
       </c>
       <c r="C412" s="5">
         <v>-0.50023784999996224</v>
       </c>
       <c r="D412" s="5">
         <v>-0.90887642844851291</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>658.13679166999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.9230875199999673</v>
       </c>
       <c r="D413" s="5">
         <v>1.6985376855659373</v>
       </c>
       <c r="E413" s="5">
         <v>0.42148111345925443</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>656.70259704</v>
       </c>
       <c r="C414" s="5">
         <v>-1.434194629999979</v>
       </c>
       <c r="D414" s="5">
         <v>-2.5838933585663693</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>657.3306513</v>
       </c>
       <c r="C415" s="5">
         <v>0.62805425999999898</v>
       </c>
       <c r="D415" s="5">
         <v>1.153706576123481</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>657.36468843</v>
       </c>
       <c r="C416" s="5">
         <v>3.4037130000001525E-2</v>
       </c>
       <c r="D416" s="5">
         <v>6.2154701345229491E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>656.52841404000003</v>
       </c>
       <c r="C417" s="5">
         <v>-0.83627438999997139</v>
       </c>
       <c r="D417" s="5">
         <v>-1.5159581747894224</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>656.97496347000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.44654943000000458</v>
       </c>
       <c r="D418" s="5">
         <v>0.81926153459634943</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>657.38220922999994</v>
       </c>
       <c r="C419" s="5">
         <v>0.40724575999990975</v>
       </c>
       <c r="D419" s="5">
         <v>0.74639752553435912</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>658.15784596000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.77563673000008748</v>
       </c>
       <c r="D420" s="5">
         <v>1.4250887259273703</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>658.35878787000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.20094190999998318</v>
       </c>
       <c r="D421" s="5">
         <v>0.36698736101528073</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>658.84816334000004</v>
       </c>
       <c r="C422" s="5">
         <v>0.48937547000002724</v>
       </c>
       <c r="D422" s="5">
         <v>0.89564746035886156</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>657.87235927999996</v>
       </c>
       <c r="C423" s="5">
         <v>-0.97580406000008679</v>
       </c>
       <c r="D423" s="5">
         <v>-1.7628845139836091</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>657.71279583</v>
       </c>
       <c r="C424" s="5">
         <v>-0.15956344999995054</v>
       </c>
       <c r="D424" s="5">
         <v>-0.29066568207268828</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>656.88039713000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.83239869999999883</v>
       </c>
       <c r="D425" s="5">
         <v>-1.5081882607431263</v>
       </c>
       <c r="E425" s="5">
         <v>-0.19090173287712453</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>657.44790038999997</v>
       </c>
       <c r="C426" s="5">
         <v>0.56750325999996676</v>
       </c>
       <c r="D426" s="5">
         <v>1.0416647327810225</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>657.22146899999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.22643139000001611</v>
       </c>
       <c r="D427" s="5">
         <v>-0.41250957874132688</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>656.75502534999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.46644364999997379</v>
       </c>
       <c r="D428" s="5">
         <v>-0.84834819307045839</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>655.89108334000002</v>
       </c>
       <c r="C429" s="5">
         <v>-0.86394200999995974</v>
       </c>
       <c r="D429" s="5">
         <v>-1.5671937461786856</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>655.38078897000003</v>
       </c>
       <c r="C430" s="5">
         <v>-0.51029436999999689</v>
       </c>
       <c r="D430" s="5">
         <v>-0.92963561564344266</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>652.72371332</v>
       </c>
       <c r="C431" s="5">
         <v>-2.6570756500000243</v>
       </c>
       <c r="D431" s="5">
         <v>-4.758065606233453</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>654.72298469999998</v>
       </c>
       <c r="C432" s="5">
         <v>1.9992713799999819</v>
       </c>
       <c r="D432" s="5">
         <v>3.7381169860102093</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>653.77154634999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.95143834999998944</v>
       </c>
       <c r="D433" s="5">
         <v>-1.7299602954025439</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>652.77745335999998</v>
       </c>
       <c r="C434" s="5">
         <v>-0.99409299000001283</v>
       </c>
       <c r="D434" s="5">
         <v>-1.8094786032138876</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>653.75882595999997</v>
       </c>
       <c r="C435" s="5">
         <v>0.98137259999998605</v>
       </c>
       <c r="D435" s="5">
         <v>1.8190480660512653</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>653.15264969999998</v>
       </c>
       <c r="C436" s="5">
         <v>-0.60617625999998381</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1070036060978117</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>653.04192890000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.11072079999996731</v>
       </c>
       <c r="D437" s="5">
         <v>-0.20323144044357422</v>
       </c>
       <c r="E437" s="5">
         <v>-0.58434811676079113</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>645.16513980000002</v>
       </c>
       <c r="C438" s="5">
         <v>-7.8767890999999963</v>
       </c>
       <c r="D438" s="5">
         <v>-13.551408416136667</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>644.46712204999994</v>
       </c>
       <c r="C439" s="5">
         <v>-0.69801775000007638</v>
       </c>
       <c r="D439" s="5">
         <v>-1.2906074115766608</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>644.26634129000001</v>
       </c>
       <c r="C440" s="5">
         <v>-0.20078075999992961</v>
       </c>
       <c r="D440" s="5">
         <v>-0.37321453165309881</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>640.31165363000002</v>
       </c>
       <c r="C441" s="5">
         <v>-3.9546876599999905</v>
       </c>
       <c r="D441" s="5">
         <v>-7.1222774234186552</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>645.71339767999996</v>
       </c>
       <c r="C442" s="5">
         <v>5.4017440499999338</v>
       </c>
       <c r="D442" s="5">
         <v>10.606512248094745</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>649.93703773000004</v>
       </c>
       <c r="C443" s="5">
         <v>4.2236400500000855</v>
       </c>
       <c r="D443" s="5">
         <v>8.137884596000422</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>646.63265134999995</v>
       </c>
       <c r="C444" s="5">
         <v>-3.3043863800000963</v>
       </c>
       <c r="D444" s="5">
         <v>-5.9332534482456563</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>642.87317894</v>
+        <v>641.28161078000005</v>
       </c>
       <c r="C445" s="5">
-        <v>-3.7594724099999439</v>
+        <v>-5.3510405699998955</v>
       </c>
       <c r="D445" s="5">
-        <v>-6.757883732874614</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4905609664230681</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>642.36401553999997</v>
+      </c>
+      <c r="C446" s="5">
+        <v>1.0824047599999176</v>
+      </c>
+      <c r="D446" s="5">
+        <v>2.04436205399261</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE410000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>