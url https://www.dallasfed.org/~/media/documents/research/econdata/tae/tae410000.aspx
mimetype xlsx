--- v2 (2026-02-01)
+++ v3 (2026-04-22)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{39922061-1F4F-4662-B6F7-15266C2C9DCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7E64E9A0-5F1C-44E3-8F50-11D58D731367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0A5A9D01-8C5F-4935-B5D6-D86201F7239A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3FF74479-1065-4B13-B421-6C217CF3C9E5}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6C19B43-4126-49B0-8C82-A2F48A81BABA}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6AB2808-FC8C-4051-B0CA-080A7FBAB9C1}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>362.6483399</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>362.66152219999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>362.65630540000001</v>
+        <v>362.7554561</v>
       </c>
       <c r="C7" s="5">
-        <v>7.9655000000116161E-3</v>
+        <v>9.3933900000024551E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>2.636095019088458E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.31125826762448128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>362.60557899999998</v>
+        <v>362.63229589999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-5.072640000003048E-2</v>
+        <v>-0.12316020000002936</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.16772043313837415</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.40665570693096953</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>361.97554550000001</v>
+        <v>362.04151669999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.63003349999996772</v>
+        <v>-0.59077919999998585</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.0652106416863991</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.9375471066743311</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>362.29399640000003</v>
+        <v>362.28528189999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.31845090000001619</v>
+        <v>0.24376519999998436</v>
       </c>
       <c r="D10" s="5">
-        <v>1.0608328994204719</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.8109675604271338</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>364.04109510000001</v>
+        <v>364.08742389999998</v>
       </c>
       <c r="C11" s="5">
-        <v>1.7470986999999809</v>
+        <v>1.8021420000000035</v>
       </c>
       <c r="D11" s="5">
-        <v>5.9427634772984961</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.135298599229877</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>366.42294620000001</v>
+        <v>366.44782550000002</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3818511000000058</v>
+        <v>2.3604016000000456</v>
       </c>
       <c r="D12" s="5">
-        <v>8.140158589228097</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.0631569225754198</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>366.9500716</v>
+        <v>366.95032639999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.52712539999998853</v>
+        <v>0.50250089999997272</v>
       </c>
       <c r="D13" s="5">
-        <v>1.7400094394948384</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.6579980366428604</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>367.00144870000003</v>
+        <v>367.11905589999998</v>
       </c>
       <c r="C14" s="5">
-        <v>5.1377100000024711E-2</v>
+        <v>0.16872949999998355</v>
       </c>
       <c r="D14" s="5">
-        <v>0.16814281603800829</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.55317635251215247</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>367.56784329999999</v>
+        <v>367.67027819999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.56639459999996689</v>
+        <v>0.55122230000000627</v>
       </c>
       <c r="D15" s="5">
-        <v>1.8677650676207191</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.8167313032415811</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>368.13212140000002</v>
+        <v>368.2461247</v>
       </c>
       <c r="C16" s="5">
-        <v>0.5642781000000241</v>
+        <v>0.57584650000001147</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8578349949188278</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8957188543937242</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>367.21974340000003</v>
+        <v>367.41910789999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.9123779999999897</v>
+        <v>-0.82701680000002398</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.9338707164902389</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6619507501321249</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>362.42777009999998</v>
+        <v>362.53823199999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.7919733000000519</v>
+        <v>-4.8808758999999782</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.582800163088583</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.826422420768903</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>362.35019579999999</v>
+        <v>362.44901199999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-7.7574299999980667E-2</v>
+        <v>-8.9220000000011623E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.25654670814855285</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29491842230120469</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>362.78727409999999</v>
+        <v>362.91705059999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.43707829999999603</v>
+        <v>0.46803859999999986</v>
       </c>
       <c r="D20" s="5">
-        <v>1.4571197473508546</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5606402214472848</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>360.75846580000001</v>
+        <v>361.01960759999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0288082999999801</v>
+        <v>-1.8974430000000098</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.5081307614706763</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0966674914671888</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>361.28583739999999</v>
+        <v>361.47946839999997</v>
       </c>
       <c r="C22" s="5">
-        <v>0.52737159999998084</v>
+        <v>0.45986080000000129</v>
       </c>
       <c r="D22" s="5">
-        <v>1.7683824975957441</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5392943948549842</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>361.7507584</v>
+        <v>361.9015599</v>
       </c>
       <c r="C23" s="5">
-        <v>0.46492100000000391</v>
+        <v>0.42209150000002182</v>
       </c>
       <c r="D23" s="5">
-        <v>1.5551975838376642</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4102472203314731</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>361.64805710000002</v>
+        <v>361.7773846</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.10270129999997835</v>
+        <v>-0.12417529999999033</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.3401494070573885</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41096666134220472</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>361.81424190000001</v>
+        <v>362.00504319999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.16618479999999636</v>
+        <v>0.22765859999998384</v>
       </c>
       <c r="D25" s="5">
-        <v>0.55282073366436091</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7577527994524047</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>361.17191860000003</v>
+        <v>361.3917161</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.64232329999998683</v>
+        <v>-0.61332709999999224</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.1096634841763495</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0142615787431484</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>360.54887189999999</v>
+        <v>360.85582890000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.62304670000003171</v>
+        <v>-0.53588719999999057</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0505553209502203</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7649709351096665</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>360.30880000000002</v>
+        <v>360.62020460000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.24007189999997536</v>
+        <v>-0.23562429999998358</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.7961017665521819</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78074375812576813</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>359.69412130000001</v>
+        <v>359.89375130000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.61467870000001312</v>
+        <v>-0.72645330000000286</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.028073421981158</v>
+        <v>-2.3907424494339913</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.0493511678653431</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0481669129870372</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>357.95408279999998</v>
+        <v>358.15214559999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.7400385000000256</v>
+        <v>-1.7416057000000364</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.6530718415749863</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6549731726451498</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>357.28550910000001</v>
+        <v>357.48686729999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.66857369999996763</v>
+        <v>-0.66527830000001131</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2184350042472212</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2064034785996056</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>356.91295309999998</v>
+        <v>357.25047180000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.37255600000003142</v>
+        <v>-0.23639549999995779</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.2441370198236101</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79064484787861877</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>358.03654699999998</v>
+        <v>358.38781619999997</v>
       </c>
       <c r="C33" s="5">
-        <v>1.123593900000003</v>
+        <v>1.1373443999999608</v>
       </c>
       <c r="D33" s="5">
-        <v>3.843807680843403</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8879342732074829</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>357.98021139999997</v>
+        <v>358.276409</v>
       </c>
       <c r="C34" s="5">
-        <v>-5.6335600000011254E-2</v>
+        <v>-0.11140719999997373</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.18865182245215717</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37239075018916656</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>358.45470019999999</v>
+        <v>358.71330210000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.47448880000001736</v>
+        <v>0.43689310000002024</v>
       </c>
       <c r="D35" s="5">
-        <v>1.6021997417511535</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4731705998346944</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>356.20693349999999</v>
+        <v>356.44578360000003</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.2477666999999997</v>
+        <v>-2.2675184999999942</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.2706808160088006</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3272608775870385</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>356.17948139999999</v>
+        <v>356.46030539999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.7452100000004975E-2</v>
+        <v>1.452179999995451E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.2442221193345109E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8899625315601547E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>356.23855329999998</v>
+        <v>356.56348919999999</v>
       </c>
       <c r="C38" s="5">
-        <v>5.9071899999992183E-2</v>
+        <v>0.10318380000001071</v>
       </c>
       <c r="D38" s="5">
-        <v>0.1992000652640602</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34791498478634608</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>361.41486859999998</v>
+        <v>361.72524979999997</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1763152999999988</v>
+        <v>5.1617605999999796</v>
       </c>
       <c r="D39" s="5">
-        <v>18.899810989762923</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.823803922177063</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>361.3257223</v>
+        <v>361.6329485</v>
       </c>
       <c r="C40" s="5">
-        <v>-8.9146299999981693E-2</v>
+        <v>-9.2301299999974162E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.29558981314247168</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30577419125404903</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>361.77970140000002</v>
+        <v>362.18101940000003</v>
       </c>
       <c r="C41" s="5">
-        <v>0.45397910000002639</v>
+        <v>0.54807090000002745</v>
       </c>
       <c r="D41" s="5">
-        <v>1.5181739890717028</v>
+        <v>1.833889869288341</v>
       </c>
       <c r="E41" s="5">
-        <v>0.57982045757722922</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63553982022137578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>363.1581875</v>
+        <v>363.54395870000002</v>
       </c>
       <c r="C42" s="5">
-        <v>1.3784860999999751</v>
+        <v>1.3629392999999936</v>
       </c>
       <c r="D42" s="5">
-        <v>4.6693981640256066</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6104193495688728</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>363.46399259999998</v>
+        <v>363.86654670000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.3058050999999864</v>
+        <v>0.3225879999999961</v>
       </c>
       <c r="D43" s="5">
-        <v>1.0151787191747808</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0700230705932734</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>363.81451850000002</v>
+        <v>364.15433890000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.35052590000003647</v>
+        <v>0.2877922000000126</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1634423098339841</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95325311416163405</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>364.3029856</v>
+        <v>364.7441781</v>
       </c>
       <c r="C45" s="5">
-        <v>0.48846709999997984</v>
+        <v>0.5898391999999717</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6231029595650703</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9611102293278115</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>365.17648129999998</v>
+        <v>365.57805259999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.87349569999997811</v>
+        <v>0.83387449999997898</v>
       </c>
       <c r="D46" s="5">
-        <v>2.9155098180481565</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7781882507972311</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>365.24869460000002</v>
+        <v>365.71638159999998</v>
       </c>
       <c r="C47" s="5">
-        <v>7.2213300000044001E-2</v>
+        <v>0.13832899999999881</v>
       </c>
       <c r="D47" s="5">
-        <v>0.23755711369197741</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45500732048353587</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>365.39412270000003</v>
+        <v>365.8381033</v>
       </c>
       <c r="C48" s="5">
-        <v>0.14542810000000372</v>
+        <v>0.12172170000002325</v>
       </c>
       <c r="D48" s="5">
-        <v>0.478841940148933</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.400128975092362</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>364.9428322</v>
+        <v>365.31973319999997</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.45129050000002735</v>
+        <v>-0.51837010000002692</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.4720680116346863</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6871376911299363</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>366.10088159999998</v>
+        <v>366.62936710000002</v>
       </c>
       <c r="C50" s="5">
-        <v>1.1580493999999817</v>
+        <v>1.3096339000000512</v>
       </c>
       <c r="D50" s="5">
-        <v>3.8750482854587043</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3877189728054988</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>366.7711281</v>
+        <v>367.28633480000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.67024650000001884</v>
+        <v>0.6569676999999956</v>
       </c>
       <c r="D51" s="5">
-        <v>2.2191808619148379</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1716142140401518</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>366.81819089999999</v>
+        <v>367.32469809999998</v>
       </c>
       <c r="C52" s="5">
-        <v>4.7062799999991967E-2</v>
+        <v>3.836329999995769E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.1540885574034645</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12541282242435337</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>367.71901650000001</v>
+        <v>368.22093660000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.90082560000001877</v>
+        <v>0.89623850000003813</v>
       </c>
       <c r="D53" s="5">
-        <v>2.987070049636209</v>
+        <v>2.9675018135414621</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6416938476692566</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6676514992436386</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>369.00498440000001</v>
+        <v>369.47146309999999</v>
       </c>
       <c r="C54" s="5">
-        <v>1.2859679000000028</v>
+        <v>1.2505264999999781</v>
       </c>
       <c r="D54" s="5">
-        <v>4.278244543556009</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1523478909559541</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>368.23560400000002</v>
+        <v>368.73105120000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.76938039999998864</v>
+        <v>-0.74041189999996959</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.4735227046572383</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3784422431219143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>368.53851209999999</v>
+        <v>369.08446709999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.30290809999996782</v>
+        <v>0.35341589999995904</v>
       </c>
       <c r="D56" s="5">
-        <v>0.99159004876174794</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1562408427473914</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>370.14334600000001</v>
+        <v>370.77480400000002</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6048339000000169</v>
+        <v>1.6903369000000339</v>
       </c>
       <c r="D57" s="5">
-        <v>5.3524939927394044</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6363405799417121</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>369.20970369999998</v>
+        <v>369.71503289999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.9336423000000309</v>
+        <v>-1.0597711000000345</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.985215623418358</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3765037096161854</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>369.9654984</v>
+        <v>370.44654100000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.75579470000002402</v>
+        <v>0.73150810000004185</v>
       </c>
       <c r="D59" s="5">
-        <v>2.4843195350480851</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4002958507303607</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>371.7501542</v>
+        <v>372.30621619999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.7846557999999959</v>
+        <v>1.8596751999999697</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9446876116026282</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1932523440833442</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>372.09175449999998</v>
+        <v>372.66752009999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.34160029999998187</v>
+        <v>0.36130389999999579</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1082670055772015</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1707736793018286</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>373.26158409999999</v>
+        <v>373.78822120000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1698296000000141</v>
+        <v>1.1207011000000193</v>
       </c>
       <c r="D62" s="5">
-        <v>3.8386381049799745</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.668978849436888</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>373.80789559999999</v>
+        <v>374.32627539999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.54631150000000162</v>
+        <v>0.53805419999997639</v>
       </c>
       <c r="D63" s="5">
-        <v>1.7705463246557418</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7410966131586214</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>375.5064941</v>
+        <v>376.11400830000002</v>
       </c>
       <c r="C64" s="5">
-        <v>1.6985985000000028</v>
+        <v>1.7877329000000373</v>
       </c>
       <c r="D64" s="5">
-        <v>5.5912138091250396</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8840029689466888</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>376.84082719999998</v>
+        <v>377.4432491</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3343330999999807</v>
+        <v>1.3292407999999796</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3484385820691918</v>
+        <v>4.3243859574035204</v>
       </c>
       <c r="E65" s="5">
-        <v>2.480646986066315</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5045595139578491</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>377.50176169999997</v>
+        <v>378.15670390000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.66093449999999621</v>
+        <v>0.71345480000002226</v>
       </c>
       <c r="D66" s="5">
-        <v>2.1250803434410326</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2920076169665071</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>378.7659453</v>
+        <v>379.34999829999998</v>
       </c>
       <c r="C67" s="5">
-        <v>1.2641836000000239</v>
+        <v>1.1932943999999566</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0934267133055258</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8530822885631144</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>380.0767204</v>
+        <v>380.81470569999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3107751000000007</v>
+        <v>1.4647074000000089</v>
       </c>
       <c r="D68" s="5">
-        <v>4.2327370057236635</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7329879418582577</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>379.5996912</v>
+        <v>380.23217190000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.47702920000000404</v>
+        <v>-0.58253379999996469</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.4957506971005397</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8202793824370733</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>380.45500859999999</v>
+        <v>381.06755240000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.8553173999999899</v>
+        <v>0.8353804999999852</v>
       </c>
       <c r="D70" s="5">
-        <v>2.7376114916551231</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6685250790249082</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>381.65736579999998</v>
+        <v>382.25022519999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.2023571999999945</v>
+        <v>1.1826727999999775</v>
       </c>
       <c r="D71" s="5">
-        <v>3.8589939328137479</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7885281506578883</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>383.00600050000003</v>
+        <v>383.67035709999999</v>
       </c>
       <c r="C72" s="5">
-        <v>1.3486347000000478</v>
+        <v>1.4201319000000012</v>
       </c>
       <c r="D72" s="5">
-        <v>4.3237416544063878</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5504620090286219</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>384.02118130000002</v>
+        <v>384.60109519999997</v>
       </c>
       <c r="C73" s="5">
-        <v>1.015180799999996</v>
+        <v>0.93073809999998502</v>
       </c>
       <c r="D73" s="5">
-        <v>3.2274535554736694</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9502116242844378</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>385.73663349999998</v>
+        <v>386.3577889</v>
       </c>
       <c r="C74" s="5">
-        <v>1.7154521999999588</v>
+        <v>1.756693700000028</v>
       </c>
       <c r="D74" s="5">
-        <v>5.4941748937344048</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.620900099642312</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>386.95830610000002</v>
+        <v>387.68182489999998</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2216726000000335</v>
+        <v>1.3240359999999782</v>
       </c>
       <c r="D75" s="5">
-        <v>3.8674450164499108</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.190765728182777</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>387.41871500000002</v>
+        <v>388.12623819999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.46040890000000445</v>
+        <v>0.44441330000000789</v>
       </c>
       <c r="D76" s="5">
-        <v>1.4371588335541974</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3843083531517086</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>388.30670240000001</v>
+        <v>389.00630560000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.88798739999998588</v>
+        <v>0.88006740000002992</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7854131017439832</v>
+        <v>2.755164034078228</v>
       </c>
       <c r="E77" s="5">
-        <v>3.0426308330744556</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0635218744994752</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>389.14616640000003</v>
+        <v>389.88944889999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.83946400000002086</v>
+        <v>0.88314329999997199</v>
       </c>
       <c r="D78" s="5">
-        <v>2.6252990799363163</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7585808583519444</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>390.08397170000001</v>
+        <v>390.85684049999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.93780529999997952</v>
+        <v>0.96739159999998492</v>
       </c>
       <c r="D79" s="5">
-        <v>2.9305260478866169</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0184032255161863</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>391.23723239999998</v>
+        <v>392.06610599999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.1532606999999757</v>
+        <v>1.209265500000015</v>
       </c>
       <c r="D80" s="5">
-        <v>3.6059905241196732</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7764921536352691</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>393.12385719999997</v>
+        <v>393.86943430000002</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8866247999999928</v>
+        <v>1.8033283000000324</v>
       </c>
       <c r="D81" s="5">
-        <v>5.9426097554410529</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6612538267897694</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>394.06216849999998</v>
+        <v>394.87610590000003</v>
       </c>
       <c r="C82" s="5">
-        <v>0.9383113000000094</v>
+        <v>1.0066716000000042</v>
       </c>
       <c r="D82" s="5">
-        <v>2.9020699947579942</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1105043376791874</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>395.09566890000002</v>
+        <v>395.89618510000003</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0335004000000367</v>
+        <v>1.0200791999999979</v>
       </c>
       <c r="D83" s="5">
-        <v>3.19301749175811</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1443729095361528</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>396.30883999999998</v>
+        <v>397.0862631</v>
       </c>
       <c r="C84" s="5">
-        <v>1.2131710999999541</v>
+        <v>1.1900779999999713</v>
       </c>
       <c r="D84" s="5">
-        <v>3.747559660997779</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6674835414839402</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>398.0312912</v>
+        <v>398.81499009999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.7224512000000232</v>
+        <v>1.7287269999999921</v>
       </c>
       <c r="D85" s="5">
-        <v>5.3419778984622246</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3511606063347594</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>398.3432009</v>
+        <v>399.1551144</v>
       </c>
       <c r="C86" s="5">
-        <v>0.31190970000000107</v>
+        <v>0.34012430000001359</v>
       </c>
       <c r="D86" s="5">
-        <v>0.94442084253045788</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0282188223132982</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>400.39277659999999</v>
+        <v>401.21373569999997</v>
       </c>
       <c r="C87" s="5">
-        <v>2.0495756999999912</v>
+        <v>2.0586212999999702</v>
       </c>
       <c r="D87" s="5">
-        <v>6.3520585169682731</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3675447296007048</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>402.06608820000002</v>
+        <v>402.86983199999997</v>
       </c>
       <c r="C88" s="5">
-        <v>1.6733116000000336</v>
+        <v>1.6560963000000015</v>
       </c>
       <c r="D88" s="5">
-        <v>5.1319037059337713</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0672717688721614</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>402.72933619999998</v>
+        <v>403.52585060000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.66324799999995321</v>
+        <v>0.65601860000003853</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9975782455868618</v>
+        <v>1.9716320986682856</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7142376659630827</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7324703458482933</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>403.92762420000003</v>
+        <v>404.67003820000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1982880000000478</v>
+        <v>1.1441876000000093</v>
       </c>
       <c r="D90" s="5">
-        <v>3.6295151995489938</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4561386356581458</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>406.60673379999997</v>
+        <v>407.47627890000001</v>
       </c>
       <c r="C91" s="5">
-        <v>2.679109599999947</v>
+        <v>2.8062406999999894</v>
       </c>
       <c r="D91" s="5">
-        <v>8.256040513796691</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6464082091521455</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>409.56562050000002</v>
+        <v>410.37527740000002</v>
       </c>
       <c r="C92" s="5">
-        <v>2.9588867000000505</v>
+        <v>2.8989985000000047</v>
       </c>
       <c r="D92" s="5">
-        <v>9.0905497425334723</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8795440909627654</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>409.59147410000003</v>
+        <v>410.5563697</v>
       </c>
       <c r="C93" s="5">
-        <v>2.5853600000004917E-2</v>
+        <v>0.18109229999998888</v>
       </c>
       <c r="D93" s="5">
-        <v>7.5775631238728103E-2</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5308286732166545</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>411.64492389999998</v>
+        <v>412.56414239999998</v>
       </c>
       <c r="C94" s="5">
-        <v>2.053449799999953</v>
+        <v>2.0077726999999754</v>
       </c>
       <c r="D94" s="5">
-        <v>6.1847813609657409</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0288897774786188</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>413.75264470000002</v>
+        <v>414.65027129999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.1077208000000383</v>
+        <v>2.0861289000000056</v>
       </c>
       <c r="D95" s="5">
-        <v>6.320306752849425</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2394217904989446</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>415.02383250000003</v>
+        <v>415.9175765</v>
       </c>
       <c r="C96" s="5">
-        <v>1.271187800000007</v>
+        <v>1.2673052000000098</v>
       </c>
       <c r="D96" s="5">
-        <v>3.7497466478656039</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7298714724690818</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>416.82382389999998</v>
+        <v>417.7059213</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7999913999999535</v>
+        <v>1.7883448000000044</v>
       </c>
       <c r="D97" s="5">
-        <v>5.3304556717200358</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2834953755868108</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>418.2119649</v>
+        <v>419.21772559999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3881410000000187</v>
+        <v>1.5118042999999943</v>
       </c>
       <c r="D98" s="5">
-        <v>4.070356601263514</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4306709304146041</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>418.87229930000001</v>
+        <v>419.78887470000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.66033440000001065</v>
+        <v>0.57114910000001373</v>
       </c>
       <c r="D99" s="5">
-        <v>1.9112772240876374</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6472062510474395</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>420.0350143</v>
+        <v>420.93609520000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1627149999999915</v>
+        <v>1.1472205000000031</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3823142988954835</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3291650894615499</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>421.4723189</v>
+        <v>422.45456410000003</v>
       </c>
       <c r="C101" s="5">
-        <v>1.4373046000000045</v>
+        <v>1.5184689000000162</v>
       </c>
       <c r="D101" s="5">
-        <v>4.184411165426738</v>
+        <v>4.4157618492685513</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6539899171119892</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6908304565506764</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>427.6465058</v>
+        <v>428.5969748</v>
       </c>
       <c r="C102" s="5">
-        <v>6.1741868999999951</v>
+        <v>6.1424106999999708</v>
       </c>
       <c r="D102" s="5">
-        <v>19.066737602774218</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.912945756907785</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>428.97611790000002</v>
+        <v>429.94627539999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.3296121000000198</v>
+        <v>1.3493005999999923</v>
       </c>
       <c r="D103" s="5">
-        <v>3.795432226984885</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8439206809522064</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>430.53544119999998</v>
+        <v>431.54694490000003</v>
       </c>
       <c r="C104" s="5">
-        <v>1.55932329999996</v>
+        <v>1.6006695000000377</v>
       </c>
       <c r="D104" s="5">
-        <v>4.4502584073336182</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5601660998795923</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>433.51398160000002</v>
+        <v>434.58775739999999</v>
       </c>
       <c r="C105" s="5">
-        <v>2.9785404000000426</v>
+        <v>3.0408124999999586</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6251554374778152</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7910822069125807</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>434.27243270000002</v>
+        <v>435.29208080000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.75845110000000204</v>
+        <v>0.70432340000002114</v>
       </c>
       <c r="D106" s="5">
-        <v>2.1197711128082553</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.962233528783508</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>433.95724689999997</v>
+        <v>434.94884109999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.31518580000005159</v>
+        <v>-0.34323970000002646</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.86746658030802948</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94213983975606208</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>434.92855539999999</v>
+        <v>435.93793110000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.97130850000002056</v>
+        <v>0.98909000000003289</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7192228351096803</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7632353372072593</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>435.93059469999997</v>
+        <v>437.00629090000001</v>
       </c>
       <c r="C109" s="5">
-        <v>1.0020392999999785</v>
+        <v>1.0683597999999961</v>
       </c>
       <c r="D109" s="5">
-        <v>2.8000038861443644</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9808237268862614</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>436.69121410000002</v>
+        <v>437.69038289999997</v>
       </c>
       <c r="C110" s="5">
-        <v>0.76061940000005279</v>
+        <v>0.68409199999996417</v>
       </c>
       <c r="D110" s="5">
-        <v>2.1139914786645342</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8947444099372879</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>438.33820209999999</v>
+        <v>439.34927959999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.6469879999999648</v>
+        <v>1.6588967000000139</v>
       </c>
       <c r="D111" s="5">
-        <v>4.6208903975366367</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6441543472222291</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>439.48082570000003</v>
+        <v>440.58260319999999</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1426236000000358</v>
+        <v>1.2333236000000056</v>
       </c>
       <c r="D112" s="5">
-        <v>3.1732990752862289</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4210903694386507</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>440.24697040000001</v>
+        <v>441.31675999999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.76614469999998391</v>
+        <v>0.73415679999999384</v>
       </c>
       <c r="D113" s="5">
-        <v>2.1121288533896276</v>
+        <v>2.0180262939248461</v>
       </c>
       <c r="E113" s="5">
-        <v>4.4545396359599421</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.464905223638449</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>440.70194729999997</v>
+        <v>441.76542890000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.45497689999996282</v>
+        <v>0.44866890000002968</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2472233771682717</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2268363725154385</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>441.45395509999997</v>
+        <v>442.53179019999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.75200780000000123</v>
+        <v>0.76636129999997138</v>
       </c>
       <c r="D115" s="5">
-        <v>2.0669909636774397</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1017012089235898</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>443.05767370000001</v>
+        <v>444.17162660000002</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6037186000000361</v>
+        <v>1.6398364000000356</v>
       </c>
       <c r="D116" s="5">
-        <v>4.4475383887618847</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5384499802848977</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>439.981022</v>
+        <v>441.15338630000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-3.0766517000000135</v>
+        <v>-3.0182403000000022</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.0219547640113742</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8562983517760143</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>440.95817849999997</v>
+        <v>442.07676859999998</v>
       </c>
       <c r="C118" s="5">
-        <v>0.97715649999997822</v>
+        <v>0.92338229999995747</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6978834246300876</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5408492830487406</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>441.94435870000001</v>
+        <v>443.02848019999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.98618020000003526</v>
+        <v>0.95171160000001009</v>
       </c>
       <c r="D119" s="5">
-        <v>2.7169966097410736</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6141928538316206</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>443.12389030000003</v>
+        <v>444.24008889999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.1795316000000184</v>
+        <v>1.2116086999999993</v>
       </c>
       <c r="D120" s="5">
-        <v>3.2501862754999555</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3316152606014171</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>443.93736999999999</v>
+        <v>445.10414429999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.81347969999995939</v>
+        <v>0.86405539999998382</v>
       </c>
       <c r="D121" s="5">
-        <v>2.2253200199748635</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3591538066599416</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>445.67153519999999</v>
+        <v>446.87427860000003</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7341652000000067</v>
+        <v>1.770134300000052</v>
       </c>
       <c r="D122" s="5">
-        <v>4.7896292333410306</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8780590036181293</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>446.85303329999999</v>
+        <v>448.06242950000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1814980999999989</v>
+        <v>1.1881508999999824</v>
       </c>
       <c r="D123" s="5">
-        <v>3.2280591887055454</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2376371588800135</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>447.52121540000002</v>
+        <v>448.7231008</v>
       </c>
       <c r="C124" s="5">
-        <v>0.66818210000002409</v>
+        <v>0.66067129999998997</v>
       </c>
       <c r="D124" s="5">
-        <v>1.8091984208569167</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7838289935584228</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>448.90514109999998</v>
+        <v>450.06279919999997</v>
       </c>
       <c r="C125" s="5">
-        <v>1.3839256999999634</v>
+        <v>1.3396983999999748</v>
       </c>
       <c r="D125" s="5">
-        <v>3.7746813060706152</v>
+        <v>3.6421148965595673</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9666621878472679</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9818053590350715</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>450.22670729999999</v>
+        <v>451.40526369999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3215662000000066</v>
+        <v>1.3424645000000055</v>
       </c>
       <c r="D126" s="5">
-        <v>3.5905390981574081</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6387159508556755</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>451.14747130000001</v>
+        <v>452.33087970000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92076400000001968</v>
+        <v>0.92561600000004773</v>
       </c>
       <c r="D127" s="5">
-        <v>2.4819277233862236</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4885664294849841</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>451.29146639999999</v>
+        <v>452.51857849999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.14399509999998372</v>
+        <v>0.18769879999996419</v>
       </c>
       <c r="D128" s="5">
-        <v>0.38368335807363874</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49908891508911868</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>452.22169530000002</v>
+        <v>453.48114279999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.93022890000003144</v>
+        <v>0.96256429999999682</v>
       </c>
       <c r="D129" s="5">
-        <v>2.5017471993650897</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5826274682809958</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>453.0780355</v>
+        <v>454.28865389999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.8563401999999769</v>
+        <v>0.80751109999999926</v>
       </c>
       <c r="D130" s="5">
-        <v>2.29617153258177</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1578851330570581</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>455.15669650000001</v>
+        <v>456.4401623</v>
       </c>
       <c r="C131" s="5">
-        <v>2.078661000000011</v>
+        <v>2.1515084000000115</v>
       </c>
       <c r="D131" s="5">
-        <v>5.6465051026383772</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8335906664963133</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>455.86010920000001</v>
+        <v>457.06847570000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.70341270000000122</v>
+        <v>0.62831340000002456</v>
       </c>
       <c r="D132" s="5">
-        <v>1.8703603171529082</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6644256904559507</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>456.4673755</v>
+        <v>457.73826489999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.60726629999999204</v>
+        <v>0.66978919999996833</v>
       </c>
       <c r="D133" s="5">
-        <v>1.6103239943859426</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7727250962539909</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>458.15665300000001</v>
+        <v>459.36580750000002</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6892775000000029</v>
+        <v>1.6275426000000266</v>
       </c>
       <c r="D134" s="5">
-        <v>4.5324310617838259</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3511789672312062</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>458.47014239999999</v>
+        <v>459.77201059999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.31348939999998038</v>
+        <v>0.40620309999997062</v>
       </c>
       <c r="D135" s="5">
-        <v>0.82418584538850315</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0662992044524255</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>459.90839119999998</v>
+        <v>461.21564380000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.4382487999999967</v>
+        <v>1.443633200000022</v>
       </c>
       <c r="D136" s="5">
-        <v>3.8301088007512307</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8336217518464277</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>460.43638879999997</v>
+        <v>461.69760769999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.52799759999999196</v>
+        <v>0.48196389999998246</v>
       </c>
       <c r="D137" s="5">
-        <v>1.3863916957538747</v>
+        <v>1.2612155599960984</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5687493067563683</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5851522322398734</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>463.48725660000002</v>
+        <v>464.77425249999999</v>
       </c>
       <c r="C138" s="5">
-        <v>3.0508678000000486</v>
+        <v>3.0766447999999968</v>
       </c>
       <c r="D138" s="5">
-        <v>8.2475076187916727</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2962059431022972</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>464.67865749999999</v>
+        <v>465.96572020000002</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1914008999999623</v>
+        <v>1.1914677000000324</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1286035273633273</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1199950755727013</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>466.01458129999997</v>
+        <v>467.44165600000002</v>
       </c>
       <c r="C140" s="5">
-        <v>1.3359237999999891</v>
+        <v>1.475935800000002</v>
       </c>
       <c r="D140" s="5">
-        <v>3.5050064536030101</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8678940184635691</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>465.00192620000001</v>
+        <v>466.34510999999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0126550999999608</v>
+        <v>-1.0965460000000462</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.5766735189369894</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7789776040142988</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>464.00291429999999</v>
+        <v>465.41063430000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.99901190000002771</v>
+        <v>-0.93447569999995039</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.547838436791694</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3782694436832674</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>462.97682329999998</v>
+        <v>464.35957309999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0260910000000081</v>
+        <v>-1.0510612000000492</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.6216280905341449</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6766139074845152</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>462.23090660000003</v>
+        <v>463.62850659999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.74591669999995247</v>
+        <v>-0.73106649999999718</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.9163179559078314</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8729520247330766</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>461.16429570000003</v>
+        <v>462.54525109999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0666109000000006</v>
+        <v>-1.083255500000007</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7341599443006515</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7680166723937361</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>458.9528358</v>
+        <v>460.36930059999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.2114599000000226</v>
+        <v>-2.175950499999999</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.6050892016873854</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.501362654895936</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>457.65352369999999</v>
+        <v>459.05360200000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.2993121000000087</v>
+        <v>-1.315698599999962</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.3448420209737151</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3761073070504022</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>455.0441295</v>
+        <v>456.4560032</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.609394199999997</v>
+        <v>-2.5975988000000143</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.6314822207424466</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5829207469448754</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>454.03246580000001</v>
+        <v>455.39865270000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.0116636999999855</v>
+        <v>-1.0573504999999841</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.6354839416292353</v>
+        <v>-2.7445788693510664</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3908377260733018</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3643031488464796</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>452.20711790000001</v>
+        <v>453.70228049999997</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.825347899999997</v>
+        <v>-1.6963722000000416</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.7191051154015229</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3795794105810248</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>451.19243319999998</v>
+        <v>452.67925289999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0146847000000321</v>
+        <v>-1.0230275999999776</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.659636574325297</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6725065354497701</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>451.80999789999998</v>
+        <v>453.32504440000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.61756470000000263</v>
+        <v>0.64579150000002983</v>
       </c>
       <c r="D152" s="5">
-        <v>1.6549081888592054</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7254143734702909</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>450.55288819999998</v>
+        <v>452.09083099999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2571097000000009</v>
+        <v>-1.2342134000000442</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.2882388086578396</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2186143879819995</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>450.93411209999999</v>
+        <v>452.42564620000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.38122390000000905</v>
+        <v>0.33481520000003684</v>
       </c>
       <c r="D154" s="5">
-        <v>1.0200880368979037</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8923402255745394</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>450.35445829999998</v>
+        <v>451.8600697</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.57965380000001687</v>
+        <v>-0.56557650000002013</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.5316823066009455</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4898466146284761</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>450.22210000000001</v>
+        <v>451.70102839999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.1323582999999644</v>
+        <v>-0.1590413000000126</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.35210814379020849</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.42154762584444283</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>450.54868729999998</v>
+        <v>452.04256420000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.32658729999997149</v>
+        <v>0.34153580000003103</v>
       </c>
       <c r="D157" s="5">
-        <v>0.87395112546813092</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91111512428123653</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>450.19625070000001</v>
+        <v>451.71039999999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.3524365999999759</v>
+        <v>-0.33216420000002245</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.93465837771863347</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87821392145986943</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>449.51104070000002</v>
+        <v>451.01272010000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.68520999999998367</v>
+        <v>-0.69767989999996871</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.811218142381632</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8377710476902398</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>450.2253273</v>
+        <v>451.74124469999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.7142865999999799</v>
+        <v>0.72852459999995745</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9235898883082525</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.955683905740413</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>449.5433511</v>
+        <v>451.12474900000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.68197620000000825</v>
+        <v>-0.61649569999997311</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.8026258627577674</v>
+        <v>-1.6254154392125963</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.98872108013030591</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93849722098662269</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>448.31309529999999</v>
+        <v>449.80677309999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.230255800000009</v>
+        <v>-1.3179759000000217</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.2350327055602812</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4500514173677721</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>447.33113580000003</v>
+        <v>448.91230030000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.98195949999995946</v>
+        <v>-0.89447279999995999</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5969776034978853</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3603585408763506</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>446.55370900000003</v>
+        <v>448.14395789999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.77742680000000064</v>
+        <v>-0.76834240000005138</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0656874384252011</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0346530064764279</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>445.58883839999999</v>
+        <v>447.23354979999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.96487060000004021</v>
+        <v>-0.91040809999998373</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.562253178768481</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4107550146633794</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>445.47443349999998</v>
+        <v>447.05827770000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.11440490000001091</v>
+        <v>-0.1752720999999724</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.3076652044227246</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46927105584394502</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>445.66990950000002</v>
+        <v>447.29974179999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.19547600000004195</v>
+        <v>0.24146409999997331</v>
       </c>
       <c r="D167" s="5">
-        <v>0.52783758300858352</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65007014021252196</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>444.54765700000002</v>
+        <v>446.20723049999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.1222525000000019</v>
+        <v>-1.0925113000000124</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.9802488984015829</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8918966543939884</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>444.91511739999999</v>
+        <v>446.5169434</v>
       </c>
       <c r="C169" s="5">
-        <v>0.36746039999997038</v>
+        <v>0.30971290000002227</v>
       </c>
       <c r="D169" s="5">
-        <v>0.99643467785746065</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83610833216711811</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>445.11384429999998</v>
+        <v>446.72597480000002</v>
       </c>
       <c r="C170" s="5">
-        <v>0.19872689999999693</v>
+        <v>0.20903140000001486</v>
       </c>
       <c r="D170" s="5">
-        <v>0.53731371493781488</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56321386838744658</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>445.11493489999998</v>
+        <v>446.82454310000003</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0905999999977212E-3</v>
+        <v>9.8568300000010822E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>2.9402312532234021E-3</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26509675670089994</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>445.25098539999999</v>
+        <v>446.8656623</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13605050000001029</v>
+        <v>4.1119199999968714E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.36740024332986287</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11048637075081746</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>445.65579709999997</v>
+        <v>447.24243819999998</v>
       </c>
       <c r="C173" s="5">
-        <v>0.40481169999998201</v>
+        <v>0.37677589999998418</v>
       </c>
       <c r="D173" s="5">
-        <v>1.09648385151353</v>
+        <v>1.0164881915122104</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.86477844472340193</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86058475146971736</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>445.88638200000003</v>
+        <v>447.58645280000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.23058490000005349</v>
+        <v>0.34401460000003681</v>
       </c>
       <c r="D174" s="5">
-        <v>0.62265690433229715</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92694345221142616</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>446.07111120000002</v>
+        <v>447.74306439999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.18472919999999249</v>
+        <v>0.15661159999996244</v>
       </c>
       <c r="D175" s="5">
-        <v>0.49829028835701727</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42069194221663331</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>446.58364069999999</v>
+        <v>448.24938259999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.51252949999997099</v>
+        <v>0.50631820000000971</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3875298756599097</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3654594358336158</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>448.46025939999998</v>
+        <v>450.22073449999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8766186999999945</v>
+        <v>1.9713519000000019</v>
       </c>
       <c r="D177" s="5">
-        <v>5.160791618446936</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4070126700137333</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>448.80756029999998</v>
+        <v>450.48212360000002</v>
       </c>
       <c r="C178" s="5">
-        <v>0.34730089999999336</v>
+        <v>0.26138910000003079</v>
       </c>
       <c r="D178" s="5">
-        <v>0.93328404972452539</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69892484873610439</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>448.88943899999998</v>
+        <v>450.74630330000002</v>
       </c>
       <c r="C179" s="5">
-        <v>8.1878700000004301E-2</v>
+        <v>0.26417969999999968</v>
       </c>
       <c r="D179" s="5">
-        <v>0.21914311843143075</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.70599948219003394</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>451.23126339999999</v>
+        <v>452.87478629999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.3418244000000072</v>
+        <v>2.1284829999999602</v>
       </c>
       <c r="D180" s="5">
-        <v>6.4431035509089796</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8160685054021055</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>451.46016170000001</v>
+        <v>453.16788680000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22889830000002576</v>
+        <v>0.29310050000003685</v>
       </c>
       <c r="D181" s="5">
-        <v>0.61043113470800048</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77941033580692931</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>451.35982610000002</v>
+        <v>453.16783270000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10033559999999397</v>
+        <v>-5.4099999999834836E-5</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.26637046629494066</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4325807113912958E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>454.23503899999997</v>
+        <v>456.0424458</v>
       </c>
       <c r="C183" s="5">
-        <v>2.8752128999999513</v>
+        <v>2.8746130999999764</v>
       </c>
       <c r="D183" s="5">
-        <v>7.9177211761356725</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8833187515549907</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>454.4518003</v>
+        <v>456.26742780000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21676130000003013</v>
+        <v>0.22498200000001134</v>
       </c>
       <c r="D184" s="5">
-        <v>0.57414624552429849</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59361174230594393</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>454.2808177</v>
+        <v>456.08030129999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.17098260000000209</v>
+        <v>-0.1871265000000335</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.45055398943217861</v>
+        <v>-0.49104091144389628</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9353547415124739</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9760788210460012</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>455.34833459999999</v>
+        <v>457.15291730000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.0675168999999869</v>
+        <v>1.0726160000000391</v>
       </c>
       <c r="D186" s="5">
-        <v>2.8566189130415642</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8589691851185428</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>455.79825529999999</v>
+        <v>457.54842639999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.44992070000000695</v>
+        <v>0.39550909999996975</v>
       </c>
       <c r="D187" s="5">
-        <v>1.1921611768113793</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0431428938851184</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>456.70638279999997</v>
+        <v>458.56309340000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.90812749999997777</v>
+        <v>1.0146670000000313</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4172412209172434</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6938387228431004</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>460.14826390000002</v>
+        <v>462.11576719999999</v>
       </c>
       <c r="C189" s="5">
-        <v>3.441881100000046</v>
+        <v>3.5526737999999796</v>
       </c>
       <c r="D189" s="5">
-        <v>9.4280043432363847</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7034434346060738</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>461.03156619999999</v>
+        <v>462.90957559999998</v>
       </c>
       <c r="C190" s="5">
-        <v>0.88330229999996845</v>
+        <v>0.79380839999998898</v>
       </c>
       <c r="D190" s="5">
-        <v>2.328000902089844</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0809102530646495</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>461.42385109999998</v>
+        <v>463.28746139999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.39228489999999283</v>
+        <v>0.37788580000000138</v>
       </c>
       <c r="D191" s="5">
-        <v>1.025854160435502</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9840031243752545</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>464.99422029999999</v>
+        <v>466.8358824</v>
       </c>
       <c r="C192" s="5">
-        <v>3.570369200000016</v>
+        <v>3.5484210000000189</v>
       </c>
       <c r="D192" s="5">
-        <v>9.6907947727335131</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5883026999827425</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>465.7044669</v>
+        <v>467.61586849999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.71024660000000495</v>
+        <v>0.7799860999999737</v>
       </c>
       <c r="D193" s="5">
-        <v>1.848394002939413</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0234787579904934</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>468.10293439999998</v>
+        <v>470.0103901</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3984674999999811</v>
+        <v>2.3945216000000187</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3583326207746316</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3208934432946284</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>468.38895869999999</v>
+        <v>470.29481520000002</v>
       </c>
       <c r="C195" s="5">
-        <v>0.28602430000000822</v>
+        <v>0.2844251000000213</v>
       </c>
       <c r="D195" s="5">
-        <v>0.73570354496967916</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7285975077514717</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>469.88994960000002</v>
+        <v>471.80567009999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5009909000000334</v>
+        <v>1.5108548999999698</v>
       </c>
       <c r="D196" s="5">
-        <v>3.9140055227377735</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9239344214845095</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>472.46852790000003</v>
+        <v>474.36851410000003</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5785783000000038</v>
+        <v>2.562844000000041</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7875793081556557</v>
+        <v>6.7167014735137531</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0036271599763973</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0098668475423649</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>474.75198490000002</v>
+        <v>476.6645039</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2834569999999985</v>
+        <v>2.2959897999999725</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9563173054960616</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9652539172353025</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>476.98657050000003</v>
+        <v>478.91802410000003</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2345856000000026</v>
+        <v>2.2535202000000254</v>
       </c>
       <c r="D199" s="5">
-        <v>5.79675579425456</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8230897843254414</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>479.4196159</v>
+        <v>481.280598</v>
       </c>
       <c r="C200" s="5">
-        <v>2.433045399999969</v>
+        <v>2.3625738999999726</v>
       </c>
       <c r="D200" s="5">
-        <v>6.2957192804853346</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0830666528198574</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>479.7311626</v>
+        <v>481.69732110000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.31154670000000806</v>
+        <v>0.41672310000001289</v>
       </c>
       <c r="D201" s="5">
-        <v>0.78260282928177549</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0439981474736015</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>481.34307890000002</v>
+        <v>483.31616860000003</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6119163000000185</v>
+        <v>1.6188475000000153</v>
       </c>
       <c r="D202" s="5">
-        <v>4.1074030841408149</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1082427098648289</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>483.21831350000002</v>
+        <v>485.28734839999998</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8752345999999989</v>
+        <v>1.971179799999959</v>
       </c>
       <c r="D203" s="5">
-        <v>4.7764896226532461</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0054263744005123</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>483.06465969999999</v>
+        <v>485.01290460000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.15365380000002915</v>
+        <v>-0.27444379999997182</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.38090947302691358</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67652728124876216</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>484.99187840000002</v>
+        <v>487.00401479999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9272187000000258</v>
+        <v>1.9911101999999801</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8939395632356053</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.039094959575352</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>487.26912140000002</v>
+        <v>489.27643599999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.2772429999999986</v>
+        <v>2.2724211999999966</v>
       </c>
       <c r="D206" s="5">
-        <v>5.7823220142139142</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7453076240817413</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>487.82528189999999</v>
+        <v>489.82469309999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.55616049999997585</v>
+        <v>0.54825710000000072</v>
       </c>
       <c r="D207" s="5">
-        <v>1.3782901031184069</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3529742068252526</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>490.4318548</v>
+        <v>492.4492798</v>
       </c>
       <c r="C208" s="5">
-        <v>2.6065729000000033</v>
+        <v>2.6245867000000089</v>
       </c>
       <c r="D208" s="5">
-        <v>6.6037301506628232</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6227744261583066</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>492.16203660000002</v>
+        <v>494.26963189999998</v>
       </c>
       <c r="C209" s="5">
-        <v>1.7301818000000253</v>
+        <v>1.8203520999999796</v>
       </c>
       <c r="D209" s="5">
-        <v>4.3165654110049578</v>
+        <v>4.5271374907237316</v>
       </c>
       <c r="E209" s="5">
-        <v>4.1682159841487376</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1952864088708575</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>493.5245501</v>
+        <v>495.54030660000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.3625134999999773</v>
+        <v>1.2706747000000291</v>
       </c>
       <c r="D210" s="5">
-        <v>3.3731628100344135</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1289712534813052</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>496.21328399999999</v>
+        <v>498.23024600000002</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6887338999999884</v>
+        <v>2.6899394000000143</v>
       </c>
       <c r="D211" s="5">
-        <v>6.73712541091811</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7119955645295049</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>498.16554860000002</v>
+        <v>500.24449729999998</v>
       </c>
       <c r="C212" s="5">
-        <v>1.952264600000035</v>
+        <v>2.0142512999999553</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8247032272206614</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9607141830699142</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>499.5626522</v>
+        <v>501.7087861</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3971035999999799</v>
+        <v>1.4642888000000198</v>
       </c>
       <c r="D213" s="5">
-        <v>3.4177946297520023</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.569680929671426</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>501.13716499999998</v>
+        <v>503.21448400000003</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5745127999999795</v>
+        <v>1.5056979000000297</v>
       </c>
       <c r="D214" s="5">
-        <v>3.8483952820862033</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6614108605364404</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>503.58938979999999</v>
+        <v>505.74166819999999</v>
       </c>
       <c r="C215" s="5">
-        <v>2.4522248000000104</v>
+        <v>2.5271841999999651</v>
       </c>
       <c r="D215" s="5">
-        <v>6.0326252700253935</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1957768592841855</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>504.32197179999997</v>
+        <v>506.38962029999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.73258199999997942</v>
+        <v>0.6479520999999977</v>
       </c>
       <c r="D216" s="5">
-        <v>1.7597000092104853</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5483101984317127</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>505.66239030000003</v>
+        <v>507.77410659999998</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3404185000000552</v>
+        <v>1.3844862999999918</v>
       </c>
       <c r="D217" s="5">
-        <v>3.2364745916363402</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3306274631691002</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>506.4291212</v>
+        <v>508.54272980000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.76673089999997046</v>
+        <v>0.76862320000003592</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8347994302025272</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8316523620399039</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>509.5835414</v>
+        <v>511.77891169999998</v>
       </c>
       <c r="C219" s="5">
-        <v>3.1544202000000041</v>
+        <v>3.2361818999999628</v>
       </c>
       <c r="D219" s="5">
-        <v>7.7359536282836316</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9093900510340598</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>510.34139019999998</v>
+        <v>512.45822710000004</v>
       </c>
       <c r="C220" s="5">
-        <v>0.75784879999997656</v>
+        <v>0.67931540000006407</v>
       </c>
       <c r="D220" s="5">
-        <v>1.7993010510996887</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6045133363006059</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>511.92720400000002</v>
+        <v>514.03217480000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5858138000000395</v>
+        <v>1.5739476999999624</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7932227340520042</v>
+        <v>3.7485429825285799</v>
       </c>
       <c r="E221" s="5">
-        <v>4.0159878109542024</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.998332413025607</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>512.57329719999996</v>
+        <v>514.79325640000002</v>
       </c>
       <c r="C222" s="5">
-        <v>0.64609319999993886</v>
+        <v>0.76108160000001135</v>
       </c>
       <c r="D222" s="5">
-        <v>1.5250534073867783</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7912732060438197</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>514.56434639999998</v>
+        <v>516.59004419999997</v>
       </c>
       <c r="C223" s="5">
-        <v>1.9910492000000204</v>
+        <v>1.7967877999999473</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7621884497690781</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2697171590527772</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>513.71149030000004</v>
+        <v>515.90310959999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.85285609999993994</v>
+        <v>-0.68693459999997231</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.970889033495038</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5840789079969331</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>515.00763919999997</v>
+        <v>517.22209469999996</v>
       </c>
       <c r="C225" s="5">
-        <v>1.2961488999999347</v>
+        <v>1.3189850999999635</v>
       </c>
       <c r="D225" s="5">
-        <v>3.070099461742859</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1114937907846363</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>514.84386819999997</v>
+        <v>517.02425979999998</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.163770999999997</v>
+        <v>-0.19783489999997528</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.3809299699100599</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45802971465730424</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>514.45680070000003</v>
+        <v>516.69238310000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.38706749999994372</v>
+        <v>-0.33187669999995251</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.89845720620890246</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76756367338416398</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>513.99323170000002</v>
+        <v>516.18239970000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.46356900000000678</v>
+        <v>-0.50998340000001008</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.0759584586003901</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1780100108730873</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>514.13263959999995</v>
+        <v>516.34349950000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13940789999992376</v>
+        <v>0.16109979999998814</v>
       </c>
       <c r="D229" s="5">
-        <v>0.32595615577231118</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3751618558011538</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>511.93538949999999</v>
+        <v>514.15635899999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.1972500999999625</v>
+        <v>-2.187140500000055</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.0095982795271059</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9662271133474984</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>511.21187830000002</v>
+        <v>513.49590669999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.72351119999996172</v>
+        <v>-0.66045229999997446</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6828226029083959</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5305993576173238</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>509.55586499999998</v>
+        <v>511.869755</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6560133000000405</v>
+        <v>-1.6261516999999799</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.8187492999872674</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7346938584317035</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>507.2077079</v>
+        <v>509.42108259999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3481570999999803</v>
+        <v>-2.4486724000000208</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.3918650708225773</v>
+        <v>-5.5918809093293493</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.92190765857405044</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89704349767485425</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>502.13736590000002</v>
+        <v>504.4525544</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.0703419999999824</v>
+        <v>-4.9685281999999802</v>
       </c>
       <c r="D234" s="5">
-        <v>-11.357837382365654</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.096075455953802</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>496.36800950000003</v>
+        <v>498.61152959999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.7693563999999924</v>
+        <v>-5.8410248000000138</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.948767307527287</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.043131067753267</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>492.22814369999998</v>
+        <v>494.53246180000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.1398658000000523</v>
+        <v>-4.0790677999999616</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.5618040581445403</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3871365106541145</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>486.79015099999998</v>
+        <v>489.07922960000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4379926999999952</v>
+        <v>-5.4532322000000022</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.48064729291155</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.458702668392462</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>483.59181319999999</v>
+        <v>485.98147349999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.1983377999999902</v>
+        <v>-3.0977561000000264</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.6055494937313561</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3413584992481962</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>480.17827990000001</v>
+        <v>482.4853531</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.4135332999999832</v>
+        <v>-3.4961203999999952</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.1492179501469373</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.299216725553805</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>478.55393859999998</v>
+        <v>480.96568539999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.624341300000026</v>
+        <v>-1.5196677000000136</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.9846652389736392</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7148071212746658</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>476.58148870000002</v>
+        <v>478.9852975</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9724498999999582</v>
+        <v>-1.9803878999999824</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.8354286982894461</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8306543777492772</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>475.23199399999999</v>
+        <v>477.65902410000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3494947000000366</v>
+        <v>-1.3262733999999909</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.3455137880351704</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2725699594607471</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>474.60179269999998</v>
+        <v>476.98580229999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.63020130000001018</v>
+        <v>-0.67322180000002163</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.5797552054587993</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6782537883587412</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>473.3240169</v>
+        <v>475.72521699999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2777757999999722</v>
+        <v>-1.2605853000000025</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.1833600175543819</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1256843401050172</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>473.27545450000002</v>
+        <v>475.68508930000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.8562399999980244E-2</v>
+        <v>-4.0127699999970901E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.12304891593386547</v>
+        <v>-0.10117375517089133</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6900113841901643</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6224179666489409</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>475.27426809999997</v>
+        <v>477.78498450000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9988135999999486</v>
+        <v>2.0998951999999917</v>
       </c>
       <c r="D246" s="5">
-        <v>5.1874304129056359</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.42788709045261</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>474.78334819999998</v>
+        <v>477.15306199999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.49091989999999441</v>
+        <v>-0.63192250000003014</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.2324855011296099</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5756356586660858</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>474.88394030000001</v>
+        <v>477.29531780000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.10059210000002849</v>
+        <v>0.14225580000004356</v>
       </c>
       <c r="D248" s="5">
-        <v>0.25453984782091155</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35834864530255306</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>476.28530590000003</v>
+        <v>478.76850309999998</v>
       </c>
       <c r="C249" s="5">
-        <v>1.4013656000000196</v>
+        <v>1.4731852999999546</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5992004526125942</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7673607697341183</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>477.11303370000002</v>
+        <v>479.597712</v>
       </c>
       <c r="C250" s="5">
-        <v>0.82772779999999102</v>
+        <v>0.82920890000002601</v>
       </c>
       <c r="D250" s="5">
-        <v>2.1055082295539318</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0982672311413486</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>477.91676769999998</v>
+        <v>480.41834640000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.80373399999996309</v>
+        <v>0.82063440000001719</v>
       </c>
       <c r="D251" s="5">
-        <v>2.040328363098709</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0727411671091822</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>479.25419199999999</v>
+        <v>481.6703483</v>
       </c>
       <c r="C252" s="5">
-        <v>1.3374243000000092</v>
+        <v>1.252001899999982</v>
       </c>
       <c r="D252" s="5">
-        <v>3.4103070555760784</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1724952583531252</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>479.76127480000002</v>
+        <v>482.2587059</v>
       </c>
       <c r="C253" s="5">
-        <v>0.50708280000003469</v>
+        <v>0.58835759999999482</v>
       </c>
       <c r="D253" s="5">
-        <v>1.2770946384811799</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4756809230434209</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>480.71162859999998</v>
+        <v>483.14151299999997</v>
       </c>
       <c r="C254" s="5">
-        <v>0.95035379999995939</v>
+        <v>0.88280709999997953</v>
       </c>
       <c r="D254" s="5">
-        <v>2.4031363659656968</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2189329257503498</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>481.33039480000002</v>
+        <v>483.81999489999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.61876620000003868</v>
+        <v>0.67848190000000841</v>
       </c>
       <c r="D255" s="5">
-        <v>1.5556077838511095</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6982525285771821</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>482.44468210000002</v>
+        <v>484.93311840000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1142873000000009</v>
+        <v>1.1131235000000288</v>
       </c>
       <c r="D256" s="5">
-        <v>2.8136642736179107</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7960416092011275</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>483.37541449999998</v>
+        <v>485.88395320000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.93073239999995394</v>
+        <v>0.95083479999999554</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3397629169528811</v>
+        <v>2.3784460742020563</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1340553168281762</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1440369121109581</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>484.68210019999998</v>
+        <v>487.18606340000002</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3066857000000027</v>
+        <v>1.3021102000000155</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2925699866960256</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2636803339608278</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>486.66339670000002</v>
+        <v>489.14781779999998</v>
       </c>
       <c r="C259" s="5">
-        <v>1.9812965000000418</v>
+        <v>1.9617543999999612</v>
       </c>
       <c r="D259" s="5">
-        <v>5.0171970890156237</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9405098127805136</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>488.84203289999999</v>
+        <v>491.46108190000001</v>
       </c>
       <c r="C260" s="5">
-        <v>2.1786361999999713</v>
+        <v>2.3132641000000262</v>
       </c>
       <c r="D260" s="5">
-        <v>5.5062779036563203</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8249675323153838</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>493.0287103</v>
+        <v>495.515647</v>
       </c>
       <c r="C261" s="5">
-        <v>4.1866774000000078</v>
+        <v>4.0545650999999907</v>
       </c>
       <c r="D261" s="5">
-        <v>10.775577551339532</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.361828074014113</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>494.45988929999999</v>
+        <v>497.04433110000002</v>
       </c>
       <c r="C262" s="5">
-        <v>1.431178999999986</v>
+        <v>1.5286841000000209</v>
       </c>
       <c r="D262" s="5">
-        <v>3.5395532249159478</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7655100423311882</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>496.00806410000001</v>
+        <v>498.50262240000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.5481748000000266</v>
+        <v>1.4582912999999849</v>
       </c>
       <c r="D263" s="5">
-        <v>3.8226333677943147</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5780828133608278</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>497.80221260000002</v>
+        <v>500.4173437</v>
       </c>
       <c r="C264" s="5">
-        <v>1.7941485000000057</v>
+        <v>1.9147212999999965</v>
       </c>
       <c r="D264" s="5">
-        <v>4.4280151550773361</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7077606983698228</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>499.50511280000001</v>
+        <v>502.09476979999999</v>
       </c>
       <c r="C265" s="5">
-        <v>1.7029001999999878</v>
+        <v>1.677426099999991</v>
       </c>
       <c r="D265" s="5">
-        <v>4.1831258604065669</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.097459411225457</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>502.43194679999999</v>
+        <v>505.06447709999998</v>
       </c>
       <c r="C266" s="5">
-        <v>2.9268339999999853</v>
+        <v>2.9697072999999818</v>
       </c>
       <c r="D266" s="5">
-        <v>7.2624459920269224</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3330623908709702</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>503.56013890000003</v>
+        <v>506.25899140000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.1281921000000352</v>
+        <v>1.1945143000000371</v>
       </c>
       <c r="D267" s="5">
-        <v>2.7280832272158717</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8752976194794</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>505.093458</v>
+        <v>507.67647440000002</v>
       </c>
       <c r="C268" s="5">
-        <v>1.5333190999999715</v>
+        <v>1.4174830000000043</v>
       </c>
       <c r="D268" s="5">
-        <v>3.7157677400772249</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4121269069226301</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>507.2628234</v>
+        <v>509.85933979999999</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1693654000000038</v>
+        <v>2.1828653999999688</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2774829846409466</v>
+        <v>5.2834447578801402</v>
       </c>
       <c r="E269" s="5">
-        <v>4.9417922764460442</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9343853490323442</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>509.33989759999997</v>
+        <v>512.04060500000003</v>
       </c>
       <c r="C270" s="5">
-        <v>2.07707419999997</v>
+        <v>2.1812652000000412</v>
       </c>
       <c r="D270" s="5">
-        <v>5.0257869193821803</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2563420812070438</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>511.41522529999997</v>
+        <v>514.10886979999998</v>
       </c>
       <c r="C271" s="5">
-        <v>2.0753277000000026</v>
+        <v>2.0682647999999517</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0005270205993657</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9562574115250557</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>514.36629389999996</v>
+        <v>517.09066429999996</v>
       </c>
       <c r="C272" s="5">
-        <v>2.9510685999999851</v>
+        <v>2.9817944999999781</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1485215386682288</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1862811056749409</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>515.90545559999998</v>
+        <v>518.59894929999996</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5391617000000224</v>
+        <v>1.5082850000000008</v>
       </c>
       <c r="D273" s="5">
-        <v>3.6505054057396569</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5569442527299655</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>517.91292420000002</v>
+        <v>520.5994991</v>
       </c>
       <c r="C274" s="5">
-        <v>2.0074686000000384</v>
+        <v>2.0005498000000443</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7706259842470899</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7286150767960722</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>520.39475460000006</v>
+        <v>522.9914612</v>
       </c>
       <c r="C275" s="5">
-        <v>2.4818304000000353</v>
+        <v>2.3919621000000006</v>
       </c>
       <c r="D275" s="5">
-        <v>5.9043843753191716</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.655042305137159</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>520.48805719999996</v>
+        <v>523.19155390000003</v>
       </c>
       <c r="C276" s="5">
-        <v>9.3302599999901759E-2</v>
+        <v>0.20009270000002743</v>
       </c>
       <c r="D276" s="5">
-        <v>0.21536265018975431</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4600785274092356</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>522.0529871</v>
+        <v>524.84812720000002</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5649299000000383</v>
+        <v>1.6565732999999909</v>
       </c>
       <c r="D277" s="5">
-        <v>3.668256337702247</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8664120909619237</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>522.99895360000005</v>
+        <v>525.73082399999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.94596650000005411</v>
+        <v>0.88269679999996242</v>
       </c>
       <c r="D278" s="5">
-        <v>2.196216704729026</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.036949641668806</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>524.07071080000003</v>
+        <v>526.77455610000004</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0717571999999791</v>
+        <v>1.0437321000000566</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4870101507738829</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4085432211199853</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>526.29080759999999</v>
+        <v>529.07483360000003</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2200967999999648</v>
+        <v>2.3002774999999929</v>
       </c>
       <c r="D280" s="5">
-        <v>5.2036363284897025</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3677655966964499</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>527.5748231</v>
+        <v>530.36564439999995</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2840155000000095</v>
+        <v>1.2908107999999174</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9673011100519231</v>
+        <v>2.9673080661063445</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0042358247064147</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0219533112885397</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>528.96135270000002</v>
+        <v>531.64161279999996</v>
       </c>
       <c r="C282" s="5">
-        <v>1.3865296000000171</v>
+        <v>1.2759684000000107</v>
       </c>
       <c r="D282" s="5">
-        <v>3.1997312173271286</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9255021958147776</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>530.97622320000005</v>
+        <v>533.75316009999995</v>
       </c>
       <c r="C283" s="5">
-        <v>2.0148705000000291</v>
+        <v>2.1115472999999838</v>
       </c>
       <c r="D283" s="5">
-        <v>4.6679163803068802</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8716037919487754</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>533.03653729999996</v>
+        <v>535.87226650000002</v>
       </c>
       <c r="C284" s="5">
-        <v>2.0603140999999141</v>
+        <v>2.1191064000000779</v>
       </c>
       <c r="D284" s="5">
-        <v>4.7569533577274115</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8696606326861236</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>532.92624409999996</v>
+        <v>535.63661879999995</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.11029320000000098</v>
+        <v>-0.23564770000007229</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.24801549981308124</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.52642081561933285</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>533.47819340000001</v>
+        <v>536.27712039999994</v>
       </c>
       <c r="C286" s="5">
-        <v>0.55194930000004661</v>
+        <v>0.64050159999999323</v>
       </c>
       <c r="D286" s="5">
-        <v>1.2499386589047479</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4444065503501857</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>534.84097859999997</v>
+        <v>537.63245819999997</v>
       </c>
       <c r="C287" s="5">
-        <v>1.3627851999999621</v>
+        <v>1.3553378000000293</v>
       </c>
       <c r="D287" s="5">
-        <v>3.1088720046201557</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.075283641536708</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>535.895894</v>
+        <v>538.79892459999996</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0549154000000271</v>
+        <v>1.1664663999999902</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3927146121307086</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6348565366882903</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>537.03139160000001</v>
+        <v>539.83647619999999</v>
       </c>
       <c r="C289" s="5">
-        <v>1.1354976000000079</v>
+        <v>1.0375516000000289</v>
       </c>
       <c r="D289" s="5">
-        <v>2.5724945747564787</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3354420173772761</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>538.61049700000001</v>
+        <v>541.45126990000006</v>
       </c>
       <c r="C290" s="5">
-        <v>1.5791054000000031</v>
+        <v>1.6147937000000638</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5861485230322288</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6491648158037071</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>540.67997649999995</v>
+        <v>543.49381849999997</v>
       </c>
       <c r="C291" s="5">
-        <v>2.0694794999999431</v>
+        <v>2.0425485999999182</v>
       </c>
       <c r="D291" s="5">
-        <v>4.709401506127131</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6219445541550774</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>543.17282720000003</v>
+        <v>545.95633539999994</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4928507000000764</v>
+        <v>2.4625168999999687</v>
       </c>
       <c r="D292" s="5">
-        <v>5.6751795275611361</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5746408656268009</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>543.16974289999996</v>
+        <v>546.03682279999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-3.0843000000686516E-3</v>
+        <v>8.0487400000038178E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-6.8137510332300089E-3</v>
+        <v>0.17705304740645023</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9559636125858102</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9547876197238976</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>543.94838000000004</v>
+        <v>546.79051589999995</v>
       </c>
       <c r="C294" s="5">
-        <v>0.77863710000008268</v>
+        <v>0.75369309999996403</v>
       </c>
       <c r="D294" s="5">
-        <v>1.7338348494083</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6689891347387853</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>545.52392540000005</v>
+        <v>548.37649959999999</v>
       </c>
       <c r="C295" s="5">
-        <v>1.57554540000001</v>
+        <v>1.5859837000000425</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5317077531741292</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5367058454835787</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>546.90699280000001</v>
+        <v>549.85201870000003</v>
       </c>
       <c r="C296" s="5">
-        <v>1.383067399999959</v>
+        <v>1.4755191000000423</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0851450343397646</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2770598192155109</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>548.26199480000002</v>
+        <v>551.19596220000005</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3550020000000131</v>
+        <v>1.3439435000000231</v>
       </c>
       <c r="D297" s="5">
-        <v>3.013937285304169</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9727813961712757</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>550.58825820000004</v>
+        <v>553.51281800000004</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3262634000000162</v>
+        <v>2.3168557999999848</v>
       </c>
       <c r="D298" s="5">
-        <v>5.2120887125258308</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1622478506684555</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>553.04004039999995</v>
+        <v>555.91799830000002</v>
       </c>
       <c r="C299" s="5">
-        <v>2.4517821999999114</v>
+        <v>2.4051802999999836</v>
       </c>
       <c r="D299" s="5">
-        <v>5.4764640047672897</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3408039544797781</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>554.81054089999998</v>
+        <v>557.72382400000004</v>
       </c>
       <c r="C300" s="5">
-        <v>1.7705005000000256</v>
+        <v>1.805825700000014</v>
       </c>
       <c r="D300" s="5">
-        <v>3.9100459805603505</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9684425268983414</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>557.74358280000001</v>
+        <v>560.78246539999998</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9330419000000347</v>
+        <v>3.0586413999999422</v>
       </c>
       <c r="D301" s="5">
-        <v>6.5316225207490808</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.783155479827685</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>560.03125729999999</v>
+        <v>563.09485940000002</v>
       </c>
       <c r="C302" s="5">
-        <v>2.2876744999999801</v>
+        <v>2.3123940000000403</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0345599657668272</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0619951556757581</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>563.31983720000005</v>
+        <v>566.35269600000004</v>
       </c>
       <c r="C303" s="5">
-        <v>3.2885799000000588</v>
+        <v>3.2578366000000187</v>
       </c>
       <c r="D303" s="5">
-        <v>7.2786587527898128</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1679480601530399</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>565.47792930000003</v>
+        <v>568.36276539999994</v>
       </c>
       <c r="C304" s="5">
-        <v>2.1580920999999762</v>
+        <v>2.0100693999999066</v>
       </c>
       <c r="D304" s="5">
-        <v>4.6953436687139138</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.343105321122831</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>566.75836419999996</v>
+        <v>569.68625150000003</v>
       </c>
       <c r="C305" s="5">
-        <v>1.280434899999932</v>
+        <v>1.3234861000000819</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7513057943592045</v>
+        <v>2.8303794980050201</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3427715936568134</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3311051036318604</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>568.14213329999995</v>
+        <v>570.96985970000003</v>
       </c>
       <c r="C306" s="5">
-        <v>1.383769099999995</v>
+        <v>1.2836082000000033</v>
       </c>
       <c r="D306" s="5">
-        <v>2.9695261323702926</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7375814177585722</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>568.00041629999998</v>
+        <v>570.89953079999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.14171699999997145</v>
+        <v>-7.0328900000049543E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.29891689997335602</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1477092495487442</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>568.11041239999997</v>
+        <v>571.20688389999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.10999609999998938</v>
+        <v>0.30735310000000027</v>
       </c>
       <c r="D308" s="5">
-        <v>0.23263363110084256</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64795599714193575</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>567.25273100000004</v>
+        <v>570.32709769999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.85768139999993309</v>
+        <v>-0.87978620000001229</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.796683378877928</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8326910670623087</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>566.86990449999996</v>
+        <v>569.92829210000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.38282650000007834</v>
+        <v>-0.39880559999994603</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.80685454796346479</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83588957496013583</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>566.37333439999998</v>
+        <v>569.32726869999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.49657009999998536</v>
+        <v>-0.60102340000003096</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.0461334389960664</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2581575270145917</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>566.2858334</v>
+        <v>569.42945780000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-8.7500999999974738E-2</v>
+        <v>0.10218910000003234</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.18523475337137718</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21560191569711673</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>565.92971809999995</v>
+        <v>568.99754089999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.35611530000005587</v>
+        <v>-0.43191690000003291</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.75202905937726827</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9064221880987211</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>565.91360229999998</v>
+        <v>569.10386549999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.611579999996593E-2</v>
+        <v>0.10632459999999355</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.416666551930847E-2</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22446622740772693</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>563.02109849999999</v>
+        <v>566.1838272</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.8925037999999859</v>
+        <v>-2.9200382999999874</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.963935688850186</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9863115525266792</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>561.91470330000004</v>
+        <v>565.04761059999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1063951999999517</v>
+        <v>-1.1362166000000116</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.3328046193600627</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3817548862520743</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>559.98974169999997</v>
+        <v>563.07501309999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.9249616000000742</v>
+        <v>-1.9725975000000062</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.0342852783979977</v>
+        <v>-4.1097272391229183</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.1942695384044577</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1605051697478164</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>564.94470130000002</v>
+        <v>567.80609770000001</v>
       </c>
       <c r="C318" s="5">
-        <v>4.954959600000052</v>
+        <v>4.7310846000000311</v>
       </c>
       <c r="D318" s="5">
-        <v>11.150243882193255</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.561916500940761</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>563.75445639999998</v>
+        <v>566.78659670000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.1902449000000388</v>
+        <v>-1.0195009999999911</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.4991102239441454</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1334602917190471</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>562.09807439999997</v>
+        <v>565.42419270000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.6563820000000078</v>
+        <v>-1.3624039999999695</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.4693312419443512</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8466498787268479</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>562.17648129999998</v>
+        <v>565.50776020000001</v>
       </c>
       <c r="C321" s="5">
-        <v>7.8406900000004498E-2</v>
+        <v>8.3567499999958272E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.16751613601315718</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17749957952177819</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>560.85666040000001</v>
+        <v>564.14324439999996</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.3198208999999679</v>
+        <v>-1.3645158000000492</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.7811442723506885</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8573660085643104</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>559.87464899999998</v>
+        <v>563.02168770000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.98201140000003306</v>
+        <v>-1.1215566999999282</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.080980013484568</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.35977102695476</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>560.76437520000002</v>
+        <v>564.03899209999997</v>
       </c>
       <c r="C324" s="5">
-        <v>0.88972620000004099</v>
+        <v>1.0173043999999436</v>
       </c>
       <c r="D324" s="5">
-        <v>1.9237392895597338</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1899162047026355</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>560.35256230000005</v>
+        <v>563.64970219999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.41181289999997261</v>
+        <v>-0.3892898999999943</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.8777025905623681</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8250824224539155</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>561.69147820000001</v>
+        <v>565.01083800000004</v>
       </c>
       <c r="C326" s="5">
-        <v>1.3389158999999609</v>
+        <v>1.3611358000000564</v>
       </c>
       <c r="D326" s="5">
-        <v>2.905283527623026</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.93663321125337</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>559.71286689999999</v>
+        <v>563.00883329999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.9786113000000114</v>
+        <v>-2.0020047000000432</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.1461701973133591</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1700717720337899</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>560.35208520000003</v>
+        <v>563.63302390000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.63921830000003865</v>
+        <v>0.62419060000001991</v>
       </c>
       <c r="D328" s="5">
-        <v>1.3790972269332569</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3385455693373682</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>560.44224459999998</v>
+        <v>563.49654959999998</v>
       </c>
       <c r="C329" s="5">
-        <v>9.0159399999947709E-2</v>
+        <v>-0.13647430000003169</v>
       </c>
       <c r="D329" s="5">
-        <v>0.19324827509903386</v>
+        <v>-0.29017327270840498</v>
       </c>
       <c r="E329" s="5">
-        <v>8.080556951388651E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4863293556437505E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>561.40041629999996</v>
+        <v>564.20234359999995</v>
       </c>
       <c r="C330" s="5">
-        <v>0.95817169999997986</v>
+        <v>0.70579399999996895</v>
       </c>
       <c r="D330" s="5">
-        <v>2.0710068664578918</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5134286017753906</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>561.51863000000003</v>
+        <v>564.57251650000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.11821370000006937</v>
+        <v>0.37017290000005687</v>
       </c>
       <c r="D331" s="5">
-        <v>0.25297602142257958</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79016675428535965</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>563.55311300000005</v>
+        <v>566.99615889999995</v>
       </c>
       <c r="C332" s="5">
-        <v>2.0344830000000229</v>
+        <v>2.4236423999999488</v>
       </c>
       <c r="D332" s="5">
-        <v>4.4355118716999486</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2748443574657689</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>565.51567030000001</v>
+        <v>569.00470680000001</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9625572999999576</v>
+        <v>2.0085479000000532</v>
       </c>
       <c r="D333" s="5">
-        <v>4.259943696486701</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3347320938401213</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>568.01772949999997</v>
+        <v>571.42606809999995</v>
       </c>
       <c r="C334" s="5">
-        <v>2.5020591999999624</v>
+        <v>2.4213612999999441</v>
       </c>
       <c r="D334" s="5">
-        <v>5.440383023778872</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2277485230602272</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>570.96456220000005</v>
+        <v>574.21645409999996</v>
       </c>
       <c r="C335" s="5">
-        <v>2.9468327000000727</v>
+        <v>2.7903860000000122</v>
       </c>
       <c r="D335" s="5">
-        <v>6.4062526485506144</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0198074189087292</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>570.51153169999998</v>
+        <v>573.92043239999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.45303050000006806</v>
+        <v>-0.29602169999998296</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.94799307995501181</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61687638343120854</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>572.04591679999999</v>
+        <v>575.4508462</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5343851000000086</v>
+        <v>1.5304138000000194</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2755588305805272</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2472654329685602</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>573.40078489999996</v>
+        <v>576.84070750000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.354868099999976</v>
+        <v>1.3898613000000068</v>
       </c>
       <c r="D338" s="5">
-        <v>2.8794697271635972</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9371201108725931</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>574.04582809999999</v>
+        <v>577.48150280000004</v>
       </c>
       <c r="C339" s="5">
-        <v>0.6450432000000319</v>
+        <v>0.64079530000003615</v>
       </c>
       <c r="D339" s="5">
-        <v>1.358315279208866</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3412194008220357</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>575.34372699999994</v>
+        <v>578.7809843</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2978988999999501</v>
+        <v>1.2994814999999562</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7471554726444358</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.733979860437441</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>576.82817539999996</v>
+        <v>579.94643440000004</v>
       </c>
       <c r="C341" s="5">
-        <v>1.4844484000000193</v>
+        <v>1.1654501000000437</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1404443994260234</v>
+        <v>2.4432961124116748</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9237501201742955</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9192520897735941</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>577.32714710000005</v>
+        <v>580.12987710000004</v>
       </c>
       <c r="C342" s="5">
-        <v>0.49897170000008373</v>
+        <v>0.18344270000000051</v>
       </c>
       <c r="D342" s="5">
-        <v>1.0429847442735118</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38023271475173814</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>578.85836819999997</v>
+        <v>578.57114209999997</v>
       </c>
       <c r="C343" s="5">
-        <v>1.5312210999999252</v>
+        <v>-1.5587350000000697</v>
       </c>
       <c r="D343" s="5">
-        <v>3.2295512262960901</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1770238718955346</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>581.2039671</v>
+        <v>581.29141679999998</v>
       </c>
       <c r="C344" s="5">
-        <v>2.3455989000000272</v>
+        <v>2.7202747000000045</v>
       </c>
       <c r="D344" s="5">
-        <v>4.9723809327184787</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7902652105958685</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>582.93301299999996</v>
+        <v>583.15167710000003</v>
       </c>
       <c r="C345" s="5">
-        <v>1.7290458999999601</v>
+        <v>1.8602603000000499</v>
       </c>
       <c r="D345" s="5">
-        <v>3.6289207058897377</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9085833043421614</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>584.77503579999996</v>
+        <v>584.89621690000001</v>
       </c>
       <c r="C346" s="5">
-        <v>1.8420227999999952</v>
+        <v>1.7445397999999841</v>
       </c>
       <c r="D346" s="5">
-        <v>3.8585071028477635</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.649545199297255</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>587.77645189999998</v>
+        <v>587.7479227</v>
       </c>
       <c r="C347" s="5">
-        <v>3.0014161000000286</v>
+        <v>2.8517057999999906</v>
       </c>
       <c r="D347" s="5">
-        <v>6.3359963858306223</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0101590090301471</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>588.42523219999998</v>
+        <v>588.56622089999996</v>
       </c>
       <c r="C348" s="5">
-        <v>0.64878029999999853</v>
+        <v>0.81829819999995834</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3326157474666811</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6835654934368449</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>589.91756959999998</v>
+        <v>590.03392080000003</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4923373999999967</v>
+        <v>1.4676999000000706</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0861982708844327</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0338093376778952</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>592.00263319999999</v>
+        <v>592.16067420000002</v>
       </c>
       <c r="C350" s="5">
-        <v>2.0850636000000122</v>
+        <v>2.1267533999999841</v>
       </c>
       <c r="D350" s="5">
-        <v>4.3248308387439316</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.412138162705892</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>593.43067480000002</v>
+        <v>593.58965539999997</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4280416000000287</v>
+        <v>1.4289811999999529</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9333806933039996</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9345426125495733</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>594.03332139999998</v>
+        <v>594.19004180000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.60264659999995729</v>
+        <v>0.60038640000004762</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2254655727630626</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2205151139672799</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>595.07638499999996</v>
+        <v>594.89030300000002</v>
       </c>
       <c r="C353" s="5">
-        <v>1.0430635999999822</v>
+        <v>0.70026119999999992</v>
       </c>
       <c r="D353" s="5">
-        <v>2.1275496055268572</v>
+        <v>1.4234194449709747</v>
       </c>
       <c r="E353" s="5">
-        <v>3.1635433874820373</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5767670449531321</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>596.09901090000005</v>
+        <v>599.00512389999994</v>
       </c>
       <c r="C354" s="5">
-        <v>1.0226259000000937</v>
+        <v>4.114820899999927</v>
       </c>
       <c r="D354" s="5">
-        <v>2.0817770420694437</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.623494720033964</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>597.47688700000003</v>
+        <v>600.71637869999995</v>
       </c>
       <c r="C355" s="5">
-        <v>1.3778760999999804</v>
+        <v>1.7112548000000061</v>
       </c>
       <c r="D355" s="5">
-        <v>2.8093231742851055</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4825759318267258</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>597.57231009999998</v>
+        <v>601.04591070000004</v>
       </c>
       <c r="C356" s="5">
-        <v>9.5423099999948136E-2</v>
+        <v>0.32953200000008565</v>
       </c>
       <c r="D356" s="5">
-        <v>0.19182057127944407</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66026777128049829</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>597.07251099999996</v>
+        <v>600.79987700000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.49979910000001837</v>
+        <v>-0.24603369999999813</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.99905506592791182</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49010673092482193</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>599.07957869999996</v>
+        <v>602.69990310000003</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0070676999999932</v>
+        <v>1.9000260999999909</v>
       </c>
       <c r="D358" s="5">
-        <v>4.109237533081278</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.861702845105186</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>600.18313350000005</v>
+        <v>603.66361740000002</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1035548000000972</v>
+        <v>0.96371429999999236</v>
       </c>
       <c r="D359" s="5">
-        <v>2.233034273785961</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9357593891088154</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>601.90767889999995</v>
+        <v>605.53132519999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.7245453999998972</v>
+        <v>1.8677077999999483</v>
       </c>
       <c r="D360" s="5">
-        <v>3.503054786808768</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7765804636868738</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>601.92456749999997</v>
+        <v>605.61308510000003</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6888600000015686E-2</v>
+        <v>8.17599000000655E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>3.3675343465700003E-2</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16214647950372196</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>601.91109100000006</v>
+        <v>605.57930190000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.3476499999910629E-2</v>
+        <v>-3.3783200000016222E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-2.6863513524144622E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6919631226869392E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>602.59280769999998</v>
+        <v>606.26869969999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.68171669999992446</v>
+        <v>0.68939779999993789</v>
       </c>
       <c r="D363" s="5">
-        <v>1.3676026625016657</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3746785270241091</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>603.55548610000005</v>
+        <v>607.34856730000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.96267840000007254</v>
+        <v>1.0798676000000569</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9340070046205415</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1584677183172918</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>603.37734360000002</v>
+        <v>606.81270629999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.1781425000000354</v>
+        <v>-0.53586100000006809</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.35361175611201556</v>
+        <v>-1.0536321210460109</v>
       </c>
       <c r="E365" s="5">
-        <v>1.3949400126170408</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0041347522183228</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>604.42441540000004</v>
+        <v>607.52923699999997</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0470718000000261</v>
+        <v>0.71653070000002117</v>
       </c>
       <c r="D366" s="5">
-        <v>2.1024128001837061</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4262111556833101</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>604.13434440000003</v>
+        <v>607.5370097</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.29007100000001174</v>
+        <v>7.7727000000322732E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.57437767469848966</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5353822972374864E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>602.94963429999996</v>
+        <v>606.3348446</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.1847101000000748</v>
+        <v>-1.202165100000002</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.3279898876714111</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3488301130279665</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>574.76308710000001</v>
+        <v>578.63271650000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-28.18654719999995</v>
+        <v>-27.702128099999982</v>
       </c>
       <c r="D369" s="5">
-        <v>-43.701867104440808</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.94607801116139</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>573.01495069999999</v>
+        <v>576.79865910000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.7481364000000212</v>
+        <v>-1.8340574000000061</v>
       </c>
       <c r="D370" s="5">
-        <v>-3.5893488472737878</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7379559164579135</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>571.5674808</v>
+        <v>575.27093460000003</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.4474698999999873</v>
+        <v>-1.5277244999999766</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.9895096408363742</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1324582608875939</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>569.91647869999997</v>
+        <v>573.60220890000005</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6510021000000279</v>
+        <v>-1.6687256999999818</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.4117199736023895</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4259160190487692</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>570.26923650000003</v>
+        <v>574.04028719999997</v>
       </c>
       <c r="C373" s="5">
-        <v>0.35275780000006307</v>
+        <v>0.43807829999991554</v>
       </c>
       <c r="D373" s="5">
-        <v>0.74529062806525381</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92033777741213907</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>569.87929780000002</v>
+        <v>573.76762389999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.38993870000001607</v>
+        <v>-0.27266329999997652</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.81745716217507258</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56850109314147135</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>571.81214729999999</v>
+        <v>575.70298590000004</v>
       </c>
       <c r="C375" s="5">
-        <v>1.9328494999999748</v>
+        <v>1.9353620000000546</v>
       </c>
       <c r="D375" s="5">
-        <v>4.1468068016664361</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1236348163306014</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>572.898686</v>
+        <v>576.7927985</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0865387000000055</v>
+        <v>1.0898125999999593</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3041824468384986</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2954152107095505</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>575.77368449999994</v>
+        <v>579.39089750000005</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8749984999999469</v>
+        <v>2.5980990000000475</v>
       </c>
       <c r="D377" s="5">
-        <v>6.1910284924300285</v>
+        <v>5.5412084812689333</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.5748584020913308</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5189905411181286</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>576.1306495</v>
+        <v>579.51509099999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.35696500000005926</v>
+        <v>0.12419349999993301</v>
       </c>
       <c r="D378" s="5">
-        <v>0.74651147666697781</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25752566277801314</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>576.14292339999997</v>
+        <v>579.68862920000004</v>
       </c>
       <c r="C379" s="5">
-        <v>1.2273899999968307E-2</v>
+        <v>0.17353820000005271</v>
       </c>
       <c r="D379" s="5">
-        <v>2.5567822031380416E-2</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35993741366575627</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>580.59387170000002</v>
+        <v>583.89208459999998</v>
       </c>
       <c r="C380" s="5">
-        <v>4.45094830000005</v>
+        <v>4.2034553999999389</v>
       </c>
       <c r="D380" s="5">
-        <v>9.6747330664518572</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0570322604437195</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>583.75769170000001</v>
+        <v>587.53162259999999</v>
       </c>
       <c r="C381" s="5">
-        <v>3.163819999999987</v>
+        <v>3.6395380000000159</v>
       </c>
       <c r="D381" s="5">
-        <v>6.7387277865111228</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.741719833684102</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>586.67808730000002</v>
+        <v>590.51199140000006</v>
       </c>
       <c r="C382" s="5">
-        <v>2.9203956000000062</v>
+        <v>2.9803688000000648</v>
       </c>
       <c r="D382" s="5">
-        <v>6.1712712711630591</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2599716546001272</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>589.69846600000005</v>
+        <v>593.49384980000002</v>
       </c>
       <c r="C383" s="5">
-        <v>3.0203787000000375</v>
+        <v>2.9818583999999646</v>
       </c>
       <c r="D383" s="5">
-        <v>6.3558952020942083</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2306943713698493</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>596.8247063</v>
+        <v>600.6758724</v>
       </c>
       <c r="C384" s="5">
-        <v>7.1262402999999495</v>
+        <v>7.182022599999982</v>
       </c>
       <c r="D384" s="5">
-        <v>15.505200819112485</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.528086329884005</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>598.89934149999999</v>
+        <v>602.78465470000003</v>
       </c>
       <c r="C385" s="5">
-        <v>2.0746351999999888</v>
+        <v>2.1087823000000299</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2520277339552548</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2951228146731246</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>598.65691760000004</v>
+        <v>602.70130240000003</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.24242389999994884</v>
+        <v>-8.3352300000001378E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.48465891020276208</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16580834242970743</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>605.89251579999996</v>
+        <v>609.96640449999995</v>
       </c>
       <c r="C387" s="5">
-        <v>7.235598199999913</v>
+        <v>7.2651020999999218</v>
       </c>
       <c r="D387" s="5">
-        <v>15.507715072655582</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.463689229078481</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>609.90216480000004</v>
+        <v>613.99428569999998</v>
       </c>
       <c r="C388" s="5">
-        <v>4.0096490000000813</v>
+        <v>4.0278812000000244</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2368245918454051</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2183635271564803</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>613.1752219</v>
+        <v>617.07013119999999</v>
       </c>
       <c r="C389" s="5">
-        <v>3.27305709999996</v>
+        <v>3.075845500000014</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6333528243524897</v>
+        <v>6.1799096437322287</v>
       </c>
       <c r="E389" s="5">
-        <v>6.4958747519834104</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.503249164351943</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>615.62554160000002</v>
+        <v>619.16922780000004</v>
       </c>
       <c r="C390" s="5">
-        <v>2.4503197000000227</v>
+        <v>2.0990966000000526</v>
       </c>
       <c r="D390" s="5">
-        <v>4.9021516179469815</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1593034052095801</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>620.14442050000002</v>
+        <v>623.7553044</v>
       </c>
       <c r="C391" s="5">
-        <v>4.5188789000000043</v>
+        <v>4.5860765999999558</v>
       </c>
       <c r="D391" s="5">
-        <v>9.1728201110989218</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2593601677173787</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>623.00702120000005</v>
+        <v>626.13169789999995</v>
       </c>
       <c r="C392" s="5">
-        <v>2.86260070000003</v>
+        <v>2.3763934999999492</v>
       </c>
       <c r="D392" s="5">
-        <v>5.6820442747330224</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6688043878555296</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>628.65903539999999</v>
+        <v>632.49567560000003</v>
       </c>
       <c r="C393" s="5">
-        <v>5.6520141999999396</v>
+        <v>6.3639777000000777</v>
       </c>
       <c r="D393" s="5">
-        <v>11.446555059433861</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.902209447103319</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>633.15162840000005</v>
+        <v>636.98981630000003</v>
       </c>
       <c r="C394" s="5">
-        <v>4.4925930000000562</v>
+        <v>4.4941407000000027</v>
       </c>
       <c r="D394" s="5">
-        <v>8.9207933826149777</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8677240744813979</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>632.92119990000003</v>
+        <v>636.71499470000003</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.23042850000001636</v>
+        <v>-0.27482159999999567</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.43585354603380422</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51649882612827547</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>642.16986069999996</v>
+        <v>646.00570389999996</v>
       </c>
       <c r="C396" s="5">
-        <v>9.2486607999999251</v>
+        <v>9.2907091999999238</v>
       </c>
       <c r="D396" s="5">
-        <v>19.015441440456947</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.985845057599416</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>643.72677769999996</v>
+        <v>647.78066100000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5569169999999986</v>
+        <v>1.7749571000000515</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9484656488897754</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3473889406882007</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>646.05287899999996</v>
+        <v>650.36075770000002</v>
       </c>
       <c r="C398" s="5">
-        <v>2.3261013000000048</v>
+        <v>2.5800967000000128</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4234147385067368</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8856805087097888</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>648.60505909999995</v>
+        <v>652.93710669999996</v>
       </c>
       <c r="C399" s="5">
-        <v>2.5521800999999869</v>
+        <v>2.5763489999999365</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8448705999832642</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8586507197591944</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>650.13692200000003</v>
+        <v>654.48674470000003</v>
       </c>
       <c r="C400" s="5">
-        <v>1.5318629000000783</v>
+        <v>1.5496380000000727</v>
       </c>
       <c r="D400" s="5">
-        <v>2.8712430480362094</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8854727044725026</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>651.19988909999995</v>
+        <v>655.4479953</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0629670999999234</v>
+        <v>0.9612505999999712</v>
       </c>
       <c r="D401" s="5">
-        <v>1.9797270779057685</v>
+        <v>1.7767576824272879</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2012726284300657</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2193682953617602</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>654.20335850000004</v>
+        <v>657.78191879999997</v>
       </c>
       <c r="C402" s="5">
-        <v>3.0034694000000854</v>
+        <v>2.333923499999969</v>
       </c>
       <c r="D402" s="5">
-        <v>5.6772290256775104</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3576527720036395</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>654.30767709999998</v>
+        <v>657.76090220000003</v>
       </c>
       <c r="C403" s="5">
-        <v>0.10431859999994231</v>
+        <v>-2.101659999993899E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.1915186840546923</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8334116341842694E-2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>655.23968030000003</v>
+        <v>658.30169939999996</v>
       </c>
       <c r="C404" s="5">
-        <v>0.93200320000005377</v>
+        <v>0.54079719999992903</v>
       </c>
       <c r="D404" s="5">
-        <v>1.7227483081382999</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9910885050443019</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>654.55841799999996</v>
+        <v>658.5867647</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.68126230000007126</v>
+        <v>0.28506530000004204</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.2405476149324079</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52087706309684734</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>655.30287999999996</v>
+        <v>659.35694599999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.74446199999999862</v>
+        <v>0.77018129999999019</v>
       </c>
       <c r="D406" s="5">
-        <v>1.3733899483000744</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4123960041962702</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>657.05660290000003</v>
+        <v>660.83740409999996</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7537229000000707</v>
+        <v>1.4804580999999644</v>
       </c>
       <c r="D407" s="5">
-        <v>3.2591362449962746</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7278907118182039</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>655.95995440000002</v>
+        <v>659.75547870000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0966485000000148</v>
+        <v>-1.0819253999999319</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.984554902506297</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9470496763627665</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>654.96701870000004</v>
+        <v>659.27681319999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.99293569999997544</v>
+        <v>-0.47866550000003372</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.8014099479719214</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86715775276027252</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>655.04505210000002</v>
+        <v>659.61394770000004</v>
       </c>
       <c r="C410" s="5">
-        <v>7.8033399999981157E-2</v>
+        <v>0.33713450000004741</v>
       </c>
       <c r="D410" s="5">
-        <v>0.14306287451064659</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61537305291188282</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>653.27091810000002</v>
+        <v>657.97559379999996</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.7741340000000037</v>
+        <v>-1.6383539000000837</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.2021183333776126</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9401865576077046</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>652.55615560000001</v>
+        <v>657.3160977</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.71476250000000618</v>
+        <v>-0.65949609999995573</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.3050822804899775</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1961646265515324</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>653.59384910000006</v>
+        <v>658.21162570000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.0376935000000458</v>
+        <v>0.89552800000001298</v>
       </c>
       <c r="D413" s="5">
-        <v>1.9250160113165604</v>
+        <v>1.64718730369533</v>
       </c>
       <c r="E413" s="5">
-        <v>0.36762291272940395</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42163991953856339</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>653.1265717</v>
+        <v>656.7401122</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.46727740000005724</v>
+        <v>-1.4715135000000146</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.85455706767428863</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6500061229829397</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>653.97318910000001</v>
+        <v>657.19615539999995</v>
       </c>
       <c r="C415" s="5">
-        <v>0.84661740000001373</v>
+        <v>0.45604319999995369</v>
       </c>
       <c r="D415" s="5">
-        <v>1.5666416789219317</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83647511791598017</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>654.13873450000006</v>
+        <v>657.13774639999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.16554540000004181</v>
+        <v>-5.840899999998328E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>0.30418875758577713</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10659914533510673</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>652.56596879999995</v>
+        <v>656.34144590000005</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.5727657000001045</v>
+        <v>-0.7963004999999157</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.8473473964941709</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4444729367904086</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>653.63566700000001</v>
+        <v>656.82717790000004</v>
       </c>
       <c r="C418" s="5">
-        <v>1.0696982000000617</v>
+        <v>0.48573199999998451</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9848938905978386</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89169558506871915</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>655.11886879999997</v>
+        <v>657.41176949999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4832017999999607</v>
+        <v>0.58459159999995336</v>
       </c>
       <c r="D419" s="5">
-        <v>2.7572303705704959</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0732718338798186</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>656.834022</v>
+        <v>658.08054560000005</v>
       </c>
       <c r="C420" s="5">
-        <v>1.7151532000000316</v>
+        <v>0.66877610000005916</v>
       </c>
       <c r="D420" s="5">
-        <v>3.1873310240237318</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2275971345519165</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>657.06010779999997</v>
+        <v>658.41006960000004</v>
       </c>
       <c r="C421" s="5">
-        <v>0.22608579999996437</v>
+        <v>0.32952399999999216</v>
       </c>
       <c r="D421" s="5">
-        <v>0.4138292967438284</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60253968949852688</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>657.37718199999995</v>
+        <v>659.00765060000003</v>
       </c>
       <c r="C422" s="5">
-        <v>0.3170741999999791</v>
+        <v>0.59758099999999104</v>
       </c>
       <c r="D422" s="5">
-        <v>0.58061739013601787</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.09458791574506</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>657.0765083</v>
+        <v>658.26243090000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.30067369999994753</v>
+        <v>-0.74521970000000692</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.54748199135544739</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3485771588509388</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>657.03028719999998</v>
+        <v>657.84380710000005</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.6221100000025217E-2</v>
+        <v>-0.41862379999997756</v>
       </c>
       <c r="D424" s="5">
-        <v>-8.437961999332444E-2</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76047966770977915</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>656.85620800000004</v>
+        <v>656.96223180000004</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.17407919999993737</v>
+        <v>-0.88157530000000861</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.31747532400285827</v>
+        <v>-1.596317926407409</v>
       </c>
       <c r="E425" s="5">
-        <v>0.49914161592741202</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1898164437115879</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>651.95899399999996</v>
+        <v>657.51803489999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-4.8972140000000763</v>
+        <v>0.5558030999999346</v>
       </c>
       <c r="D426" s="5">
-        <v>-8.5887462502222789</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0199611351515037</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>652.46685539999999</v>
+        <v>657.03831090000006</v>
       </c>
       <c r="C427" s="5">
-        <v>0.50786140000002433</v>
+        <v>-0.47972399999991922</v>
       </c>
       <c r="D427" s="5">
-        <v>0.93878836030176771</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87201314666829344</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>652.61290469999994</v>
+        <v>656.43761810000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.14604929999995875</v>
+        <v>-0.6006928000000471</v>
       </c>
       <c r="D428" s="5">
-        <v>0.26894099881269451</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0915920546267333</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>654.72926719999998</v>
+        <v>655.64865080000004</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1163625000000366</v>
+        <v>-0.78896729999996751</v>
       </c>
       <c r="D429" s="5">
-        <v>3.9616518595029238</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.432774821769256</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>654.31660490000002</v>
+        <v>655.21099089999996</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.4126622999999654</v>
+        <v>-0.43765990000008514</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.75371878969463513</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79809207112742087</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>651.97913340000002</v>
+        <v>652.73867770000004</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.3374714999999924</v>
+        <v>-2.4723131999999168</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.2036293985118878</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4351722913921199</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>650.20310429999995</v>
+        <v>654.64852370000006</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.7760291000000734</v>
+        <v>1.9098460000000159</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.2203365685327889</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5681326058084384</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>651.16775559999996</v>
+        <v>653.83677899999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.96465130000001409</v>
+        <v>-0.81174470000007659</v>
       </c>
       <c r="D433" s="5">
-        <v>1.7949378479472644</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4778584644482673</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>650.55894020000005</v>
+        <v>652.96125940000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.60881539999991219</v>
+        <v>-0.87551959999996143</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.116199813098917</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5950775260036187</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>651.85455420000005</v>
+        <v>653.77047440000001</v>
       </c>
       <c r="C435" s="5">
-        <v>1.2956140000000005</v>
+        <v>0.80921499999999469</v>
       </c>
       <c r="D435" s="5">
-        <v>2.4161993994011643</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4973389045734198</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>653.2203634</v>
+        <v>654.3224027</v>
       </c>
       <c r="C436" s="5">
-        <v>1.3658091999999442</v>
+        <v>0.55192829999998594</v>
       </c>
       <c r="D436" s="5">
-        <v>2.5434984172426844</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.017785188509257</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>656.32970339999997</v>
+        <v>655.87700189999998</v>
       </c>
       <c r="C437" s="5">
-        <v>3.1093399999999747</v>
+        <v>1.5545991999999842</v>
       </c>
       <c r="D437" s="5">
-        <v>5.863959897243709</v>
+        <v>2.888622827660603</v>
       </c>
       <c r="E437" s="5">
-        <v>-8.0155229346645651E-2</v>
+        <v>-0.16518908507520136</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>656.01056110000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.13355920000003607</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0.24463529499501036</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>656.67219950000003</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.66163840000001528</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.2170310109196114</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE410000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>