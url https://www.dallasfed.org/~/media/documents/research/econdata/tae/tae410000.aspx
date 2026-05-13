--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7E64E9A0-5F1C-44E3-8F50-11D58D731367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F997FF39-A5B4-47C4-9E39-91D39DEA6BDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3FF74479-1065-4B13-B421-6C217CF3C9E5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1C722A1-0190-467C-82AB-642D6C331F81}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6AB2808-FC8C-4051-B0CA-080A7FBAB9C1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4DBF195-1A5B-42E0-B073-29BFD9BFC59C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>362.66152219999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>362.66152219000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>362.7554561</v>
+        <v>362.75545613999998</v>
       </c>
       <c r="C7" s="5">
-        <v>9.3933900000024551E-2</v>
+        <v>9.3933949999950528E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.31125826762448128</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.31125843354840033</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>362.63229589999997</v>
+        <v>362.63229588000002</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12316020000002936</v>
+        <v>-0.12316025999996327</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.40665570693096953</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.40665590462680701</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>362.04151669999999</v>
+        <v>362.04151665000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.59077919999998585</v>
+        <v>-0.59077923000000965</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9375471066743311</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.9375472042897579</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>362.28528189999997</v>
+        <v>362.28528187000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.24376519999998436</v>
+        <v>0.24376522000000023</v>
       </c>
       <c r="D10" s="5">
-        <v>0.8109675604271338</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.81096762732295602</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>364.08742389999998</v>
+        <v>364.08742393</v>
       </c>
       <c r="C11" s="5">
-        <v>1.8021420000000035</v>
+        <v>1.8021420599999942</v>
       </c>
       <c r="D11" s="5">
-        <v>6.135298599229877</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.1352988096393668</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>366.44782550000002</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3604016000000456</v>
+        <v>2.3604015700000218</v>
       </c>
       <c r="D12" s="5">
-        <v>8.0631569225754198</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>8.0631568157252929</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>366.95032639999999</v>
+        <v>366.95032642000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50250089999997272</v>
+        <v>0.50250091999998858</v>
       </c>
       <c r="D13" s="5">
-        <v>1.6579980366428604</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.6579981031313196</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>367.11905589999998</v>
+        <v>367.11905586</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16872949999998355</v>
+        <v>0.16872943999999279</v>
       </c>
       <c r="D14" s="5">
-        <v>0.55317635251215247</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>0.55317615527559205</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>367.67027819999998</v>
+        <v>367.67027820999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55122230000000627</v>
+        <v>0.55122234999998909</v>
       </c>
       <c r="D15" s="5">
-        <v>1.8167313032415811</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.8167314695955117</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>368.2461247</v>
+        <v>368.24612472000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.57584650000001147</v>
+        <v>0.57584651000001941</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8957188543937242</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.8957188875462716</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>367.41910789999997</v>
+        <v>367.41910786</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.82701680000002398</v>
+        <v>-0.82701686000001473</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6619507501321249</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.6619509407343145</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>362.53823199999999</v>
+        <v>362.53823202000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.8808758999999782</v>
+        <v>-4.8808758399999874</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.826422420768903</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-14.826422253112392</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>362.44901199999998</v>
+        <v>362.44901197000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.9220000000011623E-2</v>
+        <v>-8.9220049999994444E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.29491842230120469</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.29491858733713405</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>362.91705059999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.46803859999999986</v>
+        <v>0.46803862999996682</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5606402214472848</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.5606403223215715</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>361.01960759999997</v>
+        <v>361.01960757000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.8974430000000098</v>
+        <v>-1.8974430299999767</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.0966674914671888</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.0966675851052194</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>361.47946839999997</v>
+        <v>361.47946844000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.45986080000000129</v>
+        <v>0.45986086999999998</v>
       </c>
       <c r="D22" s="5">
-        <v>1.5392943948549842</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.5392946309390032</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>361.9015599</v>
+        <v>361.90155987000003</v>
       </c>
       <c r="C23" s="5">
-        <v>0.42209150000002182</v>
+        <v>0.42209143000002314</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4102472203314731</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4102469847937504</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>361.7773846</v>
+        <v>361.77738457999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.12417529999999033</v>
+        <v>-0.12417529000003924</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.41096666134220472</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.41096662834311237</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>362.00504319999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.22765859999998384</v>
+        <v>0.2276586199999997</v>
       </c>
       <c r="D25" s="5">
-        <v>0.7577527994524047</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.7577528662943811</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>361.3917161</v>
+        <v>361.39171607999998</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.61332709999999224</v>
+        <v>-0.61332712000000811</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0142615787431484</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.0142616438153627</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>360.85582890000001</v>
+        <v>360.85582887999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.53588719999999057</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7649709351096665</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.7649709352065224</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>360.62020460000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.23562429999998358</v>
+        <v>-0.23562427999996771</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.78074375812576813</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.7807436921363764</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>359.89375130000002</v>
       </c>
       <c r="C29" s="5">
         <v>-0.72645330000000286</v>
       </c>
       <c r="D29" s="5">
         <v>-2.3907424494339913</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.0481669129870372</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.0481669023232785</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>358.15214559999998</v>
+        <v>358.15214557000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.7416057000000364</v>
+        <v>-1.7416057300000034</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.6549731726451498</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-5.6549732674767483</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>357.48686729999997</v>
+        <v>357.48686733</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.66527830000001131</v>
+        <v>-0.66527824000002056</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2064034785996056</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.2064032818203239</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>357.25047180000001</v>
+        <v>357.25047183999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.23639549999995779</v>
+        <v>-0.2363954900000067</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.79064484787861877</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.79064481448842816</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>358.38781619999997</v>
+        <v>358.38781621999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1373443999999608</v>
+        <v>1.1373443800000018</v>
       </c>
       <c r="D33" s="5">
-        <v>3.8879342732074829</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.8879342031945985</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>358.276409</v>
+        <v>358.27640896999998</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.11140719999997373</v>
+        <v>-0.11140725000001339</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.37239075018916656</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-0.37239091701348759</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>358.71330210000002</v>
+        <v>358.71330209000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43689310000002024</v>
+        <v>0.43689312000003611</v>
       </c>
       <c r="D35" s="5">
-        <v>1.4731705998346944</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>1.473170667850443</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>356.44578360000003</v>
+        <v>356.44578356</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.2675184999999942</v>
+        <v>-2.267518530000018</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3272608775870385</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.3272609713811114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>356.46030539999998</v>
+        <v>356.46030537000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.452179999995451E-2</v>
+        <v>1.4521810000019286E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.8899625315601547E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>4.8899659002166196E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>356.56348919999999</v>
+        <v>356.56348921</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10318380000001071</v>
+        <v>0.10318383999998559</v>
       </c>
       <c r="D38" s="5">
-        <v>0.34791498478634608</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.34791511990222013</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>361.72524979999997</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1617605999999796</v>
+        <v>5.1617605899999717</v>
       </c>
       <c r="D39" s="5">
-        <v>18.823803922177063</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>18.823803882187452</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>361.6329485</v>
+        <v>361.63294853000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.2301299999974162E-2</v>
+        <v>-9.2301269999950364E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.30577419125404903</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.30577409200999162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>362.18101940000003</v>
+        <v>362.18101941999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.54807090000002745</v>
+        <v>0.54807088999996267</v>
       </c>
       <c r="D41" s="5">
-        <v>1.833889869288341</v>
+        <v>1.8338898353942534</v>
       </c>
       <c r="E41" s="5">
-        <v>0.63553982022137578</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.63553982577857493</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>363.54395870000002</v>
+        <v>363.54395865999999</v>
       </c>
       <c r="C42" s="5">
-        <v>1.3629392999999936</v>
+        <v>1.3629392400000029</v>
       </c>
       <c r="D42" s="5">
-        <v>4.6104193495688728</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.610419142127653</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>363.86654670000001</v>
+        <v>363.86654668</v>
       </c>
       <c r="C43" s="5">
-        <v>0.3225879999999961</v>
+        <v>0.32258802000001197</v>
       </c>
       <c r="D43" s="5">
-        <v>1.0700230705932734</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.0700231373754088</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>364.15433890000003</v>
+        <v>364.15433894</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2877922000000126</v>
+        <v>0.28779226000000335</v>
       </c>
       <c r="D44" s="5">
-        <v>0.95325311416163405</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.95325331381745926</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>364.7441781</v>
+        <v>364.74417805000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.5898391999999717</v>
+        <v>0.58983911000001399</v>
       </c>
       <c r="D45" s="5">
-        <v>1.9611102293278115</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.9611099272059063</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>365.57805259999998</v>
+        <v>365.57805263</v>
       </c>
       <c r="C46" s="5">
-        <v>0.83387449999997898</v>
+        <v>0.8338745799999856</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7781882507972311</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.7781885210761414</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>365.71638159999998</v>
+        <v>365.71638154999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.13832899999999881</v>
+        <v>0.13832891999999219</v>
       </c>
       <c r="D47" s="5">
-        <v>0.45500732048353587</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.45500705675307618</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>365.8381033</v>
+        <v>365.83810331000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.12172170000002325</v>
+        <v>0.121721760000014</v>
       </c>
       <c r="D48" s="5">
-        <v>0.400128975092362</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.40012917274290238</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>365.31973319999997</v>
+        <v>365.31973316</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.51837010000002692</v>
+        <v>-0.51837015000000974</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.6871376911299363</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.687137852552878</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>366.62936710000002</v>
+        <v>366.62936707</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3096339000000512</v>
+        <v>1.3096339100000023</v>
       </c>
       <c r="D50" s="5">
-        <v>4.3877189728054988</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>4.3877190074618655</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>367.28633480000002</v>
+        <v>367.28633479000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.6569676999999956</v>
+        <v>0.65696772000001147</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1716142140401518</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.1716142809829586</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>367.32469809999998</v>
+        <v>367.32469811999999</v>
       </c>
       <c r="C52" s="5">
-        <v>3.836329999995769E-2</v>
+        <v>3.8363329999981488E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.12541282242435337</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.12541292055676667</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.22093660000002</v>
+        <v>368.22093658</v>
       </c>
       <c r="C53" s="5">
-        <v>0.89623850000003813</v>
+        <v>0.8962384600000064</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9675018135414621</v>
+        <v>2.9675016791528508</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6676514992436386</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.6676514881073468</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>369.47146309999999</v>
       </c>
       <c r="C54" s="5">
-        <v>1.2505264999999781</v>
+        <v>1.250526519999994</v>
       </c>
       <c r="D54" s="5">
-        <v>4.1523478909559541</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.1523479588407186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>368.73105120000002</v>
+        <v>368.73105119000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.74041189999996959</v>
+        <v>-0.74041190999997752</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.3784422431219143</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-2.3784422748920453</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.08446709999998</v>
+        <v>369.08446713000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.35341589999995904</v>
+        <v>0.35341593999999077</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1562408427473914</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.1562409743343771</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>370.77480400000002</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6903369000000339</v>
+        <v>1.6903368700000101</v>
       </c>
       <c r="D57" s="5">
-        <v>5.6363405799417121</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.6363404769051773</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>369.71503289999998</v>
+        <v>369.71503292</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.0597711000000345</v>
+        <v>-1.0597710800000186</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.3765037096161854</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-3.3765036468930698</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>370.44654100000002</v>
+        <v>370.44654095999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.73150810000004185</v>
+        <v>0.73150803999999425</v>
       </c>
       <c r="D59" s="5">
-        <v>2.4002958507303607</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.4002956515736917</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>372.30621619999999</v>
+        <v>372.30621622000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8596751999999697</v>
+        <v>1.8596752600000173</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1932523440833442</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.1932525501371183</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>372.66752009999999</v>
+        <v>372.66752014000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.36130389999999579</v>
+        <v>0.36130392000001166</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1707736793018286</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.1707737443931387</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>373.78822120000001</v>
+        <v>373.78822115999998</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1207011000000193</v>
+        <v>1.1207010199999559</v>
       </c>
       <c r="D62" s="5">
-        <v>3.668978849436888</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.6689785827832999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>374.32627539999999</v>
+        <v>374.32627535</v>
       </c>
       <c r="C63" s="5">
-        <v>0.53805419999997639</v>
+        <v>0.5380541900000253</v>
       </c>
       <c r="D63" s="5">
-        <v>1.7410966131586214</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>1.7410965807308276</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>376.11400830000002</v>
+        <v>376.11400830999997</v>
       </c>
       <c r="C64" s="5">
-        <v>1.7877329000000373</v>
+        <v>1.7877329599999712</v>
       </c>
       <c r="D64" s="5">
-        <v>5.8840029689466888</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.8840031724483044</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>377.4432491</v>
+        <v>377.44324913000003</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3292407999999796</v>
+        <v>1.3292408200000523</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3243859574035204</v>
+        <v>4.3243860236218845</v>
       </c>
       <c r="E65" s="5">
-        <v>2.5045595139578491</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.5045595276727006</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>378.15670390000002</v>
+        <v>378.15670390999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.71345480000002226</v>
+        <v>0.71345477999994955</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2920076169665071</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.2920075518617189</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>379.34999829999998</v>
+        <v>379.34999825</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1932943999999566</v>
+        <v>1.1932943400000227</v>
       </c>
       <c r="D67" s="5">
-        <v>3.8530822885631144</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.8530820913482033</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>380.81470569999999</v>
+        <v>380.81470567999997</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4647074000000089</v>
+        <v>1.4647074299999758</v>
       </c>
       <c r="D68" s="5">
-        <v>4.7329879418582577</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.7329880415039938</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>380.23217190000003</v>
+        <v>380.23217185999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.58253379999996469</v>
+        <v>-0.58253381999998055</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8202793824370733</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8202794445023041</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>381.06755240000001</v>
+        <v>381.06755239</v>
       </c>
       <c r="C70" s="5">
-        <v>0.8353804999999852</v>
+        <v>0.835380530000009</v>
       </c>
       <c r="D70" s="5">
-        <v>2.6685250790249082</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.6685251763014284</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>382.25022519999999</v>
+        <v>382.25022522</v>
       </c>
       <c r="C71" s="5">
-        <v>1.1826727999999775</v>
+        <v>1.1826728300000013</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7885281506578883</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.7885282485061289</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>383.67035709999999</v>
+        <v>383.67035712000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.4201319000000012</v>
       </c>
       <c r="D72" s="5">
-        <v>4.5504620090286219</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.550462008785483</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>384.60109519999997</v>
+        <v>384.60109519000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.93073809999998502</v>
+        <v>0.93073807000001807</v>
       </c>
       <c r="D73" s="5">
-        <v>2.9502116242844378</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.9502115277637575</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>386.3577889</v>
+        <v>386.35778892000002</v>
       </c>
       <c r="C74" s="5">
-        <v>1.756693700000028</v>
+        <v>1.756693729999995</v>
       </c>
       <c r="D74" s="5">
-        <v>5.620900099642312</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.6209001982072682</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>387.68182489999998</v>
+        <v>387.68182494000001</v>
       </c>
       <c r="C75" s="5">
-        <v>1.3240359999999782</v>
+        <v>1.3240360199999941</v>
       </c>
       <c r="D75" s="5">
-        <v>4.190765728182777</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.1907657924625141</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>388.12623819999999</v>
+        <v>388.12623823000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.44441330000000789</v>
+        <v>0.44441328999999996</v>
       </c>
       <c r="D76" s="5">
-        <v>1.3843083531517086</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.3843083216622309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>389.00630560000002</v>
+        <v>389.00630559000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.88006740000002992</v>
+        <v>0.88006735999999819</v>
       </c>
       <c r="D77" s="5">
-        <v>2.755164034078228</v>
+        <v>2.7551639070713785</v>
       </c>
       <c r="E77" s="5">
-        <v>3.0635218744994752</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.0635218636583472</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>389.88944889999999</v>
+        <v>389.88944894000002</v>
       </c>
       <c r="C78" s="5">
-        <v>0.88314329999997199</v>
+        <v>0.88314335000001165</v>
       </c>
       <c r="D78" s="5">
-        <v>2.7585808583519444</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.7585810165588809</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>390.85684049999998</v>
+        <v>390.85684051999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.96739159999998492</v>
+        <v>0.96739157999996905</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0184032255161863</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.0184031619452378</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>392.06610599999999</v>
+        <v>392.06610602000001</v>
       </c>
       <c r="C80" s="5">
         <v>1.209265500000015</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7764921536352691</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.7764921534387375</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>393.86943430000002</v>
+        <v>393.86943429000002</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8033283000000324</v>
+        <v>1.8033282700000086</v>
       </c>
       <c r="D81" s="5">
-        <v>5.6612538267897694</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.6612537299180365</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>394.87610590000003</v>
+        <v>394.87610586</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0066716000000042</v>
+        <v>1.0066715699999804</v>
       </c>
       <c r="D82" s="5">
-        <v>3.1105043376791874</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.1105042437554076</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>395.89618510000003</v>
+        <v>395.89618514</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0200791999999979</v>
+        <v>1.0200792800000045</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1443729095361528</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.1443731599716918</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>397.0862631</v>
+        <v>397.08626312000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.1900779999999713</v>
+        <v>1.1900779800000123</v>
       </c>
       <c r="D84" s="5">
-        <v>3.6674835414839402</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.6674834784503174</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>398.81499009999999</v>
+        <v>398.81499014000002</v>
       </c>
       <c r="C85" s="5">
-        <v>1.7287269999999921</v>
+        <v>1.728727020000008</v>
       </c>
       <c r="D85" s="5">
-        <v>5.3511606063347594</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.3511606694573333</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>399.1551144</v>
+        <v>399.15511443999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.34012430000001359</v>
+        <v>0.34012429999995675</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0282188223132982</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.0282188222094701</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>401.21373569999997</v>
+        <v>401.21373568000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.0586212999999702</v>
+        <v>2.0586212400000363</v>
       </c>
       <c r="D87" s="5">
-        <v>6.3675447296007048</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.3675445380624307</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>402.86983199999997</v>
+        <v>402.86983198000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.6560963000000015</v>
       </c>
       <c r="D88" s="5">
-        <v>5.0672717688721614</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.0672717691306213</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>403.52585060000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65601860000003853</v>
+        <v>0.65601861999999755</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9716320986682856</v>
+        <v>1.9716321594151598</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7324703458482933</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.7324703485148936</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>404.67003820000002</v>
+        <v>404.67003817</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1441876000000093</v>
+        <v>1.1441875699999855</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4561386356581458</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.456138543622056</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>407.47627890000001</v>
+        <v>407.47627891000002</v>
       </c>
       <c r="C91" s="5">
-        <v>2.8062406999999894</v>
+        <v>2.8062407400000211</v>
       </c>
       <c r="D91" s="5">
-        <v>8.6464082091521455</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>8.6464083378013932</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>410.37527740000002</v>
+        <v>410.37527738</v>
       </c>
       <c r="C92" s="5">
-        <v>2.8989985000000047</v>
+        <v>2.8989984699999809</v>
       </c>
       <c r="D92" s="5">
-        <v>8.8795440909627654</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>8.8795439952221287</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>410.5563697</v>
+        <v>410.55636966999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18109229999998888</v>
+        <v>0.18109228999998095</v>
       </c>
       <c r="D93" s="5">
-        <v>0.5308286732166545</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>0.53082864385896045</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>412.56414239999998</v>
+        <v>412.56414238000002</v>
       </c>
       <c r="C94" s="5">
-        <v>2.0077726999999754</v>
+        <v>2.0077727100000402</v>
       </c>
       <c r="D94" s="5">
-        <v>6.0288897774786188</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.0288898087712317</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>414.65027129999999</v>
+        <v>414.65027130999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0861289000000056</v>
+        <v>2.0861289299999726</v>
       </c>
       <c r="D95" s="5">
-        <v>6.2394217904989446</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>6.2394218830469583</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>415.9175765</v>
+        <v>415.91757653000002</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2673052000000098</v>
+        <v>1.2673052200000257</v>
       </c>
       <c r="D96" s="5">
-        <v>3.7298714724690818</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.7298715322336085</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>417.7059213</v>
+        <v>417.70592133000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.7883448000000044</v>
       </c>
       <c r="D97" s="5">
-        <v>5.2834953755868108</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.2834953751965896</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>419.21772559999999</v>
+        <v>419.21772556000002</v>
       </c>
       <c r="C98" s="5">
-        <v>1.5118042999999943</v>
+        <v>1.5118042299999956</v>
       </c>
       <c r="D98" s="5">
-        <v>4.4306709304146041</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.4306707208389362</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>419.78887470000001</v>
+        <v>419.78887472000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.57114910000001373</v>
+        <v>0.57114916000000449</v>
       </c>
       <c r="D99" s="5">
-        <v>1.6472062510474395</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.647206425545944</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>420.93609520000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1472205000000031</v>
+        <v>1.1472204799999872</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3291650894615499</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.3291650303864495</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>422.45456410000003</v>
+        <v>422.45456410999998</v>
       </c>
       <c r="C101" s="5">
-        <v>1.5184689000000162</v>
+        <v>1.5184689099999673</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4157618492685513</v>
+        <v>4.4157618789279818</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6908304565506764</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6908304590288274</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>428.5969748</v>
+        <v>428.59697481000001</v>
       </c>
       <c r="C102" s="5">
-        <v>6.1424106999999708</v>
+        <v>6.1424107000000276</v>
       </c>
       <c r="D102" s="5">
-        <v>18.912945756907785</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.912945756424016</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>429.94627539999999</v>
+        <v>429.94627542000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.3493005999999923</v>
+        <v>1.3493006100000002</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8439206809522064</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.8439207098442951</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>431.54694490000003</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6006695000000377</v>
+        <v>1.6006694800000218</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5601660998795923</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.5601660415131029</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>434.58775739999999</v>
+        <v>434.58775738999998</v>
       </c>
       <c r="C105" s="5">
-        <v>3.0408124999999586</v>
+        <v>3.0408124899999507</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7910822069125807</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.7910821768726102</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>435.29208080000001</v>
+        <v>435.29208082000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.70432340000002114</v>
+        <v>0.70432343000004494</v>
       </c>
       <c r="D106" s="5">
-        <v>1.962233528783508</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.9622336131547957</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>434.94884109999998</v>
+        <v>434.94884110999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.34323970000002646</v>
+        <v>-0.34323971000003439</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.94213983975606208</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.94213986704251296</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>435.93793110000001</v>
+        <v>435.93793109000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.98909000000003289</v>
+        <v>0.98908998000001702</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7632353372072593</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.7632352805679217</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>437.00629090000001</v>
+        <v>437.00629085000003</v>
       </c>
       <c r="C109" s="5">
-        <v>1.0683597999999961</v>
+        <v>1.0683597600000212</v>
       </c>
       <c r="D109" s="5">
-        <v>2.9808237268862614</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.9808236138432198</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>437.69038289999997</v>
+        <v>437.69038293</v>
       </c>
       <c r="C110" s="5">
-        <v>0.68409199999996417</v>
+        <v>0.68409207999997079</v>
       </c>
       <c r="D110" s="5">
-        <v>1.8947444099372879</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.8947446336447848</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>439.34927959999999</v>
+        <v>439.34927958999998</v>
       </c>
       <c r="C111" s="5">
-        <v>1.6588967000000139</v>
+        <v>1.6588966599999821</v>
       </c>
       <c r="D111" s="5">
-        <v>4.6441543472222291</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.644154232570763</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>440.58260319999999</v>
+        <v>440.58260317000003</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2333236000000056</v>
+        <v>1.2333235800000466</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4210903694386507</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4210903131809633</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>441.31675999999999</v>
+        <v>441.31675997999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.73415679999999384</v>
+        <v>0.73415680999994493</v>
       </c>
       <c r="D113" s="5">
-        <v>2.0180262939248461</v>
+        <v>2.0180263218035455</v>
       </c>
       <c r="E113" s="5">
-        <v>4.464905223638449</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.464905216431414</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>441.76542890000002</v>
+        <v>441.76542886999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.44866890000002968</v>
+        <v>0.44866889000002175</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2268363725154385</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.2268363450745445</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>442.53179019999999</v>
+        <v>442.53179017999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.76636129999997138</v>
+        <v>0.76636130999997931</v>
       </c>
       <c r="D115" s="5">
-        <v>2.1017012089235898</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.1017012367542831</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>444.17162660000002</v>
+        <v>444.17162654999998</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6398364000000356</v>
+        <v>1.6398363700000118</v>
       </c>
       <c r="D116" s="5">
-        <v>4.5384499802848977</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.5384498957659503</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>441.15338630000002</v>
+        <v>441.15338632999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-3.0182403000000022</v>
+        <v>-3.0182402199999956</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.8562983517760143</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-7.8562981521123953</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>442.07676859999998</v>
+        <v>442.07676860999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.92338229999995747</v>
+        <v>0.92338227999999845</v>
       </c>
       <c r="D118" s="5">
-        <v>2.5408492830487406</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.5408492272052996</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>443.02848019999999</v>
+        <v>443.02848018999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.95171160000001009</v>
+        <v>0.95171157999999423</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6141928538316206</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.6141927981829349</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>444.24008889999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2116086999999993</v>
+        <v>1.2116087100000072</v>
       </c>
       <c r="D120" s="5">
-        <v>3.3316152606014171</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.3316152885901618</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>445.10414429999997</v>
+        <v>445.10414431999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.86405539999998382</v>
+        <v>0.86405541999999969</v>
       </c>
       <c r="D121" s="5">
-        <v>2.3591538066599416</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.3591538618519037</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>446.87427860000003</v>
       </c>
       <c r="C122" s="5">
-        <v>1.770134300000052</v>
+        <v>1.7701342800000361</v>
       </c>
       <c r="D122" s="5">
-        <v>4.8780590036181293</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.8780589470677427</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>448.06242950000001</v>
+        <v>448.06242945999998</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1881508999999824</v>
+        <v>1.1881508599999506</v>
       </c>
       <c r="D123" s="5">
-        <v>3.2376371588800135</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.2376370482834149</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>448.7231008</v>
+        <v>448.72310076999997</v>
       </c>
       <c r="C124" s="5">
-        <v>0.66067129999998997</v>
+        <v>0.6606713099999979</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7838289935584228</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.7838290209386543</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>450.06279919999997</v>
+        <v>450.06279918000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.3396983999999748</v>
+        <v>1.3396984100000395</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6421148965595673</v>
+        <v>3.6421149244411977</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9818053590350715</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.9818053591249107</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>451.40526369999998</v>
+        <v>451.40526373</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3424645000000055</v>
+        <v>1.3424645499999883</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6387159508556755</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6387160887747738</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>452.33087970000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92561600000004773</v>
+        <v>0.92561597000002394</v>
       </c>
       <c r="D127" s="5">
-        <v>2.4885664294849841</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.488566347749388</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>452.51857849999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.18769879999996419</v>
       </c>
       <c r="D128" s="5">
         <v>0.49908891508911868</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>453.48114279999999</v>
+        <v>453.48114280999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.96256429999999682</v>
+        <v>0.96256431000000475</v>
       </c>
       <c r="D129" s="5">
-        <v>2.5826274682809958</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.5826274954263706</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>454.28865389999999</v>
+        <v>454.28865393000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.80751109999999926</v>
+        <v>0.80751112000001513</v>
       </c>
       <c r="D130" s="5">
-        <v>2.1578851330570581</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.1578851869789695</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>456.4401623</v>
       </c>
       <c r="C131" s="5">
-        <v>2.1515084000000115</v>
+        <v>2.1515083699999877</v>
       </c>
       <c r="D131" s="5">
-        <v>5.8335906664963133</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.833590582628756</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>457.06847570000002</v>
+        <v>457.06847564999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.62831340000002456</v>
+        <v>0.62831334999998489</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6644256904559507</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.6644255569995492</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>457.73826489999999</v>
+        <v>457.73826491</v>
       </c>
       <c r="C133" s="5">
-        <v>0.66978919999996833</v>
+        <v>0.66978926000001593</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7727250962539909</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7727252565331364</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>459.36580750000002</v>
+        <v>459.36580744999998</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6275426000000266</v>
+        <v>1.627542539999979</v>
       </c>
       <c r="D134" s="5">
-        <v>4.3511789672312062</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.3511788035763388</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>459.77201059999999</v>
+        <v>459.77201057000002</v>
       </c>
       <c r="C135" s="5">
-        <v>0.40620309999997062</v>
+        <v>0.40620312000004333</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0662992044524255</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.066299257325598</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>461.21564380000001</v>
+        <v>461.21564382999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.443633200000022</v>
+        <v>1.443633259999956</v>
       </c>
       <c r="D136" s="5">
-        <v>3.8336217518464277</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.8336219141944516</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>461.69760769999999</v>
+        <v>461.69760766000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.48196389999998246</v>
+        <v>0.48196383000004062</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2612155599960984</v>
+        <v>1.2612153756817346</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5851522322398734</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.585152227910914</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>464.77425249999999</v>
+        <v>464.77425252</v>
       </c>
       <c r="C138" s="5">
-        <v>3.0766447999999968</v>
+        <v>3.0766448599999876</v>
       </c>
       <c r="D138" s="5">
-        <v>8.2962059431022972</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>8.2962061116134578</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>465.96572020000002</v>
+        <v>465.96572022999999</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1914677000000324</v>
+        <v>1.1914677099999835</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1199950755727013</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.1199951019927896</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>467.44165600000002</v>
+        <v>467.44165594999998</v>
       </c>
       <c r="C140" s="5">
-        <v>1.475935800000002</v>
+        <v>1.4759357199999954</v>
       </c>
       <c r="D140" s="5">
-        <v>3.8678940184635691</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.8678938048932077</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>466.34510999999998</v>
+        <v>466.34510996</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0965460000000462</v>
+        <v>-1.0965459899999814</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.7789776040142988</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.7789775792906979</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>465.41063430000003</v>
+        <v>465.41063429000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.93447569999995039</v>
+        <v>-0.93447566999998344</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3782694436832674</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.3782693683736311</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>464.35957309999998</v>
+        <v>464.35957306</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0510612000000492</v>
+        <v>-1.0510612300000162</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.6766139074845152</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.6766139829922375</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>463.62850659999998</v>
+        <v>463.62850663</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.73106649999999718</v>
+        <v>-0.73106642999999849</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.8729520247330766</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.8729518471068851</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>462.54525109999997</v>
+        <v>462.54525106</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.083255500000007</v>
+        <v>-1.0832555700000057</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7680166723937361</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.7680168487938528</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>460.36930059999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.175950499999999</v>
+        <v>-2.1759504600000241</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.501362654895936</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.5013625568313351</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>459.05360200000001</v>
+        <v>459.05360203999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.315698599999962</v>
+        <v>-1.3156985599999871</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.3761073070504022</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.3761072060176645</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>456.4560032</v>
+        <v>456.45600316999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.5975988000000143</v>
+        <v>-2.597598870000013</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.5829207469448754</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.5829209183011272</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>455.39865270000001</v>
+        <v>455.39865268</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.0573504999999841</v>
+        <v>-1.0573504899999762</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7445788693510664</v>
+        <v>-2.7445788439017793</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3643031488464796</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.3643031446328502</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>453.70228049999997</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6963722000000416</v>
+        <v>-1.6963721800000258</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.3795794105810248</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-4.3795793601879911</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>452.67925289999999</v>
+        <v>452.67925292000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0230275999999776</v>
+        <v>-1.0230275799999617</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6725065354497701</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.6725064838489132</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>453.32504440000002</v>
+        <v>453.32504442999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64579150000002983</v>
+        <v>0.64579150999998092</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7254143734702909</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.725414400321057</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>452.09083099999998</v>
+        <v>452.09083098999997</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2342134000000442</v>
+        <v>-1.2342134400000191</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.2186143879819995</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.21861449052816</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>452.42564620000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33481520000003684</v>
+        <v>0.33481521000004477</v>
       </c>
       <c r="D154" s="5">
-        <v>0.8923402255745394</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.89234025235473968</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>451.8600697</v>
+        <v>451.86006973999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.56557650000002013</v>
+        <v>-0.56557646000004524</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.4898466146284761</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.4898465099835834</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>451.70102839999998</v>
+        <v>451.70102835</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.1590413000000126</v>
+        <v>-0.15904138999997031</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.42154762584444283</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.42154786389541066</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>452.04256420000002</v>
+        <v>452.04256414999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.34153580000003103</v>
+        <v>0.34153579999997419</v>
       </c>
       <c r="D157" s="5">
-        <v>0.91111512428123653</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.91111512438226683</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>451.71039999999999</v>
+        <v>451.71039997000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.33216420000002245</v>
+        <v>-0.33216417999994974</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.87821392145986943</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.87821386889157527</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>451.01272010000002</v>
+        <v>451.01272014</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.69767989999996871</v>
+        <v>-0.69767983000002687</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8377710476902398</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.8377708649866209</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>451.74124469999998</v>
+        <v>451.74124472</v>
       </c>
       <c r="C160" s="5">
-        <v>0.72852459999995745</v>
+        <v>0.72852457999999842</v>
       </c>
       <c r="D160" s="5">
-        <v>1.955683905740413</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.9556838513988373</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>451.12474900000001</v>
+        <v>451.12474902999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.61649569999997311</v>
+        <v>-0.61649569000002202</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.6254154392125963</v>
+        <v>-1.6254154129734522</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.93849722098662269</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.9384972100484501</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>449.80677309999999</v>
+        <v>449.80677312</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3179759000000217</v>
+        <v>-1.3179759099999728</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4500514173677721</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.4500514428996043</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>448.91230030000003</v>
+        <v>448.91230030999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.89447279999995999</v>
+        <v>-0.89447281000002477</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3603585408763506</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.3603585668730664</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>448.14395789999998</v>
+        <v>448.14395793</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.76834240000005138</v>
+        <v>-0.76834237999997868</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0346530064764279</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0346529539667313</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>447.23354979999999</v>
+        <v>447.23354978999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.91040809999998373</v>
+        <v>-0.91040814000001546</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.4107550146633794</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.4107551192430243</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>447.05827770000002</v>
+        <v>447.05827768</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.1752720999999724</v>
+        <v>-0.17527210999998033</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.46927105584394502</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.46927108257058814</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>447.29974179999999</v>
+        <v>447.29974181</v>
       </c>
       <c r="C167" s="5">
-        <v>0.24146409999997331</v>
+        <v>0.24146412999999711</v>
       </c>
       <c r="D167" s="5">
-        <v>0.65007014021252196</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.65007022124798919</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>446.20723049999998</v>
+        <v>446.20723053</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0925113000000124</v>
+        <v>-1.0925112799999965</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.8918966543939884</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.8918966020989201</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>446.5169434</v>
+        <v>446.51694338999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30971290000002227</v>
+        <v>0.30971285999999054</v>
       </c>
       <c r="D169" s="5">
-        <v>0.83610833216711811</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.83610822371313898</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>446.72597480000002</v>
+        <v>446.72597483999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.20903140000001486</v>
+        <v>0.20903144999999768</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56321386838744658</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.56321400346719397</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>446.82454310000003</v>
+        <v>446.82454306</v>
       </c>
       <c r="C171" s="5">
-        <v>9.8568300000010822E-2</v>
+        <v>9.8568220000004203E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.26509675670089994</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.26509654125805859</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>446.8656623</v>
+        <v>446.86566231</v>
       </c>
       <c r="C172" s="5">
-        <v>4.1119199999968714E-2</v>
+        <v>4.1119250000008378E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.11048637075081746</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.11048650517779812</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>447.24243819999998</v>
+        <v>447.24243815</v>
       </c>
       <c r="C173" s="5">
-        <v>0.37677589999998418</v>
+        <v>0.37677583999999342</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0164881915122104</v>
+        <v>1.0164880288666467</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.86058475146971736</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.8605847691459334</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>447.58645280000002</v>
+        <v>447.58645281999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34401460000003681</v>
+        <v>0.34401466999997865</v>
       </c>
       <c r="D174" s="5">
-        <v>0.92694345221142616</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.926943641728184</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>447.74306439999998</v>
+        <v>447.74306438000002</v>
       </c>
       <c r="C175" s="5">
-        <v>0.15661159999996244</v>
+        <v>0.15661156000004439</v>
       </c>
       <c r="D175" s="5">
-        <v>0.42069194221663331</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.42069183454274128</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>448.24938259999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50631820000000971</v>
+        <v>0.50631821999996873</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3654594358336158</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3654594901675976</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>450.22073449999999</v>
+        <v>450.22073454000002</v>
       </c>
       <c r="C177" s="5">
-        <v>1.9713519000000019</v>
+        <v>1.9713519400000337</v>
       </c>
       <c r="D177" s="5">
-        <v>5.4070126700137333</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.4070127823929282</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>450.48212360000002</v>
+        <v>450.48212360999997</v>
       </c>
       <c r="C178" s="5">
-        <v>0.26138910000003079</v>
+        <v>0.26138906999995015</v>
       </c>
       <c r="D178" s="5">
-        <v>0.69892484873610439</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.6989247682006372</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>450.74630330000002</v>
+        <v>450.74630330999997</v>
       </c>
       <c r="C179" s="5">
         <v>0.26417969999999968</v>
       </c>
       <c r="D179" s="5">
-        <v>0.70599948219003394</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.70599948217449082</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>452.87478629999998</v>
+        <v>452.87478627000002</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1284829999999602</v>
+        <v>2.1284829600000421</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8160685054021055</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8160683931159918</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>453.16788680000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29310050000003685</v>
+        <v>0.2931005300000038</v>
       </c>
       <c r="D181" s="5">
-        <v>0.77941033580692931</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.77941041591862437</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>453.16783270000002</v>
+        <v>453.16783264999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.4099999999834836E-5</v>
+        <v>-5.4150000039498991E-5</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.4325807113912958E-4</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.4339047238465241E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>456.0424458</v>
+        <v>456.04244581</v>
       </c>
       <c r="C183" s="5">
-        <v>2.8746130999999764</v>
+        <v>2.874613160000024</v>
       </c>
       <c r="D183" s="5">
-        <v>7.8833187515549907</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.8833189227814904</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>456.26742780000001</v>
+        <v>456.26742781000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.22498200000001134</v>
       </c>
       <c r="D184" s="5">
-        <v>0.59361174230594393</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.59361174229279889</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>456.08030129999997</v>
+        <v>456.08030124999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.1871265000000335</v>
+        <v>-0.18712656000002426</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.49104091144389628</v>
+        <v>-0.49104106852487783</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9760788210460012</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.9760788212669356</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>457.15291730000001</v>
+        <v>457.15291731000002</v>
       </c>
       <c r="C186" s="5">
-        <v>1.0726160000000391</v>
+        <v>1.0726160600000298</v>
       </c>
       <c r="D186" s="5">
-        <v>2.8589691851185428</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.8589693474351474</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>457.54842639999998</v>
+        <v>457.54842636000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39550909999996975</v>
+        <v>0.39550904999998693</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0431428938851184</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.0431427613605049</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>458.56309340000001</v>
+        <v>458.56309334999997</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0146670000000313</v>
+        <v>1.0146669899999665</v>
       </c>
       <c r="D188" s="5">
-        <v>2.6938387228431004</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.6938386962078065</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>462.11576719999999</v>
+        <v>462.11576718999999</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5526737999999796</v>
+        <v>3.5526738400000113</v>
       </c>
       <c r="D189" s="5">
-        <v>9.7034434346060738</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>9.7034435496586635</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>462.90957559999998</v>
+        <v>462.90957556000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.79380839999998898</v>
+        <v>0.79380837000002202</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0809102530646495</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.0809101737228053</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>463.28746139999998</v>
+        <v>463.28746135</v>
       </c>
       <c r="C191" s="5">
-        <v>0.37788580000000138</v>
+        <v>0.37788578999999345</v>
       </c>
       <c r="D191" s="5">
-        <v>0.9840031243752545</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.98400309830402044</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>466.8358824</v>
+        <v>466.83588236999998</v>
       </c>
       <c r="C192" s="5">
-        <v>3.5484210000000189</v>
+        <v>3.5484210199999779</v>
       </c>
       <c r="D192" s="5">
-        <v>9.5883026999827425</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.5883027574007897</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>467.61586849999998</v>
+        <v>467.61586848000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.7799860999999737</v>
+        <v>0.77998611000003848</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0234787579904934</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.0234787843032676</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>470.0103901</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3945216000000187</v>
+        <v>2.3945216199999777</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3208934432946284</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.3208934978629561</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>470.29481520000002</v>
+        <v>470.29481515999998</v>
       </c>
       <c r="C195" s="5">
-        <v>0.2844251000000213</v>
+        <v>0.28442505999998957</v>
       </c>
       <c r="D195" s="5">
-        <v>0.7285975077514717</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.72859740494410907</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>471.80567009999999</v>
+        <v>471.80567008999998</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5108548999999698</v>
+        <v>1.5108549299999936</v>
       </c>
       <c r="D196" s="5">
-        <v>3.9239344214845095</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.9239345011207849</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>474.36851410000003</v>
+        <v>474.36851406</v>
       </c>
       <c r="C197" s="5">
-        <v>2.562844000000041</v>
+        <v>2.5628439700000172</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7167014735137531</v>
+        <v>6.7167013926724417</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0098668475423649</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.0098668501745482</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>476.6645039</v>
+        <v>476.66450391000001</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2959897999999725</v>
+        <v>2.2959898500000122</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9652539172353025</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.9652540511354379</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>478.91802410000003</v>
+        <v>478.91802414</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2535202000000254</v>
+        <v>2.2535202299999924</v>
       </c>
       <c r="D199" s="5">
-        <v>5.8230897843254414</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>5.8230898637464445</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>481.280598</v>
+        <v>481.28059802000001</v>
       </c>
       <c r="C200" s="5">
-        <v>2.3625738999999726</v>
+        <v>2.3625738800000136</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0830666528198574</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.0830665993973909</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>481.69732110000001</v>
+        <v>481.69732109</v>
       </c>
       <c r="C201" s="5">
-        <v>0.41672310000001289</v>
+        <v>0.41672306999998909</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0439981474736015</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0439980719140651</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>483.31616860000003</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6188475000000153</v>
+        <v>1.6188475100000232</v>
       </c>
       <c r="D202" s="5">
-        <v>4.1082427098648289</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.1082427358003049</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>485.28734839999998</v>
+        <v>485.28734838000003</v>
       </c>
       <c r="C203" s="5">
-        <v>1.971179799999959</v>
+        <v>1.9711797799999999</v>
       </c>
       <c r="D203" s="5">
-        <v>5.0054263744005123</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.0054263224699636</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>485.01290460000001</v>
+        <v>485.01290462999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.27444379999997182</v>
+        <v>-0.27444375000004584</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.67652728124876216</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.67652715840562649</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>487.00401479999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9911101999999801</v>
+        <v>1.9911101700000131</v>
       </c>
       <c r="D205" s="5">
-        <v>5.039094959575352</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.039094881610362</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>489.27643599999999</v>
+        <v>489.27643602000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.2724211999999966</v>
+        <v>2.2724212200000125</v>
       </c>
       <c r="D206" s="5">
-        <v>5.7453076240817413</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.745307675951894</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>489.82469309999999</v>
+        <v>489.82469305000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.54825710000000072</v>
+        <v>0.54825703000000203</v>
       </c>
       <c r="D207" s="5">
-        <v>1.3529742068252526</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.3529740329595086</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>492.4492798</v>
+        <v>492.44927983999997</v>
       </c>
       <c r="C208" s="5">
-        <v>2.6245867000000089</v>
+        <v>2.6245867899999666</v>
       </c>
       <c r="D208" s="5">
-        <v>6.6227744261583066</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.6227746606908333</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>494.26963189999998</v>
+        <v>494.26963194000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8203520999999796</v>
+        <v>1.8203521000000364</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5271374907237316</v>
+        <v>4.5271374903485651</v>
       </c>
       <c r="E209" s="5">
-        <v>4.1952864088708575</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.1952864260891509</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>495.54030660000001</v>
+        <v>495.54030657999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2706747000000291</v>
+        <v>1.2706746399999815</v>
       </c>
       <c r="D210" s="5">
-        <v>3.1289712534813052</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.1289711033821277</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>498.23024600000002</v>
+        <v>498.23024594999998</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6899394000000143</v>
+        <v>2.6899393699999905</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7119955645295049</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.7119954877030263</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>500.24449729999998</v>
+        <v>500.24449733</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0142512999999553</v>
+        <v>2.0142513800000188</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9607141830699142</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.9607143850053159</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>501.7087861</v>
+        <v>501.70878605000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.4642888000000198</v>
+        <v>1.4642887200000132</v>
       </c>
       <c r="D213" s="5">
-        <v>3.569680929671426</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.5696807312774803</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>503.21448400000003</v>
+        <v>503.21448404</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5056979000000297</v>
+        <v>1.5056979899999874</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6614108605364404</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.6614110833857572</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>505.74166819999999</v>
+        <v>505.74166824000002</v>
       </c>
       <c r="C215" s="5">
-        <v>2.5271841999999651</v>
+        <v>2.527184200000022</v>
       </c>
       <c r="D215" s="5">
-        <v>6.1957768592841855</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.195776858777946</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>506.38962029999999</v>
+        <v>506.38962027000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.6479520999999977</v>
+        <v>0.64795202999999901</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5483101984317127</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5483100298599117</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>507.77410659999998</v>
+        <v>507.77410658999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3844862999999918</v>
+        <v>1.3844863199999509</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3306274631691002</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.3306275122086282</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>508.54272980000002</v>
+        <v>508.54272975999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.76862320000003592</v>
+        <v>0.76862317000001212</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8316523620399039</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.8316522899890497</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>511.77891169999998</v>
+        <v>511.77891168999997</v>
       </c>
       <c r="C219" s="5">
-        <v>3.2361818999999628</v>
+        <v>3.2361819299999866</v>
       </c>
       <c r="D219" s="5">
-        <v>7.9093900510340598</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.9093901275846923</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>512.45822710000004</v>
+        <v>512.45822712999995</v>
       </c>
       <c r="C220" s="5">
-        <v>0.67931540000006407</v>
+        <v>0.67931543999998212</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6045133363006059</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.6045134315008314</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>514.03217480000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5739476999999624</v>
+        <v>1.5739476700000523</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7485429825285799</v>
+        <v>3.7485429096460576</v>
       </c>
       <c r="E221" s="5">
-        <v>3.998332413025607</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.9983324046092727</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>514.79325640000002</v>
+        <v>514.79325641000003</v>
       </c>
       <c r="C222" s="5">
-        <v>0.76108160000001135</v>
+        <v>0.76108161000001928</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7912732060438197</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.7912732297716394</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>516.59004419999997</v>
+        <v>516.59004417000006</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7967877999999473</v>
+        <v>1.7967877600000293</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2697171590527772</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2697170620842106</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>515.90310959999999</v>
+        <v>515.90310961</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.68693459999997231</v>
+        <v>-0.68693456000005426</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5840789079969331</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5840788165215502</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>517.22209469999996</v>
+        <v>517.22209472999998</v>
       </c>
       <c r="C225" s="5">
-        <v>1.3189850999999635</v>
+        <v>1.3189851199999794</v>
       </c>
       <c r="D225" s="5">
-        <v>3.1114937907846363</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.1114938385687907</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>517.02425979999998</v>
+        <v>517.02425975999995</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.19783489999997528</v>
+        <v>-0.19783497000003081</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.45802971465730424</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.45802987635498171</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>516.69238310000003</v>
+        <v>516.69238311000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33187669999995251</v>
+        <v>-0.33187664999991284</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.76756367338416398</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.76756355821131494</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>516.18239970000002</v>
+        <v>516.18239967</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.50998340000001008</v>
+        <v>-0.50998344000004181</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.1780100108730873</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.178010102745386</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>516.34349950000001</v>
+        <v>516.34349949</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16109979999998814</v>
+        <v>0.161099820000004</v>
       </c>
       <c r="D229" s="5">
-        <v>0.3751618558011538</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.37516190247830483</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>514.15635899999995</v>
+        <v>514.15635900999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.187140500000055</v>
+        <v>-2.1871404800000391</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9662271133474984</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.9662270690810857</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>513.49590669999998</v>
+        <v>513.49590673</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.66045229999997446</v>
+        <v>-0.66045227999995859</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.5305993576173238</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.5305993115647176</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>511.869755</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6261516999999799</v>
+        <v>-1.6261517300000037</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7346938584317035</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.7346939259211065</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>509.42108259999998</v>
+        <v>509.42108261999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.4486724000000208</v>
+        <v>-2.448672380000005</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.5918809093293493</v>
+        <v>-5.5918808648515501</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.89704349767485425</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.89704349378404435</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>504.4525544</v>
+        <v>504.45255443999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.9685281999999802</v>
+        <v>-4.9685281800000212</v>
       </c>
       <c r="D234" s="5">
-        <v>-11.096075455953802</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-11.096075413244154</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>498.61152959999998</v>
+        <v>498.61152955</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8410248000000138</v>
+        <v>-5.8410248899999715</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.043131067753267</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-13.043131255133778</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>494.53246180000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.0790677999999616</v>
+        <v>-4.0790677499999788</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.3871365106541145</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-9.38713640161588</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>489.07922960000002</v>
+        <v>489.07922954999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4532322000000022</v>
+        <v>-5.4532322500000419</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.458702668392462</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-12.458702775787778</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>485.98147349999999</v>
+        <v>485.98147351</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.0977561000000264</v>
+        <v>-3.0977560399999788</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.3413584992481962</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-7.3413583626953933</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>482.4853531</v>
+        <v>482.48535306999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.4961203999999952</v>
+        <v>-3.496120440000027</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.299216725553805</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-8.2992168166182481</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>480.96568539999998</v>
+        <v>480.96568537000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5196677000000136</v>
+        <v>-1.5196676999999568</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.7148071212746658</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.7148071215015288</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>478.9852975</v>
+        <v>478.98529747999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9803878999999824</v>
+        <v>-1.9803878900000313</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.8306543777492772</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.8306543542011688</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>477.65902410000001</v>
+        <v>477.65902413999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3262733999999909</v>
+        <v>-1.3262733400000002</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.2725699594607471</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.2725698137930581</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>476.98580229999999</v>
+        <v>476.98580227999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.67322180000002163</v>
+        <v>-0.67322186000001238</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6782537883587412</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.6782539366339111</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>475.72521699999999</v>
+        <v>475.72521703000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2605853000000025</v>
+        <v>-1.2605852499999628</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.1256843401050172</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.1256842180531486</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>475.68508930000002</v>
+        <v>475.68508931000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.0127699999970901E-2</v>
+        <v>-4.0127719999986766E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10117375517089133</v>
+        <v>-0.10117380556708966</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6224179666489409</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.6224179683519573</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>477.78498450000001</v>
+        <v>477.78498452999997</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0998951999999917</v>
+        <v>2.0998952199999508</v>
       </c>
       <c r="D246" s="5">
-        <v>5.42788709045261</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.4278871432939857</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>477.15306199999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.63192250000003014</v>
+        <v>-0.6319225299999971</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.5756356586660858</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.5756357328264858</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>477.29531780000002</v>
+        <v>477.29531782999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.14225580000004356</v>
+        <v>0.14225583000001052</v>
       </c>
       <c r="D248" s="5">
-        <v>0.35834864530255306</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>0.35834872099773651</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>478.76850309999998</v>
+        <v>478.76850313</v>
       </c>
       <c r="C249" s="5">
-        <v>1.4731852999999546</v>
+        <v>1.4731853000000115</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7673607697341183</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.7673607694931999</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>479.597712</v>
+        <v>479.59771202000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.82920890000002601</v>
+        <v>0.82920889000001807</v>
       </c>
       <c r="D250" s="5">
-        <v>2.0982672311413486</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.0982672054626672</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>480.41834640000002</v>
+        <v>480.41834638</v>
       </c>
       <c r="C251" s="5">
-        <v>0.82063440000001719</v>
+        <v>0.82063435999998546</v>
       </c>
       <c r="D251" s="5">
-        <v>2.0727411671091822</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.0727410650378308</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>481.6703483</v>
+        <v>481.67034826999998</v>
       </c>
       <c r="C252" s="5">
-        <v>1.252001899999982</v>
+        <v>1.2520018899999741</v>
       </c>
       <c r="D252" s="5">
-        <v>3.1724952583531252</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>3.1724952327833345</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>482.2587059</v>
+        <v>482.25870586000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.58835759999999482</v>
+        <v>0.58835759000004373</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4756809230434209</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.475680897885856</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>483.14151299999997</v>
+        <v>483.14151298000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88280709999997953</v>
+        <v>0.88280711999999539</v>
       </c>
       <c r="D254" s="5">
-        <v>2.2189329257503498</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.218932976713428</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>483.81999489999998</v>
+        <v>483.81999490999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.67848190000000841</v>
+        <v>0.67848192999997536</v>
       </c>
       <c r="D255" s="5">
-        <v>1.6982525285771821</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.6982526043193502</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>484.93311840000001</v>
+        <v>484.93311842000003</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1131235000000288</v>
+        <v>1.1131235100000367</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7960416092011275</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.7960416345801598</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>485.88395320000001</v>
+        <v>485.88395322000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.95083479999999554</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3784460742020563</v>
+        <v>2.3784460741026914</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1440369121109581</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1440369141681126</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>487.18606340000002</v>
+        <v>487.18606340999997</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3021102000000155</v>
+        <v>1.3021101899999508</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2636803339608278</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.2636803083892607</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>489.14781779999998</v>
+        <v>489.14781776000001</v>
       </c>
       <c r="C259" s="5">
-        <v>1.9617543999999612</v>
+        <v>1.9617543500000352</v>
       </c>
       <c r="D259" s="5">
-        <v>4.9405098127805136</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.9405096839545415</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>491.46108190000001</v>
+        <v>491.46108191000002</v>
       </c>
       <c r="C260" s="5">
-        <v>2.3132641000000262</v>
+        <v>2.3132641500000091</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8249675323153838</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.8249676620004465</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>495.515647</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0545650999999907</v>
+        <v>4.0545650899999828</v>
       </c>
       <c r="D261" s="5">
-        <v>10.361828074014113</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>10.361828047067068</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>497.04433110000002</v>
+        <v>497.04433109000001</v>
       </c>
       <c r="C262" s="5">
-        <v>1.5286841000000209</v>
+        <v>1.5286840900000129</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7655100423311882</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.7655100172794276</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>498.50262240000001</v>
+        <v>498.50262236999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4582912999999849</v>
+        <v>1.458291279999969</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5780828133608278</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.5780827635669921</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>500.4173437</v>
+        <v>500.41734369</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9147212999999965</v>
+        <v>1.9147213200000124</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7077606983698228</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.7077607488769324</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>502.09476979999999</v>
+        <v>502.09476978999999</v>
       </c>
       <c r="C265" s="5">
         <v>1.677426099999991</v>
       </c>
       <c r="D265" s="5">
-        <v>4.097459411225457</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.0974594113089458</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>505.06447709999998</v>
+        <v>505.06447713</v>
       </c>
       <c r="C266" s="5">
-        <v>2.9697072999999818</v>
+        <v>2.9697073400000136</v>
       </c>
       <c r="D266" s="5">
-        <v>7.3330623908709702</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>7.3330624930285193</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>506.25899140000001</v>
+        <v>506.25899141999997</v>
       </c>
       <c r="C267" s="5">
-        <v>1.1945143000000371</v>
+        <v>1.1945142899999723</v>
       </c>
       <c r="D267" s="5">
-        <v>2.8752976194794</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.8752975949213999</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>507.67647440000002</v>
+        <v>507.67647442999998</v>
       </c>
       <c r="C268" s="5">
-        <v>1.4174830000000043</v>
+        <v>1.4174830100000122</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4121269069226301</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4121269312293201</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>509.85933979999999</v>
+        <v>509.85933975</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1828653999999688</v>
+        <v>2.182865320000019</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2834447578801402</v>
+        <v>5.2834445593253676</v>
       </c>
       <c r="E269" s="5">
-        <v>4.9343853490323442</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.9343853344224975</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>512.04060500000003</v>
+        <v>512.04060502000004</v>
       </c>
       <c r="C270" s="5">
-        <v>2.1812652000000412</v>
+        <v>2.1812652700000399</v>
       </c>
       <c r="D270" s="5">
-        <v>5.2563420812070438</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.2563422544074312</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>514.10886979999998</v>
+        <v>514.10886982</v>
       </c>
       <c r="C271" s="5">
         <v>2.0682647999999517</v>
       </c>
       <c r="D271" s="5">
-        <v>4.9562574115250557</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.9562574113273028</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>517.09066429999996</v>
+        <v>517.09066428999995</v>
       </c>
       <c r="C272" s="5">
-        <v>2.9817944999999781</v>
+        <v>2.9817944699999543</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1862811056749409</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1862810307631309</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>518.59894929999996</v>
+        <v>518.59894925000003</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5082850000000008</v>
+        <v>1.5082849600000827</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5569442527299655</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.5569441569508253</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.5994991</v>
       </c>
       <c r="C274" s="5">
-        <v>2.0005498000000443</v>
+        <v>2.0005498499999703</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7286150767960722</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.7286151979631486</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>522.9914612</v>
+        <v>522.99146123000003</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3919621000000006</v>
+        <v>2.3919621300000244</v>
       </c>
       <c r="D275" s="5">
-        <v>5.655042305137159</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.6550423778646053</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>523.19155390000003</v>
+        <v>523.19155387000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.20009270000002743</v>
+        <v>0.20009263999997984</v>
       </c>
       <c r="D276" s="5">
-        <v>0.4600785274092356</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.46007838913264543</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>524.84812720000002</v>
+        <v>524.84812717</v>
       </c>
       <c r="C277" s="5">
         <v>1.6565732999999909</v>
       </c>
       <c r="D277" s="5">
-        <v>3.8664120909619237</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.8664120911873212</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>525.73082399999998</v>
+        <v>525.73082396999996</v>
       </c>
       <c r="C278" s="5">
         <v>0.88269679999996242</v>
       </c>
       <c r="D278" s="5">
-        <v>2.036949641668806</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.0369496417863342</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>526.77455610000004</v>
+        <v>526.77455613999996</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0437321000000566</v>
+        <v>1.0437321699999984</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4085432211199853</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.4085433845605131</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>529.07483360000003</v>
+        <v>529.07483361000004</v>
       </c>
       <c r="C280" s="5">
-        <v>2.3002774999999929</v>
+        <v>2.3002774700000828</v>
       </c>
       <c r="D280" s="5">
-        <v>5.3677655966964499</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.3677655245835787</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>530.36564439999995</v>
+        <v>530.36564436000003</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2908107999999174</v>
+        <v>1.2908107499999915</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9673080661063445</v>
+        <v>2.9673079495635246</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0219533112885397</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.0219533136442998</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>531.64161279999996</v>
+        <v>531.64161276000004</v>
       </c>
       <c r="C282" s="5">
         <v>1.2759684000000107</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9255021958147776</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.9255021960385763</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>533.75316009999995</v>
+        <v>533.75316008000004</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1115472999999838</v>
+        <v>2.1115473199999997</v>
       </c>
       <c r="D283" s="5">
-        <v>4.8716037919487754</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.8716038394784</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>535.87226650000002</v>
+        <v>535.87226649000002</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1191064000000779</v>
+        <v>2.1191064099999721</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8696606326861236</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.8696606563561673</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>535.63661879999995</v>
+        <v>535.63661877000004</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.23564770000007229</v>
+        <v>-0.23564771999997447</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.52642081561933285</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.52642086019955014</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>536.27712039999994</v>
+        <v>536.27712039000005</v>
       </c>
       <c r="C286" s="5">
-        <v>0.64050159999999323</v>
+        <v>0.6405016200000091</v>
       </c>
       <c r="D286" s="5">
-        <v>1.4444065503501857</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.444406595830916</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>537.63245819999997</v>
       </c>
       <c r="C287" s="5">
-        <v>1.3553378000000293</v>
+        <v>1.3553378099999236</v>
       </c>
       <c r="D287" s="5">
-        <v>3.075283641536708</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.075283664601014</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>538.79892459999996</v>
+        <v>538.79892464</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1664663999999902</v>
+        <v>1.166466440000022</v>
       </c>
       <c r="D288" s="5">
-        <v>2.6348565366882903</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.6348566281226393</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>539.83647619999999</v>
+        <v>539.83647624000002</v>
       </c>
       <c r="C289" s="5">
         <v>1.0375516000000289</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3354420173772761</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.3354420172019941</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>541.45126990000006</v>
+        <v>541.45126985000002</v>
       </c>
       <c r="C290" s="5">
-        <v>1.6147937000000638</v>
+        <v>1.6147936099999924</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6491648158037071</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.6491646087860152</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>543.49381849999997</v>
+        <v>543.49381850999998</v>
       </c>
       <c r="C291" s="5">
-        <v>2.0425485999999182</v>
+        <v>2.0425486599999658</v>
       </c>
       <c r="D291" s="5">
-        <v>4.6219445541550774</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.6219446931900832</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>545.95633539999994</v>
+        <v>545.95633539000005</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4625168999999687</v>
+        <v>2.4625168800000665</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5746408656268009</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5746408191118535</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>546.03682279999998</v>
+        <v>546.03682277999997</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0487400000038178E-2</v>
+        <v>8.0487389999916559E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.17705304740645023</v>
+        <v>0.1770530253939695</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9547876197238976</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9547876237177029</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>546.79051589999995</v>
+        <v>546.79051593999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.75369309999996403</v>
+        <v>0.75369316000001163</v>
       </c>
       <c r="D294" s="5">
-        <v>1.6689891347387853</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.6689892686757135</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>548.37649959999999</v>
+        <v>548.37649954999995</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5859837000000425</v>
+        <v>1.5859836099999711</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5367058454835787</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.5367056413100784</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>549.85201870000003</v>
+        <v>549.85201869000002</v>
       </c>
       <c r="C296" s="5">
-        <v>1.4755191000000423</v>
+        <v>1.475519140000074</v>
       </c>
       <c r="D296" s="5">
-        <v>3.2770598192155109</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.2770599096756836</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>551.19596220000005</v>
+        <v>551.19596222999996</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3439435000000231</v>
+        <v>1.3439435399999411</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9727813961712757</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.9727814858980128</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>553.51281800000004</v>
+        <v>553.51281799000003</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3168557999999848</v>
+        <v>2.3168557600000668</v>
       </c>
       <c r="D298" s="5">
-        <v>5.1622478506684555</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.1622477591857896</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>555.91799830000002</v>
+        <v>555.91799824999998</v>
       </c>
       <c r="C299" s="5">
-        <v>2.4051802999999836</v>
+        <v>2.4051802599999519</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3408039544797781</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.340803863623278</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>557.72382400000004</v>
       </c>
       <c r="C300" s="5">
-        <v>1.805825700000014</v>
+        <v>1.8058257500000536</v>
       </c>
       <c r="D300" s="5">
-        <v>3.9684425268983414</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.968442639110914</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>560.78246539999998</v>
+        <v>560.78246543</v>
       </c>
       <c r="C301" s="5">
-        <v>3.0586413999999422</v>
+        <v>3.058641429999966</v>
       </c>
       <c r="D301" s="5">
-        <v>6.783155479827685</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.783155548378228</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>563.09485940000002</v>
+        <v>563.09485943000004</v>
       </c>
       <c r="C302" s="5">
         <v>2.3123940000000403</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0619951556757581</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.0619951553989129</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>566.35269600000004</v>
+        <v>566.35269602999995</v>
       </c>
       <c r="C303" s="5">
-        <v>3.2578366000000187</v>
+        <v>3.257836599999905</v>
       </c>
       <c r="D303" s="5">
-        <v>7.1679480601530399</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.1679480597586887</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>568.36276539999994</v>
+        <v>568.36276540999995</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0100693999999066</v>
+        <v>2.0100693800000045</v>
       </c>
       <c r="D304" s="5">
-        <v>4.343105321122831</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.3431052768278855</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>569.68625150000003</v>
+        <v>569.68625149000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3234861000000819</v>
+        <v>1.3234860800000661</v>
       </c>
       <c r="D305" s="5">
-        <v>2.8303794980050201</v>
+        <v>2.8303794546336691</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3311051036318604</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.3311051056218686</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>570.96985970000003</v>
+        <v>570.96985969000002</v>
       </c>
       <c r="C306" s="5">
         <v>1.2836082000000033</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7375814177585722</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7375814178072</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>570.89953079999998</v>
+        <v>570.89953075000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-7.0328900000049543E-2</v>
+        <v>-7.0328939999967588E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.1477092495487442</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.14770933350485294</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>571.20688389999998</v>
+        <v>571.20688390999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.30735310000000027</v>
+        <v>0.30735315999993418</v>
       </c>
       <c r="D308" s="5">
-        <v>0.64795599714193575</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.64795612406407521</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>570.32709769999997</v>
+        <v>570.32709766000005</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.87978620000001229</v>
+        <v>-0.87978624999993826</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.8326910670623087</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.8326911703051119</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>569.92829210000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.39880559999994603</v>
+        <v>-0.39880556000002798</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.83588957496013583</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-0.83588949150152914</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>569.32726869999999</v>
+        <v>569.32726864999995</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.60102340000003096</v>
+        <v>-0.60102345000007062</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.2581575270145917</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.2581576310763731</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>569.42945780000002</v>
       </c>
       <c r="C312" s="5">
-        <v>0.10218910000003234</v>
+        <v>0.102189150000072</v>
       </c>
       <c r="D312" s="5">
-        <v>0.21560191569711673</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>0.21560202131205575</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>568.99754089999999</v>
+        <v>568.99754088999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.43191690000003291</v>
+        <v>-0.43191691000004084</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.9064221880987211</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.90642220899735948</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>569.10386549999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.10632459999999355</v>
+        <v>0.10632461000000148</v>
       </c>
       <c r="D314" s="5">
-        <v>0.22446622740772693</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.22446624854464137</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>566.1838272</v>
       </c>
       <c r="C315" s="5">
         <v>-2.9200382999999874</v>
       </c>
       <c r="D315" s="5">
         <v>-5.9863115525266792</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>565.04761059999998</v>
+        <v>565.04761062</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1362166000000116</v>
+        <v>-1.1362165799999957</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.3817548862520743</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.3817548447894521</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>563.07501309999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.9725975000000062</v>
+        <v>-1.9725975200000221</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.1097272391229183</v>
+        <v>-4.1097272798517608</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.1605051697478164</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-1.1605051680128375</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>567.80609770000001</v>
+        <v>567.80609773000003</v>
       </c>
       <c r="C318" s="5">
-        <v>4.7310846000000311</v>
+        <v>4.7310846300000549</v>
       </c>
       <c r="D318" s="5">
-        <v>10.561916500940761</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.561916571039243</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>566.78659670000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.0195009999999911</v>
+        <v>-1.0195010300000149</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1334602917190471</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.1334603537684016</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>565.42419270000005</v>
+        <v>565.42419266000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3624039999999695</v>
+        <v>-1.3624040400000013</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.8466498787268479</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.8466499612023077</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>565.50776020000001</v>
+        <v>565.50776021000001</v>
       </c>
       <c r="C321" s="5">
-        <v>8.3567499999958272E-2</v>
+        <v>8.3567549999997937E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.17749957952177819</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>0.17749968582208009</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>564.14324439999996</v>
+        <v>564.14324440999997</v>
       </c>
       <c r="C322" s="5">
         <v>-1.3645158000000492</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.8573660085643104</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.8573660085144947</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>563.02168770000003</v>
+        <v>563.02168772000005</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1215566999999282</v>
+        <v>-1.1215566899999203</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.35977102695476</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.3597710061027732</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>564.03899209999997</v>
+        <v>564.03899207999996</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0173043999999436</v>
+        <v>1.0173043599999119</v>
       </c>
       <c r="D324" s="5">
-        <v>2.1899162047026355</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.1899161176600179</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>563.64970219999998</v>
+        <v>563.64970215000005</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.3892898999999943</v>
+        <v>-0.38928992999990442</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.8250824224539155</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.82508248582532362</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>565.01083800000004</v>
+        <v>565.01083796</v>
       </c>
       <c r="C326" s="5">
-        <v>1.3611358000000564</v>
+        <v>1.3611358099999507</v>
       </c>
       <c r="D326" s="5">
-        <v>2.93663321125337</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9366332333791823</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>563.00883329999999</v>
+        <v>563.00883332000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0020047000000432</v>
+        <v>-2.0020046399999956</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.1700717720337899</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.170071649771689</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>563.63302390000001</v>
+        <v>563.63302394000004</v>
       </c>
       <c r="C328" s="5">
-        <v>0.62419060000001991</v>
+        <v>0.62419062000003578</v>
       </c>
       <c r="D328" s="5">
-        <v>1.3385455693373682</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.3385456124404005</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>563.49654959999998</v>
+        <v>563.49654955999995</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.13647430000003169</v>
+        <v>-0.13647438000009515</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.29017327270840498</v>
+        <v>-0.29017344255846123</v>
       </c>
       <c r="E329" s="5">
-        <v>7.4863293556437505E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>7.4863286452586664E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>564.20234359999995</v>
+        <v>564.20234361999997</v>
       </c>
       <c r="C330" s="5">
-        <v>0.70579399999996895</v>
+        <v>0.70579406000001654</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5134286017753906</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.5134287314287453</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>564.57251650000001</v>
+        <v>564.57251646999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.37017290000005687</v>
+        <v>0.37017285000001721</v>
       </c>
       <c r="D331" s="5">
-        <v>0.79016675428535965</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.79016664714235407</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>566.99615889999995</v>
+        <v>566.99615891999997</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4236423999999488</v>
+        <v>2.4236424499999885</v>
       </c>
       <c r="D332" s="5">
-        <v>5.2748443574657689</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.274844469155493</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>569.00470680000001</v>
+        <v>569.00470676999998</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0085479000000532</v>
+        <v>2.0085478500000136</v>
       </c>
       <c r="D333" s="5">
-        <v>4.3347320938401213</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>4.334731983665896</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>571.42606809999995</v>
+        <v>571.42606807000004</v>
       </c>
       <c r="C334" s="5">
-        <v>2.4213612999999441</v>
+        <v>2.4213613000000578</v>
       </c>
       <c r="D334" s="5">
-        <v>5.2277485230602272</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>5.2277485233424903</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>574.21645409999996</v>
+        <v>574.21645410999997</v>
       </c>
       <c r="C335" s="5">
-        <v>2.7903860000000122</v>
+        <v>2.7903860399999303</v>
       </c>
       <c r="D335" s="5">
-        <v>6.0198074189087292</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>6.0198075078575775</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>573.92043239999998</v>
+        <v>573.92043242</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.29602169999998296</v>
+        <v>-0.29602168999997502</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.61687638343120854</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.61687636264059487</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>575.4508462</v>
+        <v>575.45084621000001</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5304138000000194</v>
+        <v>1.5304137900000114</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2472654329685602</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.2472654113234523</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>576.84070750000001</v>
+        <v>576.84070753000003</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3898613000000068</v>
+        <v>1.3898613200000227</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9371201108725931</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.9371201536487757</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>577.48150280000004</v>
+        <v>577.48150275</v>
       </c>
       <c r="C339" s="5">
-        <v>0.64079530000003615</v>
+        <v>0.64079521999997269</v>
       </c>
       <c r="D339" s="5">
-        <v>1.3412194008220357</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.3412192322830085</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>578.7809843</v>
+        <v>578.78098433000002</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2994814999999562</v>
+        <v>1.2994815800000197</v>
       </c>
       <c r="D340" s="5">
-        <v>2.733979860437441</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.7339800310777651</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>579.94643440000004</v>
+        <v>579.94643437000002</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1654501000000437</v>
+        <v>1.1654500399999961</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4432961124116748</v>
+        <v>2.4432959851008684</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9192520897735941</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.9192520917554532</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>580.12987710000004</v>
+        <v>580.12987706000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.18344270000000051</v>
+        <v>0.18344268999999258</v>
       </c>
       <c r="D342" s="5">
-        <v>0.38023271475173814</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.38023269400768722</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>578.57114209999997</v>
+        <v>578.57114213</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.5587350000000697</v>
+        <v>-1.5587349300000142</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.1770238718955346</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.1770237315385086</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>581.29141679999998</v>
+        <v>581.29141684000001</v>
       </c>
       <c r="C344" s="5">
-        <v>2.7202747000000045</v>
+        <v>2.7202747100000124</v>
       </c>
       <c r="D344" s="5">
-        <v>5.7902652105958685</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.7902652321268011</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>583.15167710000003</v>
+        <v>583.15167712000004</v>
       </c>
       <c r="C345" s="5">
-        <v>1.8602603000000499</v>
+        <v>1.8602602800000341</v>
       </c>
       <c r="D345" s="5">
-        <v>3.9085833043421614</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.9085832613042548</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>584.89621690000001</v>
+        <v>584.89621685999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7445397999999841</v>
+        <v>1.7445397399999365</v>
       </c>
       <c r="D346" s="5">
-        <v>3.649545199297255</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.649545071578375</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>587.7479227</v>
+        <v>587.74792272000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8517057999999906</v>
+        <v>2.8517058600000382</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0101590090301471</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.0101591393162179</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>588.56622089999996</v>
+        <v>588.56622092999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.81829819999995834</v>
+        <v>0.81829820999996628</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6835654934368449</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6835655141108186</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>590.03392080000003</v>
+        <v>590.03392076</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4676999000000706</v>
+        <v>1.467699830000015</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0338093376778952</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.0338091908374887</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>592.16067420000002</v>
+        <v>592.16067418</v>
       </c>
       <c r="C350" s="5">
-        <v>2.1267533999999841</v>
+        <v>2.12675342</v>
       </c>
       <c r="D350" s="5">
-        <v>4.412138162705892</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.4121382053286862</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>593.58965539999997</v>
+        <v>593.58965537999995</v>
       </c>
       <c r="C351" s="5">
         <v>1.4289811999999529</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9345426125495733</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.9345426126499818</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>594.19004180000002</v>
+        <v>594.19004174999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.60038640000004762</v>
+        <v>0.60038637000002382</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2205151139672799</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.220515052682547</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>594.89030300000002</v>
+        <v>594.89030295999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.70026119999999992</v>
+        <v>0.70026121000000785</v>
       </c>
       <c r="D353" s="5">
-        <v>1.4234194449709747</v>
+        <v>1.4234194655505572</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5767670449531321</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5767670433621381</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>599.00512389999994</v>
+        <v>599.00512393999998</v>
       </c>
       <c r="C354" s="5">
-        <v>4.114820899999927</v>
+        <v>4.1148209799999904</v>
       </c>
       <c r="D354" s="5">
-        <v>8.623494720033964</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>8.6234948947224943</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>600.71637869999995</v>
+        <v>600.71637867000004</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7112548000000061</v>
+        <v>1.7112547300000642</v>
       </c>
       <c r="D355" s="5">
-        <v>3.4825759318267258</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.482575786887887</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>601.04591070000004</v>
+        <v>601.04591072999995</v>
       </c>
       <c r="C356" s="5">
-        <v>0.32953200000008565</v>
+        <v>0.32953205999990587</v>
       </c>
       <c r="D356" s="5">
-        <v>0.66026777128049829</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.66026789189537194</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>600.79987700000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.24603369999999813</v>
+        <v>-0.24603372999990825</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.49010673092482193</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.49010679052670092</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>602.69990310000003</v>
+        <v>602.69990308000001</v>
       </c>
       <c r="C358" s="5">
-        <v>1.9000260999999909</v>
+        <v>1.9000260799999751</v>
       </c>
       <c r="D358" s="5">
-        <v>3.861702845105186</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.8617028037463808</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>603.66361740000002</v>
+        <v>603.66361739000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.96371429999999236</v>
+        <v>0.9637143100000003</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9357593891088154</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.9357594094368435</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>605.53132519999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8677077999999483</v>
+        <v>1.8677078099999562</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7765804636868738</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7765804843164386</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>605.61308510000003</v>
+        <v>605.61308507000001</v>
       </c>
       <c r="C361" s="5">
-        <v>8.17599000000655E-2</v>
+        <v>8.1759870000041701E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>0.16214647950372196</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.16214641996346035</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>605.57930190000002</v>
+        <v>605.57930185999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-3.3783200000016222E-2</v>
+        <v>-3.3783210000024155E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-6.6919631226869392E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-6.6919651032726346E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>606.26869969999996</v>
+        <v>606.26869970999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.68939779999993789</v>
+        <v>0.68939784999997755</v>
       </c>
       <c r="D363" s="5">
-        <v>1.3746785270241091</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.3746786274419831</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>607.34856730000001</v>
+        <v>607.34856733000004</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0798676000000569</v>
+        <v>1.0798676200000727</v>
       </c>
       <c r="D364" s="5">
-        <v>2.1584677183172918</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.1584677586504508</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>606.81270629999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.53586100000006809</v>
+        <v>-0.53586103000009189</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.0536321210460109</v>
+        <v>-1.0536321796956072</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0041347522183228</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0041347590770142</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>607.52923699999997</v>
+        <v>607.52923701999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71653070000002117</v>
+        <v>0.71653072000003704</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4262111556833101</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.4262111957511259</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>607.5370097</v>
       </c>
       <c r="C367" s="5">
-        <v>7.7727000000322732E-3</v>
+        <v>7.7726800000164076E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5353822972374864E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.535378346213534E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>606.3348446</v>
+        <v>606.33484457999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.202165100000002</v>
+        <v>-1.2021651200000179</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.3488301130279665</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.3488301516803145</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>578.63271650000002</v>
+        <v>578.63271646999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.702128099999982</v>
+        <v>-27.70212810999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.94607801116139</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-42.946078024074673</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>576.79865910000001</v>
+        <v>576.79865906999999</v>
       </c>
       <c r="C370" s="5">
         <v>-1.8340574000000061</v>
       </c>
       <c r="D370" s="5">
-        <v>-3.7379559164579135</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-3.7379559166483278</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>575.27093460000003</v>
+        <v>575.27093457000001</v>
       </c>
       <c r="C371" s="5">
         <v>-1.5277244999999766</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.1324582608875939</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-3.1324582610481766</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>573.60220890000005</v>
+        <v>573.60220886000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6687256999999818</v>
+        <v>-1.6687257099999897</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.4259160190487692</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-3.4259160394283339</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>574.04028719999997</v>
+        <v>574.04028716000005</v>
       </c>
       <c r="C373" s="5">
-        <v>0.43807829999991554</v>
+        <v>0.43807830000002923</v>
       </c>
       <c r="D373" s="5">
-        <v>0.92033777741213907</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.92033777747688728</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>573.76762389999999</v>
+        <v>573.76762386999997</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.27266329999997652</v>
+        <v>-0.27266329000008227</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.56850109314147135</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-0.56850107238571868</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>575.70298590000004</v>
       </c>
       <c r="C375" s="5">
-        <v>1.9353620000000546</v>
+        <v>1.9353620300000784</v>
       </c>
       <c r="D375" s="5">
-        <v>4.1236348163306014</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>4.1236348816612534</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>576.7927985</v>
+        <v>576.79279851000001</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0898125999999593</v>
+        <v>1.0898126099999672</v>
       </c>
       <c r="D376" s="5">
-        <v>2.2954152107095505</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.2954152319918375</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>579.39089750000005</v>
+        <v>579.39089747000003</v>
       </c>
       <c r="C377" s="5">
-        <v>2.5980990000000475</v>
+        <v>2.5980989600000157</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5412084812689333</v>
+        <v>5.5412083937341317</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.5189905411181286</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.5189905460619961</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>579.51509099999998</v>
+        <v>579.51509095999995</v>
       </c>
       <c r="C378" s="5">
-        <v>0.12419349999993301</v>
+        <v>0.12419348999992508</v>
       </c>
       <c r="D378" s="5">
-        <v>0.25752566277801314</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.25752564203105344</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>579.68862920000004</v>
+        <v>579.68862919000003</v>
       </c>
       <c r="C379" s="5">
-        <v>0.17353820000005271</v>
+        <v>0.17353823000007651</v>
       </c>
       <c r="D379" s="5">
-        <v>0.35993741366575627</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.35993747601652526</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>583.89208459999998</v>
+        <v>583.89208455999994</v>
       </c>
       <c r="C380" s="5">
-        <v>4.2034553999999389</v>
+        <v>4.2034553699999151</v>
       </c>
       <c r="D380" s="5">
-        <v>9.0570322604437195</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.0570321933670641</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>587.53162259999999</v>
+        <v>587.53162261</v>
       </c>
       <c r="C381" s="5">
-        <v>3.6395380000000159</v>
+        <v>3.6395380500000556</v>
       </c>
       <c r="D381" s="5">
-        <v>7.741719833684102</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.741719944261094</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>590.51199140000006</v>
+        <v>590.51199139000005</v>
       </c>
       <c r="C382" s="5">
-        <v>2.9803688000000648</v>
+        <v>2.9803687800000489</v>
       </c>
       <c r="D382" s="5">
-        <v>6.2599716546001272</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.2599716113038495</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>593.49384980000002</v>
+        <v>593.49384984000005</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9818583999999646</v>
+        <v>2.9818584500000043</v>
       </c>
       <c r="D383" s="5">
-        <v>6.2306943713698493</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.2306944788734997</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>600.6758724</v>
+        <v>600.67587236999998</v>
       </c>
       <c r="C384" s="5">
-        <v>7.182022599999982</v>
+        <v>7.1820225299999265</v>
       </c>
       <c r="D384" s="5">
-        <v>15.528086329884005</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.528086167209487</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>602.78465470000003</v>
+        <v>602.78465464999999</v>
       </c>
       <c r="C385" s="5">
-        <v>2.1087823000000299</v>
+        <v>2.108782280000014</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2951228146731246</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.2951227733665887</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>602.70130240000003</v>
+        <v>602.70130241000004</v>
       </c>
       <c r="C386" s="5">
-        <v>-8.3352300000001378E-2</v>
+        <v>-8.3352239999953781E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.16580834242970743</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-0.16580822317918686</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>609.96640449999995</v>
+        <v>609.96640446000004</v>
       </c>
       <c r="C387" s="5">
-        <v>7.2651020999999218</v>
+        <v>7.2651020499999959</v>
       </c>
       <c r="D387" s="5">
-        <v>15.463689229078481</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.463689115227751</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>613.99428569999998</v>
+        <v>613.99428565999995</v>
       </c>
       <c r="C388" s="5">
-        <v>4.0278812000000244</v>
+        <v>4.0278811999999107</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2183635271564803</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.2183635277147893</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>617.07013119999999</v>
+        <v>617.07013123000002</v>
       </c>
       <c r="C389" s="5">
-        <v>3.075845500000014</v>
+        <v>3.0758455700000695</v>
       </c>
       <c r="D389" s="5">
-        <v>6.1799096437322287</v>
+        <v>6.1799097886858778</v>
       </c>
       <c r="E389" s="5">
-        <v>6.503249164351943</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.5032491750443677</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>619.16922780000004</v>
+        <v>619.16922776000001</v>
       </c>
       <c r="C390" s="5">
-        <v>2.0990966000000526</v>
+        <v>2.0990965299999971</v>
       </c>
       <c r="D390" s="5">
-        <v>4.1593034052095801</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.159303263694869</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>623.7553044</v>
+        <v>623.75530438999999</v>
       </c>
       <c r="C391" s="5">
-        <v>4.5860765999999558</v>
+        <v>4.5860766299999796</v>
       </c>
       <c r="D391" s="5">
-        <v>9.2593601677173787</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.2593602313992598</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>626.13169789999995</v>
+        <v>626.13169791999997</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3763934999999492</v>
+        <v>2.376393529999973</v>
       </c>
       <c r="D392" s="5">
-        <v>4.6688043878555296</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.6688044481124402</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>632.49567560000003</v>
+        <v>632.49567558000001</v>
       </c>
       <c r="C393" s="5">
-        <v>6.3639777000000777</v>
+        <v>6.3639776600000459</v>
       </c>
       <c r="D393" s="5">
-        <v>12.902209447103319</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.902209360986427</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>636.98981630000003</v>
+        <v>636.98981631000004</v>
       </c>
       <c r="C394" s="5">
-        <v>4.4941407000000027</v>
+        <v>4.4941407300000265</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8677240744813979</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.8677241363003922</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>636.71499470000003</v>
+        <v>636.71499472999994</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.27482159999999567</v>
+        <v>-0.27482158000009349</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.51649882612827547</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.51649878862155552</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>646.00570389999996</v>
       </c>
       <c r="C396" s="5">
-        <v>9.2907091999999238</v>
+        <v>9.2907091700000137</v>
       </c>
       <c r="D396" s="5">
-        <v>18.985845057599416</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>18.985844990324765</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>647.78066100000001</v>
+        <v>647.78066097999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7749571000000515</v>
+        <v>1.7749570800000356</v>
       </c>
       <c r="D397" s="5">
-        <v>3.3473889406882007</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.3473889023981851</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>650.36075770000002</v>
+        <v>650.36075765999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.5800967000000128</v>
+        <v>2.5800966799999969</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8856805087097888</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.8856804701584711</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>652.93710669999996</v>
+        <v>652.93710671999997</v>
       </c>
       <c r="C399" s="5">
-        <v>2.5763489999999365</v>
+        <v>2.5763490599999841</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8586507197591944</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.8586508356933233</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>654.48674470000003</v>
+        <v>654.48674472000005</v>
       </c>
       <c r="C400" s="5">
         <v>1.5496380000000727</v>
       </c>
       <c r="D400" s="5">
-        <v>2.8854727044725026</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.8854727043827966</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>655.4479953</v>
+        <v>655.44799534000003</v>
       </c>
       <c r="C401" s="5">
-        <v>0.9612505999999712</v>
+        <v>0.96125061999998707</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7767576824272879</v>
+        <v>1.7767577196392548</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2193682953617602</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.2193682966799502</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>657.78191879999997</v>
+        <v>657.78191876000005</v>
       </c>
       <c r="C402" s="5">
-        <v>2.333923499999969</v>
+        <v>2.3339234200000192</v>
       </c>
       <c r="D402" s="5">
-        <v>4.3576527720036395</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.3576526194278431</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>657.76090220000003</v>
+        <v>657.76090216</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.101659999993899E-2</v>
+        <v>-2.1016600000052676E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-3.8334116341842694E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-3.8334116344374003E-2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>658.30169939999996</v>
+        <v>658.30169936000004</v>
       </c>
       <c r="C404" s="5">
-        <v>0.54079719999992903</v>
+        <v>0.54079720000004272</v>
       </c>
       <c r="D404" s="5">
-        <v>0.9910885050443019</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>0.99108850510507551</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>658.5867647</v>
       </c>
       <c r="C405" s="5">
-        <v>0.28506530000004204</v>
+        <v>0.28506533999996009</v>
       </c>
       <c r="D405" s="5">
-        <v>0.52087706309684734</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.52087713639150657</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>659.35694599999999</v>
+        <v>659.35694598999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.77018129999999019</v>
+        <v>0.77018128999998225</v>
       </c>
       <c r="D406" s="5">
-        <v>1.4123960041962702</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.4123959857396118</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>660.83740409999996</v>
+        <v>660.83740413999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4804580999999644</v>
+        <v>1.480458150000004</v>
       </c>
       <c r="D407" s="5">
-        <v>2.7278907118182039</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.727890805131028</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>659.75547870000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0819253999999319</v>
+        <v>-1.0819254399999636</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9470496763627665</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.9470497475837067</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>659.27681319999999</v>
+        <v>659.27681323000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.47866550000003372</v>
+        <v>-0.47866547000000992</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.86715775276027252</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.86715769862848457</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>659.61394770000004</v>
+        <v>659.61394771000005</v>
       </c>
       <c r="C410" s="5">
-        <v>0.33713450000004741</v>
+        <v>0.33713448000003154</v>
       </c>
       <c r="D410" s="5">
-        <v>0.61537305291188282</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.61537301627505592</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>657.97559379999996</v>
+        <v>657.97559378000005</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.6383539000000837</v>
+        <v>-1.6383539299999939</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.9401865576077046</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.9401866106681274</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>657.3160977</v>
+        <v>657.31609764999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.65949609999995573</v>
+        <v>-0.65949613000009322</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.1961646265515324</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.196164680700984</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>658.21162570000001</v>
+        <v>658.21162568</v>
       </c>
       <c r="C413" s="5">
-        <v>0.89552800000001298</v>
+        <v>0.89552803000003678</v>
       </c>
       <c r="D413" s="5">
-        <v>1.64718730369533</v>
+        <v>1.6471873594159581</v>
       </c>
       <c r="E413" s="5">
-        <v>0.42163991953856339</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.42163991035877313</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>656.7401122</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.4715135000000146</v>
+        <v>-1.4715134799999987</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.6500061229829397</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.6500060874867892</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>657.19615539999995</v>
+        <v>657.19615538000005</v>
       </c>
       <c r="C415" s="5">
-        <v>0.45604319999995369</v>
+        <v>0.45604318000005151</v>
       </c>
       <c r="D415" s="5">
-        <v>0.83647511791598017</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.83647508109203628</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>657.13774639999997</v>
+        <v>657.13774635000004</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.840899999998328E-2</v>
+        <v>-5.8409030000007078E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.10659914533510673</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.10659920006308443</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>656.34144590000005</v>
+        <v>656.34144591999996</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.7963004999999157</v>
+        <v>-0.79630043000008754</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.4444729367904086</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.4444728107664173</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>656.82717790000004</v>
+        <v>656.82717792000005</v>
       </c>
       <c r="C418" s="5">
-        <v>0.48573199999998451</v>
+        <v>0.4857320000000982</v>
       </c>
       <c r="D418" s="5">
-        <v>0.89169558506871915</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.89169558504187396</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>657.41176949999999</v>
+        <v>657.41176953000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.58459159999995336</v>
+        <v>0.58459160999996129</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0732718338798186</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.0732718522963092</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>658.08054560000005</v>
+        <v>658.08054558000003</v>
       </c>
       <c r="C420" s="5">
-        <v>0.66877610000005916</v>
+        <v>0.6687760500000195</v>
       </c>
       <c r="D420" s="5">
-        <v>1.2275971345519165</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.2275970422020999</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>658.41006960000004</v>
+        <v>658.41006961000005</v>
       </c>
       <c r="C421" s="5">
-        <v>0.32952399999999216</v>
+        <v>0.32952403000001596</v>
       </c>
       <c r="D421" s="5">
-        <v>0.60253968949852688</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.60253974452357806</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>659.00765060000003</v>
+        <v>659.00765059000003</v>
       </c>
       <c r="C422" s="5">
-        <v>0.59758099999999104</v>
+        <v>0.59758097999997517</v>
       </c>
       <c r="D422" s="5">
-        <v>1.09458791574506</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.0945878789114349</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>658.26243090000003</v>
+        <v>658.26243089000002</v>
       </c>
       <c r="C423" s="5">
         <v>-0.74521970000000692</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.3485771588509388</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.3485771588713336</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>657.84380710000005</v>
+        <v>657.84380705000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.41862379999997756</v>
+        <v>-0.4186238400000093</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.76047966770977915</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.76047974013206954</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>656.96223180000004</v>
+        <v>656.96223177000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.88157530000000861</v>
+        <v>-0.88157527999999274</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.596317926407409</v>
+        <v>-1.5963178905791797</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.1898164437115879</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.18981644523662355</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>657.51803489999998</v>
+        <v>657.51803494000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.5558030999999346</v>
+        <v>0.55580316999999013</v>
       </c>
       <c r="D426" s="5">
-        <v>1.0199611351515037</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.0199612642547207</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>657.03831090000006</v>
+        <v>657.03831085000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.47972399999991922</v>
+        <v>-0.47972408999999061</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.87201314666829344</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.8720133095561966</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>656.43761810000001</v>
+        <v>656.43761807999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.6006928000000471</v>
+        <v>-0.6006927700000233</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.0915920546267333</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.091592000466568</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>655.64865080000004</v>
+        <v>655.64865081000005</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.78896729999996751</v>
+        <v>-0.78896726999994371</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.432774821769256</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.4327747676918912</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>655.21099089999996</v>
+        <v>655.21099087000005</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.43765990000008514</v>
+        <v>-0.43765994000000319</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.79809207112742087</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.79809214378931959</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>652.73867770000004</v>
+        <v>652.73867765</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.4723131999999168</v>
+        <v>-2.4723132200000464</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.4351722913921199</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.4351723267286092</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>654.64852370000006</v>
+        <v>654.64852367000003</v>
       </c>
       <c r="C432" s="5">
-        <v>1.9098460000000159</v>
+        <v>1.9098460200000318</v>
       </c>
       <c r="D432" s="5">
-        <v>3.5681326058084384</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.5681326440551109</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>653.83677899999998</v>
+        <v>653.83677896999995</v>
       </c>
       <c r="C433" s="5">
         <v>-0.81174470000007659</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.4778584644482673</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.4778584645155579</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>652.96125940000002</v>
+        <v>652.96125944000005</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.87551959999996143</v>
+        <v>-0.8755195299999059</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5950775260036187</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.5950773994835021</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>653.77047440000001</v>
+        <v>653.77047444000004</v>
       </c>
       <c r="C435" s="5">
         <v>0.80921499999999469</v>
       </c>
       <c r="D435" s="5">
-        <v>1.4973389045734198</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.4973389044813157</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>654.3224027</v>
+        <v>654.32240265999997</v>
       </c>
       <c r="C436" s="5">
-        <v>0.55192829999998594</v>
+        <v>0.55192821999992248</v>
       </c>
       <c r="D436" s="5">
-        <v>1.017785188509257</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.0177850402367961</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>655.87700189999998</v>
+        <v>655.87700194000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.5545991999999842</v>
+        <v>1.5545992800000477</v>
       </c>
       <c r="D437" s="5">
-        <v>2.888622827660603</v>
+        <v>2.8886229784365502</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.16518908507520136</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.16518907442764075</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>656.01056110000002</v>
+        <v>656.01056104999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.13355920000003607</v>
+        <v>0.13355910999996468</v>
       </c>
       <c r="D438" s="5">
-        <v>0.24463529499501036</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.24463512994574721</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>656.67219950000003</v>
+        <v>656.73657175000005</v>
       </c>
       <c r="C439" s="5">
-        <v>0.66163840000001528</v>
+        <v>0.72601070000007439</v>
       </c>
       <c r="D439" s="5">
-        <v>1.2170310109196114</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.3361605335654003</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>658.17607329999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.4395015499999317</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.6622232660085565</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE410000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>