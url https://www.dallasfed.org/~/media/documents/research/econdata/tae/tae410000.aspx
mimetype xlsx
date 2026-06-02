--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F997FF39-A5B4-47C4-9E39-91D39DEA6BDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A5E059CE-B44E-46AC-8901-C974D58C374D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1C722A1-0190-467C-82AB-642D6C331F81}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E5D6D9F8-9192-44CD-AB2B-BCADA6AAE961}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4DBF195-1A5B-42E0-B073-29BFD9BFC59C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57F579DB-DCB8-4B30-AE63-4AC2213A2157}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>362.66152219000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>362.75545613999998</v>
       </c>
       <c r="C7" s="5">
         <v>9.3933949999950528E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.31125843354840033</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>362.63229588000002</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12316025999996327</v>
       </c>
       <c r="D8" s="5">
         <v>-0.40665590462680701</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>362.04151665000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.59077923000000965</v>
       </c>
       <c r="D9" s="5">
         <v>-1.9375472042897579</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>362.28528187000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.24376522000000023</v>
       </c>
       <c r="D10" s="5">
         <v>0.81096762732295602</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>364.08742393</v>
       </c>
       <c r="C11" s="5">
         <v>1.8021420599999942</v>
       </c>
       <c r="D11" s="5">
         <v>6.1352988096393668</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>366.44782550000002</v>
       </c>
       <c r="C12" s="5">
         <v>2.3604015700000218</v>
       </c>
       <c r="D12" s="5">
         <v>8.0631568157252929</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>366.95032642000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.50250091999998858</v>
       </c>
       <c r="D13" s="5">
         <v>1.6579981031313196</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>367.11905586</v>
       </c>
       <c r="C14" s="5">
         <v>0.16872943999999279</v>
       </c>
       <c r="D14" s="5">
         <v>0.55317615527559205</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>367.67027820999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.55122234999998909</v>
       </c>
       <c r="D15" s="5">
         <v>1.8167314695955117</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>368.24612472000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.57584651000001941</v>
       </c>
       <c r="D16" s="5">
         <v>1.8957188875462716</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>367.41910786</v>
       </c>
       <c r="C17" s="5">
         <v>-0.82701686000001473</v>
       </c>
       <c r="D17" s="5">
         <v>-2.6619509407343145</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>362.53823202000001</v>
       </c>
       <c r="C18" s="5">
         <v>-4.8808758399999874</v>
       </c>
       <c r="D18" s="5">
         <v>-14.826422253112392</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>362.44901197000002</v>
       </c>
       <c r="C19" s="5">
         <v>-8.9220049999994444E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.29491858733713405</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>362.91705059999998</v>
       </c>
       <c r="C20" s="5">
         <v>0.46803862999996682</v>
       </c>
       <c r="D20" s="5">
         <v>1.5606403223215715</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>361.01960757000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.8974430299999767</v>
       </c>
       <c r="D21" s="5">
         <v>-6.0966675851052194</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>361.47946844000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.45986086999999998</v>
       </c>
       <c r="D22" s="5">
         <v>1.5392946309390032</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>361.90155987000003</v>
       </c>
       <c r="C23" s="5">
         <v>0.42209143000002314</v>
       </c>
       <c r="D23" s="5">
         <v>1.4102469847937504</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>361.77738457999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.12417529000003924</v>
       </c>
       <c r="D24" s="5">
         <v>-0.41096662834311237</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>362.00504319999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.2276586199999997</v>
       </c>
       <c r="D25" s="5">
         <v>0.7577528662943811</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>361.39171607999998</v>
       </c>
       <c r="C26" s="5">
         <v>-0.61332712000000811</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0142616438153627</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>360.85582887999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.53588719999999057</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7649709352065224</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>360.62020460000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.23562427999996771</v>
       </c>
       <c r="D28" s="5">
         <v>-0.7807436921363764</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>359.89375130000002</v>
       </c>
       <c r="C29" s="5">
         <v>-0.72645330000000286</v>
       </c>
       <c r="D29" s="5">
         <v>-2.3907424494339913</v>
       </c>
       <c r="E29" s="5">
         <v>-2.0481669023232785</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>358.15214557000002</v>
       </c>
       <c r="C30" s="5">
         <v>-1.7416057300000034</v>
       </c>
       <c r="D30" s="5">
         <v>-5.6549732674767483</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>357.48686733</v>
       </c>
       <c r="C31" s="5">
         <v>-0.66527824000002056</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2064032818203239</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>357.25047183999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.2363954900000067</v>
       </c>
       <c r="D32" s="5">
         <v>-0.79064481448842816</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>358.38781621999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.1373443800000018</v>
       </c>
       <c r="D33" s="5">
         <v>3.8879342031945985</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>358.27640896999998</v>
       </c>
       <c r="C34" s="5">
         <v>-0.11140725000001339</v>
       </c>
       <c r="D34" s="5">
         <v>-0.37239091701348759</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>358.71330209000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.43689312000003611</v>
       </c>
       <c r="D35" s="5">
         <v>1.473170667850443</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>356.44578356</v>
       </c>
       <c r="C36" s="5">
         <v>-2.267518530000018</v>
       </c>
       <c r="D36" s="5">
         <v>-7.3272609713811114</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>356.46030537000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.4521810000019286E-2</v>
       </c>
       <c r="D37" s="5">
         <v>4.8899659002166196E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>356.56348921</v>
       </c>
       <c r="C38" s="5">
         <v>0.10318383999998559</v>
       </c>
       <c r="D38" s="5">
         <v>0.34791511990222013</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>361.72524979999997</v>
       </c>
       <c r="C39" s="5">
         <v>5.1617605899999717</v>
       </c>
       <c r="D39" s="5">
         <v>18.823803882187452</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>361.63294853000002</v>
       </c>
       <c r="C40" s="5">
         <v>-9.2301269999950364E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-0.30577409200999162</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>362.18101941999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.54807088999996267</v>
       </c>
       <c r="D41" s="5">
         <v>1.8338898353942534</v>
       </c>
       <c r="E41" s="5">
         <v>0.63553982577857493</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>363.54395865999999</v>
       </c>
       <c r="C42" s="5">
         <v>1.3629392400000029</v>
       </c>
       <c r="D42" s="5">
         <v>4.610419142127653</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>363.86654668</v>
       </c>
       <c r="C43" s="5">
         <v>0.32258802000001197</v>
       </c>
       <c r="D43" s="5">
         <v>1.0700231373754088</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>364.15433894</v>
       </c>
       <c r="C44" s="5">
         <v>0.28779226000000335</v>
       </c>
       <c r="D44" s="5">
         <v>0.95325331381745926</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>364.74417805000002</v>
       </c>
       <c r="C45" s="5">
         <v>0.58983911000001399</v>
       </c>
       <c r="D45" s="5">
         <v>1.9611099272059063</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>365.57805263</v>
       </c>
       <c r="C46" s="5">
         <v>0.8338745799999856</v>
       </c>
       <c r="D46" s="5">
         <v>2.7781885210761414</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>365.71638154999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.13832891999999219</v>
       </c>
       <c r="D47" s="5">
         <v>0.45500705675307618</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>365.83810331000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.121721760000014</v>
       </c>
       <c r="D48" s="5">
         <v>0.40012917274290238</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>365.31973316</v>
       </c>
       <c r="C49" s="5">
         <v>-0.51837015000000974</v>
       </c>
       <c r="D49" s="5">
         <v>-1.687137852552878</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>366.62936707</v>
       </c>
       <c r="C50" s="5">
         <v>1.3096339100000023</v>
       </c>
       <c r="D50" s="5">
         <v>4.3877190074618655</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>367.28633479000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.65696772000001147</v>
       </c>
       <c r="D51" s="5">
         <v>2.1716142809829586</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>367.32469811999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.8363329999981488E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.12541292055676667</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>368.22093658</v>
       </c>
       <c r="C53" s="5">
         <v>0.8962384600000064</v>
       </c>
       <c r="D53" s="5">
         <v>2.9675016791528508</v>
       </c>
       <c r="E53" s="5">
         <v>1.6676514881073468</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>369.47146309999999</v>
       </c>
       <c r="C54" s="5">
         <v>1.250526519999994</v>
       </c>
       <c r="D54" s="5">
         <v>4.1523479588407186</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>368.73105119000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.74041190999997752</v>
       </c>
       <c r="D55" s="5">
         <v>-2.3784422748920453</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>369.08446713000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.35341593999999077</v>
       </c>
       <c r="D56" s="5">
         <v>1.1562409743343771</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>370.77480400000002</v>
       </c>
       <c r="C57" s="5">
         <v>1.6903368700000101</v>
       </c>
       <c r="D57" s="5">
         <v>5.6363404769051773</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>369.71503292</v>
       </c>
       <c r="C58" s="5">
         <v>-1.0597710800000186</v>
       </c>
       <c r="D58" s="5">
         <v>-3.3765036468930698</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>370.44654095999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.73150803999999425</v>
       </c>
       <c r="D59" s="5">
         <v>2.4002956515736917</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>372.30621622000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.8596752600000173</v>
       </c>
       <c r="D60" s="5">
         <v>6.1932525501371183</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>372.66752014000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.36130392000001166</v>
       </c>
       <c r="D61" s="5">
         <v>1.1707737443931387</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>373.78822115999998</v>
       </c>
       <c r="C62" s="5">
         <v>1.1207010199999559</v>
       </c>
       <c r="D62" s="5">
         <v>3.6689785827832999</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>374.32627535</v>
       </c>
       <c r="C63" s="5">
         <v>0.5380541900000253</v>
       </c>
       <c r="D63" s="5">
         <v>1.7410965807308276</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>376.11400830999997</v>
       </c>
       <c r="C64" s="5">
         <v>1.7877329599999712</v>
       </c>
       <c r="D64" s="5">
         <v>5.8840031724483044</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>377.44324913000003</v>
       </c>
       <c r="C65" s="5">
         <v>1.3292408200000523</v>
       </c>
       <c r="D65" s="5">
         <v>4.3243860236218845</v>
       </c>
       <c r="E65" s="5">
         <v>2.5045595276727006</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>378.15670390999998</v>
       </c>
       <c r="C66" s="5">
         <v>0.71345477999994955</v>
       </c>
       <c r="D66" s="5">
         <v>2.2920075518617189</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>379.34999825</v>
       </c>
       <c r="C67" s="5">
         <v>1.1932943400000227</v>
       </c>
       <c r="D67" s="5">
         <v>3.8530820913482033</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>380.81470567999997</v>
       </c>
       <c r="C68" s="5">
         <v>1.4647074299999758</v>
       </c>
       <c r="D68" s="5">
         <v>4.7329880415039938</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>380.23217185999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.58253381999998055</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8202794445023041</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>381.06755239</v>
       </c>
       <c r="C70" s="5">
         <v>0.835380530000009</v>
       </c>
       <c r="D70" s="5">
         <v>2.6685251763014284</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>382.25022522</v>
       </c>
       <c r="C71" s="5">
         <v>1.1826728300000013</v>
       </c>
       <c r="D71" s="5">
         <v>3.7885282485061289</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>383.67035712000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.4201319000000012</v>
       </c>
       <c r="D72" s="5">
         <v>4.550462008785483</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>384.60109519000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.93073807000001807</v>
       </c>
       <c r="D73" s="5">
         <v>2.9502115277637575</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>386.35778892000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.756693729999995</v>
       </c>
       <c r="D74" s="5">
         <v>5.6209001982072682</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>387.68182494000001</v>
       </c>
       <c r="C75" s="5">
         <v>1.3240360199999941</v>
       </c>
       <c r="D75" s="5">
         <v>4.1907657924625141</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>388.12623823000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.44441328999999996</v>
       </c>
       <c r="D76" s="5">
         <v>1.3843083216622309</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>389.00630559000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.88006735999999819</v>
       </c>
       <c r="D77" s="5">
         <v>2.7551639070713785</v>
       </c>
       <c r="E77" s="5">
         <v>3.0635218636583472</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>389.88944894000002</v>
       </c>
       <c r="C78" s="5">
         <v>0.88314335000001165</v>
       </c>
       <c r="D78" s="5">
         <v>2.7585810165588809</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>390.85684051999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.96739157999996905</v>
       </c>
       <c r="D79" s="5">
         <v>3.0184031619452378</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>392.06610602000001</v>
       </c>
       <c r="C80" s="5">
         <v>1.209265500000015</v>
       </c>
       <c r="D80" s="5">
         <v>3.7764921534387375</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>393.86943429000002</v>
       </c>
       <c r="C81" s="5">
         <v>1.8033282700000086</v>
       </c>
       <c r="D81" s="5">
         <v>5.6612537299180365</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>394.87610586</v>
       </c>
       <c r="C82" s="5">
         <v>1.0066715699999804</v>
       </c>
       <c r="D82" s="5">
         <v>3.1105042437554076</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>395.89618514</v>
       </c>
       <c r="C83" s="5">
         <v>1.0200792800000045</v>
       </c>
       <c r="D83" s="5">
         <v>3.1443731599716918</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>397.08626312000001</v>
       </c>
       <c r="C84" s="5">
         <v>1.1900779800000123</v>
       </c>
       <c r="D84" s="5">
         <v>3.6674834784503174</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>398.81499014000002</v>
       </c>
       <c r="C85" s="5">
         <v>1.728727020000008</v>
       </c>
       <c r="D85" s="5">
         <v>5.3511606694573333</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>399.15511443999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.34012429999995675</v>
       </c>
       <c r="D86" s="5">
         <v>1.0282188222094701</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>401.21373568000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.0586212400000363</v>
       </c>
       <c r="D87" s="5">
         <v>6.3675445380624307</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>402.86983198000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.6560963000000015</v>
       </c>
       <c r="D88" s="5">
         <v>5.0672717691306213</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>403.52585060000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.65601861999999755</v>
       </c>
       <c r="D89" s="5">
         <v>1.9716321594151598</v>
       </c>
       <c r="E89" s="5">
         <v>3.7324703485148936</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>404.67003817</v>
       </c>
       <c r="C90" s="5">
         <v>1.1441875699999855</v>
       </c>
       <c r="D90" s="5">
         <v>3.456138543622056</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>407.47627891000002</v>
       </c>
       <c r="C91" s="5">
         <v>2.8062407400000211</v>
       </c>
       <c r="D91" s="5">
         <v>8.6464083378013932</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>410.37527738</v>
       </c>
       <c r="C92" s="5">
         <v>2.8989984699999809</v>
       </c>
       <c r="D92" s="5">
         <v>8.8795439952221287</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>410.55636966999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.18109228999998095</v>
       </c>
       <c r="D93" s="5">
         <v>0.53082864385896045</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>412.56414238000002</v>
       </c>
       <c r="C94" s="5">
         <v>2.0077727100000402</v>
       </c>
       <c r="D94" s="5">
         <v>6.0288898087712317</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>414.65027130999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.0861289299999726</v>
       </c>
       <c r="D95" s="5">
         <v>6.2394218830469583</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>415.91757653000002</v>
       </c>
       <c r="C96" s="5">
         <v>1.2673052200000257</v>
       </c>
       <c r="D96" s="5">
         <v>3.7298715322336085</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>417.70592133000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.7883448000000044</v>
       </c>
       <c r="D97" s="5">
         <v>5.2834953751965896</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>419.21772556000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.5118042299999956</v>
       </c>
       <c r="D98" s="5">
         <v>4.4306707208389362</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>419.78887472000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.57114916000000449</v>
       </c>
       <c r="D99" s="5">
         <v>1.647206425545944</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>420.93609520000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.1472204799999872</v>
       </c>
       <c r="D100" s="5">
         <v>3.3291650303864495</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>422.45456410999998</v>
       </c>
       <c r="C101" s="5">
         <v>1.5184689099999673</v>
       </c>
       <c r="D101" s="5">
         <v>4.4157618789279818</v>
       </c>
       <c r="E101" s="5">
         <v>4.6908304590288274</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>428.59697481000001</v>
       </c>
       <c r="C102" s="5">
         <v>6.1424107000000276</v>
       </c>
       <c r="D102" s="5">
         <v>18.912945756424016</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>429.94627542000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.3493006100000002</v>
       </c>
       <c r="D103" s="5">
         <v>3.8439207098442951</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>431.54694490000003</v>
       </c>
       <c r="C104" s="5">
         <v>1.6006694800000218</v>
       </c>
       <c r="D104" s="5">
         <v>4.5601660415131029</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>434.58775738999998</v>
       </c>
       <c r="C105" s="5">
         <v>3.0408124899999507</v>
       </c>
       <c r="D105" s="5">
         <v>8.7910821768726102</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>435.29208082000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.70432343000004494</v>
       </c>
       <c r="D106" s="5">
         <v>1.9622336131547957</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>434.94884110999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.34323971000003439</v>
       </c>
       <c r="D107" s="5">
         <v>-0.94213986704251296</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>435.93793109000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.98908998000001702</v>
       </c>
       <c r="D108" s="5">
         <v>2.7632352805679217</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>437.00629085000003</v>
       </c>
       <c r="C109" s="5">
         <v>1.0683597600000212</v>
       </c>
       <c r="D109" s="5">
         <v>2.9808236138432198</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>437.69038293</v>
       </c>
       <c r="C110" s="5">
         <v>0.68409207999997079</v>
       </c>
       <c r="D110" s="5">
         <v>1.8947446336447848</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>439.34927958999998</v>
       </c>
       <c r="C111" s="5">
         <v>1.6588966599999821</v>
       </c>
       <c r="D111" s="5">
         <v>4.644154232570763</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>440.58260317000003</v>
       </c>
       <c r="C112" s="5">
         <v>1.2333235800000466</v>
       </c>
       <c r="D112" s="5">
         <v>3.4210903131809633</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>441.31675997999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.73415680999994493</v>
       </c>
       <c r="D113" s="5">
         <v>2.0180263218035455</v>
       </c>
       <c r="E113" s="5">
         <v>4.464905216431414</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>441.76542886999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.44866889000002175</v>
       </c>
       <c r="D114" s="5">
         <v>1.2268363450745445</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>442.53179017999997</v>
       </c>
       <c r="C115" s="5">
         <v>0.76636130999997931</v>
       </c>
       <c r="D115" s="5">
         <v>2.1017012367542831</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>444.17162654999998</v>
       </c>
       <c r="C116" s="5">
         <v>1.6398363700000118</v>
       </c>
       <c r="D116" s="5">
         <v>4.5384498957659503</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>441.15338632999999</v>
       </c>
       <c r="C117" s="5">
         <v>-3.0182402199999956</v>
       </c>
       <c r="D117" s="5">
         <v>-7.8562981521123953</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>442.07676860999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.92338227999999845</v>
       </c>
       <c r="D118" s="5">
         <v>2.5408492272052996</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>443.02848018999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.95171157999999423</v>
       </c>
       <c r="D119" s="5">
         <v>2.6141927981829349</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>444.24008889999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.2116087100000072</v>
       </c>
       <c r="D120" s="5">
         <v>3.3316152885901618</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>445.10414431999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.86405541999999969</v>
       </c>
       <c r="D121" s="5">
         <v>2.3591538618519037</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>446.87427860000003</v>
       </c>
       <c r="C122" s="5">
         <v>1.7701342800000361</v>
       </c>
       <c r="D122" s="5">
         <v>4.8780589470677427</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>448.06242945999998</v>
       </c>
       <c r="C123" s="5">
         <v>1.1881508599999506</v>
       </c>
       <c r="D123" s="5">
         <v>3.2376370482834149</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>448.72310076999997</v>
       </c>
       <c r="C124" s="5">
         <v>0.6606713099999979</v>
       </c>
       <c r="D124" s="5">
         <v>1.7838290209386543</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>450.06279918000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.3396984100000395</v>
       </c>
       <c r="D125" s="5">
         <v>3.6421149244411977</v>
       </c>
       <c r="E125" s="5">
         <v>1.9818053591249107</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>451.40526373</v>
       </c>
       <c r="C126" s="5">
         <v>1.3424645499999883</v>
       </c>
       <c r="D126" s="5">
         <v>3.6387160887747738</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>452.33087970000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.92561597000002394</v>
       </c>
       <c r="D127" s="5">
         <v>2.488566347749388</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>452.51857849999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.18769879999996419</v>
       </c>
       <c r="D128" s="5">
         <v>0.49908891508911868</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>453.48114280999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.96256431000000475</v>
       </c>
       <c r="D129" s="5">
         <v>2.5826274954263706</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>454.28865393000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.80751112000001513</v>
       </c>
       <c r="D130" s="5">
         <v>2.1578851869789695</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>456.4401623</v>
       </c>
       <c r="C131" s="5">
         <v>2.1515083699999877</v>
       </c>
       <c r="D131" s="5">
         <v>5.833590582628756</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>457.06847564999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.62831334999998489</v>
       </c>
       <c r="D132" s="5">
         <v>1.6644255569995492</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>457.73826491</v>
       </c>
       <c r="C133" s="5">
         <v>0.66978926000001593</v>
       </c>
       <c r="D133" s="5">
         <v>1.7727252565331364</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>459.36580744999998</v>
       </c>
       <c r="C134" s="5">
         <v>1.627542539999979</v>
       </c>
       <c r="D134" s="5">
         <v>4.3511788035763388</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>459.77201057000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.40620312000004333</v>
       </c>
       <c r="D135" s="5">
         <v>1.066299257325598</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>461.21564382999998</v>
       </c>
       <c r="C136" s="5">
         <v>1.443633259999956</v>
       </c>
       <c r="D136" s="5">
         <v>3.8336219141944516</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>461.69760766000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.48196383000004062</v>
       </c>
       <c r="D137" s="5">
         <v>1.2612153756817346</v>
       </c>
       <c r="E137" s="5">
         <v>2.585152227910914</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>464.77425252</v>
       </c>
       <c r="C138" s="5">
         <v>3.0766448599999876</v>
       </c>
       <c r="D138" s="5">
         <v>8.2962061116134578</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>465.96572022999999</v>
       </c>
       <c r="C139" s="5">
         <v>1.1914677099999835</v>
       </c>
       <c r="D139" s="5">
         <v>3.1199951019927896</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>467.44165594999998</v>
       </c>
       <c r="C140" s="5">
         <v>1.4759357199999954</v>
       </c>
       <c r="D140" s="5">
         <v>3.8678938048932077</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>466.34510996</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0965459899999814</v>
       </c>
       <c r="D141" s="5">
         <v>-2.7789775792906979</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>465.41063429000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.93447566999998344</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3782693683736311</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>464.35957306</v>
       </c>
       <c r="C143" s="5">
         <v>-1.0510612300000162</v>
       </c>
       <c r="D143" s="5">
         <v>-2.6766139829922375</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>463.62850663</v>
       </c>
       <c r="C144" s="5">
         <v>-0.73106642999999849</v>
       </c>
       <c r="D144" s="5">
         <v>-1.8729518471068851</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>462.54525106</v>
       </c>
       <c r="C145" s="5">
         <v>-1.0832555700000057</v>
       </c>
       <c r="D145" s="5">
         <v>-2.7680168487938528</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>460.36930059999997</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1759504600000241</v>
       </c>
       <c r="D146" s="5">
         <v>-5.5013625568313351</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>459.05360203999999</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3156985599999871</v>
       </c>
       <c r="D147" s="5">
         <v>-3.3761072060176645</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>456.45600316999997</v>
       </c>
       <c r="C148" s="5">
         <v>-2.597598870000013</v>
       </c>
       <c r="D148" s="5">
         <v>-6.5829209183011272</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>455.39865268</v>
       </c>
       <c r="C149" s="5">
         <v>-1.0573504899999762</v>
       </c>
       <c r="D149" s="5">
         <v>-2.7445788439017793</v>
       </c>
       <c r="E149" s="5">
         <v>-1.3643031446328502</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>453.70228049999997</v>
       </c>
       <c r="C150" s="5">
         <v>-1.6963721800000258</v>
       </c>
       <c r="D150" s="5">
         <v>-4.3795793601879911</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>452.67925292000001</v>
       </c>
       <c r="C151" s="5">
         <v>-1.0230275799999617</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6725064838489132</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>453.32504442999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.64579150999998092</v>
       </c>
       <c r="D152" s="5">
         <v>1.725414400321057</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>452.09083098999997</v>
       </c>
       <c r="C153" s="5">
         <v>-1.2342134400000191</v>
       </c>
       <c r="D153" s="5">
         <v>-3.21861449052816</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>452.42564620000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.33481521000004477</v>
       </c>
       <c r="D154" s="5">
         <v>0.89234025235473968</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>451.86006973999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.56557646000004524</v>
       </c>
       <c r="D155" s="5">
         <v>-1.4898465099835834</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>451.70102835</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15904138999997031</v>
       </c>
       <c r="D156" s="5">
         <v>-0.42154786389541066</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>452.04256414999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.34153579999997419</v>
       </c>
       <c r="D157" s="5">
         <v>0.91111512438226683</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>451.71039997000003</v>
       </c>
       <c r="C158" s="5">
         <v>-0.33216417999994974</v>
       </c>
       <c r="D158" s="5">
         <v>-0.87821386889157527</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>451.01272014</v>
       </c>
       <c r="C159" s="5">
         <v>-0.69767983000002687</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8377708649866209</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>451.74124472</v>
       </c>
       <c r="C160" s="5">
         <v>0.72852457999999842</v>
       </c>
       <c r="D160" s="5">
         <v>1.9556838513988373</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>451.12474902999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.61649569000002202</v>
       </c>
       <c r="D161" s="5">
         <v>-1.6254154129734522</v>
       </c>
       <c r="E161" s="5">
         <v>-0.9384972100484501</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>449.80677312</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3179759099999728</v>
       </c>
       <c r="D162" s="5">
         <v>-3.4500514428996043</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>448.91230030999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.89447281000002477</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3603585668730664</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>448.14395793</v>
       </c>
       <c r="C164" s="5">
         <v>-0.76834237999997868</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0346529539667313</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>447.23354978999998</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91040814000001546</v>
       </c>
       <c r="D165" s="5">
         <v>-2.4107551192430243</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>447.05827768</v>
       </c>
       <c r="C166" s="5">
         <v>-0.17527210999998033</v>
       </c>
       <c r="D166" s="5">
         <v>-0.46927108257058814</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>447.29974181</v>
       </c>
       <c r="C167" s="5">
         <v>0.24146412999999711</v>
       </c>
       <c r="D167" s="5">
         <v>0.65007022124798919</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.20723053</v>
       </c>
       <c r="C168" s="5">
         <v>-1.0925112799999965</v>
       </c>
       <c r="D168" s="5">
         <v>-2.8918966020989201</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>446.51694338999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.30971285999999054</v>
       </c>
       <c r="D169" s="5">
         <v>0.83610822371313898</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>446.72597483999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.20903144999999768</v>
       </c>
       <c r="D170" s="5">
         <v>0.56321400346719397</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>446.82454306</v>
       </c>
       <c r="C171" s="5">
         <v>9.8568220000004203E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.26509654125805859</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>446.86566231</v>
       </c>
       <c r="C172" s="5">
         <v>4.1119250000008378E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.11048650517779812</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>447.24243815</v>
       </c>
       <c r="C173" s="5">
         <v>0.37677583999999342</v>
       </c>
       <c r="D173" s="5">
         <v>1.0164880288666467</v>
       </c>
       <c r="E173" s="5">
         <v>-0.8605847691459334</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>447.58645281999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.34401466999997865</v>
       </c>
       <c r="D174" s="5">
         <v>0.926943641728184</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>447.74306438000002</v>
       </c>
       <c r="C175" s="5">
         <v>0.15661156000004439</v>
       </c>
       <c r="D175" s="5">
         <v>0.42069183454274128</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>448.24938259999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.50631821999996873</v>
       </c>
       <c r="D176" s="5">
         <v>1.3654594901675976</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>450.22073454000002</v>
       </c>
       <c r="C177" s="5">
         <v>1.9713519400000337</v>
       </c>
       <c r="D177" s="5">
         <v>5.4070127823929282</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>450.48212360999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.26138906999995015</v>
       </c>
       <c r="D178" s="5">
         <v>0.6989247682006372</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>450.74630330999997</v>
       </c>
       <c r="C179" s="5">
         <v>0.26417969999999968</v>
       </c>
       <c r="D179" s="5">
         <v>0.70599948217449082</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>452.87478627000002</v>
       </c>
       <c r="C180" s="5">
         <v>2.1284829600000421</v>
       </c>
       <c r="D180" s="5">
         <v>5.8160683931159918</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>453.16788680000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.2931005300000038</v>
       </c>
       <c r="D181" s="5">
         <v>0.77941041591862437</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>453.16783264999998</v>
       </c>
       <c r="C182" s="5">
         <v>-5.4150000039498991E-5</v>
       </c>
       <c r="D182" s="5">
         <v>-1.4339047238465241E-4</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>456.04244581</v>
       </c>
       <c r="C183" s="5">
         <v>2.874613160000024</v>
       </c>
       <c r="D183" s="5">
         <v>7.8833189227814904</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>456.26742781000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.22498200000001134</v>
       </c>
       <c r="D184" s="5">
         <v>0.59361174229279889</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>456.08030124999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.18712656000002426</v>
       </c>
       <c r="D185" s="5">
         <v>-0.49104106852487783</v>
       </c>
       <c r="E185" s="5">
         <v>1.9760788212669356</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>457.15291731000002</v>
       </c>
       <c r="C186" s="5">
         <v>1.0726160600000298</v>
       </c>
       <c r="D186" s="5">
         <v>2.8589693474351474</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>457.54842636000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.39550904999998693</v>
       </c>
       <c r="D187" s="5">
         <v>1.0431427613605049</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>458.56309334999997</v>
       </c>
       <c r="C188" s="5">
         <v>1.0146669899999665</v>
       </c>
       <c r="D188" s="5">
         <v>2.6938386962078065</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>462.11576718999999</v>
       </c>
       <c r="C189" s="5">
         <v>3.5526738400000113</v>
       </c>
       <c r="D189" s="5">
         <v>9.7034435496586635</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>462.90957556000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.79380837000002202</v>
       </c>
       <c r="D190" s="5">
         <v>2.0809101737228053</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>463.28746135</v>
       </c>
       <c r="C191" s="5">
         <v>0.37788578999999345</v>
       </c>
       <c r="D191" s="5">
         <v>0.98400309830402044</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>466.83588236999998</v>
       </c>
       <c r="C192" s="5">
         <v>3.5484210199999779</v>
       </c>
       <c r="D192" s="5">
         <v>9.5883027574007897</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>467.61586848000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.77998611000003848</v>
       </c>
       <c r="D193" s="5">
         <v>2.0234787843032676</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>470.0103901</v>
       </c>
       <c r="C194" s="5">
         <v>2.3945216199999777</v>
       </c>
       <c r="D194" s="5">
         <v>6.3208934978629561</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>470.29481515999998</v>
       </c>
       <c r="C195" s="5">
         <v>0.28442505999998957</v>
       </c>
       <c r="D195" s="5">
         <v>0.72859740494410907</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>471.80567008999998</v>
       </c>
       <c r="C196" s="5">
         <v>1.5108549299999936</v>
       </c>
       <c r="D196" s="5">
         <v>3.9239345011207849</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>474.36851406</v>
       </c>
       <c r="C197" s="5">
         <v>2.5628439700000172</v>
       </c>
       <c r="D197" s="5">
         <v>6.7167013926724417</v>
       </c>
       <c r="E197" s="5">
         <v>4.0098668501745482</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>476.66450391000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.2959898500000122</v>
       </c>
       <c r="D198" s="5">
         <v>5.9652540511354379</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>478.91802414</v>
       </c>
       <c r="C199" s="5">
         <v>2.2535202299999924</v>
       </c>
       <c r="D199" s="5">
         <v>5.8230898637464445</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>481.28059802000001</v>
       </c>
       <c r="C200" s="5">
         <v>2.3625738800000136</v>
       </c>
       <c r="D200" s="5">
         <v>6.0830665993973909</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>481.69732109</v>
       </c>
       <c r="C201" s="5">
         <v>0.41672306999998909</v>
       </c>
       <c r="D201" s="5">
         <v>1.0439980719140651</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>483.31616860000003</v>
       </c>
       <c r="C202" s="5">
         <v>1.6188475100000232</v>
       </c>
       <c r="D202" s="5">
         <v>4.1082427358003049</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>485.28734838000003</v>
       </c>
       <c r="C203" s="5">
         <v>1.9711797799999999</v>
       </c>
       <c r="D203" s="5">
         <v>5.0054263224699636</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>485.01290462999998</v>
       </c>
       <c r="C204" s="5">
         <v>-0.27444375000004584</v>
       </c>
       <c r="D204" s="5">
         <v>-0.67652715840562649</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>487.00401479999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.9911101700000131</v>
       </c>
       <c r="D205" s="5">
         <v>5.039094881610362</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>489.27643602000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.2724212200000125</v>
       </c>
       <c r="D206" s="5">
         <v>5.745307675951894</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>489.82469305000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.54825703000000203</v>
       </c>
       <c r="D207" s="5">
         <v>1.3529740329595086</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>492.44927983999997</v>
       </c>
       <c r="C208" s="5">
         <v>2.6245867899999666</v>
       </c>
       <c r="D208" s="5">
         <v>6.6227746606908333</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>494.26963194000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.8203521000000364</v>
       </c>
       <c r="D209" s="5">
         <v>4.5271374903485651</v>
       </c>
       <c r="E209" s="5">
         <v>4.1952864260891509</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>495.54030657999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.2706746399999815</v>
       </c>
       <c r="D210" s="5">
         <v>3.1289711033821277</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>498.23024594999998</v>
       </c>
       <c r="C211" s="5">
         <v>2.6899393699999905</v>
       </c>
       <c r="D211" s="5">
         <v>6.7119954877030263</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>500.24449733</v>
       </c>
       <c r="C212" s="5">
         <v>2.0142513800000188</v>
       </c>
       <c r="D212" s="5">
         <v>4.9607143850053159</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>501.70878605000001</v>
       </c>
       <c r="C213" s="5">
         <v>1.4642887200000132</v>
       </c>
       <c r="D213" s="5">
         <v>3.5696807312774803</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>503.21448404</v>
       </c>
       <c r="C214" s="5">
         <v>1.5056979899999874</v>
       </c>
       <c r="D214" s="5">
         <v>3.6614110833857572</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>505.74166824000002</v>
       </c>
       <c r="C215" s="5">
         <v>2.527184200000022</v>
       </c>
       <c r="D215" s="5">
         <v>6.195776858777946</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>506.38962027000002</v>
       </c>
       <c r="C216" s="5">
         <v>0.64795202999999901</v>
       </c>
       <c r="D216" s="5">
         <v>1.5483100298599117</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>507.77410658999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.3844863199999509</v>
       </c>
       <c r="D217" s="5">
         <v>3.3306275122086282</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>508.54272975999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.76862317000001212</v>
       </c>
       <c r="D218" s="5">
         <v>1.8316522899890497</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>511.77891168999997</v>
       </c>
       <c r="C219" s="5">
         <v>3.2361819299999866</v>
       </c>
       <c r="D219" s="5">
         <v>7.9093901275846923</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>512.45822712999995</v>
       </c>
       <c r="C220" s="5">
         <v>0.67931543999998212</v>
       </c>
       <c r="D220" s="5">
         <v>1.6045134315008314</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>514.03217480000001</v>
       </c>
       <c r="C221" s="5">
         <v>1.5739476700000523</v>
       </c>
       <c r="D221" s="5">
         <v>3.7485429096460576</v>
       </c>
       <c r="E221" s="5">
         <v>3.9983324046092727</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>514.79325641000003</v>
       </c>
       <c r="C222" s="5">
         <v>0.76108161000001928</v>
       </c>
       <c r="D222" s="5">
         <v>1.7912732297716394</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>516.59004417000006</v>
       </c>
       <c r="C223" s="5">
         <v>1.7967877600000293</v>
       </c>
       <c r="D223" s="5">
         <v>4.2697170620842106</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>515.90310961</v>
       </c>
       <c r="C224" s="5">
         <v>-0.68693456000005426</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5840788165215502</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>517.22209472999998</v>
       </c>
       <c r="C225" s="5">
         <v>1.3189851199999794</v>
       </c>
       <c r="D225" s="5">
         <v>3.1114938385687907</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>517.02425975999995</v>
       </c>
       <c r="C226" s="5">
         <v>-0.19783497000003081</v>
       </c>
       <c r="D226" s="5">
         <v>-0.45802987635498171</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>516.69238311000004</v>
       </c>
       <c r="C227" s="5">
         <v>-0.33187664999991284</v>
       </c>
       <c r="D227" s="5">
         <v>-0.76756355821131494</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>516.18239967</v>
       </c>
       <c r="C228" s="5">
         <v>-0.50998344000004181</v>
       </c>
       <c r="D228" s="5">
         <v>-1.178010102745386</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>516.34349949</v>
       </c>
       <c r="C229" s="5">
         <v>0.161099820000004</v>
       </c>
       <c r="D229" s="5">
         <v>0.37516190247830483</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>514.15635900999996</v>
       </c>
       <c r="C230" s="5">
         <v>-2.1871404800000391</v>
       </c>
       <c r="D230" s="5">
         <v>-4.9662270690810857</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>513.49590673</v>
       </c>
       <c r="C231" s="5">
         <v>-0.66045227999995859</v>
       </c>
       <c r="D231" s="5">
         <v>-1.5305993115647176</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>511.869755</v>
       </c>
       <c r="C232" s="5">
         <v>-1.6261517300000037</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7346939259211065</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>509.42108261999999</v>
       </c>
       <c r="C233" s="5">
         <v>-2.448672380000005</v>
       </c>
       <c r="D233" s="5">
         <v>-5.5918808648515501</v>
       </c>
       <c r="E233" s="5">
         <v>-0.89704349378404435</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>504.45255443999997</v>
       </c>
       <c r="C234" s="5">
         <v>-4.9685281800000212</v>
       </c>
       <c r="D234" s="5">
         <v>-11.096075413244154</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>498.61152955</v>
       </c>
       <c r="C235" s="5">
         <v>-5.8410248899999715</v>
       </c>
       <c r="D235" s="5">
         <v>-13.043131255133778</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>494.53246180000002</v>
       </c>
       <c r="C236" s="5">
         <v>-4.0790677499999788</v>
       </c>
       <c r="D236" s="5">
         <v>-9.38713640161588</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>489.07922954999998</v>
       </c>
       <c r="C237" s="5">
         <v>-5.4532322500000419</v>
       </c>
       <c r="D237" s="5">
         <v>-12.458702775787778</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>485.98147351</v>
       </c>
       <c r="C238" s="5">
         <v>-3.0977560399999788</v>
       </c>
       <c r="D238" s="5">
         <v>-7.3413583626953933</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>482.48535306999997</v>
       </c>
       <c r="C239" s="5">
         <v>-3.496120440000027</v>
       </c>
       <c r="D239" s="5">
         <v>-8.2992168166182481</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>480.96568537000002</v>
       </c>
       <c r="C240" s="5">
         <v>-1.5196676999999568</v>
       </c>
       <c r="D240" s="5">
         <v>-3.7148071215015288</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>478.98529747999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.9803878900000313</v>
       </c>
       <c r="D241" s="5">
         <v>-4.8306543542011688</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>477.65902413999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.3262733400000002</v>
       </c>
       <c r="D242" s="5">
         <v>-3.2725698137930581</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>476.98580227999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.67322186000001238</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6782539366339111</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>475.72521703000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2605852499999628</v>
       </c>
       <c r="D244" s="5">
         <v>-3.1256842180531486</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>475.68508931000002</v>
       </c>
       <c r="C245" s="5">
         <v>-4.0127719999986766E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10117380556708966</v>
       </c>
       <c r="E245" s="5">
         <v>-6.6224179683519573</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>477.78498452999997</v>
       </c>
       <c r="C246" s="5">
         <v>2.0998952199999508</v>
       </c>
       <c r="D246" s="5">
         <v>5.4278871432939857</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>477.15306199999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.6319225299999971</v>
       </c>
       <c r="D247" s="5">
         <v>-1.5756357328264858</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>477.29531782999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.14225583000001052</v>
       </c>
       <c r="D248" s="5">
         <v>0.35834872099773651</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>478.76850313</v>
       </c>
       <c r="C249" s="5">
         <v>1.4731853000000115</v>
       </c>
       <c r="D249" s="5">
         <v>3.7673607694931999</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>479.59771202000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.82920889000001807</v>
       </c>
       <c r="D250" s="5">
         <v>2.0982672054626672</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>480.41834638</v>
       </c>
       <c r="C251" s="5">
         <v>0.82063435999998546</v>
       </c>
       <c r="D251" s="5">
         <v>2.0727410650378308</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>481.67034826999998</v>
       </c>
       <c r="C252" s="5">
         <v>1.2520018899999741</v>
       </c>
       <c r="D252" s="5">
         <v>3.1724952327833345</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>482.25870586000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.58835759000004373</v>
       </c>
       <c r="D253" s="5">
         <v>1.475680897885856</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>483.14151298000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.88280711999999539</v>
       </c>
       <c r="D254" s="5">
         <v>2.218932976713428</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>483.81999490999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.67848192999997536</v>
       </c>
       <c r="D255" s="5">
         <v>1.6982526043193502</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>484.93311842000003</v>
       </c>
       <c r="C256" s="5">
         <v>1.1131235100000367</v>
       </c>
       <c r="D256" s="5">
         <v>2.7960416345801598</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>485.88395322000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.95083479999999554</v>
       </c>
       <c r="D257" s="5">
         <v>2.3784460741026914</v>
       </c>
       <c r="E257" s="5">
         <v>2.1440369141681126</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>487.18606340999997</v>
       </c>
       <c r="C258" s="5">
         <v>1.3021101899999508</v>
       </c>
       <c r="D258" s="5">
         <v>3.2636803083892607</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>489.14781776000001</v>
       </c>
       <c r="C259" s="5">
         <v>1.9617543500000352</v>
       </c>
       <c r="D259" s="5">
         <v>4.9405096839545415</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>491.46108191000002</v>
       </c>
       <c r="C260" s="5">
         <v>2.3132641500000091</v>
       </c>
       <c r="D260" s="5">
         <v>5.8249676620004465</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>495.515647</v>
       </c>
       <c r="C261" s="5">
         <v>4.0545650899999828</v>
       </c>
       <c r="D261" s="5">
         <v>10.361828047067068</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>497.04433109000001</v>
       </c>
       <c r="C262" s="5">
         <v>1.5286840900000129</v>
       </c>
       <c r="D262" s="5">
         <v>3.7655100172794276</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>498.50262236999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.458291279999969</v>
       </c>
       <c r="D263" s="5">
         <v>3.5780827635669921</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>500.41734369</v>
       </c>
       <c r="C264" s="5">
         <v>1.9147213200000124</v>
       </c>
       <c r="D264" s="5">
         <v>4.7077607488769324</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>502.09476978999999</v>
       </c>
       <c r="C265" s="5">
         <v>1.677426099999991</v>
       </c>
       <c r="D265" s="5">
         <v>4.0974594113089458</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>505.06447713</v>
       </c>
       <c r="C266" s="5">
         <v>2.9697073400000136</v>
       </c>
       <c r="D266" s="5">
         <v>7.3330624930285193</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>506.25899141999997</v>
       </c>
       <c r="C267" s="5">
         <v>1.1945142899999723</v>
       </c>
       <c r="D267" s="5">
         <v>2.8752975949213999</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>507.67647442999998</v>
       </c>
       <c r="C268" s="5">
         <v>1.4174830100000122</v>
       </c>
       <c r="D268" s="5">
         <v>3.4121269312293201</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>509.85933975</v>
       </c>
       <c r="C269" s="5">
         <v>2.182865320000019</v>
       </c>
       <c r="D269" s="5">
         <v>5.2834445593253676</v>
       </c>
       <c r="E269" s="5">
         <v>4.9343853344224975</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>512.04060502000004</v>
       </c>
       <c r="C270" s="5">
         <v>2.1812652700000399</v>
       </c>
       <c r="D270" s="5">
         <v>5.2563422544074312</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>514.10886982</v>
       </c>
       <c r="C271" s="5">
         <v>2.0682647999999517</v>
       </c>
       <c r="D271" s="5">
         <v>4.9562574113273028</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>517.09066428999995</v>
       </c>
       <c r="C272" s="5">
         <v>2.9817944699999543</v>
       </c>
       <c r="D272" s="5">
         <v>7.1862810307631309</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>518.59894925000003</v>
       </c>
       <c r="C273" s="5">
         <v>1.5082849600000827</v>
       </c>
       <c r="D273" s="5">
         <v>3.5569441569508253</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.5994991</v>
       </c>
       <c r="C274" s="5">
         <v>2.0005498499999703</v>
       </c>
       <c r="D274" s="5">
         <v>4.7286151979631486</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>522.99146123000003</v>
       </c>
       <c r="C275" s="5">
         <v>2.3919621300000244</v>
       </c>
       <c r="D275" s="5">
         <v>5.6550423778646053</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>523.19155387000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.20009263999997984</v>
       </c>
       <c r="D276" s="5">
         <v>0.46007838913264543</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>524.84812717</v>
       </c>
       <c r="C277" s="5">
         <v>1.6565732999999909</v>
       </c>
       <c r="D277" s="5">
         <v>3.8664120911873212</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>525.73082396999996</v>
       </c>
       <c r="C278" s="5">
         <v>0.88269679999996242</v>
       </c>
       <c r="D278" s="5">
         <v>2.0369496417863342</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>526.77455613999996</v>
       </c>
       <c r="C279" s="5">
         <v>1.0437321699999984</v>
       </c>
       <c r="D279" s="5">
         <v>2.4085433845605131</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>529.07483361000004</v>
       </c>
       <c r="C280" s="5">
         <v>2.3002774700000828</v>
       </c>
       <c r="D280" s="5">
         <v>5.3677655245835787</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>530.36564436000003</v>
       </c>
       <c r="C281" s="5">
         <v>1.2908107499999915</v>
       </c>
       <c r="D281" s="5">
         <v>2.9673079495635246</v>
       </c>
       <c r="E281" s="5">
         <v>4.0219533136442998</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>531.64161276000004</v>
       </c>
       <c r="C282" s="5">
         <v>1.2759684000000107</v>
       </c>
       <c r="D282" s="5">
         <v>2.9255021960385763</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>533.75316008000004</v>
       </c>
       <c r="C283" s="5">
         <v>2.1115473199999997</v>
       </c>
       <c r="D283" s="5">
         <v>4.8716038394784</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>535.87226649000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.1191064099999721</v>
       </c>
       <c r="D284" s="5">
         <v>4.8696606563561673</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>535.63661877000004</v>
       </c>
       <c r="C285" s="5">
         <v>-0.23564771999997447</v>
       </c>
       <c r="D285" s="5">
         <v>-0.52642086019955014</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>536.27712039000005</v>
       </c>
       <c r="C286" s="5">
         <v>0.6405016200000091</v>
       </c>
       <c r="D286" s="5">
         <v>1.444406595830916</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>537.63245819999997</v>
       </c>
       <c r="C287" s="5">
         <v>1.3553378099999236</v>
       </c>
       <c r="D287" s="5">
         <v>3.075283664601014</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>538.79892464</v>
       </c>
       <c r="C288" s="5">
         <v>1.166466440000022</v>
       </c>
       <c r="D288" s="5">
         <v>2.6348566281226393</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>539.83647624000002</v>
       </c>
       <c r="C289" s="5">
         <v>1.0375516000000289</v>
       </c>
       <c r="D289" s="5">
         <v>2.3354420172019941</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>541.45126985000002</v>
       </c>
       <c r="C290" s="5">
         <v>1.6147936099999924</v>
       </c>
       <c r="D290" s="5">
         <v>3.6491646087860152</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>543.49381850999998</v>
       </c>
       <c r="C291" s="5">
         <v>2.0425486599999658</v>
       </c>
       <c r="D291" s="5">
         <v>4.6219446931900832</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>545.95633539000005</v>
       </c>
       <c r="C292" s="5">
         <v>2.4625168800000665</v>
       </c>
       <c r="D292" s="5">
         <v>5.5746408191118535</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>546.03682277999997</v>
       </c>
       <c r="C293" s="5">
         <v>8.0487389999916559E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.1770530253939695</v>
       </c>
       <c r="E293" s="5">
         <v>2.9547876237177029</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>546.79051593999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.75369316000001163</v>
       </c>
       <c r="D294" s="5">
         <v>1.6689892686757135</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>548.37649954999995</v>
       </c>
       <c r="C295" s="5">
         <v>1.5859836099999711</v>
       </c>
       <c r="D295" s="5">
         <v>3.5367056413100784</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>549.85201869000002</v>
       </c>
       <c r="C296" s="5">
         <v>1.475519140000074</v>
       </c>
       <c r="D296" s="5">
         <v>3.2770599096756836</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>551.19596222999996</v>
       </c>
       <c r="C297" s="5">
         <v>1.3439435399999411</v>
       </c>
       <c r="D297" s="5">
         <v>2.9727814858980128</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>553.51281799000003</v>
       </c>
       <c r="C298" s="5">
         <v>2.3168557600000668</v>
       </c>
       <c r="D298" s="5">
         <v>5.1622477591857896</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>555.91799824999998</v>
       </c>
       <c r="C299" s="5">
         <v>2.4051802599999519</v>
       </c>
       <c r="D299" s="5">
         <v>5.340803863623278</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>557.72382400000004</v>
       </c>
       <c r="C300" s="5">
         <v>1.8058257500000536</v>
       </c>
       <c r="D300" s="5">
         <v>3.968442639110914</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>560.78246543</v>
       </c>
       <c r="C301" s="5">
         <v>3.058641429999966</v>
       </c>
       <c r="D301" s="5">
         <v>6.783155548378228</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>563.09485943000004</v>
       </c>
       <c r="C302" s="5">
         <v>2.3123940000000403</v>
       </c>
       <c r="D302" s="5">
         <v>5.0619951553989129</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>566.35269602999995</v>
       </c>
       <c r="C303" s="5">
         <v>3.257836599999905</v>
       </c>
       <c r="D303" s="5">
         <v>7.1679480597586887</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>568.36276540999995</v>
       </c>
       <c r="C304" s="5">
         <v>2.0100693800000045</v>
       </c>
       <c r="D304" s="5">
         <v>4.3431052768278855</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>569.68625149000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.3234860800000661</v>
       </c>
       <c r="D305" s="5">
         <v>2.8303794546336691</v>
       </c>
       <c r="E305" s="5">
         <v>4.3311051056218686</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>570.96985969000002</v>
       </c>
       <c r="C306" s="5">
         <v>1.2836082000000033</v>
       </c>
       <c r="D306" s="5">
         <v>2.7375814178072</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>570.89953075000005</v>
       </c>
       <c r="C307" s="5">
         <v>-7.0328939999967588E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.14770933350485294</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>571.20688390999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.30735315999993418</v>
       </c>
       <c r="D308" s="5">
         <v>0.64795612406407521</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>570.32709766000005</v>
       </c>
       <c r="C309" s="5">
         <v>-0.87978624999993826</v>
       </c>
       <c r="D309" s="5">
         <v>-1.8326911703051119</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>569.92829210000002</v>
       </c>
       <c r="C310" s="5">
         <v>-0.39880556000002798</v>
       </c>
       <c r="D310" s="5">
         <v>-0.83588949150152914</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>569.32726864999995</v>
       </c>
       <c r="C311" s="5">
         <v>-0.60102345000007062</v>
       </c>
       <c r="D311" s="5">
         <v>-1.2581576310763731</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>569.42945780000002</v>
       </c>
       <c r="C312" s="5">
         <v>0.102189150000072</v>
       </c>
       <c r="D312" s="5">
         <v>0.21560202131205575</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>568.99754088999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.43191691000004084</v>
       </c>
       <c r="D313" s="5">
         <v>-0.90642220899735948</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>569.10386549999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.10632461000000148</v>
       </c>
       <c r="D314" s="5">
         <v>0.22446624854464137</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>566.1838272</v>
       </c>
       <c r="C315" s="5">
         <v>-2.9200382999999874</v>
       </c>
       <c r="D315" s="5">
         <v>-5.9863115525266792</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>565.04761062</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1362165799999957</v>
       </c>
       <c r="D316" s="5">
         <v>-2.3817548447894521</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>563.07501309999998</v>
       </c>
       <c r="C317" s="5">
         <v>-1.9725975200000221</v>
       </c>
       <c r="D317" s="5">
         <v>-4.1097272798517608</v>
       </c>
       <c r="E317" s="5">
         <v>-1.1605051680128375</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>567.80609773000003</v>
       </c>
       <c r="C318" s="5">
         <v>4.7310846300000549</v>
       </c>
       <c r="D318" s="5">
         <v>10.561916571039243</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>566.78659670000002</v>
       </c>
       <c r="C319" s="5">
         <v>-1.0195010300000149</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1334603537684016</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>565.42419266000002</v>
       </c>
       <c r="C320" s="5">
         <v>-1.3624040400000013</v>
       </c>
       <c r="D320" s="5">
         <v>-2.8466499612023077</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>565.50776021000001</v>
       </c>
       <c r="C321" s="5">
         <v>8.3567549999997937E-2</v>
       </c>
       <c r="D321" s="5">
         <v>0.17749968582208009</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>564.14324440999997</v>
       </c>
       <c r="C322" s="5">
         <v>-1.3645158000000492</v>
       </c>
       <c r="D322" s="5">
         <v>-2.8573660085144947</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>563.02168772000005</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1215566899999203</v>
       </c>
       <c r="D323" s="5">
         <v>-2.3597710061027732</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>564.03899207999996</v>
       </c>
       <c r="C324" s="5">
         <v>1.0173043599999119</v>
       </c>
       <c r="D324" s="5">
         <v>2.1899161176600179</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>563.64970215000005</v>
       </c>
       <c r="C325" s="5">
         <v>-0.38928992999990442</v>
       </c>
       <c r="D325" s="5">
         <v>-0.82508248582532362</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>565.01083796</v>
       </c>
       <c r="C326" s="5">
         <v>1.3611358099999507</v>
       </c>
       <c r="D326" s="5">
         <v>2.9366332333791823</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>563.00883332000001</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0020046399999956</v>
       </c>
       <c r="D327" s="5">
         <v>-4.170071649771689</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>563.63302394000004</v>
       </c>
       <c r="C328" s="5">
         <v>0.62419062000003578</v>
       </c>
       <c r="D328" s="5">
         <v>1.3385456124404005</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>563.49654955999995</v>
       </c>
       <c r="C329" s="5">
         <v>-0.13647438000009515</v>
       </c>
       <c r="D329" s="5">
         <v>-0.29017344255846123</v>
       </c>
       <c r="E329" s="5">
         <v>7.4863286452586664E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>564.20234361999997</v>
       </c>
       <c r="C330" s="5">
         <v>0.70579406000001654</v>
       </c>
       <c r="D330" s="5">
         <v>1.5134287314287453</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>564.57251646999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.37017285000001721</v>
       </c>
       <c r="D331" s="5">
         <v>0.79016664714235407</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>566.99615891999997</v>
       </c>
       <c r="C332" s="5">
         <v>2.4236424499999885</v>
       </c>
       <c r="D332" s="5">
         <v>5.274844469155493</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>569.00470676999998</v>
       </c>
       <c r="C333" s="5">
         <v>2.0085478500000136</v>
       </c>
       <c r="D333" s="5">
         <v>4.334731983665896</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>571.42606807000004</v>
       </c>
       <c r="C334" s="5">
         <v>2.4213613000000578</v>
       </c>
       <c r="D334" s="5">
         <v>5.2277485233424903</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>574.21645410999997</v>
       </c>
       <c r="C335" s="5">
         <v>2.7903860399999303</v>
       </c>
       <c r="D335" s="5">
         <v>6.0198075078575775</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>573.92043242</v>
       </c>
       <c r="C336" s="5">
         <v>-0.29602168999997502</v>
       </c>
       <c r="D336" s="5">
         <v>-0.61687636264059487</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>575.45084621000001</v>
       </c>
       <c r="C337" s="5">
         <v>1.5304137900000114</v>
       </c>
       <c r="D337" s="5">
         <v>3.2472654113234523</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>576.84070753000003</v>
       </c>
       <c r="C338" s="5">
         <v>1.3898613200000227</v>
       </c>
       <c r="D338" s="5">
         <v>2.9371201536487757</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>577.48150275</v>
       </c>
       <c r="C339" s="5">
         <v>0.64079521999997269</v>
       </c>
       <c r="D339" s="5">
         <v>1.3412192322830085</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>578.78098433000002</v>
       </c>
       <c r="C340" s="5">
         <v>1.2994815800000197</v>
       </c>
       <c r="D340" s="5">
         <v>2.7339800310777651</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>579.94643437000002</v>
       </c>
       <c r="C341" s="5">
         <v>1.1654500399999961</v>
       </c>
       <c r="D341" s="5">
         <v>2.4432959851008684</v>
       </c>
       <c r="E341" s="5">
         <v>2.9192520917554532</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>580.12987706000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.18344268999999258</v>
       </c>
       <c r="D342" s="5">
         <v>0.38023269400768722</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>578.57114213</v>
       </c>
       <c r="C343" s="5">
         <v>-1.5587349300000142</v>
       </c>
       <c r="D343" s="5">
         <v>-3.1770237315385086</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>581.29141684000001</v>
       </c>
       <c r="C344" s="5">
         <v>2.7202747100000124</v>
       </c>
       <c r="D344" s="5">
         <v>5.7902652321268011</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>583.15167712000004</v>
       </c>
       <c r="C345" s="5">
         <v>1.8602602800000341</v>
       </c>
       <c r="D345" s="5">
         <v>3.9085832613042548</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>584.89621685999998</v>
       </c>
       <c r="C346" s="5">
         <v>1.7445397399999365</v>
       </c>
       <c r="D346" s="5">
         <v>3.649545071578375</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>587.74792272000002</v>
       </c>
       <c r="C347" s="5">
         <v>2.8517058600000382</v>
       </c>
       <c r="D347" s="5">
         <v>6.0101591393162179</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>588.56622092999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.81829820999996628</v>
       </c>
       <c r="D348" s="5">
         <v>1.6835655141108186</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>590.03392076</v>
       </c>
       <c r="C349" s="5">
         <v>1.467699830000015</v>
       </c>
       <c r="D349" s="5">
         <v>3.0338091908374887</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>592.16067418</v>
       </c>
       <c r="C350" s="5">
         <v>2.12675342</v>
       </c>
       <c r="D350" s="5">
         <v>4.4121382053286862</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>593.58965537999995</v>
       </c>
       <c r="C351" s="5">
         <v>1.4289811999999529</v>
       </c>
       <c r="D351" s="5">
         <v>2.9345426126499818</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>594.19004174999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.60038637000002382</v>
       </c>
       <c r="D352" s="5">
         <v>1.220515052682547</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>594.89030295999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.70026121000000785</v>
       </c>
       <c r="D353" s="5">
         <v>1.4234194655505572</v>
       </c>
       <c r="E353" s="5">
         <v>2.5767670433621381</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>599.00512393999998</v>
       </c>
       <c r="C354" s="5">
         <v>4.1148209799999904</v>
       </c>
       <c r="D354" s="5">
         <v>8.6234948947224943</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>600.71637867000004</v>
       </c>
       <c r="C355" s="5">
         <v>1.7112547300000642</v>
       </c>
       <c r="D355" s="5">
         <v>3.482575786887887</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>601.04591072999995</v>
       </c>
       <c r="C356" s="5">
         <v>0.32953205999990587</v>
       </c>
       <c r="D356" s="5">
         <v>0.66026789189537194</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>600.79987700000004</v>
       </c>
       <c r="C357" s="5">
         <v>-0.24603372999990825</v>
       </c>
       <c r="D357" s="5">
         <v>-0.49010679052670092</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>602.69990308000001</v>
       </c>
       <c r="C358" s="5">
         <v>1.9000260799999751</v>
       </c>
       <c r="D358" s="5">
         <v>3.8617028037463808</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>603.66361739000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.9637143100000003</v>
       </c>
       <c r="D359" s="5">
         <v>1.9357594094368435</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>605.53132519999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.8677078099999562</v>
       </c>
       <c r="D360" s="5">
         <v>3.7765804843164386</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>605.61308507000001</v>
       </c>
       <c r="C361" s="5">
         <v>8.1759870000041701E-2</v>
       </c>
       <c r="D361" s="5">
         <v>0.16214641996346035</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>605.57930185999999</v>
       </c>
       <c r="C362" s="5">
         <v>-3.3783210000024155E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-6.6919651032726346E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>606.26869970999996</v>
       </c>
       <c r="C363" s="5">
         <v>0.68939784999997755</v>
       </c>
       <c r="D363" s="5">
         <v>1.3746786274419831</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>607.34856733000004</v>
       </c>
       <c r="C364" s="5">
         <v>1.0798676200000727</v>
       </c>
       <c r="D364" s="5">
         <v>2.1584677586504508</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>606.81270629999995</v>
       </c>
       <c r="C365" s="5">
         <v>-0.53586103000009189</v>
       </c>
       <c r="D365" s="5">
         <v>-1.0536321796956072</v>
       </c>
       <c r="E365" s="5">
         <v>2.0041347590770142</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>607.52923701999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.71653072000003704</v>
       </c>
       <c r="D366" s="5">
         <v>1.4262111957511259</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>607.5370097</v>
       </c>
       <c r="C367" s="5">
         <v>7.7726800000164076E-3</v>
       </c>
       <c r="D367" s="5">
         <v>1.535378346213534E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>606.33484457999998</v>
       </c>
       <c r="C368" s="5">
         <v>-1.2021651200000179</v>
       </c>
       <c r="D368" s="5">
         <v>-2.3488301516803145</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>578.63271646999999</v>
       </c>
       <c r="C369" s="5">
         <v>-27.70212810999999</v>
       </c>
       <c r="D369" s="5">
         <v>-42.946078024074673</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>576.79865906999999</v>
       </c>
       <c r="C370" s="5">
         <v>-1.8340574000000061</v>
       </c>
       <c r="D370" s="5">
         <v>-3.7379559166483278</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>575.27093457000001</v>
       </c>
       <c r="C371" s="5">
         <v>-1.5277244999999766</v>
       </c>
       <c r="D371" s="5">
         <v>-3.1324582610481766</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>573.60220886000002</v>
       </c>
       <c r="C372" s="5">
         <v>-1.6687257099999897</v>
       </c>
       <c r="D372" s="5">
         <v>-3.4259160394283339</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>574.04028716000005</v>
       </c>
       <c r="C373" s="5">
         <v>0.43807830000002923</v>
       </c>
       <c r="D373" s="5">
         <v>0.92033777747688728</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>573.76762386999997</v>
       </c>
       <c r="C374" s="5">
         <v>-0.27266329000008227</v>
       </c>
       <c r="D374" s="5">
         <v>-0.56850107238571868</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>575.70298590000004</v>
       </c>
       <c r="C375" s="5">
         <v>1.9353620300000784</v>
       </c>
       <c r="D375" s="5">
         <v>4.1236348816612534</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>576.79279851000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.0898126099999672</v>
       </c>
       <c r="D376" s="5">
         <v>2.2954152319918375</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>579.39089747000003</v>
       </c>
       <c r="C377" s="5">
         <v>2.5980989600000157</v>
       </c>
       <c r="D377" s="5">
         <v>5.5412083937341317</v>
       </c>
       <c r="E377" s="5">
         <v>-4.5189905460619961</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>579.51509095999995</v>
       </c>
       <c r="C378" s="5">
         <v>0.12419348999992508</v>
       </c>
       <c r="D378" s="5">
         <v>0.25752564203105344</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>579.68862919000003</v>
       </c>
       <c r="C379" s="5">
         <v>0.17353823000007651</v>
       </c>
       <c r="D379" s="5">
         <v>0.35993747601652526</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>583.89208455999994</v>
       </c>
       <c r="C380" s="5">
         <v>4.2034553699999151</v>
       </c>
       <c r="D380" s="5">
         <v>9.0570321933670641</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>587.53162261</v>
       </c>
       <c r="C381" s="5">
         <v>3.6395380500000556</v>
       </c>
       <c r="D381" s="5">
         <v>7.741719944261094</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>590.51199139000005</v>
       </c>
       <c r="C382" s="5">
         <v>2.9803687800000489</v>
       </c>
       <c r="D382" s="5">
         <v>6.2599716113038495</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>593.49384984000005</v>
       </c>
       <c r="C383" s="5">
         <v>2.9818584500000043</v>
       </c>
       <c r="D383" s="5">
         <v>6.2306944788734997</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>600.67587236999998</v>
       </c>
       <c r="C384" s="5">
         <v>7.1820225299999265</v>
       </c>
       <c r="D384" s="5">
         <v>15.528086167209487</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>602.78465464999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.108782280000014</v>
       </c>
       <c r="D385" s="5">
         <v>4.2951227733665887</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>602.70130241000004</v>
       </c>
       <c r="C386" s="5">
         <v>-8.3352239999953781E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.16580822317918686</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>609.96640446000004</v>
       </c>
       <c r="C387" s="5">
         <v>7.2651020499999959</v>
       </c>
       <c r="D387" s="5">
         <v>15.463689115227751</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>613.99428565999995</v>
       </c>
       <c r="C388" s="5">
         <v>4.0278811999999107</v>
       </c>
       <c r="D388" s="5">
         <v>8.2183635277147893</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>617.07013123000002</v>
       </c>
       <c r="C389" s="5">
         <v>3.0758455700000695</v>
       </c>
       <c r="D389" s="5">
         <v>6.1799097886858778</v>
       </c>
       <c r="E389" s="5">
         <v>6.5032491750443677</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>619.16922776000001</v>
       </c>
       <c r="C390" s="5">
         <v>2.0990965299999971</v>
       </c>
       <c r="D390" s="5">
         <v>4.159303263694869</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>623.75530438999999</v>
       </c>
       <c r="C391" s="5">
         <v>4.5860766299999796</v>
       </c>
       <c r="D391" s="5">
         <v>9.2593602313992598</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>626.13169791999997</v>
       </c>
       <c r="C392" s="5">
         <v>2.376393529999973</v>
       </c>
       <c r="D392" s="5">
         <v>4.6688044481124402</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>632.49567558000001</v>
       </c>
       <c r="C393" s="5">
         <v>6.3639776600000459</v>
       </c>
       <c r="D393" s="5">
         <v>12.902209360986427</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>636.98981631000004</v>
       </c>
       <c r="C394" s="5">
         <v>4.4941407300000265</v>
       </c>
       <c r="D394" s="5">
         <v>8.8677241363003922</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>636.71499472999994</v>
       </c>
       <c r="C395" s="5">
         <v>-0.27482158000009349</v>
       </c>
       <c r="D395" s="5">
         <v>-0.51649878862155552</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>646.00570389999996</v>
       </c>
       <c r="C396" s="5">
         <v>9.2907091700000137</v>
       </c>
       <c r="D396" s="5">
         <v>18.985844990324765</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>647.78066097999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.7749570800000356</v>
       </c>
       <c r="D397" s="5">
         <v>3.3473889023981851</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>650.36075765999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.5800966799999969</v>
       </c>
       <c r="D398" s="5">
         <v>4.8856804701584711</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>652.93710671999997</v>
       </c>
       <c r="C399" s="5">
         <v>2.5763490599999841</v>
       </c>
       <c r="D399" s="5">
         <v>4.8586508356933233</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>654.48674472000005</v>
       </c>
       <c r="C400" s="5">
         <v>1.5496380000000727</v>
       </c>
       <c r="D400" s="5">
         <v>2.8854727043827966</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>655.44799534000003</v>
       </c>
       <c r="C401" s="5">
         <v>0.96125061999998707</v>
       </c>
       <c r="D401" s="5">
         <v>1.7767577196392548</v>
       </c>
       <c r="E401" s="5">
         <v>6.2193682966799502</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>657.78191876000005</v>
       </c>
       <c r="C402" s="5">
         <v>2.3339234200000192</v>
       </c>
       <c r="D402" s="5">
         <v>4.3576526194278431</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>657.76090216</v>
       </c>
       <c r="C403" s="5">
         <v>-2.1016600000052676E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-3.8334116344374003E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>658.30169936000004</v>
       </c>
       <c r="C404" s="5">
         <v>0.54079720000004272</v>
       </c>
       <c r="D404" s="5">
         <v>0.99108850510507551</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>658.5867647</v>
       </c>
       <c r="C405" s="5">
         <v>0.28506533999996009</v>
       </c>
       <c r="D405" s="5">
         <v>0.52087713639150657</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>659.35694598999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.77018128999998225</v>
       </c>
       <c r="D406" s="5">
         <v>1.4123959857396118</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>660.83740413999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.480458150000004</v>
       </c>
       <c r="D407" s="5">
         <v>2.727890805131028</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>659.75547870000003</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0819254399999636</v>
       </c>
       <c r="D408" s="5">
         <v>-1.9470497475837067</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>659.27681323000002</v>
       </c>
       <c r="C409" s="5">
         <v>-0.47866547000000992</v>
       </c>
       <c r="D409" s="5">
         <v>-0.86715769862848457</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>659.61394771000005</v>
       </c>
       <c r="C410" s="5">
         <v>0.33713448000003154</v>
       </c>
       <c r="D410" s="5">
         <v>0.61537301627505592</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>657.97559378000005</v>
       </c>
       <c r="C411" s="5">
         <v>-1.6383539299999939</v>
       </c>
       <c r="D411" s="5">
         <v>-2.9401866106681274</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>657.31609764999996</v>
       </c>
       <c r="C412" s="5">
         <v>-0.65949613000009322</v>
       </c>
       <c r="D412" s="5">
         <v>-1.196164680700984</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>658.21162568</v>
       </c>
       <c r="C413" s="5">
         <v>0.89552803000003678</v>
       </c>
       <c r="D413" s="5">
         <v>1.6471873594159581</v>
       </c>
       <c r="E413" s="5">
         <v>0.42163991035877313</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>656.7401122</v>
       </c>
       <c r="C414" s="5">
         <v>-1.4715134799999987</v>
       </c>
       <c r="D414" s="5">
         <v>-2.6500060874867892</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>657.19615538000005</v>
       </c>
       <c r="C415" s="5">
         <v>0.45604318000005151</v>
       </c>
       <c r="D415" s="5">
         <v>0.83647508109203628</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>657.13774635000004</v>
       </c>
       <c r="C416" s="5">
         <v>-5.8409030000007078E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.10659920006308443</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>656.34144591999996</v>
       </c>
       <c r="C417" s="5">
         <v>-0.79630043000008754</v>
       </c>
       <c r="D417" s="5">
         <v>-1.4444728107664173</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>656.82717792000005</v>
       </c>
       <c r="C418" s="5">
         <v>0.4857320000000982</v>
       </c>
       <c r="D418" s="5">
         <v>0.89169558504187396</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>657.41176953000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.58459160999996129</v>
       </c>
       <c r="D419" s="5">
         <v>1.0732718522963092</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>658.08054558000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.6687760500000195</v>
       </c>
       <c r="D420" s="5">
         <v>1.2275970422020999</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>658.41006961000005</v>
       </c>
       <c r="C421" s="5">
         <v>0.32952403000001596</v>
       </c>
       <c r="D421" s="5">
         <v>0.60253974452357806</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>659.00765059000003</v>
       </c>
       <c r="C422" s="5">
         <v>0.59758097999997517</v>
       </c>
       <c r="D422" s="5">
         <v>1.0945878789114349</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>658.26243089000002</v>
       </c>
       <c r="C423" s="5">
         <v>-0.74521970000000692</v>
       </c>
       <c r="D423" s="5">
         <v>-1.3485771588713336</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>657.84380705000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.4186238400000093</v>
       </c>
       <c r="D424" s="5">
         <v>-0.76047974013206954</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>656.96223177000002</v>
       </c>
       <c r="C425" s="5">
         <v>-0.88157527999999274</v>
       </c>
       <c r="D425" s="5">
         <v>-1.5963178905791797</v>
       </c>
       <c r="E425" s="5">
         <v>-0.18981644523662355</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>657.51803494000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.55580316999999013</v>
       </c>
       <c r="D426" s="5">
         <v>1.0199612642547207</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>657.03831085000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.47972408999999061</v>
       </c>
       <c r="D427" s="5">
         <v>-0.8720133095561966</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>656.43761807999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.6006927700000233</v>
       </c>
       <c r="D428" s="5">
         <v>-1.091592000466568</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>655.64865081000005</v>
       </c>
       <c r="C429" s="5">
         <v>-0.78896726999994371</v>
       </c>
       <c r="D429" s="5">
         <v>-1.4327747676918912</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>655.21099087000005</v>
       </c>
       <c r="C430" s="5">
         <v>-0.43765994000000319</v>
       </c>
       <c r="D430" s="5">
         <v>-0.79809214378931959</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>652.73867765</v>
       </c>
       <c r="C431" s="5">
         <v>-2.4723132200000464</v>
       </c>
       <c r="D431" s="5">
         <v>-4.4351723267286092</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>654.64852367000003</v>
       </c>
       <c r="C432" s="5">
         <v>1.9098460200000318</v>
       </c>
       <c r="D432" s="5">
         <v>3.5681326440551109</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>653.83677896999995</v>
       </c>
       <c r="C433" s="5">
         <v>-0.81174470000007659</v>
       </c>
       <c r="D433" s="5">
         <v>-1.4778584645155579</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>652.96125944000005</v>
       </c>
       <c r="C434" s="5">
         <v>-0.8755195299999059</v>
       </c>
       <c r="D434" s="5">
         <v>-1.5950773994835021</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>653.77047444000004</v>
       </c>
       <c r="C435" s="5">
         <v>0.80921499999999469</v>
       </c>
       <c r="D435" s="5">
         <v>1.4973389044813157</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>654.32240265999997</v>
       </c>
       <c r="C436" s="5">
         <v>0.55192821999992248</v>
       </c>
       <c r="D436" s="5">
         <v>1.0177850402367961</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>655.87700194000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.5545992800000477</v>
       </c>
       <c r="D437" s="5">
         <v>2.8886229784365502</v>
       </c>
       <c r="E437" s="5">
         <v>-0.16518907442764075</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>656.01056104999998</v>
       </c>
       <c r="C438" s="5">
         <v>0.13355910999996468</v>
       </c>
       <c r="D438" s="5">
         <v>0.24463512994574721</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>656.73657175000005</v>
       </c>
       <c r="C439" s="5">
         <v>0.72601070000007439</v>
       </c>
       <c r="D439" s="5">
         <v>1.3361605335654003</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>658.17607329999998</v>
+        <v>658.19727866000005</v>
       </c>
       <c r="C440" s="5">
-        <v>1.4395015499999317</v>
+        <v>1.460706909999999</v>
       </c>
       <c r="D440" s="5">
-        <v>2.6622232660085565</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7019216135595991</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>654.99924399999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-3.1980346600000757</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-5.6772191031457915</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>