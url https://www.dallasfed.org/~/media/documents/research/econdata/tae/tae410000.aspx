--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A5E059CE-B44E-46AC-8901-C974D58C374D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B109F87B-D185-4995-9C72-F5C6145DA412}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E5D6D9F8-9192-44CD-AB2B-BCADA6AAE961}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5322696E-6D9D-4871-BA23-859F03A82E96}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57F579DB-DCB8-4B30-AE63-4AC2213A2157}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0156BBD4-0A8F-4FE6-9E0F-5FA44F9C2B27}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>362.66152219000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>362.66219717000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>362.75545613999998</v>
+        <v>362.75593927</v>
       </c>
       <c r="C7" s="5">
-        <v>9.3933949999950528E-2</v>
+        <v>9.374209999998584E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.31125843354840033</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.31062123865821523</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>362.63229588000002</v>
+        <v>362.63261504000002</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12316025999996327</v>
+        <v>-0.12332422999998016</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.40665590462680701</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.40719575468519675</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>362.04151665000001</v>
+        <v>362.04173452999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.59077923000000965</v>
+        <v>-0.59088051000003361</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9375472042897579</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.9378747055088019</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>362.28528187000001</v>
+        <v>362.28527833999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.24376522000000023</v>
+        <v>0.24354381000000558</v>
       </c>
       <c r="D10" s="5">
-        <v>0.81096762732295602</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.8102278150959652</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>364.08742393</v>
+        <v>364.08730979000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.8021420599999942</v>
+        <v>1.8020314500000154</v>
       </c>
       <c r="D11" s="5">
-        <v>6.1352988096393668</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.1349119440203603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>366.44782550000002</v>
+        <v>366.44763220999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3604015700000218</v>
+        <v>2.3603224199999886</v>
       </c>
       <c r="D12" s="5">
-        <v>8.0631568157252929</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>8.0628793444979863</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>366.95032642000001</v>
+        <v>366.95003283</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50250091999998858</v>
+        <v>0.50240062000000307</v>
       </c>
       <c r="D13" s="5">
-        <v>1.6579981031313196</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.657665545558773</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>367.11905586</v>
+        <v>367.11869306</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16872943999999279</v>
+        <v>0.16866023000000041</v>
       </c>
       <c r="D14" s="5">
-        <v>0.55317615527559205</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>0.55294912126524487</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>367.67027820999999</v>
+        <v>367.67020477</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55122234999998909</v>
+        <v>0.55151170999999977</v>
       </c>
       <c r="D15" s="5">
-        <v>1.8167314695955117</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.8176948537489634</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>368.24612472000001</v>
+        <v>368.24591935000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.57584651000001941</v>
+        <v>0.5757145800000103</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8957188875462716</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.8952812012071663</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>367.41910786</v>
+        <v>367.41874223999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.82701686000001473</v>
+        <v>-0.82717711000003646</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6619509407343145</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.6624618544423329</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>362.53823202000001</v>
+        <v>362.53885810000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.8808758399999874</v>
+        <v>-4.8798841399999446</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.826422253112392</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-14.823640059601306</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>362.44901197000002</v>
+        <v>362.44945315000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.9220049999994444E-2</v>
+        <v>-8.940495000001647E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.29491858733713405</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.2955284394227542</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>362.91705059999998</v>
+        <v>362.91734322999997</v>
       </c>
       <c r="C20" s="5">
-        <v>0.46803862999996682</v>
+        <v>0.46789007999996102</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5606403223215715</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.5601395586306577</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>361.01960757000001</v>
+        <v>361.01980796999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.8974430299999767</v>
+        <v>-1.8975352599999837</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.0966675851052194</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.096950683878144</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>361.47946844000001</v>
+        <v>361.47946251000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.45986086999999998</v>
+        <v>0.45965454000003092</v>
       </c>
       <c r="D22" s="5">
-        <v>1.5392946309390032</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.5385982778745699</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>361.90155987000003</v>
+        <v>361.90144914000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.42209143000002314</v>
+        <v>0.42198662999999215</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4102469847937504</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4098946102440113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>361.77738457999999</v>
+        <v>361.77720572999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.12417529000003924</v>
+        <v>-0.12424341000001959</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.41096662834311237</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.41119177620569936</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>362.00504319999999</v>
+        <v>362.00478002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.2276586199999997</v>
+        <v>0.22757429000000684</v>
       </c>
       <c r="D25" s="5">
-        <v>0.7577528662943811</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.7574715811064836</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>361.39171607999998</v>
+        <v>361.39140522000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.61332712000000811</v>
+        <v>-0.61337479999997413</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0142616438153627</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.0144182268546973</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>360.85582887999999</v>
+        <v>360.85577856999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.53588719999999057</v>
+        <v>-0.53562665000004017</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7649709352065224</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.7641212891390645</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>360.62020460000002</v>
+        <v>360.62004552000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.23562427999996771</v>
+        <v>-0.23573304999996481</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.7807436921363764</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.78110291731633419</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>359.89375130000002</v>
+        <v>359.89345365999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.72645330000000286</v>
+        <v>-0.72659186000004183</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.3907424494339913</v>
+        <v>-2.3911944493604009</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.0481669023232785</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.0481504384129767</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>358.15214557000002</v>
+        <v>358.15267273000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.7416057300000034</v>
+        <v>-1.7407809299999712</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.6549732674767483</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-5.6523705433786926</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>357.48686733</v>
+        <v>357.48722333000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.66527824000002056</v>
+        <v>-0.66544939999999997</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2064032818203239</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.2069619324832979</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>357.25047183999999</v>
+        <v>357.25070722999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.2363954900000067</v>
+        <v>-0.2365161000000171</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.79064481448842816</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.79104595325731886</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>358.38781621999999</v>
+        <v>358.38797762000002</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1373443800000018</v>
+        <v>1.1372703900000261</v>
       </c>
       <c r="D33" s="5">
-        <v>3.8879342031945985</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.8876742220347316</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>358.27640896999998</v>
+        <v>358.27640219</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.11140725000001339</v>
+        <v>-0.11157543000001624</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.37239091701348759</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-0.37295194715299962</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>358.71330209000001</v>
+        <v>358.71319418000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43689312000003611</v>
+        <v>0.43679199000001745</v>
       </c>
       <c r="D35" s="5">
-        <v>1.473170667850443</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>1.4728274033986022</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>356.44578356</v>
+        <v>356.44562367999998</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.267518530000018</v>
+        <v>-2.2675705000000335</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.3272609713811114</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.327425240322782</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>356.46030537000001</v>
+        <v>356.46008659</v>
       </c>
       <c r="C37" s="5">
-        <v>1.4521810000019286E-2</v>
+        <v>1.4462910000020202E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.8899659002166196E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>4.8701301124531859E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>356.56348921</v>
+        <v>356.56324024999998</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10318383999998559</v>
+        <v>0.10315365999997539</v>
       </c>
       <c r="D38" s="5">
-        <v>0.34791511990222013</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.34781341081728812</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>361.72524979999997</v>
+        <v>361.72523489000002</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1617605899999717</v>
+        <v>5.1619946400000458</v>
       </c>
       <c r="D39" s="5">
-        <v>18.823803882187452</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>18.824740695299802</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>361.63294853000002</v>
+        <v>361.63286718000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.2301269999950364E-2</v>
+        <v>-9.2367710000019088E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.30577409200999162</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.30599389689042189</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>362.18101941999998</v>
+        <v>362.18086161999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.54807088999996267</v>
+        <v>0.54799443999996811</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8338898353942534</v>
+        <v>1.833632307645261</v>
       </c>
       <c r="E41" s="5">
-        <v>0.63553982577857493</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.63557920732866258</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>363.54395865999999</v>
+        <v>363.54432938999997</v>
       </c>
       <c r="C42" s="5">
-        <v>1.3629392400000029</v>
+        <v>1.3634677699999997</v>
       </c>
       <c r="D42" s="5">
-        <v>4.610419142127653</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.6122462333801684</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>363.86654668</v>
+        <v>363.86678995</v>
       </c>
       <c r="C43" s="5">
-        <v>0.32258802000001197</v>
+        <v>0.32246056000002454</v>
       </c>
       <c r="D43" s="5">
-        <v>1.0700231373754088</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.0695971923492698</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>364.15433894</v>
+        <v>364.15450776</v>
       </c>
       <c r="C44" s="5">
-        <v>0.28779226000000335</v>
+        <v>0.28771781000000374</v>
       </c>
       <c r="D44" s="5">
-        <v>0.95325331381745926</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.95300499996706645</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>364.74417805000002</v>
+        <v>364.74428884999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.58983911000001399</v>
+        <v>0.58978108999997403</v>
       </c>
       <c r="D45" s="5">
-        <v>1.9611099272059063</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.9609143822668651</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>365.57805263</v>
+        <v>365.57803866</v>
       </c>
       <c r="C46" s="5">
-        <v>0.8338745799999856</v>
+        <v>0.8337498100000289</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7781885210761414</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.7777667351024604</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>365.71638154999999</v>
+        <v>365.71628242000003</v>
       </c>
       <c r="C47" s="5">
-        <v>0.13832891999999219</v>
+        <v>0.13824376000002303</v>
       </c>
       <c r="D47" s="5">
-        <v>0.45500705675307618</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.45472637345231881</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>365.83810331000001</v>
+        <v>365.83797285999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.121721760000014</v>
+        <v>0.1216904399999521</v>
       </c>
       <c r="D48" s="5">
-        <v>0.40012917274290238</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.40002613638312479</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>365.31973316</v>
+        <v>365.31956322000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.51837015000000974</v>
+        <v>-0.51840963999995893</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.687137852552878</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.6872659774498699</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>366.62936707</v>
+        <v>366.62917291000002</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3096339100000023</v>
+        <v>1.309609690000002</v>
       </c>
       <c r="D50" s="5">
-        <v>4.3877190074618655</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>4.3876383371319161</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>367.28633479000001</v>
+        <v>367.28637017</v>
       </c>
       <c r="C51" s="5">
-        <v>0.65696772000001147</v>
+        <v>0.65719725999997536</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1716142809829586</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.1723816859437806</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>367.32469811999999</v>
+        <v>367.32469227000001</v>
       </c>
       <c r="C52" s="5">
-        <v>3.8363329999981488E-2</v>
+        <v>3.8322100000016235E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.12541292055676667</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.12527804682180843</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.22093658</v>
+        <v>368.22089404000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.8962384600000064</v>
+        <v>0.89620177000000467</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9675016791528508</v>
+        <v>2.9673786093688204</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6676514881073468</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.6676840385722036</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>369.47146309999999</v>
+        <v>369.47167772</v>
       </c>
       <c r="C54" s="5">
-        <v>1.250526519999994</v>
+        <v>1.2507836799999836</v>
       </c>
       <c r="D54" s="5">
-        <v>4.1523479588407186</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.1532183579894522</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>368.73105119000002</v>
+        <v>368.73118147000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.74041190999997752</v>
+        <v>-0.74049624999997832</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.3784422748920453</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-2.3787088562095549</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.08446713000001</v>
+        <v>369.08456273000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.35341593999999077</v>
+        <v>0.35338125999999193</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1562409743343771</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.1561265053621428</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>370.77480400000002</v>
+        <v>370.77485479000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6903368700000101</v>
+        <v>1.6902920599999902</v>
       </c>
       <c r="D57" s="5">
-        <v>5.6363404769051773</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.6361857799626769</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>369.71503292</v>
+        <v>369.71500994000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.0597710800000186</v>
+        <v>-1.0598448499999904</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.3765036468930698</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-3.3767345451468533</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>370.44654095999999</v>
+        <v>370.44645840999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.73150803999999425</v>
+        <v>0.73144846999997526</v>
       </c>
       <c r="D59" s="5">
-        <v>2.4002956515736917</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.4000982036603835</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>372.30621622000001</v>
+        <v>372.30612062</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8596752600000173</v>
+        <v>1.8596622100000104</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1932525501371183</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.1932093013956191</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>372.66752014000002</v>
+        <v>372.66740894999998</v>
       </c>
       <c r="C61" s="5">
-        <v>0.36130392000001166</v>
+        <v>0.3612883299999794</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1707737443931387</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>1.1707232586526617</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>373.78822115999998</v>
+        <v>373.78810892000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1207010199999559</v>
+        <v>1.1206999700000324</v>
       </c>
       <c r="D62" s="5">
-        <v>3.6689785827832999</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.6689762010675198</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>374.32627535</v>
+        <v>374.32633291000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.5380541900000253</v>
+        <v>0.53822399000000587</v>
       </c>
       <c r="D63" s="5">
-        <v>1.7410965807308276</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>1.7416509246452661</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>376.11400830999997</v>
+        <v>376.11406151</v>
       </c>
       <c r="C64" s="5">
-        <v>1.7877329599999712</v>
+        <v>1.7877285999999799</v>
       </c>
       <c r="D64" s="5">
-        <v>5.8840031724483044</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.8839875145933807</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>377.44324913000003</v>
+        <v>377.44331056999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3292408200000523</v>
+        <v>1.3292490599999951</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3243860236218845</v>
+        <v>4.3244127302027202</v>
       </c>
       <c r="E65" s="5">
-        <v>2.5045595276727006</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.5045880555051081</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>378.15670390999998</v>
+        <v>378.15677219999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.71345477999994955</v>
+        <v>0.71346162999998342</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2920075518617189</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.2920294101160366</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>379.34999825</v>
+        <v>379.35002839999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1932943400000227</v>
+        <v>1.1932562000000075</v>
       </c>
       <c r="D67" s="5">
-        <v>3.8530820913482033</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.8529560863427292</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>380.81470567999997</v>
+        <v>380.81474059999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4647074299999758</v>
+        <v>1.4647122000000081</v>
       </c>
       <c r="D68" s="5">
-        <v>4.7329880415039938</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.7330033996554555</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>380.23217185999999</v>
+        <v>380.23217734000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.58253381999998055</v>
+        <v>-0.58256325999997216</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8202794445023041</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8203704993431269</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>381.06755239</v>
+        <v>381.06752064</v>
       </c>
       <c r="C70" s="5">
-        <v>0.835380530000009</v>
+        <v>0.83534329999997681</v>
       </c>
       <c r="D70" s="5">
-        <v>2.6685251763014284</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.6684047698330327</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>382.25022522</v>
+        <v>382.25016776000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.1826728300000013</v>
+        <v>1.1826471200000128</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7885282485061289</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.7884448002846849</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>383.67035712000001</v>
+        <v>383.67030355000003</v>
       </c>
       <c r="C72" s="5">
-        <v>1.4201319000000012</v>
+        <v>1.4201357900000176</v>
       </c>
       <c r="D72" s="5">
-        <v>4.550462008785483</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.5504754271881165</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>384.60109519000002</v>
+        <v>384.60104074999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.93073807000001807</v>
+        <v>0.93073719999995319</v>
       </c>
       <c r="D73" s="5">
-        <v>2.9502115277637575</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.9502091506138806</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>386.35778892000002</v>
+        <v>386.35774915000002</v>
       </c>
       <c r="C74" s="5">
-        <v>1.756693729999995</v>
+        <v>1.7567084000000364</v>
       </c>
       <c r="D74" s="5">
-        <v>5.6209001982072682</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.6209491390421196</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>387.68182494000001</v>
+        <v>387.68188674999999</v>
       </c>
       <c r="C75" s="5">
-        <v>1.3240360199999941</v>
+        <v>1.3241375999999718</v>
       </c>
       <c r="D75" s="5">
-        <v>4.1907657924625141</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.1910938320219415</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>388.12623823000001</v>
+        <v>388.12630673000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.44441328999999996</v>
+        <v>0.44441998000002059</v>
       </c>
       <c r="D76" s="5">
-        <v>1.3843083216622309</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.384329069882706</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>389.00630559000001</v>
+        <v>389.00638011000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.88006735999999819</v>
+        <v>0.88007337999999891</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7551639070713785</v>
+        <v>2.7551824967713356</v>
       </c>
       <c r="E77" s="5">
-        <v>3.0635218636583472</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.063524830401132</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>389.88944894000002</v>
+        <v>389.88945015000002</v>
       </c>
       <c r="C78" s="5">
-        <v>0.88314335000001165</v>
+        <v>0.88307004000000688</v>
       </c>
       <c r="D78" s="5">
-        <v>2.7585810165588809</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.7583486243168309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>390.85684051999999</v>
+        <v>390.85681704000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.96739157999996905</v>
+        <v>0.96736688999999387</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0184031619452378</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.0183250617560997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>392.06610602000001</v>
+        <v>392.06610338000002</v>
       </c>
       <c r="C80" s="5">
-        <v>1.209265500000015</v>
+        <v>1.2092863400000056</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7764921534387375</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.7765585782056021</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>393.86943429000002</v>
+        <v>393.86941186000001</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8033282700000086</v>
+        <v>1.8033084799999983</v>
       </c>
       <c r="D81" s="5">
-        <v>5.6612537299180365</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.6611900615312738</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>394.87610586</v>
+        <v>394.87607297</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0066715699999804</v>
+        <v>1.0066611099999818</v>
       </c>
       <c r="D82" s="5">
-        <v>3.1105042437554076</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.1104716474650518</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>395.89618514</v>
+        <v>395.89614816</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0200792800000045</v>
+        <v>1.02007519</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1443731599716918</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.1443606386011957</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>397.08626312000001</v>
+        <v>397.08623892999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.1900779800000123</v>
+        <v>1.1900907699999834</v>
       </c>
       <c r="D84" s="5">
-        <v>3.6674834784503174</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.6675238958086664</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>398.81499014000002</v>
+        <v>398.81497966000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.728727020000008</v>
+        <v>1.7287407300000268</v>
       </c>
       <c r="D85" s="5">
-        <v>5.3511606694573333</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.351204462982273</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>399.15511443999998</v>
+        <v>399.15513141000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.34012429999995675</v>
+        <v>0.34015175000001818</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0282188222094701</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.0283022222290716</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>401.21373568000001</v>
+        <v>401.21377845000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.0586212400000363</v>
+        <v>2.0586470399999826</v>
       </c>
       <c r="D87" s="5">
-        <v>6.3675445380624307</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.3676263390703536</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>402.86983198000001</v>
+        <v>402.86989870999997</v>
       </c>
       <c r="C88" s="5">
-        <v>1.6560963000000015</v>
+        <v>1.656120259999966</v>
       </c>
       <c r="D88" s="5">
-        <v>5.0672717691306213</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.0673462010193848</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>403.52585060000001</v>
+        <v>403.52593596999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65601861999999755</v>
+        <v>0.65603726000000506</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9716321594151598</v>
+        <v>1.9716883542115093</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7324703485148936</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.7324724226616146</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>404.67003817</v>
+        <v>404.66998613999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1441875699999855</v>
+        <v>1.1440501700000141</v>
       </c>
       <c r="D90" s="5">
-        <v>3.456138543622056</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.4557162770195271</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>407.47627891000002</v>
+        <v>407.47622430000001</v>
       </c>
       <c r="C91" s="5">
-        <v>2.8062407400000211</v>
+        <v>2.8062381600000208</v>
       </c>
       <c r="D91" s="5">
-        <v>8.6464083378013932</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>8.6464012373011165</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>410.37527738</v>
+        <v>410.37525978000002</v>
       </c>
       <c r="C92" s="5">
-        <v>2.8989984699999809</v>
+        <v>2.8990354800000091</v>
       </c>
       <c r="D92" s="5">
-        <v>8.8795439952221287</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>8.8796630648752206</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>410.55636966999998</v>
+        <v>410.55634042000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18109228999998095</v>
+        <v>0.18108064000000468</v>
       </c>
       <c r="D93" s="5">
-        <v>0.53082864385896045</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>0.53079443457648701</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>412.56414238000002</v>
+        <v>412.56411593000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.0077727100000402</v>
+        <v>2.0077755099999877</v>
       </c>
       <c r="D94" s="5">
-        <v>6.0288898087712317</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.0288988851097125</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>414.65027130999999</v>
+        <v>414.65024713999998</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0861289299999726</v>
+        <v>2.0861312099999623</v>
       </c>
       <c r="D95" s="5">
-        <v>6.2394218830469583</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>6.2394293042838944</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>415.91757653000002</v>
+        <v>415.91757246999998</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2673052200000257</v>
+        <v>1.2673253300000056</v>
       </c>
       <c r="D96" s="5">
-        <v>3.7298715322336085</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.7299319385596386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>417.70592133000002</v>
+        <v>417.70593250000002</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7883448000000044</v>
+        <v>1.7883600300000353</v>
       </c>
       <c r="D97" s="5">
-        <v>5.2834953751965896</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.2835414929794711</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>419.21772556000002</v>
+        <v>419.21775216999998</v>
       </c>
       <c r="C98" s="5">
-        <v>1.5118042299999956</v>
+        <v>1.5118196699999658</v>
       </c>
       <c r="D98" s="5">
-        <v>4.4306707208389362</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.4307167548070847</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>419.78887472000002</v>
+        <v>419.78891821000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.57114916000000449</v>
+        <v>0.5711660400000369</v>
       </c>
       <c r="D99" s="5">
-        <v>1.647206425545944</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.6472553678627433</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>420.93609520000001</v>
+        <v>420.93615684000002</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1472204799999872</v>
+        <v>1.1472386300000039</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3291650303864495</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.329218144683832</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>422.45456410999998</v>
+        <v>422.45465092000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.5184689099999673</v>
+        <v>1.5184940799999822</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4157618789279818</v>
+        <v>4.4158358729929459</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6908304590288274</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6908298234905166</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>428.59697481000001</v>
+        <v>428.59689300999997</v>
       </c>
       <c r="C102" s="5">
-        <v>6.1424107000000276</v>
+        <v>6.1422420899999679</v>
       </c>
       <c r="D102" s="5">
-        <v>18.912945756424016</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.91238019137711</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>429.94627542000001</v>
+        <v>429.94621072000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.3493006100000002</v>
+        <v>1.3493177100000366</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8439207098442951</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.8439710177240238</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>431.54694490000003</v>
+        <v>431.54692673</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6006694800000218</v>
+        <v>1.6007160099999851</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5601660415131029</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.5603020278524031</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>434.58775738999998</v>
+        <v>434.58772663000002</v>
       </c>
       <c r="C105" s="5">
-        <v>3.0408124899999507</v>
+        <v>3.0407999000000245</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7910821768726102</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.7910447413713335</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>435.29208082000002</v>
+        <v>435.29205947999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.70432343000004494</v>
+        <v>0.70433284999995749</v>
       </c>
       <c r="D106" s="5">
-        <v>1.9622336131547957</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.9622602316244686</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>434.94884110999999</v>
+        <v>434.94882467999997</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.34323971000003439</v>
+        <v>-0.34323480000000473</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.94213986704251296</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.94212649423430772</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>435.93793109000001</v>
+        <v>435.93793490000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.98908998000001702</v>
+        <v>0.98911022000004323</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7632352805679217</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.7632926401461644</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>437.00629085000003</v>
+        <v>437.00630698999998</v>
       </c>
       <c r="C109" s="5">
-        <v>1.0683597600000212</v>
+        <v>1.0683720899999685</v>
       </c>
       <c r="D109" s="5">
-        <v>2.9808236138432198</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.9808584543169037</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>437.69038293</v>
+        <v>437.69041026999997</v>
       </c>
       <c r="C110" s="5">
-        <v>0.68409207999997079</v>
+        <v>0.68410327999998799</v>
       </c>
       <c r="D110" s="5">
-        <v>1.8947446336447848</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.8947758515159396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>439.34927958999998</v>
+        <v>439.34931872999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.6588966599999821</v>
+        <v>1.6589084600000206</v>
       </c>
       <c r="D111" s="5">
-        <v>4.644154232570763</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.6441876626759138</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>440.58260317000003</v>
+        <v>440.58265742999998</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2333235800000466</v>
+        <v>1.2333386999999902</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4210903131809633</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4211325943944493</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>441.31675997999997</v>
+        <v>441.31684963999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.73415680999994493</v>
+        <v>0.73419221000000334</v>
       </c>
       <c r="D113" s="5">
-        <v>2.0180263218035455</v>
+        <v>2.0181242709130576</v>
       </c>
       <c r="E113" s="5">
-        <v>4.464905216431414</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.4649049735688395</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>441.76542886999999</v>
+        <v>441.76534428000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.44866889000002175</v>
+        <v>0.44849464000003536</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2268363450745445</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.2263569604854974</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>442.53179017999997</v>
+        <v>442.53172309000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.76636130999997931</v>
+        <v>0.76637880999999197</v>
       </c>
       <c r="D115" s="5">
-        <v>2.1017012367542831</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.1017500946229006</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>444.17162654999998</v>
+        <v>444.17160713999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6398363700000118</v>
+        <v>1.6398840499999778</v>
       </c>
       <c r="D116" s="5">
-        <v>4.5384498957659503</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.5385852592805032</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>441.15338632999999</v>
+        <v>441.15336251000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-3.0182402199999956</v>
+        <v>-3.0182446299999697</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.8562981521123953</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-7.856309536098971</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>442.07676860999999</v>
+        <v>442.07675367000002</v>
       </c>
       <c r="C118" s="5">
-        <v>0.92338227999999845</v>
+        <v>0.92339115999999422</v>
       </c>
       <c r="D118" s="5">
-        <v>2.5408492272052996</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.5408740828529952</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>443.02848018999998</v>
+        <v>443.02846933000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.95171157999999423</v>
+        <v>0.95171565999999075</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6141927981829349</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.6142042276875221</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>444.24008889999999</v>
+        <v>444.24009589000002</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2116087100000072</v>
+        <v>1.2116265600000133</v>
       </c>
       <c r="D120" s="5">
-        <v>3.3316152885901618</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.3316651950838772</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>445.10414431999999</v>
+        <v>445.10415885999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.86405541999999969</v>
+        <v>0.86406296999996357</v>
       </c>
       <c r="D121" s="5">
-        <v>2.3591538618519037</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.3591746593222496</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>446.87427860000003</v>
+        <v>446.87430029000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7701342800000361</v>
+        <v>1.7701414300000238</v>
       </c>
       <c r="D122" s="5">
-        <v>4.8780589470677427</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.878078920837936</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>448.06242945999998</v>
+        <v>448.06245846000002</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1881508599999506</v>
+        <v>1.1881581700000083</v>
       </c>
       <c r="D123" s="5">
-        <v>3.2376370482834149</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.2376571003152277</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>448.72310076999997</v>
+        <v>448.72313840999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.6606713099999979</v>
+        <v>0.66067994999997381</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7838290209386543</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.7838524222735685</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>450.06279918000001</v>
+        <v>450.06287182</v>
       </c>
       <c r="C125" s="5">
-        <v>1.3396984100000395</v>
+        <v>1.339733410000008</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6421149244411977</v>
+        <v>3.642211333073675</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9818053591249107</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.9818010998525093</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>451.40526373</v>
+        <v>451.40520223999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3424645499999883</v>
+        <v>1.3423304199999961</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6387160887747738</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6383459515302308</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>452.33087970000003</v>
+        <v>452.33082445999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92561597000002394</v>
+        <v>0.92562221999997973</v>
       </c>
       <c r="D127" s="5">
-        <v>2.488566347749388</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.4885836839817266</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>452.51857849999999</v>
+        <v>452.51856491000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.18769879999996419</v>
+        <v>0.18774045000003525</v>
       </c>
       <c r="D128" s="5">
-        <v>0.49908891508911868</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.49919997598872889</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>453.48114280999999</v>
+        <v>453.48112577000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.96256431000000475</v>
+        <v>0.96256085999999641</v>
       </c>
       <c r="D129" s="5">
-        <v>2.5826274954263706</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.5826182087434812</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>454.28865393000001</v>
+        <v>454.28864285999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.80751112000001513</v>
+        <v>0.80751708999997618</v>
       </c>
       <c r="D130" s="5">
-        <v>2.1578851869789695</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.1579013788623591</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>456.4401623</v>
+        <v>456.44015610999998</v>
       </c>
       <c r="C131" s="5">
-        <v>2.1515083699999877</v>
+        <v>2.1515132499999936</v>
       </c>
       <c r="D131" s="5">
-        <v>5.833590582628756</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.8336043066590237</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>457.06847564999998</v>
+        <v>457.06848205</v>
       </c>
       <c r="C132" s="5">
-        <v>0.62831334999998489</v>
+        <v>0.62832594000002473</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6644255569995492</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.6644591840381251</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>457.73826491</v>
+        <v>457.7382748</v>
       </c>
       <c r="C133" s="5">
-        <v>0.66978926000001593</v>
+        <v>0.66979274999999916</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7727252565331364</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7727345430367913</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>459.36580744999998</v>
+        <v>459.36582110000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.627542539999979</v>
+        <v>1.6275463000000059</v>
       </c>
       <c r="D134" s="5">
-        <v>4.3511788035763388</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.351188957338703</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>459.77201057000002</v>
+        <v>459.77202796</v>
       </c>
       <c r="C135" s="5">
-        <v>0.40620312000004333</v>
+        <v>0.4062068599999975</v>
       </c>
       <c r="D135" s="5">
-        <v>1.066299257325598</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.0663090909315054</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>461.21564382999998</v>
+        <v>461.21566446999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.443633259999956</v>
+        <v>1.4436365099999762</v>
       </c>
       <c r="D136" s="5">
-        <v>3.8336219141944516</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.8336305467641774</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>461.69760766000002</v>
+        <v>461.69765663999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.48196383000004062</v>
+        <v>0.48199217000001227</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2612153756817346</v>
+        <v>1.2612899065324923</v>
       </c>
       <c r="E137" s="5">
-        <v>2.585152227910914</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.5851465536248952</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>464.77425252</v>
+        <v>464.77421939999999</v>
       </c>
       <c r="C138" s="5">
-        <v>3.0766448599999876</v>
+        <v>3.0765627600000016</v>
       </c>
       <c r="D138" s="5">
-        <v>8.2962061116134578</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>8.2959756395742943</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>465.96572022999999</v>
+        <v>465.96568275999999</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1914677099999835</v>
+        <v>1.1914633600000002</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1199951019927896</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.1199837754090964</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>467.44165594999998</v>
+        <v>467.44164740999997</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4759357199999954</v>
+        <v>1.4759646499999803</v>
       </c>
       <c r="D140" s="5">
-        <v>3.8678938048932077</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.8679712620989015</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>466.34510996</v>
+        <v>466.34510015000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0965459899999814</v>
+        <v>-1.0965472599999657</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.7789775792906979</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.7789808065584065</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>465.41063429000002</v>
+        <v>465.41062799000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.93447566999998344</v>
+        <v>-0.93447215999998434</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3782693683736311</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.3782605830147463</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>464.35957306</v>
+        <v>464.35957070000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.0510612300000162</v>
+        <v>-1.051057290000017</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.6766139829922375</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.6766041095363291</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>463.62850663</v>
+        <v>463.62851088000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.73106642999999849</v>
+        <v>-0.73105981999998448</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.8729518471068851</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.8729350684512647</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>462.54525106</v>
+        <v>462.54525608</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0832555700000057</v>
+        <v>-1.0832548000000202</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7680168487938528</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.7680148813979399</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>460.36930059999997</v>
+        <v>460.36930708</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.1759504600000241</v>
+        <v>-2.1759490000000028</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.5013625568313351</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.5013589023830249</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>459.05360203999999</v>
+        <v>459.05360876999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3156985599999871</v>
+        <v>-1.3156983100000161</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.3761072060176645</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.3761065277863045</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>456.45600316999997</v>
+        <v>456.45600774000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.597598870000013</v>
+        <v>-2.5976010299999643</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.5829209183011272</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.5829261294934494</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>455.39865268</v>
+        <v>455.39867665000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.0573504899999762</v>
+        <v>-1.057331089999991</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.7445788439017793</v>
+        <v>-2.744529099745352</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.3643031446328502</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.364308416863258</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>453.70228049999997</v>
+        <v>453.70227308</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6963721800000258</v>
+        <v>-1.6964035700000295</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.3795793601879911</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-4.379658521858576</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>452.67925292000001</v>
+        <v>452.67923574000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0230275799999617</v>
+        <v>-1.0230373399999735</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6725064838489132</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.6725317081890854</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>453.32504442999999</v>
+        <v>453.32504209000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64579150999998092</v>
+        <v>0.64580634999998665</v>
       </c>
       <c r="D152" s="5">
-        <v>1.725414400321057</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.7254544271940064</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>452.09083098999997</v>
+        <v>452.09082609000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2342134400000191</v>
+        <v>-1.2342160000000035</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.21861449052816</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.2186210832808593</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>452.42564620000002</v>
+        <v>452.42564248999997</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33481521000004477</v>
+        <v>0.3348163999999656</v>
       </c>
       <c r="D154" s="5">
-        <v>0.89234025235473968</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.89234344655049203</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>451.86006973999997</v>
+        <v>451.86006886000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.56557646000004524</v>
+        <v>-0.5655736299999603</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.4898465099835834</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.4898391184862136</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>451.70102835</v>
+        <v>451.70102907</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.15904138999997031</v>
+        <v>-0.15903979000000845</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.42154786389541066</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.42154363203398271</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>452.04256414999998</v>
+        <v>452.04256534000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.34153579999997419</v>
+        <v>0.34153627000000597</v>
       </c>
       <c r="D157" s="5">
-        <v>0.91111512438226683</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.91111638196197386</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>451.71039997000003</v>
+        <v>451.71040147999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.33216417999994974</v>
+        <v>-0.33216386000003695</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.87821386889157527</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.87821302395282297</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>451.01272014</v>
+        <v>451.01272082000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.69767983000002687</v>
+        <v>-0.69768065999994633</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8377708649866209</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.8377730266739167</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>451.74124472</v>
+        <v>451.74124495000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.72852457999999842</v>
+        <v>0.72852412999998251</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9556838513988373</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.9556826296714735</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>451.12474902999998</v>
+        <v>451.12476419000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.61649569000002202</v>
+        <v>-0.61648076000000174</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.6254154129734522</v>
+        <v>-1.6253763435932878</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.9384972100484501</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.93849909521910302</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>449.80677312</v>
+        <v>449.80677029999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3179759099999728</v>
+        <v>-1.3179938900000252</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4500514428996043</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.4500976411741657</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>448.91230030999998</v>
+        <v>448.91229391000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.89447281000002477</v>
+        <v>-0.8944763899999657</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3603585668730664</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.3603679254253995</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>448.14395793</v>
+        <v>448.14395776999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.76834237999997868</v>
+        <v>-0.76833614000003081</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0346529539667313</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0346366137521499</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>447.23354978999998</v>
+        <v>447.23354749999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.91040814000001546</v>
+        <v>-0.91041026999999985</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.4107551192430243</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.4107606974507534</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>447.05827768</v>
+        <v>447.05827632</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.17527210999998033</v>
+        <v>-0.17527117999998154</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.46927108257058814</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.46926860036385909</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>447.29974181</v>
+        <v>447.29974124</v>
       </c>
       <c r="C167" s="5">
-        <v>0.24146412999999711</v>
+        <v>0.24146491999999853</v>
       </c>
       <c r="D167" s="5">
-        <v>0.65007022124798919</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.65007235639309435</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>446.20723053</v>
+        <v>446.20723020000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0925112799999965</v>
+        <v>-1.0925110399999767</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.8918966020989201</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.8918959789601684</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>446.51694338999999</v>
+        <v>446.51694326000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30971285999999054</v>
+        <v>0.30971305999997867</v>
       </c>
       <c r="D169" s="5">
-        <v>0.83610822371313898</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.8361087663214084</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>446.72597483999999</v>
+        <v>446.72597489999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.20903144999999768</v>
+        <v>0.20903163999997787</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56321400346719397</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.56321451688599034</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>446.82454306</v>
+        <v>446.82454194000002</v>
       </c>
       <c r="C171" s="5">
-        <v>9.8568220000004203E-2</v>
+        <v>9.8567040000034467E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.26509654125805859</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.26509336379234583</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>446.86566231</v>
+        <v>446.86566182000001</v>
       </c>
       <c r="C172" s="5">
-        <v>4.1119250000008378E-2</v>
+        <v>4.1119879999996556E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.11048650517779812</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.11048819910757235</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>447.24243815</v>
+        <v>447.24244564000003</v>
       </c>
       <c r="C173" s="5">
-        <v>0.37677583999999342</v>
+        <v>0.3767838200000142</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0164880288666467</v>
+        <v>1.0165096588369504</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.8605847691459334</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.86058644042091847</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>447.58645281999998</v>
+        <v>447.58645187000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34401466999997865</v>
+        <v>0.34400622999999086</v>
       </c>
       <c r="D174" s="5">
-        <v>0.926943641728184</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.9269207883617403</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>447.74306438000002</v>
+        <v>447.74306323000002</v>
       </c>
       <c r="C175" s="5">
-        <v>0.15661156000004439</v>
+        <v>0.15661135999999942</v>
       </c>
       <c r="D175" s="5">
-        <v>0.42069183454274128</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.42069129716055809</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>448.24938259999999</v>
+        <v>448.24938312</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50631821999996873</v>
+        <v>0.50631988999998612</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3654594901675976</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3654640254681993</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>450.22073454000002</v>
+        <v>450.22073340999998</v>
       </c>
       <c r="C177" s="5">
-        <v>1.9713519400000337</v>
+        <v>1.9713502899999753</v>
       </c>
       <c r="D177" s="5">
-        <v>5.4070127823929282</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.4070081403330139</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>450.48212360999997</v>
+        <v>450.48212268999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.26138906999995015</v>
+        <v>0.26138928000000305</v>
       </c>
       <c r="D178" s="5">
-        <v>0.6989247682006372</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.69892533327120532</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>450.74630330999997</v>
+        <v>450.74630282999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.26417969999999968</v>
+        <v>0.26418014000000767</v>
       </c>
       <c r="D179" s="5">
-        <v>0.70599948217449082</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.70600066328148081</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>452.87478627000002</v>
+        <v>452.87478573999999</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1284829600000421</v>
+        <v>2.1284829100000024</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8160683931159918</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8160682592786728</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>453.16788680000002</v>
+        <v>453.16788645999998</v>
       </c>
       <c r="C181" s="5">
-        <v>0.2931005300000038</v>
+        <v>0.29310071999998399</v>
       </c>
       <c r="D181" s="5">
-        <v>0.77941041591862437</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.77941092388011946</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>453.16783264999998</v>
+        <v>453.16783287999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.4150000039498991E-5</v>
+        <v>-5.3579999985231552E-5</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.4339047238465241E-4</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.4188109986879027E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>456.04244581</v>
+        <v>456.04244534999998</v>
       </c>
       <c r="C183" s="5">
-        <v>2.874613160000024</v>
+        <v>2.8746124699999882</v>
       </c>
       <c r="D183" s="5">
-        <v>7.8833189227814904</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.8833169598882646</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>456.26742781000002</v>
+        <v>456.26742856999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.22498200000001134</v>
+        <v>0.22498322000001281</v>
       </c>
       <c r="D184" s="5">
-        <v>0.59361174229279889</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.59361497058472157</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>456.08030124999999</v>
+        <v>456.08030217999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.18712656000002426</v>
+        <v>-0.18712639000000308</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.49104106852487783</v>
+        <v>-0.49104062261553505</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9760788212669356</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.9760773214074323</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>457.15291731000002</v>
+        <v>457.15291796000002</v>
       </c>
       <c r="C186" s="5">
-        <v>1.0726160600000298</v>
+        <v>1.0726157800000351</v>
       </c>
       <c r="D186" s="5">
-        <v>2.8589693474351474</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.8589685855332059</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>457.54842636000001</v>
+        <v>457.54842645000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39550904999998693</v>
+        <v>0.39550848999999744</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0431427613605049</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.0431412758526992</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>458.56309334999997</v>
+        <v>458.56309332000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0146669899999665</v>
+        <v>1.014666869999985</v>
       </c>
       <c r="D188" s="5">
-        <v>2.6938386962078065</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.6938383731878623</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>462.11576718999999</v>
+        <v>462.11576660999998</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5526738400000113</v>
+        <v>3.5526732899999729</v>
       </c>
       <c r="D189" s="5">
-        <v>9.7034435496586635</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>9.7034419835210883</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>462.90957556000001</v>
+        <v>462.90957526</v>
       </c>
       <c r="C190" s="5">
-        <v>0.79380837000002202</v>
+        <v>0.79380865000001677</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0809101737228053</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.0809109173070883</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>463.28746135</v>
+        <v>463.28746122000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.37788578999999345</v>
+        <v>0.37788596000001462</v>
       </c>
       <c r="D191" s="5">
-        <v>0.98400309830402044</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.98400354360881348</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>466.83588236999998</v>
+        <v>466.83588199000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.5484210199999779</v>
+        <v>3.548420770000007</v>
       </c>
       <c r="D192" s="5">
-        <v>9.5883027574007897</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.58830205596486</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>467.61586848000002</v>
+        <v>467.61586849000003</v>
       </c>
       <c r="C193" s="5">
-        <v>0.77998611000003848</v>
+        <v>0.7799865000000068</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0234787843032676</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.023479807038342</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>470.0103901</v>
+        <v>470.01039062000001</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3945216199999777</v>
+        <v>2.3945221299999844</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3208934978629561</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.3208948821270594</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>470.29481515999998</v>
+        <v>470.29481453</v>
       </c>
       <c r="C195" s="5">
-        <v>0.28442505999998957</v>
+        <v>0.28442390999998679</v>
       </c>
       <c r="D195" s="5">
-        <v>0.72859740494410907</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.7285944484261675</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>471.80567008999998</v>
+        <v>471.80567031999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5108549299999936</v>
+        <v>1.5108557899999937</v>
       </c>
       <c r="D196" s="5">
-        <v>3.9239345011207849</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.923936779641668</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>474.36851406</v>
+        <v>474.36851431999997</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5628439700000172</v>
+        <v>2.5628439999999841</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7167013926724417</v>
+        <v>6.7167014702874006</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0098668501745482</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.009866695094022</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>476.66450391000001</v>
+        <v>476.66450408999998</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2959898500000122</v>
+        <v>2.2959897700000056</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9652540511354379</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.9652538343648809</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>478.91802414</v>
+        <v>478.91802417999997</v>
       </c>
       <c r="C199" s="5">
-        <v>2.2535202299999924</v>
+        <v>2.253520089999995</v>
       </c>
       <c r="D199" s="5">
-        <v>5.8230898637464445</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>5.8230894902726593</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>481.28059802000001</v>
+        <v>481.28059819999999</v>
       </c>
       <c r="C200" s="5">
-        <v>2.3625738800000136</v>
+        <v>2.3625740200000109</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0830665993973909</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.0830669691783079</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>481.69732109</v>
+        <v>481.69732090999997</v>
       </c>
       <c r="C201" s="5">
-        <v>0.41672306999998909</v>
+        <v>0.41672270999998773</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0439980719140651</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0439971653300573</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>483.31616860000003</v>
+        <v>483.3161685</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6188475100000232</v>
+        <v>1.6188475900000299</v>
       </c>
       <c r="D202" s="5">
-        <v>4.1082427358003049</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.1082429441518409</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>485.28734838000003</v>
+        <v>485.28734842</v>
       </c>
       <c r="C203" s="5">
-        <v>1.9711797799999999</v>
+        <v>1.9711799199999973</v>
       </c>
       <c r="D203" s="5">
-        <v>5.0054263224699636</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.0054266870438235</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>485.01290462999998</v>
+        <v>485.01290440999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.27444375000004584</v>
+        <v>-0.27444401000002472</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.67652715840562649</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.67652779727982448</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>487.00401479999999</v>
+        <v>487.00401489000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9911101700000131</v>
+        <v>1.9911104800000317</v>
       </c>
       <c r="D205" s="5">
-        <v>5.039094881610362</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.0390956862932823</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>489.27643602000001</v>
+        <v>489.27643652</v>
       </c>
       <c r="C206" s="5">
-        <v>2.2724212200000125</v>
+        <v>2.2724216299999966</v>
       </c>
       <c r="D206" s="5">
-        <v>5.745307675951894</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.7453087382022261</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>489.82469305000001</v>
+        <v>489.82469262000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.54825703000000203</v>
+        <v>0.54825610000000324</v>
       </c>
       <c r="D207" s="5">
-        <v>1.3529740329595086</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.352971722376517</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>492.44927983999997</v>
+        <v>492.44927985999999</v>
       </c>
       <c r="C208" s="5">
-        <v>2.6245867899999666</v>
+        <v>2.6245872399999826</v>
       </c>
       <c r="D208" s="5">
-        <v>6.6227746606908333</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.622775835859418</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>494.26963194000001</v>
+        <v>494.26963187000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8203521000000364</v>
+        <v>1.8203520100000219</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5271374903485651</v>
+        <v>4.5271372617646577</v>
       </c>
       <c r="E209" s="5">
-        <v>4.1952864260891509</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.1952863542235708</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>495.54030657999999</v>
+        <v>495.54030639000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2706746399999815</v>
+        <v>1.27067452</v>
       </c>
       <c r="D210" s="5">
-        <v>3.1289711033821277</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.128970804147202</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>498.23024594999998</v>
+        <v>498.23024570000001</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6899393699999905</v>
+        <v>2.6899393099999998</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7119954877030263</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.7119953361428175</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>500.24449733</v>
+        <v>500.24449744999998</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0142513800000188</v>
+        <v>2.0142517499999713</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9607143850053159</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.9607153191455255</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>501.70878605000001</v>
+        <v>501.70878603</v>
       </c>
       <c r="C213" s="5">
-        <v>1.4642887200000132</v>
+        <v>1.4642885800000158</v>
       </c>
       <c r="D213" s="5">
-        <v>3.5696807312774803</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.569680383598417</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>503.21448404</v>
+        <v>503.21448419000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5056979899999874</v>
+        <v>1.5056981600000086</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6614110833857572</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.6614115037708839</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>505.74166824000002</v>
+        <v>505.74166860999998</v>
       </c>
       <c r="C215" s="5">
-        <v>2.527184200000022</v>
+        <v>2.5271844199999691</v>
       </c>
       <c r="D215" s="5">
-        <v>6.195776858777946</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.1957774112277875</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>506.38962027000002</v>
+        <v>506.38962040000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.64795202999999901</v>
+        <v>0.647951790000036</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5483100298599117</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.548309451181451</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>507.77410658999997</v>
+        <v>507.77410680999998</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3844863199999509</v>
+        <v>1.3844864099999654</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3306275122086282</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.3306277311179411</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>508.54272975999999</v>
+        <v>508.54273015000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.76862317000001212</v>
+        <v>0.76862334000003329</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8316522899890497</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.8316526976826841</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>511.77891168999997</v>
+        <v>511.77891149999999</v>
       </c>
       <c r="C219" s="5">
-        <v>3.2361819299999866</v>
+        <v>3.2361813499999812</v>
       </c>
       <c r="D219" s="5">
-        <v>7.9093901275846923</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.9093886537782598</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>512.45822712999995</v>
+        <v>512.45822705</v>
       </c>
       <c r="C220" s="5">
-        <v>0.67931543999998212</v>
+        <v>0.67931555000001254</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6045134315008314</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.6045136938159121</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>514.03217480000001</v>
+        <v>514.03217442000005</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5739476700000523</v>
+        <v>1.5739473700000417</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7485429096460576</v>
+        <v>3.7485421836431554</v>
       </c>
       <c r="E221" s="5">
-        <v>3.9983324046092727</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.998332342456723</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>514.79325641000003</v>
+        <v>514.79325576999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.76108161000001928</v>
+        <v>0.76108134999992672</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7912732297716394</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.791272614181616</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>516.59004417000006</v>
+        <v>516.59004324</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7967877600000293</v>
+        <v>1.7967874700000266</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2697170620842106</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2697163650835313</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>515.90310961</v>
+        <v>515.90310914999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.68693456000005426</v>
+        <v>-0.68693409000002248</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5840788165215502</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5840777434415254</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>517.22209472999998</v>
+        <v>517.22209450000003</v>
       </c>
       <c r="C225" s="5">
-        <v>1.3189851199999794</v>
+        <v>1.3189853500000481</v>
       </c>
       <c r="D225" s="5">
-        <v>3.1114938385687907</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.1114943916060067</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>517.02425975999995</v>
+        <v>517.02426106999997</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.19783497000003081</v>
+        <v>-0.19783343000005971</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.45802987635498171</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.45802631862922327</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>516.69238311000004</v>
+        <v>516.69238415999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33187664999991284</v>
+        <v>-0.33187691000000541</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.76756355821131494</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.76756415547957202</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>516.18239967</v>
+        <v>516.18240041000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.50998344000004181</v>
+        <v>-0.50998374999994667</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.178010102745386</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.1780108125501565</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>516.34349949</v>
+        <v>516.34349972999996</v>
       </c>
       <c r="C229" s="5">
-        <v>0.161099820000004</v>
+        <v>0.16109931999994842</v>
       </c>
       <c r="D229" s="5">
-        <v>0.37516190247830483</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.37516073556271845</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>514.15635900999996</v>
+        <v>514.15636004999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.1871404800000391</v>
+        <v>-2.1871396799999729</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9662270690810857</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.9662252924161372</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>513.49590673</v>
+        <v>513.49590650000005</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.66045227999995859</v>
+        <v>-0.66045354999994288</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.5305993115647176</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.5306022309551026</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>511.869755</v>
+        <v>511.86975441999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6261517300000037</v>
+        <v>-1.626152080000054</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7346939259211065</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.7346947174422662</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>509.42108261999999</v>
+        <v>509.42108185000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.448672380000005</v>
+        <v>-2.4486725699999852</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.5918808648515501</v>
+        <v>-5.591881293561352</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.89704349378404435</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.89704357031792359</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>504.45255443999997</v>
+        <v>504.45255292000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.9685281800000212</v>
+        <v>-4.9685289299999909</v>
       </c>
       <c r="D234" s="5">
-        <v>-11.096075413244154</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-11.096077015272554</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>498.61152955</v>
+        <v>498.61152779999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8410248899999715</v>
+        <v>-5.8410251200000403</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.043131255133778</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-13.043131773305372</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>494.53246180000002</v>
+        <v>494.53246052999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.0790677499999788</v>
+        <v>-4.0790672699999959</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.38713640161588</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-9.3871353776932125</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>489.07922954999998</v>
+        <v>489.07922796999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4532322500000419</v>
+        <v>-5.4532325600000036</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.458702775787778</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-12.45870347171808</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>485.98147351</v>
+        <v>485.98147382000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.0977560399999788</v>
+        <v>-3.0977541499999575</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.3413583626953933</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-7.34135406135713</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>482.48535306999997</v>
+        <v>482.48536202000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.496120440000027</v>
+        <v>-3.4961117999999942</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.2992168166182481</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-8.2991971061914693</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>480.96568537000002</v>
+        <v>480.96568459000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5196676999999568</v>
+        <v>-1.5196774300000016</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.7148071215015288</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.7148304281266809</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>478.98529747999999</v>
+        <v>478.98529667000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9803878900000313</v>
+        <v>-1.9803879199999983</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.8306543542011688</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.8306544333868162</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>477.65902413999999</v>
+        <v>477.65902563999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3262733400000002</v>
+        <v>-1.3262710300000435</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.2725698137930581</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.2725642058574311</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>476.98580227999997</v>
+        <v>476.98580178999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.67322186000001238</v>
+        <v>-0.6732238499999994</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6782539366339111</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.678258853821879</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>475.72521703000001</v>
+        <v>475.72521566</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2605852499999628</v>
+        <v>-1.2605861299999788</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.1256842180531486</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.1256863716034533</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>475.68508931000002</v>
+        <v>475.68508821</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.0127719999986766E-2</v>
+        <v>-4.0127449999999953E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10117380556708966</v>
+        <v>-0.10117312542451407</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6224179683519573</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.6224180431412982</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>477.78498452999997</v>
+        <v>477.78498273000002</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0998952199999508</v>
+        <v>2.0998945200000207</v>
       </c>
       <c r="D246" s="5">
-        <v>5.4278871432939857</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.4278853026107132</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>477.15306199999998</v>
+        <v>477.15306005000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.6319225299999971</v>
+        <v>-0.6319226800000024</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.5756357328264858</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.5756361100129679</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>477.29531782999999</v>
+        <v>477.29531401999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.14225583000001052</v>
+        <v>0.1422539699999561</v>
       </c>
       <c r="D248" s="5">
-        <v>0.35834872099773651</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>0.35834402935688292</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>478.76850313</v>
+        <v>478.76850044999998</v>
       </c>
       <c r="C249" s="5">
-        <v>1.4731853000000115</v>
+        <v>1.4731864299999984</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7673607694931999</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.7673637390466919</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>479.59771202000002</v>
+        <v>479.59771121</v>
       </c>
       <c r="C250" s="5">
-        <v>0.82920889000001807</v>
+        <v>0.82921076000002358</v>
       </c>
       <c r="D250" s="5">
-        <v>2.0982672054626672</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.0982719944179662</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>480.41834638</v>
+        <v>480.41836291999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.82063435999998546</v>
+        <v>0.82065170999999282</v>
       </c>
       <c r="D251" s="5">
-        <v>2.0727410650378308</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.0727853040783284</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>481.67034826999998</v>
+        <v>481.67034615</v>
       </c>
       <c r="C252" s="5">
-        <v>1.2520018899999741</v>
+        <v>1.2519832300000076</v>
       </c>
       <c r="D252" s="5">
-        <v>3.1724952327833345</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>3.1724471589387848</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>482.25870586000002</v>
+        <v>482.25870481999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.58835759000004373</v>
+        <v>0.58835866999999098</v>
       </c>
       <c r="D253" s="5">
-        <v>1.475680897885856</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.4756836314357091</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>483.14151298000002</v>
+        <v>483.14151708000003</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88280711999999539</v>
+        <v>0.88281226000003699</v>
       </c>
       <c r="D254" s="5">
-        <v>2.218932976713428</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.2189460312726617</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>483.81999490999999</v>
+        <v>483.81999671</v>
       </c>
       <c r="C255" s="5">
-        <v>0.67848192999997536</v>
+        <v>0.6784796299999698</v>
       </c>
       <c r="D255" s="5">
-        <v>1.6982526043193502</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.6982467883170038</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>484.93311842000003</v>
+        <v>484.93311770999998</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1131235100000367</v>
+        <v>1.1131209999999783</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7960416345801598</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.7960352392132126</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>485.88395322000002</v>
+        <v>485.88395041000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.95083479999999554</v>
+        <v>0.95083270000003495</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3784460741026914</v>
+        <v>2.3784407678430819</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1440369141681126</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1440365596445909</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>487.18606340999997</v>
+        <v>487.18605714</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3021101899999508</v>
+        <v>1.3021067299999913</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2636803083892607</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.2636715269881211</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>489.14781776000001</v>
+        <v>489.14780868000003</v>
       </c>
       <c r="C259" s="5">
-        <v>1.9617543500000352</v>
+        <v>1.9617515400000229</v>
       </c>
       <c r="D259" s="5">
-        <v>4.9405096839545415</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.940502514751266</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>491.46108191000002</v>
+        <v>491.46106973000002</v>
       </c>
       <c r="C260" s="5">
-        <v>2.3132641500000091</v>
+        <v>2.3132610499999942</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8249676620004465</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.8249597627825889</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>495.515647</v>
+        <v>495.51564257000001</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0545650899999828</v>
+        <v>4.0545728399999916</v>
       </c>
       <c r="D261" s="5">
-        <v>10.361828047067068</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>10.361849028701497</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>497.04433109000001</v>
+        <v>497.04433341999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.5286840900000129</v>
+        <v>1.5286908499999754</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7655100172794276</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.7655269865431551</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>498.50262236999998</v>
+        <v>498.50265503999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.458291279999969</v>
+        <v>1.4583216199999924</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5780827635669921</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.5781583945113438</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>500.41734369</v>
+        <v>500.41734724999998</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9147213200000124</v>
+        <v>1.9146922099999983</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7077607488769324</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.7076873418087528</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>502.09476978999999</v>
+        <v>502.09477371999998</v>
       </c>
       <c r="C265" s="5">
-        <v>1.677426099999991</v>
+        <v>1.6774264700000003</v>
       </c>
       <c r="D265" s="5">
-        <v>4.0974594113089458</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.0974603021486589</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>505.06447713</v>
+        <v>505.06448909</v>
       </c>
       <c r="C266" s="5">
-        <v>2.9697073400000136</v>
+        <v>2.9697153700000172</v>
       </c>
       <c r="D266" s="5">
-        <v>7.3330624930285193</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>7.3330829115618501</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>506.25899141999997</v>
+        <v>506.25900235</v>
       </c>
       <c r="C267" s="5">
-        <v>1.1945142899999723</v>
+        <v>1.1945132600000079</v>
       </c>
       <c r="D267" s="5">
-        <v>2.8752975949213999</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.875295014309498</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>507.67647442999998</v>
+        <v>507.67647681</v>
       </c>
       <c r="C268" s="5">
-        <v>1.4174830100000122</v>
+        <v>1.417474459999994</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4121269312293201</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4121059571242451</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>509.85933975</v>
+        <v>509.85932537000002</v>
       </c>
       <c r="C269" s="5">
-        <v>2.182865320000019</v>
+        <v>2.1828485600000249</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2834445593253676</v>
+        <v>5.283403003685172</v>
       </c>
       <c r="E269" s="5">
-        <v>4.9343853344224975</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.9343829817323659</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>512.04060502000004</v>
+        <v>512.04057219000003</v>
       </c>
       <c r="C270" s="5">
-        <v>2.1812652700000399</v>
+        <v>2.1812468200000126</v>
       </c>
       <c r="D270" s="5">
-        <v>5.2563422544074312</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.2562968946340938</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>514.10886982</v>
+        <v>514.10881591999998</v>
       </c>
       <c r="C271" s="5">
-        <v>2.0682647999999517</v>
+        <v>2.0682437299999492</v>
       </c>
       <c r="D271" s="5">
-        <v>4.9562574113273028</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.9562061184595052</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>517.09066428999995</v>
+        <v>517.09061299999996</v>
       </c>
       <c r="C272" s="5">
-        <v>2.9817944699999543</v>
+        <v>2.9817970799999785</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1862810307631309</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1862883006152511</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>518.59894925000003</v>
+        <v>518.59894691</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5082849600000827</v>
+        <v>1.508333910000033</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5569441569508253</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.5570618110646768</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>520.5994991</v>
+        <v>520.59954771000002</v>
       </c>
       <c r="C274" s="5">
-        <v>2.0005498499999703</v>
+        <v>2.0006008000000293</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7286151979631486</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.7287382147055634</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>522.99146123000003</v>
+        <v>522.99155767000002</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3919621300000244</v>
+        <v>2.3920099599999958</v>
       </c>
       <c r="D275" s="5">
-        <v>5.6550423778646053</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.6551577882046233</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>523.19155387000001</v>
+        <v>523.19160491000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.20009263999997984</v>
+        <v>0.20004724000000351</v>
       </c>
       <c r="D276" s="5">
-        <v>0.46007838913264543</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.45997369498296248</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>524.84812717</v>
+        <v>524.84814699000003</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6565732999999909</v>
+        <v>1.6565420800000084</v>
       </c>
       <c r="D277" s="5">
-        <v>3.8664120911873212</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.8663375669192535</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>525.73082396999996</v>
+        <v>525.73083669000005</v>
       </c>
       <c r="C278" s="5">
-        <v>0.88269679999996242</v>
+        <v>0.88268970000001445</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0369496417863342</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.0369330280330278</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>526.77455613999996</v>
+        <v>526.77454405000003</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0437321699999984</v>
+        <v>1.0437073599999849</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4085433845605131</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.4084854468793715</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>529.07483361000004</v>
+        <v>529.07481840000003</v>
       </c>
       <c r="C280" s="5">
-        <v>2.3002774700000828</v>
+        <v>2.3002743499999951</v>
       </c>
       <c r="D280" s="5">
-        <v>5.3677655245835787</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.3677581943988972</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>530.36564436000003</v>
+        <v>530.36565005</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2908107499999915</v>
+        <v>1.2908316499999728</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9673079495635246</v>
+        <v>2.9673567273437174</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0219533136442998</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.0219573634587835</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>531.64161276000004</v>
+        <v>531.64145163000001</v>
       </c>
       <c r="C282" s="5">
-        <v>1.2759684000000107</v>
+        <v>1.2758015800000067</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9255021960385763</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.9251146098673964</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>533.75316008000004</v>
+        <v>533.75302377000003</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1115473199999997</v>
+        <v>2.1115721400000211</v>
       </c>
       <c r="D283" s="5">
-        <v>4.8716038394784</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.8716638678824031</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>535.87226649000002</v>
+        <v>535.87214170000004</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1191064099999721</v>
+        <v>2.1191179300000158</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8696606563561673</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.869688980690956</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>535.63661877000004</v>
+        <v>535.63659192</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.23564771999997447</v>
+        <v>-0.23554978000004212</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.52642086019955014</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.52620271987069422</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>536.27712039000005</v>
+        <v>536.27720304000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.6405016200000091</v>
+        <v>0.64061112000001685</v>
       </c>
       <c r="D286" s="5">
-        <v>1.444406595830916</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.4446552306992988</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>537.63245819999997</v>
+        <v>537.63294351000002</v>
       </c>
       <c r="C287" s="5">
-        <v>1.3553378099999236</v>
+        <v>1.3557404700000006</v>
       </c>
       <c r="D287" s="5">
-        <v>3.075283664601014</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.0762095669028655</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>538.79892464</v>
+        <v>538.79904992000002</v>
       </c>
       <c r="C288" s="5">
-        <v>1.166466440000022</v>
+        <v>1.1661064099999976</v>
       </c>
       <c r="D288" s="5">
-        <v>2.6348566281226393</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.6340312472698857</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>539.83647624000002</v>
+        <v>539.83652967</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0375516000000289</v>
+        <v>1.0374797499999886</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3354420172019941</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.3352780234820569</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>541.45126985000002</v>
+        <v>541.45122535999997</v>
       </c>
       <c r="C290" s="5">
-        <v>1.6147936099999924</v>
+        <v>1.6146956899999623</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6491646087860152</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.648939305838006</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>543.49381850999998</v>
+        <v>543.49373046000005</v>
       </c>
       <c r="C291" s="5">
-        <v>2.0425486599999658</v>
+        <v>2.0425051000000849</v>
       </c>
       <c r="D291" s="5">
-        <v>4.6219446931900832</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.6218444579082751</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>545.95633539000005</v>
+        <v>545.95622687000002</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4625168800000665</v>
+        <v>2.4624964099999715</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5746408191118535</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5745942440847962</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>546.03682277999997</v>
+        <v>546.03672119999999</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0487389999916559E-2</v>
+        <v>8.0494329999964975E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.1770530253939695</v>
+        <v>0.17706833934176824</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9547876237177029</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9547673663485874</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>546.79051593999998</v>
+        <v>546.79009685000005</v>
       </c>
       <c r="C294" s="5">
-        <v>0.75369316000001163</v>
+        <v>0.75337565000006634</v>
       </c>
       <c r="D294" s="5">
-        <v>1.6689892686757135</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.668281138572536</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>548.37649954999995</v>
+        <v>548.37628495000001</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5859836099999711</v>
+        <v>1.5861880999999585</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5367056413100784</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.5371717037061323</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>549.85201869000002</v>
+        <v>549.85187766000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.475519140000074</v>
+        <v>1.4755927100000008</v>
       </c>
       <c r="D296" s="5">
-        <v>3.2770599096756836</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.2772270325338804</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>551.19596222999996</v>
+        <v>551.19588141999998</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3439435399999411</v>
+        <v>1.3440037599999641</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9727814858980128</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.9729172602184661</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>553.51281799000003</v>
+        <v>553.51274725999997</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3168557600000668</v>
+        <v>2.3168658399999913</v>
       </c>
       <c r="D298" s="5">
-        <v>5.1622477591857896</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.1622715148687215</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>555.91799824999998</v>
+        <v>555.91997491999996</v>
       </c>
       <c r="C299" s="5">
-        <v>2.4051802599999519</v>
+        <v>2.4072276599999896</v>
       </c>
       <c r="D299" s="5">
-        <v>5.340803863623278</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.3454601950091885</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>557.72382400000004</v>
+        <v>557.72374807999995</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8058257500000536</v>
+        <v>1.8037731599999915</v>
       </c>
       <c r="D300" s="5">
-        <v>3.968442639110914</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.9638367669252883</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>560.78246543</v>
+        <v>560.78238513999997</v>
       </c>
       <c r="C301" s="5">
-        <v>3.058641429999966</v>
+        <v>3.0586370600000237</v>
       </c>
       <c r="D301" s="5">
-        <v>6.783155548378228</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.7831465142325076</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>563.09485943000004</v>
+        <v>563.09467759999995</v>
       </c>
       <c r="C302" s="5">
-        <v>2.3123940000000403</v>
+        <v>2.3122924599999806</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0619951553989129</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.0617685533854262</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>566.35269602999995</v>
+        <v>566.35243418000005</v>
       </c>
       <c r="C303" s="5">
-        <v>3.257836599999905</v>
+        <v>3.2577565800000912</v>
       </c>
       <c r="D303" s="5">
-        <v>7.1679480597586887</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.1677687474232643</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>568.36276540999995</v>
+        <v>568.36235795000005</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0100693800000045</v>
+        <v>2.0099237700000003</v>
       </c>
       <c r="D304" s="5">
-        <v>4.3431052768278855</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.342786542055288</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>569.68625149000002</v>
+        <v>569.68578262999995</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3234860800000661</v>
+        <v>1.3234246799999028</v>
       </c>
       <c r="D305" s="5">
-        <v>2.8303794546336691</v>
+        <v>2.8302485147752465</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3311051056218686</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.3310386484680885</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>570.96985969000002</v>
+        <v>570.96895059999997</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2836082000000033</v>
+        <v>1.2831679700000223</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7375814178072</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7366331475732864</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>570.89953075000005</v>
+        <v>570.89953238999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-7.0328939999967588E-2</v>
+        <v>-6.9418209999980718E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.14770933350485294</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.14579807101924303</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>571.20688390999999</v>
+        <v>571.20683319</v>
       </c>
       <c r="C308" s="5">
-        <v>0.30735315999993418</v>
+        <v>0.30730080000000726</v>
       </c>
       <c r="D308" s="5">
-        <v>0.64795612406407521</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.64784541083628966</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>570.32709766000005</v>
+        <v>570.32721040000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.87978624999993826</v>
+        <v>-0.87962278999998489</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.8326911703051119</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.8323537053055228</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>569.92829210000002</v>
+        <v>569.92832086999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.39880556000002798</v>
+        <v>-0.39888953000001948</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.83588949150152914</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-0.83606465005170438</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>569.32726864999995</v>
+        <v>569.33096493999994</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.60102345000007062</v>
+        <v>-0.59735593000004883</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.2581576310763731</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.25052433802465</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>569.42945780000002</v>
+        <v>569.42915711000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.102189150000072</v>
+        <v>9.8192170000061196E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>0.21560202131205575</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>0.20715971464810856</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>568.99754088999998</v>
+        <v>568.99716430000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.43191691000004084</v>
+        <v>-0.43199280999999701</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.90642220899735948</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.90658130568128659</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>569.10386549999998</v>
+        <v>569.10336616999996</v>
       </c>
       <c r="C314" s="5">
-        <v>0.10632461000000148</v>
+        <v>0.10620186999994985</v>
       </c>
       <c r="D314" s="5">
-        <v>0.22446624854464137</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.22420700957408446</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>566.1838272</v>
+        <v>566.18307536999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.9200382999999874</v>
+        <v>-2.9202907999999752</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.9863115525266792</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-5.9868197821782214</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>565.04761062</v>
+        <v>565.04661576000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1362165799999957</v>
+        <v>-1.1364596099999744</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.3817548447894521</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.3822618056922762</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>563.07501309999998</v>
+        <v>563.07359579000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.9725975200000221</v>
+        <v>-1.9730199699999957</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.1097272798517608</v>
+        <v>-4.1105976814532426</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.1605051680128375</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-1.1606726096400455</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>567.80609773000003</v>
+        <v>567.80511913999999</v>
       </c>
       <c r="C318" s="5">
-        <v>4.7310846300000549</v>
+        <v>4.7315233499999749</v>
       </c>
       <c r="D318" s="5">
-        <v>10.561916571039243</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.562969522753285</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>566.78659670000002</v>
+        <v>566.78688553999996</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.0195010300000149</v>
+        <v>-1.0182336000000305</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1334603537684016</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.1308378055475252</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>565.42419266000002</v>
+        <v>565.42384009</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3624040400000013</v>
+        <v>-1.3630454499999587</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.8466499612023077</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.8479710350089227</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>565.50776021000001</v>
+        <v>565.51131957999996</v>
       </c>
       <c r="C321" s="5">
-        <v>8.3567549999997937E-2</v>
+        <v>8.7479489999964244E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.17749968582208009</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>0.18581593760762516</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>564.14324440999997</v>
+        <v>564.14265652999995</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.3645158000000492</v>
+        <v>-1.3686630500000092</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.8573660085144947</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.8659174905611318</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>563.02168772000005</v>
+        <v>563.02618399999994</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1215566899999203</v>
+        <v>-1.11647253000001</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.3597710061027732</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.3491924525082086</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>564.03899207999996</v>
+        <v>564.03819600999998</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0173043599999119</v>
+        <v>1.0120120100000349</v>
       </c>
       <c r="D324" s="5">
-        <v>2.1899161176600179</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.1783930272634366</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>563.64970215000005</v>
+        <v>563.64867186000004</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.38928992999990442</v>
+        <v>-0.38952414999994289</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.82508248582532362</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.82557818133263128</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>565.01083796</v>
+        <v>565.00947604999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.3611358099999507</v>
+        <v>1.3608041899999535</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9366332333791823</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9359136784897766</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>563.00883332000001</v>
+        <v>563.00699878</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0020046399999956</v>
+        <v>-2.0024772699999858</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.170071649771689</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.1710468622908508</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>563.63302394000004</v>
+        <v>563.63108769999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.62419062000003578</v>
+        <v>0.62408891999996285</v>
       </c>
       <c r="D328" s="5">
-        <v>1.3385456124404005</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.3383305780373389</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>563.49654955999995</v>
+        <v>563.49424830999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.13647438000009515</v>
+        <v>-0.13683938999997736</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.29017344255846123</v>
+        <v>-0.29094949328950515</v>
       </c>
       <c r="E329" s="5">
-        <v>7.4863286452586664E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>7.4706490083209509E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>564.20234361999997</v>
+        <v>564.20191519000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.70579406000001654</v>
+        <v>0.70766688000003342</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5134287314287453</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.5174786239718019</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>564.57251646999998</v>
+        <v>564.57398587</v>
       </c>
       <c r="C331" s="5">
-        <v>0.37017285000001721</v>
+        <v>0.37207067999997889</v>
       </c>
       <c r="D331" s="5">
-        <v>0.79016664714235407</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.79423304309267362</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>566.99615891999997</v>
+        <v>566.99641559999998</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4236424499999885</v>
+        <v>2.4224297299999762</v>
       </c>
       <c r="D332" s="5">
-        <v>5.274844469155493</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.2721284480625519</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>569.00470676999998</v>
+        <v>569.01248352000005</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0085478500000136</v>
+        <v>2.0160679200000686</v>
       </c>
       <c r="D333" s="5">
-        <v>4.334731983665896</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>4.3512780601862033</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>571.42606807000004</v>
+        <v>571.42514714000004</v>
       </c>
       <c r="C334" s="5">
-        <v>2.4213613000000578</v>
+        <v>2.4126636199999894</v>
       </c>
       <c r="D334" s="5">
-        <v>5.2277485233424903</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>5.2084572113974437</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>574.21645410999997</v>
+        <v>574.22045644000002</v>
       </c>
       <c r="C335" s="5">
-        <v>2.7903860399999303</v>
+        <v>2.7953092999999853</v>
       </c>
       <c r="D335" s="5">
-        <v>6.0198075078575775</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>6.0307260112591798</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>573.92043242</v>
+        <v>573.91898975000004</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.29602168999997502</v>
+        <v>-0.30146668999998383</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.61687636264059487</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.62818602934322509</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>575.45084621000001</v>
+        <v>575.44848319000005</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5304137900000114</v>
+        <v>1.5294934400000102</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2472654113234523</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.2452921584641414</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>576.84070753000003</v>
+        <v>576.83745712999996</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3898613200000227</v>
+        <v>1.3889739399999144</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9371201536487757</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.9352321497550182</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>577.48150275</v>
+        <v>577.47819549999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.64079521999997269</v>
+        <v>0.64073837000000822</v>
       </c>
       <c r="D339" s="5">
-        <v>1.3412192322830085</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.3411071174017852</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>578.78098433000002</v>
+        <v>578.77771469000004</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2994815800000197</v>
+        <v>1.2995191900000691</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7339800310777651</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.7340759931039571</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>579.94643437000002</v>
+        <v>579.94231663000005</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1654500399999961</v>
+        <v>1.1646019400000114</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4432959851008684</v>
+        <v>2.4415122171630665</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9192520917554532</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.9189416519033173</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>580.12987706000001</v>
+        <v>580.12778724999998</v>
       </c>
       <c r="C342" s="5">
-        <v>0.18344268999999258</v>
+        <v>0.18547061999993275</v>
       </c>
       <c r="D342" s="5">
-        <v>0.38023269400768722</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.38444623725431004</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>578.57114213</v>
+        <v>578.58365848999995</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.5587349300000142</v>
+        <v>-1.5441287600000351</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.1770237315385086</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.1476989954048129</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>581.29141684000001</v>
+        <v>581.29015207999998</v>
       </c>
       <c r="C344" s="5">
-        <v>2.7202747100000124</v>
+        <v>2.7064935900000364</v>
       </c>
       <c r="D344" s="5">
-        <v>5.7902652321268011</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.7600447162366564</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>583.15167712000004</v>
+        <v>583.16287151999995</v>
       </c>
       <c r="C345" s="5">
-        <v>1.8602602800000341</v>
+        <v>1.8727194399999689</v>
       </c>
       <c r="D345" s="5">
-        <v>3.9085832613042548</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.9352354550808766</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>584.89621685999998</v>
+        <v>584.89477692000003</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7445397399999365</v>
+        <v>1.7319054000000733</v>
       </c>
       <c r="D346" s="5">
-        <v>3.649545071578375</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.6226103833777445</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>587.74792272000002</v>
+        <v>587.75180377000004</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8517058600000382</v>
+        <v>2.8570268500000111</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0101591393162179</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.0216916914661578</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>588.56622092999999</v>
+        <v>588.56022612000004</v>
       </c>
       <c r="C348" s="5">
-        <v>0.81829820999996628</v>
+        <v>0.80842235000000073</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6835655141108186</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6630819187691603</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>590.03392076</v>
+        <v>590.03128975000004</v>
       </c>
       <c r="C349" s="5">
-        <v>1.467699830000015</v>
+        <v>1.4710636300000033</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0338091908374887</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.0408895954668003</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>592.16067418</v>
+        <v>592.15336878000005</v>
       </c>
       <c r="C350" s="5">
-        <v>2.12675342</v>
+        <v>2.122079030000009</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4121382053286862</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.4022681690579546</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>593.58965537999995</v>
+        <v>593.58563543000002</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4289811999999529</v>
+        <v>1.4322666499999741</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9345426126499818</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.9414163619653433</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>594.19004174999998</v>
+        <v>594.18584738000004</v>
       </c>
       <c r="C352" s="5">
-        <v>0.60038637000002382</v>
+        <v>0.60021195000001626</v>
       </c>
       <c r="D352" s="5">
-        <v>1.220515052682547</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.2201668123531517</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>594.89030295999999</v>
+        <v>594.88523167000005</v>
       </c>
       <c r="C353" s="5">
-        <v>0.70026121000000785</v>
+        <v>0.69938429000001179</v>
       </c>
       <c r="D353" s="5">
-        <v>1.4234194655505572</v>
+        <v>1.4216354972308221</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5767670433621381</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5766209175478227</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>599.00512393999998</v>
+        <v>599.00233015000003</v>
       </c>
       <c r="C354" s="5">
-        <v>4.1148209799999904</v>
+        <v>4.1170984799999815</v>
       </c>
       <c r="D354" s="5">
-        <v>8.6234948947224943</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>8.6285273944398</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>600.71637867000004</v>
+        <v>600.74108050999996</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7112547300000642</v>
+        <v>1.7387503599999263</v>
       </c>
       <c r="D355" s="5">
-        <v>3.482575786887887</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.5394453794887593</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>601.04591072999995</v>
+        <v>601.04642163999995</v>
       </c>
       <c r="C356" s="5">
-        <v>0.32953205999990587</v>
+        <v>0.30534112999998797</v>
       </c>
       <c r="D356" s="5">
-        <v>0.66026789189537194</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.61163686892520275</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>600.79987700000004</v>
+        <v>600.81024686000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.24603372999990825</v>
+        <v>-0.23617477999994207</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.49010679052670092</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.47050948441792473</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>602.69990308000001</v>
+        <v>602.69960331000004</v>
       </c>
       <c r="C358" s="5">
-        <v>1.9000260799999751</v>
+        <v>1.8893564500000366</v>
       </c>
       <c r="D358" s="5">
-        <v>3.8617028037463808</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.8395734959155048</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>603.66361739000001</v>
+        <v>603.66498563000005</v>
       </c>
       <c r="C359" s="5">
-        <v>0.9637143100000003</v>
+        <v>0.96538232000000335</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9357594094368435</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.9391403929953421</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>605.53132519999997</v>
+        <v>605.51985853999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8677078099999562</v>
+        <v>1.8548729099999264</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7765804843164386</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.7501790169822691</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>605.61308507000001</v>
+        <v>605.60984772999996</v>
       </c>
       <c r="C361" s="5">
-        <v>8.1759870000041701E-2</v>
+        <v>8.9989189999982955E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>0.16214641996346035</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>0.1784835571979837</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>605.57930185999999</v>
+        <v>605.56806559999995</v>
       </c>
       <c r="C362" s="5">
-        <v>-3.3783210000024155E-2</v>
+        <v>-4.1782130000001416E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-6.6919651032726346E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-8.2758784775804894E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>606.26869970999996</v>
+        <v>606.26440860000002</v>
       </c>
       <c r="C363" s="5">
-        <v>0.68939784999997755</v>
+        <v>0.69634300000006988</v>
       </c>
       <c r="D363" s="5">
-        <v>1.3746786274419831</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.3886410839455854</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>607.34856733000004</v>
+        <v>607.34372058999998</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0798676200000727</v>
+        <v>1.079311989999951</v>
       </c>
       <c r="D364" s="5">
-        <v>2.1584677586504508</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.1573616733414847</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>606.81270629999995</v>
+        <v>606.80723854999997</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.53586103000009189</v>
+        <v>-0.53648204000000987</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.0536321796956072</v>
+        <v>-1.0548556863196334</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0041347590770142</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0040851991789621</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>607.52923701999998</v>
+        <v>607.52653607000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71653072000003704</v>
+        <v>0.71929752000005465</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4262111957511259</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.431767283586205</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>607.5370097</v>
+        <v>607.57417421000002</v>
       </c>
       <c r="C367" s="5">
-        <v>7.7726800000164076E-3</v>
+        <v>4.7638140000003659E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.535378346213534E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>9.4136511082076879E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>606.33484457999998</v>
+        <v>606.33865015000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2021651200000179</v>
+        <v>-1.2355240599999888</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.3488301516803145</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.4131347868880493</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>578.63271646999999</v>
+        <v>578.64413296999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.70212810999999</v>
+        <v>-27.694517180000048</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.946078024074673</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-42.93686630812963</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>576.79865906999999</v>
+        <v>576.80287163000003</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.8340574000000061</v>
+        <v>-1.84126133999996</v>
       </c>
       <c r="D370" s="5">
-        <v>-3.7379559166483278</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-3.7523093868737978</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>575.27093457000001</v>
+        <v>575.26328439999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.5277244999999766</v>
+        <v>-1.5395872300000519</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.1324582610481766</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-3.1564030321449388</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>573.60220886000002</v>
+        <v>573.58582461000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6687257099999897</v>
+        <v>-1.6774597899999435</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.4259160394283339</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-3.4436057021145494</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>574.04028716000005</v>
+        <v>574.03286859000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.43807830000002923</v>
+        <v>0.44704397999998946</v>
       </c>
       <c r="D373" s="5">
-        <v>0.92033777747688728</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.93928110549197363</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>573.76762386999997</v>
+        <v>573.74818239000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.27266329000008227</v>
+        <v>-0.2846862000000101</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.56850107238571868</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-0.59350807289726415</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>575.70298590000004</v>
+        <v>575.69520564000004</v>
       </c>
       <c r="C375" s="5">
-        <v>1.9353620300000784</v>
+        <v>1.9470232500000293</v>
       </c>
       <c r="D375" s="5">
-        <v>4.1236348816612534</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>4.1490899863325881</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>576.79279851000001</v>
+        <v>576.78899511999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0898126099999672</v>
+        <v>1.0937894799999412</v>
       </c>
       <c r="D376" s="5">
-        <v>2.2954152319918375</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.3039106899634954</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>579.39089747000003</v>
+        <v>579.39168476999998</v>
       </c>
       <c r="C377" s="5">
-        <v>2.5980989600000157</v>
+        <v>2.6026896500000021</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5412083937341317</v>
+        <v>5.551281170049549</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.5189905460619961</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.5180004519245642</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>579.51509095999995</v>
+        <v>579.52141572999994</v>
       </c>
       <c r="C378" s="5">
-        <v>0.12419348999992508</v>
+        <v>0.12973095999996076</v>
       </c>
       <c r="D378" s="5">
-        <v>0.25752564203105344</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>0.26902183016459524</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>579.68862919000003</v>
+        <v>579.73227344999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.17353823000007651</v>
+        <v>0.21085772000003544</v>
       </c>
       <c r="D379" s="5">
-        <v>0.35993747601652526</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.4374924287915416</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>583.89208455999994</v>
+        <v>583.90683818000002</v>
       </c>
       <c r="C380" s="5">
-        <v>4.2034553699999151</v>
+        <v>4.1745647300000428</v>
       </c>
       <c r="D380" s="5">
-        <v>9.0570321933670641</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.9915928668595555</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>587.53162261</v>
+        <v>587.54621463000001</v>
       </c>
       <c r="C381" s="5">
-        <v>3.6395380500000556</v>
+        <v>3.6393764499999861</v>
       </c>
       <c r="D381" s="5">
-        <v>7.741719944261094</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.7411619786039054</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>590.51199139000005</v>
+        <v>590.52371208</v>
       </c>
       <c r="C382" s="5">
-        <v>2.9803687800000489</v>
+        <v>2.9774974499999871</v>
       </c>
       <c r="D382" s="5">
-        <v>6.2599716113038495</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.2536119123401734</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>593.49384984000005</v>
+        <v>593.47538967000003</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9818584500000043</v>
+        <v>2.9516775900000312</v>
       </c>
       <c r="D383" s="5">
-        <v>6.2306944788734997</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.1657612264981232</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>600.67587236999998</v>
+        <v>600.64971714000001</v>
       </c>
       <c r="C384" s="5">
-        <v>7.1820225299999265</v>
+        <v>7.1743274699999802</v>
       </c>
       <c r="D384" s="5">
-        <v>15.528086167209487</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.510842483795662</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>602.78465464999999</v>
+        <v>602.75781402999996</v>
       </c>
       <c r="C385" s="5">
-        <v>2.108782280000014</v>
+        <v>2.1080968899999561</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2951227733665887</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.2938903226039882</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>602.70130241000004</v>
+        <v>602.65904688000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-8.3352239999953781E-2</v>
+        <v>-9.8767149999957837E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.16580822317918686</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-0.19645340477901785</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>609.96640446000004</v>
+        <v>609.94462132000001</v>
       </c>
       <c r="C387" s="5">
-        <v>7.2651020499999959</v>
+        <v>7.2855744400000049</v>
       </c>
       <c r="D387" s="5">
-        <v>15.463689115227751</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.511362396827732</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>613.99428565999995</v>
+        <v>613.99284640999997</v>
       </c>
       <c r="C388" s="5">
-        <v>4.0278811999999107</v>
+        <v>4.0482250899999599</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2183635277147893</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.2617053353019276</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>617.07013123000002</v>
+        <v>617.08971100999997</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0758455700000695</v>
+        <v>3.0968646000000035</v>
       </c>
       <c r="D389" s="5">
-        <v>6.1799097886858778</v>
+        <v>6.2233341161372691</v>
       </c>
       <c r="E389" s="5">
-        <v>6.5032491750443677</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.5064838227640198</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>619.16922776000001</v>
+        <v>619.20072716000004</v>
       </c>
       <c r="C390" s="5">
-        <v>2.0990965299999971</v>
+        <v>2.1110161500000686</v>
       </c>
       <c r="D390" s="5">
-        <v>4.159303263694869</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.1832326044370038</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>623.75530438999999</v>
+        <v>623.82348434000005</v>
       </c>
       <c r="C391" s="5">
-        <v>4.5860766299999796</v>
+        <v>4.6227571800000078</v>
       </c>
       <c r="D391" s="5">
-        <v>9.2593602313992598</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.3359918085980098</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>626.13169791999997</v>
+        <v>626.16383552000002</v>
       </c>
       <c r="C392" s="5">
-        <v>2.376393529999973</v>
+        <v>2.3403511799999706</v>
       </c>
       <c r="D392" s="5">
-        <v>4.6688044481124402</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.5960132833721579</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>632.49567558000001</v>
+        <v>632.52086830999997</v>
       </c>
       <c r="C393" s="5">
-        <v>6.3639776600000459</v>
+        <v>6.3570327899999484</v>
       </c>
       <c r="D393" s="5">
-        <v>12.902209360986427</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.886635320555961</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>636.98981631000004</v>
+        <v>637.01098363999995</v>
       </c>
       <c r="C394" s="5">
-        <v>4.4941407300000265</v>
+        <v>4.4901153299999805</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8677241363003922</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.8591019113997582</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>636.71499472999994</v>
+        <v>636.67761586999995</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.27482158000009349</v>
+        <v>-0.33336776999999529</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.51649878862155552</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.62619309990278316</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>646.00570389999996</v>
+        <v>645.97466262</v>
       </c>
       <c r="C396" s="5">
-        <v>9.2907091700000137</v>
+        <v>9.2970467500000495</v>
       </c>
       <c r="D396" s="5">
-        <v>18.985844990324765</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>19.001059880208395</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>647.78066097999999</v>
+        <v>647.71489280000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7749570800000356</v>
+        <v>1.7402301800000259</v>
       </c>
       <c r="D397" s="5">
-        <v>3.3473889023981851</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.2810842517615235</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>650.36075765999999</v>
+        <v>650.25770517000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.5800966799999969</v>
+        <v>2.5428123699999787</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8856804701584711</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.8140471153564457</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>652.93710671999997</v>
+        <v>652.84055446000002</v>
       </c>
       <c r="C399" s="5">
-        <v>2.5763490599999841</v>
+        <v>2.5828492900000128</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8586508356933233</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.8719673248657447</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>654.48674472000005</v>
+        <v>654.51433284999996</v>
       </c>
       <c r="C400" s="5">
-        <v>1.5496380000000727</v>
+        <v>1.6737783899999386</v>
       </c>
       <c r="D400" s="5">
-        <v>2.8854727043827966</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.1203638909636622</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>655.44799534000003</v>
+        <v>655.53707524000004</v>
       </c>
       <c r="C401" s="5">
-        <v>0.96125061999998707</v>
+        <v>1.0227423900000758</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7767577196392548</v>
+        <v>1.8913163961741253</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2193682966799502</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.230433524336787</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>657.78191876000005</v>
+        <v>657.87057221999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3339234200000192</v>
+        <v>2.3334969799999499</v>
       </c>
       <c r="D402" s="5">
-        <v>4.3576526194278431</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.3562370783863713</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>657.76090216</v>
+        <v>657.85603215000003</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.1016600000052676E-2</v>
+        <v>-1.4540069999952721E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-3.8334116344374003E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-2.6518838071520889E-2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>658.30169936000004</v>
+        <v>658.35809558000005</v>
       </c>
       <c r="C404" s="5">
-        <v>0.54079720000004272</v>
+        <v>0.50206343000002107</v>
       </c>
       <c r="D404" s="5">
-        <v>0.99108850510507551</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>0.91967151269785052</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>658.5867647</v>
+        <v>658.61792577999995</v>
       </c>
       <c r="C405" s="5">
-        <v>0.28506533999996009</v>
+        <v>0.25983019999989665</v>
       </c>
       <c r="D405" s="5">
-        <v>0.52087713639150657</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.47462609525326105</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>659.35694598999999</v>
+        <v>659.37722974999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.77018128999998225</v>
+        <v>0.75930397000001904</v>
       </c>
       <c r="D406" s="5">
-        <v>1.4123959857396118</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.392255679607457</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>660.83740413999999</v>
+        <v>660.77883073999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.480458150000004</v>
+        <v>1.4016009900000199</v>
       </c>
       <c r="D407" s="5">
-        <v>2.727890805131028</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.5808058150441848</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>659.75547870000003</v>
+        <v>659.71269600000005</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0819254399999636</v>
+        <v>-1.0661347399999386</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9470497475837067</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.9190528370105264</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>659.27681323000002</v>
+        <v>659.15908643</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.47866547000000992</v>
+        <v>-0.55360957000004873</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.86715769862848457</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.0023664518137076</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>659.61394771000005</v>
+        <v>659.45070926999995</v>
       </c>
       <c r="C410" s="5">
-        <v>0.33713448000003154</v>
+        <v>0.29162283999994543</v>
       </c>
       <c r="D410" s="5">
-        <v>0.61537301627505592</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.53219351136526427</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>657.97559378000005</v>
+        <v>657.78968560999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.6383539299999939</v>
+        <v>-1.6610236599999553</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.9401866106681274</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.9810354543007178</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>657.31609764999996</v>
+        <v>657.38335386000006</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.65949613000009322</v>
+        <v>-0.40633174999993571</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.196164680700984</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.73875421606152125</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>658.21162568</v>
+        <v>658.39247422000005</v>
       </c>
       <c r="C413" s="5">
-        <v>0.89552803000003678</v>
+        <v>1.0091203599999972</v>
       </c>
       <c r="D413" s="5">
-        <v>1.6471873594159581</v>
+        <v>1.857699456248052</v>
       </c>
       <c r="E413" s="5">
-        <v>0.42163991035877313</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.43558161511378923</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>656.7401122</v>
+        <v>656.88788370999998</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.4715134799999987</v>
+        <v>-1.5045905100000709</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.6500060874867892</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.7080920012712562</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>657.19615538000005</v>
+        <v>657.31427427999995</v>
       </c>
       <c r="C415" s="5">
-        <v>0.45604318000005151</v>
+        <v>0.42639056999996683</v>
       </c>
       <c r="D415" s="5">
-        <v>0.83647508109203628</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.78171535449962359</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>657.13774635000004</v>
+        <v>657.21097456999996</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.8409030000007078E-2</v>
+        <v>-0.1032997099999875</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.10659920006308443</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.18842214242479338</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>656.34144591999996</v>
+        <v>656.37905904000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.79630043000008754</v>
+        <v>-0.83191552999994656</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.4444728107664173</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.5084618368040759</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>656.82717792000005</v>
+        <v>656.83992056</v>
       </c>
       <c r="C418" s="5">
-        <v>0.4857320000000982</v>
+        <v>0.46086151999998037</v>
       </c>
       <c r="D418" s="5">
-        <v>0.89169558504187396</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.84581382168380514</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>657.41176953000002</v>
+        <v>657.32814906999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.58459160999996129</v>
+        <v>0.48822850999999901</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0732718522963092</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.89561440553869165</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>658.08054558000003</v>
+        <v>658.03102801</v>
       </c>
       <c r="C420" s="5">
-        <v>0.6687760500000195</v>
+        <v>0.70287894000000506</v>
       </c>
       <c r="D420" s="5">
-        <v>1.2275970422020999</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.2907296330356033</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>658.41006961000005</v>
+        <v>658.24289431</v>
       </c>
       <c r="C421" s="5">
-        <v>0.32952403000001596</v>
+        <v>0.21186629999999695</v>
       </c>
       <c r="D421" s="5">
-        <v>0.60253974452357806</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.38704901306108042</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>659.00765059000003</v>
+        <v>658.78466455</v>
       </c>
       <c r="C422" s="5">
-        <v>0.59758097999997517</v>
+        <v>0.54177024000000529</v>
       </c>
       <c r="D422" s="5">
-        <v>1.0945878789114349</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.99214950549604275</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>658.26243089000002</v>
+        <v>657.9837728</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.74521970000000692</v>
+        <v>-0.80089175000000523</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.3485771588713336</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.4491381055897645</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>657.84380705000001</v>
+        <v>657.96506526999997</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.4186238400000093</v>
+        <v>-1.8707530000028783E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.76047974013206954</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.4112582741019359E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>656.96223177000002</v>
+        <v>657.23715607999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.88157527999999274</v>
+        <v>-0.72790918999999121</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.5963178905791797</v>
+        <v>-1.3195163691850809</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.18981644523662355</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.17547559931768708</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>657.51803494000001</v>
+        <v>657.71940696000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.55580316999999013</v>
+        <v>0.4822508800000378</v>
       </c>
       <c r="D426" s="5">
-        <v>1.0199612642547207</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.88406780981902244</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>657.03831085000002</v>
+        <v>657.17274478000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.47972408999999061</v>
+        <v>-0.54666217999999844</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.8720133095561966</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.992830900506525</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>656.43761807999999</v>
+        <v>656.52173815000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.6006927700000233</v>
+        <v>-0.65100662999998349</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.091592000466568</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.182285261055438</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>655.64865081000005</v>
+        <v>655.68605328000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.78896726999994371</v>
+        <v>-0.83568487000002278</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.4327747676918912</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.5168284582282143</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>655.21099087000005</v>
+        <v>655.21239888000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.43765994000000319</v>
+        <v>-0.47365439999998671</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.79809214378931959</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.8634200172566886</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>652.73867765</v>
+        <v>652.64154567000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.4723132200000464</v>
+        <v>-2.5708532099999957</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.4351723267286092</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.6081410584354892</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>654.64852367000003</v>
+        <v>654.58263826999996</v>
       </c>
       <c r="C432" s="5">
-        <v>1.9098460200000318</v>
+        <v>1.9410925999999336</v>
       </c>
       <c r="D432" s="5">
-        <v>3.5681326440551109</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.6280170279347157</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>653.83677896999995</v>
+        <v>653.63010140999995</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.81174470000007659</v>
+        <v>-0.95253686000000926</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.4778584645155579</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.7323100862949969</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>652.96125944000005</v>
+        <v>652.70519234000005</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.8755195299999059</v>
+        <v>-0.92490906999989875</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5950773994835021</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.6848880731373916</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>653.77047444000004</v>
+        <v>653.53166539999995</v>
       </c>
       <c r="C435" s="5">
-        <v>0.80921499999999469</v>
+        <v>0.8264730599998984</v>
       </c>
       <c r="D435" s="5">
-        <v>1.4973389044813157</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.5300994030878146</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>654.32240265999997</v>
+        <v>652.90834060999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.55192821999992248</v>
+        <v>-0.62332478999996965</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0177850402367961</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.1385498856988807</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>655.87700194000001</v>
+        <v>652.91276639</v>
       </c>
       <c r="C437" s="5">
-        <v>1.5545992800000477</v>
+        <v>4.4257800000195857E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>2.8886229784365502</v>
+        <v>8.1345782813491141E-3</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.16518907442764075</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.65796488375553519</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>656.01056104999998</v>
+        <v>653.32532499000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.13355910999996468</v>
+        <v>0.41255860000001121</v>
       </c>
       <c r="D438" s="5">
-        <v>0.24463512994574721</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.76088950303334624</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>656.73657175000005</v>
+        <v>653.40143683999997</v>
       </c>
       <c r="C439" s="5">
-        <v>0.72601070000007439</v>
+        <v>7.6111849999961123E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>1.3361605335654003</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.13988859946851839</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>658.19727866000005</v>
+        <v>654.85472577999997</v>
       </c>
       <c r="C440" s="5">
-        <v>1.460706909999999</v>
+        <v>1.4532889399999931</v>
       </c>
       <c r="D440" s="5">
-        <v>2.7019216135595991</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.7019216204993368</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>654.99924399999998</v>
+        <v>651.09557915000005</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.1980346600000757</v>
+        <v>-3.7591466299999183</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.6772191031457915</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-6.6751356927746253</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>656.34188687000005</v>
+      </c>
+      <c r="C442" s="5">
+        <v>5.2463077200000043</v>
+      </c>
+      <c r="D442" s="5">
+        <v>10.109425374209824</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">