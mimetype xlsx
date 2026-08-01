--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B109F87B-D185-4995-9C72-F5C6145DA412}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{253AC1FD-4A96-42F4-A90E-871406A773F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5322696E-6D9D-4871-BA23-859F03A82E96}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{FC894E13-9599-470D-8855-A56D7E15DC47}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0156BBD4-0A8F-4FE6-9E0F-5FA44F9C2B27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D86CBCCD-CC51-48AE-9A9C-AFA0717EB0D3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>362.66219717000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>362.75593927</v>
       </c>
       <c r="C7" s="5">
         <v>9.374209999998584E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.31062123865821523</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>362.63261504000002</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12332422999998016</v>
       </c>
       <c r="D8" s="5">
         <v>-0.40719575468519675</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>362.04173452999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.59088051000003361</v>
       </c>
       <c r="D9" s="5">
         <v>-1.9378747055088019</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>362.28527833999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.24354381000000558</v>
       </c>
       <c r="D10" s="5">
         <v>0.8102278150959652</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>364.08730979000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.8020314500000154</v>
       </c>
       <c r="D11" s="5">
         <v>6.1349119440203603</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>366.44763220999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.3603224199999886</v>
       </c>
       <c r="D12" s="5">
         <v>8.0628793444979863</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>366.95003283</v>
       </c>
       <c r="C13" s="5">
         <v>0.50240062000000307</v>
       </c>
       <c r="D13" s="5">
         <v>1.657665545558773</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>367.11869306</v>
       </c>
       <c r="C14" s="5">
         <v>0.16866023000000041</v>
       </c>
       <c r="D14" s="5">
         <v>0.55294912126524487</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>367.67020477</v>
       </c>
       <c r="C15" s="5">
         <v>0.55151170999999977</v>
       </c>
       <c r="D15" s="5">
         <v>1.8176948537489634</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>368.24591935000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.5757145800000103</v>
       </c>
       <c r="D16" s="5">
         <v>1.8952812012071663</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>367.41874223999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.82717711000003646</v>
       </c>
       <c r="D17" s="5">
         <v>-2.6624618544423329</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>362.53885810000003</v>
       </c>
       <c r="C18" s="5">
         <v>-4.8798841399999446</v>
       </c>
       <c r="D18" s="5">
         <v>-14.823640059601306</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>362.44945315000001</v>
       </c>
       <c r="C19" s="5">
         <v>-8.940495000001647E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.2955284394227542</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>362.91734322999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.46789007999996102</v>
       </c>
       <c r="D20" s="5">
         <v>1.5601395586306577</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>361.01980796999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.8975352599999837</v>
       </c>
       <c r="D21" s="5">
         <v>-6.096950683878144</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>361.47946251000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.45965454000003092</v>
       </c>
       <c r="D22" s="5">
         <v>1.5385982778745699</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>361.90144914000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.42198662999999215</v>
       </c>
       <c r="D23" s="5">
         <v>1.4098946102440113</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>361.77720572999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.12424341000001959</v>
       </c>
       <c r="D24" s="5">
         <v>-0.41119177620569936</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>362.00478002</v>
       </c>
       <c r="C25" s="5">
         <v>0.22757429000000684</v>
       </c>
       <c r="D25" s="5">
         <v>0.7574715811064836</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>361.39140522000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.61337479999997413</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0144182268546973</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>360.85577856999998</v>
       </c>
       <c r="C27" s="5">
         <v>-0.53562665000004017</v>
       </c>
       <c r="D27" s="5">
         <v>-1.7641212891390645</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>360.62004552000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.23573304999996481</v>
       </c>
       <c r="D28" s="5">
         <v>-0.78110291731633419</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>359.89345365999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.72659186000004183</v>
       </c>
       <c r="D29" s="5">
         <v>-2.3911944493604009</v>
       </c>
       <c r="E29" s="5">
         <v>-2.0481504384129767</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>358.15267273000001</v>
       </c>
       <c r="C30" s="5">
         <v>-1.7407809299999712</v>
       </c>
       <c r="D30" s="5">
         <v>-5.6523705433786926</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>357.48722333000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.66544939999999997</v>
       </c>
       <c r="D31" s="5">
         <v>-2.2069619324832979</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>357.25070722999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.2365161000000171</v>
       </c>
       <c r="D32" s="5">
         <v>-0.79104595325731886</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>358.38797762000002</v>
       </c>
       <c r="C33" s="5">
         <v>1.1372703900000261</v>
       </c>
       <c r="D33" s="5">
         <v>3.8876742220347316</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>358.27640219</v>
       </c>
       <c r="C34" s="5">
         <v>-0.11157543000001624</v>
       </c>
       <c r="D34" s="5">
         <v>-0.37295194715299962</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>358.71319418000002</v>
       </c>
       <c r="C35" s="5">
         <v>0.43679199000001745</v>
       </c>
       <c r="D35" s="5">
         <v>1.4728274033986022</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>356.44562367999998</v>
       </c>
       <c r="C36" s="5">
         <v>-2.2675705000000335</v>
       </c>
       <c r="D36" s="5">
         <v>-7.327425240322782</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>356.46008659</v>
       </c>
       <c r="C37" s="5">
         <v>1.4462910000020202E-2</v>
       </c>
       <c r="D37" s="5">
         <v>4.8701301124531859E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>356.56324024999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.10315365999997539</v>
       </c>
       <c r="D38" s="5">
         <v>0.34781341081728812</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>361.72523489000002</v>
       </c>
       <c r="C39" s="5">
         <v>5.1619946400000458</v>
       </c>
       <c r="D39" s="5">
         <v>18.824740695299802</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>361.63286718000001</v>
       </c>
       <c r="C40" s="5">
         <v>-9.2367710000019088E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-0.30599389689042189</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>362.18086161999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.54799443999996811</v>
       </c>
       <c r="D41" s="5">
         <v>1.833632307645261</v>
       </c>
       <c r="E41" s="5">
         <v>0.63557920732866258</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>363.54432938999997</v>
       </c>
       <c r="C42" s="5">
         <v>1.3634677699999997</v>
       </c>
       <c r="D42" s="5">
         <v>4.6122462333801684</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>363.86678995</v>
       </c>
       <c r="C43" s="5">
         <v>0.32246056000002454</v>
       </c>
       <c r="D43" s="5">
         <v>1.0695971923492698</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>364.15450776</v>
       </c>
       <c r="C44" s="5">
         <v>0.28771781000000374</v>
       </c>
       <c r="D44" s="5">
         <v>0.95300499996706645</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>364.74428884999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.58978108999997403</v>
       </c>
       <c r="D45" s="5">
         <v>1.9609143822668651</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>365.57803866</v>
       </c>
       <c r="C46" s="5">
         <v>0.8337498100000289</v>
       </c>
       <c r="D46" s="5">
         <v>2.7777667351024604</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>365.71628242000003</v>
       </c>
       <c r="C47" s="5">
         <v>0.13824376000002303</v>
       </c>
       <c r="D47" s="5">
         <v>0.45472637345231881</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>365.83797285999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.1216904399999521</v>
       </c>
       <c r="D48" s="5">
         <v>0.40002613638312479</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>365.31956322000002</v>
       </c>
       <c r="C49" s="5">
         <v>-0.51840963999995893</v>
       </c>
       <c r="D49" s="5">
         <v>-1.6872659774498699</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>366.62917291000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.309609690000002</v>
       </c>
       <c r="D50" s="5">
         <v>4.3876383371319161</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>367.28637017</v>
       </c>
       <c r="C51" s="5">
         <v>0.65719725999997536</v>
       </c>
       <c r="D51" s="5">
         <v>2.1723816859437806</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>367.32469227000001</v>
       </c>
       <c r="C52" s="5">
         <v>3.8322100000016235E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.12527804682180843</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>368.22089404000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.89620177000000467</v>
       </c>
       <c r="D53" s="5">
         <v>2.9673786093688204</v>
       </c>
       <c r="E53" s="5">
         <v>1.6676840385722036</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>369.47167772</v>
       </c>
       <c r="C54" s="5">
         <v>1.2507836799999836</v>
       </c>
       <c r="D54" s="5">
         <v>4.1532183579894522</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>368.73118147000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.74049624999997832</v>
       </c>
       <c r="D55" s="5">
         <v>-2.3787088562095549</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>369.08456273000002</v>
       </c>
       <c r="C56" s="5">
         <v>0.35338125999999193</v>
       </c>
       <c r="D56" s="5">
         <v>1.1561265053621428</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>370.77485479000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.6902920599999902</v>
       </c>
       <c r="D57" s="5">
         <v>5.6361857799626769</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>369.71500994000002</v>
       </c>
       <c r="C58" s="5">
         <v>-1.0598448499999904</v>
       </c>
       <c r="D58" s="5">
         <v>-3.3767345451468533</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>370.44645840999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.73144846999997526</v>
       </c>
       <c r="D59" s="5">
         <v>2.4000982036603835</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>372.30612062</v>
       </c>
       <c r="C60" s="5">
         <v>1.8596622100000104</v>
       </c>
       <c r="D60" s="5">
         <v>6.1932093013956191</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>372.66740894999998</v>
       </c>
       <c r="C61" s="5">
         <v>0.3612883299999794</v>
       </c>
       <c r="D61" s="5">
         <v>1.1707232586526617</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>373.78810892000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.1206999700000324</v>
       </c>
       <c r="D62" s="5">
         <v>3.6689762010675198</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>374.32633291000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.53822399000000587</v>
       </c>
       <c r="D63" s="5">
         <v>1.7416509246452661</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>376.11406151</v>
       </c>
       <c r="C64" s="5">
         <v>1.7877285999999799</v>
       </c>
       <c r="D64" s="5">
         <v>5.8839875145933807</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>377.44331056999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.3292490599999951</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3244127302027202</v>
+        <v>4.324412730202698</v>
       </c>
       <c r="E65" s="5">
         <v>2.5045880555051081</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>378.15677219999998</v>
       </c>
       <c r="C66" s="5">
         <v>0.71346162999998342</v>
       </c>
       <c r="D66" s="5">
         <v>2.2920294101160366</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>379.35002839999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.1932562000000075</v>
       </c>
       <c r="D67" s="5">
         <v>3.8529560863427292</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>380.81474059999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.4647122000000081</v>
       </c>
       <c r="D68" s="5">
         <v>4.7330033996554555</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>380.23217734000002</v>
       </c>
       <c r="C69" s="5">
         <v>-0.58256325999997216</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8203704993431269</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>381.06752064</v>
       </c>
       <c r="C70" s="5">
         <v>0.83534329999997681</v>
       </c>
       <c r="D70" s="5">
         <v>2.6684047698330327</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>382.25016776000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.1826471200000128</v>
       </c>
       <c r="D71" s="5">
         <v>3.7884448002846849</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>383.67030355000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.4201357900000176</v>
       </c>
       <c r="D72" s="5">
         <v>4.5504754271881165</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>384.60104074999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.93073719999995319</v>
       </c>
       <c r="D73" s="5">
         <v>2.9502091506138806</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>386.35774915000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.7567084000000364</v>
       </c>
       <c r="D74" s="5">
         <v>5.6209491390421196</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>387.68188674999999</v>
       </c>
       <c r="C75" s="5">
         <v>1.3241375999999718</v>
       </c>
       <c r="D75" s="5">
         <v>4.1910938320219415</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>388.12630673000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.44441998000002059</v>
       </c>
       <c r="D76" s="5">
         <v>1.384329069882706</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>389.00638011000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.88007337999999891</v>
       </c>
       <c r="D77" s="5">
         <v>2.7551824967713356</v>
       </c>
       <c r="E77" s="5">
         <v>3.063524830401132</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>389.88945015000002</v>
       </c>
       <c r="C78" s="5">
         <v>0.88307004000000688</v>
       </c>
       <c r="D78" s="5">
         <v>2.7583486243168309</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>390.85681704000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.96736688999999387</v>
       </c>
       <c r="D79" s="5">
         <v>3.0183250617560997</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>392.06610338000002</v>
       </c>
       <c r="C80" s="5">
         <v>1.2092863400000056</v>
       </c>
       <c r="D80" s="5">
         <v>3.7765585782056021</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>393.86941186000001</v>
       </c>
       <c r="C81" s="5">
         <v>1.8033084799999983</v>
       </c>
       <c r="D81" s="5">
         <v>5.6611900615312738</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>394.87607297</v>
       </c>
       <c r="C82" s="5">
         <v>1.0066611099999818</v>
       </c>
       <c r="D82" s="5">
         <v>3.1104716474650518</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>395.89614816</v>
       </c>
       <c r="C83" s="5">
         <v>1.02007519</v>
       </c>
       <c r="D83" s="5">
         <v>3.1443606386011957</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>397.08623892999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.1900907699999834</v>
       </c>
       <c r="D84" s="5">
         <v>3.6675238958086664</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>398.81497966000001</v>
       </c>
       <c r="C85" s="5">
         <v>1.7287407300000268</v>
       </c>
       <c r="D85" s="5">
         <v>5.351204462982273</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>399.15513141000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.34015175000001818</v>
       </c>
       <c r="D86" s="5">
         <v>1.0283022222290716</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>401.21377845000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.0586470399999826</v>
       </c>
       <c r="D87" s="5">
         <v>6.3676263390703536</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>402.86989870999997</v>
       </c>
       <c r="C88" s="5">
         <v>1.656120259999966</v>
       </c>
       <c r="D88" s="5">
         <v>5.0673462010193848</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>403.52593596999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.65603726000000506</v>
       </c>
       <c r="D89" s="5">
         <v>1.9716883542115093</v>
       </c>
       <c r="E89" s="5">
         <v>3.7324724226616146</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>404.66998613999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.1440501700000141</v>
       </c>
       <c r="D90" s="5">
         <v>3.4557162770195271</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>407.47622430000001</v>
       </c>
       <c r="C91" s="5">
         <v>2.8062381600000208</v>
       </c>
       <c r="D91" s="5">
         <v>8.6464012373011165</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>410.37525978000002</v>
       </c>
       <c r="C92" s="5">
         <v>2.8990354800000091</v>
       </c>
       <c r="D92" s="5">
         <v>8.8796630648752206</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>410.55634042000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.18108064000000468</v>
       </c>
       <c r="D93" s="5">
         <v>0.53079443457648701</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>412.56411593000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.0077755099999877</v>
       </c>
       <c r="D94" s="5">
         <v>6.0288988851097125</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>414.65024713999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0861312099999623</v>
       </c>
       <c r="D95" s="5">
         <v>6.2394293042838944</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>415.91757246999998</v>
       </c>
       <c r="C96" s="5">
         <v>1.2673253300000056</v>
       </c>
       <c r="D96" s="5">
         <v>3.7299319385596386</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>417.70593250000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.7883600300000353</v>
       </c>
       <c r="D97" s="5">
         <v>5.2835414929794711</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>419.21775216999998</v>
       </c>
       <c r="C98" s="5">
         <v>1.5118196699999658</v>
       </c>
       <c r="D98" s="5">
         <v>4.4307167548070847</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>419.78891821000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.5711660400000369</v>
       </c>
       <c r="D99" s="5">
         <v>1.6472553678627433</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>420.93615684000002</v>
       </c>
       <c r="C100" s="5">
         <v>1.1472386300000039</v>
       </c>
       <c r="D100" s="5">
         <v>3.329218144683832</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>422.45465092000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.5184940799999822</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4158358729929459</v>
+        <v>4.4158358729929681</v>
       </c>
       <c r="E101" s="5">
         <v>4.6908298234905166</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>428.59689300999997</v>
       </c>
       <c r="C102" s="5">
         <v>6.1422420899999679</v>
       </c>
       <c r="D102" s="5">
         <v>18.91238019137711</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>429.94621072000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.3493177100000366</v>
       </c>
       <c r="D103" s="5">
         <v>3.8439710177240238</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>431.54692673</v>
       </c>
       <c r="C104" s="5">
         <v>1.6007160099999851</v>
       </c>
       <c r="D104" s="5">
         <v>4.5603020278524031</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>434.58772663000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.0407999000000245</v>
       </c>
       <c r="D105" s="5">
         <v>8.7910447413713335</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>435.29205947999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.70433284999995749</v>
       </c>
       <c r="D106" s="5">
         <v>1.9622602316244686</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>434.94882467999997</v>
       </c>
       <c r="C107" s="5">
         <v>-0.34323480000000473</v>
       </c>
       <c r="D107" s="5">
         <v>-0.94212649423430772</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>435.93793490000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.98911022000004323</v>
       </c>
       <c r="D108" s="5">
         <v>2.7632926401461644</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>437.00630698999998</v>
       </c>
       <c r="C109" s="5">
         <v>1.0683720899999685</v>
       </c>
       <c r="D109" s="5">
         <v>2.9808584543169037</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>437.69041026999997</v>
       </c>
       <c r="C110" s="5">
         <v>0.68410327999998799</v>
       </c>
       <c r="D110" s="5">
         <v>1.8947758515159396</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>439.34931872999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.6589084600000206</v>
       </c>
       <c r="D111" s="5">
         <v>4.6441876626759138</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>440.58265742999998</v>
       </c>
       <c r="C112" s="5">
         <v>1.2333386999999902</v>
       </c>
       <c r="D112" s="5">
         <v>3.4211325943944493</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>441.31684963999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.73419221000000334</v>
       </c>
       <c r="D113" s="5">
         <v>2.0181242709130576</v>
       </c>
       <c r="E113" s="5">
         <v>4.4649049735688395</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>441.76534428000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.44849464000003536</v>
       </c>
       <c r="D114" s="5">
         <v>1.2263569604854974</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>442.53172309000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.76637880999999197</v>
       </c>
       <c r="D115" s="5">
         <v>2.1017500946229006</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>444.17160713999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.6398840499999778</v>
       </c>
       <c r="D116" s="5">
         <v>4.5385852592805032</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>441.15336251000002</v>
       </c>
       <c r="C117" s="5">
         <v>-3.0182446299999697</v>
       </c>
       <c r="D117" s="5">
         <v>-7.856309536098971</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>442.07675367000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.92339115999999422</v>
       </c>
       <c r="D118" s="5">
         <v>2.5408740828529952</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>443.02846933000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.95171565999999075</v>
       </c>
       <c r="D119" s="5">
         <v>2.6142042276875221</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>444.24009589000002</v>
       </c>
       <c r="C120" s="5">
         <v>1.2116265600000133</v>
       </c>
       <c r="D120" s="5">
         <v>3.3316651950838772</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>445.10415885999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.86406296999996357</v>
       </c>
       <c r="D121" s="5">
         <v>2.3591746593222496</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>446.87430029000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.7701414300000238</v>
       </c>
       <c r="D122" s="5">
         <v>4.878078920837936</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>448.06245846000002</v>
       </c>
       <c r="C123" s="5">
         <v>1.1881581700000083</v>
       </c>
       <c r="D123" s="5">
         <v>3.2376571003152277</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>448.72313840999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.66067994999997381</v>
       </c>
       <c r="D124" s="5">
         <v>1.7838524222735685</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>450.06287182</v>
       </c>
       <c r="C125" s="5">
         <v>1.339733410000008</v>
       </c>
       <c r="D125" s="5">
         <v>3.642211333073675</v>
       </c>
       <c r="E125" s="5">
         <v>1.9818010998525093</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>451.40520223999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.3423304199999961</v>
       </c>
       <c r="D126" s="5">
         <v>3.6383459515302308</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>452.33082445999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.92562221999997973</v>
       </c>
       <c r="D127" s="5">
         <v>2.4885836839817266</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>452.51856491000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.18774045000003525</v>
       </c>
       <c r="D128" s="5">
         <v>0.49919997598872889</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>453.48112577000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.96256085999999641</v>
       </c>
       <c r="D129" s="5">
         <v>2.5826182087434812</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>454.28864285999998</v>
       </c>
       <c r="C130" s="5">
         <v>0.80751708999997618</v>
       </c>
       <c r="D130" s="5">
         <v>2.1579013788623591</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>456.44015610999998</v>
       </c>
       <c r="C131" s="5">
         <v>2.1515132499999936</v>
       </c>
       <c r="D131" s="5">
         <v>5.8336043066590237</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>457.06848205</v>
       </c>
       <c r="C132" s="5">
         <v>0.62832594000002473</v>
       </c>
       <c r="D132" s="5">
         <v>1.6644591840381251</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>457.7382748</v>
       </c>
       <c r="C133" s="5">
         <v>0.66979274999999916</v>
       </c>
       <c r="D133" s="5">
         <v>1.7727345430367913</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>459.36582110000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.6275463000000059</v>
       </c>
       <c r="D134" s="5">
         <v>4.351188957338703</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>459.77202796</v>
       </c>
       <c r="C135" s="5">
         <v>0.4062068599999975</v>
       </c>
       <c r="D135" s="5">
         <v>1.0663090909315054</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>461.21566446999998</v>
       </c>
       <c r="C136" s="5">
         <v>1.4436365099999762</v>
       </c>
       <c r="D136" s="5">
         <v>3.8336305467641774</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>461.69765663999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.48199217000001227</v>
       </c>
       <c r="D137" s="5">
         <v>1.2612899065324923</v>
       </c>
       <c r="E137" s="5">
         <v>2.5851465536248952</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>464.77421939999999</v>
       </c>
       <c r="C138" s="5">
         <v>3.0765627600000016</v>
       </c>
       <c r="D138" s="5">
         <v>8.2959756395742943</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>465.96568275999999</v>
       </c>
       <c r="C139" s="5">
         <v>1.1914633600000002</v>
       </c>
       <c r="D139" s="5">
         <v>3.1199837754090964</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>467.44164740999997</v>
       </c>
       <c r="C140" s="5">
         <v>1.4759646499999803</v>
       </c>
       <c r="D140" s="5">
         <v>3.8679712620989015</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>466.34510015000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0965472599999657</v>
       </c>
       <c r="D141" s="5">
         <v>-2.7789808065584065</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>465.41062799000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.93447215999998434</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3782605830147463</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>464.35957070000001</v>
       </c>
       <c r="C143" s="5">
         <v>-1.051057290000017</v>
       </c>
       <c r="D143" s="5">
         <v>-2.6766041095363291</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>463.62851088000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.73105981999998448</v>
       </c>
       <c r="D144" s="5">
         <v>-1.8729350684512647</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>462.54525608</v>
       </c>
       <c r="C145" s="5">
         <v>-1.0832548000000202</v>
       </c>
       <c r="D145" s="5">
         <v>-2.7680148813979399</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>460.36930708</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1759490000000028</v>
       </c>
       <c r="D146" s="5">
         <v>-5.5013589023830249</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>459.05360876999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3156983100000161</v>
       </c>
       <c r="D147" s="5">
         <v>-3.3761065277863045</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>456.45600774000002</v>
       </c>
       <c r="C148" s="5">
         <v>-2.5976010299999643</v>
       </c>
       <c r="D148" s="5">
         <v>-6.5829261294934494</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>455.39867665000003</v>
       </c>
       <c r="C149" s="5">
         <v>-1.057331089999991</v>
       </c>
       <c r="D149" s="5">
         <v>-2.744529099745352</v>
       </c>
       <c r="E149" s="5">
         <v>-1.364308416863258</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>453.70227308</v>
       </c>
       <c r="C150" s="5">
         <v>-1.6964035700000295</v>
       </c>
       <c r="D150" s="5">
         <v>-4.379658521858576</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>452.67923574000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.0230373399999735</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6725317081890854</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>453.32504209000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.64580634999998665</v>
       </c>
       <c r="D152" s="5">
         <v>1.7254544271940064</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>452.09082609000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.2342160000000035</v>
       </c>
       <c r="D153" s="5">
         <v>-3.2186210832808593</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>452.42564248999997</v>
       </c>
       <c r="C154" s="5">
         <v>0.3348163999999656</v>
       </c>
       <c r="D154" s="5">
         <v>0.89234344655049203</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>451.86006886000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.5655736299999603</v>
       </c>
       <c r="D155" s="5">
         <v>-1.4898391184862136</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>451.70102907</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15903979000000845</v>
       </c>
       <c r="D156" s="5">
         <v>-0.42154363203398271</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>452.04256534000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.34153627000000597</v>
       </c>
       <c r="D157" s="5">
         <v>0.91111638196197386</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>451.71040147999997</v>
       </c>
       <c r="C158" s="5">
         <v>-0.33216386000003695</v>
       </c>
       <c r="D158" s="5">
         <v>-0.87821302395282297</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>451.01272082000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.69768065999994633</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8377730266739167</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>451.74124495000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.72852412999998251</v>
       </c>
       <c r="D160" s="5">
         <v>1.9556826296714735</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>451.12476419000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.61648076000000174</v>
       </c>
       <c r="D161" s="5">
         <v>-1.6253763435932878</v>
       </c>
       <c r="E161" s="5">
         <v>-0.93849909521910302</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>449.80677029999998</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3179938900000252</v>
       </c>
       <c r="D162" s="5">
         <v>-3.4500976411741657</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>448.91229391000002</v>
       </c>
       <c r="C163" s="5">
         <v>-0.8944763899999657</v>
       </c>
       <c r="D163" s="5">
         <v>-2.3603679254253995</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>448.14395776999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.76833614000003081</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0346366137521499</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>447.23354749999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91041026999999985</v>
       </c>
       <c r="D165" s="5">
         <v>-2.4107606974507534</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>447.05827632</v>
       </c>
       <c r="C166" s="5">
         <v>-0.17527117999998154</v>
       </c>
       <c r="D166" s="5">
         <v>-0.46926860036385909</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>447.29974124</v>
       </c>
       <c r="C167" s="5">
         <v>0.24146491999999853</v>
       </c>
       <c r="D167" s="5">
         <v>0.65007235639309435</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.20723020000003</v>
       </c>
       <c r="C168" s="5">
         <v>-1.0925110399999767</v>
       </c>
       <c r="D168" s="5">
         <v>-2.8918959789601684</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>446.51694326000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.30971305999997867</v>
       </c>
       <c r="D169" s="5">
         <v>0.8361087663214084</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>446.72597489999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.20903163999997787</v>
       </c>
       <c r="D170" s="5">
         <v>0.56321451688599034</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>446.82454194000002</v>
       </c>
       <c r="C171" s="5">
         <v>9.8567040000034467E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.26509336379234583</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>446.86566182000001</v>
       </c>
       <c r="C172" s="5">
         <v>4.1119879999996556E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.11048819910757235</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>447.24244564000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.3767838200000142</v>
       </c>
       <c r="D173" s="5">
         <v>1.0165096588369504</v>
       </c>
       <c r="E173" s="5">
         <v>-0.86058644042091847</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>447.58645187000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.34400622999999086</v>
       </c>
       <c r="D174" s="5">
         <v>0.9269207883617403</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>447.74306323000002</v>
       </c>
       <c r="C175" s="5">
         <v>0.15661135999999942</v>
       </c>
       <c r="D175" s="5">
         <v>0.42069129716055809</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>448.24938312</v>
       </c>
       <c r="C176" s="5">
         <v>0.50631988999998612</v>
       </c>
       <c r="D176" s="5">
         <v>1.3654640254681993</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>450.22073340999998</v>
       </c>
       <c r="C177" s="5">
         <v>1.9713502899999753</v>
       </c>
       <c r="D177" s="5">
         <v>5.4070081403330139</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>450.48212268999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.26138928000000305</v>
       </c>
       <c r="D178" s="5">
         <v>0.69892533327120532</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>450.74630282999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.26418014000000767</v>
       </c>
       <c r="D179" s="5">
         <v>0.70600066328148081</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>452.87478573999999</v>
       </c>
       <c r="C180" s="5">
         <v>2.1284829100000024</v>
       </c>
       <c r="D180" s="5">
         <v>5.8160682592786728</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>453.16788645999998</v>
       </c>
       <c r="C181" s="5">
         <v>0.29310071999998399</v>
       </c>
       <c r="D181" s="5">
         <v>0.77941092388011946</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>453.16783287999999</v>
       </c>
       <c r="C182" s="5">
         <v>-5.3579999985231552E-5</v>
       </c>
       <c r="D182" s="5">
         <v>-1.4188109986879027E-4</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>456.04244534999998</v>
       </c>
       <c r="C183" s="5">
         <v>2.8746124699999882</v>
       </c>
       <c r="D183" s="5">
         <v>7.8833169598882646</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>456.26742856999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.22498322000001281</v>
       </c>
       <c r="D184" s="5">
         <v>0.59361497058472157</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>456.08030217999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.18712639000000308</v>
       </c>
       <c r="D185" s="5">
         <v>-0.49104062261553505</v>
       </c>
       <c r="E185" s="5">
         <v>1.9760773214074323</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>457.15291796000002</v>
       </c>
       <c r="C186" s="5">
         <v>1.0726157800000351</v>
       </c>
       <c r="D186" s="5">
         <v>2.8589685855332059</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>457.54842645000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.39550848999999744</v>
       </c>
       <c r="D187" s="5">
         <v>1.0431412758526992</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>458.56309332000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.014666869999985</v>
       </c>
       <c r="D188" s="5">
         <v>2.6938383731878623</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>462.11576660999998</v>
       </c>
       <c r="C189" s="5">
         <v>3.5526732899999729</v>
       </c>
       <c r="D189" s="5">
         <v>9.7034419835210883</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>462.90957526</v>
       </c>
       <c r="C190" s="5">
         <v>0.79380865000001677</v>
       </c>
       <c r="D190" s="5">
         <v>2.0809109173070883</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>463.28746122000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.37788596000001462</v>
       </c>
       <c r="D191" s="5">
         <v>0.98400354360881348</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>466.83588199000002</v>
       </c>
       <c r="C192" s="5">
         <v>3.548420770000007</v>
       </c>
       <c r="D192" s="5">
         <v>9.58830205596486</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>467.61586849000003</v>
       </c>
       <c r="C193" s="5">
         <v>0.7799865000000068</v>
       </c>
       <c r="D193" s="5">
         <v>2.023479807038342</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>470.01039062000001</v>
       </c>
       <c r="C194" s="5">
         <v>2.3945221299999844</v>
       </c>
       <c r="D194" s="5">
         <v>6.3208948821270594</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>470.29481453</v>
       </c>
       <c r="C195" s="5">
         <v>0.28442390999998679</v>
       </c>
       <c r="D195" s="5">
         <v>0.7285944484261675</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>471.80567031999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.5108557899999937</v>
       </c>
       <c r="D196" s="5">
         <v>3.923936779641668</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>474.36851431999997</v>
       </c>
       <c r="C197" s="5">
         <v>2.5628439999999841</v>
       </c>
       <c r="D197" s="5">
         <v>6.7167014702874006</v>
       </c>
       <c r="E197" s="5">
         <v>4.009866695094022</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>476.66450408999998</v>
       </c>
       <c r="C198" s="5">
         <v>2.2959897700000056</v>
       </c>
       <c r="D198" s="5">
         <v>5.9652538343648809</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>478.91802417999997</v>
       </c>
       <c r="C199" s="5">
         <v>2.253520089999995</v>
       </c>
       <c r="D199" s="5">
         <v>5.8230894902726593</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>481.28059819999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.3625740200000109</v>
       </c>
       <c r="D200" s="5">
         <v>6.0830669691783079</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>481.69732090999997</v>
       </c>
       <c r="C201" s="5">
         <v>0.41672270999998773</v>
       </c>
       <c r="D201" s="5">
         <v>1.0439971653300573</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>483.3161685</v>
       </c>
       <c r="C202" s="5">
         <v>1.6188475900000299</v>
       </c>
       <c r="D202" s="5">
         <v>4.1082429441518409</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>485.28734842</v>
       </c>
       <c r="C203" s="5">
         <v>1.9711799199999973</v>
       </c>
       <c r="D203" s="5">
         <v>5.0054266870438235</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>485.01290440999998</v>
       </c>
       <c r="C204" s="5">
         <v>-0.27444401000002472</v>
       </c>
       <c r="D204" s="5">
         <v>-0.67652779727982448</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>487.00401489000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.9911104800000317</v>
       </c>
       <c r="D205" s="5">
         <v>5.0390956862932823</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>489.27643652</v>
       </c>
       <c r="C206" s="5">
         <v>2.2724216299999966</v>
       </c>
       <c r="D206" s="5">
         <v>5.7453087382022261</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>489.82469262000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.54825610000000324</v>
       </c>
       <c r="D207" s="5">
         <v>1.352971722376517</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>492.44927985999999</v>
       </c>
       <c r="C208" s="5">
         <v>2.6245872399999826</v>
       </c>
       <c r="D208" s="5">
         <v>6.622775835859418</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>494.26963187000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.8203520100000219</v>
       </c>
       <c r="D209" s="5">
         <v>4.5271372617646577</v>
       </c>
       <c r="E209" s="5">
         <v>4.1952863542235708</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>495.54030639000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.27067452</v>
       </c>
       <c r="D210" s="5">
         <v>3.128970804147202</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>498.23024570000001</v>
       </c>
       <c r="C211" s="5">
         <v>2.6899393099999998</v>
       </c>
       <c r="D211" s="5">
         <v>6.7119953361428175</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>500.24449744999998</v>
       </c>
       <c r="C212" s="5">
         <v>2.0142517499999713</v>
       </c>
       <c r="D212" s="5">
         <v>4.9607153191455255</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>501.70878603</v>
       </c>
       <c r="C213" s="5">
         <v>1.4642885800000158</v>
       </c>
       <c r="D213" s="5">
         <v>3.569680383598417</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>503.21448419000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.5056981600000086</v>
       </c>
       <c r="D214" s="5">
         <v>3.6614115037708839</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>505.74166860999998</v>
       </c>
       <c r="C215" s="5">
         <v>2.5271844199999691</v>
       </c>
       <c r="D215" s="5">
         <v>6.1957774112277875</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>506.38962040000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.647951790000036</v>
       </c>
       <c r="D216" s="5">
         <v>1.548309451181451</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>507.77410680999998</v>
       </c>
       <c r="C217" s="5">
         <v>1.3844864099999654</v>
       </c>
       <c r="D217" s="5">
         <v>3.3306277311179411</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>508.54273015000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.76862334000003329</v>
       </c>
       <c r="D218" s="5">
         <v>1.8316526976826841</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>511.77891149999999</v>
       </c>
       <c r="C219" s="5">
         <v>3.2361813499999812</v>
       </c>
       <c r="D219" s="5">
         <v>7.9093886537782598</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>512.45822705</v>
       </c>
       <c r="C220" s="5">
         <v>0.67931555000001254</v>
       </c>
       <c r="D220" s="5">
         <v>1.6045136938159121</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>514.03217442000005</v>
       </c>
       <c r="C221" s="5">
         <v>1.5739473700000417</v>
       </c>
       <c r="D221" s="5">
         <v>3.7485421836431554</v>
       </c>
       <c r="E221" s="5">
         <v>3.998332342456723</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>514.79325576999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.76108134999992672</v>
       </c>
       <c r="D222" s="5">
         <v>1.791272614181616</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>516.59004324</v>
       </c>
       <c r="C223" s="5">
         <v>1.7967874700000266</v>
       </c>
       <c r="D223" s="5">
         <v>4.2697163650835313</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>515.90310914999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.68693409000002248</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5840777434415254</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>517.22209450000003</v>
       </c>
       <c r="C225" s="5">
         <v>1.3189853500000481</v>
       </c>
       <c r="D225" s="5">
         <v>3.1114943916060067</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>517.02426106999997</v>
       </c>
       <c r="C226" s="5">
         <v>-0.19783343000005971</v>
       </c>
       <c r="D226" s="5">
         <v>-0.45802631862922327</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>516.69238415999996</v>
       </c>
       <c r="C227" s="5">
         <v>-0.33187691000000541</v>
       </c>
       <c r="D227" s="5">
         <v>-0.76756415547957202</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>516.18240041000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.50998374999994667</v>
       </c>
       <c r="D228" s="5">
         <v>-1.1780108125501565</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>516.34349972999996</v>
       </c>
       <c r="C229" s="5">
         <v>0.16109931999994842</v>
       </c>
       <c r="D229" s="5">
         <v>0.37516073556271845</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>514.15636004999999</v>
       </c>
       <c r="C230" s="5">
         <v>-2.1871396799999729</v>
       </c>
       <c r="D230" s="5">
         <v>-4.9662252924161372</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>513.49590650000005</v>
       </c>
       <c r="C231" s="5">
         <v>-0.66045354999994288</v>
       </c>
       <c r="D231" s="5">
         <v>-1.5306022309551026</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>511.86975441999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.626152080000054</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7346947174422662</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>509.42108185000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.4486725699999852</v>
       </c>
       <c r="D233" s="5">
         <v>-5.591881293561352</v>
       </c>
       <c r="E233" s="5">
         <v>-0.89704357031792359</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>504.45255292000002</v>
       </c>
       <c r="C234" s="5">
         <v>-4.9685289299999909</v>
       </c>
       <c r="D234" s="5">
         <v>-11.096077015272554</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>498.61152779999998</v>
       </c>
       <c r="C235" s="5">
         <v>-5.8410251200000403</v>
       </c>
       <c r="D235" s="5">
         <v>-13.043131773305372</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>494.53246052999998</v>
       </c>
       <c r="C236" s="5">
         <v>-4.0790672699999959</v>
       </c>
       <c r="D236" s="5">
         <v>-9.3871353776932125</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>489.07922796999998</v>
       </c>
       <c r="C237" s="5">
         <v>-5.4532325600000036</v>
       </c>
       <c r="D237" s="5">
         <v>-12.45870347171808</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>485.98147382000002</v>
       </c>
       <c r="C238" s="5">
         <v>-3.0977541499999575</v>
       </c>
       <c r="D238" s="5">
         <v>-7.34135406135713</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>482.48536202000003</v>
       </c>
       <c r="C239" s="5">
         <v>-3.4961117999999942</v>
       </c>
       <c r="D239" s="5">
         <v>-8.2991971061914693</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>480.96568459000002</v>
       </c>
       <c r="C240" s="5">
         <v>-1.5196774300000016</v>
       </c>
       <c r="D240" s="5">
         <v>-3.7148304281266809</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>478.98529667000003</v>
       </c>
       <c r="C241" s="5">
         <v>-1.9803879199999983</v>
       </c>
       <c r="D241" s="5">
         <v>-4.8306544333868162</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>477.65902563999998</v>
       </c>
       <c r="C242" s="5">
         <v>-1.3262710300000435</v>
       </c>
       <c r="D242" s="5">
         <v>-3.2725642058574311</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>476.98580178999998</v>
       </c>
       <c r="C243" s="5">
         <v>-0.6732238499999994</v>
       </c>
       <c r="D243" s="5">
         <v>-1.678258853821879</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>475.72521566</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2605861299999788</v>
       </c>
       <c r="D244" s="5">
         <v>-3.1256863716034533</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>475.68508821</v>
       </c>
       <c r="C245" s="5">
         <v>-4.0127449999999953E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10117312542451407</v>
       </c>
       <c r="E245" s="5">
         <v>-6.6224180431412982</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>477.78498273000002</v>
       </c>
       <c r="C246" s="5">
         <v>2.0998945200000207</v>
       </c>
       <c r="D246" s="5">
         <v>5.4278853026107132</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>477.15306005000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.6319226800000024</v>
       </c>
       <c r="D247" s="5">
         <v>-1.5756361100129679</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>477.29531401999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.1422539699999561</v>
       </c>
       <c r="D248" s="5">
         <v>0.35834402935688292</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>478.76850044999998</v>
       </c>
       <c r="C249" s="5">
         <v>1.4731864299999984</v>
       </c>
       <c r="D249" s="5">
         <v>3.7673637390466919</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>479.59771121</v>
       </c>
       <c r="C250" s="5">
         <v>0.82921076000002358</v>
       </c>
       <c r="D250" s="5">
         <v>2.0982719944179662</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>480.41836291999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.82065170999999282</v>
       </c>
       <c r="D251" s="5">
         <v>2.0727853040783284</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>481.67034615</v>
       </c>
       <c r="C252" s="5">
         <v>1.2519832300000076</v>
       </c>
       <c r="D252" s="5">
         <v>3.1724471589387848</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>482.25870481999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.58835866999999098</v>
       </c>
       <c r="D253" s="5">
         <v>1.4756836314357091</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>483.14151708000003</v>
       </c>
       <c r="C254" s="5">
         <v>0.88281226000003699</v>
       </c>
       <c r="D254" s="5">
         <v>2.2189460312726617</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>483.81999671</v>
       </c>
       <c r="C255" s="5">
         <v>0.6784796299999698</v>
       </c>
       <c r="D255" s="5">
         <v>1.6982467883170038</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>484.93311770999998</v>
       </c>
       <c r="C256" s="5">
         <v>1.1131209999999783</v>
       </c>
       <c r="D256" s="5">
         <v>2.7960352392132126</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>485.88395041000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.95083270000003495</v>
       </c>
       <c r="D257" s="5">
         <v>2.3784407678430819</v>
       </c>
       <c r="E257" s="5">
         <v>2.1440365596445909</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>487.18605714</v>
       </c>
       <c r="C258" s="5">
         <v>1.3021067299999913</v>
       </c>
       <c r="D258" s="5">
         <v>3.2636715269881211</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>489.14780868000003</v>
       </c>
       <c r="C259" s="5">
         <v>1.9617515400000229</v>
       </c>
       <c r="D259" s="5">
         <v>4.940502514751266</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>491.46106973000002</v>
       </c>
       <c r="C260" s="5">
         <v>2.3132610499999942</v>
       </c>
       <c r="D260" s="5">
         <v>5.8249597627825889</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>495.51564257000001</v>
       </c>
       <c r="C261" s="5">
         <v>4.0545728399999916</v>
       </c>
       <c r="D261" s="5">
         <v>10.361849028701497</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>497.04433341999999</v>
       </c>
       <c r="C262" s="5">
         <v>1.5286908499999754</v>
       </c>
       <c r="D262" s="5">
         <v>3.7655269865431551</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>498.50265503999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.4583216199999924</v>
       </c>
       <c r="D263" s="5">
         <v>3.5781583945113438</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>500.41734724999998</v>
       </c>
       <c r="C264" s="5">
         <v>1.9146922099999983</v>
       </c>
       <c r="D264" s="5">
         <v>4.7076873418087528</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>502.09477371999998</v>
       </c>
       <c r="C265" s="5">
         <v>1.6774264700000003</v>
       </c>
       <c r="D265" s="5">
         <v>4.0974603021486589</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>505.06448909</v>
       </c>
       <c r="C266" s="5">
         <v>2.9697153700000172</v>
       </c>
       <c r="D266" s="5">
         <v>7.3330829115618501</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>506.25900235</v>
       </c>
       <c r="C267" s="5">
         <v>1.1945132600000079</v>
       </c>
       <c r="D267" s="5">
         <v>2.875295014309498</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>507.67647681</v>
       </c>
       <c r="C268" s="5">
         <v>1.417474459999994</v>
       </c>
       <c r="D268" s="5">
         <v>3.4121059571242451</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>509.85932537000002</v>
       </c>
       <c r="C269" s="5">
         <v>2.1828485600000249</v>
       </c>
       <c r="D269" s="5">
         <v>5.283403003685172</v>
       </c>
       <c r="E269" s="5">
         <v>4.9343829817323659</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>512.04057219000003</v>
       </c>
       <c r="C270" s="5">
         <v>2.1812468200000126</v>
       </c>
       <c r="D270" s="5">
         <v>5.2562968946340938</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>514.10881591999998</v>
       </c>
       <c r="C271" s="5">
         <v>2.0682437299999492</v>
       </c>
       <c r="D271" s="5">
         <v>4.9562061184595052</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>517.09061299999996</v>
       </c>
       <c r="C272" s="5">
         <v>2.9817970799999785</v>
       </c>
       <c r="D272" s="5">
         <v>7.1862883006152511</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>518.59894691</v>
       </c>
       <c r="C273" s="5">
         <v>1.508333910000033</v>
       </c>
       <c r="D273" s="5">
         <v>3.5570618110646768</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.59954771000002</v>
       </c>
       <c r="C274" s="5">
         <v>2.0006008000000293</v>
       </c>
       <c r="D274" s="5">
         <v>4.7287382147055634</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>522.99155767000002</v>
       </c>
       <c r="C275" s="5">
         <v>2.3920099599999958</v>
       </c>
       <c r="D275" s="5">
         <v>5.6551577882046233</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>523.19160491000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.20004724000000351</v>
       </c>
       <c r="D276" s="5">
         <v>0.45997369498296248</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>524.84814699000003</v>
       </c>
       <c r="C277" s="5">
         <v>1.6565420800000084</v>
       </c>
       <c r="D277" s="5">
         <v>3.8663375669192535</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>525.73083669000005</v>
       </c>
       <c r="C278" s="5">
         <v>0.88268970000001445</v>
       </c>
       <c r="D278" s="5">
         <v>2.0369330280330278</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>526.77454405000003</v>
       </c>
       <c r="C279" s="5">
         <v>1.0437073599999849</v>
       </c>
       <c r="D279" s="5">
         <v>2.4084854468793715</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>529.07481840000003</v>
       </c>
       <c r="C280" s="5">
         <v>2.3002743499999951</v>
       </c>
       <c r="D280" s="5">
         <v>5.3677581943988972</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>530.36565005</v>
       </c>
       <c r="C281" s="5">
         <v>1.2908316499999728</v>
       </c>
       <c r="D281" s="5">
         <v>2.9673567273437174</v>
       </c>
       <c r="E281" s="5">
         <v>4.0219573634587835</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>531.64145163000001</v>
       </c>
       <c r="C282" s="5">
         <v>1.2758015800000067</v>
       </c>
       <c r="D282" s="5">
         <v>2.9251146098673964</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>533.75302377000003</v>
       </c>
       <c r="C283" s="5">
         <v>2.1115721400000211</v>
       </c>
       <c r="D283" s="5">
         <v>4.8716638678824031</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>535.87214170000004</v>
       </c>
       <c r="C284" s="5">
         <v>2.1191179300000158</v>
       </c>
       <c r="D284" s="5">
         <v>4.869688980690956</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>535.63659192</v>
       </c>
       <c r="C285" s="5">
         <v>-0.23554978000004212</v>
       </c>
       <c r="D285" s="5">
         <v>-0.52620271987069422</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>536.27720304000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.64061112000001685</v>
       </c>
       <c r="D286" s="5">
         <v>1.4446552306992988</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>537.63294351000002</v>
       </c>
       <c r="C287" s="5">
         <v>1.3557404700000006</v>
       </c>
       <c r="D287" s="5">
         <v>3.0762095669028655</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>538.79904992000002</v>
       </c>
       <c r="C288" s="5">
         <v>1.1661064099999976</v>
       </c>
       <c r="D288" s="5">
         <v>2.6340312472698857</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>539.83652967</v>
       </c>
       <c r="C289" s="5">
         <v>1.0374797499999886</v>
       </c>
       <c r="D289" s="5">
         <v>2.3352780234820569</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>541.45122535999997</v>
       </c>
       <c r="C290" s="5">
         <v>1.6146956899999623</v>
       </c>
       <c r="D290" s="5">
         <v>3.648939305838006</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>543.49373046000005</v>
       </c>
       <c r="C291" s="5">
         <v>2.0425051000000849</v>
       </c>
       <c r="D291" s="5">
         <v>4.6218444579082751</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>545.95622687000002</v>
       </c>
       <c r="C292" s="5">
         <v>2.4624964099999715</v>
       </c>
       <c r="D292" s="5">
         <v>5.5745942440847962</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>546.03672119999999</v>
       </c>
       <c r="C293" s="5">
         <v>8.0494329999964975E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.17706833934176824</v>
       </c>
       <c r="E293" s="5">
         <v>2.9547673663485874</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>546.79009685000005</v>
       </c>
       <c r="C294" s="5">
         <v>0.75337565000006634</v>
       </c>
       <c r="D294" s="5">
         <v>1.668281138572536</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>548.37628495000001</v>
       </c>
       <c r="C295" s="5">
         <v>1.5861880999999585</v>
       </c>
       <c r="D295" s="5">
         <v>3.5371717037061323</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>549.85187766000001</v>
       </c>
       <c r="C296" s="5">
         <v>1.4755927100000008</v>
       </c>
       <c r="D296" s="5">
         <v>3.2772270325338804</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>551.19588141999998</v>
       </c>
       <c r="C297" s="5">
         <v>1.3440037599999641</v>
       </c>
       <c r="D297" s="5">
         <v>2.9729172602184661</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>553.51274725999997</v>
       </c>
       <c r="C298" s="5">
         <v>2.3168658399999913</v>
       </c>
       <c r="D298" s="5">
         <v>5.1622715148687215</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>555.91997491999996</v>
       </c>
       <c r="C299" s="5">
         <v>2.4072276599999896</v>
       </c>
       <c r="D299" s="5">
         <v>5.3454601950091885</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>557.72374807999995</v>
       </c>
       <c r="C300" s="5">
         <v>1.8037731599999915</v>
       </c>
       <c r="D300" s="5">
         <v>3.9638367669252883</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>560.78238513999997</v>
       </c>
       <c r="C301" s="5">
         <v>3.0586370600000237</v>
       </c>
       <c r="D301" s="5">
         <v>6.7831465142325076</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>563.09467759999995</v>
       </c>
       <c r="C302" s="5">
         <v>2.3122924599999806</v>
       </c>
       <c r="D302" s="5">
         <v>5.0617685533854262</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>566.35243418000005</v>
       </c>
       <c r="C303" s="5">
         <v>3.2577565800000912</v>
       </c>
       <c r="D303" s="5">
         <v>7.1677687474232643</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>568.36235795000005</v>
       </c>
       <c r="C304" s="5">
         <v>2.0099237700000003</v>
       </c>
       <c r="D304" s="5">
         <v>4.342786542055288</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>569.68578262999995</v>
       </c>
       <c r="C305" s="5">
         <v>1.3234246799999028</v>
       </c>
       <c r="D305" s="5">
         <v>2.8302485147752465</v>
       </c>
       <c r="E305" s="5">
         <v>4.3310386484680885</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>570.96895059999997</v>
       </c>
       <c r="C306" s="5">
         <v>1.2831679700000223</v>
       </c>
       <c r="D306" s="5">
         <v>2.7366331475732864</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>570.89953238999999</v>
       </c>
       <c r="C307" s="5">
         <v>-6.9418209999980718E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.14579807101924303</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>571.20683319</v>
       </c>
       <c r="C308" s="5">
         <v>0.30730080000000726</v>
       </c>
       <c r="D308" s="5">
         <v>0.64784541083628966</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>570.32721040000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.87962278999998489</v>
       </c>
       <c r="D309" s="5">
         <v>-1.8323537053055228</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>569.92832086999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.39888953000001948</v>
       </c>
       <c r="D310" s="5">
         <v>-0.83606465005170438</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>569.33096493999994</v>
       </c>
       <c r="C311" s="5">
         <v>-0.59735593000004883</v>
       </c>
       <c r="D311" s="5">
         <v>-1.25052433802465</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>569.42915711000001</v>
       </c>
       <c r="C312" s="5">
         <v>9.8192170000061196E-2</v>
       </c>
       <c r="D312" s="5">
         <v>0.20715971464810856</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>568.99716430000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.43199280999999701</v>
       </c>
       <c r="D313" s="5">
         <v>-0.90658130568128659</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>569.10336616999996</v>
       </c>
       <c r="C314" s="5">
         <v>0.10620186999994985</v>
       </c>
       <c r="D314" s="5">
         <v>0.22420700957408446</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>566.18307536999998</v>
       </c>
       <c r="C315" s="5">
         <v>-2.9202907999999752</v>
       </c>
       <c r="D315" s="5">
         <v>-5.9868197821782214</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>565.04661576000001</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1364596099999744</v>
       </c>
       <c r="D316" s="5">
         <v>-2.3822618056922762</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>563.07359579000001</v>
       </c>
       <c r="C317" s="5">
         <v>-1.9730199699999957</v>
       </c>
       <c r="D317" s="5">
         <v>-4.1105976814532426</v>
       </c>
       <c r="E317" s="5">
         <v>-1.1606726096400455</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>567.80511913999999</v>
       </c>
       <c r="C318" s="5">
         <v>4.7315233499999749</v>
       </c>
       <c r="D318" s="5">
         <v>10.562969522753285</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>566.78688553999996</v>
       </c>
       <c r="C319" s="5">
         <v>-1.0182336000000305</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1308378055475252</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>565.42384009</v>
       </c>
       <c r="C320" s="5">
         <v>-1.3630454499999587</v>
       </c>
       <c r="D320" s="5">
         <v>-2.8479710350089227</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>565.51131957999996</v>
       </c>
       <c r="C321" s="5">
         <v>8.7479489999964244E-2</v>
       </c>
       <c r="D321" s="5">
         <v>0.18581593760762516</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>564.14265652999995</v>
       </c>
       <c r="C322" s="5">
         <v>-1.3686630500000092</v>
       </c>
       <c r="D322" s="5">
         <v>-2.8659174905611318</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>563.02618399999994</v>
       </c>
       <c r="C323" s="5">
         <v>-1.11647253000001</v>
       </c>
       <c r="D323" s="5">
         <v>-2.3491924525082086</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>564.03819600999998</v>
       </c>
       <c r="C324" s="5">
         <v>1.0120120100000349</v>
       </c>
       <c r="D324" s="5">
         <v>2.1783930272634366</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>563.64867186000004</v>
       </c>
       <c r="C325" s="5">
         <v>-0.38952414999994289</v>
       </c>
       <c r="D325" s="5">
         <v>-0.82557818133263128</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>565.00947604999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.3608041899999535</v>
       </c>
       <c r="D326" s="5">
         <v>2.9359136784897766</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>563.00699878</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0024772699999858</v>
       </c>
       <c r="D327" s="5">
         <v>-4.1710468622908508</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>563.63108769999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.62408891999996285</v>
       </c>
       <c r="D328" s="5">
         <v>1.3383305780373389</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>563.49424830999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.13683938999997736</v>
       </c>
       <c r="D329" s="5">
         <v>-0.29094949328950515</v>
       </c>
       <c r="E329" s="5">
         <v>7.4706490083209509E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>564.20191519000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.70766688000003342</v>
       </c>
       <c r="D330" s="5">
         <v>1.5174786239718019</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>564.57398587</v>
       </c>
       <c r="C331" s="5">
         <v>0.37207067999997889</v>
       </c>
       <c r="D331" s="5">
         <v>0.79423304309267362</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>566.99641559999998</v>
       </c>
       <c r="C332" s="5">
         <v>2.4224297299999762</v>
       </c>
       <c r="D332" s="5">
         <v>5.2721284480625519</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>569.01248352000005</v>
       </c>
       <c r="C333" s="5">
         <v>2.0160679200000686</v>
       </c>
       <c r="D333" s="5">
         <v>4.3512780601862033</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>571.42514714000004</v>
       </c>
       <c r="C334" s="5">
         <v>2.4126636199999894</v>
       </c>
       <c r="D334" s="5">
         <v>5.2084572113974437</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>574.22045644000002</v>
       </c>
       <c r="C335" s="5">
         <v>2.7953092999999853</v>
       </c>
       <c r="D335" s="5">
         <v>6.0307260112591798</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>573.91898975000004</v>
       </c>
       <c r="C336" s="5">
         <v>-0.30146668999998383</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.62818602934322509</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.62818602934321399</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>575.44848319000005</v>
       </c>
       <c r="C337" s="5">
         <v>1.5294934400000102</v>
       </c>
       <c r="D337" s="5">
         <v>3.2452921584641414</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>576.83745712999996</v>
       </c>
       <c r="C338" s="5">
         <v>1.3889739399999144</v>
       </c>
       <c r="D338" s="5">
         <v>2.9352321497550182</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>577.47819549999997</v>
       </c>
       <c r="C339" s="5">
         <v>0.64073837000000822</v>
       </c>
       <c r="D339" s="5">
         <v>1.3411071174017852</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>578.77771469000004</v>
       </c>
       <c r="C340" s="5">
         <v>1.2995191900000691</v>
       </c>
       <c r="D340" s="5">
         <v>2.7340759931039571</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>579.94231663000005</v>
       </c>
       <c r="C341" s="5">
         <v>1.1646019400000114</v>
       </c>
       <c r="D341" s="5">
         <v>2.4415122171630665</v>
       </c>
       <c r="E341" s="5">
         <v>2.9189416519033173</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>580.12778724999998</v>
       </c>
       <c r="C342" s="5">
         <v>0.18547061999993275</v>
       </c>
       <c r="D342" s="5">
         <v>0.38444623725431004</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>578.58365848999995</v>
       </c>
       <c r="C343" s="5">
         <v>-1.5441287600000351</v>
       </c>
       <c r="D343" s="5">
         <v>-3.1476989954048129</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>581.29015207999998</v>
       </c>
       <c r="C344" s="5">
         <v>2.7064935900000364</v>
       </c>
       <c r="D344" s="5">
         <v>5.7600447162366564</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>583.16287151999995</v>
       </c>
       <c r="C345" s="5">
         <v>1.8727194399999689</v>
       </c>
       <c r="D345" s="5">
         <v>3.9352354550808766</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>584.89477692000003</v>
       </c>
       <c r="C346" s="5">
         <v>1.7319054000000733</v>
       </c>
       <c r="D346" s="5">
         <v>3.6226103833777445</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>587.75180377000004</v>
       </c>
       <c r="C347" s="5">
         <v>2.8570268500000111</v>
       </c>
       <c r="D347" s="5">
         <v>6.0216916914661578</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>588.56022612000004</v>
       </c>
       <c r="C348" s="5">
         <v>0.80842235000000073</v>
       </c>
       <c r="D348" s="5">
         <v>1.6630819187691603</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>590.03128975000004</v>
       </c>
       <c r="C349" s="5">
         <v>1.4710636300000033</v>
       </c>
       <c r="D349" s="5">
         <v>3.0408895954668003</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>592.15336878000005</v>
       </c>
       <c r="C350" s="5">
         <v>2.122079030000009</v>
       </c>
       <c r="D350" s="5">
         <v>4.4022681690579546</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>593.58563543000002</v>
       </c>
       <c r="C351" s="5">
         <v>1.4322666499999741</v>
       </c>
       <c r="D351" s="5">
         <v>2.9414163619653433</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>594.18584738000004</v>
       </c>
       <c r="C352" s="5">
         <v>0.60021195000001626</v>
       </c>
       <c r="D352" s="5">
         <v>1.2201668123531517</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>594.88523167000005</v>
       </c>
       <c r="C353" s="5">
         <v>0.69938429000001179</v>
       </c>
       <c r="D353" s="5">
         <v>1.4216354972308221</v>
       </c>
       <c r="E353" s="5">
         <v>2.5766209175478227</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>599.00233015000003</v>
       </c>
       <c r="C354" s="5">
         <v>4.1170984799999815</v>
       </c>
       <c r="D354" s="5">
         <v>8.6285273944398</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>600.74108050999996</v>
       </c>
       <c r="C355" s="5">
         <v>1.7387503599999263</v>
       </c>
       <c r="D355" s="5">
         <v>3.5394453794887593</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>601.04642163999995</v>
       </c>
       <c r="C356" s="5">
         <v>0.30534112999998797</v>
       </c>
       <c r="D356" s="5">
         <v>0.61163686892520275</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>600.81024686000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.23617477999994207</v>
       </c>
       <c r="D357" s="5">
         <v>-0.47050948441792473</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>602.69960331000004</v>
       </c>
       <c r="C358" s="5">
         <v>1.8893564500000366</v>
       </c>
       <c r="D358" s="5">
         <v>3.8395734959155048</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>603.66498563000005</v>
       </c>
       <c r="C359" s="5">
         <v>0.96538232000000335</v>
       </c>
       <c r="D359" s="5">
         <v>1.9391403929953421</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>605.51985853999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.8548729099999264</v>
       </c>
       <c r="D360" s="5">
         <v>3.7501790169822691</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>605.60984772999996</v>
       </c>
       <c r="C361" s="5">
         <v>8.9989189999982955E-2</v>
       </c>
       <c r="D361" s="5">
         <v>0.1784835571979837</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>605.56806559999995</v>
       </c>
       <c r="C362" s="5">
         <v>-4.1782130000001416E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-8.2758784775804894E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>606.26440860000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.69634300000006988</v>
       </c>
       <c r="D363" s="5">
         <v>1.3886410839455854</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>607.34372058999998</v>
       </c>
       <c r="C364" s="5">
         <v>1.079311989999951</v>
       </c>
       <c r="D364" s="5">
         <v>2.1573616733414847</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>606.80723854999997</v>
       </c>
       <c r="C365" s="5">
         <v>-0.53648204000000987</v>
       </c>
       <c r="D365" s="5">
         <v>-1.0548556863196334</v>
       </c>
       <c r="E365" s="5">
         <v>2.0040851991789621</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>607.52653607000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.71929752000005465</v>
       </c>
       <c r="D366" s="5">
         <v>1.431767283586205</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>607.57417421000002</v>
       </c>
       <c r="C367" s="5">
         <v>4.7638140000003659E-2</v>
       </c>
       <c r="D367" s="5">
         <v>9.4136511082076879E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>606.33865015000003</v>
       </c>
       <c r="C368" s="5">
         <v>-1.2355240599999888</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4131347868880493</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>578.64413296999999</v>
       </c>
       <c r="C369" s="5">
         <v>-27.694517180000048</v>
       </c>
       <c r="D369" s="5">
         <v>-42.93686630812963</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>576.80287163000003</v>
       </c>
       <c r="C370" s="5">
         <v>-1.84126133999996</v>
       </c>
       <c r="D370" s="5">
         <v>-3.7523093868737978</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>575.26328439999997</v>
       </c>
       <c r="C371" s="5">
         <v>-1.5395872300000519</v>
       </c>
       <c r="D371" s="5">
         <v>-3.1564030321449388</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>573.58582461000003</v>
       </c>
       <c r="C372" s="5">
         <v>-1.6774597899999435</v>
       </c>
       <c r="D372" s="5">
         <v>-3.4436057021145494</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>574.03286859000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.44704397999998946</v>
       </c>
       <c r="D373" s="5">
         <v>0.93928110549197363</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>573.74818239000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.2846862000000101</v>
       </c>
       <c r="D374" s="5">
         <v>-0.59350807289726415</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>575.69520564000004</v>
       </c>
       <c r="C375" s="5">
         <v>1.9470232500000293</v>
       </c>
       <c r="D375" s="5">
         <v>4.1490899863325881</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>576.78899511999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.0937894799999412</v>
       </c>
       <c r="D376" s="5">
         <v>2.3039106899634954</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>579.39168476999998</v>
       </c>
       <c r="C377" s="5">
         <v>2.6026896500000021</v>
       </c>
       <c r="D377" s="5">
         <v>5.551281170049549</v>
       </c>
       <c r="E377" s="5">
         <v>-4.5180004519245642</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>579.52141572999994</v>
       </c>
       <c r="C378" s="5">
         <v>0.12973095999996076</v>
       </c>
       <c r="D378" s="5">
         <v>0.26902183016459524</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>579.73227344999998</v>
       </c>
       <c r="C379" s="5">
         <v>0.21085772000003544</v>
       </c>
       <c r="D379" s="5">
         <v>0.4374924287915416</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>583.90683818000002</v>
       </c>
       <c r="C380" s="5">
         <v>4.1745647300000428</v>
       </c>
       <c r="D380" s="5">
         <v>8.9915928668595555</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>587.54621463000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.6393764499999861</v>
       </c>
       <c r="D381" s="5">
         <v>7.7411619786039054</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>590.52371208</v>
       </c>
       <c r="C382" s="5">
         <v>2.9774974499999871</v>
       </c>
       <c r="D382" s="5">
         <v>6.2536119123401734</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>593.47538967000003</v>
       </c>
       <c r="C383" s="5">
         <v>2.9516775900000312</v>
       </c>
       <c r="D383" s="5">
         <v>6.1657612264981232</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>600.64971714000001</v>
       </c>
       <c r="C384" s="5">
         <v>7.1743274699999802</v>
       </c>
       <c r="D384" s="5">
         <v>15.510842483795662</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>602.75781402999996</v>
       </c>
       <c r="C385" s="5">
         <v>2.1080968899999561</v>
       </c>
       <c r="D385" s="5">
         <v>4.2938903226039882</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>602.65904688000001</v>
       </c>
       <c r="C386" s="5">
         <v>-9.8767149999957837E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.19645340477901785</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>609.94462132000001</v>
       </c>
       <c r="C387" s="5">
         <v>7.2855744400000049</v>
       </c>
       <c r="D387" s="5">
         <v>15.511362396827732</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>613.99284640999997</v>
       </c>
       <c r="C388" s="5">
         <v>4.0482250899999599</v>
       </c>
       <c r="D388" s="5">
         <v>8.2617053353019276</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>617.08971100999997</v>
       </c>
       <c r="C389" s="5">
         <v>3.0968646000000035</v>
       </c>
       <c r="D389" s="5">
         <v>6.2233341161372691</v>
       </c>
       <c r="E389" s="5">
         <v>6.5064838227640198</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>619.20072716000004</v>
       </c>
       <c r="C390" s="5">
         <v>2.1110161500000686</v>
       </c>
       <c r="D390" s="5">
         <v>4.1832326044370038</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>623.82348434000005</v>
       </c>
       <c r="C391" s="5">
         <v>4.6227571800000078</v>
       </c>
       <c r="D391" s="5">
         <v>9.3359918085980098</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>626.16383552000002</v>
       </c>
       <c r="C392" s="5">
         <v>2.3403511799999706</v>
       </c>
       <c r="D392" s="5">
         <v>4.5960132833721579</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>632.52086830999997</v>
       </c>
       <c r="C393" s="5">
         <v>6.3570327899999484</v>
       </c>
       <c r="D393" s="5">
         <v>12.886635320555961</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>637.01098363999995</v>
       </c>
       <c r="C394" s="5">
         <v>4.4901153299999805</v>
       </c>
       <c r="D394" s="5">
         <v>8.8591019113997582</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>636.67761586999995</v>
       </c>
       <c r="C395" s="5">
         <v>-0.33336776999999529</v>
       </c>
       <c r="D395" s="5">
         <v>-0.62619309990278316</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>645.97466262</v>
       </c>
       <c r="C396" s="5">
         <v>9.2970467500000495</v>
       </c>
       <c r="D396" s="5">
         <v>19.001059880208395</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>647.71489280000003</v>
       </c>
       <c r="C397" s="5">
         <v>1.7402301800000259</v>
       </c>
       <c r="D397" s="5">
         <v>3.2810842517615235</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>650.25770517000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.5428123699999787</v>
       </c>
       <c r="D398" s="5">
         <v>4.8140471153564457</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>652.84055446000002</v>
       </c>
       <c r="C399" s="5">
         <v>2.5828492900000128</v>
       </c>
       <c r="D399" s="5">
         <v>4.8719673248657447</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>654.51433284999996</v>
       </c>
       <c r="C400" s="5">
         <v>1.6737783899999386</v>
       </c>
       <c r="D400" s="5">
         <v>3.1203638909636622</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>655.53707524000004</v>
       </c>
       <c r="C401" s="5">
         <v>1.0227423900000758</v>
       </c>
       <c r="D401" s="5">
         <v>1.8913163961741253</v>
       </c>
       <c r="E401" s="5">
         <v>6.230433524336787</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>657.87057221999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.3334969799999499</v>
       </c>
       <c r="D402" s="5">
         <v>4.3562370783863713</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>657.85603215000003</v>
       </c>
       <c r="C403" s="5">
         <v>-1.4540069999952721E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-2.6518838071520889E-2</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>658.35809558000005</v>
       </c>
       <c r="C404" s="5">
         <v>0.50206343000002107</v>
       </c>
       <c r="D404" s="5">
         <v>0.91967151269785052</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>658.61792577999995</v>
       </c>
       <c r="C405" s="5">
         <v>0.25983019999989665</v>
       </c>
       <c r="D405" s="5">
         <v>0.47462609525326105</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>659.37722974999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.75930397000001904</v>
       </c>
       <c r="D406" s="5">
         <v>1.392255679607457</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>660.77883073999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.4016009900000199</v>
       </c>
       <c r="D407" s="5">
         <v>2.5808058150441848</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>659.71269600000005</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0661347399999386</v>
       </c>
       <c r="D408" s="5">
         <v>-1.9190528370105264</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>659.15908643</v>
       </c>
       <c r="C409" s="5">
         <v>-0.55360957000004873</v>
       </c>
       <c r="D409" s="5">
         <v>-1.0023664518137076</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>659.45070926999995</v>
       </c>
       <c r="C410" s="5">
         <v>0.29162283999994543</v>
       </c>
       <c r="D410" s="5">
         <v>0.53219351136526427</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>657.78968560999999</v>
       </c>
       <c r="C411" s="5">
         <v>-1.6610236599999553</v>
       </c>
       <c r="D411" s="5">
         <v>-2.9810354543007178</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>657.38335386000006</v>
       </c>
       <c r="C412" s="5">
         <v>-0.40633174999993571</v>
       </c>
       <c r="D412" s="5">
         <v>-0.73875421606152125</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>658.39247422000005</v>
       </c>
       <c r="C413" s="5">
         <v>1.0091203599999972</v>
       </c>
       <c r="D413" s="5">
         <v>1.857699456248052</v>
       </c>
       <c r="E413" s="5">
         <v>0.43558161511378923</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>656.88788370999998</v>
       </c>
       <c r="C414" s="5">
         <v>-1.5045905100000709</v>
       </c>
       <c r="D414" s="5">
         <v>-2.7080920012712562</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>657.31427427999995</v>
       </c>
       <c r="C415" s="5">
         <v>0.42639056999996683</v>
       </c>
       <c r="D415" s="5">
         <v>0.78171535449962359</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>657.21097456999996</v>
       </c>
       <c r="C416" s="5">
         <v>-0.1032997099999875</v>
       </c>
       <c r="D416" s="5">
         <v>-0.18842214242479338</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>656.37905904000002</v>
       </c>
       <c r="C417" s="5">
         <v>-0.83191552999994656</v>
       </c>
       <c r="D417" s="5">
         <v>-1.5084618368040759</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>656.83992056</v>
       </c>
       <c r="C418" s="5">
         <v>0.46086151999998037</v>
       </c>
       <c r="D418" s="5">
         <v>0.84581382168380514</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>657.32814906999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.48822850999999901</v>
       </c>
       <c r="D419" s="5">
         <v>0.89561440553869165</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>658.03102801</v>
       </c>
       <c r="C420" s="5">
         <v>0.70287894000000506</v>
       </c>
       <c r="D420" s="5">
         <v>1.2907296330356033</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>658.24289431</v>
       </c>
       <c r="C421" s="5">
         <v>0.21186629999999695</v>
       </c>
       <c r="D421" s="5">
         <v>0.38704901306108042</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>658.78466455</v>
       </c>
       <c r="C422" s="5">
         <v>0.54177024000000529</v>
       </c>
       <c r="D422" s="5">
         <v>0.99214950549604275</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>657.9837728</v>
       </c>
       <c r="C423" s="5">
         <v>-0.80089175000000523</v>
       </c>
       <c r="D423" s="5">
         <v>-1.4491381055897645</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>657.96506526999997</v>
       </c>
       <c r="C424" s="5">
         <v>-1.8707530000028783E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.4112582741019359E-2</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>657.23715607999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.72790918999999121</v>
       </c>
       <c r="D425" s="5">
         <v>-1.3195163691850809</v>
       </c>
       <c r="E425" s="5">
         <v>-0.17547559931768708</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>657.71940696000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.4822508800000378</v>
       </c>
       <c r="D426" s="5">
         <v>0.88406780981902244</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>657.17274478000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.54666217999999844</v>
       </c>
       <c r="D427" s="5">
         <v>-0.992830900506525</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>656.52173815000003</v>
       </c>
       <c r="C428" s="5">
         <v>-0.65100662999998349</v>
       </c>
       <c r="D428" s="5">
         <v>-1.182285261055438</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>655.68605328000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.83568487000002278</v>
       </c>
       <c r="D429" s="5">
         <v>-1.5168284582282143</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>655.21239888000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.47365439999998671</v>
       </c>
       <c r="D430" s="5">
         <v>-0.8634200172566886</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>652.64154567000003</v>
       </c>
       <c r="C431" s="5">
         <v>-2.5708532099999957</v>
       </c>
       <c r="D431" s="5">
         <v>-4.6081410584354892</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>654.58263826999996</v>
       </c>
       <c r="C432" s="5">
         <v>1.9410925999999336</v>
       </c>
       <c r="D432" s="5">
         <v>3.6280170279347157</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>653.63010140999995</v>
       </c>
       <c r="C433" s="5">
         <v>-0.95253686000000926</v>
       </c>
       <c r="D433" s="5">
         <v>-1.7323100862949969</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>652.70519234000005</v>
       </c>
       <c r="C434" s="5">
         <v>-0.92490906999989875</v>
       </c>
       <c r="D434" s="5">
         <v>-1.6848880731373916</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>653.53166539999995</v>
       </c>
       <c r="C435" s="5">
         <v>0.8264730599998984</v>
       </c>
       <c r="D435" s="5">
         <v>1.5300994030878146</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>652.90834060999998</v>
       </c>
       <c r="C436" s="5">
         <v>-0.62332478999996965</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1385498856988807</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>652.91276639</v>
       </c>
       <c r="C437" s="5">
         <v>4.4257800000195857E-3</v>
       </c>
       <c r="D437" s="5">
         <v>8.1345782813491141E-3</v>
       </c>
       <c r="E437" s="5">
         <v>-0.65796488375553519</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>653.32532499000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.41255860000001121</v>
       </c>
       <c r="D438" s="5">
         <v>0.76088950303334624</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>653.40143683999997</v>
       </c>
       <c r="C439" s="5">
         <v>7.6111849999961123E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.13988859946851839</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>654.85472577999997</v>
       </c>
       <c r="C440" s="5">
         <v>1.4532889399999931</v>
       </c>
       <c r="D440" s="5">
         <v>2.7019216204993368</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>651.09557915000005</v>
       </c>
       <c r="C441" s="5">
         <v>-3.7591466299999183</v>
       </c>
       <c r="D441" s="5">
         <v>-6.6751356927746253</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>656.34188687000005</v>
+        <v>656.79570708000006</v>
       </c>
       <c r="C442" s="5">
-        <v>5.2463077200000043</v>
+        <v>5.7001279300000078</v>
       </c>
       <c r="D442" s="5">
-        <v>10.109425374209824</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.026514836310074</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>659.04832982000005</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.2526227399999925</v>
+      </c>
+      <c r="D443" s="5">
+        <v>4.194189117841618</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19FB223D-24CE-435D-B50C-E3F7E5AF5101}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BC148E-5A46-4CDD-B779-42AEC70DD5D3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{417C1B51-F626-40CF-999D-9F4FF7FD3146}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE410000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>