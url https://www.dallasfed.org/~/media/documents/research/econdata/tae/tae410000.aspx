--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{253AC1FD-4A96-42F4-A90E-871406A773F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{19DF6AD5-CA47-48CD-97DA-50E8A22D1BCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{FC894E13-9599-470D-8855-A56D7E15DC47}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E7973238-CDD5-4D3B-8917-C712C1715ECB}"/>
   </bookViews>
   <sheets>
     <sheet name="AE410000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Wholesale Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D86CBCCD-CC51-48AE-9A9C-AFA0717EB0D3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{995937B7-E802-4F21-85A0-F7FB106B4ACC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>362.66219717000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>362.66219719999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>362.75593927</v>
+        <v>362.75593930000002</v>
       </c>
       <c r="C7" s="5">
-        <v>9.374209999998584E-2</v>
+        <v>9.3742100000042683E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.31062123865821523</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.31062123863256907</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>362.63261504000002</v>
+        <v>362.63261499999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12332422999998016</v>
+        <v>-0.12332430000003569</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.40719575468519675</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.40719598534791901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>362.04173452999999</v>
+        <v>362.04173450000002</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.59088051000003361</v>
+        <v>-0.59088049999996883</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.9378747055088019</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.9378746732174434</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>362.28527833999999</v>
+        <v>362.28527830000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.24354381000000558</v>
+        <v>0.24354379999999765</v>
       </c>
       <c r="D10" s="5">
-        <v>0.8102278150959652</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.81022778177175514</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>364.08730979000001</v>
+        <v>364.08730980000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.8020314500000154</v>
+        <v>1.8020314999999982</v>
       </c>
       <c r="D11" s="5">
-        <v>6.1349119440203603</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>6.1349121196221601</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>366.44763220999999</v>
+        <v>366.44763219999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3603224199999886</v>
+        <v>2.3603223999999727</v>
       </c>
       <c r="D12" s="5">
-        <v>8.0628793444979863</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>8.0628792734939623</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>366.95003283</v>
+        <v>366.95003279999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50240062000000307</v>
+        <v>0.50240059999998721</v>
       </c>
       <c r="D13" s="5">
-        <v>1.657665545558773</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.6576654791162326</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>367.11869306</v>
+        <v>367.11869309999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16866023000000041</v>
+        <v>0.1686602999999991</v>
       </c>
       <c r="D14" s="5">
-        <v>0.55294912126524487</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.55294935138450185</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>367.67020477</v>
+        <v>367.67020480000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.55151170999999977</v>
+        <v>0.55151170000004868</v>
       </c>
       <c r="D15" s="5">
-        <v>1.8176948537489634</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.817694820318172</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>368.24591935000001</v>
+        <v>368.24591939999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.5757145800000103</v>
+        <v>0.57571459999996932</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8952812012071663</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8952812674602582</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>367.41874223999997</v>
+        <v>367.4187422</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.82717711000003646</v>
+        <v>-0.82717719999999417</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.6624618544423329</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.662462140201538</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>362.53885810000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-4.8798841399999446</v>
+        <v>-4.8798840999999697</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.823640059601306</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-14.823639948326118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>362.44945315000001</v>
+        <v>362.44945319999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.940495000001647E-2</v>
+        <v>-8.9404900000033649E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.2955284394227542</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.29552827437167029</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>362.91734322999997</v>
+        <v>362.9173432</v>
       </c>
       <c r="C20" s="5">
-        <v>0.46789007999996102</v>
+        <v>0.46789000000001124</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5601395586306577</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5601392897643285</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>361.01980796999999</v>
+        <v>361.01980800000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.8975352599999837</v>
+        <v>-1.897535199999993</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.096950683878144</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0969504970920685</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>361.47946251000002</v>
+        <v>361.47946250000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.45965454000003092</v>
+        <v>0.45965449999999919</v>
       </c>
       <c r="D22" s="5">
-        <v>1.5385982778745699</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5385981429148377</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>361.90144914000001</v>
+        <v>361.90144909999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.42198662999999215</v>
+        <v>0.42198659999996835</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4098946102440113</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4098945094060511</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>361.77720572999999</v>
+        <v>361.77720570000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.12424341000001959</v>
+        <v>-0.12424339999995482</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.41119177620569936</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41119174321768703</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>362.00478002</v>
+        <v>362.00477999999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.22757429000000684</v>
+        <v>0.22757429999995793</v>
       </c>
       <c r="D25" s="5">
-        <v>0.7574715811064836</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.7574716145692495</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>361.39140522000002</v>
+        <v>361.39140520000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.61337479999997413</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0144182268546973</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0144182269650646</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>360.85577856999998</v>
+        <v>360.85577860000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.53562665000004017</v>
+        <v>-0.53562660000000051</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.7641212891390645</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.764121125897522</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>360.62004552000002</v>
+        <v>360.6200455</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.23573304999996481</v>
+        <v>-0.23573310000000447</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.78110291731633419</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78110308233226844</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>359.89345365999998</v>
+        <v>359.89345370000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.72659186000004183</v>
+        <v>-0.72659179999999424</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.3911944493604009</v>
+        <v>-2.3911942542159115</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.0481504384129767</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0481504168624265</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>358.15267273000001</v>
+        <v>358.15267269999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.7407809299999712</v>
+        <v>-1.7407810000000268</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.6523705433786926</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.6523707640471539</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>357.48722333000001</v>
+        <v>357.48722329999998</v>
       </c>
       <c r="C31" s="5">
         <v>-0.66544939999999997</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.2069619324832979</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2069619326662959</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>357.25070722999999</v>
+        <v>357.25070720000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.2365161000000171</v>
+        <v>-0.23651609999996026</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.79104595325731886</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.79104595332332162</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>358.38797762000002</v>
+        <v>358.3879776</v>
       </c>
       <c r="C33" s="5">
-        <v>1.1372703900000261</v>
+        <v>1.1372703999999771</v>
       </c>
       <c r="D33" s="5">
-        <v>3.8876742220347316</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.887674257151752</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>358.27640219</v>
+        <v>358.27640220000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.11157543000001624</v>
+        <v>-0.11157539999999244</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.37295194715299962</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.37295184706739315</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>358.71319418000002</v>
+        <v>358.71319419999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43679199000001745</v>
+        <v>0.43679199999996854</v>
       </c>
       <c r="D35" s="5">
-        <v>1.4728274033986022</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4728274373026817</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>356.44562367999998</v>
+        <v>356.4456237</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.2675705000000335</v>
+        <v>-2.2675704999999766</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.327425240322782</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3274252399281643</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>356.46008659</v>
+        <v>356.46008660000001</v>
       </c>
       <c r="C37" s="5">
-        <v>1.4462910000020202E-2</v>
+        <v>1.4462900000012269E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.8701301124531859E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8701267441231266E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>356.56324024999998</v>
+        <v>356.56324030000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10315365999997539</v>
+        <v>0.10315370000000712</v>
       </c>
       <c r="D38" s="5">
-        <v>0.34781341081728812</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34781354589428215</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>361.72523489000002</v>
+        <v>361.72523489999998</v>
       </c>
       <c r="C39" s="5">
-        <v>5.1619946400000458</v>
+        <v>5.1619945999999572</v>
       </c>
       <c r="D39" s="5">
-        <v>18.824740695299802</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.824740534768701</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>361.63286718000001</v>
+        <v>361.63286720000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.2367710000019088E-2</v>
+        <v>-9.2367699999954311E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.30599389689042189</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.30599386380044669</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>362.18086161999997</v>
+        <v>362.18086160000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.54799443999996811</v>
+        <v>0.54799439999999322</v>
       </c>
       <c r="D41" s="5">
-        <v>1.833632307645261</v>
+        <v>1.833632172582389</v>
       </c>
       <c r="E41" s="5">
-        <v>0.63557920732866258</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63557919058643275</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>363.54432938999997</v>
+        <v>363.54432939999998</v>
       </c>
       <c r="C42" s="5">
-        <v>1.3634677699999997</v>
+        <v>1.3634677999999667</v>
       </c>
       <c r="D42" s="5">
-        <v>4.6122462333801684</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6122463372321176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>363.86678995</v>
+        <v>363.86678999999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.32246056000002454</v>
+        <v>0.32246059999999943</v>
       </c>
       <c r="D43" s="5">
-        <v>1.0695971923492698</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0695973256472202</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>364.15450776</v>
+        <v>364.15450779999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.28771781000000374</v>
+        <v>0.2877177999999958</v>
       </c>
       <c r="D44" s="5">
-        <v>0.95300499996706645</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95300496656842704</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>364.74428884999998</v>
+        <v>364.74428890000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.58978108999997403</v>
+        <v>0.5897811000000388</v>
       </c>
       <c r="D45" s="5">
-        <v>1.9609143822668651</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9609144155945613</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>365.57803866</v>
+        <v>365.57803869999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.8337498100000289</v>
+        <v>0.83374979999996413</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7777667351024604</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7777667009803331</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>365.71628242000003</v>
+        <v>365.71628240000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.13824376000002303</v>
+        <v>0.13824370000003228</v>
       </c>
       <c r="D47" s="5">
-        <v>0.45472637345231881</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.45472617563342421</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>365.83797285999998</v>
+        <v>365.83797290000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.1216904399999521</v>
+        <v>0.1216904999999997</v>
       </c>
       <c r="D48" s="5">
-        <v>0.40002613638312479</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.40002633400109122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>365.31956322000002</v>
+        <v>365.3195632</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.51840963999995893</v>
+        <v>-0.51840970000000652</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.6872659774498699</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6872661710292225</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>366.62917291000002</v>
+        <v>366.62917290000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.309609690000002</v>
+        <v>1.30960970000001</v>
       </c>
       <c r="D50" s="5">
-        <v>4.3876383371319161</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3876383715438116</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>367.28637017</v>
+        <v>367.28637020000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.65719725999997536</v>
+        <v>0.65719730000000709</v>
       </c>
       <c r="D51" s="5">
-        <v>2.1723816859437806</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1723818195310995</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>367.32469227000001</v>
+        <v>367.32469229999998</v>
       </c>
       <c r="C52" s="5">
-        <v>3.8322100000016235E-2</v>
+        <v>3.8322099999959391E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.12527804682180843</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12527804681139454</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>368.22089404000002</v>
+        <v>368.22089399999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.89620177000000467</v>
+        <v>0.89620170000000599</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9673786093688204</v>
+        <v>2.9673783742300675</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6676840385722036</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6676840331421694</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>369.47167772</v>
+        <v>369.47167769999999</v>
       </c>
       <c r="C54" s="5">
-        <v>1.2507836799999836</v>
+        <v>1.2507836999999995</v>
       </c>
       <c r="D54" s="5">
-        <v>4.1532183579894522</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1532184261045657</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>368.73118147000002</v>
+        <v>368.73118149999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.74049624999997832</v>
+        <v>-0.7404961999999955</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.3787088562095549</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3787086974874305</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>369.08456273000002</v>
+        <v>369.08456269999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.35338125999999193</v>
+        <v>0.35338120000000117</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1561265053621428</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1561263079351791</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>370.77485479000001</v>
+        <v>370.77485480000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6902920599999902</v>
+        <v>1.6902921000000219</v>
       </c>
       <c r="D57" s="5">
-        <v>5.6361857799626769</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6361859171876416</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>369.71500994000002</v>
+        <v>369.71500989999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.0598448499999904</v>
+        <v>-1.0598449000000301</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.3767345451468533</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3767347018643701</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>370.44645840999999</v>
+        <v>370.44645839999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.73144846999997526</v>
+        <v>0.73144849999999906</v>
       </c>
       <c r="D59" s="5">
-        <v>2.4000982036603835</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.400098303435283</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>372.30612062</v>
+        <v>372.30612059999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8596622100000104</v>
+        <v>1.8596622000000025</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1932093013956191</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1932092673397277</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>372.66740894999998</v>
+        <v>372.66740900000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.3612883299999794</v>
+        <v>0.36128840000003493</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1707232586526617</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.170723486757197</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>373.78810892000001</v>
+        <v>373.7881089</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1206999700000324</v>
+        <v>1.1206998999999769</v>
       </c>
       <c r="D62" s="5">
-        <v>3.6689762010675198</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6689759675953892</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>374.32633291000002</v>
+        <v>374.32633290000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.53822399000000587</v>
+        <v>0.5382240000000138</v>
       </c>
       <c r="D63" s="5">
-        <v>1.7416509246452661</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7416509573552785</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>376.11406151</v>
+        <v>376.11406149999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.7877285999999799</v>
       </c>
       <c r="D64" s="5">
-        <v>5.8839875145933807</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8839875147548515</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>377.44331056999999</v>
+        <v>377.44331060000002</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3292490599999951</v>
+        <v>1.3292491000000268</v>
       </c>
       <c r="D65" s="5">
-        <v>4.324412730202698</v>
+        <v>4.3244128629907008</v>
       </c>
       <c r="E65" s="5">
-        <v>2.5045880555051081</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5045880747875282</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>378.15677219999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.71346162999998342</v>
+        <v>0.71346159999995962</v>
       </c>
       <c r="D66" s="5">
-        <v>2.2920294101160366</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2920293125514801</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>379.35002839999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.1932562000000075</v>
       </c>
       <c r="D67" s="5">
         <v>3.8529560863427292</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>380.81474059999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.4647122000000081</v>
       </c>
       <c r="D68" s="5">
         <v>4.7330033996554555</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>380.23217734000002</v>
+        <v>380.23217729999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.58256325999997216</v>
+        <v>-0.58256330000000389</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8203704993431269</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8203706232838068</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>381.06752064</v>
+        <v>381.06752060000002</v>
       </c>
       <c r="C70" s="5">
-        <v>0.83534329999997681</v>
+        <v>0.83534330000003365</v>
       </c>
       <c r="D70" s="5">
-        <v>2.6684047698330327</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6684047701174496</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>382.25016776000001</v>
+        <v>382.25016779999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.1826471200000128</v>
+        <v>1.1826471999999626</v>
       </c>
       <c r="D71" s="5">
-        <v>3.7884448002846849</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7884450613477005</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>383.67030355000003</v>
+        <v>383.67030360000001</v>
       </c>
       <c r="C72" s="5">
-        <v>1.4201357900000176</v>
+        <v>1.4201358000000255</v>
       </c>
       <c r="D72" s="5">
-        <v>4.5504754271881165</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5504754594022145</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>384.60104074999998</v>
+        <v>384.60104080000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.93073719999995319</v>
+        <v>0.93073720000001003</v>
       </c>
       <c r="D73" s="5">
-        <v>2.9502091506138806</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9502091502244809</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>386.35774915000002</v>
+        <v>386.3577492</v>
       </c>
       <c r="C74" s="5">
-        <v>1.7567084000000364</v>
+        <v>1.7567083999999795</v>
       </c>
       <c r="D74" s="5">
-        <v>5.6209491390421196</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6209491382926968</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>387.68188674999999</v>
+        <v>387.68188679999997</v>
       </c>
       <c r="C75" s="5">
         <v>1.3241375999999718</v>
       </c>
       <c r="D75" s="5">
-        <v>4.1910938320219415</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1910938314694279</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>388.12630673000001</v>
+        <v>388.12630669999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.44441998000002059</v>
+        <v>0.44441990000001397</v>
       </c>
       <c r="D76" s="5">
-        <v>1.384329069882706</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3843288189368641</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>389.00638011000001</v>
+        <v>389.0063801</v>
       </c>
       <c r="C77" s="5">
-        <v>0.88007337999999891</v>
+        <v>0.88007340000001477</v>
       </c>
       <c r="D77" s="5">
-        <v>2.7551824967713356</v>
+        <v>2.7551825603824076</v>
       </c>
       <c r="E77" s="5">
-        <v>3.063524830401132</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.063524819560004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>389.88945015000002</v>
+        <v>389.8894502</v>
       </c>
       <c r="C78" s="5">
-        <v>0.88307004000000688</v>
+        <v>0.88307009999999764</v>
       </c>
       <c r="D78" s="5">
-        <v>2.7583486243168309</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7583488141501356</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>390.85681704000001</v>
+        <v>390.85681699999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.96736688999999387</v>
+        <v>0.96736679999997932</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0183250617560997</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0183247767072929</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>392.06610338000002</v>
+        <v>392.06610339999997</v>
       </c>
       <c r="C80" s="5">
-        <v>1.2092863400000056</v>
+        <v>1.2092863999999963</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7765585782056021</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7765587691766855</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>393.86941186000001</v>
+        <v>393.86941189999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8033084799999983</v>
+        <v>1.8033085000000142</v>
       </c>
       <c r="D81" s="5">
-        <v>5.6611900615312738</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6611901256188757</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>394.87607297</v>
+        <v>394.87607300000002</v>
       </c>
       <c r="C82" s="5">
-        <v>1.0066611099999818</v>
+        <v>1.0066611000000307</v>
       </c>
       <c r="D82" s="5">
-        <v>3.1104716474650518</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1104716158102841</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>395.89614816</v>
+        <v>395.89614820000003</v>
       </c>
       <c r="C83" s="5">
-        <v>1.02007519</v>
+        <v>1.020075200000008</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1443606386011957</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1443606696232029</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>397.08623892999998</v>
+        <v>397.08623890000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.1900907699999834</v>
+        <v>1.1900906999999847</v>
       </c>
       <c r="D84" s="5">
-        <v>3.6675238958086664</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6675236761328334</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>398.81497966000001</v>
+        <v>398.81497969999998</v>
       </c>
       <c r="C85" s="5">
-        <v>1.7287407300000268</v>
+        <v>1.7287407999999687</v>
       </c>
       <c r="D85" s="5">
-        <v>5.351204462982273</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3512046852908002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>399.15513141000002</v>
+        <v>399.15513140000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.34015175000001818</v>
+        <v>0.34015170000003536</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0283022222290716</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0283020702622103</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>401.21377845000001</v>
+        <v>401.21377849999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.0586470399999826</v>
+        <v>2.0586470999999733</v>
       </c>
       <c r="D87" s="5">
-        <v>6.3676263390703536</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.367626530117021</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>402.86989870999997</v>
+        <v>402.86989870000002</v>
       </c>
       <c r="C88" s="5">
-        <v>1.656120259999966</v>
+        <v>1.6561202000000321</v>
       </c>
       <c r="D88" s="5">
-        <v>5.0673462010193848</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0673460125994829</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>403.52593596999998</v>
+        <v>403.525936</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65603726000000506</v>
+        <v>0.65603729999997995</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9716883542115093</v>
+        <v>1.9716884755574871</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7324724226616146</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7324724330401793</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>404.66998613999999</v>
+        <v>404.66998610000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1440501700000141</v>
+        <v>1.1440501000000154</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4557162770195271</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4557160620089622</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>407.47622430000001</v>
       </c>
       <c r="C91" s="5">
-        <v>2.8062381600000208</v>
+        <v>2.8062381999999957</v>
       </c>
       <c r="D91" s="5">
-        <v>8.6464012373011165</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6464013661720074</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>410.37525978000002</v>
+        <v>410.37525979999998</v>
       </c>
       <c r="C92" s="5">
-        <v>2.8990354800000091</v>
+        <v>2.8990354999999681</v>
       </c>
       <c r="D92" s="5">
-        <v>8.8796630648752206</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8796631285512397</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>410.55634042000003</v>
+        <v>410.55634040000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18108064000000468</v>
+        <v>0.18108060000002979</v>
       </c>
       <c r="D93" s="5">
-        <v>0.53079443457648701</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5307943170153484</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>412.56411593000001</v>
+        <v>412.56411589999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.0077755099999877</v>
+        <v>2.0077754999999797</v>
       </c>
       <c r="D94" s="5">
-        <v>6.0288988851097125</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0288988545711408</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>414.65024713999998</v>
+        <v>414.6502471</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0861312099999623</v>
+        <v>2.0861312000000112</v>
       </c>
       <c r="D95" s="5">
-        <v>6.2394293042838944</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2394292740046264</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>415.91757246999998</v>
+        <v>415.91757250000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2673253300000056</v>
+        <v>1.2673254000000043</v>
       </c>
       <c r="D96" s="5">
-        <v>3.7299319385596386</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.729932148421744</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>417.70593250000002</v>
       </c>
       <c r="C97" s="5">
-        <v>1.7883600300000353</v>
+        <v>1.7883600000000115</v>
       </c>
       <c r="D97" s="5">
-        <v>5.2835414929794711</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2835414018503668</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>419.21775216999998</v>
+        <v>419.21775220000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.5118196699999658</v>
+        <v>1.5118196999999896</v>
       </c>
       <c r="D98" s="5">
-        <v>4.4307167548070847</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4307168444863265</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>419.78891821000002</v>
+        <v>419.78891820000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.5711660400000369</v>
+        <v>0.57116600000000517</v>
       </c>
       <c r="D99" s="5">
-        <v>1.6472553678627433</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6472552515171879</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>420.93615684000002</v>
+        <v>420.93615679999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1472386300000039</v>
+        <v>1.1472385999999801</v>
       </c>
       <c r="D100" s="5">
-        <v>3.329218144683832</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3292180563934792</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>422.45465092000001</v>
+        <v>422.45465089999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.5184940799999822</v>
+        <v>1.5184940999999981</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4158358729929681</v>
+        <v>4.4158359327404417</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6908298234905166</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.690829810750996</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>428.59689300999997</v>
+        <v>428.59689300000002</v>
       </c>
       <c r="C102" s="5">
-        <v>6.1422420899999679</v>
+        <v>6.1422421000000327</v>
       </c>
       <c r="D102" s="5">
-        <v>18.91238019137711</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.912380225638902</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>429.94621072000001</v>
+        <v>429.94621069999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.3493177100000366</v>
+        <v>1.3493176999999719</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8439710177240238</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8439709888319129</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>431.54692673</v>
+        <v>431.54692669999997</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6007160099999851</v>
+        <v>1.6007159999999772</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5603020278524031</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5603019989938653</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>434.58772663000002</v>
+        <v>434.5877266</v>
       </c>
       <c r="C105" s="5">
         <v>3.0407999000000245</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7910447413713335</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7910447420063385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>435.29205947999998</v>
+        <v>435.29205949999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.70433284999995749</v>
+        <v>0.70433289999999715</v>
       </c>
       <c r="D106" s="5">
-        <v>1.9622602316244686</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.962260372304625</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>434.94882467999997</v>
+        <v>434.94882469999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.34323480000000473</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.94212649423430772</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.94212649419125327</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>435.93793490000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.98911022000004323</v>
+        <v>0.98911020000002736</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7632926401461644</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7632925834423228</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>437.00630698999998</v>
+        <v>437.00630699999999</v>
       </c>
       <c r="C109" s="5">
-        <v>1.0683720899999685</v>
+        <v>1.0683720999999764</v>
       </c>
       <c r="D109" s="5">
-        <v>2.9808584543169037</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9808584825951945</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>437.69041026999997</v>
+        <v>437.6904103</v>
       </c>
       <c r="C110" s="5">
-        <v>0.68410327999998799</v>
+        <v>0.68410330000000386</v>
       </c>
       <c r="D110" s="5">
-        <v>1.8947758515159396</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.894775907344437</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>439.34931872999999</v>
+        <v>439.34931870000003</v>
       </c>
       <c r="C111" s="5">
-        <v>1.6589084600000206</v>
+        <v>1.6589084000000298</v>
       </c>
       <c r="D111" s="5">
-        <v>4.6441876626759138</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.644187490861329</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>440.58265742999998</v>
+        <v>440.58265740000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.2333386999999902</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4211325943944493</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4211325946315929</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>441.31684963999999</v>
+        <v>441.31684960000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.73419221000000334</v>
+        <v>0.73419219999999541</v>
       </c>
       <c r="D113" s="5">
-        <v>2.0181242709130576</v>
+        <v>2.0181242433116697</v>
       </c>
       <c r="E113" s="5">
-        <v>4.4649049735688395</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4649049690459908</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>441.76534428000002</v>
+        <v>441.76534429999998</v>
       </c>
       <c r="C114" s="5">
-        <v>0.44849464000003536</v>
+        <v>0.44849469999996927</v>
       </c>
       <c r="D114" s="5">
-        <v>1.2263569604854974</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2263571255783257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>442.53172309000001</v>
+        <v>442.53172310000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.76637880999999197</v>
+        <v>0.76637880000004088</v>
       </c>
       <c r="D115" s="5">
-        <v>2.1017500946229006</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.10175006684028</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>444.17160713999999</v>
+        <v>444.17160710000002</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6398840499999778</v>
+        <v>1.639883999999995</v>
       </c>
       <c r="D116" s="5">
-        <v>4.5385852592805032</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5385851179620573</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>441.15336251000002</v>
+        <v>441.15336250000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-3.0182446299999697</v>
+        <v>-3.0182446000000027</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.856309536098971</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.8563094615871183</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>442.07675367000002</v>
+        <v>442.07675369999998</v>
       </c>
       <c r="C118" s="5">
-        <v>0.92339115999999422</v>
+        <v>0.9233911999999691</v>
       </c>
       <c r="D118" s="5">
-        <v>2.5408740828529952</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5408741942484214</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>443.02846933000001</v>
+        <v>443.02846929999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.95171565999999075</v>
+        <v>0.95171559999999999</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6142042276875221</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6142040607417538</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>444.24009589000002</v>
+        <v>444.24009589999997</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2116265600000133</v>
+        <v>1.2116265999999882</v>
       </c>
       <c r="D120" s="5">
-        <v>3.3316651950838772</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3316653069622948</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>445.10415885999998</v>
+        <v>445.10415890000002</v>
       </c>
       <c r="C121" s="5">
-        <v>0.86406296999996357</v>
+        <v>0.86406300000004421</v>
       </c>
       <c r="D121" s="5">
-        <v>2.3591746593222496</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.359174742057002</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>446.87430029000001</v>
+        <v>446.87430030000002</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7701414300000238</v>
+        <v>1.7701414</v>
       </c>
       <c r="D122" s="5">
-        <v>4.878078920837936</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.87807883590059</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>448.06245846000002</v>
+        <v>448.06245849999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1881581700000083</v>
+        <v>1.1881581999999753</v>
       </c>
       <c r="D123" s="5">
-        <v>3.2376571003152277</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2376571831889578</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>448.72313840999999</v>
+        <v>448.72313839999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.66067994999997381</v>
+        <v>0.66067989999999099</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7838524222735685</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7838522860149419</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>450.06287182</v>
+        <v>450.06287179999998</v>
       </c>
       <c r="C125" s="5">
-        <v>1.339733410000008</v>
+        <v>1.3397334000000001</v>
       </c>
       <c r="D125" s="5">
-        <v>3.642211333073675</v>
+        <v>3.6422113055221583</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9818010998525093</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9818011045640294</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>451.40520223999999</v>
+        <v>451.40520220000002</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3423304199999961</v>
+        <v>1.3423304000000371</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6383459515302308</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6383458965931537</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>452.33082445999997</v>
+        <v>452.33082450000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92562221999997973</v>
+        <v>0.92562229999998635</v>
       </c>
       <c r="D127" s="5">
-        <v>2.4885836839817266</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4885839017204203</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>452.51856491000001</v>
+        <v>452.5185649</v>
       </c>
       <c r="C128" s="5">
-        <v>0.18774045000003525</v>
+        <v>0.18774039999999559</v>
       </c>
       <c r="D128" s="5">
-        <v>0.49919997598872889</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49919984269126694</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>453.48112577000001</v>
+        <v>453.48112579999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.96256085999999641</v>
+        <v>0.9625608999999713</v>
       </c>
       <c r="D129" s="5">
-        <v>2.5826182087434812</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5826183173825346</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>454.28864285999998</v>
+        <v>454.28864290000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.80751708999997618</v>
+        <v>0.80751710000004095</v>
       </c>
       <c r="D130" s="5">
-        <v>2.1579013788623591</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1579014057033552</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>456.44015610999998</v>
+        <v>456.44015610000002</v>
       </c>
       <c r="C131" s="5">
-        <v>2.1515132499999936</v>
+        <v>2.1515132000000108</v>
       </c>
       <c r="D131" s="5">
-        <v>5.8336043066590237</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8336041670114858</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>457.06848205</v>
+        <v>457.06848209999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.62832594000002473</v>
+        <v>0.62832599999995864</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6644591840381251</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6644593442223687</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>457.7382748</v>
       </c>
       <c r="C133" s="5">
-        <v>0.66979274999999916</v>
+        <v>0.66979270000001634</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7727345430367913</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7727344094384145</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>459.36582110000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.6275463000000059</v>
       </c>
       <c r="D134" s="5">
         <v>4.351188957338703</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>459.77202796</v>
+        <v>459.77202799999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.4062068599999975</v>
+        <v>0.40620689999997239</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0663090909315054</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0663091964440152</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>461.21566446999998</v>
+        <v>461.2156645</v>
       </c>
       <c r="C136" s="5">
-        <v>1.4436365099999762</v>
+        <v>1.4436365000000251</v>
       </c>
       <c r="D136" s="5">
-        <v>3.8336305467641774</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.833630519409259</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>461.69765663999999</v>
+        <v>461.69765660000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.48199217000001227</v>
+        <v>0.48199210000001358</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2612899065324923</v>
+        <v>1.2612897222179953</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5851465536248952</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.585146549295958</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>464.77421939999999</v>
       </c>
       <c r="C138" s="5">
-        <v>3.0765627600000016</v>
+        <v>3.0765627999999765</v>
       </c>
       <c r="D138" s="5">
-        <v>8.2959756395742943</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2959757521631659</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>465.96568275999999</v>
+        <v>465.96568280000002</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1914633600000002</v>
+        <v>1.1914634000000319</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1199837754090964</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1199838816350356</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>467.44164740999997</v>
+        <v>467.44164740000002</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4759646499999803</v>
+        <v>1.4759645999999975</v>
       </c>
       <c r="D140" s="5">
-        <v>3.8679712620989015</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8679711284379303</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>466.34510015000001</v>
+        <v>466.34510019999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0965472599999657</v>
+        <v>-1.0965472000000318</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.7789808065584065</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.778980656515706</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>465.41062799000002</v>
+        <v>465.41062799999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.93447215999998434</v>
+        <v>-0.93447220000001607</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3782605830147463</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3782606834444886</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>464.35957070000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.051057290000017</v>
+        <v>-1.0510572999999681</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.6766041095363291</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6766041346297231</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>463.62851088000002</v>
+        <v>463.62851089999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.73105981999998448</v>
+        <v>-0.73105980000002546</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.8729350684512647</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8729350176553083</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>462.54525608</v>
+        <v>462.54525610000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.0832548000000202</v>
+        <v>-1.0832547999999633</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.7680148813979399</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7680148812799232</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>460.36930708</v>
+        <v>460.36930710000001</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1759490000000028</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.5013589023830249</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5013589021512876</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>459.05360876999998</v>
+        <v>459.05360880000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3156983100000161</v>
+        <v>-1.3156983000000082</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.3761065277863045</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3761065023837245</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>456.45600774000002</v>
+        <v>456.45600769999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.5976010299999643</v>
+        <v>-2.5976011000000199</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.5829261294934494</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5829263009888788</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>455.39867665000003</v>
+        <v>455.39867670000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.057331089999991</v>
+        <v>-1.0573309999999765</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.744529099745352</v>
+        <v>-2.7445288693367931</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.364308416863258</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3643083974881898</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>453.70227308</v>
+        <v>453.70227310000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6964035700000295</v>
+        <v>-1.6964035999999965</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.379658521858576</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3796585972593842</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>452.67923574000002</v>
+        <v>452.67923569999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0230373399999735</v>
+        <v>-1.0230374000000211</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6725317081890854</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6725318628750605</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>453.32504209000001</v>
+        <v>453.32504210000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64580634999998665</v>
+        <v>0.64580640000002631</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7254544271940064</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7254545619870276</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>452.09082609000001</v>
+        <v>452.09082610000002</v>
       </c>
       <c r="C153" s="5">
         <v>-1.2342160000000035</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.2186210832808593</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2186210832109041</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>452.42564248999997</v>
+        <v>452.42564249999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.3348163999999656</v>
       </c>
       <c r="D154" s="5">
-        <v>0.89234344655049203</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89234344653086328</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>451.86006886000001</v>
+        <v>451.86006889999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.5655736299999603</v>
+        <v>-0.56557359999999335</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.4898391184862136</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4898390399698425</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>451.70102907</v>
+        <v>451.70102910000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.15903979000000845</v>
+        <v>-0.15903979999995954</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.42154363203398271</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.42154365845094022</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>452.04256534000001</v>
+        <v>452.04256529999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.34153627000000597</v>
+        <v>0.34153619999995044</v>
       </c>
       <c r="D157" s="5">
-        <v>0.91111638196197386</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91111619438464242</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>451.71040147999997</v>
+        <v>451.71040149999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.33216386000003695</v>
+        <v>-0.33216379999998935</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.87821302395282297</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.87821286603569915</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>451.01272082000003</v>
+        <v>451.01272080000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.69768065999994633</v>
+        <v>-0.69768069999997806</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8377730266739167</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8377731310645906</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>451.74124495000001</v>
+        <v>451.74124499999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.72852412999998251</v>
+        <v>0.72852419999998119</v>
       </c>
       <c r="D160" s="5">
-        <v>1.9556826296714735</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9556828193427966</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>451.12476419000001</v>
+        <v>451.12476420000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.61648076000000174</v>
+        <v>-0.61648079999997663</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.6253763435932878</v>
+        <v>-1.6253764480860022</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.93849909521910302</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.93849910389957047</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>449.80677029999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3179938900000252</v>
+        <v>-1.3179939000000331</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4500976411741657</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4500976668566663</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>448.91229391000002</v>
+        <v>448.91229390000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.8944763899999657</v>
+        <v>-0.89447639999997364</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.3603679254253995</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3603679515257214</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>448.14395776999999</v>
+        <v>448.14395780000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.76833614000003081</v>
+        <v>-0.76833609999999908</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0346366137521499</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0346365088678042</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>447.23354749999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.91041026999999985</v>
+        <v>-0.91041030000002365</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.4107606974507534</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4107607758456218</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>447.05827632</v>
+        <v>447.05827629999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.17527117999998154</v>
+        <v>-0.17527119999999741</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.46926860036385909</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.46926865379617322</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>447.29974124</v>
+        <v>447.29974120000003</v>
       </c>
       <c r="C167" s="5">
-        <v>0.24146491999999853</v>
+        <v>0.24146490000003951</v>
       </c>
       <c r="D167" s="5">
-        <v>0.65007235639309435</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65007230241824754</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.20723020000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0925110399999767</v>
+        <v>-1.0925110000000018</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.8918959789601684</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8918958747528811</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>446.51694326000001</v>
+        <v>446.51694329999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.30971305999997867</v>
+        <v>0.30971309999995356</v>
       </c>
       <c r="D169" s="5">
-        <v>0.8361087663214084</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83610887471901041</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>446.72597489999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.20903163999997787</v>
+        <v>0.20903160000000298</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56321451688599034</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.5632144087819535</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>446.82454194000002</v>
+        <v>446.82454189999999</v>
       </c>
       <c r="C171" s="5">
-        <v>9.8567040000034467E-2</v>
+        <v>9.8567000000002736E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.26509336379234583</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26509325608283785</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>446.86566182000001</v>
+        <v>446.8656618</v>
       </c>
       <c r="C172" s="5">
-        <v>4.1119879999996556E-2</v>
+        <v>4.1119900000012422E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.11048819910757235</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.11048825288433317</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>447.24244564000003</v>
+        <v>447.2424456</v>
       </c>
       <c r="C173" s="5">
-        <v>0.3767838200000142</v>
+        <v>0.37678379999999834</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0165096588369504</v>
+        <v>1.0165096046749866</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.86058644042091847</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86058645148525681</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>447.58645187000002</v>
+        <v>447.58645189999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34400622999999086</v>
+        <v>0.34400629999998955</v>
       </c>
       <c r="D174" s="5">
-        <v>0.9269207883617403</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92692097785778138</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>447.74306323000002</v>
+        <v>447.74306319999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.15661135999999942</v>
+        <v>0.15661130000000867</v>
       </c>
       <c r="D175" s="5">
-        <v>0.42069129716055809</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.42069113564917604</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>448.24938312</v>
+        <v>448.24938309999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50631988999998612</v>
+        <v>0.50631989999999405</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3654640254681993</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3654640526966855</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>450.22073340999998</v>
+        <v>450.22073339999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.9713502899999753</v>
+        <v>1.9713502999999832</v>
       </c>
       <c r="D177" s="5">
-        <v>5.4070081403330139</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4070081686750093</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>450.48212268999998</v>
+        <v>450.48212269999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.26138928000000305</v>
+        <v>0.26138930000001892</v>
       </c>
       <c r="D178" s="5">
-        <v>0.69892533327120532</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69892538693541173</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>450.74630282999999</v>
+        <v>450.74630280000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.26418014000000767</v>
+        <v>0.26418010000003278</v>
       </c>
       <c r="D179" s="5">
-        <v>0.70600066328148081</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70600055602392242</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>452.87478573999999</v>
+        <v>452.87478570000002</v>
       </c>
       <c r="C180" s="5">
-        <v>2.1284829100000024</v>
+        <v>2.1284828999999945</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8160682592786728</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8160682316373391</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>453.16788645999998</v>
+        <v>453.16788650000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.29310071999998399</v>
+        <v>0.29310079999999061</v>
       </c>
       <c r="D181" s="5">
-        <v>0.77941092388011946</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77941113744233181</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>453.16783287999999</v>
+        <v>453.16783290000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.3579999985231552E-5</v>
+        <v>-5.3600000001097214E-5</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.4188109986879027E-4</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4193406036033807E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>456.04244534999998</v>
+        <v>456.04244540000002</v>
       </c>
       <c r="C183" s="5">
-        <v>2.8746124699999882</v>
+        <v>2.874612500000012</v>
       </c>
       <c r="D183" s="5">
-        <v>7.8833169598882646</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8833170446911405</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>456.26742856999999</v>
+        <v>456.26742860000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.22498322000001281</v>
+        <v>0.22498319999999694</v>
       </c>
       <c r="D184" s="5">
-        <v>0.59361497058472157</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.59361491760663299</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>456.08030217999999</v>
+        <v>456.08030220000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.18712639000000308</v>
+        <v>-0.18712640000001102</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.49104062261553505</v>
+        <v>-0.49104064876532849</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9760773214074323</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9760773349997152</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>457.15291796000002</v>
+        <v>457.152918</v>
       </c>
       <c r="C186" s="5">
-        <v>1.0726157800000351</v>
+        <v>1.0726157999999941</v>
       </c>
       <c r="D186" s="5">
-        <v>2.8589685855332059</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8589686394056901</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>457.54842645000002</v>
+        <v>457.54842650000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.39550848999999744</v>
+        <v>0.39550850000000537</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0431412758526992</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0431413022615299</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>458.56309332000001</v>
+        <v>458.56309329999999</v>
       </c>
       <c r="C188" s="5">
-        <v>1.014666869999985</v>
+        <v>1.0146667999999863</v>
       </c>
       <c r="D188" s="5">
-        <v>2.6938383731878623</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6938381847743331</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>462.11576660999998</v>
+        <v>462.11576659999997</v>
       </c>
       <c r="C189" s="5">
-        <v>3.5526732899999729</v>
+        <v>3.5526732999999808</v>
       </c>
       <c r="D189" s="5">
-        <v>9.7034419835210883</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7034420124497913</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>462.90957526</v>
+        <v>462.90957529999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.79380865000001677</v>
+        <v>0.79380869999999959</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0809109173070883</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0809110496647021</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>463.28746122000001</v>
+        <v>463.2874612</v>
       </c>
       <c r="C191" s="5">
-        <v>0.37788596000001462</v>
+        <v>0.37788590000002387</v>
       </c>
       <c r="D191" s="5">
-        <v>0.98400354360881348</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98400338658293229</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>466.83588199000002</v>
+        <v>466.83588200000003</v>
       </c>
       <c r="C192" s="5">
-        <v>3.548420770000007</v>
+        <v>3.5484208000000308</v>
       </c>
       <c r="D192" s="5">
-        <v>9.58830205596486</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5883021409052915</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>467.61586849000003</v>
+        <v>467.61586849999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.7799865000000068</v>
+        <v>0.77998649999994996</v>
       </c>
       <c r="D193" s="5">
-        <v>2.023479807038342</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0234798069943771</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>470.01039062000001</v>
+        <v>470.01039059999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3945221299999844</v>
+        <v>2.3945221000000174</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3208948821270594</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3208948005527565</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>470.29481453</v>
+        <v>470.29481449999997</v>
       </c>
       <c r="C195" s="5">
-        <v>0.28442390999998679</v>
+        <v>0.28442389999997886</v>
       </c>
       <c r="D195" s="5">
-        <v>0.7285944484261675</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72859442275552411</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>471.80567031999999</v>
+        <v>471.80567029999997</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5108557899999937</v>
+        <v>1.5108558000000016</v>
       </c>
       <c r="D196" s="5">
-        <v>3.923936779641668</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9239368063286095</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>474.36851431999997</v>
+        <v>474.36851430000002</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5628439999999841</v>
+        <v>2.562844000000041</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7167014702874006</v>
+        <v>6.7167014705809658</v>
       </c>
       <c r="E197" s="5">
-        <v>4.009866695094022</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0098666861478005</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>476.66450408999998</v>
+        <v>476.66450409999999</v>
       </c>
       <c r="C198" s="5">
-        <v>2.2959897700000056</v>
+        <v>2.2959897999999725</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9652538343648809</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9652539146530348</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>478.91802417999997</v>
+        <v>478.91802419999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.253520089999995</v>
+        <v>2.2535201000000029</v>
       </c>
       <c r="D199" s="5">
-        <v>5.8230894902726593</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.823089516662594</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>481.28059819999999</v>
       </c>
       <c r="C200" s="5">
-        <v>2.3625740200000109</v>
+        <v>2.3625739999999951</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0830669691783079</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0830669160168549</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>481.69732090999997</v>
+        <v>481.69732090000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.41672270999998773</v>
+        <v>0.41672270000003664</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0439971653300573</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0439971401581705</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>483.3161685</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6188475900000299</v>
+        <v>1.618847599999981</v>
       </c>
       <c r="D202" s="5">
-        <v>4.1082429441518409</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1082429700870282</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>485.28734842</v>
+        <v>485.28734839999998</v>
       </c>
       <c r="C203" s="5">
-        <v>1.9711799199999973</v>
+        <v>1.9711798999999814</v>
       </c>
       <c r="D203" s="5">
-        <v>5.0054266870438235</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0054266351129861</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>485.01290440999998</v>
+        <v>485.01290440000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.27444401000002472</v>
+        <v>-0.27444399999995994</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.67652779727982448</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.67652777273333742</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>487.00401489000001</v>
+        <v>487.00401490000002</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9911104800000317</v>
+        <v>1.9911104999999907</v>
       </c>
       <c r="D205" s="5">
-        <v>5.0390956862932823</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0390957381635682</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>489.27643652</v>
+        <v>489.27643649999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.2724216299999966</v>
+        <v>2.2724215999999728</v>
       </c>
       <c r="D206" s="5">
-        <v>5.7453087382022261</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7453086602756942</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>489.82469262000001</v>
+        <v>489.82469259999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.54825610000000324</v>
       </c>
       <c r="D207" s="5">
-        <v>1.352971722376517</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3529717224320947</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>492.44927985999999</v>
+        <v>492.44927990000002</v>
       </c>
       <c r="C208" s="5">
-        <v>2.6245872399999826</v>
+        <v>2.6245873000000302</v>
       </c>
       <c r="D208" s="5">
-        <v>6.622775835859418</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6227759920291618</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>494.26963187000001</v>
+        <v>494.26963189999998</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8203520100000219</v>
+        <v>1.8203519999999571</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5271372617646577</v>
+        <v>4.5271372360121465</v>
       </c>
       <c r="E209" s="5">
-        <v>4.1952863542235708</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1952863649407535</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>495.54030639000001</v>
+        <v>495.54030640000002</v>
       </c>
       <c r="C210" s="5">
-        <v>1.27067452</v>
+        <v>1.270674500000041</v>
       </c>
       <c r="D210" s="5">
-        <v>3.128970804147202</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1289707540072431</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>498.23024570000001</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6899393099999998</v>
+        <v>2.6899392999999918</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7119953361428175</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.711995310301444</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>500.24449744999998</v>
+        <v>500.24449750000002</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0142517499999713</v>
+        <v>2.0142518000000109</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9607153191455255</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.960715445036934</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>501.70878603</v>
+        <v>501.70878599999998</v>
       </c>
       <c r="C213" s="5">
-        <v>1.4642885800000158</v>
+        <v>1.4642884999999524</v>
       </c>
       <c r="D213" s="5">
-        <v>3.569680383598417</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5696801850591875</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>503.21448419000001</v>
+        <v>503.21448420000002</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5056981600000086</v>
+        <v>1.5056982000000403</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6614115037708839</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.661411602872966</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>505.74166860999998</v>
+        <v>505.74166860000003</v>
       </c>
       <c r="C215" s="5">
-        <v>2.5271844199999691</v>
+        <v>2.5271844000000101</v>
       </c>
       <c r="D215" s="5">
-        <v>6.1957774112277875</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1957773607058897</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>506.38962040000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.647951790000036</v>
+        <v>0.64795179999998709</v>
       </c>
       <c r="D216" s="5">
-        <v>1.548309451181451</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5483094752762216</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>507.77410680999998</v>
+        <v>507.77410680000003</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3844864099999654</v>
+        <v>1.3844864000000143</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3306277311179411</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3306277066983858</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>508.54273015000001</v>
+        <v>508.54273019999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.76862334000003329</v>
+        <v>0.76862339999996721</v>
       </c>
       <c r="D218" s="5">
-        <v>1.8316526976826841</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8316528418933276</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>511.77891149999999</v>
       </c>
       <c r="C219" s="5">
-        <v>3.2361813499999812</v>
+        <v>3.2361812999999984</v>
       </c>
       <c r="D219" s="5">
-        <v>7.9093886537782598</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9093885264620578</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>512.45822705</v>
+        <v>512.45822710000004</v>
       </c>
       <c r="C220" s="5">
-        <v>0.67931555000001254</v>
+        <v>0.6793156000000522</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6045136938159121</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6045138127773306</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>514.03217442000005</v>
+        <v>514.03217440000003</v>
       </c>
       <c r="C221" s="5">
-        <v>1.5739473700000417</v>
+        <v>1.5739472999999862</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7485421836431554</v>
+        <v>3.7485420137315595</v>
       </c>
       <c r="E221" s="5">
-        <v>3.998332342456723</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9983323320981201</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>514.79325576999997</v>
+        <v>514.7932558</v>
       </c>
       <c r="C222" s="5">
-        <v>0.76108134999992672</v>
+        <v>0.76108139999996638</v>
       </c>
       <c r="D222" s="5">
-        <v>1.791272614181616</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7912727328914357</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>516.59004324</v>
+        <v>516.59004319999997</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7967874700000266</v>
+        <v>1.7967873999999711</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2697163650835313</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2697161952822915</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>515.90310914999998</v>
+        <v>515.90310920000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.68693409000002248</v>
+        <v>-0.68693399999995108</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5840777434415254</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5840775375375649</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>517.22209450000003</v>
       </c>
       <c r="C225" s="5">
-        <v>1.3189853500000481</v>
+        <v>1.3189853000000085</v>
       </c>
       <c r="D225" s="5">
-        <v>3.1114943916060067</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1114942716861771</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>517.02426106999997</v>
+        <v>517.02426109999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.19783343000005971</v>
+        <v>-0.19783340000003591</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.45802631862922327</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.45802624931892133</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>516.69238415999996</v>
+        <v>516.69238419999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.33187691000000541</v>
+        <v>-0.33187689999999748</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.76756415547957202</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.76756413238877608</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>516.18240041000001</v>
+        <v>516.18240040000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.50998374999994667</v>
+        <v>-0.50998379999998633</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.1780108125501565</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1780109273281658</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>516.34349972999996</v>
+        <v>516.34349970000005</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16109931999994842</v>
+        <v>0.16109930000004624</v>
       </c>
       <c r="D229" s="5">
-        <v>0.37516073556271845</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37516068891525478</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>514.15636004999999</v>
+        <v>514.15636010000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.1871396799999729</v>
+        <v>-2.1871396000000232</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9662252924161372</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9662251152570169</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>513.49590650000005</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.66045354999994288</v>
+        <v>-0.66045359999998254</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.5306022309551026</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5306023458650952</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>511.86975441999999</v>
+        <v>511.86975439999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.626152080000054</v>
+        <v>-1.6261521000000698</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7346947174422662</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.734694762578139</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>509.42108185000001</v>
+        <v>509.42108189999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.4486725699999852</v>
+        <v>-2.4486724999999865</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.591881293561352</v>
+        <v>-5.5918811381016624</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.89704357031792359</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89704355673499991</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>504.45255292000002</v>
+        <v>504.4525529</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.9685289299999909</v>
+        <v>-4.9685289999999895</v>
       </c>
       <c r="D234" s="5">
-        <v>-11.096077015272554</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.096077162281526</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>498.61152779999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.8410251200000403</v>
+        <v>-5.8410251000000244</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.043131773305372</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.043131731934354</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>494.53246052999998</v>
+        <v>494.53246050000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.0790672699999959</v>
+        <v>-4.0790672999999629</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.3871353776932125</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.3871354436557919</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>489.07922796999998</v>
+        <v>489.079228</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.4532325600000036</v>
+        <v>-5.4532325000000128</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.45870347171808</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.458703343554422</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>485.98147382000002</v>
+        <v>485.9814738</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.0977541499999575</v>
+        <v>-3.0977541999999971</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.34135406135713</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3413541753202693</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>482.48536202000003</v>
+        <v>482.48536200000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.4961117999999942</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.2991971061914693</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2991971065196513</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>480.96568459000002</v>
+        <v>480.96568459999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5196774300000016</v>
+        <v>-1.5196774000000346</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.7148304281266809</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7148303562091312</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>478.98529667000003</v>
+        <v>478.98529669999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9803879199999983</v>
+        <v>-1.9803878999999824</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.8306544333868162</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8306543856031059</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>477.65902563999998</v>
+        <v>477.65902560000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.3262710300000435</v>
+        <v>-1.3262710999999854</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.2725642058574311</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2725643757579803</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>476.98580178999998</v>
+        <v>476.98580179999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.6732238499999994</v>
+        <v>-0.67322380000001658</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.678258853821879</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6782587302825225</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>475.72521566</v>
+        <v>475.72521569999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2605861299999788</v>
+        <v>-1.2605861000000118</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.1256863716034533</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1256862982303235</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>475.68508821</v>
+        <v>475.6850882</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.0127449999999953E-2</v>
+        <v>-4.0127499999982774E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10117312542451407</v>
+        <v>-0.10117325142225964</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6224180431412982</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6224180542693745</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>477.78498273000002</v>
+        <v>477.7849827</v>
       </c>
       <c r="C246" s="5">
-        <v>2.0998945200000207</v>
+        <v>2.0998945000000049</v>
       </c>
       <c r="D246" s="5">
-        <v>5.4278853026107132</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4278852497693375</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>477.15306005000002</v>
+        <v>477.1530601</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.6319226800000024</v>
+        <v>-0.63192259999999578</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.5756361100129679</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5756359120878805</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>477.29531401999998</v>
+        <v>477.29531400000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.1422539699999561</v>
+        <v>0.14225390000001426</v>
       </c>
       <c r="D248" s="5">
-        <v>0.35834402935688292</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.35834385269701841</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>478.76850044999998</v>
+        <v>478.76850050000002</v>
       </c>
       <c r="C249" s="5">
-        <v>1.4731864299999984</v>
+        <v>1.4731864999999971</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7673637390466919</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7673639212671972</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>479.59771121</v>
+        <v>479.59771119999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.82921076000002358</v>
+        <v>0.82921069999997599</v>
       </c>
       <c r="D250" s="5">
-        <v>2.0982719944179662</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0982718409207735</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>480.41836291999999</v>
+        <v>480.41836289999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.82065170999999282</v>
+        <v>0.82065169999998488</v>
       </c>
       <c r="D251" s="5">
-        <v>2.0727853040783284</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0727852786259771</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>481.67034615</v>
+        <v>481.67034619999998</v>
       </c>
       <c r="C252" s="5">
-        <v>1.2519832300000076</v>
+        <v>1.2519833000000062</v>
       </c>
       <c r="D252" s="5">
-        <v>3.1724471589387848</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1724473389982633</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>482.25870481999999</v>
+        <v>482.25870479999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.58835866999999098</v>
+        <v>0.58835859999999229</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4756836314357091</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4756834545306186</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>483.14151708000003</v>
+        <v>483.14151709999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.88281226000003699</v>
+        <v>0.88281230000001187</v>
       </c>
       <c r="D254" s="5">
-        <v>2.2189460312726617</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2189461329198634</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>483.81999671</v>
+        <v>483.81999669999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.6784796299999698</v>
+        <v>0.67847960000000285</v>
       </c>
       <c r="D255" s="5">
-        <v>1.6982467883170038</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6982467125748579</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>484.93311770999998</v>
+        <v>484.93311770000003</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1131209999999783</v>
+        <v>1.1131210000000351</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7960352392132126</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7960352392719656</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>485.88395041000001</v>
+        <v>485.8839504</v>
       </c>
       <c r="C257" s="5">
-        <v>0.95083270000003495</v>
+        <v>0.9508326999999781</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3784407678430819</v>
+        <v>2.3784407678926422</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1440365596445909</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.144036559689666</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>487.18605714</v>
+        <v>487.18605710000003</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3021067299999913</v>
+        <v>1.3021067000000244</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2636715269881211</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2636714507508824</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>489.14780868000003</v>
+        <v>489.14780869999998</v>
       </c>
       <c r="C259" s="5">
-        <v>1.9617515400000229</v>
+        <v>1.9617515999999569</v>
       </c>
       <c r="D259" s="5">
-        <v>4.940502514751266</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9405026696325072</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>491.46106973000002</v>
+        <v>491.4610697</v>
       </c>
       <c r="C260" s="5">
-        <v>2.3132610499999942</v>
+        <v>2.3132610000000113</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8249597627825889</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8249596333419529</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>495.51564257000001</v>
+        <v>495.51564259999998</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0545728399999916</v>
+        <v>4.0545728999999824</v>
       </c>
       <c r="D261" s="5">
-        <v>10.361849028701497</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.361849189722051</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>497.04433341999999</v>
+        <v>497.04433340000003</v>
       </c>
       <c r="C262" s="5">
-        <v>1.5286908499999754</v>
+        <v>1.5286908000000494</v>
       </c>
       <c r="D262" s="5">
-        <v>3.7655269865431551</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7655268610524484</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>498.50265503999998</v>
+        <v>498.502655</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4583216199999924</v>
+        <v>1.4583215999999766</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5781583945113438</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5781583447909382</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>500.41734724999998</v>
+        <v>500.41734730000002</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9146922099999983</v>
+        <v>1.9146923000000129</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7076873418087528</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7076875681745456</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>502.09477371999998</v>
+        <v>502.09477370000002</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6774264700000003</v>
+        <v>1.6774264000000016</v>
       </c>
       <c r="D265" s="5">
-        <v>4.0974603021486589</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0974601275774125</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>505.06448909</v>
+        <v>505.0644891</v>
       </c>
       <c r="C266" s="5">
-        <v>2.9697153700000172</v>
+        <v>2.9697153999999841</v>
       </c>
       <c r="D266" s="5">
-        <v>7.3330829115618501</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3330829883682336</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>506.25900235</v>
+        <v>506.25900239999999</v>
       </c>
       <c r="C267" s="5">
-        <v>1.1945132600000079</v>
+        <v>1.1945132999999828</v>
       </c>
       <c r="D267" s="5">
-        <v>2.875295014309498</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8752951117910097</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>507.67647681</v>
+        <v>507.67647679999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.417474459999994</v>
+        <v>1.4174744000000032</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4121059571242451</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4121058101202584</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>509.85932537000002</v>
+        <v>509.85932539999999</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1828485600000249</v>
+        <v>2.1828485999999998</v>
       </c>
       <c r="D269" s="5">
-        <v>5.283403003685172</v>
+        <v>5.2834031029094453</v>
       </c>
       <c r="E269" s="5">
-        <v>4.9343829817323659</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9343829900663438</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>512.04057219000003</v>
+        <v>512.04057220000004</v>
       </c>
       <c r="C270" s="5">
-        <v>2.1812468200000126</v>
+        <v>2.1812468000000536</v>
       </c>
       <c r="D270" s="5">
-        <v>5.2562968946340938</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2562968449825664</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>514.10881591999998</v>
+        <v>514.10881589999997</v>
       </c>
       <c r="C271" s="5">
-        <v>2.0682437299999492</v>
+        <v>2.0682436999999254</v>
       </c>
       <c r="D271" s="5">
-        <v>4.9562061184595052</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9562060448656853</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>517.09061299999996</v>
       </c>
       <c r="C272" s="5">
-        <v>2.9817970799999785</v>
+        <v>2.9817970999999943</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1862883006152511</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1862883506528918</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>518.59894691</v>
+        <v>518.59894689999999</v>
       </c>
       <c r="C273" s="5">
-        <v>1.508333910000033</v>
+        <v>1.5083339000000251</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5570618110646768</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5570617871023114</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>520.59954771000002</v>
+        <v>520.59954770000002</v>
       </c>
       <c r="C274" s="5">
         <v>2.0006008000000293</v>
       </c>
       <c r="D274" s="5">
-        <v>4.7287382147055634</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7287382147986889</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>522.99155767000002</v>
+        <v>522.99155770000004</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3920099599999958</v>
+        <v>2.3920100000000275</v>
       </c>
       <c r="D275" s="5">
-        <v>5.6551577882046233</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6551578852861883</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>523.19160491000002</v>
+        <v>523.19160490000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.20004724000000351</v>
+        <v>0.20004719999997178</v>
       </c>
       <c r="D276" s="5">
-        <v>0.45997369498296248</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.45997360278990929</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>524.84814699000003</v>
+        <v>524.84814700000004</v>
       </c>
       <c r="C277" s="5">
-        <v>1.6565420800000084</v>
+        <v>1.6565421000000242</v>
       </c>
       <c r="D277" s="5">
-        <v>3.8663375669192535</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8663376144898676</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>525.73083669000005</v>
+        <v>525.73083670000005</v>
       </c>
       <c r="C278" s="5">
         <v>0.88268970000001445</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0369330280330278</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0369330279939257</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>526.77454405000003</v>
+        <v>526.77454409999996</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0437073599999849</v>
+        <v>1.0437073999999029</v>
       </c>
       <c r="D279" s="5">
-        <v>2.4084854468793715</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4084855401478977</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>529.07481840000003</v>
       </c>
       <c r="C280" s="5">
-        <v>2.3002743499999951</v>
+        <v>2.3002743000000692</v>
       </c>
       <c r="D280" s="5">
-        <v>5.3677581943988972</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3677580743845432</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>530.36565005</v>
+        <v>530.36565010000004</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2908316499999728</v>
+        <v>1.2908317000000125</v>
       </c>
       <c r="D281" s="5">
-        <v>2.9673567273437174</v>
+        <v>2.9673568438302045</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0219573634587835</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0219573671447906</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>531.64145163000001</v>
+        <v>531.64145159999998</v>
       </c>
       <c r="C282" s="5">
-        <v>1.2758015800000067</v>
+        <v>1.2758014999999432</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9251146098673964</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9251144237329774</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>533.75302377000003</v>
+        <v>533.75302380000005</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1115721400000211</v>
+        <v>2.1115722000000687</v>
       </c>
       <c r="D283" s="5">
-        <v>4.8716638678824031</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8716640096288399</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>535.87214170000004</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1191179300000158</v>
+        <v>2.119117899999992</v>
       </c>
       <c r="D284" s="5">
-        <v>4.869688980690956</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8696889099593577</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>535.63659192</v>
+        <v>535.63659189999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.23554978000004212</v>
+        <v>-0.23554980000005799</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.52620271987069422</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.52620276444145242</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>536.27720304000002</v>
+        <v>536.27720299999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.64061112000001685</v>
+        <v>0.64061110000000099</v>
       </c>
       <c r="D286" s="5">
-        <v>1.4446552306992988</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4446551853539935</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>537.63294351000002</v>
+        <v>537.63294350000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.3557404700000006</v>
+        <v>1.3557405000000244</v>
       </c>
       <c r="D287" s="5">
-        <v>3.0762095669028655</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0762096361555136</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>538.79904992000002</v>
+        <v>538.7990499</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1661064099999976</v>
+        <v>1.1661063999999897</v>
       </c>
       <c r="D288" s="5">
-        <v>2.6340312472698857</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6340312244612196</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>539.83652967</v>
+        <v>539.83652970000003</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0374797499999886</v>
+        <v>1.0374798000000283</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3352780234820569</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3352781373101372</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>541.45122535999997</v>
+        <v>541.4512254</v>
       </c>
       <c r="C290" s="5">
-        <v>1.6146956899999623</v>
+        <v>1.6146956999999702</v>
       </c>
       <c r="D290" s="5">
-        <v>3.648939305838006</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6489393286033289</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>543.49373046000005</v>
+        <v>543.49373049999997</v>
       </c>
       <c r="C291" s="5">
-        <v>2.0425051000000849</v>
+        <v>2.0425050999999712</v>
       </c>
       <c r="D291" s="5">
-        <v>4.6218444579082751</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6218444575594431</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>545.95622687000002</v>
+        <v>545.95622690000005</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4624964099999715</v>
+        <v>2.4624964000000773</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5745942440847962</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5745942204593613</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>546.03672119999999</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0494329999964975E-2</v>
+        <v>8.0494299999941177E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.17706833934176824</v>
+        <v>0.1770682732856077</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9547673663485874</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9547673566425736</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>546.79009685000005</v>
+        <v>546.79009689999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.75337565000006634</v>
+        <v>0.75337569999999232</v>
       </c>
       <c r="D294" s="5">
-        <v>1.668281138572536</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6682812501342514</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>548.37628495000001</v>
+        <v>548.37628500000005</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5861880999999585</v>
+        <v>1.5861881000000722</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5371717037061323</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5371717033776839</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>549.85187766000001</v>
+        <v>549.85187770000005</v>
       </c>
       <c r="C296" s="5">
-        <v>1.4755927100000008</v>
+        <v>1.4755926999999929</v>
       </c>
       <c r="D296" s="5">
-        <v>3.2772270325338804</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2772270096913525</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>551.19588141999998</v>
+        <v>551.19588139999996</v>
       </c>
       <c r="C297" s="5">
-        <v>1.3440037599999641</v>
+        <v>1.3440036999999165</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9729172602184661</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9729171254908149</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>553.51274725999997</v>
+        <v>553.5127473</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3168658399999913</v>
+        <v>2.3168659000000389</v>
       </c>
       <c r="D298" s="5">
-        <v>5.1622715148687215</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.162271651853767</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>555.91997491999996</v>
+        <v>555.91997490000006</v>
       </c>
       <c r="C299" s="5">
-        <v>2.4072276599999896</v>
+        <v>2.4072276000000556</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3454601950091885</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3454600581754663</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>557.72374807999995</v>
+        <v>557.72374809999997</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8037731599999915</v>
+        <v>1.8037731999999096</v>
       </c>
       <c r="D300" s="5">
-        <v>3.9638367669252883</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9638368565456439</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>560.78238513999997</v>
+        <v>560.78238510000006</v>
       </c>
       <c r="C301" s="5">
-        <v>3.0586370600000237</v>
+        <v>3.0586370000000898</v>
       </c>
       <c r="D301" s="5">
-        <v>6.7831465142325076</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7831463768809774</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>563.09467759999995</v>
       </c>
       <c r="C302" s="5">
-        <v>2.3122924599999806</v>
+        <v>2.3122924999998986</v>
       </c>
       <c r="D302" s="5">
-        <v>5.0617685533854262</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.061768643312603</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>566.35243418000005</v>
+        <v>566.35243419999995</v>
       </c>
       <c r="C303" s="5">
-        <v>3.2577565800000912</v>
+        <v>3.2577565999999933</v>
       </c>
       <c r="D303" s="5">
-        <v>7.1677687474232643</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1677687928368927</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>568.36235795000005</v>
+        <v>568.36235799999997</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0099237700000003</v>
+        <v>2.0099238000000241</v>
       </c>
       <c r="D304" s="5">
-        <v>4.342786542055288</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3427866079895905</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>569.68578262999995</v>
+        <v>569.68578260000004</v>
       </c>
       <c r="C305" s="5">
-        <v>1.3234246799999028</v>
+        <v>1.3234246000000667</v>
       </c>
       <c r="D305" s="5">
-        <v>2.8302485147752465</v>
+        <v>2.8302483412399937</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3310386484680885</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3310386429739722</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>570.96895059999997</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2831679700000223</v>
+        <v>1.2831679999999324</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7366331475732864</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7366332124952208</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>570.89953238999999</v>
+        <v>570.8995324</v>
       </c>
       <c r="C307" s="5">
-        <v>-6.9418209999980718E-2</v>
+        <v>-6.9418199999972785E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.14579807101924303</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14579805003041013</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>571.20683319</v>
+        <v>571.20683320000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.30730080000000726</v>
       </c>
       <c r="D308" s="5">
-        <v>0.64784541083628966</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.64784541082476554</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>570.32721040000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.87962278999998489</v>
+        <v>-0.87962279999999282</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.8323537053055228</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8323537259286815</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>569.92832086999999</v>
+        <v>569.92832090000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.39888953000001948</v>
+        <v>-0.39888949999999568</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.83606465005170438</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83606458741386502</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>569.33096493999994</v>
+        <v>569.33096490000003</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.59735593000004883</v>
+        <v>-0.59735599999999067</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.25052433802465</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2505244836555685</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>569.42915711000001</v>
+        <v>569.4291571</v>
       </c>
       <c r="C312" s="5">
-        <v>9.8192170000061196E-2</v>
+        <v>9.8192199999971308E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>0.20715971464810856</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.20715977801466501</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>568.99716430000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.43199280999999701</v>
+        <v>-0.43199279999998907</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.90658130568128659</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.90658128479865763</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>569.10336616999996</v>
+        <v>569.10336619999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.10620186999994985</v>
+        <v>0.10620189999997365</v>
       </c>
       <c r="D314" s="5">
-        <v>0.22420700957408446</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.22420707297350351</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>566.18307536999998</v>
+        <v>566.18307540000001</v>
       </c>
       <c r="C315" s="5">
         <v>-2.9202907999999752</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.9868197821782214</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9868197818715334</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>565.04661576000001</v>
+        <v>565.04661580000004</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1364596099999744</v>
+        <v>-1.1364595999999665</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.3822618056922762</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3822617848360927</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>563.07359579000001</v>
+        <v>563.07359580000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.9730199699999957</v>
+        <v>-1.9730200000000195</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.1105976814532426</v>
+        <v>-4.110597742474587</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.1606726096400455</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1606726026797687</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>567.80511913999999</v>
+        <v>567.80511909999996</v>
       </c>
       <c r="C318" s="5">
-        <v>4.7315233499999749</v>
+        <v>4.7315232999999353</v>
       </c>
       <c r="D318" s="5">
-        <v>10.562969522753285</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.562969405724765</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>566.78688553999996</v>
+        <v>566.78688550000004</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.0182336000000305</v>
+        <v>-1.0182335999999168</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1308378055475252</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1308378056959065</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>565.42384009</v>
+        <v>565.42384010000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3630454499999587</v>
+        <v>-1.3630454000000327</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.8479710350089227</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8479709321143742</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>565.51131957999996</v>
+        <v>565.51131959999998</v>
       </c>
       <c r="C321" s="5">
-        <v>8.7479489999964244E-2</v>
+        <v>8.7479499999972177E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.18581593760762516</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18581595886357771</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>564.14265652999995</v>
+        <v>564.14265650000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.3686630500000092</v>
+        <v>-1.3686630999999352</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.8659174905611318</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8659175937689185</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>563.02618399999994</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.11647253000001</v>
+        <v>-1.1164725000000999</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.3491924525082086</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3491923901938327</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>564.03819600999998</v>
+        <v>564.03819599999997</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0120120100000349</v>
+        <v>1.012012000000027</v>
       </c>
       <c r="D324" s="5">
-        <v>2.1783930272634366</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1783930055248701</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>563.64867186000004</v>
+        <v>563.64867189999995</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.38952414999994289</v>
+        <v>-0.38952410000001692</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.82557818133263128</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.82557807577691156</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>565.00947604999999</v>
+        <v>565.00947610000003</v>
       </c>
       <c r="C326" s="5">
-        <v>1.3608041899999535</v>
+        <v>1.3608042000000751</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9359136784897766</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9359137001409907</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>563.00699878</v>
+        <v>563.00699880000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0024772699999858</v>
+        <v>-2.0024773000000096</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.1710468622908508</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1710469232042797</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>563.63108769999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.62408891999996285</v>
+        <v>0.62408889999994699</v>
       </c>
       <c r="D328" s="5">
-        <v>1.3383305780373389</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3383305348386276</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>563.49424830999999</v>
+        <v>563.49424829999998</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.13683938999997736</v>
+        <v>-0.13683939999998529</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.29094949328950515</v>
+        <v>-0.29094951452315332</v>
       </c>
       <c r="E329" s="5">
-        <v>7.4706490083209509E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4706486529940719E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>564.20191519000002</v>
+        <v>564.20191520000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.70766688000003342</v>
+        <v>0.70766690000004928</v>
       </c>
       <c r="D330" s="5">
-        <v>1.5174786239718019</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.517478667182437</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>564.57398587</v>
+        <v>564.57398590000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.37207067999997889</v>
+        <v>0.37207069999999476</v>
       </c>
       <c r="D331" s="5">
-        <v>0.79423304309267362</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.7942330859260105</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>566.99641559999998</v>
       </c>
       <c r="C332" s="5">
-        <v>2.4224297299999762</v>
+        <v>2.4224296999999524</v>
       </c>
       <c r="D332" s="5">
-        <v>5.2721284480625519</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2721283809360031</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>569.01248352000005</v>
+        <v>569.01248350000003</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0160679200000686</v>
+        <v>2.0160679000000528</v>
       </c>
       <c r="D333" s="5">
-        <v>4.3512780601862033</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3512780161726106</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>571.42514714000004</v>
+        <v>571.4251471</v>
       </c>
       <c r="C334" s="5">
-        <v>2.4126636199999894</v>
+        <v>2.4126635999999735</v>
       </c>
       <c r="D334" s="5">
-        <v>5.2084572113974437</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2084571673969959</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>574.22045644000002</v>
+        <v>574.22045639999999</v>
       </c>
       <c r="C335" s="5">
         <v>2.7953092999999853</v>
       </c>
       <c r="D335" s="5">
-        <v>6.0307260112591798</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0307260116926997</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>573.91898975000004</v>
+        <v>573.91898979999996</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.30146668999998383</v>
+        <v>-0.30146660000002612</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.62818602934321399</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62818584238923947</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>575.44848319000005</v>
+        <v>575.44848320000006</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5294934400000102</v>
+        <v>1.5294934000000922</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2452921584641414</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2452920720572154</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>576.83745712999996</v>
+        <v>576.83745710000005</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3889739399999144</v>
+        <v>1.3889738999999963</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9352321497550182</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9352320640486651</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>577.47819549999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.64073837000000822</v>
+        <v>0.64073839999991833</v>
       </c>
       <c r="D339" s="5">
-        <v>1.3411071174017852</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.341107180647727</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>578.77771469000004</v>
+        <v>578.77771470000005</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2995191900000691</v>
+        <v>1.299519200000077</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7340759931039571</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7340760144040743</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>579.94231663000005</v>
+        <v>579.94231660000003</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1646019400000114</v>
+        <v>1.1646018999999797</v>
       </c>
       <c r="D341" s="5">
-        <v>2.4415122171630665</v>
+        <v>2.4415121323326794</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9189416519033173</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9189416484058262</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>580.12778724999998</v>
+        <v>580.12778730000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.18547061999993275</v>
+        <v>0.18547069999999621</v>
       </c>
       <c r="D342" s="5">
-        <v>0.38444623725431004</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3844464033913475</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>578.58365848999995</v>
+        <v>578.58365849999996</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.5441287600000351</v>
+        <v>-1.5441288000000668</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.1476989954048129</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1476990754874423</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>581.29015207999998</v>
+        <v>581.2901521</v>
       </c>
       <c r="C344" s="5">
-        <v>2.7064935900000364</v>
+        <v>2.7064936000000444</v>
       </c>
       <c r="D344" s="5">
-        <v>5.7600447162366564</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7600447379675623</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>583.16287151999995</v>
+        <v>583.16287150000005</v>
       </c>
       <c r="C345" s="5">
-        <v>1.8727194399999689</v>
+        <v>1.8727194000000509</v>
       </c>
       <c r="D345" s="5">
-        <v>3.9352354550808766</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9352353693944853</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>584.89477692000003</v>
+        <v>584.89477690000001</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7319054000000733</v>
+        <v>1.7319053999999596</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6226103833777445</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6226103835038437</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>587.75180377000004</v>
+        <v>587.75180379999995</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8570268500000111</v>
+        <v>2.8570268999999371</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0216916914661578</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0216917999085462</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>588.56022612000004</v>
+        <v>588.56022610000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.80842235000000073</v>
+        <v>0.80842230000007476</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6630819187691603</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6630818150448201</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>590.03128975000004</v>
+        <v>590.03128979999997</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4710636300000033</v>
+        <v>1.4710636999999451</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0408895954668003</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0408897422660619</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>592.15336878000005</v>
+        <v>592.15336879999995</v>
       </c>
       <c r="C350" s="5">
-        <v>2.122079030000009</v>
+        <v>2.1220789999999852</v>
       </c>
       <c r="D350" s="5">
-        <v>4.4022681690579546</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4022681052060753</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>593.58563543000002</v>
+        <v>593.5856354</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4322666499999741</v>
+        <v>1.4322666000000481</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9414163619653433</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9414162578108582</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>594.18584738000004</v>
+        <v>594.18584739999994</v>
       </c>
       <c r="C352" s="5">
-        <v>0.60021195000001626</v>
+        <v>0.60021199999994224</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2201668123531517</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2201669146255867</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>594.88523167000005</v>
+        <v>594.88523169999996</v>
       </c>
       <c r="C353" s="5">
-        <v>0.69938429000001179</v>
+        <v>0.69938430000001972</v>
       </c>
       <c r="D353" s="5">
-        <v>1.4216354972308221</v>
+        <v>1.4216355176413842</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5766209175478227</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5766209280269514</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>599.00233015000003</v>
+        <v>599.00233019999996</v>
       </c>
       <c r="C354" s="5">
-        <v>4.1170984799999815</v>
+        <v>4.1170984999999973</v>
       </c>
       <c r="D354" s="5">
-        <v>8.6285273944398</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6285274375117904</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>600.74108050999996</v>
+        <v>600.74108049999995</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7387503599999263</v>
+        <v>1.7387502999999924</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5394453794887593</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5394452550945976</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>601.04642163999995</v>
+        <v>601.04642160000003</v>
       </c>
       <c r="C356" s="5">
-        <v>0.30534112999998797</v>
+        <v>0.30534110000007786</v>
       </c>
       <c r="D356" s="5">
-        <v>0.61163686892520275</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61163680867382109</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>600.81024686000001</v>
+        <v>600.81024690000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.23617477999994207</v>
+        <v>-0.2361746999999923</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.47050948441792473</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.47050932541681245</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>602.69960331000004</v>
+        <v>602.69960330000004</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8893564500000366</v>
+        <v>1.8893563999999969</v>
       </c>
       <c r="D358" s="5">
-        <v>3.8395734959155048</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.839573392280915</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>603.66498563000005</v>
+        <v>603.66498560000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.96538232000000335</v>
+        <v>0.96538229999998748</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9391403929953421</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9391403524996687</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>605.51985853999997</v>
+        <v>605.51985850000005</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8548729099999264</v>
+        <v>1.8548729000000321</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7501790169822691</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7501789966110755</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>605.60984772999996</v>
+        <v>605.60984770000005</v>
       </c>
       <c r="C361" s="5">
-        <v>8.9989189999982955E-2</v>
+        <v>8.9989199999990888E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>0.1784835571979837</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.17848357705989581</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>605.56806559999995</v>
       </c>
       <c r="C362" s="5">
-        <v>-4.1782130000001416E-2</v>
+        <v>-4.1782100000091305E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.2758784775804894E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2758725380849274E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>606.26440860000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.69634300000006988</v>
       </c>
       <c r="D363" s="5">
         <v>1.3886410839455854</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>607.34372058999998</v>
+        <v>607.34372059999998</v>
       </c>
       <c r="C364" s="5">
-        <v>1.079311989999951</v>
+        <v>1.079311999999959</v>
       </c>
       <c r="D364" s="5">
-        <v>2.1573616733414847</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1573616935257833</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>606.80723854999997</v>
+        <v>606.80723860000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.53648204000000987</v>
+        <v>-0.53648199999997814</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.0548556863196334</v>
+        <v>-1.0548556080342442</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0040851991789621</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0040852024399092</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>607.52653607000002</v>
+        <v>607.52653610000004</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71929752000005465</v>
+        <v>0.71929750000003878</v>
       </c>
       <c r="D366" s="5">
-        <v>1.431767283586205</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4317672433973527</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>607.57417421000002</v>
+        <v>607.57417420000002</v>
       </c>
       <c r="C367" s="5">
-        <v>4.7638140000003659E-2</v>
+        <v>4.7638099999971928E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>9.4136511082076879E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4136432000291315E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>606.33865015000003</v>
+        <v>606.33865019999996</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2355240599999888</v>
+        <v>-1.2355240000000549</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4131347868880493</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4131346710474011</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>578.64413296999999</v>
+        <v>578.64413300000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.694517180000048</v>
+        <v>-27.69451719999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.93686630812963</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-42.93686632909457</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>576.80287163000003</v>
+        <v>576.8028716</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.84126133999996</v>
+        <v>-1.8412614000000076</v>
       </c>
       <c r="D370" s="5">
-        <v>-3.7523093868737978</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7523095068248469</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>575.26328439999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.5395872300000519</v>
+        <v>-1.5395872000000281</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.1564030321449388</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1564029717018771</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>573.58582461000003</v>
+        <v>573.58582460000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6774597899999435</v>
+        <v>-1.6774597999999514</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.4436057021145494</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4436057223151018</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>574.03286859000002</v>
+        <v>574.03286860000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.44704397999998946</v>
+        <v>0.44704400000000533</v>
       </c>
       <c r="D373" s="5">
-        <v>0.93928110549197363</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93928114771075766</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>573.74818239000001</v>
+        <v>573.74818240000002</v>
       </c>
       <c r="C374" s="5">
         <v>-0.2846862000000101</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.59350807289726415</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5935080728870612</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>575.69520564000004</v>
+        <v>575.69520560000001</v>
       </c>
       <c r="C375" s="5">
-        <v>1.9470232500000293</v>
+        <v>1.9470231999999896</v>
       </c>
       <c r="D375" s="5">
-        <v>4.1490899863325881</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1490898777126084</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>576.78899511999998</v>
+        <v>576.78899509999997</v>
       </c>
       <c r="C376" s="5">
-        <v>1.0937894799999412</v>
+        <v>1.0937894999999571</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3039106899634954</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3039107326937591</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>579.39168476999998</v>
+        <v>579.39168480000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.6026896500000021</v>
+        <v>2.6026897000000417</v>
       </c>
       <c r="D377" s="5">
-        <v>5.551281170049549</v>
+        <v>5.5512812795526445</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.5180004519245642</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5180004548482362</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>579.52141572999994</v>
+        <v>579.52141570000003</v>
       </c>
       <c r="C378" s="5">
-        <v>0.12973095999996076</v>
+        <v>0.12973090000002685</v>
       </c>
       <c r="D378" s="5">
-        <v>0.26902183016459524</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26902170557596694</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>579.73227344999998</v>
+        <v>579.73227350000002</v>
       </c>
       <c r="C379" s="5">
-        <v>0.21085772000003544</v>
+        <v>0.21085779999998522</v>
       </c>
       <c r="D379" s="5">
-        <v>0.4374924287915416</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43749259513210514</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>583.90683818000002</v>
+        <v>583.90683820000004</v>
       </c>
       <c r="C380" s="5">
-        <v>4.1745647300000428</v>
+        <v>4.174564700000019</v>
       </c>
       <c r="D380" s="5">
-        <v>8.9915928668595555</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9915927988558622</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>587.54621463000001</v>
+        <v>587.54621459999998</v>
       </c>
       <c r="C381" s="5">
-        <v>3.6393764499999861</v>
+        <v>3.6393763999999464</v>
       </c>
       <c r="D381" s="5">
-        <v>7.7411619786039054</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7411618683047578</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>590.52371208</v>
+        <v>590.52371210000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.9774974499999871</v>
+        <v>2.9774975000000268</v>
       </c>
       <c r="D382" s="5">
-        <v>6.2536119123401734</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2536120206270418</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>593.47538967000003</v>
+        <v>593.47538970000005</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9516775900000312</v>
+        <v>2.9516776000000391</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1657612264981232</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1657612477500789</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>600.64971714000001</v>
+        <v>600.64971709999998</v>
       </c>
       <c r="C384" s="5">
-        <v>7.1743274699999802</v>
+        <v>7.1743273999999246</v>
       </c>
       <c r="D384" s="5">
-        <v>15.510842483795662</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.510842321418306</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>602.75781402999996</v>
+        <v>602.75781400000005</v>
       </c>
       <c r="C385" s="5">
-        <v>2.1080968899999561</v>
+        <v>2.1080969000000778</v>
       </c>
       <c r="D385" s="5">
-        <v>4.2938903226039882</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2938903436592568</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>602.65904688000001</v>
+        <v>602.65904690000002</v>
       </c>
       <c r="C386" s="5">
-        <v>-9.8767149999957837E-2</v>
+        <v>-9.876710000003186E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.19645340477901785</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.1964533054257589</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>609.94462132000001</v>
+        <v>609.94462129999999</v>
       </c>
       <c r="C387" s="5">
-        <v>7.2855744400000049</v>
+        <v>7.2855743999999731</v>
       </c>
       <c r="D387" s="5">
-        <v>15.511362396827732</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.511362305375552</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>613.99284640999997</v>
+        <v>613.99284639999996</v>
       </c>
       <c r="C388" s="5">
-        <v>4.0482250899999599</v>
+        <v>4.0482250999999678</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2617053353019276</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2617053567416008</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>617.08971100999997</v>
+        <v>617.08971099999997</v>
       </c>
       <c r="C389" s="5">
         <v>3.0968646000000035</v>
       </c>
       <c r="D389" s="5">
-        <v>6.2233341161372691</v>
+        <v>6.2233341162414524</v>
       </c>
       <c r="E389" s="5">
-        <v>6.5064838227640198</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5064838155233229</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>619.20072716000004</v>
+        <v>619.20072719999996</v>
       </c>
       <c r="C390" s="5">
-        <v>2.1110161500000686</v>
+        <v>2.1110161999999946</v>
       </c>
       <c r="D390" s="5">
-        <v>4.1832326044370038</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1832327054586838</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>623.82348434000005</v>
+        <v>623.82348430000002</v>
       </c>
       <c r="C391" s="5">
-        <v>4.6227571800000078</v>
+        <v>4.622757100000058</v>
       </c>
       <c r="D391" s="5">
-        <v>9.3359918085980098</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3359916397133258</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>626.16383552000002</v>
+        <v>626.1638355</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3403511799999706</v>
+        <v>2.3403511999999864</v>
       </c>
       <c r="D392" s="5">
-        <v>4.5960132833721579</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5960133237633594</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>632.52086830999997</v>
+        <v>632.52086829999996</v>
       </c>
       <c r="C393" s="5">
-        <v>6.3570327899999484</v>
+        <v>6.3570327999999563</v>
       </c>
       <c r="D393" s="5">
-        <v>12.886635320555961</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.886635342407304</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>637.01098363999995</v>
+        <v>637.01098360000003</v>
       </c>
       <c r="C394" s="5">
-        <v>4.4901153299999805</v>
+        <v>4.4901153000000704</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8591019113997582</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8591018500247642</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>636.67761586999995</v>
+        <v>636.67761589999998</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.33336776999999529</v>
+        <v>-0.33336770000005345</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.62619309990278316</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62619296883339448</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>645.97466262</v>
+        <v>645.97466259999999</v>
       </c>
       <c r="C396" s="5">
-        <v>9.2970467500000495</v>
+        <v>9.2970467000000099</v>
       </c>
       <c r="D396" s="5">
-        <v>19.001059880208395</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.001059768708185</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>647.71489280000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7402301800000259</v>
+        <v>1.7402302000000418</v>
       </c>
       <c r="D397" s="5">
-        <v>3.2810842517615235</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2810842901335846</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>650.25770517000001</v>
+        <v>650.25770520000003</v>
       </c>
       <c r="C398" s="5">
-        <v>2.5428123699999787</v>
+        <v>2.5428124000000025</v>
       </c>
       <c r="D398" s="5">
-        <v>4.8140471153564457</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8140471733843615</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>652.84055446000002</v>
+        <v>652.84055450000005</v>
       </c>
       <c r="C399" s="5">
-        <v>2.5828492900000128</v>
+        <v>2.5828493000000208</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8719673248657447</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8719673439129307</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>654.51433284999996</v>
+        <v>654.5143329</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6737783899999386</v>
+        <v>1.6737783999999465</v>
       </c>
       <c r="D400" s="5">
-        <v>3.1203638909636622</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1203639096762936</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>655.53707524000004</v>
+        <v>655.5370752</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0227423900000758</v>
+        <v>1.0227423000000044</v>
       </c>
       <c r="D401" s="5">
-        <v>1.8913163961741253</v>
+        <v>1.8913162281617657</v>
       </c>
       <c r="E401" s="5">
-        <v>6.230433524336787</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2304335195762173</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>657.87057221999999</v>
+        <v>657.87057219999997</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3334969799999499</v>
+        <v>2.3334969999999657</v>
       </c>
       <c r="D402" s="5">
-        <v>4.3562370783863713</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3562371167279457</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>657.85603215000003</v>
+        <v>657.85603219999996</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.4540069999952721E-2</v>
+        <v>-1.4540000000010878E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.6518838071520889E-2</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6518710418688141E-2</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>658.35809558000005</v>
+        <v>658.35809559999996</v>
       </c>
       <c r="C404" s="5">
-        <v>0.50206343000002107</v>
+        <v>0.50206339999999727</v>
       </c>
       <c r="D404" s="5">
-        <v>0.91967151269785052</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91967145744340506</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>658.61792577999995</v>
+        <v>658.61792579999997</v>
       </c>
       <c r="C405" s="5">
-        <v>0.25983019999989665</v>
+        <v>0.25983020000001034</v>
       </c>
       <c r="D405" s="5">
-        <v>0.47462609525326105</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.47462609523882815</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>659.37722974999997</v>
+        <v>659.37722980000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.75930397000001904</v>
+        <v>0.75930400000004283</v>
       </c>
       <c r="D406" s="5">
-        <v>1.392255679607457</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3922557349220099</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>660.77883073999999</v>
+        <v>660.77883069999996</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4016009900000199</v>
+        <v>1.4016008999999485</v>
       </c>
       <c r="D407" s="5">
-        <v>2.5808058150441848</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5808056471843255</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>659.71269600000005</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0661347399999386</v>
+        <v>-1.0661346999999068</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9190528370105264</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.919052765762963</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>659.15908643</v>
+        <v>659.15908639999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.55360957000004873</v>
+        <v>-0.55360960000007253</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.0023664518137076</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0023665058813691</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>659.45070926999995</v>
+        <v>659.45070929999997</v>
       </c>
       <c r="C410" s="5">
-        <v>0.29162283999994543</v>
+        <v>0.29162289999999302</v>
       </c>
       <c r="D410" s="5">
-        <v>0.53219351136526427</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53219362115259905</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>657.78968560999999</v>
+        <v>657.78968559999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.6610236599999553</v>
+        <v>-1.661023699999987</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.9810354543007178</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9810355249633824</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>657.38335386000006</v>
+        <v>657.38335389999997</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.40633174999993571</v>
+        <v>-0.40633170000000973</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.73875421606152125</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.73875412547615982</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>658.39247422000005</v>
+        <v>658.39247420000004</v>
       </c>
       <c r="C413" s="5">
-        <v>1.0091203599999972</v>
+        <v>1.0091203000000633</v>
       </c>
       <c r="D413" s="5">
-        <v>1.857699456248052</v>
+        <v>1.8576993447454004</v>
       </c>
       <c r="E413" s="5">
-        <v>0.43558161511378923</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43558161819128305</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>656.88788370999998</v>
+        <v>656.88788369999997</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.5045905100000709</v>
+        <v>-1.504590500000063</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.7080920012712562</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7080919835793305</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>657.31427427999995</v>
+        <v>657.31427429999997</v>
       </c>
       <c r="C415" s="5">
-        <v>0.42639056999996683</v>
+        <v>0.42639059999999063</v>
       </c>
       <c r="D415" s="5">
-        <v>0.78171535449962359</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78171540970790598</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>657.21097456999996</v>
+        <v>657.21097459999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.1032997099999875</v>
+        <v>-0.10329969999997957</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.18842214242479338</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18842212419440951</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>656.37905904000002</v>
+        <v>656.37905899999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.83191552999994656</v>
+        <v>-0.83191560000000209</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.5084618368040759</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5084619627801277</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>656.83992056</v>
+        <v>656.83992060000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.46086151999998037</v>
+        <v>0.46086160000004384</v>
       </c>
       <c r="D418" s="5">
-        <v>0.84581382168380514</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.84581396912606355</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>657.32814906999999</v>
+        <v>657.32814910000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.48822850999999901</v>
+        <v>0.48822849999999107</v>
       </c>
       <c r="D419" s="5">
-        <v>0.89561440553869165</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89561438706458052</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>658.03102801</v>
+        <v>658.03102799999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.70287894000000506</v>
+        <v>0.70287889999997333</v>
       </c>
       <c r="D420" s="5">
-        <v>1.2907296330356033</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2907295590898649</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>658.24289431</v>
+        <v>658.24289429999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.21186629999999695</v>
       </c>
       <c r="D421" s="5">
-        <v>0.38704901306108042</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3870490130669646</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>658.78466455</v>
+        <v>658.78466460000004</v>
       </c>
       <c r="C422" s="5">
-        <v>0.54177024000000529</v>
+        <v>0.54177030000005288</v>
       </c>
       <c r="D422" s="5">
-        <v>0.99214950549604275</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.9921496158875831</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>657.9837728</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.80089175000000523</v>
+        <v>-0.8008918000000449</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.4491381055897645</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4491381953466997</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>657.96506526999997</v>
+        <v>657.96506529999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.8707530000028783E-2</v>
+        <v>-1.8707500000004984E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.4112582741019359E-2</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4112528045493473E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>657.23715607999998</v>
+        <v>657.23715609999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.72790918999999121</v>
+        <v>-0.72790919999999915</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.3195163691850809</v>
+        <v>-1.3195163871426829</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.17547559931768708</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17547559324760931</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>657.71940696000001</v>
+        <v>657.71940700000005</v>
       </c>
       <c r="C426" s="5">
-        <v>0.4822508800000378</v>
+        <v>0.48225090000005366</v>
       </c>
       <c r="D426" s="5">
-        <v>0.88406780981902244</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88406784660437499</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>657.17274478000002</v>
+        <v>657.17274480000003</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.54666217999999844</v>
+        <v>-0.54666220000001431</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.992830900506525</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99283093660397226</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>656.52173815000003</v>
+        <v>656.52173819999996</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.65100662999998349</v>
+        <v>-0.65100660000007338</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.182285261055438</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1822852068337886</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>655.68605328000001</v>
+        <v>655.68605330000003</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.83568487000002278</v>
+        <v>-0.8356848999999329</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.5168284582282143</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5168285121848868</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>655.21239888000002</v>
+        <v>655.21239890000004</v>
       </c>
       <c r="C430" s="5">
         <v>-0.47365439999998671</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.8634200172566886</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86342001723038742</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>652.64154567000003</v>
+        <v>652.64154570000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.5708532099999957</v>
+        <v>-2.5708531999999877</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.6081410584354892</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6081410407582846</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>654.58263826999996</v>
+        <v>654.58263829999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.9410925999999336</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6280170279347157</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6280170277654067</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>653.63010140999995</v>
+        <v>653.63010139999994</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.95253686000000926</v>
+        <v>-0.95253690000004099</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.7323100862949969</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.732310158380268</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>652.70519234000005</v>
+        <v>652.70519230000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.92490906999989875</v>
+        <v>-0.92490909999992255</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6848880731373916</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6848881273887284</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>653.53166539999995</v>
       </c>
       <c r="C435" s="5">
-        <v>0.8264730599998984</v>
+        <v>0.82647309999993013</v>
       </c>
       <c r="D435" s="5">
-        <v>1.5300994030878146</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5300994777530219</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>652.90834060999998</v>
+        <v>652.90834059999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.62332478999996965</v>
+        <v>-0.62332479999997759</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1385498856988807</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1385499038688685</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>652.91276639</v>
+        <v>652.91276640000001</v>
       </c>
       <c r="C437" s="5">
-        <v>4.4257800000195857E-3</v>
+        <v>4.4258000000354514E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>8.1345782813491141E-3</v>
+        <v>8.1346150429650876E-3</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.65796488375553519</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.65796488525703412</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>653.32532499000001</v>
+        <v>653.32532500000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.41255860000001121</v>
       </c>
       <c r="D438" s="5">
-        <v>0.76088950303334624</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.76088950302153346</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>653.40143683999997</v>
+        <v>653.40143680000006</v>
       </c>
       <c r="C439" s="5">
-        <v>7.6111849999961123E-2</v>
+        <v>7.6111800000035146E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.13988859946851839</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.13988850751087689</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>654.85472577999997</v>
+        <v>654.85472579999998</v>
       </c>
       <c r="C440" s="5">
-        <v>1.4532889399999931</v>
+        <v>1.453288999999927</v>
       </c>
       <c r="D440" s="5">
-        <v>2.7019216204993368</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7019217335855217</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>651.09557915000005</v>
+        <v>651.09557919999997</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.7591466299999183</v>
+        <v>-3.7591466000000082</v>
       </c>
       <c r="D441" s="5">
-        <v>-6.6751356927746253</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6751356409766487</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>656.79570708000006</v>
+        <v>656.79570709999996</v>
       </c>
       <c r="C442" s="5">
-        <v>5.7001279300000078</v>
+        <v>5.700127899999984</v>
       </c>
       <c r="D442" s="5">
-        <v>11.026514836310074</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.026514774566888</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>659.04832982000005</v>
+        <v>661.02764630000001</v>
       </c>
       <c r="C443" s="5">
-        <v>2.2526227399999925</v>
+        <v>4.2319392000000562</v>
       </c>
       <c r="D443" s="5">
-        <v>4.194189117841618</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0119521293165796</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>658.93125850000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.0963878000000022</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.7400037013095355</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE410000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>