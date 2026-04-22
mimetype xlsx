--- v2 (2026-02-01)
+++ v3 (2026-04-22)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D25DD23A-EA79-40F0-B544-83AF2EB1643F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{07928462-0603-4AF6-B4C2-AC15879B7983}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B328122-D42F-4361-8E56-E3C697D87B86}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E504FA7D-F4CD-426B-9318-D2EE89B2A782}"/>
   </bookViews>
   <sheets>
     <sheet name="AE420000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Retail Trade</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E9568F1-871A-4CE0-8AFC-DDA3C11B70AC}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{866FE3CA-6B7A-4C9B-B8E4-1166EE15A1CD}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>897.76125060000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>896.46365360000004</v>
       </c>
       <c r="C7" s="5">
         <v>-1.2975969999999961</v>
       </c>
       <c r="D7" s="5">
         <v>-1.7207219553036168</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>898.24788120000005</v>
       </c>
       <c r="C8" s="5">
         <v>1.7842276000000084</v>
       </c>
       <c r="D8" s="5">
         <v>2.4146732856957565</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>895.36307350000004</v>
       </c>
       <c r="C9" s="5">
         <v>-2.8848077000000103</v>
       </c>
       <c r="D9" s="5">
         <v>-3.7865619537023498</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>897.36040379999997</v>
       </c>
       <c r="C10" s="5">
         <v>1.9973302999999305</v>
       </c>
       <c r="D10" s="5">
         <v>2.7099874641134836</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>898.56088950000003</v>
       </c>
       <c r="C11" s="5">
         <v>1.2004857000000584</v>
       </c>
       <c r="D11" s="5">
         <v>1.6172207746156353</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>897.58280000000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.97808950000001005</v>
       </c>
       <c r="D12" s="5">
         <v>-1.2984162911114927</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>898.23778909999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.65498909999996613</v>
       </c>
       <c r="D13" s="5">
         <v>0.87919371543896396</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>898.43670250000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.19891340000003765</v>
       </c>
       <c r="D14" s="5">
         <v>0.26606208454040825</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>896.66764000000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7690625000000182</v>
       </c>
       <c r="D15" s="5">
         <v>-2.3374323652440188</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>896.14319320000004</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52444679999996424</v>
       </c>
       <c r="D16" s="5">
         <v>-0.69960773120113506</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>891.94981319999999</v>
       </c>
       <c r="C17" s="5">
         <v>-4.1933800000000474</v>
       </c>
       <c r="D17" s="5">
         <v>-5.4729505917835759</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>893.3648733</v>
       </c>
       <c r="C18" s="5">
         <v>1.4150601000000051</v>
       </c>
       <c r="D18" s="5">
         <v>1.9204752234106559</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>889.53298219999999</v>
       </c>
       <c r="C19" s="5">
         <v>-3.8318911000000071</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0274279123777017</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>891.24097549999999</v>
       </c>
       <c r="C20" s="5">
         <v>1.7079932999999983</v>
       </c>
       <c r="D20" s="5">
         <v>2.3286105937835311</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>883.27862900000002</v>
       </c>
       <c r="C21" s="5">
         <v>-7.9623464999999669</v>
       </c>
       <c r="D21" s="5">
         <v>-10.209388451808332</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>888.54217900000003</v>
       </c>
       <c r="C22" s="5">
         <v>5.2635500000000093</v>
       </c>
       <c r="D22" s="5">
         <v>7.3900165312016819</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>889.0052518</v>
       </c>
       <c r="C23" s="5">
         <v>0.46307279999996354</v>
       </c>
       <c r="D23" s="5">
         <v>0.62718794349905238</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>889.57323159999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.56797979999998915</v>
       </c>
       <c r="D24" s="5">
         <v>0.76937213334651311</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>891.77455229999998</v>
       </c>
       <c r="C25" s="5">
         <v>2.2013206999999966</v>
       </c>
       <c r="D25" s="5">
         <v>3.0102474324140482</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>896.21134140000004</v>
       </c>
       <c r="C26" s="5">
         <v>4.4367891000000554</v>
       </c>
       <c r="D26" s="5">
         <v>6.1363930829610336</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>889.79604959999995</v>
       </c>
       <c r="C27" s="5">
         <v>-6.4152918000000909</v>
       </c>
       <c r="D27" s="5">
         <v>-8.2596372358881958</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>888.8225324</v>
       </c>
       <c r="C28" s="5">
         <v>-0.97351719999994657</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3050366443487893</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>888.52588749999995</v>
       </c>
       <c r="C29" s="5">
         <v>-0.29664490000004662</v>
       </c>
       <c r="D29" s="5">
         <v>-0.3997661603522662</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38386977039842618</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>889.70940919999998</v>
       </c>
       <c r="C30" s="5">
         <v>1.1835217000000284</v>
       </c>
       <c r="D30" s="5">
         <v>1.6101691773306337</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>892.84507129999997</v>
       </c>
       <c r="C31" s="5">
         <v>3.1356620999999905</v>
       </c>
       <c r="D31" s="5">
         <v>4.3121903080369339</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>893.7053535</v>
       </c>
       <c r="C32" s="5">
         <v>0.86028220000002875</v>
       </c>
       <c r="D32" s="5">
         <v>1.16238199447527</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>898.40982629999996</v>
       </c>
       <c r="C33" s="5">
         <v>4.7044727999999623</v>
       </c>
       <c r="D33" s="5">
         <v>6.5029424508012523</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>900.18643970000005</v>
       </c>
       <c r="C34" s="5">
         <v>1.7766134000000875</v>
       </c>
       <c r="D34" s="5">
         <v>2.3989911044683732</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>900.02228990000003</v>
       </c>
       <c r="C35" s="5">
         <v>-0.16414980000001833</v>
       </c>
       <c r="D35" s="5">
         <v>-0.21860174122002585</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>902.87086160000001</v>
       </c>
       <c r="C36" s="5">
         <v>2.8485716999999795</v>
       </c>
       <c r="D36" s="5">
         <v>3.864817767625417</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>899.89203669999995</v>
       </c>
       <c r="C37" s="5">
         <v>-2.9788249000000633</v>
       </c>
       <c r="D37" s="5">
         <v>-3.888079062291272</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>902.07633069999997</v>
       </c>
       <c r="C38" s="5">
         <v>2.1842940000000226</v>
       </c>
       <c r="D38" s="5">
         <v>2.9519430405503089</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>908.39410989999999</v>
       </c>
       <c r="C39" s="5">
         <v>6.3177792000000181</v>
       </c>
       <c r="D39" s="5">
         <v>8.7357270937503237</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>907.77384259999997</v>
       </c>
       <c r="C40" s="5">
         <v>-0.62026730000002317</v>
       </c>
       <c r="D40" s="5">
         <v>-0.81631068608905011</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>910.84951899999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.0756764000000203</v>
       </c>
       <c r="D41" s="5">
         <v>4.1424107044044645</v>
       </c>
       <c r="E41" s="5">
         <v>2.5124345631404088</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>911.76470900000004</v>
       </c>
       <c r="C42" s="5">
         <v>0.91519000000005235</v>
       </c>
       <c r="D42" s="5">
         <v>1.2124037914130081</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>915.22244920000003</v>
       </c>
       <c r="C43" s="5">
         <v>3.4577401999999893</v>
       </c>
       <c r="D43" s="5">
         <v>4.646963639506585</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>912.39057739999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.8318718000000445</v>
       </c>
       <c r="D44" s="5">
         <v>-3.6504862877497546</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>917.87779350000005</v>
       </c>
       <c r="C45" s="5">
         <v>5.4872161000000688</v>
       </c>
       <c r="D45" s="5">
         <v>7.4605001359052459</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>916.98325569999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.8945378000000801</v>
       </c>
       <c r="D46" s="5">
         <v>-1.1632378468711235</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>916.88680450000004</v>
       </c>
       <c r="C47" s="5">
         <v>-9.6451199999933124E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.12614680308676851</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>927.23140390000003</v>
       </c>
       <c r="C48" s="5">
         <v>10.344599399999993</v>
       </c>
       <c r="D48" s="5">
         <v>14.411298411231543</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>927.11674930000004</v>
       </c>
       <c r="C49" s="5">
         <v>-0.11465459999999439</v>
       </c>
       <c r="D49" s="5">
         <v>-0.14828228155039369</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>926.45170840000003</v>
       </c>
       <c r="C50" s="5">
         <v>-0.66504090000000815</v>
       </c>
       <c r="D50" s="5">
         <v>-0.8573980337639231</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>926.89314909999996</v>
       </c>
       <c r="C51" s="5">
         <v>0.44144069999993008</v>
       </c>
       <c r="D51" s="5">
         <v>0.57328329880199647</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>928.77149240000006</v>
       </c>
       <c r="C52" s="5">
         <v>1.8783433000000969</v>
       </c>
       <c r="D52" s="5">
         <v>2.4590806599667392</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>932.76095120000002</v>
       </c>
       <c r="C53" s="5">
         <v>3.9894587999999658</v>
       </c>
       <c r="D53" s="5">
         <v>5.27803215532896</v>
       </c>
       <c r="E53" s="5">
         <v>2.4056039711209509</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>936.23852829999998</v>
       </c>
       <c r="C54" s="5">
         <v>3.4775770999999622</v>
       </c>
       <c r="D54" s="5">
         <v>4.566803559591448</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>938.77238650000004</v>
       </c>
       <c r="C55" s="5">
         <v>2.5338582000000542</v>
       </c>
       <c r="D55" s="5">
         <v>3.2964905211506412</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>942.60817059999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.8357840999999553</v>
       </c>
       <c r="D56" s="5">
         <v>5.0148509801170249</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>946.20235949999994</v>
       </c>
       <c r="C57" s="5">
         <v>3.5941888999999492</v>
       </c>
       <c r="D57" s="5">
         <v>4.6728191262652041</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>949.188714</v>
       </c>
       <c r="C58" s="5">
         <v>2.9863545000000613</v>
       </c>
       <c r="D58" s="5">
         <v>3.8538183409973836</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>950.51027569999997</v>
       </c>
       <c r="C59" s="5">
         <v>1.3215616999999611</v>
       </c>
       <c r="D59" s="5">
         <v>1.6836216869701603</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>950.80335549999995</v>
       </c>
       <c r="C60" s="5">
         <v>0.29307979999998679</v>
       </c>
       <c r="D60" s="5">
         <v>0.37063544880409083</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>955.39247639999996</v>
       </c>
       <c r="C61" s="5">
         <v>4.5891209000000117</v>
       </c>
       <c r="D61" s="5">
         <v>5.9481394508477559</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>962.17705960000001</v>
       </c>
       <c r="C62" s="5">
         <v>6.7845832000000428</v>
       </c>
       <c r="D62" s="5">
         <v>8.8624676777431901</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>965.74848510000004</v>
       </c>
       <c r="C63" s="5">
         <v>3.5714255000000321</v>
       </c>
       <c r="D63" s="5">
         <v>4.5462474262102814</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>967.67338270000005</v>
       </c>
       <c r="C64" s="5">
         <v>1.9248976000000084</v>
       </c>
       <c r="D64" s="5">
         <v>2.4181947811777071</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>970.71905849999996</v>
       </c>
       <c r="C65" s="5">
         <v>3.0456757999999127</v>
       </c>
       <c r="D65" s="5">
         <v>3.8429776848721175</v>
       </c>
       <c r="E65" s="5">
         <v>4.0694357167468054</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>971.98812420000002</v>
       </c>
       <c r="C66" s="5">
         <v>1.2690657000000556</v>
       </c>
       <c r="D66" s="5">
         <v>1.5801449437065962</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>973.17503050000005</v>
       </c>
       <c r="C67" s="5">
         <v>1.1869063000000324</v>
       </c>
       <c r="D67" s="5">
         <v>1.4752158460996645</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>972.28451919999998</v>
       </c>
       <c r="C68" s="5">
         <v>-0.89051130000007106</v>
       </c>
       <c r="D68" s="5">
         <v>-1.09255967371652</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>970.10701370000004</v>
       </c>
       <c r="C69" s="5">
         <v>-2.1775054999999384</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6546339742698266</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>970.32845859999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.22144489999993766</v>
       </c>
       <c r="D70" s="5">
         <v>0.27426639842171863</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>974.60798539999996</v>
       </c>
       <c r="C71" s="5">
         <v>4.2795267999999851</v>
       </c>
       <c r="D71" s="5">
         <v>5.4227542113436167</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>977.06802830000004</v>
       </c>
       <c r="C72" s="5">
         <v>2.4600429000000759</v>
       </c>
       <c r="D72" s="5">
         <v>3.0713690973275254</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>981.35161570000002</v>
       </c>
       <c r="C73" s="5">
         <v>4.2835873999999876</v>
       </c>
       <c r="D73" s="5">
         <v>5.3896766461654533</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>985.51470849999998</v>
       </c>
       <c r="C74" s="5">
         <v>4.1630927999999585</v>
       </c>
       <c r="D74" s="5">
         <v>5.2111148368331195</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>986.21344190000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.69873340000003736</v>
       </c>
       <c r="D75" s="5">
         <v>0.85412980826700124</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>989.66002619999995</v>
       </c>
       <c r="C76" s="5">
         <v>3.4465842999999268</v>
       </c>
       <c r="D76" s="5">
         <v>4.2752728749708924</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>989.53834610000001</v>
       </c>
       <c r="C77" s="5">
         <v>-0.12168009999993501</v>
       </c>
       <c r="D77" s="5">
         <v>-0.1474419656315229</v>
       </c>
       <c r="E77" s="5">
         <v>1.9386955922221727</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>992.00244280000004</v>
       </c>
       <c r="C78" s="5">
         <v>2.4640967000000273</v>
       </c>
       <c r="D78" s="5">
         <v>3.0294444465804871</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>989.84872929999995</v>
       </c>
       <c r="C79" s="5">
         <v>-2.1537135000000944</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5744066230929064</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>991.53016219999995</v>
       </c>
       <c r="C80" s="5">
         <v>1.6814329000000043</v>
       </c>
       <c r="D80" s="5">
         <v>2.0575645136116982</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>995.17473270000005</v>
       </c>
       <c r="C81" s="5">
         <v>3.6445705000000999</v>
       </c>
       <c r="D81" s="5">
         <v>4.5011166128573032</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>999.39146870000002</v>
       </c>
       <c r="C82" s="5">
         <v>4.216735999999969</v>
       </c>
       <c r="D82" s="5">
         <v>5.2048019815919888</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1000.4031649999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.0116962999999259</v>
       </c>
       <c r="D83" s="5">
         <v>1.2215611863973574</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>998.47675960000004</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9264053999999078</v>
       </c>
       <c r="D84" s="5">
         <v>-2.2864381612510254</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>998.56194919999996</v>
       </c>
       <c r="C85" s="5">
         <v>8.5189599999921484E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.10243153253381987</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>998.22562029999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.33632890000001225</v>
       </c>
       <c r="D86" s="5">
         <v>-0.40342802053738858</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1001.459983</v>
       </c>
       <c r="C87" s="5">
         <v>3.2343627000000197</v>
       </c>
       <c r="D87" s="5">
         <v>3.9581770423307905</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1003.616652</v>
       </c>
       <c r="C88" s="5">
         <v>2.156669000000079</v>
       </c>
       <c r="D88" s="5">
         <v>2.6150592764418557</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1003.77751</v>
       </c>
       <c r="C89" s="5">
         <v>0.16085799999996198</v>
       </c>
       <c r="D89" s="5">
         <v>0.19250363383076508</v>
       </c>
       <c r="E89" s="5">
         <v>1.4389704003002768</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1004.4318510000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.65434100000004491</v>
       </c>
       <c r="D90" s="5">
         <v>0.78506497108001838</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1005.661609</v>
       </c>
       <c r="C91" s="5">
         <v>1.2297579999999471</v>
       </c>
       <c r="D91" s="5">
         <v>1.4791321445293049</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1008.509148</v>
       </c>
       <c r="C92" s="5">
         <v>2.8475389999999834</v>
       </c>
       <c r="D92" s="5">
         <v>3.451227449749017</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1008.38779</v>
       </c>
       <c r="C93" s="5">
         <v>-0.12135799999998653</v>
       </c>
       <c r="D93" s="5">
         <v>-0.14430534004898909</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1009.456176</v>
       </c>
       <c r="C94" s="5">
         <v>1.0683860000000323</v>
       </c>
       <c r="D94" s="5">
         <v>1.2788339537948668</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1010.883945</v>
       </c>
       <c r="C95" s="5">
         <v>1.4277690000000121</v>
       </c>
       <c r="D95" s="5">
         <v>1.7105389077895383</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1013.334704</v>
       </c>
       <c r="C96" s="5">
         <v>2.4507589999999482</v>
       </c>
       <c r="D96" s="5">
         <v>2.9483539569912454</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1016.751814</v>
       </c>
       <c r="C97" s="5">
         <v>3.4171099999999797</v>
       </c>
       <c r="D97" s="5">
         <v>4.1224731219129396</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1016.440338</v>
       </c>
       <c r="C98" s="5">
         <v>-0.31147599999997055</v>
       </c>
       <c r="D98" s="5">
         <v>-0.36699425860665658</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1019.726481</v>
       </c>
       <c r="C99" s="5">
         <v>3.2861430000000382</v>
       </c>
       <c r="D99" s="5">
         <v>3.9493234372305785</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1022.078267</v>
       </c>
       <c r="C100" s="5">
         <v>2.3517859999999473</v>
       </c>
       <c r="D100" s="5">
         <v>2.8029257312818689</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1023.684321</v>
       </c>
       <c r="C101" s="5">
         <v>1.6060539999999719</v>
       </c>
       <c r="D101" s="5">
         <v>1.9020155057436261</v>
       </c>
       <c r="E101" s="5">
         <v>1.9831895815239031</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1026.135391</v>
       </c>
       <c r="C102" s="5">
         <v>2.4510700000000725</v>
       </c>
       <c r="D102" s="5">
         <v>2.9113746120499107</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1027.0364179999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.90102699999988545</v>
       </c>
       <c r="D103" s="5">
         <v>1.0587973663365613</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1029.476594</v>
       </c>
       <c r="C104" s="5">
         <v>2.440176000000065</v>
       </c>
       <c r="D104" s="5">
         <v>2.8886811682472091</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1031.95318</v>
       </c>
       <c r="C105" s="5">
         <v>2.4765859999999975</v>
       </c>
       <c r="D105" s="5">
         <v>2.9253138253548805</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1033.1760730000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.2228930000001128</v>
       </c>
       <c r="D106" s="5">
         <v>1.4313381449843732</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1032.6348559999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.54121700000018791</v>
       </c>
       <c r="D107" s="5">
         <v>-0.62679780705228172</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1035.7379100000001</v>
       </c>
       <c r="C108" s="5">
         <v>3.1030540000001565</v>
       </c>
       <c r="D108" s="5">
         <v>3.6661826902770756</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1036.0030899999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.26517999999987296</v>
       </c>
       <c r="D109" s="5">
         <v>0.30766903503294252</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1040.678353</v>
       </c>
       <c r="C110" s="5">
         <v>4.6752630000000863</v>
       </c>
       <c r="D110" s="5">
         <v>5.5517996918689416</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1040.5319710000001</v>
       </c>
       <c r="C111" s="5">
         <v>-0.1463819999999032</v>
       </c>
       <c r="D111" s="5">
         <v>-0.16866168918825419</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1043.708476</v>
       </c>
       <c r="C112" s="5">
         <v>3.1765049999999064</v>
       </c>
       <c r="D112" s="5">
         <v>3.7254625473062131</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1047.1470730000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.4385970000000725</v>
       </c>
       <c r="D113" s="5">
         <v>4.025945675443432</v>
       </c>
       <c r="E113" s="5">
         <v>2.2919909505969782</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1048.6789530000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.531880000000001</v>
       </c>
       <c r="D114" s="5">
         <v>1.7696835606132444</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1053.279147</v>
       </c>
       <c r="C115" s="5">
         <v>4.600193999999874</v>
       </c>
       <c r="D115" s="5">
         <v>5.3928650778869214</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1056.745467</v>
       </c>
       <c r="C116" s="5">
         <v>3.4663199999999961</v>
       </c>
       <c r="D116" s="5">
         <v>4.0214468942946002</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1058.0483939999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.3029269999999542</v>
       </c>
       <c r="D117" s="5">
         <v>1.489629033942963</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1059.038681</v>
       </c>
       <c r="C118" s="5">
         <v>0.9902870000000803</v>
       </c>
       <c r="D118" s="5">
         <v>1.1289472609428808</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1063.9029290000001</v>
       </c>
       <c r="C119" s="5">
         <v>4.8642480000000887</v>
       </c>
       <c r="D119" s="5">
         <v>5.6530844187013818</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1068.3975829999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.4946539999998549</v>
       </c>
       <c r="D120" s="5">
         <v>5.1890923970394409</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1068.8384040000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.44082100000014179</v>
       </c>
       <c r="D121" s="5">
         <v>0.49624529997063238</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1071.0995290000001</v>
       </c>
       <c r="C122" s="5">
         <v>2.2611249999999927</v>
       </c>
       <c r="D122" s="5">
         <v>2.5683434893631896</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1076.423802</v>
       </c>
       <c r="C123" s="5">
         <v>5.3242729999999483</v>
       </c>
       <c r="D123" s="5">
         <v>6.1308318774284221</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1077.381396</v>
       </c>
       <c r="C124" s="5">
         <v>0.95759399999997186</v>
       </c>
       <c r="D124" s="5">
         <v>1.0727669958911612</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1081.3836160000001</v>
       </c>
       <c r="C125" s="5">
         <v>4.0022200000000794</v>
       </c>
       <c r="D125" s="5">
         <v>4.549933310326626</v>
       </c>
       <c r="E125" s="5">
         <v>3.2695066321404953</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1084.234164</v>
       </c>
       <c r="C126" s="5">
         <v>2.8505479999998897</v>
       </c>
       <c r="D126" s="5">
         <v>3.2094891770848122</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1088.815427</v>
       </c>
       <c r="C127" s="5">
         <v>4.5812630000000354</v>
       </c>
       <c r="D127" s="5">
         <v>5.1899224057886828</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1089.2126929999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.39726599999994505</v>
       </c>
       <c r="D128" s="5">
         <v>0.43871256894743027</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1088.6219739999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59071900000003552</v>
       </c>
       <c r="D129" s="5">
         <v>-0.64886517871544092</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1091.6198770000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.9979030000001785</v>
       </c>
       <c r="D130" s="5">
         <v>3.3551362322342682</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1097.2149360000001</v>
       </c>
       <c r="C131" s="5">
         <v>5.595058999999992</v>
       </c>
       <c r="D131" s="5">
         <v>6.3269387326150506</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1094.071729</v>
       </c>
       <c r="C132" s="5">
         <v>-3.1432070000000749</v>
       </c>
       <c r="D132" s="5">
         <v>-3.3840072339455407</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1101.818006</v>
       </c>
       <c r="C133" s="5">
         <v>7.7462769999999637</v>
       </c>
       <c r="D133" s="5">
         <v>8.8350630607087144</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1097.9089509999999</v>
       </c>
       <c r="C134" s="5">
         <v>-3.9090550000000803</v>
       </c>
       <c r="D134" s="5">
         <v>-4.1752874544323522</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1103.4664789999999</v>
       </c>
       <c r="C135" s="5">
         <v>5.5575280000000475</v>
       </c>
       <c r="D135" s="5">
         <v>6.2463030620133031</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1107.586994</v>
       </c>
       <c r="C136" s="5">
         <v>4.1205150000000685</v>
       </c>
       <c r="D136" s="5">
         <v>4.5741711712701028</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1108.0883229999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.50132899999994152</v>
       </c>
       <c r="D137" s="5">
         <v>0.5445122776465583</v>
       </c>
       <c r="E137" s="5">
         <v>2.4694943223552368</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1105.790589</v>
       </c>
       <c r="C138" s="5">
         <v>-2.2977339999999913</v>
       </c>
       <c r="D138" s="5">
         <v>-2.4601386236765888</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1105.5573609999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23322800000005373</v>
       </c>
       <c r="D139" s="5">
         <v>-0.25280479704504755</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1105.700945</v>
       </c>
       <c r="C140" s="5">
         <v>0.14358400000014626</v>
       </c>
       <c r="D140" s="5">
         <v>0.155961088741563</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1105.19433</v>
       </c>
       <c r="C141" s="5">
         <v>-0.5066150000000107</v>
       </c>
       <c r="D141" s="5">
         <v>-0.54843791852052792</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1104.0778049999999</v>
       </c>
       <c r="C142" s="5">
         <v>-1.1165250000001379</v>
       </c>
       <c r="D142" s="5">
         <v>-1.2055892458235795</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1104.3114599999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.23365499999999884</v>
       </c>
       <c r="D143" s="5">
         <v>0.25425073049640812</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1101.115127</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1963329999998678</v>
       </c>
       <c r="D144" s="5">
         <v>-3.4185327997866666</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1100.1469090000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.96821799999997893</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0500800762306639</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1096.9367440000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.2101649999999609</v>
       </c>
       <c r="D146" s="5">
         <v>-3.4458785976959505</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1092.949071</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9876730000000862</v>
       </c>
       <c r="D147" s="5">
         <v>-4.2761644242865664</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1089.8392670000001</v>
       </c>
       <c r="C148" s="5">
         <v>-3.1098039999999401</v>
       </c>
       <c r="D148" s="5">
         <v>-3.3614700192017288</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1086.298245</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5410220000001118</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8300220197202473</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9664567839688396</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1092.3823400000001</v>
       </c>
       <c r="C150" s="5">
         <v>6.0840950000001612</v>
       </c>
       <c r="D150" s="5">
         <v>6.9318575635942015</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1092.6129800000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.23063999999999396</v>
       </c>
       <c r="D151" s="5">
         <v>0.25365626183688761</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1093.3060969999999</v>
+        <v>1093.306098</v>
       </c>
       <c r="C152" s="5">
-        <v>0.69311699999980192</v>
+        <v>0.69311799999991308</v>
       </c>
       <c r="D152" s="5">
-        <v>0.76390132228194574</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76390242825483679</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1093.01594</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.29015699999990829</v>
+        <v>-0.29015800000001946</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.31800847993769255</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31800957403560481</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1093.8406520000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.82471200000009048</v>
       </c>
       <c r="D154" s="5">
         <v>0.90920149076132439</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1090.9569939999999</v>
       </c>
       <c r="C155" s="5">
         <v>-2.8836580000001959</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1180538506522915</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1088.3547120000001</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6022819999998319</v>
       </c>
       <c r="D156" s="5">
         <v>-2.825129121173342</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1083.2257729999999</v>
       </c>
       <c r="C157" s="5">
         <v>-5.1289390000001731</v>
       </c>
       <c r="D157" s="5">
         <v>-5.5107781900130881</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1083.787182</v>
       </c>
       <c r="C158" s="5">
         <v>0.56140900000013971</v>
       </c>
       <c r="D158" s="5">
         <v>0.62370606655162142</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1074.8902430000001</v>
       </c>
       <c r="C159" s="5">
         <v>-8.8969389999999748</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4181210114986929</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.534924</v>
       </c>
       <c r="C160" s="5">
         <v>-1.3553190000000086</v>
       </c>
       <c r="D160" s="5">
         <v>-1.5026197153208853</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1073.0358020000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.499121999999943</v>
       </c>
       <c r="D161" s="5">
         <v>-0.55649534309347715</v>
       </c>
       <c r="E161" s="5">
         <v>-1.2208841412608473</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1064.0509500000001</v>
       </c>
       <c r="C162" s="5">
         <v>-8.9848520000000462</v>
       </c>
       <c r="D162" s="5">
         <v>-9.5978965782396504</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1063.9476560000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10329400000000533</v>
       </c>
       <c r="D163" s="5">
         <v>-0.11642923739489941</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1061.068031</v>
       </c>
       <c r="C164" s="5">
         <v>-2.8796250000000327</v>
       </c>
       <c r="D164" s="5">
         <v>-3.1999430472764989</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1060.155937</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91209400000002461</v>
       </c>
       <c r="D165" s="5">
         <v>-1.0266570374659834</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1058.1928359999999</v>
       </c>
       <c r="C166" s="5">
         <v>-1.9631010000000515</v>
       </c>
       <c r="D166" s="5">
         <v>-2.1995604363402754</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1057.886107</v>
       </c>
       <c r="C167" s="5">
         <v>-0.30672899999990477</v>
       </c>
       <c r="D167" s="5">
         <v>-0.34727939545974307</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1058.399042</v>
       </c>
       <c r="C168" s="5">
         <v>0.51293499999997039</v>
       </c>
       <c r="D168" s="5">
         <v>0.58339561268341278</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1061.651292</v>
       </c>
       <c r="C169" s="5">
         <v>3.2522500000000036</v>
       </c>
       <c r="D169" s="5">
         <v>3.7503222644911016</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1065.579162</v>
       </c>
       <c r="C170" s="5">
         <v>3.9278699999999844</v>
       </c>
       <c r="D170" s="5">
         <v>4.5311954341444194</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1068.8956559999999</v>
       </c>
       <c r="C171" s="5">
         <v>3.3164939999999206</v>
       </c>
       <c r="D171" s="5">
         <v>3.7994653947255541</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1067.6979779999999</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1976779999999962</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3363227233186614</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1067.6009710000001</v>
       </c>
       <c r="C173" s="5">
         <v>-9.7006999999848631E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.10897299579329944</v>
       </c>
       <c r="E173" s="5">
         <v>-0.50649111519580625</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1069.473295</v>
       </c>
       <c r="C174" s="5">
         <v>1.872323999999935</v>
       </c>
       <c r="D174" s="5">
         <v>2.1249398926471708</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1073.3447209999999</v>
       </c>
       <c r="C175" s="5">
         <v>3.8714259999999285</v>
       </c>
       <c r="D175" s="5">
         <v>4.4314626159254633</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1074.057155</v>
       </c>
       <c r="C176" s="5">
         <v>0.71243400000003021</v>
       </c>
       <c r="D176" s="5">
         <v>0.7994157890991227</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1077.2467830000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.1896280000000843</v>
       </c>
       <c r="D177" s="5">
         <v>3.6224267694988876</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1078.347518</v>
       </c>
       <c r="C178" s="5">
         <v>1.100734999999986</v>
       </c>
       <c r="D178" s="5">
         <v>1.2330791943043318</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1076.797546</v>
       </c>
       <c r="C179" s="5">
         <v>-1.5499720000000252</v>
       </c>
       <c r="D179" s="5">
         <v>-1.711259755401795</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1078.543508</v>
       </c>
       <c r="C180" s="5">
         <v>1.7459619999999632</v>
       </c>
       <c r="D180" s="5">
         <v>1.963173277534902</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1084.5163769999999</v>
       </c>
       <c r="C181" s="5">
         <v>5.972868999999946</v>
       </c>
       <c r="D181" s="5">
         <v>6.8516778695350222</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1080.891871</v>
       </c>
       <c r="C182" s="5">
         <v>-3.624505999999883</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9375556253349209</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1082.9510909999999</v>
       </c>
       <c r="C183" s="5">
         <v>2.0592199999998684</v>
       </c>
       <c r="D183" s="5">
         <v>2.3102414706949181</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1083.616166</v>
       </c>
       <c r="C184" s="5">
         <v>0.66507500000011532</v>
       </c>
       <c r="D184" s="5">
         <v>0.7394528362406394</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1085.7502669999999</v>
       </c>
       <c r="C185" s="5">
         <v>2.1341009999998732</v>
       </c>
       <c r="D185" s="5">
         <v>2.389078050721416</v>
       </c>
       <c r="E185" s="5">
         <v>1.7000074459467607</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1088.9788000000001</v>
       </c>
       <c r="C186" s="5">
         <v>3.2285330000001977</v>
       </c>
       <c r="D186" s="5">
         <v>3.6271998478487166</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1090.838483</v>
       </c>
       <c r="C187" s="5">
         <v>1.8596829999999045</v>
       </c>
       <c r="D187" s="5">
         <v>2.0686352302863087</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1091.802651</v>
       </c>
       <c r="C188" s="5">
         <v>0.96416799999997238</v>
       </c>
       <c r="D188" s="5">
         <v>1.065824856000952</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1096.9381960000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.1355450000000928</v>
       </c>
       <c r="D189" s="5">
         <v>5.7928155987422292</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1098.8716219999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.9334259999998267</v>
       </c>
       <c r="D190" s="5">
         <v>2.1357039955651969</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1103.9618949999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.0902730000000247</v>
       </c>
       <c r="D191" s="5">
         <v>5.7025594362456911</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1108.3674659999999</v>
       </c>
       <c r="C192" s="5">
         <v>4.405571000000009</v>
       </c>
       <c r="D192" s="5">
         <v>4.8953493128676584</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1110.2609600000001</v>
       </c>
       <c r="C193" s="5">
         <v>1.8934940000001461</v>
       </c>
       <c r="D193" s="5">
         <v>2.069407872968676</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1111.6129550000001</v>
       </c>
       <c r="C194" s="5">
         <v>1.3519949999999881</v>
       </c>
       <c r="D194" s="5">
         <v>1.4710993805461481</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1108.1536229999999</v>
       </c>
       <c r="C195" s="5">
         <v>-3.4593320000001313</v>
       </c>
       <c r="D195" s="5">
         <v>-3.6711325925186777</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1118.687494</v>
       </c>
       <c r="C196" s="5">
         <v>10.53387100000009</v>
       </c>
       <c r="D196" s="5">
         <v>12.022625865384029</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1122.489206</v>
       </c>
       <c r="C197" s="5">
         <v>3.8017119999999522</v>
       </c>
       <c r="D197" s="5">
         <v>4.1551346982500181</v>
       </c>
       <c r="E197" s="5">
         <v>3.3837375054497798</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1119.881934</v>
       </c>
       <c r="C198" s="5">
         <v>-2.6072719999999663</v>
       </c>
       <c r="D198" s="5">
         <v>-2.7519767799181305</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1120.3876929999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.50575899999989815</v>
       </c>
       <c r="D199" s="5">
         <v>0.54328992979837398</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1123.8014230000001</v>
       </c>
       <c r="C200" s="5">
         <v>3.4137300000002142</v>
       </c>
       <c r="D200" s="5">
         <v>3.7182013085650834</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1124.768084</v>
       </c>
       <c r="C201" s="5">
         <v>0.96666099999993094</v>
       </c>
       <c r="D201" s="5">
         <v>1.0371021055791685</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1125.4097939999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.64170999999987544</v>
       </c>
       <c r="D202" s="5">
         <v>0.68678419586190032</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1125.3828390000001</v>
       </c>
       <c r="C203" s="5">
         <v>-2.6954999999816209E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-2.873774469405177E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1124.7732860000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.60955300000000534</v>
       </c>
       <c r="D204" s="5">
         <v>-0.64803590134722144</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1127.8979899999999</v>
+        <v>1127.8979890000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.1247039999998378</v>
+        <v>3.124702999999954</v>
       </c>
       <c r="D205" s="5">
-        <v>3.3851008727763476</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3850997728355425</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1130.7051309999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8071410000000014</v>
+        <v>2.8071419999998852</v>
       </c>
       <c r="D206" s="5">
-        <v>3.027813428602677</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0278145247422117</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1131.6092180000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.90408700000011777</v>
       </c>
       <c r="D207" s="5">
         <v>0.96372446779138254</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1135.9299309999999</v>
       </c>
       <c r="C208" s="5">
         <v>4.3207129999998415</v>
       </c>
       <c r="D208" s="5">
         <v>4.6792972637401897</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1137.791389</v>
       </c>
       <c r="C209" s="5">
         <v>1.8614580000000842</v>
       </c>
       <c r="D209" s="5">
         <v>1.9842707463436193</v>
       </c>
       <c r="E209" s="5">
         <v>1.3632365387752365</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1144.1796750000001</v>
+        <v>1144.179676</v>
       </c>
       <c r="C210" s="5">
-        <v>6.3882860000001074</v>
+        <v>6.3882869999999912</v>
       </c>
       <c r="D210" s="5">
-        <v>6.9495677578366166</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9495688795089272</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1144.302631</v>
       </c>
       <c r="C211" s="5">
-        <v>0.12295599999993101</v>
+        <v>0.12295500000004722</v>
       </c>
       <c r="D211" s="5">
-        <v>0.12903081660331495</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12902976646391728</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1150.0698789999999</v>
       </c>
       <c r="C212" s="5">
         <v>5.7672479999998814</v>
       </c>
       <c r="D212" s="5">
         <v>6.2184579924315031</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1151.0349650000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.96508600000015576</v>
       </c>
       <c r="D213" s="5">
         <v>1.0116456835845389</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1152.9536720000001</v>
+        <v>1152.953673</v>
       </c>
       <c r="C214" s="5">
-        <v>1.9187070000000404</v>
+        <v>1.9187079999999241</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0187704557255604</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0187715175417287</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1154.803627</v>
+        <v>1154.8036259999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.849954999999909</v>
+        <v>1.849952999999914</v>
       </c>
       <c r="D215" s="5">
-        <v>1.9425256326517149</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9425235123054385</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1158.7033980000001</v>
       </c>
       <c r="C216" s="5">
-        <v>3.8997710000001007</v>
+        <v>3.8997720000002118</v>
       </c>
       <c r="D216" s="5">
-        <v>4.1285200674729516</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1285211495118546</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1155.674968</v>
+        <v>1155.6749669999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-3.0284300000000712</v>
+        <v>-3.0284310000001824</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.0916695652961956</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0916705715480886</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1161.4197730000001</v>
+        <v>1161.419772</v>
       </c>
       <c r="C218" s="5">
         <v>5.7448050000000421</v>
       </c>
       <c r="D218" s="5">
-        <v>6.1309638427045954</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1309638481557016</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1162.5758840000001</v>
+        <v>1162.575885</v>
       </c>
       <c r="C219" s="5">
-        <v>1.1561110000000099</v>
+        <v>1.1561130000000048</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2010764292760712</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2010785194921381</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1169.1108790000001</v>
+        <v>1169.1108810000001</v>
       </c>
       <c r="C220" s="5">
-        <v>6.5349949999999808</v>
+        <v>6.534996000000092</v>
       </c>
       <c r="D220" s="5">
-        <v>6.9578594875218558</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9578605791889903</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1170.3296319999999</v>
+        <v>1170.3296339999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.2187529999998787</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2581510894853487</v>
+        <v>1.2581510873207913</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8597723022493415</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8597724780284883</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1172.802175</v>
+        <v>1172.8021759999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.472543000000087</v>
+        <v>2.4725419999999758</v>
       </c>
       <c r="D222" s="5">
-        <v>2.564894531718287</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5648934778498722</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1175.8067490000001</v>
+        <v>1175.8067470000001</v>
       </c>
       <c r="C223" s="5">
-        <v>3.0045740000000478</v>
+        <v>3.0045710000001691</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1179406973082635</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1179375374217555</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1175.193777</v>
+        <v>1175.193775</v>
       </c>
       <c r="C224" s="5">
         <v>-0.61297200000012708</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.62379383324447923</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.62379383430247737</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1170.519894</v>
+        <v>1170.5198929999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.6738829999999325</v>
+        <v>-4.6738820000000487</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6695166884702317</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6695157189298397</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1167.776245</v>
+        <v>1167.7762439999999</v>
       </c>
       <c r="C226" s="5">
         <v>-2.7436490000000049</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.7767696407347553</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7767696430765265</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1170.922157</v>
       </c>
       <c r="C227" s="5">
-        <v>3.145911999999953</v>
+        <v>3.1459130000000641</v>
       </c>
       <c r="D227" s="5">
-        <v>3.2810514444733485</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.281052505783455</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1172.643552</v>
+        <v>1172.6435509999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7213950000000295</v>
+        <v>1.7213939999999184</v>
       </c>
       <c r="D228" s="5">
-        <v>1.7784772745970567</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.778476233068238</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1173.1928989999999</v>
+        <v>1173.192898</v>
       </c>
       <c r="C229" s="5">
-        <v>0.54934699999989789</v>
+        <v>0.54934700000012526</v>
       </c>
       <c r="D229" s="5">
-        <v>0.56361336487344982</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56361336535581952</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1168.280847</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.9120519999999033</v>
+        <v>-4.9120510000000195</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9101911563024014</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9101901836767219</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1166.6792969999999</v>
+        <v>1166.6793009999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6015500000000884</v>
+        <v>-1.6015460000000985</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6326859289906626</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6326818819219824</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1160.6160239999999</v>
+        <v>1160.616031</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.063272999999981</v>
+        <v>-6.0632699999998749</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0612335993121995</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0612306653275994</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1157.817941</v>
+        <v>1157.8179479999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.798082999999906</v>
+        <v>-2.7980830000001333</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8549780403654412</v>
+        <v>-2.8549780233741773</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.0690741016800898</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0690736726230776</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1154.5608999999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.257041000000072</v>
+        <v>-3.2570479999999407</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3239606297362223</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3239676436082055</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1150.8195350000001</v>
+        <v>1150.8195290000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.7413649999998597</v>
+        <v>-3.7413709999998446</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8200480734404296</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8200540908532421</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1144.9026490000001</v>
+        <v>1144.90264</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.9168859999999768</v>
+        <v>-5.9168890000000829</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.9982328265366984</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9982358126961071</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1141.496611</v>
+        <v>1141.496607</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.4060380000000805</v>
+        <v>-3.4060329999999794</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5121132295415136</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5121081850479574</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1138.2910690000001</v>
+        <v>1138.291068</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.2055419999999231</v>
+        <v>-3.2055390000000443</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3182676671927203</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3182646209506506</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1136.0685189999999</v>
+        <v>1136.06852</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.222550000000183</v>
+        <v>-2.2225479999999607</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3180400011302171</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3180379395655759</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1133.126528</v>
+        <v>1133.1265289999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.9419909999999163</v>
+        <v>-2.9419910000001437</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0636687539954743</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.063668751337234</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1131.809039</v>
+        <v>1131.8090380000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3174890000000232</v>
+        <v>-1.3174909999997908</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.3863550520404</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3863571419259646</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1136.4904349999999</v>
+        <v>1136.4904369999999</v>
       </c>
       <c r="C242" s="5">
-        <v>4.6813959999999497</v>
+        <v>4.6813989999998284</v>
       </c>
       <c r="D242" s="5">
-        <v>5.0779334264190901</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0779367595058078</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1128.2952640000001</v>
+        <v>1128.2952700000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.1951709999998457</v>
+        <v>-8.1951669999998558</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.3180666078726198</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3180626934720614</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1122.172006</v>
+        <v>1122.1720069999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.123258000000078</v>
+        <v>-6.1232630000001791</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.3214880937699451</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3214930699289411</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1120.6106460000001</v>
+        <v>1120.6106649999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5613599999999224</v>
+        <v>-1.5613419999999678</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.6569297880215217</v>
+        <v>-1.6569108307261105</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2135704312773239</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2135693754161698</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1122.0404470000001</v>
+        <v>1122.040444</v>
       </c>
       <c r="C246" s="5">
-        <v>1.4298009999999977</v>
+        <v>1.4297790000000532</v>
       </c>
       <c r="D246" s="5">
-        <v>1.541885173964852</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5418612562943412</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1122.2121979999999</v>
+        <v>1122.2122019999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.17175099999985832</v>
+        <v>0.17175799999995434</v>
       </c>
       <c r="D247" s="5">
-        <v>0.18383900767109385</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18384650713962891</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1127.566114</v>
+        <v>1127.5660499999999</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3539160000000265</v>
+        <v>5.3538479999999709</v>
       </c>
       <c r="D248" s="5">
-        <v>5.8776686660186872</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8775920227125189</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1128.627502</v>
+        <v>1128.6275290000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.061388000000079</v>
+        <v>1.0614790000001904</v>
       </c>
       <c r="D249" s="5">
-        <v>1.1354370605102027</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1355349786152047</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1130.6556399999999</v>
+        <v>1130.6556720000001</v>
       </c>
       <c r="C250" s="5">
-        <v>2.028137999999899</v>
+        <v>2.028143</v>
       </c>
       <c r="D250" s="5">
-        <v>2.1778348648430645</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.177840234452888</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1131.943818</v>
+        <v>1131.9438339999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.2881780000000163</v>
+        <v>1.2881619999998293</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3757831222681149</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3757658877553647</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1130.5294040000001</v>
+        <v>1130.5293899999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4144139999998515</v>
+        <v>-1.4144440000000031</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.4891910357959004</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4892223841638796</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1131.118426</v>
+        <v>1131.118393</v>
       </c>
       <c r="C253" s="5">
-        <v>0.58902199999988625</v>
+        <v>0.5890030000000479</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62701189899627696</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62699162335748682</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1133.653552</v>
+        <v>1133.65353</v>
       </c>
       <c r="C254" s="5">
-        <v>2.5351259999999911</v>
+        <v>2.535137000000077</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7229094894352546</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7229215306761922</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1136.809636</v>
+        <v>1136.8096370000001</v>
       </c>
       <c r="C255" s="5">
-        <v>3.1560839999999644</v>
+        <v>3.15610700000002</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3924238554554842</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3924490244043204</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1137.2529919999999</v>
+        <v>1137.2529930000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.44335599999999431</v>
       </c>
       <c r="D256" s="5">
-        <v>0.46900542267114265</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46900542225769559</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1141.2582990000001</v>
+        <v>1141.258329</v>
       </c>
       <c r="C257" s="5">
-        <v>4.0053070000001298</v>
+        <v>4.0053359999999429</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3091308771613601</v>
+        <v>4.3091626799303784</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8425358596851904</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8425368100525974</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1142.4860550000001</v>
+        <v>1142.486034</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2277559999999994</v>
+        <v>1.2277050000000145</v>
       </c>
       <c r="D258" s="5">
-        <v>1.2986156419581896</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2985613446065303</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1140.237378</v>
+        <v>1140.2373809999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2486770000000433</v>
+        <v>-2.2486530000001039</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.3364767896072225</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3364521643333358</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1146.9805120000001</v>
+        <v>1146.9804140000001</v>
       </c>
       <c r="C260" s="5">
-        <v>6.7431340000000546</v>
+        <v>6.7430330000001959</v>
       </c>
       <c r="D260" s="5">
-        <v>7.3319912109611751</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3318777747181096</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1155.294615</v>
+        <v>1155.2947280000001</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3141029999999319</v>
+        <v>8.3143139999999676</v>
       </c>
       <c r="D261" s="5">
-        <v>9.053728990425336</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0539688028202558</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1152.8775909999999</v>
+        <v>1152.8777970000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4170240000000831</v>
+        <v>-2.4169309999999768</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4818657015583168</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4817710627793366</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1154.290297</v>
+        <v>1154.2903920000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4127060000000711</v>
+        <v>1.4125950000000103</v>
       </c>
       <c r="D263" s="5">
-        <v>1.4803993266454096</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4802819565236547</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1156.2681640000001</v>
+        <v>1156.2680949999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9778670000000602</v>
+        <v>1.9777029999997922</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0756792688884529</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0755053609988083</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1158.957623</v>
+        <v>1158.9574210000001</v>
       </c>
       <c r="C265" s="5">
-        <v>2.6894589999999425</v>
+        <v>2.6893260000001646</v>
       </c>
       <c r="D265" s="5">
-        <v>2.8271640389027963</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8270226066189341</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1158.639721</v>
+        <v>1158.6395199999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.31790200000000368</v>
+        <v>-0.31790100000011989</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.32866378808931174</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32866281299386291</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1160.130134</v>
+        <v>1160.130044</v>
       </c>
       <c r="C267" s="5">
-        <v>1.4904129999999896</v>
+        <v>1.4905240000000504</v>
       </c>
       <c r="D267" s="5">
-        <v>1.5545845921534074</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.55470146343204</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1163.4354860000001</v>
+        <v>1163.4354940000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.3053520000000844</v>
+        <v>3.3054500000000644</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4730336546128004</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4731385188250252</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1165.3244010000001</v>
+        <v>1165.3245010000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.8889149999999972</v>
+        <v>1.8890069999999923</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9657718135766888</v>
+        <v>1.9658683998726723</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1087340193790771</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1087400975279058</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1172.30359</v>
+        <v>1172.3035500000001</v>
       </c>
       <c r="C270" s="5">
-        <v>6.9791889999999057</v>
+        <v>6.9790490000000318</v>
       </c>
       <c r="D270" s="5">
-        <v>7.4283870659641593</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4282324544541423</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1168.0819289999999</v>
+        <v>1168.081919</v>
       </c>
       <c r="C271" s="5">
-        <v>-4.2216610000000401</v>
+        <v>-4.2216310000001158</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.2368280863288028</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2367987140608303</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1169.532555</v>
+        <v>1169.5325190000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4506260000000566</v>
+        <v>1.4506000000001222</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5004859726903019</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5004589080125807</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1172.803586</v>
+        <v>1172.803956</v>
       </c>
       <c r="C273" s="5">
-        <v>3.2710309999999936</v>
+        <v>3.271436999999878</v>
       </c>
       <c r="D273" s="5">
-        <v>3.4083572595821954</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4087869405967641</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1175.4623039999999</v>
+        <v>1175.4628230000001</v>
       </c>
       <c r="C274" s="5">
-        <v>2.658717999999908</v>
+        <v>2.6588670000001002</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7545478483802954</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7547032688790773</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1178.012575</v>
+        <v>1178.0129059999999</v>
       </c>
       <c r="C275" s="5">
-        <v>2.5502710000000661</v>
+        <v>2.5500829999998587</v>
       </c>
       <c r="D275" s="5">
-        <v>2.6348005011717301</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6346027693061602</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1181.353926</v>
+        <v>1181.353969</v>
       </c>
       <c r="C276" s="5">
-        <v>3.3413510000000315</v>
+        <v>3.3410630000000765</v>
       </c>
       <c r="D276" s="5">
-        <v>3.4573213034137407</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4570176573238021</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1182.9260019999999</v>
+        <v>1182.925753</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5720759999999245</v>
+        <v>1.5717839999999796</v>
       </c>
       <c r="D277" s="5">
-        <v>1.6086288446911068</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6083278064950468</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1185.622402</v>
+        <v>1185.620032</v>
       </c>
       <c r="C278" s="5">
-        <v>2.6964000000000397</v>
+        <v>2.6942790000000514</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7698732879321009</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.767667717525546</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1189.4301310000001</v>
+        <v>1189.4308759999999</v>
       </c>
       <c r="C279" s="5">
-        <v>3.8077290000001085</v>
+        <v>3.8108439999998609</v>
       </c>
       <c r="D279" s="5">
-        <v>3.9227122524612579</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9259862464000594</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1201.9853989999999</v>
+        <v>1201.9854849999999</v>
       </c>
       <c r="C280" s="5">
-        <v>12.555267999999842</v>
+        <v>12.554609000000028</v>
       </c>
       <c r="D280" s="5">
-        <v>13.428731168629039</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.427976005457843</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1197.6267029999999</v>
+        <v>1197.6271180000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.358696000000009</v>
+        <v>-4.3583669999998165</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.2657491834019901</v>
+        <v>-4.2654332939586093</v>
       </c>
       <c r="E281" s="5">
-        <v>2.7719579176648468</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7719847108921281</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1196.335276</v>
+        <v>1196.3349089999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.2914269999998851</v>
+        <v>-1.2922090000001845</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.286339361409583</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2871132207669445</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1200.280976</v>
+        <v>1200.2811059999999</v>
       </c>
       <c r="C283" s="5">
-        <v>3.945699999999988</v>
+        <v>3.9461969999999837</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0303756920978095</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0308938622870549</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1199.8958620000001</v>
+        <v>1199.896107</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.38511399999993046</v>
+        <v>-0.38499899999987974</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.38434512535338028</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38423051580552814</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1205.9782150000001</v>
+        <v>1205.979014</v>
       </c>
       <c r="C285" s="5">
-        <v>6.0823530000000119</v>
+        <v>6.0829069999999774</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2553693070761529</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2559537320592051</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1208.999681</v>
+        <v>1209.00062</v>
       </c>
       <c r="C286" s="5">
-        <v>3.0214659999999185</v>
+        <v>3.0216060000000198</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0482646997087803</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0484058458749352</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1212.5662769999999</v>
+        <v>1212.5669800000001</v>
       </c>
       <c r="C287" s="5">
-        <v>3.5665959999998904</v>
+        <v>3.5663600000000315</v>
       </c>
       <c r="D287" s="5">
-        <v>3.5980531848464503</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5978083876369915</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1217.033674</v>
+        <v>1217.0341390000001</v>
       </c>
       <c r="C288" s="5">
-        <v>4.4673970000001191</v>
+        <v>4.4671590000000378</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5117954617144962</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5115475364086555</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1222.634861</v>
+        <v>1222.6351090000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.6011869999999817</v>
+        <v>5.6009699999999611</v>
       </c>
       <c r="D289" s="5">
-        <v>5.6647568118724623</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.664529545146646</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1226.9122</v>
+        <v>1226.904599</v>
       </c>
       <c r="C290" s="5">
-        <v>4.2773389999999836</v>
+        <v>4.2694899999999052</v>
       </c>
       <c r="D290" s="5">
-        <v>4.2798801708962664</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2718741771466062</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1228.413256</v>
+        <v>1228.4155290000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.5010560000000623</v>
+        <v>1.510930000000144</v>
       </c>
       <c r="D291" s="5">
-        <v>1.4780498304893808</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4878477242027843</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1234.6451529999999</v>
+        <v>1234.6457419999999</v>
       </c>
       <c r="C292" s="5">
-        <v>6.2318969999998899</v>
+        <v>6.2302129999998215</v>
       </c>
       <c r="D292" s="5">
-        <v>6.2605201255958365</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2587690183931066</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1237.4357520000001</v>
+        <v>1237.436745</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7905990000001566</v>
+        <v>2.7910030000000461</v>
       </c>
       <c r="D293" s="5">
-        <v>2.7462652699980827</v>
+        <v>2.746666481238047</v>
       </c>
       <c r="E293" s="5">
-        <v>3.3239947723510355</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3240418826254281</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1240.4222890000001</v>
+        <v>1240.4218619999999</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9865369999999984</v>
+        <v>2.9851169999999456</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9349417300490899</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9335253098095482</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1242.75515</v>
+        <v>1242.7559550000001</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3328609999998662</v>
+        <v>2.3340930000001663</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2803301976363155</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2815477398232087</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1244.771487</v>
+        <v>1244.7725949999999</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0163370000000214</v>
+        <v>2.0166399999998248</v>
       </c>
       <c r="D296" s="5">
-        <v>1.964436187528773</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9647327438433893</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1245.5296149999999</v>
+        <v>1245.531195</v>
       </c>
       <c r="C297" s="5">
-        <v>0.7581279999999424</v>
+        <v>0.75860000000011496</v>
       </c>
       <c r="D297" s="5">
-        <v>0.73331312169144791</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73377054833652089</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1245.905154</v>
+        <v>1245.9063329999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.37553900000011708</v>
+        <v>0.37513799999987896</v>
       </c>
       <c r="D298" s="5">
-        <v>0.36241198500785998</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36202390073958313</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1250.998002</v>
+        <v>1250.9983930000001</v>
       </c>
       <c r="C299" s="5">
-        <v>5.0928480000000036</v>
+        <v>5.0920600000001741</v>
       </c>
       <c r="D299" s="5">
-        <v>5.0169991089813015</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0162004588692133</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1253.2027909999999</v>
+        <v>1253.2024919999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.2047889999998915</v>
+        <v>2.2040989999998146</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1355303225810029</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1348548341803442</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1255.0994659999999</v>
+        <v>1255.0991220000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8966749999999593</v>
+        <v>1.8966300000001866</v>
       </c>
       <c r="D301" s="5">
-        <v>1.8313488634459363</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8313054916203164</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1258.3352850000001</v>
+        <v>1258.3197560000001</v>
       </c>
       <c r="C302" s="5">
-        <v>3.2358190000002196</v>
+        <v>3.2206340000000182</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1380130296304154</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.123079434998588</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1260.019534</v>
+        <v>1260.024619</v>
       </c>
       <c r="C303" s="5">
-        <v>1.6842489999999088</v>
+        <v>1.7048629999999321</v>
       </c>
       <c r="D303" s="5">
-        <v>1.6180456360923134</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6380175293202459</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1263.0805190000001</v>
+        <v>1263.083795</v>
       </c>
       <c r="C304" s="5">
-        <v>3.0609850000000733</v>
+        <v>3.0591759999999795</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9544461424747981</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.952664648898673</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1269.341878</v>
+        <v>1269.3457330000001</v>
       </c>
       <c r="C305" s="5">
-        <v>6.2613589999998567</v>
+        <v>6.2619380000001001</v>
       </c>
       <c r="D305" s="5">
-        <v>6.1135537058033096</v>
+        <v>6.1141182484854673</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5784066727045696</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5786358881722204</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1270.0351559999999</v>
+        <v>1270.03639</v>
       </c>
       <c r="C306" s="5">
-        <v>0.69327799999996387</v>
+        <v>0.69065699999987373</v>
       </c>
       <c r="D306" s="5">
-        <v>0.65737785055672848</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6548831373856645</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1276.239546</v>
+        <v>1276.2420460000001</v>
       </c>
       <c r="C307" s="5">
-        <v>6.2043900000001031</v>
+        <v>6.20565600000009</v>
       </c>
       <c r="D307" s="5">
-        <v>6.0223577031987441</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0236137598148831</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1280.7508769999999</v>
+        <v>1280.753107</v>
       </c>
       <c r="C308" s="5">
-        <v>4.5113309999999274</v>
+        <v>4.5110609999999269</v>
       </c>
       <c r="D308" s="5">
-        <v>4.3252828543710375</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3250102985710637</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.5388419999999</v>
+        <v>1285.5403490000001</v>
       </c>
       <c r="C309" s="5">
-        <v>4.7879649999999856</v>
+        <v>4.7872420000001057</v>
       </c>
       <c r="D309" s="5">
-        <v>4.5794841182501989</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5787701847576523</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1292.6337980000001</v>
+        <v>1292.633202</v>
       </c>
       <c r="C310" s="5">
-        <v>7.0949560000001384</v>
+        <v>7.0928529999998773</v>
       </c>
       <c r="D310" s="5">
-        <v>6.8276430053850978</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8255491896314968</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1297.096753</v>
+        <v>1297.0939679999999</v>
       </c>
       <c r="C311" s="5">
-        <v>4.4629549999999654</v>
+        <v>4.4607659999999214</v>
       </c>
       <c r="D311" s="5">
-        <v>4.2227147440305757</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2206060928547506</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1298.7838839999999</v>
+        <v>1298.7792219999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6871309999999085</v>
+        <v>1.6852539999999863</v>
       </c>
       <c r="D312" s="5">
-        <v>1.5720519917144404</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5702939005904248</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1299.8419779999999</v>
+        <v>1299.8378760000001</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0580939999999828</v>
+        <v>1.0586540000001605</v>
       </c>
       <c r="D313" s="5">
-        <v>0.98200905536722782</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98253466201834172</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1305.844173</v>
+        <v>1305.819765</v>
       </c>
       <c r="C314" s="5">
-        <v>6.0021950000000288</v>
+        <v>5.9818889999999101</v>
       </c>
       <c r="D314" s="5">
-        <v>5.6840788483622617</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6643780965479618</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1307.685688</v>
+        <v>1307.697488</v>
       </c>
       <c r="C315" s="5">
-        <v>1.8415150000000722</v>
+        <v>1.87772300000006</v>
       </c>
       <c r="D315" s="5">
-        <v>1.7054397196342164</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.739270621198008</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1300.8908730000001</v>
+        <v>1300.9006770000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.7948149999999714</v>
+        <v>-6.7968109999999342</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.0601303808276663</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0618068418370363</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1303.564437</v>
+        <v>1303.5754730000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.6735639999999421</v>
+        <v>2.6747960000000148</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4942838537404421</v>
+        <v>2.4954272494772001</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6960868142097194</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6966443507160598</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1305.023621</v>
+        <v>1305.0304450000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.4591840000000502</v>
+        <v>1.4549719999999979</v>
       </c>
       <c r="D318" s="5">
-        <v>1.3515568491820007</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3476200601655108</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.4686509999999</v>
+        <v>1310.4745419999999</v>
       </c>
       <c r="C319" s="5">
-        <v>5.4450299999998606</v>
+        <v>5.4440969999998288</v>
       </c>
       <c r="D319" s="5">
-        <v>5.1233433335682754</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.122417812136959</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1313.9204729999999</v>
+        <v>1313.923706</v>
       </c>
       <c r="C320" s="5">
-        <v>3.4518219999999928</v>
+        <v>3.4491640000001098</v>
       </c>
       <c r="D320" s="5">
-        <v>3.2070397849784049</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2045198017931265</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1316.77035</v>
+        <v>1316.770904</v>
       </c>
       <c r="C321" s="5">
-        <v>2.8498770000001059</v>
+        <v>2.8471979999999348</v>
       </c>
       <c r="D321" s="5">
-        <v>2.634060255809012</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.631547994676886</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1316.2283110000001</v>
+        <v>1316.2222340000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.54203899999993155</v>
+        <v>-0.54866999999990185</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.49285449380378488</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49886977815699618</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1316.6229490000001</v>
+        <v>1316.609281</v>
       </c>
       <c r="C323" s="5">
-        <v>0.39463799999998628</v>
+        <v>0.38704699999993863</v>
       </c>
       <c r="D323" s="5">
-        <v>0.36038376029712271</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35344207193739319</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1320.8356590000001</v>
+        <v>1320.8200420000001</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2127100000000155</v>
+        <v>4.2107610000000477</v>
       </c>
       <c r="D324" s="5">
-        <v>3.907853738577538</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9060551251183906</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1322.8574880000001</v>
+        <v>1322.8451150000001</v>
       </c>
       <c r="C325" s="5">
-        <v>2.0218290000000252</v>
+        <v>2.0250730000000203</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8524071456059277</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.855426540907712</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1319.2620460000001</v>
+        <v>1319.226189</v>
       </c>
       <c r="C326" s="5">
-        <v>-3.5954420000000482</v>
+        <v>-3.6189260000001013</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.213206870636387</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2339092992243468</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1323.898306</v>
+        <v>1323.904673</v>
       </c>
       <c r="C327" s="5">
-        <v>4.6362599999999929</v>
+        <v>4.6784840000000258</v>
       </c>
       <c r="D327" s="5">
-        <v>4.2996130878102834</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3396583432099289</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.6162320000001</v>
+        <v>1323.669486</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.28207399999996596</v>
+        <v>-0.23518699999999626</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.25537643093007656</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21296761015741072</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1324.388365</v>
+        <v>1324.417058</v>
       </c>
       <c r="C329" s="5">
-        <v>0.77213299999993978</v>
+        <v>0.74757199999999102</v>
       </c>
       <c r="D329" s="5">
-        <v>0.7022716769374826</v>
+        <v>0.67983604303438749</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5974605787745899</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5988015601456462</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1326.550146</v>
+        <v>1326.55519</v>
       </c>
       <c r="C330" s="5">
-        <v>2.161781000000019</v>
+        <v>2.1381320000000414</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9764243714483154</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9545680383870945</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1323.4165780000001</v>
+        <v>1323.4247459999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.1335679999999684</v>
+        <v>-3.130444000000125</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.7980928050009068</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7953288705480417</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1322.832809</v>
+        <v>1322.8404169999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.58376900000007481</v>
+        <v>-0.58432900000002519</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.52804670559619682</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.52854876840945364</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1324.3992290000001</v>
+        <v>1324.3949379999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.5664200000001074</v>
+        <v>1.5545210000000225</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4302597599814115</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4193165421960474</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1322.7913120000001</v>
+        <v>1322.780671</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.6079170000000431</v>
+        <v>-1.6142669999999271</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.4471983298852797</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4528800350815163</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1323.6416280000001</v>
+        <v>1323.5882449999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.85031600000002072</v>
+        <v>0.8075739999999314</v>
       </c>
       <c r="D335" s="5">
-        <v>0.7741164383061605</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73507987869592117</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1319.7402709999999</v>
+        <v>1319.713252</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.9013570000001891</v>
+        <v>-3.874992999999904</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.4801531351561832</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4571500561687563</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1320.2642000000001</v>
+        <v>1320.2447689999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.52392900000018017</v>
+        <v>0.53151699999989432</v>
       </c>
       <c r="D337" s="5">
-        <v>0.47743439386085385</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48437428058623055</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1313.3071849999999</v>
+        <v>1313.2597960000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.9570150000001831</v>
+        <v>-6.9849729999998544</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.1432143558989072</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1672762416340454</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1319.8626180000001</v>
+        <v>1319.876444</v>
       </c>
       <c r="C339" s="5">
-        <v>6.555433000000221</v>
+        <v>6.616647999999941</v>
       </c>
       <c r="D339" s="5">
-        <v>6.1570645396351376</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2163927311686296</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1322.8519699999999</v>
+        <v>1322.956463</v>
       </c>
       <c r="C340" s="5">
-        <v>2.9893519999998261</v>
+        <v>3.080018999999993</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7519888932127756</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8365009305068689</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1322.1280630000001</v>
+        <v>1322.1786070000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.72390699999982644</v>
+        <v>-0.77785599999992883</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.65470560973810432</v>
+        <v>-0.70328434471541579</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.17066761229058702</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16901405689988547</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1325.7291090000001</v>
+        <v>1325.7312280000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.6010459999999966</v>
+        <v>3.5526210000000447</v>
       </c>
       <c r="D342" s="5">
-        <v>3.3178176521949432</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2724130266214457</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1323.9304</v>
+        <v>1323.9392740000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.7987090000001444</v>
+        <v>-1.7919540000000325</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.6160289044921172</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6100024470770413</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1323.727781</v>
+        <v>1323.7541060000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.20261899999991329</v>
+        <v>-0.18516799999997602</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.18349774389585516</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16770463583515305</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1323.8529659999999</v>
+        <v>1323.8242680000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.12518499999987398</v>
+        <v>7.0161999999982072E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.11354310346378682</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3621293171700621E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1327.18444</v>
+        <v>1327.1627269999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3314740000000711</v>
+        <v>3.3384589999998298</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0619470378821845</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.068523676617918</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1325.2320830000001</v>
+        <v>1325.145698</v>
       </c>
       <c r="C347" s="5">
-        <v>-1.9523569999998927</v>
+        <v>-2.0170289999998658</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.7510495530948189</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.808598640458603</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1325.2721180000001</v>
+        <v>1325.2498969999999</v>
       </c>
       <c r="C348" s="5">
-        <v>4.0034999999988941E-2</v>
+        <v>0.10419899999988047</v>
       </c>
       <c r="D348" s="5">
-        <v>3.6257787437099509E-2</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4399348478724221E-2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1324.93427</v>
+        <v>1324.849166</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.33784800000012183</v>
+        <v>-0.40073099999995065</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.30548416529061484</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3622548929877345</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1325.2625969999999</v>
+        <v>1325.2002480000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.32832699999994475</v>
+        <v>0.35108200000013312</v>
       </c>
       <c r="D350" s="5">
-        <v>0.29777313376142533</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31846114309959095</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1316.7431839999999</v>
+        <v>1316.8351359999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-8.5194129999999859</v>
+        <v>-8.3651120000001811</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.4471801245864722</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3172802813387001</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1321.383233</v>
+        <v>1321.525042</v>
       </c>
       <c r="C352" s="5">
-        <v>4.64004900000009</v>
+        <v>4.6899060000000645</v>
       </c>
       <c r="D352" s="5">
-        <v>4.3115872012299716</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3585159096377168</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1318.6700060000001</v>
+        <v>1318.724612</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.7132269999999608</v>
+        <v>-2.8004300000000057</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.4363510548730205</v>
+        <v>-2.5134783295231111</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.26155234857911935</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26123512978606378</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1319.4675319999999</v>
+        <v>1319.4679759999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.79752599999983431</v>
+        <v>0.74336399999992864</v>
       </c>
       <c r="D354" s="5">
-        <v>0.72817389362516138</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67854017236543829</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1316.736586</v>
+        <v>1316.7736749999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-2.7309459999999035</v>
+        <v>-2.6943009999999958</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.4556011588578563</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4230192421606844</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1314.7818159999999</v>
+        <v>1314.81303</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.9547700000000532</v>
+        <v>-1.9606449999998858</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.7669938752288283</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7722115936637972</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1313.2212179999999</v>
+        <v>1313.1558580000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.5605980000000272</v>
+        <v>-1.6571719999999459</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.4150942453692306</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5020226010698523</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1312.812013</v>
+        <v>1312.779391</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.40920499999992899</v>
+        <v>-0.37646700000004785</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.37328463880692553</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34348455069114214</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1314.017417</v>
+        <v>1313.8919089999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2054040000000441</v>
+        <v>1.1125179999999091</v>
       </c>
       <c r="D359" s="5">
-        <v>1.1074030102610433</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0216962119123041</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1314.5371560000001</v>
+        <v>1314.517908</v>
       </c>
       <c r="C360" s="5">
-        <v>0.51973900000007234</v>
+        <v>0.62599900000009256</v>
       </c>
       <c r="D360" s="5">
-        <v>0.47567511270656393</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57323620537654829</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1313.001685</v>
+        <v>1312.8459419999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.5354710000001432</v>
+        <v>-1.6719660000001113</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.3927136370336712</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5156757336702187</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1312.362807</v>
+        <v>1312.2935540000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.63887799999997696</v>
+        <v>-0.55238799999983712</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.58233376978019669</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50374057760613766</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1313.212653</v>
+        <v>1313.398424</v>
       </c>
       <c r="C363" s="5">
-        <v>0.84984600000007049</v>
+        <v>1.1048699999998917</v>
       </c>
       <c r="D363" s="5">
-        <v>0.77985695151701062</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0150174032974801</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1317.871412</v>
+        <v>1318.050174</v>
       </c>
       <c r="C364" s="5">
-        <v>4.6587589999999182</v>
+        <v>4.6517499999999927</v>
       </c>
       <c r="D364" s="5">
-        <v>4.3411797226858617</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3338956695164077</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1317.9646969999999</v>
+        <v>1318.019888</v>
       </c>
       <c r="C365" s="5">
-        <v>9.3284999999923457E-2</v>
+        <v>-3.0285999999932756E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>8.497459615384173E-2</v>
+        <v>-2.7569972733210157E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.3486391348178675E-2</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3439815529876533E-2</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1313.9043899999999</v>
+        <v>1313.907655</v>
       </c>
       <c r="C366" s="5">
-        <v>-4.0603069999999661</v>
+        <v>-4.1122330000000602</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.6348868825500036</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6804260941404987</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1317.3696050000001</v>
+        <v>1317.4475440000001</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4652150000001711</v>
+        <v>3.5398890000001302</v>
       </c>
       <c r="D367" s="5">
-        <v>3.2111229406631248</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2813417965623426</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1314.652351</v>
+        <v>1314.699261</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.7172540000001391</v>
+        <v>-2.7482830000001286</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4472759066024419</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4747573678788104</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1151.9058419999999</v>
+        <v>1151.807231</v>
       </c>
       <c r="C369" s="5">
-        <v>-162.74650900000006</v>
+        <v>-162.89202999999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.522699603271477</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-79.552482786723104</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1199.094284</v>
+        <v>1198.925297</v>
       </c>
       <c r="C370" s="5">
-        <v>47.188442000000123</v>
+        <v>47.118065999999999</v>
       </c>
       <c r="D370" s="5">
-        <v>61.896038744965274</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>61.788585206768062</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1255.2385340000001</v>
+        <v>1255.103889</v>
       </c>
       <c r="C371" s="5">
-        <v>56.144250000000056</v>
+        <v>56.178591999999981</v>
       </c>
       <c r="D371" s="5">
-        <v>73.170999313372874</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>73.240974353270019</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1262.7276810000001</v>
+        <v>1262.6724830000001</v>
       </c>
       <c r="C372" s="5">
-        <v>7.4891470000000027</v>
+        <v>7.5685940000000755</v>
       </c>
       <c r="D372" s="5">
-        <v>7.3992518513964267</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4811960222910923</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1275.799096</v>
+        <v>1275.5530659999999</v>
       </c>
       <c r="C373" s="5">
-        <v>13.071414999999888</v>
+        <v>12.880582999999888</v>
       </c>
       <c r="D373" s="5">
-        <v>13.154301749046059</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.951961778178966</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1284.994473</v>
+        <v>1285.031941</v>
       </c>
       <c r="C374" s="5">
-        <v>9.1953770000000077</v>
+        <v>9.4788750000000164</v>
       </c>
       <c r="D374" s="5">
-        <v>9.0002854496720417</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2910757180242101</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1300.670703</v>
+        <v>1300.955929</v>
       </c>
       <c r="C375" s="5">
-        <v>15.676230000000032</v>
+        <v>15.923988000000008</v>
       </c>
       <c r="D375" s="5">
-        <v>15.662661241258657</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.926825656638766</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1300.8351700000001</v>
+        <v>1301.0712329999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.16446700000005876</v>
+        <v>0.11530399999992369</v>
       </c>
       <c r="D376" s="5">
-        <v>0.15184297938950486</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10640811498932035</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1302.847188</v>
+        <v>1302.9331560000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0120179999998982</v>
+        <v>1.8619230000001608</v>
       </c>
       <c r="D377" s="5">
-        <v>1.8719259813777978</v>
+        <v>1.7308642842797761</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.1470344413936906</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1446513165209504</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1307.8379239999999</v>
+        <v>1307.859686</v>
       </c>
       <c r="C378" s="5">
-        <v>4.9907359999999699</v>
+        <v>4.926529999999957</v>
       </c>
       <c r="D378" s="5">
-        <v>4.6948599920186851</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6328868401080747</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1308.9111</v>
+        <v>1309.0560350000001</v>
       </c>
       <c r="C379" s="5">
-        <v>1.0731760000001032</v>
+        <v>1.1963490000000547</v>
       </c>
       <c r="D379" s="5">
-        <v>0.98914336976341222</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1032250377315922</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1319.7991360000001</v>
+        <v>1319.664074</v>
       </c>
       <c r="C380" s="5">
-        <v>10.888036000000056</v>
+        <v>10.608038999999962</v>
       </c>
       <c r="D380" s="5">
-        <v>10.451665354929073</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.169627015137861</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1316.420717</v>
+        <v>1316.148297</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.3784190000001217</v>
+        <v>-3.515777000000071</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.0288773936096636</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1505433976928843</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1329.33863</v>
+        <v>1329.1847769999999</v>
       </c>
       <c r="C382" s="5">
-        <v>12.917912999999999</v>
+        <v>13.036479999999983</v>
       </c>
       <c r="D382" s="5">
-        <v>12.432276480702287</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.555414218963644</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1333.9328290000001</v>
+        <v>1333.6810109999999</v>
       </c>
       <c r="C383" s="5">
-        <v>4.5941990000001169</v>
+        <v>4.4962339999999585</v>
       </c>
       <c r="D383" s="5">
-        <v>4.2269496015668873</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1356202371971795</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1338.288474</v>
+        <v>1337.801003</v>
       </c>
       <c r="C384" s="5">
-        <v>4.3556449999998677</v>
+        <v>4.1199920000001384</v>
       </c>
       <c r="D384" s="5">
-        <v>3.9894592390346206</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7706636248667325</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1335.792473</v>
+        <v>1335.3581079999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.4960009999999784</v>
+        <v>-2.442895000000135</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.2152675211563055</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1693890380610648</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1341.434645</v>
+        <v>1341.348025</v>
       </c>
       <c r="C386" s="5">
-        <v>5.6421720000000732</v>
+        <v>5.989917000000105</v>
       </c>
       <c r="D386" s="5">
-        <v>5.1880295725704295</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5175544872199556</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1353.928124</v>
+        <v>1354.1293430000001</v>
       </c>
       <c r="C387" s="5">
-        <v>12.493478999999979</v>
+        <v>12.781318000000056</v>
       </c>
       <c r="D387" s="5">
-        <v>11.766870718521293</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.053157469443843</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1353.410292</v>
+        <v>1353.5740949999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.51783199999999852</v>
+        <v>-0.55524800000011965</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.45799544454143692</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49094054827044653</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1357.361607</v>
+        <v>1357.4745849999999</v>
       </c>
       <c r="C389" s="5">
-        <v>3.9513150000000223</v>
+        <v>3.9004899999999907</v>
       </c>
       <c r="D389" s="5">
-        <v>3.560236847589926</v>
+        <v>3.5132819848467944</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1842527275731456</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1860496640857559</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1357.2469510000001</v>
+        <v>1357.090852</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.11465599999996812</v>
+        <v>-0.38373299999989285</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.10131662522542273</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33869094074394646</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1373.7954279999999</v>
+        <v>1373.804928</v>
       </c>
       <c r="C391" s="5">
-        <v>16.548476999999821</v>
+        <v>16.714075999999977</v>
       </c>
       <c r="D391" s="5">
-        <v>15.653373179405715</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.822720921237977</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1375.3105479999999</v>
+        <v>1375.220143</v>
       </c>
       <c r="C392" s="5">
-        <v>1.5151200000000244</v>
+        <v>1.4152149999999892</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3315032891611844</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2431991220348548</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1379.423004</v>
+        <v>1379.063821</v>
       </c>
       <c r="C393" s="5">
-        <v>4.1124560000000656</v>
+        <v>3.8436779999999544</v>
       </c>
       <c r="D393" s="5">
-        <v>3.6478468914466822</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4059867040152403</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1375.5586840000001</v>
+        <v>1375.122758</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.8643199999999069</v>
+        <v>-3.9410629999999855</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.3103685853267839</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3759462742777524</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1375.1307200000001</v>
+        <v>1374.9346250000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.42796399999997448</v>
+        <v>-0.18813299999987976</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.37270596918148602</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16405066382391142</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1381.0608540000001</v>
+        <v>1379.940151</v>
       </c>
       <c r="C396" s="5">
-        <v>5.9301339999999527</v>
+        <v>5.005525999999918</v>
       </c>
       <c r="D396" s="5">
-        <v>5.2994189644119949</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4572110840149559</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1380.6608369999999</v>
+        <v>1380.0585129999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.40001700000016172</v>
+        <v>0.11836199999993369</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.34702051096553443</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10297651258424079</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1385.4893709999999</v>
+        <v>1385.5818079999999</v>
       </c>
       <c r="C398" s="5">
-        <v>4.8285339999999906</v>
+        <v>5.5232949999999619</v>
       </c>
       <c r="D398" s="5">
-        <v>4.2783876304944846</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9098018484220463</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1383.936205</v>
+        <v>1384.2464219999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.5531659999999192</v>
+        <v>-1.3353859999999713</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.3369648137584123</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1504164987469867</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1378.568448</v>
+        <v>1378.8898380000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.3677569999999832</v>
+        <v>-5.3565839999998843</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.5563234765496619</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5460430310862883</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1387.3097749999999</v>
+        <v>1387.4286440000001</v>
       </c>
       <c r="C401" s="5">
-        <v>8.7413269999999557</v>
+        <v>8.5388060000000223</v>
       </c>
       <c r="D401" s="5">
-        <v>7.8801008412068052</v>
+        <v>7.6894168726269641</v>
       </c>
       <c r="E401" s="5">
-        <v>2.2063514869991474</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2066018274662591</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1390.59491</v>
+        <v>1390.590148</v>
       </c>
       <c r="C402" s="5">
-        <v>3.2851350000000821</v>
+        <v>3.1615039999999226</v>
       </c>
       <c r="D402" s="5">
-        <v>2.8788897703535321</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7689456761244902</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1391.332183</v>
+        <v>1391.294686</v>
       </c>
       <c r="C403" s="5">
-        <v>0.73727299999995921</v>
+        <v>0.70453799999995681</v>
       </c>
       <c r="D403" s="5">
-        <v>0.638080896992399</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60967314269879669</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1395.0840949999999</v>
+        <v>1394.8027910000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.7519119999999475</v>
+        <v>3.5081050000001142</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2843874642801474</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0680777505560419</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1395.8578789999999</v>
+        <v>1395.3205459999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.77378399999997782</v>
+        <v>0.51775499999985186</v>
       </c>
       <c r="D405" s="5">
-        <v>0.66761468533269586</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4463541681226646</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1398.23867</v>
+        <v>1397.6344099999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.3807910000000447</v>
+        <v>2.3138639999999668</v>
       </c>
       <c r="D406" s="5">
-        <v>2.0660432901430159</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0082138791917226</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1401.7389639999999</v>
+        <v>1401.4008260000001</v>
       </c>
       <c r="C407" s="5">
-        <v>3.5002939999999398</v>
+        <v>3.766416000000163</v>
       </c>
       <c r="D407" s="5">
-        <v>3.0457393764643292</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2821846087951689</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1398.878557</v>
+        <v>1396.7507230000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.8604069999998956</v>
+        <v>-4.6501029999999446</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.421438823297295</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9099479990787667</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1396.8571629999999</v>
+        <v>1395.830369</v>
       </c>
       <c r="C409" s="5">
-        <v>-2.0213940000001003</v>
+        <v>-0.92035400000008849</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.7202974276961713</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78785070796542067</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1395.071719</v>
+        <v>1395.4166580000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.7854439999998704</v>
+        <v>-0.41371099999992111</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.5230868158136013</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35508949919086374</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1398.349387</v>
+        <v>1398.9380329999999</v>
       </c>
       <c r="C411" s="5">
-        <v>3.2776679999999487</v>
+        <v>3.5213749999998072</v>
       </c>
       <c r="D411" s="5">
-        <v>2.8560730521935085</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0706210010910562</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1396.140858</v>
+        <v>1396.580862</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.2085289999999986</v>
+        <v>-2.3571709999998802</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.8788823809121835</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0033326349375269</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1391.2405269999999</v>
+        <v>1391.7006280000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.9003310000000511</v>
+        <v>-4.8802339999999731</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.1315291773772795</v>
+        <v>-4.1136379566167118</v>
       </c>
       <c r="E413" s="5">
-        <v>0.28333628659107379</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3079065736803388</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1400.3937490000001</v>
+        <v>1400.141093</v>
       </c>
       <c r="C414" s="5">
-        <v>9.1532220000001416</v>
+        <v>8.4404649999999037</v>
       </c>
       <c r="D414" s="5">
-        <v>8.1870601343498208</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5255679619807836</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1399.4785469999999</v>
+        <v>1399.25495</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.91520200000013574</v>
+        <v>-0.88614299999994728</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.78142553632777334</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.75683649743308878</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1398.5186169999999</v>
+        <v>1398.253449</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.95992999999998574</v>
+        <v>-1.001500999999962</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.82000560303476799</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85551350211310329</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1399.9177609999999</v>
+        <v>1399.727862</v>
       </c>
       <c r="C417" s="5">
-        <v>1.3991439999999784</v>
+        <v>1.4744129999999132</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2071645936039488</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2727255641699964</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1402.75028</v>
+        <v>1402.40879</v>
       </c>
       <c r="C418" s="5">
-        <v>2.8325190000000475</v>
+        <v>2.6809279999999944</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4552190741996993</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3227520985903194</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1405.055239</v>
+        <v>1403.682071</v>
       </c>
       <c r="C419" s="5">
-        <v>2.3049590000000535</v>
+        <v>1.2732809999999972</v>
       </c>
       <c r="D419" s="5">
-        <v>1.9897236042814015</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0949661977879277</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1399.7019789999999</v>
+        <v>1396.5904539999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.3532600000000912</v>
+        <v>-7.091617000000042</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.4773997351099437</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8969288488100453</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1407.7280390000001</v>
+        <v>1405.4151999999999</v>
       </c>
       <c r="C421" s="5">
-        <v>8.0260600000001432</v>
+        <v>8.8247460000000046</v>
       </c>
       <c r="D421" s="5">
-        <v>7.102155541832933</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8516824788905426</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1407.572062</v>
+        <v>1405.5827300000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.15597700000012082</v>
+        <v>0.16753000000016982</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.13287962840701217</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14313766859344046</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1403.1496649999999</v>
+        <v>1401.1717799999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.4223970000000463</v>
+        <v>-4.4109500000001844</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.7057612120710459</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7014753705368109</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1401.474107</v>
+        <v>1399.3951850000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.67555799999991</v>
+        <v>-1.7765949999998156</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.4235946821502865</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5109563856464003</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1405.454035</v>
+        <v>1403.408373</v>
       </c>
       <c r="C425" s="5">
-        <v>3.9799279999999726</v>
+        <v>4.0131879999999001</v>
       </c>
       <c r="D425" s="5">
-        <v>3.4615118136620548</v>
+        <v>3.4961646756338505</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0216427514981419</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84125456038810498</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1403.154295</v>
+        <v>1402.093363</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.2997399999999288</v>
+        <v>-1.3150100000000293</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.9459809576159337</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.118637305589476</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1405.7447999999999</v>
+        <v>1404.7425149999999</v>
       </c>
       <c r="C427" s="5">
-        <v>2.5905049999998937</v>
+        <v>2.6491519999999582</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2380761597503573</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2910220693381333</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1406.334756</v>
+        <v>1405.17506</v>
       </c>
       <c r="C428" s="5">
-        <v>0.58995600000002923</v>
+        <v>0.43254500000011831</v>
       </c>
       <c r="D428" s="5">
-        <v>0.50477411037728181</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37012757830743315</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1407.771651</v>
+        <v>1406.7451450000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.4368950000000495</v>
+        <v>1.5700850000000628</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2329899809863321</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3491016091826458</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1407.1740219999999</v>
+        <v>1406.209668</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.59762900000009722</v>
+        <v>-0.5354770000001281</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.50823775693398243</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45582445092171575</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1404.257809</v>
+        <v>1404.154524</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.9162129999999706</v>
+        <v>-2.0551439999999275</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.4587169093262973</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7397445772697862</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1408.6251930000001</v>
+        <v>1408.515568</v>
       </c>
       <c r="C432" s="5">
-        <v>4.3673840000001292</v>
+        <v>4.3610439999999926</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7966280298324717</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7913057371335102</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1412.630895</v>
+        <v>1406.741464</v>
       </c>
       <c r="C433" s="5">
-        <v>4.0057019999999284</v>
+        <v>-1.7741040000000794</v>
       </c>
       <c r="D433" s="5">
-        <v>3.4663161184877334</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5010400634762222</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1414.3938579999999</v>
+        <v>1404.5474899999999</v>
       </c>
       <c r="C434" s="5">
-        <v>1.7629629999998997</v>
+        <v>-2.1939740000000256</v>
       </c>
       <c r="D434" s="5">
-        <v>1.5079221021290889</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8555664215116008</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1412.659887</v>
+        <v>1402.9880370000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.7339709999998831</v>
+        <v>-1.5594529999998485</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.4612566209742606</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3242402111890317</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1412.77333</v>
+        <v>1404.424994</v>
       </c>
       <c r="C436" s="5">
-        <v>0.1134429999999611</v>
+        <v>1.436956999999893</v>
       </c>
       <c r="D436" s="5">
-        <v>9.6408019559190983E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2360014004134445</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1419.910216</v>
+        <v>1411.5320039999999</v>
       </c>
       <c r="C437" s="5">
-        <v>7.1368860000000041</v>
+        <v>7.1070099999999456</v>
       </c>
       <c r="D437" s="5">
-        <v>6.2333196484879672</v>
+        <v>6.2444262413539953</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0285772881928557</v>
+        <v>0.57885011635170347</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1407.316454</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-4.2155499999998938</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-3.5255234499462995</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>1406.4809459999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.83550800000011805</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.71010486506380976</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE420000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>