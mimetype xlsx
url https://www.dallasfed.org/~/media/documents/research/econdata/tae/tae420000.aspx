--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{07928462-0603-4AF6-B4C2-AC15879B7983}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DA287459-BC19-4324-89A3-F51B93ABE62F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E504FA7D-F4CD-426B-9318-D2EE89B2A782}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D45598B8-7632-4C9D-AF9F-07EF69AD9CC9}"/>
   </bookViews>
   <sheets>
     <sheet name="AE420000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Retail Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{866FE3CA-6B7A-4C9B-B8E4-1166EE15A1CD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{583085B8-82D5-42D7-B82B-FED7E24F0962}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>897.76125060000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>897.76125062000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>896.46365360000004</v>
+        <v>896.46365356000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.2975969999999961</v>
+        <v>-1.2975970600000437</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.7207219553036168</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.7207220341992513</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>898.24788120000005</v>
+        <v>898.24788121999995</v>
       </c>
       <c r="C8" s="5">
-        <v>1.7842276000000084</v>
+        <v>1.7842276599999423</v>
       </c>
       <c r="D8" s="5">
-        <v>2.4146732856957565</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.4146733678958698</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>895.36307350000004</v>
+        <v>895.36307351000005</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.8848077000000103</v>
+        <v>-2.8848077099999045</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.7865619537023498</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-3.786561966514268</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>897.36040379999997</v>
+        <v>897.36040381999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.9973302999999305</v>
+        <v>1.9973303099999384</v>
       </c>
       <c r="D10" s="5">
-        <v>2.7099874641134836</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>2.7099874778178101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>898.56088950000003</v>
+        <v>898.56088953999995</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2004857000000584</v>
+        <v>1.2004857199999606</v>
       </c>
       <c r="D11" s="5">
-        <v>1.6172207746156353</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.6172208017206202</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>897.58280000000002</v>
+        <v>897.58279994999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.97808950000001005</v>
+        <v>-0.97808958999996776</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.2984162911114927</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-1.2984164098148954</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>898.23778909999999</v>
+        <v>898.23778905999995</v>
       </c>
       <c r="C13" s="5">
-        <v>0.65498909999996613</v>
+        <v>0.65498910999997406</v>
       </c>
       <c r="D13" s="5">
-        <v>0.87919371543896396</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>0.87919372896512193</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>898.43670250000002</v>
+        <v>898.43670244999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.19891340000003765</v>
+        <v>0.19891339000002972</v>
       </c>
       <c r="D14" s="5">
-        <v>0.26606208454040825</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>0.26606207116013358</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>896.66764000000001</v>
+        <v>896.66763999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.7690625000000182</v>
+        <v>-1.7690624599999865</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.3374323652440188</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-2.337432313092358</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>896.14319320000004</v>
+        <v>896.14319321999994</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.52444679999996424</v>
+        <v>-0.52444677000005413</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.69960773120113506</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.69960769131793832</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>891.94981319999999</v>
+        <v>891.94981322000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-4.1933800000000474</v>
+        <v>-4.1933799999999337</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.4729505917835759</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-5.4729505916643824</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>893.3648733</v>
+        <v>893.36487334000003</v>
       </c>
       <c r="C18" s="5">
-        <v>1.4150601000000051</v>
+        <v>1.415060120000021</v>
       </c>
       <c r="D18" s="5">
-        <v>1.9204752234106559</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>1.9204752507478551</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>889.53298219999999</v>
+        <v>889.53298223000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.8318911000000071</v>
+        <v>-3.831891110000015</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.0274279123777017</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.0274279249698406</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>891.24097549999999</v>
+        <v>891.24097547999997</v>
       </c>
       <c r="C20" s="5">
-        <v>1.7079932999999983</v>
+        <v>1.7079932499999586</v>
       </c>
       <c r="D20" s="5">
-        <v>2.3286105937835311</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>2.328610524814545</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>883.27862900000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-7.9623464999999669</v>
+        <v>-7.962346479999951</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.209388451808332</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-10.209388427628896</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>888.54217900000003</v>
+        <v>888.54217897000001</v>
       </c>
       <c r="C22" s="5">
-        <v>5.2635500000000093</v>
+        <v>5.2635499699999855</v>
       </c>
       <c r="D22" s="5">
-        <v>7.3900165312016819</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.3900164876917307</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>889.0052518</v>
+        <v>889.00525174999996</v>
       </c>
       <c r="C23" s="5">
-        <v>0.46307279999996354</v>
+        <v>0.46307277999994767</v>
       </c>
       <c r="D23" s="5">
-        <v>0.62718794349905238</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.62718791635432147</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>889.57323159999999</v>
+        <v>889.57323158999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.56797979999998915</v>
+        <v>0.56797984000002089</v>
       </c>
       <c r="D24" s="5">
-        <v>0.76937213334651311</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.76937218776371719</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>891.77455229999998</v>
+        <v>891.77455226999996</v>
       </c>
       <c r="C25" s="5">
-        <v>2.2013206999999966</v>
+        <v>2.2013206799999807</v>
       </c>
       <c r="D25" s="5">
-        <v>3.0102474324140482</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.0102474047255301</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>896.21134140000004</v>
+        <v>896.21134136000001</v>
       </c>
       <c r="C26" s="5">
-        <v>4.4367891000000554</v>
+        <v>4.4367890900000475</v>
       </c>
       <c r="D26" s="5">
-        <v>6.1363930829610336</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>6.136393068961743</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>889.79604959999995</v>
+        <v>889.79604959000005</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.4152918000000909</v>
+        <v>-6.4152917699999534</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.2596372358881958</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-8.2596371991253026</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>888.8225324</v>
+        <v>888.82253242000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.97351719999994657</v>
+        <v>-0.97351717000003646</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.3050366443487893</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-1.3050366043890982</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>888.52588749999995</v>
+        <v>888.52588753999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.29664490000004662</v>
+        <v>-0.29664488000003075</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.3997661603522662</v>
+        <v>-0.39976613344020473</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.38386977039842618</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.38386976814753782</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>889.70940919999998</v>
+        <v>889.70940916999996</v>
       </c>
       <c r="C30" s="5">
-        <v>1.1835217000000284</v>
+        <v>1.1835216299999729</v>
       </c>
       <c r="D30" s="5">
-        <v>1.6101691773306337</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>1.6101690813244085</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>892.84507129999997</v>
+        <v>892.84507125000005</v>
       </c>
       <c r="C31" s="5">
-        <v>3.1356620999999905</v>
+        <v>3.1356620800000883</v>
       </c>
       <c r="D31" s="5">
-        <v>4.3121903080369339</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.3121902801457779</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>893.7053535</v>
+        <v>893.70535354000003</v>
       </c>
       <c r="C32" s="5">
-        <v>0.86028220000002875</v>
+        <v>0.86028228999998646</v>
       </c>
       <c r="D32" s="5">
-        <v>1.16238199447527</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.1623821167905835</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>898.40982629999996</v>
+        <v>898.40982631999998</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7044727999999623</v>
+        <v>4.7044727799999464</v>
       </c>
       <c r="D33" s="5">
-        <v>6.5029424508012523</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.5029424220506504</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>900.18643970000005</v>
+        <v>900.18643966000002</v>
       </c>
       <c r="C34" s="5">
-        <v>1.7766134000000875</v>
+        <v>1.7766133400000399</v>
       </c>
       <c r="D34" s="5">
-        <v>2.3989911044683732</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.3989910225120648</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>900.02228990000003</v>
+        <v>900.02228984999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.16414980000001833</v>
+        <v>-0.16414981000002626</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.21860174122002585</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.21860175453368713</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>902.87086160000001</v>
+        <v>902.87086162000003</v>
       </c>
       <c r="C36" s="5">
-        <v>2.8485716999999795</v>
+        <v>2.848571770000035</v>
       </c>
       <c r="D36" s="5">
-        <v>3.864817767625417</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.8648178644761</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>899.89203669999995</v>
+        <v>899.89203667000004</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.9788249000000633</v>
+        <v>-2.9788249499999893</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.888079062291272</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.8880791262889347</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>902.07633069999997</v>
+        <v>902.07633066999995</v>
       </c>
       <c r="C38" s="5">
-        <v>2.1842940000000226</v>
+        <v>2.1842939999999089</v>
       </c>
       <c r="D38" s="5">
-        <v>2.9519430405503089</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.9519430406499181</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>908.39410989999999</v>
+        <v>908.39410988999998</v>
       </c>
       <c r="C39" s="5">
-        <v>6.3177792000000181</v>
+        <v>6.317779220000034</v>
       </c>
       <c r="D39" s="5">
-        <v>8.7357270937503237</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.7357271227805011</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>907.77384259999997</v>
+        <v>907.77384264</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.62026730000002317</v>
+        <v>-0.62026724999998351</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.81631068608905011</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.81631062054169368</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>910.84951899999999</v>
+        <v>910.84951904000002</v>
       </c>
       <c r="C41" s="5">
         <v>3.0756764000000203</v>
       </c>
       <c r="D41" s="5">
-        <v>4.1424107044044645</v>
+        <v>4.1424107042186353</v>
       </c>
       <c r="E41" s="5">
-        <v>2.5124345631404088</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.5124345630272993</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>911.76470900000004</v>
+        <v>911.76470895</v>
       </c>
       <c r="C42" s="5">
-        <v>0.91519000000005235</v>
+        <v>0.91518990999998096</v>
       </c>
       <c r="D42" s="5">
-        <v>1.2124037914130081</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.2124036714717956</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>915.22244920000003</v>
+        <v>915.22244917</v>
       </c>
       <c r="C43" s="5">
-        <v>3.4577401999999893</v>
+        <v>3.4577402200000051</v>
       </c>
       <c r="D43" s="5">
-        <v>4.646963639506585</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.6469636672084036</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>912.39057739999998</v>
+        <v>912.39057738999998</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.8318718000000445</v>
+        <v>-2.8318717800000286</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.6504862877497546</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-3.6504862625230117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>917.87779350000005</v>
+        <v>917.87779346000002</v>
       </c>
       <c r="C45" s="5">
-        <v>5.4872161000000688</v>
+        <v>5.487216070000045</v>
       </c>
       <c r="D45" s="5">
-        <v>7.4605001359052459</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>7.4605000938428923</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>916.98325569999997</v>
+        <v>916.98325565000005</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.8945378000000801</v>
+        <v>-0.89453780999997434</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.1632378468711235</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-1.1632378598556814</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>916.88680450000004</v>
+        <v>916.88680445</v>
       </c>
       <c r="C47" s="5">
-        <v>-9.6451199999933124E-2</v>
+        <v>-9.6451200000046811E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.12614680308676851</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.12614680309381843</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>927.23140390000003</v>
+        <v>927.23140384999999</v>
       </c>
       <c r="C48" s="5">
         <v>10.344599399999993</v>
       </c>
       <c r="D48" s="5">
-        <v>14.411298411231543</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>14.411298412066852</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>927.11674930000004</v>
+        <v>927.11674926000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.11465459999999439</v>
+        <v>-0.11465458999998646</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.14828228155039369</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.14828226863419225</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>926.45170840000003</v>
+        <v>926.45170836</v>
       </c>
       <c r="C50" s="5">
         <v>-0.66504090000000815</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.8573980337639231</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.8573980338007936</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>926.89314909999996</v>
+        <v>926.89314911999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.44144069999993008</v>
+        <v>0.44144075999997767</v>
       </c>
       <c r="D51" s="5">
-        <v>0.57328329880199647</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.57328337695119469</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>928.77149240000006</v>
+        <v>928.77149241999996</v>
       </c>
       <c r="C52" s="5">
-        <v>1.8783433000000969</v>
+        <v>1.8783432999999832</v>
       </c>
       <c r="D52" s="5">
-        <v>2.4590806599667392</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.4590806599127824</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>932.76095120000002</v>
+        <v>932.76095115999999</v>
       </c>
       <c r="C53" s="5">
-        <v>3.9894587999999658</v>
+        <v>3.9894587400000319</v>
       </c>
       <c r="D53" s="5">
-        <v>5.27803215532896</v>
+        <v>5.2780320739481912</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4056039711209509</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.4056039622322833</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>936.23852829999998</v>
+        <v>936.23852830999999</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4775770999999622</v>
+        <v>3.4775771500000019</v>
       </c>
       <c r="D54" s="5">
-        <v>4.566803559591448</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.5668036268041501</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>938.77238650000004</v>
+        <v>938.77238648000002</v>
       </c>
       <c r="C55" s="5">
-        <v>2.5338582000000542</v>
+        <v>2.5338581700000304</v>
       </c>
       <c r="D55" s="5">
-        <v>3.2964905211506412</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.2964904815029783</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>942.60817059999999</v>
+        <v>942.60817063000002</v>
       </c>
       <c r="C56" s="5">
-        <v>3.8357840999999553</v>
+        <v>3.835784149999995</v>
       </c>
       <c r="D56" s="5">
-        <v>5.0148509801170249</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.0148510470717111</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>946.20235949999994</v>
+        <v>946.20235951999996</v>
       </c>
       <c r="C57" s="5">
-        <v>3.5941888999999492</v>
+        <v>3.5941888899999412</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6728191262652041</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.6728191128386332</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>949.188714</v>
+        <v>949.18871402000002</v>
       </c>
       <c r="C58" s="5">
         <v>2.9863545000000613</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8538183409973836</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.8538183409146276</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>950.51027569999997</v>
+        <v>950.51027566000005</v>
       </c>
       <c r="C59" s="5">
-        <v>1.3215616999999611</v>
+        <v>1.3215616400000272</v>
       </c>
       <c r="D59" s="5">
-        <v>1.6836216869701603</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>1.6836216099103352</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>950.80335549999995</v>
+        <v>950.80335547000004</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29307979999998679</v>
+        <v>0.29307980999999472</v>
       </c>
       <c r="D60" s="5">
-        <v>0.37063544880409083</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>0.37063546148758952</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>955.39247639999996</v>
+        <v>955.39247642999999</v>
       </c>
       <c r="C61" s="5">
-        <v>4.5891209000000117</v>
+        <v>4.5891209599999456</v>
       </c>
       <c r="D61" s="5">
-        <v>5.9481394508477559</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.9481395308846663</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>962.17705960000001</v>
+        <v>962.17705954999997</v>
       </c>
       <c r="C62" s="5">
-        <v>6.7845832000000428</v>
+        <v>6.7845831199999793</v>
       </c>
       <c r="D62" s="5">
-        <v>8.8624676777431901</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>8.8624675688378396</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>965.74848510000004</v>
       </c>
       <c r="C63" s="5">
-        <v>3.5714255000000321</v>
+        <v>3.5714255500000718</v>
       </c>
       <c r="D63" s="5">
-        <v>4.5462474262102814</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.5462474914039985</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>967.67338270000005</v>
+        <v>967.67338267000002</v>
       </c>
       <c r="C64" s="5">
-        <v>1.9248976000000084</v>
+        <v>1.9248975699999846</v>
       </c>
       <c r="D64" s="5">
-        <v>2.4181947811777071</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.4181947430753636</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>970.71905849999996</v>
+        <v>970.71905848999995</v>
       </c>
       <c r="C65" s="5">
-        <v>3.0456757999999127</v>
+        <v>3.0456758199999285</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8429776848721175</v>
+        <v>3.8429777106672836</v>
       </c>
       <c r="E65" s="5">
-        <v>4.0694357167468054</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.0694357201375597</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>971.98812420000002</v>
+        <v>971.98812419000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.2690657000000556</v>
       </c>
       <c r="D66" s="5">
-        <v>1.5801449437065962</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.5801449437230941</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>973.17503050000005</v>
+        <v>973.17503051000006</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1869063000000324</v>
+        <v>1.1869063200000483</v>
       </c>
       <c r="D67" s="5">
-        <v>1.4752158460996645</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>1.4752158711402119</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>972.28451919999998</v>
+        <v>972.28451921999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.89051130000007106</v>
+        <v>-0.89051129000006313</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.09255967371652</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.0925596614981936</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>970.10701370000004</v>
+        <v>970.10701366000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.1775054999999384</v>
+        <v>-2.177505559999986</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.6546339742698266</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.6546340464643658</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>970.32845859999998</v>
+        <v>970.32845858999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22144489999993766</v>
+        <v>0.22144492999996146</v>
       </c>
       <c r="D70" s="5">
-        <v>0.27426639842171863</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.27426643563575048</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>974.60798539999996</v>
+        <v>974.60798537999995</v>
       </c>
       <c r="C71" s="5">
-        <v>4.2795267999999851</v>
+        <v>4.2795267899999772</v>
       </c>
       <c r="D71" s="5">
-        <v>5.4227542113436167</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.4227541984203764</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>977.06802830000004</v>
+        <v>977.06802829000003</v>
       </c>
       <c r="C72" s="5">
-        <v>2.4600429000000759</v>
+        <v>2.4600429100000838</v>
       </c>
       <c r="D72" s="5">
-        <v>3.0713690973275254</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.0713691100501261</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>981.35161570000002</v>
+        <v>981.35161571000003</v>
       </c>
       <c r="C73" s="5">
-        <v>4.2835873999999876</v>
+        <v>4.2835874200000035</v>
       </c>
       <c r="D73" s="5">
-        <v>5.3896766461654533</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.389676671996102</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>985.51470849999998</v>
+        <v>985.51470846999996</v>
       </c>
       <c r="C74" s="5">
-        <v>4.1630927999999585</v>
+        <v>4.1630927599999268</v>
       </c>
       <c r="D74" s="5">
-        <v>5.2111148368331195</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.2111147855348428</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>986.21344190000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.69873340000003736</v>
+        <v>0.69873343000006116</v>
       </c>
       <c r="D75" s="5">
-        <v>0.85412980826700124</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.85412984510813139</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>989.66002619999995</v>
+        <v>989.66002617000004</v>
       </c>
       <c r="C76" s="5">
-        <v>3.4465842999999268</v>
+        <v>3.4465842700000167</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2752728749708924</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.2752728370397675</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>989.53834610000001</v>
+        <v>989.53834613000004</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.12168009999993501</v>
+        <v>-0.1216800400000011</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.1474419656315229</v>
+        <v>-0.1474418929821808</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9386955922221727</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.9386955963627939</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>992.00244280000004</v>
+        <v>992.00244278000002</v>
       </c>
       <c r="C78" s="5">
-        <v>2.4640967000000273</v>
+        <v>2.4640966499999877</v>
       </c>
       <c r="D78" s="5">
-        <v>3.0294444465804871</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.0294443841712315</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>989.84872929999995</v>
+        <v>989.84872931999996</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.1537135000000944</v>
+        <v>-2.1537134600000627</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.5744066230929064</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.5744065759002344</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>991.53016219999995</v>
+        <v>991.53016218000005</v>
       </c>
       <c r="C80" s="5">
-        <v>1.6814329000000043</v>
+        <v>1.6814328600000863</v>
       </c>
       <c r="D80" s="5">
-        <v>2.0575645136116982</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.0575644641636526</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>995.17473270000005</v>
+        <v>995.17473265000001</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6445705000000999</v>
+        <v>3.6445704699999624</v>
       </c>
       <c r="D81" s="5">
-        <v>4.5011166128573032</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.5011165751469129</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>999.39146870000002</v>
+        <v>999.39146871000003</v>
       </c>
       <c r="C82" s="5">
-        <v>4.216735999999969</v>
+        <v>4.2167360600000166</v>
       </c>
       <c r="D82" s="5">
-        <v>5.2048019815919888</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.2048020576534793</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1000.4031649999999</v>
+        <v>1000.4031646</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0116962999999259</v>
+        <v>1.0116958899999418</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2215611863973574</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.2215606885759067</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>998.47675960000004</v>
+        <v>998.47675963999995</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9264053999999078</v>
+        <v>-1.9264049600000135</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.2864381612510254</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-2.2864376454409419</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>998.56194919999996</v>
       </c>
       <c r="C85" s="5">
-        <v>8.5189599999921484E-2</v>
+        <v>8.5189560000003439E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.10243153253381987</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.10243148441140271</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>998.22562029999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.33632890000001225</v>
       </c>
       <c r="D86" s="5">
         <v>-0.40342802053738858</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1001.459983</v>
+        <v>1001.4599834000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2343627000000197</v>
+        <v>3.2343631000001096</v>
       </c>
       <c r="D87" s="5">
-        <v>3.9581770423307905</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>3.9581775406025699</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1003.616652</v>
+        <v>1003.6166516</v>
       </c>
       <c r="C88" s="5">
-        <v>2.156669000000079</v>
+        <v>2.1566681999998991</v>
       </c>
       <c r="D88" s="5">
-        <v>2.6150592764418557</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>2.6150582938300637</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1003.77751</v>
+        <v>1003.7775096</v>
       </c>
       <c r="C89" s="5">
-        <v>0.16085799999996198</v>
+        <v>0.16085800000007566</v>
       </c>
       <c r="D89" s="5">
-        <v>0.19250363383076508</v>
+        <v>0.19250363390763692</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4389704003002768</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.4389703568020495</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1004.4318510000001</v>
+        <v>1004.4318511</v>
       </c>
       <c r="C90" s="5">
-        <v>0.65434100000004491</v>
+        <v>0.65434149999998681</v>
       </c>
       <c r="D90" s="5">
-        <v>0.78506497108001838</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>0.78506557343607231</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1005.661609</v>
+        <v>1005.6616091</v>
       </c>
       <c r="C91" s="5">
         <v>1.2297579999999471</v>
       </c>
       <c r="D91" s="5">
-        <v>1.4791321445293049</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.4791321443810235</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1008.509148</v>
       </c>
       <c r="C92" s="5">
-        <v>2.8475389999999834</v>
+        <v>2.8475389000000177</v>
       </c>
       <c r="D92" s="5">
-        <v>3.451227449749017</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.4512273263066051</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1008.38779</v>
+        <v>1008.3877902</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.12135799999998653</v>
+        <v>-0.12135779999994156</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.14430534004898909</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-0.14430510238881977</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1009.456176</v>
+        <v>1009.4561764</v>
       </c>
       <c r="C94" s="5">
-        <v>1.0683860000000323</v>
+        <v>1.0683861999999635</v>
       </c>
       <c r="D94" s="5">
-        <v>1.2788339537948668</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.2788341943318793</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1010.883945</v>
+        <v>1010.8839452</v>
       </c>
       <c r="C95" s="5">
-        <v>1.4277690000000121</v>
+        <v>1.4277687999999671</v>
       </c>
       <c r="D95" s="5">
-        <v>1.7105389077895383</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.7105386656292243</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1013.334704</v>
+        <v>1013.3347036</v>
       </c>
       <c r="C96" s="5">
-        <v>2.4507589999999482</v>
+        <v>2.4507584000000406</v>
       </c>
       <c r="D96" s="5">
-        <v>2.9483539569912454</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.9483532249260813</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1016.751814</v>
+        <v>1016.7518138</v>
       </c>
       <c r="C97" s="5">
-        <v>3.4171099999999797</v>
+        <v>3.4171102000000246</v>
       </c>
       <c r="D97" s="5">
-        <v>4.1224731219129396</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.1224733693472793</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1016.440338</v>
+        <v>1016.4403376</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.31147599999997055</v>
+        <v>-0.31147620000001552</v>
       </c>
       <c r="D98" s="5">
-        <v>-0.36699425860665658</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-0.36699449393039485</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1019.726481</v>
+        <v>1019.7264807</v>
       </c>
       <c r="C99" s="5">
-        <v>3.2861430000000382</v>
+        <v>3.2861431000000039</v>
       </c>
       <c r="D99" s="5">
-        <v>3.9493234372305785</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.9493235611387734</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1022.078267</v>
+        <v>1022.0782674</v>
       </c>
       <c r="C100" s="5">
-        <v>2.3517859999999473</v>
+        <v>2.3517866999999342</v>
       </c>
       <c r="D100" s="5">
-        <v>2.8029257312818689</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.8029265770077361</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1023.684321</v>
+        <v>1023.6843206</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6060539999999719</v>
+        <v>1.6060532000000194</v>
       </c>
       <c r="D101" s="5">
-        <v>1.9020155057436261</v>
+        <v>1.9020145493668705</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9831895815239031</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.9831895823141821</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1026.135391</v>
       </c>
       <c r="C102" s="5">
-        <v>2.4510700000000725</v>
+        <v>2.4510704000000487</v>
       </c>
       <c r="D102" s="5">
-        <v>2.9113746120499107</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.9113750945955585</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1027.0364179999999</v>
+        <v>1027.0364182999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.90102699999988545</v>
+        <v>0.90102729999989606</v>
       </c>
       <c r="D103" s="5">
-        <v>1.0587973663365613</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.0587977205712251</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1029.476594</v>
+        <v>1029.4765943</v>
       </c>
       <c r="C104" s="5">
         <v>2.440176000000065</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8886811682472091</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.888681167392515</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1031.95318</v>
+        <v>1031.9531797</v>
       </c>
       <c r="C105" s="5">
-        <v>2.4765859999999975</v>
+        <v>2.4765853999999763</v>
       </c>
       <c r="D105" s="5">
-        <v>2.9253138253548805</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.9253131063749827</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1033.1760730000001</v>
+        <v>1033.1760724999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2228930000001128</v>
+        <v>1.2228927999999541</v>
       </c>
       <c r="D106" s="5">
-        <v>1.4313381449843732</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.4313379097845358</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1032.6348559999999</v>
+        <v>1032.6348562000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.54121700000018791</v>
+        <v>-0.54121629999985998</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.62679780705228172</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.62679699900003438</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1035.7379100000001</v>
+        <v>1035.7379099</v>
       </c>
       <c r="C108" s="5">
-        <v>3.1030540000001565</v>
+        <v>3.1030536999999185</v>
       </c>
       <c r="D108" s="5">
-        <v>3.6661826902770756</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>3.6661823292338802</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1036.0030899999999</v>
+        <v>1036.0030898</v>
       </c>
       <c r="C109" s="5">
-        <v>0.26517999999987296</v>
+        <v>0.26517990000002101</v>
       </c>
       <c r="D109" s="5">
-        <v>0.30766903503294252</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.30766891887656911</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1040.678353</v>
+        <v>1040.6783534000001</v>
       </c>
       <c r="C110" s="5">
-        <v>4.6752630000000863</v>
+        <v>4.6752636000001075</v>
       </c>
       <c r="D110" s="5">
-        <v>5.5517996918689416</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.5518004232343321</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1040.5319710000001</v>
+        <v>1040.5319708</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.1463819999999032</v>
+        <v>-0.1463826000001518</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.16866168918825419</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-0.16866237991044475</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1043.708476</v>
+        <v>1043.7084761000001</v>
       </c>
       <c r="C112" s="5">
-        <v>3.1765049999999064</v>
+        <v>3.1765053000001444</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7254625473062131</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.7254629058086186</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1047.1470730000001</v>
+        <v>1047.1470727000001</v>
       </c>
       <c r="C113" s="5">
-        <v>3.4385970000000725</v>
+        <v>3.4385965999999826</v>
       </c>
       <c r="D113" s="5">
-        <v>4.025945675443432</v>
+        <v>4.0259451982078032</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2919909505969782</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2919909612612033</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1048.6789530000001</v>
+        <v>1048.6789533000001</v>
       </c>
       <c r="C114" s="5">
-        <v>1.531880000000001</v>
+        <v>1.5318806000000222</v>
       </c>
       <c r="D114" s="5">
-        <v>1.7696835606132444</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.7696842598528439</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1053.279147</v>
+        <v>1053.2791465</v>
       </c>
       <c r="C115" s="5">
-        <v>4.600193999999874</v>
+        <v>4.6001931999999215</v>
       </c>
       <c r="D115" s="5">
-        <v>5.3928650778869214</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.3928641157148238</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1056.745467</v>
+        <v>1056.7454674000001</v>
       </c>
       <c r="C116" s="5">
-        <v>3.4663199999999961</v>
+        <v>3.4663209000000279</v>
       </c>
       <c r="D116" s="5">
-        <v>4.0214468942946002</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.0214479593434937</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1058.0483939999999</v>
+        <v>1058.0483942999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3029269999999542</v>
+        <v>1.3029268999998749</v>
       </c>
       <c r="D117" s="5">
-        <v>1.489629033942963</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.4896289182694922</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1059.038681</v>
+        <v>1059.0386807</v>
       </c>
       <c r="C118" s="5">
-        <v>0.9902870000000803</v>
+        <v>0.99028640000005907</v>
       </c>
       <c r="D118" s="5">
-        <v>1.1289472609428808</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.1289465730838888</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1063.9029290000001</v>
+        <v>1063.9029284999999</v>
       </c>
       <c r="C119" s="5">
-        <v>4.8642480000000887</v>
+        <v>4.8642477999999301</v>
       </c>
       <c r="D119" s="5">
-        <v>5.6530844187013818</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>5.6530841820063182</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1068.3975829999999</v>
+        <v>1068.3975825</v>
       </c>
       <c r="C120" s="5">
-        <v>4.4946539999998549</v>
+        <v>4.4946540000000823</v>
       </c>
       <c r="D120" s="5">
-        <v>5.1890923970394409</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.1890923995354443</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1068.8384040000001</v>
+        <v>1068.8384034999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.44082100000014179</v>
+        <v>0.44082099999991442</v>
       </c>
       <c r="D121" s="5">
-        <v>0.49624529997063238</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.49624530020297986</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1071.0995290000001</v>
+        <v>1071.0995286</v>
       </c>
       <c r="C122" s="5">
-        <v>2.2611249999999927</v>
+        <v>2.2611251000000721</v>
       </c>
       <c r="D122" s="5">
-        <v>2.5683434893631896</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.5683436054906528</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1076.423802</v>
+        <v>1076.4238021000001</v>
       </c>
       <c r="C123" s="5">
-        <v>5.3242729999999483</v>
+        <v>5.3242735000001176</v>
       </c>
       <c r="D123" s="5">
-        <v>6.1308318774284221</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.130832471355907</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1077.381396</v>
+        <v>1077.3813963</v>
       </c>
       <c r="C124" s="5">
-        <v>0.95759399999997186</v>
+        <v>0.95759419999990314</v>
       </c>
       <c r="D124" s="5">
-        <v>1.0727669958911612</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.0727672209429162</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1081.3836160000001</v>
+        <v>1081.3836163999999</v>
       </c>
       <c r="C125" s="5">
-        <v>4.0022200000000794</v>
+        <v>4.0022200999999313</v>
       </c>
       <c r="D125" s="5">
-        <v>4.549933310326626</v>
+        <v>4.5499334250513668</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2695066321404953</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.2695066999254729</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1084.234164</v>
+        <v>1084.2341637</v>
       </c>
       <c r="C126" s="5">
-        <v>2.8505479999998897</v>
+        <v>2.8505473000000165</v>
       </c>
       <c r="D126" s="5">
-        <v>3.2094891770848122</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.2094883762751047</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1088.815427</v>
       </c>
       <c r="C127" s="5">
-        <v>4.5812630000000354</v>
+        <v>4.581263300000046</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1899224057886828</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.1899227550525451</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1089.2126929999999</v>
+        <v>1089.2126934</v>
       </c>
       <c r="C128" s="5">
-        <v>0.39726599999994505</v>
+        <v>0.39726640000003499</v>
       </c>
       <c r="D128" s="5">
-        <v>0.43871256894743027</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.4387130115660165</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1088.6219739999999</v>
+        <v>1088.6219738</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.59071900000003552</v>
+        <v>-0.59071960000005674</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.64886517871544092</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.64886583557293154</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1091.6198770000001</v>
+        <v>1091.6198769</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9979030000001785</v>
+        <v>2.9979031000000305</v>
       </c>
       <c r="D130" s="5">
-        <v>3.3551362322342682</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>3.3551363464767059</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1097.2149360000001</v>
+        <v>1097.2149359</v>
       </c>
       <c r="C131" s="5">
         <v>5.595058999999992</v>
       </c>
       <c r="D131" s="5">
-        <v>6.3269387326150506</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>6.3269387332109295</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1094.071729</v>
       </c>
       <c r="C132" s="5">
-        <v>-3.1432070000000749</v>
+        <v>-3.1432068999999956</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.3840072339455407</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-3.384007128278621</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1101.818006</v>
+        <v>1101.8180056000001</v>
       </c>
       <c r="C133" s="5">
-        <v>7.7462769999999637</v>
+        <v>7.7462766000001011</v>
       </c>
       <c r="D133" s="5">
-        <v>8.8350630607087144</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.8350625865758037</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1097.9089509999999</v>
+        <v>1097.9089512</v>
       </c>
       <c r="C134" s="5">
-        <v>-3.9090550000000803</v>
+        <v>-3.9090544000000591</v>
       </c>
       <c r="D134" s="5">
-        <v>-4.1752874544323522</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-4.175286827507807</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1103.4664789999999</v>
+        <v>1103.4664792000001</v>
       </c>
       <c r="C135" s="5">
         <v>5.5575280000000475</v>
       </c>
       <c r="D135" s="5">
-        <v>6.2463030620133031</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>6.2463030608435277</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1107.586994</v>
+        <v>1107.5869938999999</v>
       </c>
       <c r="C136" s="5">
-        <v>4.1205150000000685</v>
+        <v>4.1205146999998306</v>
       </c>
       <c r="D136" s="5">
-        <v>4.5741711712701028</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.5741708305252926</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1108.0883229999999</v>
+        <v>1108.0883233</v>
       </c>
       <c r="C137" s="5">
-        <v>0.50132899999994152</v>
+        <v>0.50132940000003146</v>
       </c>
       <c r="D137" s="5">
-        <v>0.5445122776465583</v>
+        <v>0.54451271323312511</v>
       </c>
       <c r="E137" s="5">
-        <v>2.4694943223552368</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.4694943121943869</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1105.790589</v>
+        <v>1105.7905891</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.2977339999999913</v>
+        <v>-2.2977341999999226</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.4601386236765888</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.4601388347179287</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1105.5573609999999</v>
+        <v>1105.5573608</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.23322800000005373</v>
+        <v>-0.23322830000006434</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.25280479704504755</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-0.25280512182671577</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1105.700945</v>
+        <v>1105.7009447</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14358400000014626</v>
+        <v>0.14358390000006693</v>
       </c>
       <c r="D140" s="5">
-        <v>0.155961088741563</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.1559609800721562</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1105.19433</v>
+        <v>1105.1943295000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.5066150000000107</v>
+        <v>-0.50661519999994198</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.54843791852052792</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.54843813463428814</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1104.0778049999999</v>
+        <v>1104.0778054</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.1165250000001379</v>
+        <v>-1.116524100000106</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.2055892458235795</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.2055882799669737</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1104.3114599999999</v>
+        <v>1104.3114596999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.23365499999999884</v>
+        <v>0.23365429999989829</v>
       </c>
       <c r="D143" s="5">
-        <v>0.25425073049640812</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.25424996781506781</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1101.115127</v>
+        <v>1101.1151273</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.1963329999998678</v>
+        <v>-3.1963323999998465</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.4185327997866666</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.4185321691712178</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1100.1469090000001</v>
+        <v>1100.1469085000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.96821799999997893</v>
+        <v>-0.96821879999993143</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.0500800762306639</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.0500809393935051</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1096.9367440000001</v>
+        <v>1096.9367439</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.2101649999999609</v>
+        <v>-3.2101646000000983</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.4458785976959505</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.4458781767335855</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1092.949071</v>
+        <v>1092.9490711000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.9876730000000862</v>
+        <v>-3.9876727999999275</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.2761644242865664</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-4.2761642144691141</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1089.8392670000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.1098039999999401</v>
+        <v>-3.1098041000000194</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.3614700192017288</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-3.36147012530571</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1086.298245</v>
+        <v>1086.2982454</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5410220000001118</v>
+        <v>-3.5410216000000219</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8300220197202473</v>
+        <v>-3.8300215947762339</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.9664567839688396</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.9664567744118844</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1092.3823400000001</v>
+        <v>1092.3823394999999</v>
       </c>
       <c r="C150" s="5">
-        <v>6.0840950000001612</v>
+        <v>6.084094099999902</v>
       </c>
       <c r="D150" s="5">
-        <v>6.9318575635942015</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>6.9318565037646884</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1092.6129800000001</v>
+        <v>1092.6129802999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.23063999999999396</v>
+        <v>0.23064079999994647</v>
       </c>
       <c r="D151" s="5">
-        <v>0.25365626183688761</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.2536571428095602</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1093.306098</v>
+        <v>1093.3060975000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.69311799999991308</v>
+        <v>0.69311720000018795</v>
       </c>
       <c r="D152" s="5">
-        <v>0.76390242825483679</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.76390154326633208</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1093.01594</v>
+        <v>1093.0159397</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.29015800000001946</v>
+        <v>-0.29015780000008817</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.31800957403560481</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.31800935530332808</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1093.8406520000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.82471200000009048</v>
+        <v>0.8247123000001011</v>
       </c>
       <c r="D154" s="5">
-        <v>0.90920149076132439</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.90920182311973186</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1090.9569939999999</v>
+        <v>1090.9569939</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.8836580000001959</v>
+        <v>-2.8836581000000479</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.1180538506522915</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.1180539572176147</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1088.3547120000001</v>
+        <v>1088.3547122</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.6022819999998319</v>
+        <v>-2.6022817000000487</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.825129121173342</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.8251287999994212</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1083.2257729999999</v>
+        <v>1083.2257727000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-5.1289390000001731</v>
+        <v>-5.1289394999998876</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.5107781900130881</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-5.5107787124030638</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1083.787182</v>
+        <v>1083.7871821000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.56140900000013971</v>
+        <v>0.56140940000000228</v>
       </c>
       <c r="D158" s="5">
-        <v>0.62370606655162142</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.62370651237853014</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1074.8902430000001</v>
+        <v>1074.8902432</v>
       </c>
       <c r="C159" s="5">
-        <v>-8.8969389999999748</v>
+        <v>-8.8969389000001229</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4181210114986929</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.418120909543692</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1073.534924</v>
+        <v>1073.5349242</v>
       </c>
       <c r="C160" s="5">
         <v>-1.3553190000000086</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.5026197153208853</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-1.502619715043263</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1073.0358020000001</v>
+        <v>1073.0358022</v>
       </c>
       <c r="C161" s="5">
         <v>-0.499121999999943</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.55649534309347715</v>
+        <v>-0.55649534298995995</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.2208841412608473</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.2208841592224462</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1064.0509500000001</v>
+        <v>1064.0509502</v>
       </c>
       <c r="C162" s="5">
         <v>-8.9848520000000462</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.5978965782396504</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-9.5978965765323387</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1063.9476560000001</v>
+        <v>1063.9476555000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.10329400000000533</v>
+        <v>-0.1032946999998785</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.11642923739489941</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.11643002596620766</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1061.068031</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.8796250000000327</v>
+        <v>-2.8796245000000908</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.1999430472764989</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-3.1999425013846672</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1060.155937</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91209400000002461</v>
       </c>
       <c r="D165" s="5">
         <v>-1.0266570374659834</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1058.1928359999999</v>
+        <v>1058.1928362000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.9631010000000515</v>
+        <v>-1.9631007999998928</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.1995604363402754</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-2.1995602145269633</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1057.886107</v>
+        <v>1057.8861068000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.30672899999990477</v>
+        <v>-0.30672939999999471</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.34727939545974307</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.34727984755361652</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1058.399042</v>
+        <v>1058.3990424000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.51293499999997039</v>
+        <v>0.51293559999999161</v>
       </c>
       <c r="D168" s="5">
-        <v>0.58339561268341278</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.58339629703538787</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1061.651292</v>
       </c>
       <c r="C169" s="5">
-        <v>3.2522500000000036</v>
+        <v>3.2522495999999137</v>
       </c>
       <c r="D169" s="5">
-        <v>3.7503222644911016</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.750321793967748</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1065.579162</v>
+        <v>1065.5791621000001</v>
       </c>
       <c r="C170" s="5">
-        <v>3.9278699999999844</v>
+        <v>3.9278701000000638</v>
       </c>
       <c r="D170" s="5">
-        <v>4.5311954341444194</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.5311955518622993</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1068.8956559999999</v>
+        <v>1068.8956556000001</v>
       </c>
       <c r="C171" s="5">
-        <v>3.3164939999999206</v>
+        <v>3.3164934999999787</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7994653947255541</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.7994648117085195</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1067.6979779999999</v>
+        <v>1067.6979781</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1976779999999962</v>
+        <v>-1.1976775000000544</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.3363227233186614</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.3363221693685978</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1067.6009710000001</v>
+        <v>1067.6009713000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-9.7006999999848631E-2</v>
+        <v>-9.7006799999917348E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.10897299579329944</v>
+        <v>-0.10897277122514648</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.50649111519580625</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.50649110578203649</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1069.473295</v>
+        <v>1069.4732945000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.872323999999935</v>
+        <v>1.8723231999999825</v>
       </c>
       <c r="D174" s="5">
-        <v>2.1249398926471708</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.124938975331947</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1073.3447209999999</v>
+        <v>1073.3447212999999</v>
       </c>
       <c r="C175" s="5">
-        <v>3.8714259999999285</v>
+        <v>3.871426799999881</v>
       </c>
       <c r="D175" s="5">
-        <v>4.4314626159254633</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>4.4314635520743106</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1074.057155</v>
+        <v>1074.0571546000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.71243400000003021</v>
+        <v>0.71243330000015703</v>
       </c>
       <c r="D176" s="5">
-        <v>0.7994157890991227</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.79941500054163672</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1077.2467830000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.1896280000000843</v>
+        <v>3.1896283999999469</v>
       </c>
       <c r="D177" s="5">
-        <v>3.6224267694988876</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.6224272325909856</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1078.347518</v>
+        <v>1078.3475182</v>
       </c>
       <c r="C178" s="5">
-        <v>1.100734999999986</v>
+        <v>1.1007351999999173</v>
       </c>
       <c r="D178" s="5">
-        <v>1.2330791943043318</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.2330794196113493</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1076.797546</v>
+        <v>1076.7975455000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.5499720000000252</v>
+        <v>-1.5499726999998984</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.711259755401795</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.7112605218283838</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1078.543508</v>
+        <v>1078.5435077</v>
       </c>
       <c r="C180" s="5">
-        <v>1.7459619999999632</v>
+        <v>1.7459621999998944</v>
       </c>
       <c r="D180" s="5">
-        <v>1.963173277534902</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.963173505345428</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1084.5163769999999</v>
+        <v>1084.5163768</v>
       </c>
       <c r="C181" s="5">
-        <v>5.972868999999946</v>
+        <v>5.9728691000000254</v>
       </c>
       <c r="D181" s="5">
-        <v>6.8516778695350222</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>6.8516779897290991</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1080.891871</v>
+        <v>1080.8918713999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.624505999999883</v>
+        <v>-3.6245054000000891</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.9375556253349209</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.9375549861600856</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1082.9510909999999</v>
+        <v>1082.9510914</v>
       </c>
       <c r="C183" s="5">
-        <v>2.0592199999998684</v>
+        <v>2.0592200000000958</v>
       </c>
       <c r="D183" s="5">
-        <v>2.3102414706949181</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>2.3102414698312979</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1083.616166</v>
+        <v>1083.6161655000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.66507500000011532</v>
+        <v>0.66507410000008349</v>
       </c>
       <c r="D184" s="5">
-        <v>0.7394528362406394</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.73945183193391273</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1085.7502669999999</v>
+        <v>1085.7502668</v>
       </c>
       <c r="C185" s="5">
-        <v>2.1341009999998732</v>
+        <v>2.1341012999998838</v>
       </c>
       <c r="D185" s="5">
-        <v>2.389078050721416</v>
+        <v>2.3890783913252056</v>
       </c>
       <c r="E185" s="5">
-        <v>1.7000074459467607</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.7000073986350728</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1088.9788000000001</v>
+        <v>1088.9788004</v>
       </c>
       <c r="C186" s="5">
-        <v>3.2285330000001977</v>
+        <v>3.2285335999999916</v>
       </c>
       <c r="D186" s="5">
-        <v>3.6271998478487166</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.6272005336794866</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1090.838483</v>
+        <v>1090.8384831000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.8596829999999045</v>
+        <v>1.8596827000001213</v>
       </c>
       <c r="D187" s="5">
-        <v>2.0686352302863087</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.0686348926713505</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1091.802651</v>
+        <v>1091.8026508</v>
       </c>
       <c r="C188" s="5">
-        <v>0.96416799999997238</v>
+        <v>0.96416769999996177</v>
       </c>
       <c r="D188" s="5">
-        <v>1.065824856000952</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.0658245226585095</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1096.9381960000001</v>
       </c>
       <c r="C189" s="5">
-        <v>5.1355450000000928</v>
+        <v>5.1355452000000241</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7928155987422292</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.7928158312960276</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1098.8716219999999</v>
+        <v>1098.8716221</v>
       </c>
       <c r="C190" s="5">
-        <v>1.9334259999998267</v>
+        <v>1.933426099999906</v>
       </c>
       <c r="D190" s="5">
-        <v>2.1357039955651969</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.1357041071004002</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1103.9618949999999</v>
+        <v>1103.9618945</v>
       </c>
       <c r="C191" s="5">
-        <v>5.0902730000000247</v>
+        <v>5.0902724000000035</v>
       </c>
       <c r="D191" s="5">
-        <v>5.7025594362456911</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.7025587463251037</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1108.3674659999999</v>
+        <v>1108.3674656999999</v>
       </c>
       <c r="C192" s="5">
-        <v>4.405571000000009</v>
+        <v>4.4055711999999403</v>
       </c>
       <c r="D192" s="5">
-        <v>4.8953493128676584</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>4.8953495422686455</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1110.2609600000001</v>
+        <v>1110.2609602</v>
       </c>
       <c r="C193" s="5">
-        <v>1.8934940000001461</v>
+        <v>1.893494500000088</v>
       </c>
       <c r="D193" s="5">
-        <v>2.069407872968676</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.0694084251309253</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1111.6129550000001</v>
+        <v>1111.6129546</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3519949999999881</v>
+        <v>1.3519943999999668</v>
       </c>
       <c r="D194" s="5">
-        <v>1.4710993805461481</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>1.4710987230434736</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1108.1536229999999</v>
+        <v>1108.1536229000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.4593320000001313</v>
+        <v>-3.4593316999998933</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.6711325925186777</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.671132280878342</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1118.687494</v>
+        <v>1118.6874941000001</v>
       </c>
       <c r="C196" s="5">
-        <v>10.53387100000009</v>
+        <v>10.533871200000021</v>
       </c>
       <c r="D196" s="5">
-        <v>12.022625865384029</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>12.022626106856226</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1122.489206</v>
+        <v>1122.4892057</v>
       </c>
       <c r="C197" s="5">
-        <v>3.8017119999999522</v>
+        <v>3.8017115999998623</v>
       </c>
       <c r="D197" s="5">
-        <v>4.1551346982500181</v>
+        <v>4.1551342524822621</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3837375054497798</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.3837374968628486</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1119.881934</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.6072719999999663</v>
+        <v>-2.6072716999999557</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.7519767799181305</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-2.7519764680283609</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1120.3876929999999</v>
+        <v>1120.3876931</v>
       </c>
       <c r="C199" s="5">
-        <v>0.50575899999989815</v>
+        <v>0.50575909999997748</v>
       </c>
       <c r="D199" s="5">
-        <v>0.54328992979837398</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.5432900374861882</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1123.8014230000001</v>
+        <v>1123.8014228</v>
       </c>
       <c r="C200" s="5">
-        <v>3.4137300000002142</v>
+        <v>3.4137296999999762</v>
       </c>
       <c r="D200" s="5">
-        <v>3.7182013085650834</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.718200975975039</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1124.768084</v>
+        <v>1124.7680839</v>
       </c>
       <c r="C201" s="5">
-        <v>0.96666099999993094</v>
+        <v>0.96666110000001026</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0371021055791685</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0371022135596597</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1125.4097939999999</v>
+        <v>1125.4097938</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64170999999987544</v>
+        <v>0.64170990000002348</v>
       </c>
       <c r="D202" s="5">
-        <v>0.68678419586190032</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.68678408856304163</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1125.3828390000001</v>
+        <v>1125.3828392</v>
       </c>
       <c r="C203" s="5">
-        <v>-2.6954999999816209E-2</v>
+        <v>-2.6954599999953643E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-2.873774469405177E-2</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-2.8737318300375847E-2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1124.7732860000001</v>
+        <v>1124.7732856</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.60955300000000534</v>
+        <v>-0.60955360000002656</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.64803590134722144</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.64803653721320353</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1127.8979890000001</v>
+        <v>1127.8979893000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.124702999999954</v>
+        <v>3.1247037000000546</v>
       </c>
       <c r="D205" s="5">
-        <v>3.3850997728355425</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.3851005440167947</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1130.7051309999999</v>
+        <v>1130.7051306000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8071419999998852</v>
+        <v>2.8071413000000121</v>
       </c>
       <c r="D206" s="5">
-        <v>3.0278145247422117</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.0278137585329601</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1131.6092180000001</v>
+        <v>1131.6092183999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.90408700000011777</v>
+        <v>0.9040877999998429</v>
       </c>
       <c r="D207" s="5">
-        <v>0.96372446779138254</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.9637253246587818</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1135.9299309999999</v>
+        <v>1135.9299311</v>
       </c>
       <c r="C208" s="5">
-        <v>4.3207129999998415</v>
+        <v>4.3207127000000582</v>
       </c>
       <c r="D208" s="5">
-        <v>4.6792972637401897</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.6792969303008913</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1137.791389</v>
+        <v>1137.7913887</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8614580000000842</v>
+        <v>1.8614575999999943</v>
       </c>
       <c r="D209" s="5">
-        <v>1.9842707463436193</v>
+        <v>1.9842703159263841</v>
       </c>
       <c r="E209" s="5">
-        <v>1.3632365387752365</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.3632365391395673</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1144.179676</v>
+        <v>1144.1796755</v>
       </c>
       <c r="C210" s="5">
-        <v>6.3882869999999912</v>
+        <v>6.3882868000000599</v>
       </c>
       <c r="D210" s="5">
-        <v>6.9495688795089272</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>6.9495686570639759</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1144.302631</v>
+        <v>1144.3026311000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.12295500000004722</v>
+        <v>0.12295560000006844</v>
       </c>
       <c r="D211" s="5">
-        <v>0.12902976646391728</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>0.12903039653655579</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1150.0698789999999</v>
+        <v>1150.0698788</v>
       </c>
       <c r="C212" s="5">
-        <v>5.7672479999998814</v>
+        <v>5.7672476999998707</v>
       </c>
       <c r="D212" s="5">
-        <v>6.2184579924315031</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.2184576593832031</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1151.0349650000001</v>
+        <v>1151.0349653000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.96508600000015576</v>
+        <v>0.96508650000009766</v>
       </c>
       <c r="D213" s="5">
-        <v>1.0116456835845389</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.0116462103046731</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1152.953673</v>
+        <v>1152.9536725</v>
       </c>
       <c r="C214" s="5">
-        <v>1.9187079999999241</v>
+        <v>1.9187071999999716</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0187715175417287</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.0187706675576456</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1154.8036259999999</v>
+        <v>1154.8036261</v>
       </c>
       <c r="C215" s="5">
-        <v>1.849952999999914</v>
+        <v>1.8499535999999352</v>
       </c>
       <c r="D215" s="5">
-        <v>1.9425235123054385</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.9425241487494027</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1158.7033980000001</v>
+        <v>1158.7033974999999</v>
       </c>
       <c r="C216" s="5">
-        <v>3.8997720000002118</v>
+        <v>3.8997713999999633</v>
       </c>
       <c r="D216" s="5">
-        <v>4.1285211495118546</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>4.1285205021092342</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1155.6749669999999</v>
+        <v>1155.6749669000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-3.0284310000001824</v>
+        <v>-3.0284305999998651</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.0916705715480886</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-3.0916701703619598</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1161.419772</v>
+        <v>1161.4197724000001</v>
       </c>
       <c r="C218" s="5">
-        <v>5.7448050000000421</v>
+        <v>5.744805499999984</v>
       </c>
       <c r="D218" s="5">
-        <v>6.1309638481557016</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>6.1309643969827965</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1162.575885</v>
+        <v>1162.5758848999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.1561130000000048</v>
+        <v>1.1561124999998356</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2010785194921381</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.2010779967820628</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1169.1108810000001</v>
+        <v>1169.1108813000001</v>
       </c>
       <c r="C220" s="5">
-        <v>6.534996000000092</v>
+        <v>6.5349964000001819</v>
       </c>
       <c r="D220" s="5">
-        <v>6.9578605791889903</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>6.9578610189412693</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1170.3296339999999</v>
+        <v>1170.3296336999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.2187529999998787</v>
+        <v>1.2187523999998575</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2581510873207913</v>
+        <v>1.2581504640443608</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8597724780284883</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.8597724787825074</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1172.8021759999999</v>
+        <v>1172.8021758</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4725419999999758</v>
+        <v>2.4725421000000551</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5648934778498722</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.5648935834585274</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1175.8067470000001</v>
+        <v>1175.8067473999999</v>
       </c>
       <c r="C223" s="5">
-        <v>3.0045710000001691</v>
+        <v>3.0045715999999629</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1179375374217555</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.1179381693988928</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1175.193775</v>
+        <v>1175.1937751</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.61297200000012708</v>
+        <v>-0.61297229999991032</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.62379383430247737</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.62379413851230137</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1170.5198929999999</v>
+        <v>1170.5198931</v>
       </c>
       <c r="C225" s="5">
         <v>-4.6738820000000487</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6695157189298397</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.6695157185411844</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1167.7762439999999</v>
+        <v>1167.7762442000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-2.7436490000000049</v>
+        <v>-2.7436488999999256</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.7767696430765265</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-2.7767695429361861</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1170.922157</v>
+        <v>1170.9221566000001</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1459130000000641</v>
+        <v>3.1459124000000429</v>
       </c>
       <c r="D227" s="5">
-        <v>3.281052505783455</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.2810518701380298</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1172.6435509999999</v>
+        <v>1172.6435512999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7213939999999184</v>
+        <v>1.7213946999997916</v>
       </c>
       <c r="D228" s="5">
-        <v>1.778476233068238</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.7784769627506636</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1173.192898</v>
+        <v>1173.1928977</v>
       </c>
       <c r="C229" s="5">
-        <v>0.54934700000012526</v>
+        <v>0.54934640000010404</v>
       </c>
       <c r="D229" s="5">
-        <v>0.56361336535581952</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.56361274804235251</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1168.280847</v>
+        <v>1168.2808471000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.9120510000000195</v>
+        <v>-4.9120505999999295</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9101901836767219</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.9101897942173451</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1166.6793009999999</v>
+        <v>1166.6793007000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6015460000000985</v>
+        <v>-1.6015463999999611</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6326818819219824</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.6326822864900392</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1160.616031</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.0632699999998749</v>
+        <v>-6.0632697000000917</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0612306653275994</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-6.0612303754627899</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1157.8179479999999</v>
+        <v>1157.8179477000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7980830000001333</v>
+        <v>-2.7980832999999166</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8549780233741773</v>
+        <v>-2.8549783254267047</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.0690736726230776</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.0690736728971029</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1154.5608999999999</v>
+        <v>1154.5609003</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2570479999999407</v>
+        <v>-3.2570474000001468</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3239676436082055</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.3239670415713518</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1150.8195290000001</v>
+        <v>1150.8195284999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.7413709999998446</v>
+        <v>-3.7413718000000245</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8200540908532421</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.8200548922001865</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1144.90264</v>
+        <v>1144.9026398999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.9168890000000829</v>
+        <v>-5.9168885999999929</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.9982358126961071</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.9982354211268074</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1141.496607</v>
+        <v>1141.4966072</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.4060329999999794</v>
+        <v>-3.4060326999999688</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5121081850479574</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.5121078810506079</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1138.291068</v>
+        <v>1138.2910675000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.2055390000000443</v>
+        <v>-3.2055396999999175</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3182646209506506</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.3182653338392876</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1136.06852</v>
+        <v>1136.0685203</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.2225479999999607</v>
+        <v>-2.2225472000000082</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3180379395655759</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.3180371151414358</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1133.1265289999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.9419910000001437</v>
+        <v>-2.9419913000001543</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.063668751337234</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0636690585113313</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1131.8090380000001</v>
+        <v>1131.8090384</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3174909999997908</v>
+        <v>-1.3174905999999282</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.3863571419259646</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.3863567237057839</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1136.4904369999999</v>
+        <v>1136.4904368</v>
       </c>
       <c r="C242" s="5">
-        <v>4.6813989999998284</v>
+        <v>4.6813984000000346</v>
       </c>
       <c r="D242" s="5">
-        <v>5.0779367595058078</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>5.077936091970936</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1128.2952700000001</v>
+        <v>1128.2952702</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.1951669999998558</v>
+        <v>-8.1951665999999932</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.3180626934720614</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-8.3180623048446751</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1122.1720069999999</v>
+        <v>1122.1720071</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.1232630000001791</v>
+        <v>-6.123263100000031</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.3214930699289411</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-6.3214931690170895</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1120.6106649999999</v>
+        <v>1120.6106648</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5613419999999678</v>
+        <v>-1.5613422999999784</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.6569108307261105</v>
+        <v>-1.6569111465102315</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2135693754161698</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.2135693676119126</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1122.040444</v>
+        <v>1122.0404441000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.4297790000000532</v>
+        <v>1.4297793000000638</v>
       </c>
       <c r="D246" s="5">
-        <v>1.5418612562943412</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.5418615823626025</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1122.2122019999999</v>
+        <v>1122.2122022000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.17175799999995434</v>
+        <v>0.17175810000003366</v>
       </c>
       <c r="D247" s="5">
-        <v>0.18384650713962891</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.18384661425134841</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1127.5660499999999</v>
+        <v>1127.5660499000001</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3538479999999709</v>
+        <v>5.3538476999999602</v>
       </c>
       <c r="D248" s="5">
-        <v>5.8775920227125189</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.8775916835999809</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1128.6275290000001</v>
+        <v>1128.6275287999999</v>
       </c>
       <c r="C249" s="5">
-        <v>1.0614790000001904</v>
+        <v>1.0614788999998837</v>
       </c>
       <c r="D249" s="5">
-        <v>1.1355349786152047</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.1355348711849844</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1130.6556720000001</v>
+        <v>1130.6556719</v>
       </c>
       <c r="C250" s="5">
-        <v>2.028143</v>
+        <v>2.0281431000000794</v>
       </c>
       <c r="D250" s="5">
-        <v>2.177840234452888</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.1778403432873183</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1131.9438339999999</v>
+        <v>1131.9438335</v>
       </c>
       <c r="C251" s="5">
-        <v>1.2881619999998293</v>
+        <v>1.2881615999999667</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3757658877553647</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.3757654579946488</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1130.5293899999999</v>
+        <v>1130.5293896999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4144440000000031</v>
+        <v>-1.4144438000000719</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.4892223841638796</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.4892221756887647</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1131.118393</v>
+        <v>1131.1183934000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.5890030000000479</v>
+        <v>0.58900370000014846</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62699162335748682</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.6269923708084546</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1133.65353</v>
+        <v>1133.6535297</v>
       </c>
       <c r="C254" s="5">
-        <v>2.535137000000077</v>
+        <v>2.5351362999999765</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7229215306761922</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.7229207685581791</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1136.8096370000001</v>
+        <v>1136.8096372</v>
       </c>
       <c r="C255" s="5">
-        <v>3.15610700000002</v>
+        <v>3.1561074999999619</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3924490244043204</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.3924495710135449</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1137.2529930000001</v>
+        <v>1137.2529924999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.44335599999999431</v>
+        <v>0.44335529999989376</v>
       </c>
       <c r="D256" s="5">
-        <v>0.46900542225769559</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.4690046800889025</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1141.258329</v>
+        <v>1141.2583291000001</v>
       </c>
       <c r="C257" s="5">
-        <v>4.0053359999999429</v>
+        <v>4.0053366000001915</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3091626799303784</v>
+        <v>4.3091633399302331</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8425368100525974</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.8425368371525419</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1142.486034</v>
+        <v>1142.4860335999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2277050000000145</v>
+        <v>1.2277044999998452</v>
       </c>
       <c r="D258" s="5">
-        <v>1.2985613446065303</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.29856081250177</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1140.2373809999999</v>
+        <v>1140.2373811</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2486530000001039</v>
+        <v>-2.2486524999999347</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.3364521643333358</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.3364516512307087</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1146.9804140000001</v>
+        <v>1146.9804137000001</v>
       </c>
       <c r="C260" s="5">
-        <v>6.7430330000001959</v>
+        <v>6.743032600000106</v>
       </c>
       <c r="D260" s="5">
-        <v>7.3318777747181096</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.3318773248804758</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1155.2947280000001</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3143139999999676</v>
+        <v>8.3143142999999782</v>
       </c>
       <c r="D261" s="5">
-        <v>9.0539688028202558</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.0539691451054125</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1152.8777970000001</v>
+        <v>1152.8777972</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4169309999999768</v>
+        <v>-2.4169308000000456</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4817710627793366</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.4817708597710819</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1154.2903920000001</v>
+        <v>1154.2903922</v>
       </c>
       <c r="C263" s="5">
         <v>1.4125950000000103</v>
       </c>
       <c r="D263" s="5">
-        <v>1.4802819565236547</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.4802819562651948</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1156.2680949999999</v>
+        <v>1156.2680946</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9777029999997922</v>
+        <v>1.9777023999999983</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0755053609988083</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.0755047250189396</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1158.9574210000001</v>
+        <v>1158.9574204999999</v>
       </c>
       <c r="C265" s="5">
-        <v>2.6893260000001646</v>
+        <v>2.6893258999998579</v>
       </c>
       <c r="D265" s="5">
-        <v>2.8270226066189341</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.8270225011406636</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1158.6395199999999</v>
+        <v>1158.6395201</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.31790100000011989</v>
+        <v>-0.3179003999998713</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.32866281299386291</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-0.32866219375912165</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1160.130044</v>
+        <v>1160.1300435000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.4905240000000504</v>
+        <v>1.4905234000000291</v>
       </c>
       <c r="D267" s="5">
-        <v>1.55470146343204</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.5547008330278667</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1163.4354940000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.3054500000000644</v>
+        <v>3.3054505000000063</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4731385188250252</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4731390539707974</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1165.3245010000001</v>
+        <v>1165.3245006</v>
       </c>
       <c r="C269" s="5">
-        <v>1.8890069999999923</v>
+        <v>1.8890065999999024</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9658683998726723</v>
+        <v>1.9658679798726819</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1087400975279058</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.1087400535318324</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1172.3035500000001</v>
       </c>
       <c r="C270" s="5">
-        <v>6.9790490000000318</v>
+        <v>6.9790494000001218</v>
       </c>
       <c r="D270" s="5">
-        <v>7.4282324544541423</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.4282328969536904</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1168.081919</v>
       </c>
       <c r="C271" s="5">
         <v>-4.2216310000001158</v>
       </c>
       <c r="D271" s="5">
         <v>-4.2367987140608303</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1169.5325190000001</v>
+        <v>1169.5325192</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4506000000001222</v>
+        <v>1.4506002000000535</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5004589080125807</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.5004591163018111</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1172.803956</v>
+        <v>1172.8039563</v>
       </c>
       <c r="C273" s="5">
-        <v>3.271436999999878</v>
+        <v>3.2714370999999574</v>
       </c>
       <c r="D273" s="5">
-        <v>3.4087869405967641</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.4087870458116676</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1175.4628230000001</v>
+        <v>1175.4628224999999</v>
       </c>
       <c r="C274" s="5">
-        <v>2.6588670000001002</v>
+        <v>2.6588661999999204</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7547032688790773</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.7547024289683586</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1178.0129059999999</v>
+        <v>1178.0129055</v>
       </c>
       <c r="C275" s="5">
-        <v>2.5500829999998587</v>
+        <v>2.550083000000086</v>
       </c>
       <c r="D275" s="5">
-        <v>2.6346027693061602</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.6346027704405195</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1181.353969</v>
+        <v>1181.3539688000001</v>
       </c>
       <c r="C276" s="5">
-        <v>3.3410630000000765</v>
+        <v>3.3410633000000871</v>
       </c>
       <c r="D276" s="5">
-        <v>3.4570176573238021</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.4570179740839535</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1182.925753</v>
+        <v>1182.9257525999999</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5717839999999796</v>
+        <v>1.571783799999821</v>
       </c>
       <c r="D277" s="5">
-        <v>1.6083278064950468</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.6083276006193747</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1185.620032</v>
+        <v>1185.6200323</v>
       </c>
       <c r="C278" s="5">
-        <v>2.6942790000000514</v>
+        <v>2.6942797000001519</v>
       </c>
       <c r="D278" s="5">
-        <v>2.767667717525546</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.7676684465719692</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1189.4308759999999</v>
+        <v>1189.4308761</v>
       </c>
       <c r="C279" s="5">
-        <v>3.8108439999998609</v>
+        <v>3.8108437999999296</v>
       </c>
       <c r="D279" s="5">
-        <v>3.9259862464000594</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.9259860356902543</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1201.9854849999999</v>
+        <v>1201.9854846999999</v>
       </c>
       <c r="C280" s="5">
-        <v>12.554609000000028</v>
+        <v>12.554608599999938</v>
       </c>
       <c r="D280" s="5">
-        <v>13.427976005457843</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>13.427975551300086</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1197.6271180000001</v>
+        <v>1197.6271177000001</v>
       </c>
       <c r="C281" s="5">
         <v>-4.3583669999998165</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.2654332939586093</v>
+        <v>-4.2654332950021301</v>
       </c>
       <c r="E281" s="5">
-        <v>2.7719847108921281</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.7719847204249248</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1196.3349089999999</v>
+        <v>1196.3349086999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.2922090000001845</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2871132207669445</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.2871132210875214</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1200.2811059999999</v>
       </c>
       <c r="C283" s="5">
-        <v>3.9461969999999837</v>
+        <v>3.9461972999999944</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0308938622870549</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.0308941753357308</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1199.896107</v>
+        <v>1199.8961065999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.38499899999987974</v>
+        <v>-0.38499939999996968</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.38423051580552814</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-0.38423091430329626</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1205.979014</v>
+        <v>1205.9790144000001</v>
       </c>
       <c r="C285" s="5">
-        <v>6.0829069999999774</v>
+        <v>6.0829078000001573</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2559537320592051</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.2559545800368044</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1209.00062</v>
+        <v>1209.0006195999999</v>
       </c>
       <c r="C286" s="5">
-        <v>3.0216060000000198</v>
+        <v>3.0216051999998399</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0484058458749352</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.0484050265999318</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1212.5669800000001</v>
+        <v>1212.5669797999999</v>
       </c>
       <c r="C287" s="5">
-        <v>3.5663600000000315</v>
+        <v>3.5663601999999628</v>
       </c>
       <c r="D287" s="5">
-        <v>3.5978083876369915</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.597808593894869</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1217.0341390000001</v>
+        <v>1217.0341393000001</v>
       </c>
       <c r="C288" s="5">
-        <v>4.4671590000000378</v>
+        <v>4.4671595000002071</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5115475364086555</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.5115480524118512</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1222.6351090000001</v>
+        <v>1222.6351089</v>
       </c>
       <c r="C289" s="5">
-        <v>5.6009699999999611</v>
+        <v>5.6009695999998712</v>
       </c>
       <c r="D289" s="5">
-        <v>5.664529545146646</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.6645291288813571</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1226.904599</v>
+        <v>1226.9045986000001</v>
       </c>
       <c r="C290" s="5">
-        <v>4.2694899999999052</v>
+        <v>4.269489700000122</v>
       </c>
       <c r="D290" s="5">
-        <v>4.2718741771466062</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.2718738715469273</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1228.4155290000001</v>
+        <v>1228.4155291</v>
       </c>
       <c r="C291" s="5">
-        <v>1.510930000000144</v>
+        <v>1.5109304999998585</v>
       </c>
       <c r="D291" s="5">
-        <v>1.4878477242027843</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.4878482203922294</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1234.6457419999999</v>
       </c>
       <c r="C292" s="5">
-        <v>6.2302129999998215</v>
+        <v>6.2302128999999695</v>
       </c>
       <c r="D292" s="5">
-        <v>6.2587690183931066</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.2587689145925607</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1237.436745</v>
+        <v>1237.4367446000001</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7910030000000461</v>
+        <v>2.7910026000001835</v>
       </c>
       <c r="D293" s="5">
-        <v>2.746666481238047</v>
+        <v>2.746666082685234</v>
       </c>
       <c r="E293" s="5">
-        <v>3.3240418826254281</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.3240418751082634</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1240.4218619999999</v>
+        <v>1240.4218618</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9851169999999456</v>
+        <v>2.9851171999998769</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9335253098095482</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.9335255099289803</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1242.7559550000001</v>
+        <v>1242.7559547999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3340930000001663</v>
+        <v>2.3340929999999389</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2815477398232087</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.2815477401948003</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1244.7725949999999</v>
+        <v>1244.7725946999999</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0166399999998248</v>
+        <v>2.0166398999999728</v>
       </c>
       <c r="D296" s="5">
-        <v>1.9647327438433893</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.9647326458654524</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1245.531195</v>
+        <v>1245.5311945999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.75860000000011496</v>
+        <v>0.75859990000003563</v>
       </c>
       <c r="D297" s="5">
-        <v>0.73377054833652089</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.73377045146243436</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1245.9063329999999</v>
+        <v>1245.9063332000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.37513799999987896</v>
+        <v>0.37513860000012755</v>
       </c>
       <c r="D298" s="5">
-        <v>0.36202390073958313</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.36202448084086125</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1250.9983930000001</v>
+        <v>1250.9983933000001</v>
       </c>
       <c r="C299" s="5">
-        <v>5.0920600000001741</v>
+        <v>5.0920601000000261</v>
       </c>
       <c r="D299" s="5">
-        <v>5.0162004588692133</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.01620055878087</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1253.2024919999999</v>
+        <v>1253.2024922999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.2040989999998146</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1348548341803442</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.1348548336633799</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1255.0991220000001</v>
+        <v>1255.0991222</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8966300000001866</v>
+        <v>1.8966299000001072</v>
       </c>
       <c r="D301" s="5">
-        <v>1.8313054916203164</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.8313053938170842</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1258.3197560000001</v>
+        <v>1258.3197556</v>
       </c>
       <c r="C302" s="5">
-        <v>3.2206340000000182</v>
+        <v>3.220633399999997</v>
       </c>
       <c r="D302" s="5">
-        <v>3.123079434998588</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.1230788444322366</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1260.024619</v>
+        <v>1260.0246189</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7048629999999321</v>
+        <v>1.7048632999999427</v>
       </c>
       <c r="D303" s="5">
-        <v>1.6380175293202459</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>1.6380178202334728</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1263.083795</v>
+        <v>1263.0837953</v>
       </c>
       <c r="C304" s="5">
-        <v>3.0591759999999795</v>
+        <v>3.0591764000000694</v>
       </c>
       <c r="D304" s="5">
-        <v>2.952664648898673</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.9526650403792321</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1269.3457330000001</v>
+        <v>1269.3457326</v>
       </c>
       <c r="C305" s="5">
-        <v>6.2619380000001001</v>
+        <v>6.2619372999999996</v>
       </c>
       <c r="D305" s="5">
-        <v>6.1141182484854673</v>
+        <v>6.1141175447743334</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5786358881722204</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.5786358890057315</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1270.03639</v>
+        <v>1270.0363898999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.69065699999987373</v>
+        <v>0.69065729999988434</v>
       </c>
       <c r="D306" s="5">
-        <v>0.6548831373856645</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.65488342290540569</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1276.2420460000001</v>
+        <v>1276.2420456</v>
       </c>
       <c r="C307" s="5">
-        <v>6.20565600000009</v>
+        <v>6.2056557000000794</v>
       </c>
       <c r="D307" s="5">
-        <v>6.0236137598148831</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.0236134612326131</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1280.753107</v>
+        <v>1280.7531065999999</v>
       </c>
       <c r="C308" s="5">
         <v>4.5110609999999269</v>
       </c>
       <c r="D308" s="5">
-        <v>4.3250102985710637</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.3250102999532913</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.5403490000001</v>
+        <v>1285.5403486</v>
       </c>
       <c r="C309" s="5">
         <v>4.7872420000001057</v>
       </c>
       <c r="D309" s="5">
-        <v>4.5787701847576523</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.5787701862170627</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1292.633202</v>
+        <v>1292.6332021999999</v>
       </c>
       <c r="C310" s="5">
-        <v>7.0928529999998773</v>
+        <v>7.0928535999998985</v>
       </c>
       <c r="D310" s="5">
-        <v>6.8255491896314968</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.8255497868412451</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1297.0939679999999</v>
+        <v>1297.0939678</v>
       </c>
       <c r="C311" s="5">
-        <v>4.4607659999999214</v>
+        <v>4.4607656000000588</v>
       </c>
       <c r="D311" s="5">
-        <v>4.2206060928547506</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.2206057065125702</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1298.7792219999999</v>
+        <v>1298.7792214999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6852539999999863</v>
+        <v>1.6852536999999757</v>
       </c>
       <c r="D312" s="5">
-        <v>1.5702939005904248</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.5702936192984351</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1299.8378760000001</v>
+        <v>1299.8378762</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0586540000001605</v>
+        <v>1.0586547000000337</v>
       </c>
       <c r="D313" s="5">
-        <v>0.98253466201834172</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.98253531498200264</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1305.819765</v>
+        <v>1305.8197654000001</v>
       </c>
       <c r="C314" s="5">
-        <v>5.9818889999999101</v>
+        <v>5.9818892000000687</v>
       </c>
       <c r="D314" s="5">
-        <v>5.6643780965479618</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>5.6643782898575523</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1307.697488</v>
+        <v>1307.6974884000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.87772300000006</v>
       </c>
       <c r="D315" s="5">
-        <v>1.739270621198008</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.7392706206609487</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1300.9006770000001</v>
+        <v>1300.9006769</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.7968109999999342</v>
+        <v>-6.7968115000001035</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.0618068418370363</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-6.0618072732964157</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1303.5754730000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.6747960000000148</v>
+        <v>2.6747961000000942</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4954272494772001</v>
+        <v>2.4954273440229491</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6966443507160598</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6966443830781506</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1305.0304450000001</v>
+        <v>1305.0304449</v>
       </c>
       <c r="C318" s="5">
-        <v>1.4549719999999979</v>
+        <v>1.4549718999999186</v>
       </c>
       <c r="D318" s="5">
-        <v>1.3476200601655108</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.3476199669743449</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.4745419999999</v>
+        <v>1310.4745422000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.4440969999998288</v>
+        <v>5.4440973000000668</v>
       </c>
       <c r="D319" s="5">
-        <v>5.122417812136959</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>5.122418101320303</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1313.923706</v>
       </c>
       <c r="C320" s="5">
-        <v>3.4491640000001098</v>
+        <v>3.4491637999999512</v>
       </c>
       <c r="D320" s="5">
-        <v>3.2045198017931265</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.2045196127844955</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1316.770904</v>
+        <v>1316.7709043</v>
       </c>
       <c r="C321" s="5">
-        <v>2.8471979999999348</v>
+        <v>2.8471982999999454</v>
       </c>
       <c r="D321" s="5">
-        <v>2.631547994676886</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.6315482752675701</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1316.2222340000001</v>
+        <v>1316.2222342</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.54866999999990185</v>
+        <v>-0.54867009999998118</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.49886977815699618</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.49886986875881112</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1316.609281</v>
+        <v>1316.6092807</v>
       </c>
       <c r="C323" s="5">
-        <v>0.38704699999993863</v>
+        <v>0.38704649999999674</v>
       </c>
       <c r="D323" s="5">
-        <v>0.35344207193739319</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.35344161455697076</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1320.8200420000001</v>
+        <v>1320.8200417999999</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2107610000000477</v>
+        <v>4.2107610999998997</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9060551251183906</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.9060552204254417</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1322.8451150000001</v>
+        <v>1322.8451150999999</v>
       </c>
       <c r="C325" s="5">
-        <v>2.0250730000000203</v>
+        <v>2.0250733000000309</v>
       </c>
       <c r="D325" s="5">
-        <v>1.855426540907712</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.8554268183812672</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1319.226189</v>
+        <v>1319.2261888999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-3.6189260000001013</v>
+        <v>-3.6189262000000326</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.2339092992243468</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-3.2339094750250652</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1323.904673</v>
+        <v>1323.9046725000001</v>
       </c>
       <c r="C327" s="5">
-        <v>4.6784840000000258</v>
+        <v>4.6784836000001633</v>
       </c>
       <c r="D327" s="5">
-        <v>4.3396583432099289</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>4.3396579652474232</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.669486</v>
+        <v>1323.6694858999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.23518699999999626</v>
+        <v>-0.23518660000013369</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.21296761015741072</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.21296724838186787</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1324.417058</v>
+        <v>1324.4170581999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.74757199999999102</v>
+        <v>0.74757230000000163</v>
       </c>
       <c r="D329" s="5">
-        <v>0.67983604303438749</v>
+        <v>0.67983631675150313</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5988015601456462</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.5988015754880625</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1326.55519</v>
+        <v>1326.5551897</v>
       </c>
       <c r="C330" s="5">
-        <v>2.1381320000000414</v>
+        <v>2.1381315000000995</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9545680383870945</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.9545675769496285</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1323.4247459999999</v>
+        <v>1323.4247456000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.130444000000125</v>
+        <v>-3.130444099999977</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.7953288705480417</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-2.7953289593111608</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1322.8404169999999</v>
+        <v>1322.8404167000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.58432900000002519</v>
+        <v>-0.58432889999994586</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.52854876840945364</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-0.52854867833436181</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1324.3949379999999</v>
+        <v>1324.3949375</v>
       </c>
       <c r="C333" s="5">
-        <v>1.5545210000000225</v>
+        <v>1.5545207999998638</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4193165421960474</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.419316358732936</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1322.780671</v>
+        <v>1322.7806711000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.6142669999999271</v>
+        <v>-1.6142663999999058</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.4528800350815163</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.4528794992266225</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1323.5882449999999</v>
+        <v>1323.5882452999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.8075739999999314</v>
+        <v>0.80757419999986269</v>
       </c>
       <c r="D335" s="5">
-        <v>0.73507987869592117</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.73508006129825443</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1319.713252</v>
+        <v>1319.7132521000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.874992999999904</v>
+        <v>-3.8749931999998353</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.4571500561687563</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.4571502309682756</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1320.2447689999999</v>
+        <v>1320.2447685</v>
       </c>
       <c r="C337" s="5">
-        <v>0.53151699999989432</v>
+        <v>0.5315163999998731</v>
       </c>
       <c r="D337" s="5">
-        <v>0.48437428058623055</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.48437373255447724</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1313.2597960000001</v>
+        <v>1313.2597962</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.9849729999998544</v>
+        <v>-6.9849722999999813</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.1672762416340454</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-6.1672756437203047</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1319.876444</v>
+        <v>1319.8764441000001</v>
       </c>
       <c r="C339" s="5">
-        <v>6.616647999999941</v>
+        <v>6.6166479000000891</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2163927311686296</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.2163926336262776</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1322.956463</v>
+        <v>1322.9564627</v>
       </c>
       <c r="C340" s="5">
-        <v>3.080018999999993</v>
+        <v>3.080018599999903</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8365009305068689</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.8365005571740154</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1322.1786070000001</v>
+        <v>1322.1786072</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.77785599999992883</v>
+        <v>-0.77785549999998693</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.70328434471541579</v>
+        <v>-0.70328389426943527</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.16901405689988547</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-0.16901405687436144</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1325.7312280000001</v>
+        <v>1325.7312277000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.5526210000000447</v>
+        <v>3.5526205000001028</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2724130266214457</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.2724125587285213</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1323.9392740000001</v>
+        <v>1323.9392734999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.7919540000000325</v>
+        <v>-1.7919542000001911</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.6100024470770413</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-1.610002625797502</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1323.7541060000001</v>
+        <v>1323.7541056</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.18516799999997602</v>
+        <v>-0.18516789999989669</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.16770463583515305</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-0.16770454539912771</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1323.8242680000001</v>
+        <v>1323.8242674999999</v>
       </c>
       <c r="C345" s="5">
-        <v>7.0161999999982072E-2</v>
+        <v>7.0161899999902744E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>6.3621293171700621E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>6.3621202486796591E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1327.1627269999999</v>
+        <v>1327.1627268</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3384589999998298</v>
+        <v>3.3384593000000677</v>
       </c>
       <c r="D346" s="5">
-        <v>3.068523676617918</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.0685239573721379</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1325.145698</v>
+        <v>1325.1456978000001</v>
       </c>
       <c r="C347" s="5">
         <v>-2.0170289999998658</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.808598640458603</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-1.8085986407288868</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1325.2498969999999</v>
+        <v>1325.2498966000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.10419899999988047</v>
+        <v>0.10419879999994919</v>
       </c>
       <c r="D348" s="5">
-        <v>9.4399348478724221E-2</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>9.4399167224223923E-2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1324.849166</v>
+        <v>1324.8491664000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.40073099999995065</v>
+        <v>-0.40073019999999815</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.3622548929877345</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-0.36225417111108715</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1325.2002480000001</v>
+        <v>1325.2002479</v>
       </c>
       <c r="C350" s="5">
-        <v>0.35108200000013312</v>
+        <v>0.35108149999996385</v>
       </c>
       <c r="D350" s="5">
-        <v>0.31846114309959095</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.31846068879948231</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1316.8351359999999</v>
+        <v>1316.8351361</v>
       </c>
       <c r="C351" s="5">
-        <v>-8.3651120000001811</v>
+        <v>-8.3651118000000224</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.3172802813387001</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-7.3172801129527176</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1321.525042</v>
+        <v>1321.5250418999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6899060000000645</v>
+        <v>4.6899057999999059</v>
       </c>
       <c r="D352" s="5">
-        <v>4.3585159096377168</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.3585157197763236</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1318.724612</v>
+        <v>1318.7246124000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.8004300000000057</v>
+        <v>-2.8004294999998365</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5134783295231111</v>
+        <v>-2.5134778861617635</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.26123512978606378</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-0.26123511461999538</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1319.4679759999999</v>
+        <v>1319.4679755</v>
       </c>
       <c r="C354" s="5">
-        <v>0.74336399999992864</v>
+        <v>0.7433630999998968</v>
       </c>
       <c r="D354" s="5">
-        <v>0.67854017236543829</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.67853934809329886</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1316.7736749999999</v>
+        <v>1316.7736752000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-2.6943009999999958</v>
+        <v>-2.6943002999998953</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.4230192421606844</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-2.4230186206026572</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1314.81303</v>
+        <v>1314.8130303</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.9606449999998858</v>
+        <v>-1.9606449000000339</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.7722115936637972</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.7722115037467567</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1313.1558580000001</v>
+        <v>1313.1558576</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.6571719999999459</v>
+        <v>-1.6571727000000465</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.5020226010698523</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.5020232308017967</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1312.779391</v>
+        <v>1312.7793911000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.37646700000004785</v>
+        <v>-0.37646649999987858</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.34348455069114214</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.343484095319746</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1313.8919089999999</v>
+        <v>1313.8919086999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1125179999999091</v>
+        <v>1.1125175999998191</v>
       </c>
       <c r="D359" s="5">
-        <v>1.0216962119123041</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.0216958427747835</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1314.517908</v>
+        <v>1314.5179078000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.62599900000009256</v>
+        <v>0.62599910000017189</v>
       </c>
       <c r="D360" s="5">
-        <v>0.57323620537654829</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.57323629731935721</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1312.8459419999999</v>
+        <v>1312.8459422000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.6719660000001113</v>
+        <v>-1.6719656000000214</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.5156757336702187</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.5156753738229112</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1312.2935540000001</v>
+        <v>1312.2935536</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.55238799999983712</v>
+        <v>-0.55238860000008572</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.50374057760613766</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.50374112342369548</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1313.398424</v>
+        <v>1313.3984243</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1048699999998917</v>
+        <v>1.1048706999999922</v>
       </c>
       <c r="D363" s="5">
-        <v>1.0150174032974801</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.0150180496623529</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1318.050174</v>
+        <v>1318.0501743</v>
       </c>
       <c r="C364" s="5">
         <v>4.6517499999999927</v>
       </c>
       <c r="D364" s="5">
-        <v>4.3338956695164077</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.3338956685069485</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1318.019888</v>
+        <v>1318.0198882</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.0285999999932756E-2</v>
+        <v>-3.0286100000012084E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.7569972733210157E-2</v>
+        <v>-2.7570063747639484E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.3439815529876533E-2</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-5.3439830679857803E-2</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1313.907655</v>
+        <v>1313.9076545999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-4.1122330000000602</v>
+        <v>-4.1122336000000814</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.6804260941404987</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-3.6804266214071513</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1317.4475440000001</v>
+        <v>1317.4475436</v>
       </c>
       <c r="C367" s="5">
         <v>3.5398890000001302</v>
       </c>
       <c r="D367" s="5">
-        <v>3.2813417965623426</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.2813417975761761</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1314.699261</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.7482830000001286</v>
+        <v>-2.7482826000000387</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4747573678788104</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.4747570125542961</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1151.807231</v>
+        <v>1151.8072313</v>
       </c>
       <c r="C369" s="5">
-        <v>-162.89202999999998</v>
+        <v>-162.89202969999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.552482786723104</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-79.55248272281392</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1198.925297</v>
+        <v>1198.9252974000001</v>
       </c>
       <c r="C370" s="5">
-        <v>47.118065999999999</v>
+        <v>47.118066100000078</v>
       </c>
       <c r="D370" s="5">
-        <v>61.788585206768062</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>61.788585348828761</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1255.103889</v>
+        <v>1255.1038885999999</v>
       </c>
       <c r="C371" s="5">
-        <v>56.178591999999981</v>
+        <v>56.178591199999801</v>
       </c>
       <c r="D371" s="5">
-        <v>73.240974353270019</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>73.240972997144183</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1262.6724830000001</v>
+        <v>1262.6724826</v>
       </c>
       <c r="C372" s="5">
         <v>7.5685940000000755</v>
       </c>
       <c r="D372" s="5">
-        <v>7.4811960222910923</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>7.4811960247549214</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1275.5530659999999</v>
       </c>
       <c r="C373" s="5">
-        <v>12.880582999999888</v>
+        <v>12.880583399999978</v>
       </c>
       <c r="D373" s="5">
-        <v>12.951961778178966</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.951962207561785</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1285.031941</v>
+        <v>1285.0319406000001</v>
       </c>
       <c r="C374" s="5">
-        <v>9.4788750000000164</v>
+        <v>9.4788746000001538</v>
       </c>
       <c r="D374" s="5">
-        <v>9.2910757180242101</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>9.2910753097876544</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1300.955929</v>
+        <v>1300.9559291999999</v>
       </c>
       <c r="C375" s="5">
-        <v>15.923988000000008</v>
+        <v>15.923988599999802</v>
       </c>
       <c r="D375" s="5">
-        <v>15.926825656638766</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.926826303523089</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1301.0712329999999</v>
+        <v>1301.0712332999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.11530399999992369</v>
+        <v>0.11530410000000302</v>
       </c>
       <c r="D376" s="5">
-        <v>0.10640811498932035</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.10640820730283274</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1302.9331560000001</v>
+        <v>1302.9331563000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.8619230000001608</v>
       </c>
       <c r="D377" s="5">
-        <v>1.7308642842797761</v>
+        <v>1.7308642838775423</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.1446513165209504</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.144651308760114</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1307.859686</v>
+        <v>1307.8596864000001</v>
       </c>
       <c r="C378" s="5">
-        <v>4.926529999999957</v>
+        <v>4.9265301000000363</v>
       </c>
       <c r="D378" s="5">
-        <v>4.6328868401080747</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.6328869350231061</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1309.0560350000001</v>
+        <v>1309.0560350999999</v>
       </c>
       <c r="C379" s="5">
-        <v>1.1963490000000547</v>
+        <v>1.1963486999998167</v>
       </c>
       <c r="D379" s="5">
-        <v>1.1032250377315922</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.1032247593510736</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1319.664074</v>
+        <v>1319.6640738999999</v>
       </c>
       <c r="C380" s="5">
-        <v>10.608038999999962</v>
+        <v>10.608038800000031</v>
       </c>
       <c r="D380" s="5">
-        <v>10.169627015137861</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.169626813966982</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1316.148297</v>
+        <v>1316.1482974</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.515777000000071</v>
+        <v>-3.5157764999999017</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.1505433976928843</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-3.1505429564148812</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1329.1847769999999</v>
+        <v>1329.1847773</v>
       </c>
       <c r="C382" s="5">
-        <v>13.036479999999983</v>
+        <v>13.036479899999904</v>
       </c>
       <c r="D382" s="5">
-        <v>12.555414218963644</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>12.555414113321394</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1333.6810109999999</v>
+        <v>1333.6810112000001</v>
       </c>
       <c r="C383" s="5">
-        <v>4.4962339999999585</v>
+        <v>4.4962339000001066</v>
       </c>
       <c r="D383" s="5">
-        <v>4.1356202371971795</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.1356201425486017</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1337.801003</v>
+        <v>1337.8010027</v>
       </c>
       <c r="C384" s="5">
-        <v>4.1199920000001384</v>
+        <v>4.1199914999999692</v>
       </c>
       <c r="D384" s="5">
-        <v>3.7706636248667325</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>3.770663158883103</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1335.3581079999999</v>
+        <v>1335.3581076999999</v>
       </c>
       <c r="C385" s="5">
         <v>-2.442895000000135</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.1693890380610648</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-2.169389038542624</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1341.348025</v>
+        <v>1341.3480254000001</v>
       </c>
       <c r="C386" s="5">
-        <v>5.989917000000105</v>
+        <v>5.9899177000002055</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5175544872199556</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.5175551492790742</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1354.1293430000001</v>
+        <v>1354.1293427000001</v>
       </c>
       <c r="C387" s="5">
-        <v>12.781318000000056</v>
+        <v>12.781317299999955</v>
       </c>
       <c r="D387" s="5">
-        <v>12.053157469443843</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.053156770565398</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1353.5740949999999</v>
+        <v>1353.5740946000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.55524800000011965</v>
+        <v>-0.5552480999999716</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.49094054827044653</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-0.49094063659769205</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1357.4745849999999</v>
+        <v>1357.4745854</v>
       </c>
       <c r="C389" s="5">
-        <v>3.9004899999999907</v>
+        <v>3.9004907999999432</v>
       </c>
       <c r="D389" s="5">
-        <v>3.5132819848467944</v>
+        <v>3.5132827179426229</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1860496640857559</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.1860496707969208</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1357.090852</v>
+        <v>1357.0908520999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.38373299999989285</v>
+        <v>-0.38373330000013084</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.33869094074394646</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-0.3386912050192703</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1373.804928</v>
+        <v>1373.8049275999999</v>
       </c>
       <c r="C391" s="5">
-        <v>16.714075999999977</v>
+        <v>16.714075500000035</v>
       </c>
       <c r="D391" s="5">
-        <v>15.822720921237977</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.822720414143966</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1375.220143</v>
+        <v>1375.2201425000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4152149999999892</v>
+        <v>1.4152149000001373</v>
       </c>
       <c r="D392" s="5">
-        <v>1.2431991220348548</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.2431990340552312</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1379.063821</v>
+        <v>1379.0638207</v>
       </c>
       <c r="C393" s="5">
-        <v>3.8436779999999544</v>
+        <v>3.8436781999998857</v>
       </c>
       <c r="D393" s="5">
-        <v>3.4059867040152403</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.4059868852310826</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1375.122758</v>
+        <v>1375.1227577</v>
       </c>
       <c r="C394" s="5">
         <v>-3.9410629999999855</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.3759462742777524</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-3.3759462750007074</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1374.9346250000001</v>
+        <v>1374.9346244999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.18813299999987976</v>
+        <v>-0.18813320000003841</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.16405066382391142</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.16405083812721655</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1379.940151</v>
+        <v>1379.9401511999999</v>
       </c>
       <c r="C396" s="5">
-        <v>5.005525999999918</v>
+        <v>5.0055267000000185</v>
       </c>
       <c r="D396" s="5">
-        <v>4.4572110840149559</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>4.4572117215225138</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1380.0585129999999</v>
+        <v>1380.0585133</v>
       </c>
       <c r="C397" s="5">
-        <v>0.11836199999993369</v>
+        <v>0.11836210000001302</v>
       </c>
       <c r="D397" s="5">
-        <v>0.10297651258424079</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.10297659961195915</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1385.5818079999999</v>
+        <v>1385.5818075</v>
       </c>
       <c r="C398" s="5">
-        <v>5.5232949999999619</v>
+        <v>5.5232942000000094</v>
       </c>
       <c r="D398" s="5">
-        <v>4.9098018484220463</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.9098011204638192</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1384.2464219999999</v>
+        <v>1384.2464216999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.3353859999999713</v>
+        <v>-1.33538580000004</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.1504164987469867</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.1504163277749613</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1378.8898380000001</v>
+        <v>1378.8898383999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.3565839999998843</v>
+        <v>-5.3565833000000111</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.5460430310862883</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-4.5460424505588399</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1387.4286440000001</v>
+        <v>1387.4286442</v>
       </c>
       <c r="C401" s="5">
-        <v>8.5388060000000223</v>
+        <v>8.538805800000091</v>
       </c>
       <c r="D401" s="5">
-        <v>7.6894168726269641</v>
+        <v>7.6894166840367539</v>
       </c>
       <c r="E401" s="5">
-        <v>2.2066018274662591</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.206601812082809</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1390.590148</v>
+        <v>1390.5901475999999</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1615039999999226</v>
+        <v>3.1615033999999014</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7689456761244902</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.7689451436176293</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1391.294686</v>
+        <v>1391.2946856000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.70453799999995681</v>
+        <v>0.70453800000018418</v>
       </c>
       <c r="D403" s="5">
-        <v>0.60967314269879669</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.60967314287483365</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1394.8027910000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.5081050000001142</v>
+        <v>3.5081053999999767</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0680777505560419</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.0680781061431794</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1395.3205459999999</v>
+        <v>1395.3205462999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.51775499999985186</v>
+        <v>0.51775529999986247</v>
       </c>
       <c r="D405" s="5">
-        <v>0.4463541681226646</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.44635442727951613</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1397.6344099999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.3138639999999668</v>
+        <v>2.3138636999999562</v>
       </c>
       <c r="D406" s="5">
-        <v>2.0082138791917226</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.0082136160052722</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1401.4008260000001</v>
+        <v>1401.4008263000001</v>
       </c>
       <c r="C407" s="5">
-        <v>3.766416000000163</v>
+        <v>3.7664163000001736</v>
       </c>
       <c r="D407" s="5">
-        <v>3.2821846087951689</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.2821848741123372</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1396.7507230000001</v>
+        <v>1396.7507227000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.6501029999999446</v>
+        <v>-4.6501035999999658</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.9099479990787667</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.9099484935840478</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1395.830369</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.92035400000008849</v>
+        <v>-0.92035370000007788</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.78785070796542067</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.78785045225503447</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1395.4166580000001</v>
+        <v>1395.4166574999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.41371099999992111</v>
+        <v>-0.41371150000009038</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.35508949919086374</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-0.35508992764324843</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1398.9380329999999</v>
+        <v>1398.9380328</v>
       </c>
       <c r="C411" s="5">
-        <v>3.5213749999998072</v>
+        <v>3.5213753000000452</v>
       </c>
       <c r="D411" s="5">
-        <v>3.0706210010910562</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>3.0706212674468158</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1396.580862</v>
+        <v>1396.5808623999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.3571709999998802</v>
+        <v>-2.3571704000000864</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.0033326349375269</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-2.0033321300046758</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1391.7006280000001</v>
+        <v>1391.7006280999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.8802339999999731</v>
+        <v>-4.8802342999999837</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.1136379566167118</v>
+        <v>-4.113638203496417</v>
       </c>
       <c r="E413" s="5">
-        <v>0.3079065736803388</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.30790656642836201</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1400.141093</v>
+        <v>1400.1410925</v>
       </c>
       <c r="C414" s="5">
-        <v>8.4404649999999037</v>
+        <v>8.4404644000001099</v>
       </c>
       <c r="D414" s="5">
-        <v>7.5255679619807836</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>7.5255674084889534</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1399.25495</v>
+        <v>1399.2549498999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.88614299999994728</v>
+        <v>-0.88614260000008471</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.75683649743308878</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.75683615725903319</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1398.253449</v>
+        <v>1398.2534489</v>
       </c>
       <c r="C416" s="5">
         <v>-1.001500999999962</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.85551350211310329</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.8555135021739102</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1399.727862</v>
+        <v>1399.7278623</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4744129999999132</v>
+        <v>1.4744134000000031</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2727255641699964</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.2727259115499212</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1402.40879</v>
+        <v>1402.4087895</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6809279999999944</v>
+        <v>2.6809272000000419</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3227520985903194</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.322751397650813</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1403.682071</v>
+        <v>1403.6820708</v>
       </c>
       <c r="C419" s="5">
-        <v>1.2732809999999972</v>
+        <v>1.2732813000000078</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0949661977879277</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.0949664574567475</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1396.5904539999999</v>
+        <v>1396.5904542000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.091617000000042</v>
+        <v>-7.0916165999999521</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.8969288488100453</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-5.896928526200151</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1405.4151999999999</v>
+        <v>1405.4152002000001</v>
       </c>
       <c r="C421" s="5">
         <v>8.8247460000000046</v>
       </c>
       <c r="D421" s="5">
-        <v>7.8516824788905426</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.8516824777268512</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1405.5827300000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.16753000000016982</v>
+        <v>0.16752980000001116</v>
       </c>
       <c r="D422" s="5">
-        <v>0.14313766859344046</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.14313749758065875</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1401.1717799999999</v>
+        <v>1401.1717796</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.4109500000001844</v>
+        <v>-4.410950400000047</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.7014753705368109</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-3.7014757004269372</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1399.3951850000001</v>
+        <v>1399.3951847999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.7765949999998156</v>
+        <v>-1.7765948000001117</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5109563856464003</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.5109562171637281</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1403.408373</v>
+        <v>1403.4083728000001</v>
       </c>
       <c r="C425" s="5">
-        <v>4.0131879999999001</v>
+        <v>4.0131880000001274</v>
       </c>
       <c r="D425" s="5">
-        <v>3.4961646756338505</v>
+        <v>3.4961646761414666</v>
       </c>
       <c r="E425" s="5">
-        <v>0.84125456038810498</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.84125453877130774</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1402.093363</v>
+        <v>1402.0933632000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.3150100000000293</v>
+        <v>-1.3150095999999394</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.118637305589476</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.1186369672323893</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1404.7425149999999</v>
+        <v>1404.7425145</v>
       </c>
       <c r="C427" s="5">
-        <v>2.6491519999999582</v>
+        <v>2.6491512999998577</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2910220693381333</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.2910214573337306</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1405.17506</v>
       </c>
       <c r="C428" s="5">
-        <v>0.43254500000011831</v>
+        <v>0.4325455000000602</v>
       </c>
       <c r="D428" s="5">
-        <v>0.37012757830743315</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.37012800701290427</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1406.7451450000001</v>
+        <v>1406.7451449</v>
       </c>
       <c r="C429" s="5">
-        <v>1.5700850000000628</v>
+        <v>1.5700848999999835</v>
       </c>
       <c r="D429" s="5">
-        <v>1.3491016091826458</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.349101522728513</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1406.209668</v>
+        <v>1406.2096678</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.5354770000001281</v>
+        <v>-0.53547709999998006</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.45582445092171575</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.45582453590082839</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1404.154524</v>
+        <v>1404.1545243999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.0551439999999275</v>
+        <v>-2.0551434000001336</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.7397445772697862</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.739744073672167</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1408.515568</v>
+        <v>1408.5155682</v>
       </c>
       <c r="C432" s="5">
-        <v>4.3610439999999926</v>
+        <v>4.3610438000000613</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7913057371335102</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7913055591828337</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1406.741464</v>
+        <v>1406.7414639000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.7741040000000794</v>
+        <v>-1.7741042999998626</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.5010400634762222</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.501040315333646</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1404.5474899999999</v>
+        <v>1404.5474895</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.1939740000000256</v>
+        <v>-2.1939744000001156</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.8555664215116008</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.8555667570481993</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1402.9880370000001</v>
+        <v>1402.9880369</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.5594529999998485</v>
+        <v>-1.559452599999986</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.3242402111890317</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-1.3242398740613837</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1404.424994</v>
+        <v>1404.4249938999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.436956999999893</v>
       </c>
       <c r="D436" s="5">
-        <v>1.2360014004134445</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.2360014005018405</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1411.5320039999999</v>
+        <v>1411.5320039000001</v>
       </c>
       <c r="C437" s="5">
-        <v>7.1070099999999456</v>
+        <v>7.107010000000173</v>
       </c>
       <c r="D437" s="5">
-        <v>6.2444262413539953</v>
+        <v>6.2444262418114072</v>
       </c>
       <c r="E437" s="5">
-        <v>0.57885011635170347</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.57885012355969323</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1407.316454</v>
+        <v>1407.3164544000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.2155499999998938</v>
+        <v>-4.2155494999999519</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.5255234499462995</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-3.5255230388794523</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1406.4809459999999</v>
+        <v>1406.6377748</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.83550800000011805</v>
+        <v>-0.67867960000012317</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.71010486506380976</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.57716858693354078</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>1410.2474833000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>3.6097085000001243</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.1232727652837244</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE420000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>