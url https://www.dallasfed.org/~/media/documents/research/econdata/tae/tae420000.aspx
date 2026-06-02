--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DA287459-BC19-4324-89A3-F51B93ABE62F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9D75C3E8-32D0-4971-A86E-094137E04340}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D45598B8-7632-4C9D-AF9F-07EF69AD9CC9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{862E360D-9F0B-44DE-95BD-07E9695D55DE}"/>
   </bookViews>
   <sheets>
     <sheet name="AE420000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Retail Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{583085B8-82D5-42D7-B82B-FED7E24F0962}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F3C23F2-3893-4CC9-8853-B1935FDB8C5B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>897.76125062000006</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>896.46365356000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.2975970600000437</v>
       </c>
       <c r="D7" s="5">
         <v>-1.7207220341992513</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>898.24788121999995</v>
       </c>
       <c r="C8" s="5">
         <v>1.7842276599999423</v>
       </c>
       <c r="D8" s="5">
         <v>2.4146733678958698</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>895.36307351000005</v>
       </c>
       <c r="C9" s="5">
         <v>-2.8848077099999045</v>
       </c>
       <c r="D9" s="5">
         <v>-3.786561966514268</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>897.36040381999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.9973303099999384</v>
       </c>
       <c r="D10" s="5">
         <v>2.7099874778178101</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>898.56088953999995</v>
       </c>
       <c r="C11" s="5">
         <v>1.2004857199999606</v>
       </c>
       <c r="D11" s="5">
         <v>1.6172208017206202</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>897.58279994999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.97808958999996776</v>
       </c>
       <c r="D12" s="5">
         <v>-1.2984164098148954</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>898.23778905999995</v>
       </c>
       <c r="C13" s="5">
         <v>0.65498910999997406</v>
       </c>
       <c r="D13" s="5">
         <v>0.87919372896512193</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>898.43670244999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.19891339000002972</v>
       </c>
       <c r="D14" s="5">
         <v>0.26606207116013358</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>896.66763999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7690624599999865</v>
       </c>
       <c r="D15" s="5">
         <v>-2.337432313092358</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>896.14319321999994</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52444677000005413</v>
       </c>
       <c r="D16" s="5">
         <v>-0.69960769131793832</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>891.94981322000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.1933799999999337</v>
       </c>
       <c r="D17" s="5">
         <v>-5.4729505916643824</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>893.36487334000003</v>
       </c>
       <c r="C18" s="5">
         <v>1.415060120000021</v>
       </c>
       <c r="D18" s="5">
         <v>1.9204752507478551</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>889.53298223000002</v>
       </c>
       <c r="C19" s="5">
         <v>-3.831891110000015</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0274279249698406</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>891.24097547999997</v>
       </c>
       <c r="C20" s="5">
         <v>1.7079932499999586</v>
       </c>
       <c r="D20" s="5">
         <v>2.328610524814545</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>883.27862900000002</v>
       </c>
       <c r="C21" s="5">
         <v>-7.962346479999951</v>
       </c>
       <c r="D21" s="5">
         <v>-10.209388427628896</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>888.54217897000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.2635499699999855</v>
       </c>
       <c r="D22" s="5">
         <v>7.3900164876917307</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>889.00525174999996</v>
       </c>
       <c r="C23" s="5">
         <v>0.46307277999994767</v>
       </c>
       <c r="D23" s="5">
         <v>0.62718791635432147</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>889.57323158999998</v>
       </c>
       <c r="C24" s="5">
         <v>0.56797984000002089</v>
       </c>
       <c r="D24" s="5">
         <v>0.76937218776371719</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>891.77455226999996</v>
       </c>
       <c r="C25" s="5">
         <v>2.2013206799999807</v>
       </c>
       <c r="D25" s="5">
         <v>3.0102474047255301</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>896.21134136000001</v>
       </c>
       <c r="C26" s="5">
         <v>4.4367890900000475</v>
       </c>
       <c r="D26" s="5">
         <v>6.136393068961743</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>889.79604959000005</v>
       </c>
       <c r="C27" s="5">
         <v>-6.4152917699999534</v>
       </c>
       <c r="D27" s="5">
         <v>-8.2596371991253026</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>888.82253242000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.97351717000003646</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3050366043890982</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>888.52588753999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.29664488000003075</v>
       </c>
       <c r="D29" s="5">
         <v>-0.39976613344020473</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38386976814753782</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>889.70940916999996</v>
       </c>
       <c r="C30" s="5">
         <v>1.1835216299999729</v>
       </c>
       <c r="D30" s="5">
         <v>1.6101690813244085</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>892.84507125000005</v>
       </c>
       <c r="C31" s="5">
         <v>3.1356620800000883</v>
       </c>
       <c r="D31" s="5">
         <v>4.3121902801457779</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>893.70535354000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.86028228999998646</v>
       </c>
       <c r="D32" s="5">
         <v>1.1623821167905835</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>898.40982631999998</v>
       </c>
       <c r="C33" s="5">
         <v>4.7044727799999464</v>
       </c>
       <c r="D33" s="5">
         <v>6.5029424220506504</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>900.18643966000002</v>
       </c>
       <c r="C34" s="5">
         <v>1.7766133400000399</v>
       </c>
       <c r="D34" s="5">
         <v>2.3989910225120648</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>900.02228984999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.16414981000002626</v>
       </c>
       <c r="D35" s="5">
         <v>-0.21860175453368713</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>902.87086162000003</v>
       </c>
       <c r="C36" s="5">
         <v>2.848571770000035</v>
       </c>
       <c r="D36" s="5">
         <v>3.8648178644761</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>899.89203667000004</v>
       </c>
       <c r="C37" s="5">
         <v>-2.9788249499999893</v>
       </c>
       <c r="D37" s="5">
         <v>-3.8880791262889347</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>902.07633066999995</v>
       </c>
       <c r="C38" s="5">
         <v>2.1842939999999089</v>
       </c>
       <c r="D38" s="5">
         <v>2.9519430406499181</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>908.39410988999998</v>
       </c>
       <c r="C39" s="5">
         <v>6.317779220000034</v>
       </c>
       <c r="D39" s="5">
         <v>8.7357271227805011</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>907.77384264</v>
       </c>
       <c r="C40" s="5">
         <v>-0.62026724999998351</v>
       </c>
       <c r="D40" s="5">
         <v>-0.81631062054169368</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>910.84951904000002</v>
       </c>
       <c r="C41" s="5">
         <v>3.0756764000000203</v>
       </c>
       <c r="D41" s="5">
         <v>4.1424107042186353</v>
       </c>
       <c r="E41" s="5">
         <v>2.5124345630272993</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>911.76470895</v>
       </c>
       <c r="C42" s="5">
         <v>0.91518990999998096</v>
       </c>
       <c r="D42" s="5">
         <v>1.2124036714717956</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>915.22244917</v>
       </c>
       <c r="C43" s="5">
         <v>3.4577402200000051</v>
       </c>
       <c r="D43" s="5">
         <v>4.6469636672084036</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>912.39057738999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.8318717800000286</v>
       </c>
       <c r="D44" s="5">
         <v>-3.6504862625230117</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>917.87779346000002</v>
       </c>
       <c r="C45" s="5">
         <v>5.487216070000045</v>
       </c>
       <c r="D45" s="5">
         <v>7.4605000938428923</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>916.98325565000005</v>
       </c>
       <c r="C46" s="5">
         <v>-0.89453780999997434</v>
       </c>
       <c r="D46" s="5">
         <v>-1.1632378598556814</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>916.88680445</v>
       </c>
       <c r="C47" s="5">
         <v>-9.6451200000046811E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.12614680309381843</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>927.23140384999999</v>
       </c>
       <c r="C48" s="5">
         <v>10.344599399999993</v>
       </c>
       <c r="D48" s="5">
         <v>14.411298412066852</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>927.11674926000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.11465458999998646</v>
       </c>
       <c r="D49" s="5">
         <v>-0.14828226863419225</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>926.45170836</v>
       </c>
       <c r="C50" s="5">
         <v>-0.66504090000000815</v>
       </c>
       <c r="D50" s="5">
         <v>-0.8573980338007936</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>926.89314911999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.44144075999997767</v>
       </c>
       <c r="D51" s="5">
         <v>0.57328337695119469</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>928.77149241999996</v>
       </c>
       <c r="C52" s="5">
         <v>1.8783432999999832</v>
       </c>
       <c r="D52" s="5">
         <v>2.4590806599127824</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>932.76095115999999</v>
       </c>
       <c r="C53" s="5">
         <v>3.9894587400000319</v>
       </c>
       <c r="D53" s="5">
         <v>5.2780320739481912</v>
       </c>
       <c r="E53" s="5">
         <v>2.4056039622322833</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>936.23852830999999</v>
       </c>
       <c r="C54" s="5">
         <v>3.4775771500000019</v>
       </c>
       <c r="D54" s="5">
         <v>4.5668036268041501</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>938.77238648000002</v>
       </c>
       <c r="C55" s="5">
         <v>2.5338581700000304</v>
       </c>
       <c r="D55" s="5">
         <v>3.2964904815029783</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>942.60817063000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.835784149999995</v>
       </c>
       <c r="D56" s="5">
         <v>5.0148510470717111</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>946.20235951999996</v>
       </c>
       <c r="C57" s="5">
         <v>3.5941888899999412</v>
       </c>
       <c r="D57" s="5">
         <v>4.6728191128386332</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>949.18871402000002</v>
       </c>
       <c r="C58" s="5">
         <v>2.9863545000000613</v>
       </c>
       <c r="D58" s="5">
         <v>3.8538183409146276</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>950.51027566000005</v>
       </c>
       <c r="C59" s="5">
         <v>1.3215616400000272</v>
       </c>
       <c r="D59" s="5">
         <v>1.6836216099103352</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>950.80335547000004</v>
       </c>
       <c r="C60" s="5">
         <v>0.29307980999999472</v>
       </c>
       <c r="D60" s="5">
         <v>0.37063546148758952</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>955.39247642999999</v>
       </c>
       <c r="C61" s="5">
         <v>4.5891209599999456</v>
       </c>
       <c r="D61" s="5">
         <v>5.9481395308846663</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>962.17705954999997</v>
       </c>
       <c r="C62" s="5">
         <v>6.7845831199999793</v>
       </c>
       <c r="D62" s="5">
         <v>8.8624675688378396</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>965.74848510000004</v>
       </c>
       <c r="C63" s="5">
         <v>3.5714255500000718</v>
       </c>
       <c r="D63" s="5">
         <v>4.5462474914039985</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>967.67338267000002</v>
       </c>
       <c r="C64" s="5">
         <v>1.9248975699999846</v>
       </c>
       <c r="D64" s="5">
         <v>2.4181947430753636</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>970.71905848999995</v>
       </c>
       <c r="C65" s="5">
         <v>3.0456758199999285</v>
       </c>
       <c r="D65" s="5">
         <v>3.8429777106672836</v>
       </c>
       <c r="E65" s="5">
         <v>4.0694357201375597</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>971.98812419000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.2690657000000556</v>
       </c>
       <c r="D66" s="5">
         <v>1.5801449437230941</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>973.17503051000006</v>
       </c>
       <c r="C67" s="5">
         <v>1.1869063200000483</v>
       </c>
       <c r="D67" s="5">
         <v>1.4752158711402119</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>972.28451921999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.89051129000006313</v>
       </c>
       <c r="D68" s="5">
         <v>-1.0925596614981936</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>970.10701366000001</v>
       </c>
       <c r="C69" s="5">
         <v>-2.177505559999986</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6546340464643658</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>970.32845858999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.22144492999996146</v>
       </c>
       <c r="D70" s="5">
         <v>0.27426643563575048</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>974.60798537999995</v>
       </c>
       <c r="C71" s="5">
         <v>4.2795267899999772</v>
       </c>
       <c r="D71" s="5">
         <v>5.4227541984203764</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>977.06802829000003</v>
       </c>
       <c r="C72" s="5">
         <v>2.4600429100000838</v>
       </c>
       <c r="D72" s="5">
         <v>3.0713691100501261</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>981.35161571000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.2835874200000035</v>
       </c>
       <c r="D73" s="5">
         <v>5.389676671996102</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>985.51470846999996</v>
       </c>
       <c r="C74" s="5">
         <v>4.1630927599999268</v>
       </c>
       <c r="D74" s="5">
         <v>5.2111147855348428</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>986.21344190000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.69873343000006116</v>
       </c>
       <c r="D75" s="5">
         <v>0.85412984510813139</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>989.66002617000004</v>
       </c>
       <c r="C76" s="5">
         <v>3.4465842700000167</v>
       </c>
       <c r="D76" s="5">
         <v>4.2752728370397675</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>989.53834613000004</v>
       </c>
       <c r="C77" s="5">
         <v>-0.1216800400000011</v>
       </c>
       <c r="D77" s="5">
         <v>-0.1474418929821808</v>
       </c>
       <c r="E77" s="5">
         <v>1.9386955963627939</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>992.00244278000002</v>
       </c>
       <c r="C78" s="5">
         <v>2.4640966499999877</v>
       </c>
       <c r="D78" s="5">
         <v>3.0294443841712315</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>989.84872931999996</v>
       </c>
       <c r="C79" s="5">
         <v>-2.1537134600000627</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5744065759002344</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>991.53016218000005</v>
       </c>
       <c r="C80" s="5">
         <v>1.6814328600000863</v>
       </c>
       <c r="D80" s="5">
         <v>2.0575644641636526</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>995.17473265000001</v>
       </c>
       <c r="C81" s="5">
         <v>3.6445704699999624</v>
       </c>
       <c r="D81" s="5">
         <v>4.5011165751469129</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>999.39146871000003</v>
       </c>
       <c r="C82" s="5">
         <v>4.2167360600000166</v>
       </c>
       <c r="D82" s="5">
         <v>5.2048020576534793</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1000.4031646</v>
       </c>
       <c r="C83" s="5">
         <v>1.0116958899999418</v>
       </c>
       <c r="D83" s="5">
         <v>1.2215606885759067</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>998.47675963999995</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9264049600000135</v>
       </c>
       <c r="D84" s="5">
         <v>-2.2864376454409419</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>998.56194919999996</v>
       </c>
       <c r="C85" s="5">
         <v>8.5189560000003439E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.10243148441140271</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>998.22562029999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.33632890000001225</v>
       </c>
       <c r="D86" s="5">
         <v>-0.40342802053738858</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1001.4599834000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.2343631000001096</v>
       </c>
       <c r="D87" s="5">
         <v>3.9581775406025699</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1003.6166516</v>
       </c>
       <c r="C88" s="5">
         <v>2.1566681999998991</v>
       </c>
       <c r="D88" s="5">
         <v>2.6150582938300637</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1003.7775096</v>
       </c>
       <c r="C89" s="5">
         <v>0.16085800000007566</v>
       </c>
       <c r="D89" s="5">
         <v>0.19250363390763692</v>
       </c>
       <c r="E89" s="5">
         <v>1.4389703568020495</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1004.4318511</v>
       </c>
       <c r="C90" s="5">
         <v>0.65434149999998681</v>
       </c>
       <c r="D90" s="5">
         <v>0.78506557343607231</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1005.6616091</v>
       </c>
       <c r="C91" s="5">
         <v>1.2297579999999471</v>
       </c>
       <c r="D91" s="5">
         <v>1.4791321443810235</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1008.509148</v>
       </c>
       <c r="C92" s="5">
         <v>2.8475389000000177</v>
       </c>
       <c r="D92" s="5">
         <v>3.4512273263066051</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1008.3877902</v>
       </c>
       <c r="C93" s="5">
         <v>-0.12135779999994156</v>
       </c>
       <c r="D93" s="5">
         <v>-0.14430510238881977</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1009.4561764</v>
       </c>
       <c r="C94" s="5">
         <v>1.0683861999999635</v>
       </c>
       <c r="D94" s="5">
         <v>1.2788341943318793</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1010.8839452</v>
       </c>
       <c r="C95" s="5">
         <v>1.4277687999999671</v>
       </c>
       <c r="D95" s="5">
         <v>1.7105386656292243</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1013.3347036</v>
       </c>
       <c r="C96" s="5">
         <v>2.4507584000000406</v>
       </c>
       <c r="D96" s="5">
         <v>2.9483532249260813</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1016.7518138</v>
       </c>
       <c r="C97" s="5">
         <v>3.4171102000000246</v>
       </c>
       <c r="D97" s="5">
         <v>4.1224733693472793</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1016.4403376</v>
       </c>
       <c r="C98" s="5">
         <v>-0.31147620000001552</v>
       </c>
       <c r="D98" s="5">
         <v>-0.36699449393039485</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1019.7264807</v>
       </c>
       <c r="C99" s="5">
         <v>3.2861431000000039</v>
       </c>
       <c r="D99" s="5">
         <v>3.9493235611387734</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1022.0782674</v>
       </c>
       <c r="C100" s="5">
         <v>2.3517866999999342</v>
       </c>
       <c r="D100" s="5">
         <v>2.8029265770077361</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1023.6843206</v>
       </c>
       <c r="C101" s="5">
         <v>1.6060532000000194</v>
       </c>
       <c r="D101" s="5">
         <v>1.9020145493668705</v>
       </c>
       <c r="E101" s="5">
         <v>1.9831895823141821</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1026.135391</v>
       </c>
       <c r="C102" s="5">
         <v>2.4510704000000487</v>
       </c>
       <c r="D102" s="5">
         <v>2.9113750945955585</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1027.0364182999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.90102729999989606</v>
       </c>
       <c r="D103" s="5">
         <v>1.0587977205712251</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1029.4765943</v>
       </c>
       <c r="C104" s="5">
         <v>2.440176000000065</v>
       </c>
       <c r="D104" s="5">
         <v>2.888681167392515</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1031.9531797</v>
       </c>
       <c r="C105" s="5">
         <v>2.4765853999999763</v>
       </c>
       <c r="D105" s="5">
         <v>2.9253131063749827</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1033.1760724999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.2228927999999541</v>
       </c>
       <c r="D106" s="5">
         <v>1.4313379097845358</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1032.6348562000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.54121629999985998</v>
       </c>
       <c r="D107" s="5">
         <v>-0.62679699900003438</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1035.7379099</v>
       </c>
       <c r="C108" s="5">
         <v>3.1030536999999185</v>
       </c>
       <c r="D108" s="5">
         <v>3.6661823292338802</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1036.0030898</v>
       </c>
       <c r="C109" s="5">
         <v>0.26517990000002101</v>
       </c>
       <c r="D109" s="5">
         <v>0.30766891887656911</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1040.6783534000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.6752636000001075</v>
       </c>
       <c r="D110" s="5">
         <v>5.5518004232343321</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1040.5319708</v>
       </c>
       <c r="C111" s="5">
         <v>-0.1463826000001518</v>
       </c>
       <c r="D111" s="5">
         <v>-0.16866237991044475</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1043.7084761000001</v>
       </c>
       <c r="C112" s="5">
         <v>3.1765053000001444</v>
       </c>
       <c r="D112" s="5">
         <v>3.7254629058086186</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1047.1470727000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.4385965999999826</v>
       </c>
       <c r="D113" s="5">
         <v>4.0259451982078032</v>
       </c>
       <c r="E113" s="5">
         <v>2.2919909612612033</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1048.6789533000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.5318806000000222</v>
       </c>
       <c r="D114" s="5">
         <v>1.7696842598528439</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1053.2791465</v>
       </c>
       <c r="C115" s="5">
         <v>4.6001931999999215</v>
       </c>
       <c r="D115" s="5">
         <v>5.3928641157148238</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1056.7454674000001</v>
       </c>
       <c r="C116" s="5">
         <v>3.4663209000000279</v>
       </c>
       <c r="D116" s="5">
         <v>4.0214479593434937</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1058.0483942999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.3029268999998749</v>
       </c>
       <c r="D117" s="5">
         <v>1.4896289182694922</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1059.0386807</v>
       </c>
       <c r="C118" s="5">
         <v>0.99028640000005907</v>
       </c>
       <c r="D118" s="5">
         <v>1.1289465730838888</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1063.9029284999999</v>
       </c>
       <c r="C119" s="5">
         <v>4.8642477999999301</v>
       </c>
       <c r="D119" s="5">
         <v>5.6530841820063182</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1068.3975825</v>
       </c>
       <c r="C120" s="5">
         <v>4.4946540000000823</v>
       </c>
       <c r="D120" s="5">
         <v>5.1890923995354443</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1068.8384034999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.44082099999991442</v>
       </c>
       <c r="D121" s="5">
         <v>0.49624530020297986</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1071.0995286</v>
       </c>
       <c r="C122" s="5">
         <v>2.2611251000000721</v>
       </c>
       <c r="D122" s="5">
         <v>2.5683436054906528</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1076.4238021000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.3242735000001176</v>
       </c>
       <c r="D123" s="5">
         <v>6.130832471355907</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1077.3813963</v>
       </c>
       <c r="C124" s="5">
         <v>0.95759419999990314</v>
       </c>
       <c r="D124" s="5">
         <v>1.0727672209429162</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1081.3836163999999</v>
       </c>
       <c r="C125" s="5">
         <v>4.0022200999999313</v>
       </c>
       <c r="D125" s="5">
         <v>4.5499334250513668</v>
       </c>
       <c r="E125" s="5">
         <v>3.2695066999254729</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1084.2341637</v>
       </c>
       <c r="C126" s="5">
         <v>2.8505473000000165</v>
       </c>
       <c r="D126" s="5">
         <v>3.2094883762751047</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1088.815427</v>
       </c>
       <c r="C127" s="5">
         <v>4.581263300000046</v>
       </c>
       <c r="D127" s="5">
         <v>5.1899227550525451</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1089.2126934</v>
       </c>
       <c r="C128" s="5">
         <v>0.39726640000003499</v>
       </c>
       <c r="D128" s="5">
         <v>0.4387130115660165</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1088.6219738</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59071960000005674</v>
       </c>
       <c r="D129" s="5">
         <v>-0.64886583557293154</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1091.6198769</v>
       </c>
       <c r="C130" s="5">
         <v>2.9979031000000305</v>
       </c>
       <c r="D130" s="5">
         <v>3.3551363464767059</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1097.2149359</v>
       </c>
       <c r="C131" s="5">
         <v>5.595058999999992</v>
       </c>
       <c r="D131" s="5">
         <v>6.3269387332109295</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1094.071729</v>
       </c>
       <c r="C132" s="5">
         <v>-3.1432068999999956</v>
       </c>
       <c r="D132" s="5">
         <v>-3.384007128278621</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1101.8180056000001</v>
       </c>
       <c r="C133" s="5">
         <v>7.7462766000001011</v>
       </c>
       <c r="D133" s="5">
         <v>8.8350625865758037</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1097.9089512</v>
       </c>
       <c r="C134" s="5">
         <v>-3.9090544000000591</v>
       </c>
       <c r="D134" s="5">
         <v>-4.175286827507807</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1103.4664792000001</v>
       </c>
       <c r="C135" s="5">
         <v>5.5575280000000475</v>
       </c>
       <c r="D135" s="5">
         <v>6.2463030608435277</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1107.5869938999999</v>
       </c>
       <c r="C136" s="5">
         <v>4.1205146999998306</v>
       </c>
       <c r="D136" s="5">
         <v>4.5741708305252926</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1108.0883233</v>
       </c>
       <c r="C137" s="5">
         <v>0.50132940000003146</v>
       </c>
       <c r="D137" s="5">
         <v>0.54451271323312511</v>
       </c>
       <c r="E137" s="5">
         <v>2.4694943121943869</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1105.7905891</v>
       </c>
       <c r="C138" s="5">
         <v>-2.2977341999999226</v>
       </c>
       <c r="D138" s="5">
         <v>-2.4601388347179287</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1105.5573608</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23322830000006434</v>
       </c>
       <c r="D139" s="5">
         <v>-0.25280512182671577</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1105.7009447</v>
       </c>
       <c r="C140" s="5">
         <v>0.14358390000006693</v>
       </c>
       <c r="D140" s="5">
         <v>0.1559609800721562</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1105.1943295000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.50661519999994198</v>
       </c>
       <c r="D141" s="5">
         <v>-0.54843813463428814</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1104.0778054</v>
       </c>
       <c r="C142" s="5">
         <v>-1.116524100000106</v>
       </c>
       <c r="D142" s="5">
         <v>-1.2055882799669737</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1104.3114596999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.23365429999989829</v>
       </c>
       <c r="D143" s="5">
         <v>0.25424996781506781</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1101.1151273</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1963323999998465</v>
       </c>
       <c r="D144" s="5">
         <v>-3.4185321691712178</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1100.1469085000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.96821879999993143</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0500809393935051</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1096.9367439</v>
       </c>
       <c r="C146" s="5">
         <v>-3.2101646000000983</v>
       </c>
       <c r="D146" s="5">
         <v>-3.4458781767335855</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1092.9490711000001</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9876727999999275</v>
       </c>
       <c r="D147" s="5">
         <v>-4.2761642144691141</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1089.8392670000001</v>
       </c>
       <c r="C148" s="5">
         <v>-3.1098041000000194</v>
       </c>
       <c r="D148" s="5">
         <v>-3.36147012530571</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1086.2982454</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5410216000000219</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8300215947762339</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9664567744118844</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1092.3823394999999</v>
       </c>
       <c r="C150" s="5">
         <v>6.084094099999902</v>
       </c>
       <c r="D150" s="5">
         <v>6.9318565037646884</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1092.6129802999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.23064079999994647</v>
       </c>
       <c r="D151" s="5">
         <v>0.2536571428095602</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1093.3060975000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.69311720000018795</v>
       </c>
       <c r="D152" s="5">
         <v>0.76390154326633208</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1093.0159397</v>
       </c>
       <c r="C153" s="5">
         <v>-0.29015780000008817</v>
       </c>
       <c r="D153" s="5">
         <v>-0.31800935530332808</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1093.8406520000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.8247123000001011</v>
       </c>
       <c r="D154" s="5">
         <v>0.90920182311973186</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1090.9569939</v>
       </c>
       <c r="C155" s="5">
         <v>-2.8836581000000479</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1180539572176147</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1088.3547122</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6022817000000487</v>
       </c>
       <c r="D156" s="5">
         <v>-2.8251287999994212</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1083.2257727000001</v>
       </c>
       <c r="C157" s="5">
         <v>-5.1289394999998876</v>
       </c>
       <c r="D157" s="5">
         <v>-5.5107787124030638</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1083.7871821000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.56140940000000228</v>
       </c>
       <c r="D158" s="5">
         <v>0.62370651237853014</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1074.8902432</v>
       </c>
       <c r="C159" s="5">
         <v>-8.8969389000001229</v>
       </c>
       <c r="D159" s="5">
         <v>-9.418120909543692</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.5349242</v>
       </c>
       <c r="C160" s="5">
         <v>-1.3553190000000086</v>
       </c>
       <c r="D160" s="5">
         <v>-1.502619715043263</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1073.0358022</v>
       </c>
       <c r="C161" s="5">
         <v>-0.499121999999943</v>
       </c>
       <c r="D161" s="5">
         <v>-0.55649534298995995</v>
       </c>
       <c r="E161" s="5">
         <v>-1.2208841592224462</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1064.0509502</v>
       </c>
       <c r="C162" s="5">
         <v>-8.9848520000000462</v>
       </c>
       <c r="D162" s="5">
         <v>-9.5978965765323387</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1063.9476555000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1032946999998785</v>
       </c>
       <c r="D163" s="5">
         <v>-0.11643002596620766</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1061.068031</v>
       </c>
       <c r="C164" s="5">
         <v>-2.8796245000000908</v>
       </c>
       <c r="D164" s="5">
         <v>-3.1999425013846672</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1060.155937</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91209400000002461</v>
       </c>
       <c r="D165" s="5">
         <v>-1.0266570374659834</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1058.1928362000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.9631007999998928</v>
       </c>
       <c r="D166" s="5">
         <v>-2.1995602145269633</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1057.8861068000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.30672939999999471</v>
       </c>
       <c r="D167" s="5">
         <v>-0.34727984755361652</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1058.3990424000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.51293559999999161</v>
       </c>
       <c r="D168" s="5">
         <v>0.58339629703538787</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1061.651292</v>
       </c>
       <c r="C169" s="5">
         <v>3.2522495999999137</v>
       </c>
       <c r="D169" s="5">
         <v>3.750321793967748</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1065.5791621000001</v>
       </c>
       <c r="C170" s="5">
         <v>3.9278701000000638</v>
       </c>
       <c r="D170" s="5">
         <v>4.5311955518622993</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1068.8956556000001</v>
       </c>
       <c r="C171" s="5">
         <v>3.3164934999999787</v>
       </c>
       <c r="D171" s="5">
         <v>3.7994648117085195</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1067.6979781</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1976775000000544</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3363221693685978</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1067.6009713000001</v>
       </c>
       <c r="C173" s="5">
         <v>-9.7006799999917348E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.10897277122514648</v>
       </c>
       <c r="E173" s="5">
         <v>-0.50649110578203649</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1069.4732945000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.8723231999999825</v>
       </c>
       <c r="D174" s="5">
         <v>2.124938975331947</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1073.3447212999999</v>
       </c>
       <c r="C175" s="5">
         <v>3.871426799999881</v>
       </c>
       <c r="D175" s="5">
         <v>4.4314635520743106</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1074.0571546000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.71243330000015703</v>
       </c>
       <c r="D176" s="5">
         <v>0.79941500054163672</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1077.2467830000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.1896283999999469</v>
       </c>
       <c r="D177" s="5">
         <v>3.6224272325909856</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1078.3475182</v>
       </c>
       <c r="C178" s="5">
         <v>1.1007351999999173</v>
       </c>
       <c r="D178" s="5">
         <v>1.2330794196113493</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1076.7975455000001</v>
       </c>
       <c r="C179" s="5">
         <v>-1.5499726999998984</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7112605218283838</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1078.5435077</v>
       </c>
       <c r="C180" s="5">
         <v>1.7459621999998944</v>
       </c>
       <c r="D180" s="5">
         <v>1.963173505345428</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1084.5163768</v>
       </c>
       <c r="C181" s="5">
         <v>5.9728691000000254</v>
       </c>
       <c r="D181" s="5">
         <v>6.8516779897290991</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1080.8918713999999</v>
       </c>
       <c r="C182" s="5">
         <v>-3.6245054000000891</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9375549861600856</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1082.9510914</v>
       </c>
       <c r="C183" s="5">
         <v>2.0592200000000958</v>
       </c>
       <c r="D183" s="5">
         <v>2.3102414698312979</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1083.6161655000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.66507410000008349</v>
       </c>
       <c r="D184" s="5">
         <v>0.73945183193391273</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1085.7502668</v>
       </c>
       <c r="C185" s="5">
         <v>2.1341012999998838</v>
       </c>
       <c r="D185" s="5">
         <v>2.3890783913252056</v>
       </c>
       <c r="E185" s="5">
         <v>1.7000073986350728</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1088.9788004</v>
       </c>
       <c r="C186" s="5">
         <v>3.2285335999999916</v>
       </c>
       <c r="D186" s="5">
         <v>3.6272005336794866</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1090.8384831000001</v>
       </c>
       <c r="C187" s="5">
         <v>1.8596827000001213</v>
       </c>
       <c r="D187" s="5">
         <v>2.0686348926713505</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1091.8026508</v>
       </c>
       <c r="C188" s="5">
         <v>0.96416769999996177</v>
       </c>
       <c r="D188" s="5">
         <v>1.0658245226585095</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1096.9381960000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.1355452000000241</v>
       </c>
       <c r="D189" s="5">
         <v>5.7928158312960276</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1098.8716221</v>
       </c>
       <c r="C190" s="5">
         <v>1.933426099999906</v>
       </c>
       <c r="D190" s="5">
         <v>2.1357041071004002</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1103.9618945</v>
       </c>
       <c r="C191" s="5">
         <v>5.0902724000000035</v>
       </c>
       <c r="D191" s="5">
         <v>5.7025587463251037</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1108.3674656999999</v>
       </c>
       <c r="C192" s="5">
         <v>4.4055711999999403</v>
       </c>
       <c r="D192" s="5">
         <v>4.8953495422686455</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1110.2609602</v>
       </c>
       <c r="C193" s="5">
         <v>1.893494500000088</v>
       </c>
       <c r="D193" s="5">
         <v>2.0694084251309253</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1111.6129546</v>
       </c>
       <c r="C194" s="5">
         <v>1.3519943999999668</v>
       </c>
       <c r="D194" s="5">
         <v>1.4710987230434736</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1108.1536229000001</v>
       </c>
       <c r="C195" s="5">
         <v>-3.4593316999998933</v>
       </c>
       <c r="D195" s="5">
         <v>-3.671132280878342</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1118.6874941000001</v>
       </c>
       <c r="C196" s="5">
         <v>10.533871200000021</v>
       </c>
       <c r="D196" s="5">
         <v>12.022626106856226</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1122.4892057</v>
       </c>
       <c r="C197" s="5">
         <v>3.8017115999998623</v>
       </c>
       <c r="D197" s="5">
         <v>4.1551342524822621</v>
       </c>
       <c r="E197" s="5">
         <v>3.3837374968628486</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1119.881934</v>
       </c>
       <c r="C198" s="5">
         <v>-2.6072716999999557</v>
       </c>
       <c r="D198" s="5">
         <v>-2.7519764680283609</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1120.3876931</v>
       </c>
       <c r="C199" s="5">
         <v>0.50575909999997748</v>
       </c>
       <c r="D199" s="5">
         <v>0.5432900374861882</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1123.8014228</v>
       </c>
       <c r="C200" s="5">
         <v>3.4137296999999762</v>
       </c>
       <c r="D200" s="5">
         <v>3.718200975975039</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1124.7680839</v>
       </c>
       <c r="C201" s="5">
         <v>0.96666110000001026</v>
       </c>
       <c r="D201" s="5">
         <v>1.0371022135596597</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1125.4097938</v>
       </c>
       <c r="C202" s="5">
         <v>0.64170990000002348</v>
       </c>
       <c r="D202" s="5">
         <v>0.68678408856304163</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1125.3828392</v>
       </c>
       <c r="C203" s="5">
         <v>-2.6954599999953643E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-2.8737318300375847E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1124.7732856</v>
       </c>
       <c r="C204" s="5">
         <v>-0.60955360000002656</v>
       </c>
       <c r="D204" s="5">
         <v>-0.64803653721320353</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1127.8979893000001</v>
       </c>
       <c r="C205" s="5">
         <v>3.1247037000000546</v>
       </c>
       <c r="D205" s="5">
         <v>3.3851005440167947</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1130.7051306000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.8071413000000121</v>
       </c>
       <c r="D206" s="5">
         <v>3.0278137585329601</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1131.6092183999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.9040877999998429</v>
       </c>
       <c r="D207" s="5">
         <v>0.9637253246587818</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1135.9299311</v>
       </c>
       <c r="C208" s="5">
         <v>4.3207127000000582</v>
       </c>
       <c r="D208" s="5">
         <v>4.6792969303008913</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1137.7913887</v>
       </c>
       <c r="C209" s="5">
         <v>1.8614575999999943</v>
       </c>
       <c r="D209" s="5">
         <v>1.9842703159263841</v>
       </c>
       <c r="E209" s="5">
         <v>1.3632365391395673</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1144.1796755</v>
       </c>
       <c r="C210" s="5">
         <v>6.3882868000000599</v>
       </c>
       <c r="D210" s="5">
         <v>6.9495686570639759</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1144.3026311000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.12295560000006844</v>
       </c>
       <c r="D211" s="5">
         <v>0.12903039653655579</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1150.0698788</v>
       </c>
       <c r="C212" s="5">
         <v>5.7672476999998707</v>
       </c>
       <c r="D212" s="5">
         <v>6.2184576593832031</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1151.0349653000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.96508650000009766</v>
       </c>
       <c r="D213" s="5">
         <v>1.0116462103046731</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1152.9536725</v>
       </c>
       <c r="C214" s="5">
         <v>1.9187071999999716</v>
       </c>
       <c r="D214" s="5">
         <v>2.0187706675576456</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1154.8036261</v>
       </c>
       <c r="C215" s="5">
         <v>1.8499535999999352</v>
       </c>
       <c r="D215" s="5">
         <v>1.9425241487494027</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1158.7033974999999</v>
       </c>
       <c r="C216" s="5">
         <v>3.8997713999999633</v>
       </c>
       <c r="D216" s="5">
         <v>4.1285205021092342</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1155.6749669000001</v>
       </c>
       <c r="C217" s="5">
         <v>-3.0284305999998651</v>
       </c>
       <c r="D217" s="5">
         <v>-3.0916701703619598</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1161.4197724000001</v>
       </c>
       <c r="C218" s="5">
         <v>5.744805499999984</v>
       </c>
       <c r="D218" s="5">
         <v>6.1309643969827965</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1162.5758848999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.1561124999998356</v>
       </c>
       <c r="D219" s="5">
         <v>1.2010779967820628</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1169.1108813000001</v>
       </c>
       <c r="C220" s="5">
         <v>6.5349964000001819</v>
       </c>
       <c r="D220" s="5">
         <v>6.9578610189412693</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1170.3296336999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.2187523999998575</v>
       </c>
       <c r="D221" s="5">
         <v>1.2581504640443608</v>
       </c>
       <c r="E221" s="5">
         <v>2.8597724787825074</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1172.8021758</v>
       </c>
       <c r="C222" s="5">
         <v>2.4725421000000551</v>
       </c>
       <c r="D222" s="5">
         <v>2.5648935834585274</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1175.8067473999999</v>
       </c>
       <c r="C223" s="5">
         <v>3.0045715999999629</v>
       </c>
       <c r="D223" s="5">
         <v>3.1179381693988928</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1175.1937751</v>
       </c>
       <c r="C224" s="5">
         <v>-0.61297229999991032</v>
       </c>
       <c r="D224" s="5">
         <v>-0.62379413851230137</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1170.5198931</v>
       </c>
       <c r="C225" s="5">
         <v>-4.6738820000000487</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6695157185411844</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1167.7762442000001</v>
       </c>
       <c r="C226" s="5">
         <v>-2.7436488999999256</v>
       </c>
       <c r="D226" s="5">
         <v>-2.7767695429361861</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1170.9221566000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.1459124000000429</v>
       </c>
       <c r="D227" s="5">
         <v>3.2810518701380298</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1172.6435512999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.7213946999997916</v>
       </c>
       <c r="D228" s="5">
         <v>1.7784769627506636</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1173.1928977</v>
       </c>
       <c r="C229" s="5">
         <v>0.54934640000010404</v>
       </c>
       <c r="D229" s="5">
         <v>0.56361274804235251</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1168.2808471000001</v>
       </c>
       <c r="C230" s="5">
         <v>-4.9120505999999295</v>
       </c>
       <c r="D230" s="5">
         <v>-4.9101897942173451</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1166.6793007000001</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6015463999999611</v>
       </c>
       <c r="D231" s="5">
         <v>-1.6326822864900392</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1160.616031</v>
       </c>
       <c r="C232" s="5">
         <v>-6.0632697000000917</v>
       </c>
       <c r="D232" s="5">
         <v>-6.0612303754627899</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1157.8179477000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.7980832999999166</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8549783254267047</v>
       </c>
       <c r="E233" s="5">
         <v>-1.0690736728971029</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1154.5609003</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2570474000001468</v>
       </c>
       <c r="D234" s="5">
         <v>-3.3239670415713518</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1150.8195284999999</v>
       </c>
       <c r="C235" s="5">
         <v>-3.7413718000000245</v>
       </c>
       <c r="D235" s="5">
         <v>-3.8200548922001865</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1144.9026398999999</v>
       </c>
       <c r="C236" s="5">
         <v>-5.9168885999999929</v>
       </c>
       <c r="D236" s="5">
         <v>-5.9982354211268074</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1141.4966072</v>
       </c>
       <c r="C237" s="5">
         <v>-3.4060326999999688</v>
       </c>
       <c r="D237" s="5">
         <v>-3.5121078810506079</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1138.2910675000001</v>
       </c>
       <c r="C238" s="5">
         <v>-3.2055396999999175</v>
       </c>
       <c r="D238" s="5">
         <v>-3.3182653338392876</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1136.0685203</v>
       </c>
       <c r="C239" s="5">
         <v>-2.2225472000000082</v>
       </c>
       <c r="D239" s="5">
         <v>-2.3180371151414358</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1133.1265289999999</v>
       </c>
       <c r="C240" s="5">
         <v>-2.9419913000001543</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0636690585113313</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1131.8090384</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3174905999999282</v>
       </c>
       <c r="D241" s="5">
         <v>-1.3863567237057839</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1136.4904368</v>
       </c>
       <c r="C242" s="5">
         <v>4.6813984000000346</v>
       </c>
       <c r="D242" s="5">
         <v>5.077936091970936</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1128.2952702</v>
       </c>
       <c r="C243" s="5">
         <v>-8.1951665999999932</v>
       </c>
       <c r="D243" s="5">
         <v>-8.3180623048446751</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1122.1720071</v>
       </c>
       <c r="C244" s="5">
         <v>-6.123263100000031</v>
       </c>
       <c r="D244" s="5">
         <v>-6.3214931690170895</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1120.6106648</v>
       </c>
       <c r="C245" s="5">
         <v>-1.5613422999999784</v>
       </c>
       <c r="D245" s="5">
         <v>-1.6569111465102315</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2135693676119126</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1122.0404441000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.4297793000000638</v>
       </c>
       <c r="D246" s="5">
         <v>1.5418615823626025</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1122.2122022000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.17175810000003366</v>
       </c>
       <c r="D247" s="5">
         <v>0.18384661425134841</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1127.5660499000001</v>
       </c>
       <c r="C248" s="5">
         <v>5.3538476999999602</v>
       </c>
       <c r="D248" s="5">
         <v>5.8775916835999809</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1128.6275287999999</v>
       </c>
       <c r="C249" s="5">
         <v>1.0614788999998837</v>
       </c>
       <c r="D249" s="5">
         <v>1.1355348711849844</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1130.6556719</v>
       </c>
       <c r="C250" s="5">
         <v>2.0281431000000794</v>
       </c>
       <c r="D250" s="5">
         <v>2.1778403432873183</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1131.9438335</v>
       </c>
       <c r="C251" s="5">
         <v>1.2881615999999667</v>
       </c>
       <c r="D251" s="5">
         <v>1.3757654579946488</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1130.5293896999999</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4144438000000719</v>
       </c>
       <c r="D252" s="5">
         <v>-1.4892221756887647</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1131.1183934000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.58900370000014846</v>
       </c>
       <c r="D253" s="5">
         <v>0.6269923708084546</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1133.6535297</v>
       </c>
       <c r="C254" s="5">
         <v>2.5351362999999765</v>
       </c>
       <c r="D254" s="5">
         <v>2.7229207685581791</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1136.8096372</v>
       </c>
       <c r="C255" s="5">
         <v>3.1561074999999619</v>
       </c>
       <c r="D255" s="5">
         <v>3.3924495710135449</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1137.2529924999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.44335529999989376</v>
       </c>
       <c r="D256" s="5">
         <v>0.4690046800889025</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1141.2583291000001</v>
       </c>
       <c r="C257" s="5">
         <v>4.0053366000001915</v>
       </c>
       <c r="D257" s="5">
         <v>4.3091633399302331</v>
       </c>
       <c r="E257" s="5">
         <v>1.8425368371525419</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1142.4860335999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.2277044999998452</v>
       </c>
       <c r="D258" s="5">
         <v>1.29856081250177</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1140.2373811</v>
       </c>
       <c r="C259" s="5">
         <v>-2.2486524999999347</v>
       </c>
       <c r="D259" s="5">
         <v>-2.3364516512307087</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1146.9804137000001</v>
       </c>
       <c r="C260" s="5">
         <v>6.743032600000106</v>
       </c>
       <c r="D260" s="5">
         <v>7.3318773248804758</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1155.2947280000001</v>
       </c>
       <c r="C261" s="5">
         <v>8.3143142999999782</v>
       </c>
       <c r="D261" s="5">
         <v>9.0539691451054125</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1152.8777972</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4169308000000456</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4817708597710819</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1154.2903922</v>
       </c>
       <c r="C263" s="5">
         <v>1.4125950000000103</v>
       </c>
       <c r="D263" s="5">
         <v>1.4802819562651948</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1156.2680946</v>
       </c>
       <c r="C264" s="5">
         <v>1.9777023999999983</v>
       </c>
       <c r="D264" s="5">
         <v>2.0755047250189396</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1158.9574204999999</v>
       </c>
       <c r="C265" s="5">
         <v>2.6893258999998579</v>
       </c>
       <c r="D265" s="5">
         <v>2.8270225011406636</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1158.6395201</v>
       </c>
       <c r="C266" s="5">
         <v>-0.3179003999998713</v>
       </c>
       <c r="D266" s="5">
         <v>-0.32866219375912165</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1160.1300435000001</v>
       </c>
       <c r="C267" s="5">
         <v>1.4905234000000291</v>
       </c>
       <c r="D267" s="5">
         <v>1.5547008330278667</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1163.4354940000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.3054505000000063</v>
       </c>
       <c r="D268" s="5">
         <v>3.4731390539707974</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1165.3245006</v>
       </c>
       <c r="C269" s="5">
         <v>1.8890065999999024</v>
       </c>
       <c r="D269" s="5">
         <v>1.9658679798726819</v>
       </c>
       <c r="E269" s="5">
         <v>2.1087400535318324</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1172.3035500000001</v>
       </c>
       <c r="C270" s="5">
         <v>6.9790494000001218</v>
       </c>
       <c r="D270" s="5">
         <v>7.4282328969536904</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1168.081919</v>
       </c>
       <c r="C271" s="5">
         <v>-4.2216310000001158</v>
       </c>
       <c r="D271" s="5">
         <v>-4.2367987140608303</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1169.5325192</v>
       </c>
       <c r="C272" s="5">
         <v>1.4506002000000535</v>
       </c>
       <c r="D272" s="5">
         <v>1.5004591163018111</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1172.8039563</v>
       </c>
       <c r="C273" s="5">
         <v>3.2714370999999574</v>
       </c>
       <c r="D273" s="5">
         <v>3.4087870458116676</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1175.4628224999999</v>
       </c>
       <c r="C274" s="5">
         <v>2.6588661999999204</v>
       </c>
       <c r="D274" s="5">
         <v>2.7547024289683586</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1178.0129055</v>
       </c>
       <c r="C275" s="5">
         <v>2.550083000000086</v>
       </c>
       <c r="D275" s="5">
         <v>2.6346027704405195</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1181.3539688000001</v>
       </c>
       <c r="C276" s="5">
         <v>3.3410633000000871</v>
       </c>
       <c r="D276" s="5">
         <v>3.4570179740839535</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1182.9257525999999</v>
       </c>
       <c r="C277" s="5">
         <v>1.571783799999821</v>
       </c>
       <c r="D277" s="5">
         <v>1.6083276006193747</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1185.6200323</v>
       </c>
       <c r="C278" s="5">
         <v>2.6942797000001519</v>
       </c>
       <c r="D278" s="5">
         <v>2.7676684465719692</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1189.4308761</v>
       </c>
       <c r="C279" s="5">
         <v>3.8108437999999296</v>
       </c>
       <c r="D279" s="5">
         <v>3.9259860356902543</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1201.9854846999999</v>
       </c>
       <c r="C280" s="5">
         <v>12.554608599999938</v>
       </c>
       <c r="D280" s="5">
         <v>13.427975551300086</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1197.6271177000001</v>
       </c>
       <c r="C281" s="5">
         <v>-4.3583669999998165</v>
       </c>
       <c r="D281" s="5">
         <v>-4.2654332950021301</v>
       </c>
       <c r="E281" s="5">
         <v>2.7719847204249248</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1196.3349086999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.2922090000001845</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2871132210875214</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1200.2811059999999</v>
       </c>
       <c r="C283" s="5">
         <v>3.9461972999999944</v>
       </c>
       <c r="D283" s="5">
         <v>4.0308941753357308</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1199.8961065999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.38499939999996968</v>
       </c>
       <c r="D284" s="5">
         <v>-0.38423091430329626</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1205.9790144000001</v>
       </c>
       <c r="C285" s="5">
         <v>6.0829078000001573</v>
       </c>
       <c r="D285" s="5">
         <v>6.2559545800368044</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1209.0006195999999</v>
       </c>
       <c r="C286" s="5">
         <v>3.0216051999998399</v>
       </c>
       <c r="D286" s="5">
         <v>3.0484050265999318</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1212.5669797999999</v>
       </c>
       <c r="C287" s="5">
         <v>3.5663601999999628</v>
       </c>
       <c r="D287" s="5">
         <v>3.597808593894869</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1217.0341393000001</v>
       </c>
       <c r="C288" s="5">
         <v>4.4671595000002071</v>
       </c>
       <c r="D288" s="5">
         <v>4.5115480524118512</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1222.6351089</v>
       </c>
       <c r="C289" s="5">
         <v>5.6009695999998712</v>
       </c>
       <c r="D289" s="5">
         <v>5.6645291288813571</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1226.9045986000001</v>
       </c>
       <c r="C290" s="5">
         <v>4.269489700000122</v>
       </c>
       <c r="D290" s="5">
         <v>4.2718738715469273</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1228.4155291</v>
       </c>
       <c r="C291" s="5">
         <v>1.5109304999998585</v>
       </c>
       <c r="D291" s="5">
         <v>1.4878482203922294</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1234.6457419999999</v>
       </c>
       <c r="C292" s="5">
         <v>6.2302128999999695</v>
       </c>
       <c r="D292" s="5">
         <v>6.2587689145925607</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1237.4367446000001</v>
       </c>
       <c r="C293" s="5">
         <v>2.7910026000001835</v>
       </c>
       <c r="D293" s="5">
         <v>2.746666082685234</v>
       </c>
       <c r="E293" s="5">
         <v>3.3240418751082634</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1240.4218618</v>
       </c>
       <c r="C294" s="5">
         <v>2.9851171999998769</v>
       </c>
       <c r="D294" s="5">
         <v>2.9335255099289803</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1242.7559547999999</v>
       </c>
       <c r="C295" s="5">
         <v>2.3340929999999389</v>
       </c>
       <c r="D295" s="5">
         <v>2.2815477401948003</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1244.7725946999999</v>
       </c>
       <c r="C296" s="5">
         <v>2.0166398999999728</v>
       </c>
       <c r="D296" s="5">
         <v>1.9647326458654524</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1245.5311945999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.75859990000003563</v>
       </c>
       <c r="D297" s="5">
         <v>0.73377045146243436</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1245.9063332000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.37513860000012755</v>
       </c>
       <c r="D298" s="5">
         <v>0.36202448084086125</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1250.9983933000001</v>
       </c>
       <c r="C299" s="5">
         <v>5.0920601000000261</v>
       </c>
       <c r="D299" s="5">
         <v>5.01620055878087</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1253.2024922999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.2040989999998146</v>
       </c>
       <c r="D300" s="5">
         <v>2.1348548336633799</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1255.0991222</v>
       </c>
       <c r="C301" s="5">
         <v>1.8966299000001072</v>
       </c>
       <c r="D301" s="5">
         <v>1.8313053938170842</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1258.3197556</v>
       </c>
       <c r="C302" s="5">
         <v>3.220633399999997</v>
       </c>
       <c r="D302" s="5">
         <v>3.1230788444322366</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1260.0246189</v>
       </c>
       <c r="C303" s="5">
         <v>1.7048632999999427</v>
       </c>
       <c r="D303" s="5">
         <v>1.6380178202334728</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1263.0837953</v>
       </c>
       <c r="C304" s="5">
         <v>3.0591764000000694</v>
       </c>
       <c r="D304" s="5">
         <v>2.9526650403792321</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1269.3457326</v>
       </c>
       <c r="C305" s="5">
         <v>6.2619372999999996</v>
       </c>
       <c r="D305" s="5">
         <v>6.1141175447743334</v>
       </c>
       <c r="E305" s="5">
         <v>2.5786358890057315</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1270.0363898999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.69065729999988434</v>
       </c>
       <c r="D306" s="5">
         <v>0.65488342290540569</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1276.2420456</v>
       </c>
       <c r="C307" s="5">
         <v>6.2056557000000794</v>
       </c>
       <c r="D307" s="5">
         <v>6.0236134612326131</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1280.7531065999999</v>
       </c>
       <c r="C308" s="5">
         <v>4.5110609999999269</v>
       </c>
       <c r="D308" s="5">
         <v>4.3250102999532913</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1285.5403486</v>
       </c>
       <c r="C309" s="5">
         <v>4.7872420000001057</v>
       </c>
       <c r="D309" s="5">
         <v>4.5787701862170627</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1292.6332021999999</v>
       </c>
       <c r="C310" s="5">
         <v>7.0928535999998985</v>
       </c>
       <c r="D310" s="5">
         <v>6.8255497868412451</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1297.0939678</v>
       </c>
       <c r="C311" s="5">
         <v>4.4607656000000588</v>
       </c>
       <c r="D311" s="5">
         <v>4.2206057065125702</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1298.7792214999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.6852536999999757</v>
       </c>
       <c r="D312" s="5">
         <v>1.5702936192984351</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1299.8378762</v>
       </c>
       <c r="C313" s="5">
         <v>1.0586547000000337</v>
       </c>
       <c r="D313" s="5">
         <v>0.98253531498200264</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1305.8197654000001</v>
       </c>
       <c r="C314" s="5">
         <v>5.9818892000000687</v>
       </c>
       <c r="D314" s="5">
         <v>5.6643782898575523</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1307.6974884000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.87772300000006</v>
       </c>
       <c r="D315" s="5">
         <v>1.7392706206609487</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1300.9006769</v>
       </c>
       <c r="C316" s="5">
         <v>-6.7968115000001035</v>
       </c>
       <c r="D316" s="5">
         <v>-6.0618072732964157</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1303.5754730000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.6747961000000942</v>
       </c>
       <c r="D317" s="5">
         <v>2.4954273440229491</v>
       </c>
       <c r="E317" s="5">
         <v>2.6966443830781506</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1305.0304449</v>
       </c>
       <c r="C318" s="5">
         <v>1.4549718999999186</v>
       </c>
       <c r="D318" s="5">
         <v>1.3476199669743449</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1310.4745422000001</v>
       </c>
       <c r="C319" s="5">
         <v>5.4440973000000668</v>
       </c>
       <c r="D319" s="5">
         <v>5.122418101320303</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1313.923706</v>
       </c>
       <c r="C320" s="5">
         <v>3.4491637999999512</v>
       </c>
       <c r="D320" s="5">
         <v>3.2045196127844955</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1316.7709043</v>
       </c>
       <c r="C321" s="5">
         <v>2.8471982999999454</v>
       </c>
       <c r="D321" s="5">
         <v>2.6315482752675701</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1316.2222342</v>
       </c>
       <c r="C322" s="5">
         <v>-0.54867009999998118</v>
       </c>
       <c r="D322" s="5">
         <v>-0.49886986875881112</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1316.6092807</v>
       </c>
       <c r="C323" s="5">
         <v>0.38704649999999674</v>
       </c>
       <c r="D323" s="5">
         <v>0.35344161455697076</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1320.8200417999999</v>
       </c>
       <c r="C324" s="5">
         <v>4.2107610999998997</v>
       </c>
       <c r="D324" s="5">
         <v>3.9060552204254417</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1322.8451150999999</v>
       </c>
       <c r="C325" s="5">
         <v>2.0250733000000309</v>
       </c>
       <c r="D325" s="5">
         <v>1.8554268183812672</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1319.2261888999999</v>
       </c>
       <c r="C326" s="5">
         <v>-3.6189262000000326</v>
       </c>
       <c r="D326" s="5">
         <v>-3.2339094750250652</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1323.9046725000001</v>
       </c>
       <c r="C327" s="5">
         <v>4.6784836000001633</v>
       </c>
       <c r="D327" s="5">
         <v>4.3396579652474232</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1323.6694858999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.23518660000013369</v>
       </c>
       <c r="D328" s="5">
         <v>-0.21296724838186787</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1324.4170581999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.74757230000000163</v>
       </c>
       <c r="D329" s="5">
         <v>0.67983631675150313</v>
       </c>
       <c r="E329" s="5">
         <v>1.5988015754880625</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1326.5551897</v>
       </c>
       <c r="C330" s="5">
         <v>2.1381315000000995</v>
       </c>
       <c r="D330" s="5">
         <v>1.9545675769496285</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1323.4247456000001</v>
       </c>
       <c r="C331" s="5">
         <v>-3.130444099999977</v>
       </c>
       <c r="D331" s="5">
         <v>-2.7953289593111608</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1322.8404167000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.58432889999994586</v>
       </c>
       <c r="D332" s="5">
         <v>-0.52854867833436181</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1324.3949375</v>
       </c>
       <c r="C333" s="5">
         <v>1.5545207999998638</v>
       </c>
       <c r="D333" s="5">
         <v>1.419316358732936</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1322.7806711000001</v>
       </c>
       <c r="C334" s="5">
         <v>-1.6142663999999058</v>
       </c>
       <c r="D334" s="5">
         <v>-1.4528794992266225</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1323.5882452999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.80757419999986269</v>
       </c>
       <c r="D335" s="5">
         <v>0.73508006129825443</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1319.7132521000001</v>
       </c>
       <c r="C336" s="5">
         <v>-3.8749931999998353</v>
       </c>
       <c r="D336" s="5">
         <v>-3.4571502309682756</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1320.2447685</v>
       </c>
       <c r="C337" s="5">
         <v>0.5315163999998731</v>
       </c>
       <c r="D337" s="5">
         <v>0.48437373255447724</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1313.2597962</v>
       </c>
       <c r="C338" s="5">
         <v>-6.9849722999999813</v>
       </c>
       <c r="D338" s="5">
         <v>-6.1672756437203047</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1319.8764441000001</v>
       </c>
       <c r="C339" s="5">
         <v>6.6166479000000891</v>
       </c>
       <c r="D339" s="5">
         <v>6.2163926336262776</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1322.9564627</v>
       </c>
       <c r="C340" s="5">
         <v>3.080018599999903</v>
       </c>
       <c r="D340" s="5">
         <v>2.8365005571740154</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1322.1786072</v>
       </c>
       <c r="C341" s="5">
         <v>-0.77785549999998693</v>
       </c>
       <c r="D341" s="5">
         <v>-0.70328389426943527</v>
       </c>
       <c r="E341" s="5">
         <v>-0.16901405687436144</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1325.7312277000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.5526205000001028</v>
       </c>
       <c r="D342" s="5">
         <v>3.2724125587285213</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1323.9392734999999</v>
       </c>
       <c r="C343" s="5">
         <v>-1.7919542000001911</v>
       </c>
       <c r="D343" s="5">
         <v>-1.610002625797502</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1323.7541056</v>
       </c>
       <c r="C344" s="5">
         <v>-0.18516789999989669</v>
       </c>
       <c r="D344" s="5">
         <v>-0.16770454539912771</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1323.8242674999999</v>
       </c>
       <c r="C345" s="5">
         <v>7.0161899999902744E-2</v>
       </c>
       <c r="D345" s="5">
         <v>6.3621202486796591E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1327.1627268</v>
       </c>
       <c r="C346" s="5">
         <v>3.3384593000000677</v>
       </c>
       <c r="D346" s="5">
         <v>3.0685239573721379</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1325.1456978000001</v>
       </c>
       <c r="C347" s="5">
         <v>-2.0170289999998658</v>
       </c>
       <c r="D347" s="5">
         <v>-1.8085986407288868</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1325.2498966000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.10419879999994919</v>
       </c>
       <c r="D348" s="5">
         <v>9.4399167224223923E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1324.8491664000001</v>
       </c>
       <c r="C349" s="5">
         <v>-0.40073019999999815</v>
       </c>
       <c r="D349" s="5">
         <v>-0.36225417111108715</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1325.2002479</v>
       </c>
       <c r="C350" s="5">
         <v>0.35108149999996385</v>
       </c>
       <c r="D350" s="5">
         <v>0.31846068879948231</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1316.8351361</v>
       </c>
       <c r="C351" s="5">
         <v>-8.3651118000000224</v>
       </c>
       <c r="D351" s="5">
         <v>-7.3172801129527176</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1321.5250418999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.6899057999999059</v>
       </c>
       <c r="D352" s="5">
         <v>4.3585157197763236</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1318.7246124000001</v>
       </c>
       <c r="C353" s="5">
         <v>-2.8004294999998365</v>
       </c>
       <c r="D353" s="5">
         <v>-2.5134778861617635</v>
       </c>
       <c r="E353" s="5">
         <v>-0.26123511461999538</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1319.4679755</v>
       </c>
       <c r="C354" s="5">
         <v>0.7433630999998968</v>
       </c>
       <c r="D354" s="5">
         <v>0.67853934809329886</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1316.7736752000001</v>
       </c>
       <c r="C355" s="5">
         <v>-2.6943002999998953</v>
       </c>
       <c r="D355" s="5">
         <v>-2.4230186206026572</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1314.8130303</v>
       </c>
       <c r="C356" s="5">
         <v>-1.9606449000000339</v>
       </c>
       <c r="D356" s="5">
         <v>-1.7722115037467567</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1313.1558576</v>
       </c>
       <c r="C357" s="5">
         <v>-1.6571727000000465</v>
       </c>
       <c r="D357" s="5">
         <v>-1.5020232308017967</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1312.7793911000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.37646649999987858</v>
       </c>
       <c r="D358" s="5">
         <v>-0.343484095319746</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1313.8919086999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.1125175999998191</v>
       </c>
       <c r="D359" s="5">
         <v>1.0216958427747835</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1314.5179078000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.62599910000017189</v>
       </c>
       <c r="D360" s="5">
         <v>0.57323629731935721</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1312.8459422000001</v>
       </c>
       <c r="C361" s="5">
         <v>-1.6719656000000214</v>
       </c>
       <c r="D361" s="5">
         <v>-1.5156753738229112</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1312.2935536</v>
       </c>
       <c r="C362" s="5">
         <v>-0.55238860000008572</v>
       </c>
       <c r="D362" s="5">
         <v>-0.50374112342369548</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1313.3984243</v>
       </c>
       <c r="C363" s="5">
         <v>1.1048706999999922</v>
       </c>
       <c r="D363" s="5">
         <v>1.0150180496623529</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1318.0501743</v>
       </c>
       <c r="C364" s="5">
         <v>4.6517499999999927</v>
       </c>
       <c r="D364" s="5">
         <v>4.3338956685069485</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1318.0198882</v>
       </c>
       <c r="C365" s="5">
         <v>-3.0286100000012084E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-2.7570063747639484E-2</v>
       </c>
       <c r="E365" s="5">
         <v>-5.3439830679857803E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1313.9076545999999</v>
       </c>
       <c r="C366" s="5">
         <v>-4.1122336000000814</v>
       </c>
       <c r="D366" s="5">
         <v>-3.6804266214071513</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1317.4475436</v>
       </c>
       <c r="C367" s="5">
         <v>3.5398890000001302</v>
       </c>
       <c r="D367" s="5">
         <v>3.2813417975761761</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1314.699261</v>
       </c>
       <c r="C368" s="5">
         <v>-2.7482826000000387</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4747570125542961</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1151.8072313</v>
       </c>
       <c r="C369" s="5">
         <v>-162.89202969999997</v>
       </c>
       <c r="D369" s="5">
         <v>-79.55248272281392</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1198.9252974000001</v>
       </c>
       <c r="C370" s="5">
         <v>47.118066100000078</v>
       </c>
       <c r="D370" s="5">
         <v>61.788585348828761</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1255.1038885999999</v>
       </c>
       <c r="C371" s="5">
         <v>56.178591199999801</v>
       </c>
       <c r="D371" s="5">
         <v>73.240972997144183</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1262.6724826</v>
       </c>
       <c r="C372" s="5">
         <v>7.5685940000000755</v>
       </c>
       <c r="D372" s="5">
         <v>7.4811960247549214</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1275.5530659999999</v>
       </c>
       <c r="C373" s="5">
         <v>12.880583399999978</v>
       </c>
       <c r="D373" s="5">
         <v>12.951962207561785</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1285.0319406000001</v>
       </c>
       <c r="C374" s="5">
         <v>9.4788746000001538</v>
       </c>
       <c r="D374" s="5">
         <v>9.2910753097876544</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1300.9559291999999</v>
       </c>
       <c r="C375" s="5">
         <v>15.923988599999802</v>
       </c>
       <c r="D375" s="5">
         <v>15.926826303523089</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1301.0712332999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.11530410000000302</v>
       </c>
       <c r="D376" s="5">
         <v>0.10640820730283274</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1302.9331563000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.8619230000001608</v>
       </c>
       <c r="D377" s="5">
         <v>1.7308642838775423</v>
       </c>
       <c r="E377" s="5">
         <v>-1.144651308760114</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1307.8596864000001</v>
       </c>
       <c r="C378" s="5">
         <v>4.9265301000000363</v>
       </c>
       <c r="D378" s="5">
         <v>4.6328869350231061</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1309.0560350999999</v>
       </c>
       <c r="C379" s="5">
         <v>1.1963486999998167</v>
       </c>
       <c r="D379" s="5">
         <v>1.1032247593510736</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1319.6640738999999</v>
       </c>
       <c r="C380" s="5">
         <v>10.608038800000031</v>
       </c>
       <c r="D380" s="5">
         <v>10.169626813966982</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1316.1482974</v>
       </c>
       <c r="C381" s="5">
         <v>-3.5157764999999017</v>
       </c>
       <c r="D381" s="5">
         <v>-3.1505429564148812</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1329.1847773</v>
       </c>
       <c r="C382" s="5">
         <v>13.036479899999904</v>
       </c>
       <c r="D382" s="5">
         <v>12.555414113321394</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1333.6810112000001</v>
       </c>
       <c r="C383" s="5">
         <v>4.4962339000001066</v>
       </c>
       <c r="D383" s="5">
         <v>4.1356201425486017</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1337.8010027</v>
       </c>
       <c r="C384" s="5">
         <v>4.1199914999999692</v>
       </c>
       <c r="D384" s="5">
         <v>3.770663158883103</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1335.3581076999999</v>
       </c>
       <c r="C385" s="5">
         <v>-2.442895000000135</v>
       </c>
       <c r="D385" s="5">
         <v>-2.169389038542624</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1341.3480254000001</v>
       </c>
       <c r="C386" s="5">
         <v>5.9899177000002055</v>
       </c>
       <c r="D386" s="5">
         <v>5.5175551492790742</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1354.1293427000001</v>
       </c>
       <c r="C387" s="5">
         <v>12.781317299999955</v>
       </c>
       <c r="D387" s="5">
         <v>12.053156770565398</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1353.5740946000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.5552480999999716</v>
       </c>
       <c r="D388" s="5">
         <v>-0.49094063659769205</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1357.4745854</v>
       </c>
       <c r="C389" s="5">
         <v>3.9004907999999432</v>
       </c>
       <c r="D389" s="5">
         <v>3.5132827179426229</v>
       </c>
       <c r="E389" s="5">
         <v>4.1860496707969208</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1357.0908520999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.38373330000013084</v>
       </c>
       <c r="D390" s="5">
         <v>-0.3386912050192703</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1373.8049275999999</v>
       </c>
       <c r="C391" s="5">
         <v>16.714075500000035</v>
       </c>
       <c r="D391" s="5">
         <v>15.822720414143966</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1375.2201425000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.4152149000001373</v>
       </c>
       <c r="D392" s="5">
         <v>1.2431990340552312</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1379.0638207</v>
       </c>
       <c r="C393" s="5">
         <v>3.8436781999998857</v>
       </c>
       <c r="D393" s="5">
         <v>3.4059868852310826</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1375.1227577</v>
       </c>
       <c r="C394" s="5">
         <v>-3.9410629999999855</v>
       </c>
       <c r="D394" s="5">
         <v>-3.3759462750007074</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1374.9346244999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.18813320000003841</v>
       </c>
       <c r="D395" s="5">
         <v>-0.16405083812721655</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1379.9401511999999</v>
       </c>
       <c r="C396" s="5">
         <v>5.0055267000000185</v>
       </c>
       <c r="D396" s="5">
         <v>4.4572117215225138</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1380.0585133</v>
       </c>
       <c r="C397" s="5">
         <v>0.11836210000001302</v>
       </c>
       <c r="D397" s="5">
         <v>0.10297659961195915</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1385.5818075</v>
       </c>
       <c r="C398" s="5">
         <v>5.5232942000000094</v>
       </c>
       <c r="D398" s="5">
         <v>4.9098011204638192</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1384.2464216999999</v>
       </c>
       <c r="C399" s="5">
         <v>-1.33538580000004</v>
       </c>
       <c r="D399" s="5">
         <v>-1.1504163277749613</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1378.8898383999999</v>
       </c>
       <c r="C400" s="5">
         <v>-5.3565833000000111</v>
       </c>
       <c r="D400" s="5">
         <v>-4.5460424505588399</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1387.4286442</v>
       </c>
       <c r="C401" s="5">
         <v>8.538805800000091</v>
       </c>
       <c r="D401" s="5">
         <v>7.6894166840367539</v>
       </c>
       <c r="E401" s="5">
         <v>2.206601812082809</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1390.5901475999999</v>
       </c>
       <c r="C402" s="5">
         <v>3.1615033999999014</v>
       </c>
       <c r="D402" s="5">
         <v>2.7689451436176293</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1391.2946856000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.70453800000018418</v>
       </c>
       <c r="D403" s="5">
         <v>0.60967314287483365</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1394.8027910000001</v>
       </c>
       <c r="C404" s="5">
         <v>3.5081053999999767</v>
       </c>
       <c r="D404" s="5">
         <v>3.0680781061431794</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1395.3205462999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.51775529999986247</v>
       </c>
       <c r="D405" s="5">
         <v>0.44635442727951613</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1397.6344099999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.3138636999999562</v>
       </c>
       <c r="D406" s="5">
         <v>2.0082136160052722</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1401.4008263000001</v>
       </c>
       <c r="C407" s="5">
         <v>3.7664163000001736</v>
       </c>
       <c r="D407" s="5">
         <v>3.2821848741123372</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1396.7507227000001</v>
       </c>
       <c r="C408" s="5">
         <v>-4.6501035999999658</v>
       </c>
       <c r="D408" s="5">
         <v>-3.9099484935840478</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1395.830369</v>
       </c>
       <c r="C409" s="5">
         <v>-0.92035370000007788</v>
       </c>
       <c r="D409" s="5">
         <v>-0.78785045225503447</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1395.4166574999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.41371150000009038</v>
       </c>
       <c r="D410" s="5">
         <v>-0.35508992764324843</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1398.9380328</v>
       </c>
       <c r="C411" s="5">
         <v>3.5213753000000452</v>
       </c>
       <c r="D411" s="5">
         <v>3.0706212674468158</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1396.5808623999999</v>
       </c>
       <c r="C412" s="5">
         <v>-2.3571704000000864</v>
       </c>
       <c r="D412" s="5">
         <v>-2.0033321300046758</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1391.7006280999999</v>
       </c>
       <c r="C413" s="5">
         <v>-4.8802342999999837</v>
       </c>
       <c r="D413" s="5">
         <v>-4.113638203496417</v>
       </c>
       <c r="E413" s="5">
         <v>0.30790656642836201</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1400.1410925</v>
       </c>
       <c r="C414" s="5">
         <v>8.4404644000001099</v>
       </c>
       <c r="D414" s="5">
         <v>7.5255674084889534</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1399.2549498999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.88614260000008471</v>
       </c>
       <c r="D415" s="5">
         <v>-0.75683615725903319</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1398.2534489</v>
       </c>
       <c r="C416" s="5">
         <v>-1.001500999999962</v>
       </c>
       <c r="D416" s="5">
         <v>-0.8555135021739102</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1399.7278623</v>
       </c>
       <c r="C417" s="5">
         <v>1.4744134000000031</v>
       </c>
       <c r="D417" s="5">
         <v>1.2727259115499212</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1402.4087895</v>
       </c>
       <c r="C418" s="5">
         <v>2.6809272000000419</v>
       </c>
       <c r="D418" s="5">
         <v>2.322751397650813</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1403.6820708</v>
       </c>
       <c r="C419" s="5">
         <v>1.2732813000000078</v>
       </c>
       <c r="D419" s="5">
         <v>1.0949664574567475</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1396.5904542000001</v>
       </c>
       <c r="C420" s="5">
         <v>-7.0916165999999521</v>
       </c>
       <c r="D420" s="5">
         <v>-5.896928526200151</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1405.4152002000001</v>
       </c>
       <c r="C421" s="5">
         <v>8.8247460000000046</v>
       </c>
       <c r="D421" s="5">
         <v>7.8516824777268512</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1405.5827300000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.16752980000001116</v>
       </c>
       <c r="D422" s="5">
         <v>0.14313749758065875</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1401.1717796</v>
       </c>
       <c r="C423" s="5">
         <v>-4.410950400000047</v>
       </c>
       <c r="D423" s="5">
         <v>-3.7014757004269372</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1399.3951847999999</v>
       </c>
       <c r="C424" s="5">
         <v>-1.7765948000001117</v>
       </c>
       <c r="D424" s="5">
         <v>-1.5109562171637281</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1403.4083728000001</v>
       </c>
       <c r="C425" s="5">
         <v>4.0131880000001274</v>
       </c>
       <c r="D425" s="5">
         <v>3.4961646761414666</v>
       </c>
       <c r="E425" s="5">
         <v>0.84125453877130774</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1402.0933632000001</v>
       </c>
       <c r="C426" s="5">
         <v>-1.3150095999999394</v>
       </c>
       <c r="D426" s="5">
         <v>-1.1186369672323893</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1404.7425145</v>
       </c>
       <c r="C427" s="5">
         <v>2.6491512999998577</v>
       </c>
       <c r="D427" s="5">
         <v>2.2910214573337306</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1405.17506</v>
       </c>
       <c r="C428" s="5">
         <v>0.4325455000000602</v>
       </c>
       <c r="D428" s="5">
         <v>0.37012800701290427</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1406.7451449</v>
       </c>
       <c r="C429" s="5">
         <v>1.5700848999999835</v>
       </c>
       <c r="D429" s="5">
         <v>1.349101522728513</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1406.2096678</v>
       </c>
       <c r="C430" s="5">
         <v>-0.53547709999998006</v>
       </c>
       <c r="D430" s="5">
         <v>-0.45582453590082839</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1404.1545243999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0551434000001336</v>
       </c>
       <c r="D431" s="5">
         <v>-1.739744073672167</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1408.5155682</v>
       </c>
       <c r="C432" s="5">
         <v>4.3610438000000613</v>
       </c>
       <c r="D432" s="5">
         <v>3.7913055591828337</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1406.7414639000001</v>
       </c>
       <c r="C433" s="5">
         <v>-1.7741042999998626</v>
       </c>
       <c r="D433" s="5">
         <v>-1.501040315333646</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1404.5474895</v>
       </c>
       <c r="C434" s="5">
         <v>-2.1939744000001156</v>
       </c>
       <c r="D434" s="5">
         <v>-1.8555667570481993</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1402.9880369</v>
       </c>
       <c r="C435" s="5">
         <v>-1.559452599999986</v>
       </c>
       <c r="D435" s="5">
         <v>-1.3242398740613837</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1404.4249938999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.436956999999893</v>
       </c>
       <c r="D436" s="5">
         <v>1.2360014005018405</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1411.5320039000001</v>
       </c>
       <c r="C437" s="5">
         <v>7.107010000000173</v>
       </c>
       <c r="D437" s="5">
         <v>6.2444262418114072</v>
       </c>
       <c r="E437" s="5">
         <v>0.57885012355969323</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1407.3164544000001</v>
       </c>
       <c r="C438" s="5">
         <v>-4.2155494999999519</v>
       </c>
       <c r="D438" s="5">
         <v>-3.5255230388794523</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1406.6377748</v>
       </c>
       <c r="C439" s="5">
         <v>-0.67867960000012317</v>
       </c>
       <c r="D439" s="5">
         <v>-0.57716858693354078</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1410.2474833000001</v>
+        <v>1410.1954556000001</v>
       </c>
       <c r="C440" s="5">
-        <v>3.6097085000001243</v>
+        <v>3.557680800000071</v>
       </c>
       <c r="D440" s="5">
-        <v>3.1232727652837244</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0776281966535368</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1411.0742230999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.87876749999986714</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.75035181622582492</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>