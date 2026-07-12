--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9D75C3E8-32D0-4971-A86E-094137E04340}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DA00C51-FA6B-40BF-B352-D4BDF54D0710}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{862E360D-9F0B-44DE-95BD-07E9695D55DE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F2C6E13B-5978-46A2-806D-BA9EE7B8B417}"/>
   </bookViews>
   <sheets>
     <sheet name="AE420000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Retail Trade</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F3C23F2-3893-4CC9-8853-B1935FDB8C5B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0506E839-2D8B-4AFC-8F77-B389CA6B85A2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>897.76125062000006</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>896.46365356000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.2975970600000437</v>
       </c>
       <c r="D7" s="5">
         <v>-1.7207220341992513</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>898.24788121999995</v>
       </c>
       <c r="C8" s="5">
         <v>1.7842276599999423</v>
       </c>
       <c r="D8" s="5">
         <v>2.4146733678958698</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>895.36307351000005</v>
       </c>
       <c r="C9" s="5">
         <v>-2.8848077099999045</v>
       </c>
       <c r="D9" s="5">
         <v>-3.786561966514268</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>897.36040381999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.9973303099999384</v>
       </c>
       <c r="D10" s="5">
         <v>2.7099874778178101</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>898.56088953999995</v>
       </c>
       <c r="C11" s="5">
         <v>1.2004857199999606</v>
       </c>
       <c r="D11" s="5">
         <v>1.6172208017206202</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>897.58279994999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.97808958999996776</v>
       </c>
       <c r="D12" s="5">
         <v>-1.2984164098148954</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>898.23778905999995</v>
       </c>
       <c r="C13" s="5">
         <v>0.65498910999997406</v>
       </c>
       <c r="D13" s="5">
         <v>0.87919372896512193</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>898.43670244999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.19891339000002972</v>
       </c>
       <c r="D14" s="5">
         <v>0.26606207116013358</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>896.66763999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7690624599999865</v>
       </c>
       <c r="D15" s="5">
         <v>-2.337432313092358</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>896.14319321999994</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52444677000005413</v>
       </c>
       <c r="D16" s="5">
         <v>-0.69960769131793832</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>891.94981322000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.1933799999999337</v>
       </c>
       <c r="D17" s="5">
         <v>-5.4729505916643824</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>893.36487334000003</v>
       </c>
       <c r="C18" s="5">
         <v>1.415060120000021</v>
       </c>
       <c r="D18" s="5">
         <v>1.9204752507478551</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>889.53298223000002</v>
       </c>
       <c r="C19" s="5">
         <v>-3.831891110000015</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0274279249698406</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>891.24097547999997</v>
       </c>
       <c r="C20" s="5">
         <v>1.7079932499999586</v>
       </c>
       <c r="D20" s="5">
         <v>2.328610524814545</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>883.27862900000002</v>
       </c>
       <c r="C21" s="5">
         <v>-7.962346479999951</v>
       </c>
       <c r="D21" s="5">
         <v>-10.209388427628896</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>888.54217897000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.2635499699999855</v>
       </c>
       <c r="D22" s="5">
         <v>7.3900164876917307</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>889.00525174999996</v>
       </c>
       <c r="C23" s="5">
         <v>0.46307277999994767</v>
       </c>
       <c r="D23" s="5">
         <v>0.62718791635432147</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>889.57323158999998</v>
       </c>
       <c r="C24" s="5">
         <v>0.56797984000002089</v>
       </c>
       <c r="D24" s="5">
         <v>0.76937218776371719</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>891.77455226999996</v>
       </c>
       <c r="C25" s="5">
         <v>2.2013206799999807</v>
       </c>
       <c r="D25" s="5">
         <v>3.0102474047255301</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>896.21134136000001</v>
       </c>
       <c r="C26" s="5">
         <v>4.4367890900000475</v>
       </c>
       <c r="D26" s="5">
         <v>6.136393068961743</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>889.79604959000005</v>
       </c>
       <c r="C27" s="5">
         <v>-6.4152917699999534</v>
       </c>
       <c r="D27" s="5">
         <v>-8.2596371991253026</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>888.82253242000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.97351717000003646</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3050366043890982</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>888.52588753999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.29664488000003075</v>
       </c>
       <c r="D29" s="5">
         <v>-0.39976613344020473</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38386976814753782</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>889.70940916999996</v>
       </c>
       <c r="C30" s="5">
         <v>1.1835216299999729</v>
       </c>
       <c r="D30" s="5">
         <v>1.6101690813244085</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>892.84507125000005</v>
       </c>
       <c r="C31" s="5">
         <v>3.1356620800000883</v>
       </c>
       <c r="D31" s="5">
         <v>4.3121902801457779</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>893.70535354000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.86028228999998646</v>
       </c>
       <c r="D32" s="5">
         <v>1.1623821167905835</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>898.40982631999998</v>
       </c>
       <c r="C33" s="5">
         <v>4.7044727799999464</v>
       </c>
       <c r="D33" s="5">
         <v>6.5029424220506504</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>900.18643966000002</v>
       </c>
       <c r="C34" s="5">
         <v>1.7766133400000399</v>
       </c>
       <c r="D34" s="5">
         <v>2.3989910225120648</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>900.02228984999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.16414981000002626</v>
       </c>
       <c r="D35" s="5">
         <v>-0.21860175453368713</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>902.87086162000003</v>
       </c>
       <c r="C36" s="5">
         <v>2.848571770000035</v>
       </c>
       <c r="D36" s="5">
         <v>3.8648178644761</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>899.89203667000004</v>
       </c>
       <c r="C37" s="5">
         <v>-2.9788249499999893</v>
       </c>
       <c r="D37" s="5">
         <v>-3.8880791262889347</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>902.07633066999995</v>
       </c>
       <c r="C38" s="5">
         <v>2.1842939999999089</v>
       </c>
       <c r="D38" s="5">
         <v>2.9519430406499181</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>908.39410988999998</v>
       </c>
       <c r="C39" s="5">
         <v>6.317779220000034</v>
       </c>
       <c r="D39" s="5">
         <v>8.7357271227805011</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>907.77384264</v>
       </c>
       <c r="C40" s="5">
         <v>-0.62026724999998351</v>
       </c>
       <c r="D40" s="5">
         <v>-0.81631062054169368</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>910.84951904000002</v>
       </c>
       <c r="C41" s="5">
         <v>3.0756764000000203</v>
       </c>
       <c r="D41" s="5">
         <v>4.1424107042186353</v>
       </c>
       <c r="E41" s="5">
         <v>2.5124345630272993</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>911.76470895</v>
       </c>
       <c r="C42" s="5">
         <v>0.91518990999998096</v>
       </c>
       <c r="D42" s="5">
         <v>1.2124036714717956</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>915.22244917</v>
       </c>
       <c r="C43" s="5">
         <v>3.4577402200000051</v>
       </c>
       <c r="D43" s="5">
         <v>4.6469636672084036</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>912.39057738999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.8318717800000286</v>
       </c>
       <c r="D44" s="5">
         <v>-3.6504862625230117</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>917.87779346000002</v>
       </c>
       <c r="C45" s="5">
         <v>5.487216070000045</v>
       </c>
       <c r="D45" s="5">
         <v>7.4605000938428923</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>916.98325565000005</v>
       </c>
       <c r="C46" s="5">
         <v>-0.89453780999997434</v>
       </c>
       <c r="D46" s="5">
         <v>-1.1632378598556814</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>916.88680445</v>
       </c>
       <c r="C47" s="5">
         <v>-9.6451200000046811E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.12614680309381843</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>927.23140384999999</v>
       </c>
       <c r="C48" s="5">
         <v>10.344599399999993</v>
       </c>
       <c r="D48" s="5">
         <v>14.411298412066852</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>927.11674926000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.11465458999998646</v>
       </c>
       <c r="D49" s="5">
         <v>-0.14828226863419225</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>926.45170836</v>
       </c>
       <c r="C50" s="5">
         <v>-0.66504090000000815</v>
       </c>
       <c r="D50" s="5">
         <v>-0.8573980338007936</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>926.89314911999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.44144075999997767</v>
       </c>
       <c r="D51" s="5">
         <v>0.57328337695119469</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>928.77149241999996</v>
       </c>
       <c r="C52" s="5">
         <v>1.8783432999999832</v>
       </c>
       <c r="D52" s="5">
         <v>2.4590806599127824</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>932.76095115999999</v>
       </c>
       <c r="C53" s="5">
         <v>3.9894587400000319</v>
       </c>
       <c r="D53" s="5">
         <v>5.2780320739481912</v>
       </c>
       <c r="E53" s="5">
         <v>2.4056039622322833</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>936.23852830999999</v>
       </c>
       <c r="C54" s="5">
         <v>3.4775771500000019</v>
       </c>
       <c r="D54" s="5">
         <v>4.5668036268041501</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>938.77238648000002</v>
       </c>
       <c r="C55" s="5">
         <v>2.5338581700000304</v>
       </c>
       <c r="D55" s="5">
         <v>3.2964904815029783</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>942.60817063000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.835784149999995</v>
       </c>
       <c r="D56" s="5">
         <v>5.0148510470717111</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>946.20235951999996</v>
       </c>
       <c r="C57" s="5">
         <v>3.5941888899999412</v>
       </c>
       <c r="D57" s="5">
         <v>4.6728191128386332</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>949.18871402000002</v>
       </c>
       <c r="C58" s="5">
         <v>2.9863545000000613</v>
       </c>
       <c r="D58" s="5">
         <v>3.8538183409146276</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>950.51027566000005</v>
       </c>
       <c r="C59" s="5">
         <v>1.3215616400000272</v>
       </c>
       <c r="D59" s="5">
         <v>1.6836216099103352</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>950.80335547000004</v>
       </c>
       <c r="C60" s="5">
         <v>0.29307980999999472</v>
       </c>
       <c r="D60" s="5">
         <v>0.37063546148758952</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>955.39247642999999</v>
       </c>
       <c r="C61" s="5">
         <v>4.5891209599999456</v>
       </c>
       <c r="D61" s="5">
         <v>5.9481395308846663</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>962.17705954999997</v>
       </c>
       <c r="C62" s="5">
         <v>6.7845831199999793</v>
       </c>
       <c r="D62" s="5">
         <v>8.8624675688378396</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>965.74848510000004</v>
       </c>
       <c r="C63" s="5">
         <v>3.5714255500000718</v>
       </c>
       <c r="D63" s="5">
         <v>4.5462474914039985</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>967.67338267000002</v>
       </c>
       <c r="C64" s="5">
         <v>1.9248975699999846</v>
       </c>
       <c r="D64" s="5">
         <v>2.4181947430753636</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>970.71905848999995</v>
       </c>
       <c r="C65" s="5">
         <v>3.0456758199999285</v>
       </c>
       <c r="D65" s="5">
         <v>3.8429777106672836</v>
       </c>
       <c r="E65" s="5">
         <v>4.0694357201375597</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>971.98812419000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.2690657000000556</v>
       </c>
       <c r="D66" s="5">
         <v>1.5801449437230941</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>973.17503051000006</v>
       </c>
       <c r="C67" s="5">
         <v>1.1869063200000483</v>
       </c>
       <c r="D67" s="5">
         <v>1.4752158711402119</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>972.28451921999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.89051129000006313</v>
       </c>
       <c r="D68" s="5">
         <v>-1.0925596614981936</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>970.10701366000001</v>
       </c>
       <c r="C69" s="5">
         <v>-2.177505559999986</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6546340464643658</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>970.32845858999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.22144492999996146</v>
       </c>
       <c r="D70" s="5">
         <v>0.27426643563575048</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>974.60798537999995</v>
       </c>
       <c r="C71" s="5">
         <v>4.2795267899999772</v>
       </c>
       <c r="D71" s="5">
         <v>5.4227541984203764</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>977.06802829000003</v>
       </c>
       <c r="C72" s="5">
         <v>2.4600429100000838</v>
       </c>
       <c r="D72" s="5">
         <v>3.0713691100501261</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>981.35161571000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.2835874200000035</v>
       </c>
       <c r="D73" s="5">
         <v>5.389676671996102</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>985.51470846999996</v>
       </c>
       <c r="C74" s="5">
         <v>4.1630927599999268</v>
       </c>
       <c r="D74" s="5">
         <v>5.2111147855348428</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>986.21344190000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.69873343000006116</v>
       </c>
       <c r="D75" s="5">
         <v>0.85412984510813139</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>989.66002617000004</v>
       </c>
       <c r="C76" s="5">
         <v>3.4465842700000167</v>
       </c>
       <c r="D76" s="5">
         <v>4.2752728370397675</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>989.53834613000004</v>
       </c>
       <c r="C77" s="5">
         <v>-0.1216800400000011</v>
       </c>
       <c r="D77" s="5">
         <v>-0.1474418929821808</v>
       </c>
       <c r="E77" s="5">
         <v>1.9386955963627939</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>992.00244278000002</v>
       </c>
       <c r="C78" s="5">
         <v>2.4640966499999877</v>
       </c>
       <c r="D78" s="5">
         <v>3.0294443841712315</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>989.84872931999996</v>
       </c>
       <c r="C79" s="5">
         <v>-2.1537134600000627</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5744065759002344</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>991.53016218000005</v>
       </c>
       <c r="C80" s="5">
         <v>1.6814328600000863</v>
       </c>
       <c r="D80" s="5">
         <v>2.0575644641636526</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>995.17473265000001</v>
       </c>
       <c r="C81" s="5">
         <v>3.6445704699999624</v>
       </c>
       <c r="D81" s="5">
         <v>4.5011165751469129</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>999.39146871000003</v>
       </c>
       <c r="C82" s="5">
         <v>4.2167360600000166</v>
       </c>
       <c r="D82" s="5">
         <v>5.2048020576534793</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1000.4031646</v>
       </c>
       <c r="C83" s="5">
         <v>1.0116958899999418</v>
       </c>
       <c r="D83" s="5">
         <v>1.2215606885759067</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>998.47675963999995</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9264049600000135</v>
       </c>
       <c r="D84" s="5">
         <v>-2.2864376454409419</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>998.56194919999996</v>
       </c>
       <c r="C85" s="5">
         <v>8.5189560000003439E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.10243148441140271</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>998.22562029999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.33632890000001225</v>
       </c>
       <c r="D86" s="5">
         <v>-0.40342802053738858</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1001.4599834000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.2343631000001096</v>
       </c>
       <c r="D87" s="5">
         <v>3.9581775406025699</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1003.6166516</v>
       </c>
       <c r="C88" s="5">
         <v>2.1566681999998991</v>
       </c>
       <c r="D88" s="5">
         <v>2.6150582938300637</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1003.7775096</v>
       </c>
       <c r="C89" s="5">
         <v>0.16085800000007566</v>
       </c>
       <c r="D89" s="5">
         <v>0.19250363390763692</v>
       </c>
       <c r="E89" s="5">
         <v>1.4389703568020495</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1004.4318511</v>
       </c>
       <c r="C90" s="5">
         <v>0.65434149999998681</v>
       </c>
       <c r="D90" s="5">
         <v>0.78506557343607231</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1005.6616091</v>
       </c>
       <c r="C91" s="5">
         <v>1.2297579999999471</v>
       </c>
       <c r="D91" s="5">
         <v>1.4791321443810235</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1008.509148</v>
       </c>
       <c r="C92" s="5">
         <v>2.8475389000000177</v>
       </c>
       <c r="D92" s="5">
         <v>3.4512273263066051</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1008.3877902</v>
       </c>
       <c r="C93" s="5">
         <v>-0.12135779999994156</v>
       </c>
       <c r="D93" s="5">
         <v>-0.14430510238881977</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1009.4561764</v>
       </c>
       <c r="C94" s="5">
         <v>1.0683861999999635</v>
       </c>
       <c r="D94" s="5">
         <v>1.2788341943318793</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1010.8839452</v>
       </c>
       <c r="C95" s="5">
         <v>1.4277687999999671</v>
       </c>
       <c r="D95" s="5">
         <v>1.7105386656292243</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1013.3347036</v>
       </c>
       <c r="C96" s="5">
         <v>2.4507584000000406</v>
       </c>
       <c r="D96" s="5">
         <v>2.9483532249260813</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1016.7518138</v>
       </c>
       <c r="C97" s="5">
         <v>3.4171102000000246</v>
       </c>
       <c r="D97" s="5">
         <v>4.1224733693472793</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1016.4403376</v>
       </c>
       <c r="C98" s="5">
         <v>-0.31147620000001552</v>
       </c>
       <c r="D98" s="5">
         <v>-0.36699449393039485</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1019.7264807</v>
       </c>
       <c r="C99" s="5">
         <v>3.2861431000000039</v>
       </c>
       <c r="D99" s="5">
         <v>3.9493235611387734</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1022.0782674</v>
       </c>
       <c r="C100" s="5">
         <v>2.3517866999999342</v>
       </c>
       <c r="D100" s="5">
         <v>2.8029265770077361</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1023.6843206</v>
       </c>
       <c r="C101" s="5">
         <v>1.6060532000000194</v>
       </c>
       <c r="D101" s="5">
         <v>1.9020145493668705</v>
       </c>
       <c r="E101" s="5">
         <v>1.9831895823141821</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1026.135391</v>
       </c>
       <c r="C102" s="5">
         <v>2.4510704000000487</v>
       </c>
       <c r="D102" s="5">
         <v>2.9113750945955585</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1027.0364182999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.90102729999989606</v>
       </c>
       <c r="D103" s="5">
         <v>1.0587977205712251</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1029.4765943</v>
       </c>
       <c r="C104" s="5">
         <v>2.440176000000065</v>
       </c>
       <c r="D104" s="5">
         <v>2.888681167392515</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1031.9531797</v>
       </c>
       <c r="C105" s="5">
         <v>2.4765853999999763</v>
       </c>
       <c r="D105" s="5">
         <v>2.9253131063749827</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1033.1760724999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.2228927999999541</v>
       </c>
       <c r="D106" s="5">
         <v>1.4313379097845358</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1032.6348562000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.54121629999985998</v>
       </c>
       <c r="D107" s="5">
         <v>-0.62679699900003438</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1035.7379099</v>
       </c>
       <c r="C108" s="5">
         <v>3.1030536999999185</v>
       </c>
       <c r="D108" s="5">
         <v>3.6661823292338802</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1036.0030898</v>
       </c>
       <c r="C109" s="5">
         <v>0.26517990000002101</v>
       </c>
       <c r="D109" s="5">
         <v>0.30766891887656911</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1040.6783534000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.6752636000001075</v>
       </c>
       <c r="D110" s="5">
         <v>5.5518004232343321</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1040.5319708</v>
       </c>
       <c r="C111" s="5">
         <v>-0.1463826000001518</v>
       </c>
       <c r="D111" s="5">
         <v>-0.16866237991044475</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1043.7084761000001</v>
       </c>
       <c r="C112" s="5">
         <v>3.1765053000001444</v>
       </c>
       <c r="D112" s="5">
         <v>3.7254629058086186</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1047.1470727000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.4385965999999826</v>
       </c>
       <c r="D113" s="5">
         <v>4.0259451982078032</v>
       </c>
       <c r="E113" s="5">
         <v>2.2919909612612033</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1048.6789533000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.5318806000000222</v>
       </c>
       <c r="D114" s="5">
         <v>1.7696842598528439</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1053.2791465</v>
       </c>
       <c r="C115" s="5">
         <v>4.6001931999999215</v>
       </c>
       <c r="D115" s="5">
         <v>5.3928641157148238</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1056.7454674000001</v>
       </c>
       <c r="C116" s="5">
         <v>3.4663209000000279</v>
       </c>
       <c r="D116" s="5">
         <v>4.0214479593434937</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1058.0483942999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.3029268999998749</v>
       </c>
       <c r="D117" s="5">
         <v>1.4896289182694922</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1059.0386807</v>
       </c>
       <c r="C118" s="5">
         <v>0.99028640000005907</v>
       </c>
       <c r="D118" s="5">
         <v>1.1289465730838888</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1063.9029284999999</v>
       </c>
       <c r="C119" s="5">
         <v>4.8642477999999301</v>
       </c>
       <c r="D119" s="5">
         <v>5.6530841820063182</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1068.3975825</v>
       </c>
       <c r="C120" s="5">
         <v>4.4946540000000823</v>
       </c>
       <c r="D120" s="5">
         <v>5.1890923995354443</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1068.8384034999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.44082099999991442</v>
       </c>
       <c r="D121" s="5">
         <v>0.49624530020297986</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1071.0995286</v>
       </c>
       <c r="C122" s="5">
         <v>2.2611251000000721</v>
       </c>
       <c r="D122" s="5">
         <v>2.5683436054906528</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1076.4238021000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.3242735000001176</v>
       </c>
       <c r="D123" s="5">
         <v>6.130832471355907</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1077.3813963</v>
       </c>
       <c r="C124" s="5">
         <v>0.95759419999990314</v>
       </c>
       <c r="D124" s="5">
         <v>1.0727672209429162</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1081.3836163999999</v>
       </c>
       <c r="C125" s="5">
         <v>4.0022200999999313</v>
       </c>
       <c r="D125" s="5">
         <v>4.5499334250513668</v>
       </c>
       <c r="E125" s="5">
         <v>3.2695066999254729</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1084.2341637</v>
       </c>
       <c r="C126" s="5">
         <v>2.8505473000000165</v>
       </c>
       <c r="D126" s="5">
         <v>3.2094883762751047</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1088.815427</v>
       </c>
       <c r="C127" s="5">
         <v>4.581263300000046</v>
       </c>
       <c r="D127" s="5">
         <v>5.1899227550525451</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1089.2126934</v>
       </c>
       <c r="C128" s="5">
         <v>0.39726640000003499</v>
       </c>
       <c r="D128" s="5">
         <v>0.4387130115660165</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1088.6219738</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59071960000005674</v>
       </c>
       <c r="D129" s="5">
         <v>-0.64886583557293154</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1091.6198769</v>
       </c>
       <c r="C130" s="5">
         <v>2.9979031000000305</v>
       </c>
       <c r="D130" s="5">
         <v>3.3551363464767059</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1097.2149359</v>
       </c>
       <c r="C131" s="5">
         <v>5.595058999999992</v>
       </c>
       <c r="D131" s="5">
         <v>6.3269387332109295</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1094.071729</v>
       </c>
       <c r="C132" s="5">
         <v>-3.1432068999999956</v>
       </c>
       <c r="D132" s="5">
         <v>-3.384007128278621</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1101.8180056000001</v>
       </c>
       <c r="C133" s="5">
         <v>7.7462766000001011</v>
       </c>
       <c r="D133" s="5">
         <v>8.8350625865758037</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1097.9089512</v>
       </c>
       <c r="C134" s="5">
         <v>-3.9090544000000591</v>
       </c>
       <c r="D134" s="5">
         <v>-4.175286827507807</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1103.4664792000001</v>
       </c>
       <c r="C135" s="5">
         <v>5.5575280000000475</v>
       </c>
       <c r="D135" s="5">
         <v>6.2463030608435277</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1107.5869938999999</v>
       </c>
       <c r="C136" s="5">
         <v>4.1205146999998306</v>
       </c>
       <c r="D136" s="5">
         <v>4.5741708305252926</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1108.0883233</v>
       </c>
       <c r="C137" s="5">
         <v>0.50132940000003146</v>
       </c>
       <c r="D137" s="5">
         <v>0.54451271323312511</v>
       </c>
       <c r="E137" s="5">
         <v>2.4694943121943869</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1105.7905891</v>
       </c>
       <c r="C138" s="5">
         <v>-2.2977341999999226</v>
       </c>
       <c r="D138" s="5">
         <v>-2.4601388347179287</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1105.5573608</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23322830000006434</v>
       </c>
       <c r="D139" s="5">
         <v>-0.25280512182671577</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1105.7009447</v>
       </c>
       <c r="C140" s="5">
         <v>0.14358390000006693</v>
       </c>
       <c r="D140" s="5">
         <v>0.1559609800721562</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1105.1943295000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.50661519999994198</v>
       </c>
       <c r="D141" s="5">
         <v>-0.54843813463428814</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1104.0778054</v>
       </c>
       <c r="C142" s="5">
         <v>-1.116524100000106</v>
       </c>
       <c r="D142" s="5">
         <v>-1.2055882799669737</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1104.3114596999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.23365429999989829</v>
       </c>
       <c r="D143" s="5">
         <v>0.25424996781506781</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1101.1151273</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1963323999998465</v>
       </c>
       <c r="D144" s="5">
         <v>-3.4185321691712178</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1100.1469085000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.96821879999993143</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0500809393935051</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1096.9367439</v>
       </c>
       <c r="C146" s="5">
         <v>-3.2101646000000983</v>
       </c>
       <c r="D146" s="5">
         <v>-3.4458781767335855</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1092.9490711000001</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9876727999999275</v>
       </c>
       <c r="D147" s="5">
         <v>-4.2761642144691141</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1089.8392670000001</v>
       </c>
       <c r="C148" s="5">
         <v>-3.1098041000000194</v>
       </c>
       <c r="D148" s="5">
         <v>-3.36147012530571</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1086.2982454</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5410216000000219</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8300215947762339</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9664567744118844</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1092.3823394999999</v>
       </c>
       <c r="C150" s="5">
         <v>6.084094099999902</v>
       </c>
       <c r="D150" s="5">
         <v>6.9318565037646884</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1092.6129802999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.23064079999994647</v>
       </c>
       <c r="D151" s="5">
         <v>0.2536571428095602</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1093.3060975000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.69311720000018795</v>
       </c>
       <c r="D152" s="5">
         <v>0.76390154326633208</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1093.0159397</v>
       </c>
       <c r="C153" s="5">
         <v>-0.29015780000008817</v>
       </c>
       <c r="D153" s="5">
         <v>-0.31800935530332808</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1093.8406520000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.8247123000001011</v>
       </c>
       <c r="D154" s="5">
         <v>0.90920182311973186</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1090.9569939</v>
       </c>
       <c r="C155" s="5">
         <v>-2.8836581000000479</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1180539572176147</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1088.3547122</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6022817000000487</v>
       </c>
       <c r="D156" s="5">
         <v>-2.8251287999994212</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1083.2257727000001</v>
       </c>
       <c r="C157" s="5">
         <v>-5.1289394999998876</v>
       </c>
       <c r="D157" s="5">
         <v>-5.5107787124030638</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1083.7871821000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.56140940000000228</v>
       </c>
       <c r="D158" s="5">
         <v>0.62370651237853014</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1074.8902432</v>
       </c>
       <c r="C159" s="5">
         <v>-8.8969389000001229</v>
       </c>
       <c r="D159" s="5">
         <v>-9.418120909543692</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.5349242</v>
       </c>
       <c r="C160" s="5">
         <v>-1.3553190000000086</v>
       </c>
       <c r="D160" s="5">
         <v>-1.502619715043263</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1073.0358022</v>
       </c>
       <c r="C161" s="5">
         <v>-0.499121999999943</v>
       </c>
       <c r="D161" s="5">
         <v>-0.55649534298995995</v>
       </c>
       <c r="E161" s="5">
         <v>-1.2208841592224462</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1064.0509502</v>
       </c>
       <c r="C162" s="5">
         <v>-8.9848520000000462</v>
       </c>
       <c r="D162" s="5">
         <v>-9.5978965765323387</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1063.9476555000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1032946999998785</v>
       </c>
       <c r="D163" s="5">
         <v>-0.11643002596620766</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1061.068031</v>
       </c>
       <c r="C164" s="5">
         <v>-2.8796245000000908</v>
       </c>
       <c r="D164" s="5">
         <v>-3.1999425013846672</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1060.155937</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91209400000002461</v>
       </c>
       <c r="D165" s="5">
         <v>-1.0266570374659834</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1058.1928362000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.9631007999998928</v>
       </c>
       <c r="D166" s="5">
         <v>-2.1995602145269633</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1057.8861068000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.30672939999999471</v>
       </c>
       <c r="D167" s="5">
         <v>-0.34727984755361652</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1058.3990424000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.51293559999999161</v>
       </c>
       <c r="D168" s="5">
         <v>0.58339629703538787</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1061.651292</v>
       </c>
       <c r="C169" s="5">
         <v>3.2522495999999137</v>
       </c>
       <c r="D169" s="5">
         <v>3.750321793967748</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1065.5791621000001</v>
       </c>
       <c r="C170" s="5">
         <v>3.9278701000000638</v>
       </c>
       <c r="D170" s="5">
         <v>4.5311955518622993</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1068.8956556000001</v>
       </c>
       <c r="C171" s="5">
         <v>3.3164934999999787</v>
       </c>
       <c r="D171" s="5">
         <v>3.7994648117085195</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1067.6979781</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1976775000000544</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3363221693685978</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1067.6009713000001</v>
       </c>
       <c r="C173" s="5">
         <v>-9.7006799999917348E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.10897277122514648</v>
       </c>
       <c r="E173" s="5">
         <v>-0.50649110578203649</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1069.4732945000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.8723231999999825</v>
       </c>
       <c r="D174" s="5">
         <v>2.124938975331947</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1073.3447212999999</v>
       </c>
       <c r="C175" s="5">
         <v>3.871426799999881</v>
       </c>
       <c r="D175" s="5">
         <v>4.4314635520743106</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1074.0571546000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.71243330000015703</v>
       </c>
       <c r="D176" s="5">
         <v>0.79941500054163672</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1077.2467830000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.1896283999999469</v>
       </c>
       <c r="D177" s="5">
         <v>3.6224272325909856</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1078.3475182</v>
       </c>
       <c r="C178" s="5">
         <v>1.1007351999999173</v>
       </c>
       <c r="D178" s="5">
         <v>1.2330794196113493</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1076.7975455000001</v>
       </c>
       <c r="C179" s="5">
         <v>-1.5499726999998984</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7112605218283838</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1078.5435077</v>
       </c>
       <c r="C180" s="5">
         <v>1.7459621999998944</v>
       </c>
       <c r="D180" s="5">
         <v>1.963173505345428</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1084.5163768</v>
       </c>
       <c r="C181" s="5">
         <v>5.9728691000000254</v>
       </c>
       <c r="D181" s="5">
         <v>6.8516779897290991</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1080.8918713999999</v>
       </c>
       <c r="C182" s="5">
         <v>-3.6245054000000891</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9375549861600856</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1082.9510914</v>
       </c>
       <c r="C183" s="5">
         <v>2.0592200000000958</v>
       </c>
       <c r="D183" s="5">
         <v>2.3102414698312979</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1083.6161655000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.66507410000008349</v>
       </c>
       <c r="D184" s="5">
         <v>0.73945183193391273</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1085.7502668</v>
       </c>
       <c r="C185" s="5">
         <v>2.1341012999998838</v>
       </c>
       <c r="D185" s="5">
         <v>2.3890783913252056</v>
       </c>
       <c r="E185" s="5">
         <v>1.7000073986350728</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1088.9788004</v>
       </c>
       <c r="C186" s="5">
         <v>3.2285335999999916</v>
       </c>
       <c r="D186" s="5">
         <v>3.6272005336794866</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1090.8384831000001</v>
       </c>
       <c r="C187" s="5">
         <v>1.8596827000001213</v>
       </c>
       <c r="D187" s="5">
         <v>2.0686348926713505</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1091.8026508</v>
       </c>
       <c r="C188" s="5">
         <v>0.96416769999996177</v>
       </c>
       <c r="D188" s="5">
         <v>1.0658245226585095</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1096.9381960000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.1355452000000241</v>
       </c>
       <c r="D189" s="5">
         <v>5.7928158312960276</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1098.8716221</v>
       </c>
       <c r="C190" s="5">
         <v>1.933426099999906</v>
       </c>
       <c r="D190" s="5">
         <v>2.1357041071004002</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1103.9618945</v>
       </c>
       <c r="C191" s="5">
         <v>5.0902724000000035</v>
       </c>
       <c r="D191" s="5">
         <v>5.7025587463251037</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1108.3674656999999</v>
       </c>
       <c r="C192" s="5">
         <v>4.4055711999999403</v>
       </c>
       <c r="D192" s="5">
         <v>4.8953495422686455</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1110.2609602</v>
       </c>
       <c r="C193" s="5">
         <v>1.893494500000088</v>
       </c>
       <c r="D193" s="5">
         <v>2.0694084251309253</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1111.6129546</v>
       </c>
       <c r="C194" s="5">
         <v>1.3519943999999668</v>
       </c>
       <c r="D194" s="5">
         <v>1.4710987230434736</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1108.1536229000001</v>
       </c>
       <c r="C195" s="5">
         <v>-3.4593316999998933</v>
       </c>
       <c r="D195" s="5">
         <v>-3.671132280878342</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1118.6874941000001</v>
       </c>
       <c r="C196" s="5">
         <v>10.533871200000021</v>
       </c>
       <c r="D196" s="5">
         <v>12.022626106856226</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1122.4892057</v>
       </c>
       <c r="C197" s="5">
         <v>3.8017115999998623</v>
       </c>
       <c r="D197" s="5">
         <v>4.1551342524822621</v>
       </c>
       <c r="E197" s="5">
         <v>3.3837374968628486</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1119.881934</v>
       </c>
       <c r="C198" s="5">
         <v>-2.6072716999999557</v>
       </c>
       <c r="D198" s="5">
         <v>-2.7519764680283609</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1120.3876931</v>
       </c>
       <c r="C199" s="5">
         <v>0.50575909999997748</v>
       </c>
       <c r="D199" s="5">
         <v>0.5432900374861882</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1123.8014228</v>
       </c>
       <c r="C200" s="5">
         <v>3.4137296999999762</v>
       </c>
       <c r="D200" s="5">
         <v>3.718200975975039</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1124.7680839</v>
       </c>
       <c r="C201" s="5">
         <v>0.96666110000001026</v>
       </c>
       <c r="D201" s="5">
         <v>1.0371022135596597</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1125.4097938</v>
+        <v>1125.4097936999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64170990000002348</v>
+        <v>0.64170979999994415</v>
       </c>
       <c r="D202" s="5">
-        <v>0.68678408856304163</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.68678398120278761</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1125.3828392</v>
       </c>
       <c r="C203" s="5">
-        <v>-2.6954599999953643E-2</v>
+        <v>-2.6954499999874315E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-2.8737318300375847E-2</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-2.8737211703089294E-2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1124.7732856</v>
+        <v>1124.7732854999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.60955360000002656</v>
+        <v>-0.60955370000010589</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.64803653721320353</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.64803664321004817</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1127.8979893000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.1247037000000546</v>
+        <v>3.1247038000001339</v>
       </c>
       <c r="D205" s="5">
-        <v>3.3851005440167947</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.385100654316453</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1130.7051306000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.8071413000000121</v>
       </c>
       <c r="D206" s="5">
         <v>3.0278137585329601</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1131.6092183999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.9040877999998429</v>
       </c>
       <c r="D207" s="5">
         <v>0.9637253246587818</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1135.9299311</v>
       </c>
       <c r="C208" s="5">
         <v>4.3207127000000582</v>
       </c>
       <c r="D208" s="5">
         <v>4.6792969303008913</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1137.7913887</v>
       </c>
       <c r="C209" s="5">
         <v>1.8614575999999943</v>
       </c>
       <c r="D209" s="5">
         <v>1.9842703159263841</v>
       </c>
       <c r="E209" s="5">
         <v>1.3632365391395673</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1144.1796755</v>
       </c>
       <c r="C210" s="5">
         <v>6.3882868000000599</v>
       </c>
       <c r="D210" s="5">
         <v>6.9495686570639759</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1144.3026311000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.12295560000006844</v>
       </c>
       <c r="D211" s="5">
         <v>0.12903039653655579</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1150.0698788</v>
+        <v>1150.0698789</v>
       </c>
       <c r="C212" s="5">
-        <v>5.7672476999998707</v>
+        <v>5.7672477999999501</v>
       </c>
       <c r="D212" s="5">
-        <v>6.2184576593832031</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.2184577702130817</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1151.0349653000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.96508650000009766</v>
+        <v>0.96508640000001833</v>
       </c>
       <c r="D213" s="5">
-        <v>1.0116462103046731</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.0116461049076708</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1152.9536725</v>
+        <v>1152.9536724</v>
       </c>
       <c r="C214" s="5">
-        <v>1.9187071999999716</v>
+        <v>1.9187070999998923</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0187706675576456</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.0187705613760709</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1154.8036261</v>
       </c>
       <c r="C215" s="5">
-        <v>1.8499535999999352</v>
+        <v>1.8499537000000146</v>
       </c>
       <c r="D215" s="5">
-        <v>1.9425241487494027</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.9425242548517296</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1158.7033974999999</v>
       </c>
       <c r="C216" s="5">
         <v>3.8997713999999633</v>
       </c>
       <c r="D216" s="5">
         <v>4.1285205021092342</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1155.6749669000001</v>
       </c>
       <c r="C217" s="5">
         <v>-3.0284305999998651</v>
       </c>
       <c r="D217" s="5">
         <v>-3.0916701703619598</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1161.4197724000001</v>
       </c>
       <c r="C218" s="5">
         <v>5.744805499999984</v>
       </c>
       <c r="D218" s="5">
         <v>6.1309643969827965</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1162.5758848999999</v>
+        <v>1162.5758848</v>
       </c>
       <c r="C219" s="5">
-        <v>1.1561124999998356</v>
+        <v>1.1561123999999836</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2010779967820628</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.2010778923234655</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1169.1108813000001</v>
+        <v>1169.1108812</v>
       </c>
       <c r="C220" s="5">
-        <v>6.5349964000001819</v>
+        <v>6.5349963999999545</v>
       </c>
       <c r="D220" s="5">
-        <v>6.9578610189412693</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>6.9578610195582424</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1170.3296336999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.2187523999998575</v>
+        <v>1.2187524999999368</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2581504640443608</v>
+        <v>1.2581505679780225</v>
       </c>
       <c r="E221" s="5">
         <v>2.8597724787825074</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1172.8021758</v>
       </c>
       <c r="C222" s="5">
         <v>2.4725421000000551</v>
       </c>
       <c r="D222" s="5">
         <v>2.5648935834585274</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1175.8067473999999</v>
+        <v>1175.8067475</v>
       </c>
       <c r="C223" s="5">
-        <v>3.0045715999999629</v>
+        <v>3.0045717000000423</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1179381693988928</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.1179382746387541</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1175.1937751</v>
+        <v>1175.1937751999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.61297229999991032</v>
+        <v>-0.61297230000013769</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.62379413851230137</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.62379413845957687</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1170.5198931</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.6738820000000487</v>
+        <v>-4.6738820999999007</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6695157185411844</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.6695158158837291</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1167.7762442000001</v>
       </c>
       <c r="C226" s="5">
         <v>-2.7436488999999256</v>
       </c>
       <c r="D226" s="5">
         <v>-2.7767695429361861</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1170.9221566000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.1459124000000429</v>
       </c>
       <c r="D227" s="5">
         <v>3.2810518701380298</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1172.6435512999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.7213946999997916</v>
       </c>
       <c r="D228" s="5">
         <v>1.7784769627506636</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1173.1928977</v>
+        <v>1173.1928975999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.54934640000010404</v>
+        <v>0.54934630000002471</v>
       </c>
       <c r="D229" s="5">
-        <v>0.56361274804235251</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.56361264518069998</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1168.2808471000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.9120505999999295</v>
+        <v>-4.9120504999998502</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9101897942173451</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.9101896969546921</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1166.6793007000001</v>
+        <v>1166.6793006</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6015463999999611</v>
+        <v>-1.6015465000000404</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.6326822864900392</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.632682387666895</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1160.616031</v>
+        <v>1160.6160308999999</v>
       </c>
       <c r="C232" s="5">
         <v>-6.0632697000000917</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0612303754627899</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-6.0612303759675186</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1157.8179477000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7980832999999166</v>
+        <v>-2.7980831999998372</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8549783254267047</v>
+        <v>-2.8549782249851274</v>
       </c>
       <c r="E233" s="5">
         <v>-1.0690736728971029</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1154.5609003</v>
+        <v>1154.5609006</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2570474000001468</v>
+        <v>-3.2570471000001362</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3239670415713518</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.3239667401288808</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1150.8195284999999</v>
+        <v>1150.8195289</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.7413718000000245</v>
+        <v>-3.7413716999999451</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8200548922001865</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.8200547909349791</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1144.9026398999999</v>
+        <v>1144.9026402</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.9168885999999929</v>
+        <v>-5.9168887000000723</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.9982354211268074</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.9982355176261049</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1141.4966072</v>
+        <v>1141.4966073000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.4060326999999688</v>
+        <v>-3.4060328999999001</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.5121078810506079</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.512108083011245</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1138.2910675000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.2055396999999175</v>
+        <v>-3.2055397999999968</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3182653338392876</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.3182654354761754</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1136.0685203</v>
+        <v>1136.0685200999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.2225472000000082</v>
+        <v>-2.2225474000001668</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3180371151414358</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.3180373214994887</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1133.1265289999999</v>
+        <v>1133.1265286</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.9419913000001543</v>
+        <v>-2.9419914999998582</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0636690585113313</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0636692643571384</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1131.8090384</v>
+        <v>1131.8090377000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3174905999999282</v>
+        <v>-1.3174908999999388</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.3863567237057839</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.3863570378572998</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1136.4904368</v>
+        <v>1136.4904357</v>
       </c>
       <c r="C242" s="5">
-        <v>4.6813984000000346</v>
+        <v>4.6813979999999447</v>
       </c>
       <c r="D242" s="5">
-        <v>5.077936091970936</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>5.077935651383525</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1128.2952702</v>
+        <v>1128.295269</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.1951665999999932</v>
+        <v>-8.1951667000000725</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.3180623048446751</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-8.318062410087645</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1122.1720071</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.123263100000031</v>
+        <v>-6.1232618999999886</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.3214931690170895</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-6.3214919734341679</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1120.6106648</v>
+        <v>1120.6106652999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5613422999999784</v>
+        <v>-1.5613418000000365</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.6569111465102315</v>
+        <v>-1.656910619959362</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2135693676119126</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.2135693244272345</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1122.0404441000001</v>
+        <v>1122.0404453000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.4297793000000638</v>
+        <v>1.4297800000001644</v>
       </c>
       <c r="D246" s="5">
-        <v>1.5418615823626025</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.5418623418488542</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1122.2122022000001</v>
+        <v>1122.2122033999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.17175810000003366</v>
+        <v>0.17175809999980629</v>
       </c>
       <c r="D247" s="5">
-        <v>0.18384661425134841</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.18384661405437264</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1127.5660499000001</v>
+        <v>1127.5660527</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3538476999999602</v>
+        <v>5.3538493000000926</v>
       </c>
       <c r="D248" s="5">
-        <v>5.8775916835999809</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.87759348001482</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1128.6275287999999</v>
+        <v>1128.6275316000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.0614788999998837</v>
+        <v>1.061478900000111</v>
       </c>
       <c r="D249" s="5">
-        <v>1.1355348711849844</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.1355348683508293</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1130.6556719</v>
+        <v>1130.6556748</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0281431000000794</v>
+        <v>2.0281431999999313</v>
       </c>
       <c r="D250" s="5">
-        <v>2.1778403432873183</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.1778404462752032</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1131.9438335</v>
+        <v>1131.9438359999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.2881615999999667</v>
+        <v>1.2881611999998768</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3757654579946488</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.3757650245604491</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1130.5293896999999</v>
+        <v>1130.5293881</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4144438000000719</v>
+        <v>-1.4144478999999137</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.4892221756887647</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.489226459555415</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1131.1183934000001</v>
+        <v>1131.1183848999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.58900370000014846</v>
+        <v>0.5889967999999044</v>
       </c>
       <c r="D253" s="5">
-        <v>0.6269923708084546</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.62698500561273462</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1133.6535297</v>
+        <v>1133.6535120999999</v>
       </c>
       <c r="C254" s="5">
-        <v>2.5351362999999765</v>
+        <v>2.5351272000000336</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7229207685581791</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.7229108944133662</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1136.8096372</v>
+        <v>1136.8096209</v>
       </c>
       <c r="C255" s="5">
-        <v>3.1561074999999619</v>
+        <v>3.1561088000000836</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3924495710135449</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.3924510433055222</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1137.2529924999999</v>
+        <v>1137.2529919000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.44335529999989376</v>
+        <v>0.44337100000007013</v>
       </c>
       <c r="D256" s="5">
-        <v>0.4690046800889025</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.46902133076098806</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1141.2583291000001</v>
+        <v>1141.2583463999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.0053366000001915</v>
+        <v>4.0053544999998394</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3091633399302331</v>
+        <v>4.3091829746216614</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8425368371525419</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.842538335513022</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1142.4860335999999</v>
+        <v>1142.4860596999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2277044999998452</v>
+        <v>1.2277133000000049</v>
       </c>
       <c r="D258" s="5">
-        <v>1.29856081250177</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.298570155728429</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1140.2373811</v>
+        <v>1140.2374009</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2486524999999347</v>
+        <v>-2.2486587999999301</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.3364516512307087</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.336458073717762</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1146.9804137000001</v>
+        <v>1146.9804217000001</v>
       </c>
       <c r="C260" s="5">
-        <v>6.743032600000106</v>
+        <v>6.7430208000000675</v>
       </c>
       <c r="D260" s="5">
-        <v>7.3318773248804758</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.3318639427822241</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1155.2947280000001</v>
+        <v>1155.2947253</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3143142999999782</v>
+        <v>8.3143035999999029</v>
       </c>
       <c r="D261" s="5">
-        <v>9.0539691451054125</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.0539569591078006</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1152.8777972</v>
+        <v>1152.8777772999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4169308000000456</v>
+        <v>-2.4169480000000476</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4817708597710819</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.4817883242161498</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1154.2903922</v>
+        <v>1154.2903891999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4125950000000103</v>
+        <v>1.4126119000000017</v>
       </c>
       <c r="D263" s="5">
-        <v>1.4802819562651948</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.4802998113008004</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1156.2680946</v>
+        <v>1156.2680894</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9777023999999983</v>
+        <v>1.9777002000000721</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0755047250189396</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.0755023998688449</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1158.9574204999999</v>
+        <v>1158.9574037</v>
       </c>
       <c r="C265" s="5">
-        <v>2.6893258999998579</v>
+        <v>2.6893142999999782</v>
       </c>
       <c r="D265" s="5">
-        <v>2.8270225011406636</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.8270101636751477</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1158.6395201</v>
+        <v>1158.6394792999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.3179003999998713</v>
+        <v>-0.31792440000003808</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.32866219375912165</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-0.32868697355794563</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1160.1300435000001</v>
+        <v>1160.1300016</v>
       </c>
       <c r="C267" s="5">
-        <v>1.4905234000000291</v>
+        <v>1.490522300000066</v>
       </c>
       <c r="D267" s="5">
-        <v>1.5547008330278667</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.5546997326698175</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1163.4354940000001</v>
+        <v>1163.4354877999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.3054505000000063</v>
+        <v>3.3054861999999048</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4731390539707974</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4731772822486073</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1165.3245006</v>
+        <v>1165.3245420999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.8890065999999024</v>
+        <v>1.889054299999998</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9658679798726819</v>
+        <v>1.9659180754416417</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1087400535318324</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.1087421420324937</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1172.3035500000001</v>
+        <v>1172.3036721999999</v>
       </c>
       <c r="C270" s="5">
-        <v>6.9790494000001218</v>
+        <v>6.9791301000000203</v>
       </c>
       <c r="D270" s="5">
-        <v>7.4282328969536904</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.428321366474111</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1168.081919</v>
+        <v>1168.0819718</v>
       </c>
       <c r="C271" s="5">
-        <v>-4.2216310000001158</v>
+        <v>-4.2217003999999179</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.2367987140608303</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-4.2368665567869446</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1169.5325192</v>
+        <v>1169.5325198</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4506002000000535</v>
+        <v>1.4505480000000261</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5004591163018111</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.5004046845239705</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1172.8039563</v>
+        <v>1172.8039236</v>
       </c>
       <c r="C273" s="5">
-        <v>3.2714370999999574</v>
+        <v>3.2714037999999164</v>
       </c>
       <c r="D273" s="5">
-        <v>3.4087870458116676</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.4087518104020997</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1175.4628224999999</v>
+        <v>1175.462757</v>
       </c>
       <c r="C274" s="5">
-        <v>2.6588661999999204</v>
+        <v>2.6588334000000486</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7547024289683586</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.7546680996528572</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1178.0129055</v>
+        <v>1178.0128766</v>
       </c>
       <c r="C275" s="5">
-        <v>2.550083000000086</v>
+        <v>2.5501196000000164</v>
       </c>
       <c r="D275" s="5">
-        <v>2.6346027704405195</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.634641184397668</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1181.3539688000001</v>
+        <v>1181.3539426</v>
       </c>
       <c r="C276" s="5">
-        <v>3.3410633000000871</v>
+        <v>3.3410659999999552</v>
       </c>
       <c r="D276" s="5">
-        <v>3.4570179740839535</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.4570208976502315</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1182.9257525999999</v>
+        <v>1182.9257325999999</v>
       </c>
       <c r="C277" s="5">
-        <v>1.571783799999821</v>
+        <v>1.5717899999999645</v>
       </c>
       <c r="D277" s="5">
-        <v>1.6083276006193747</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.6083340271965119</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1185.6200323</v>
+        <v>1185.6201292000001</v>
       </c>
       <c r="C278" s="5">
-        <v>2.6942797000001519</v>
+        <v>2.6943966000001183</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7676684465719692</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.7677900865056282</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1189.4308761</v>
+        <v>1189.4305896999999</v>
       </c>
       <c r="C279" s="5">
-        <v>3.8108437999999296</v>
+        <v>3.8104604999998628</v>
       </c>
       <c r="D279" s="5">
-        <v>3.9259860356902543</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.9255838219003136</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1201.9854846999999</v>
+        <v>1201.9854717000001</v>
       </c>
       <c r="C280" s="5">
-        <v>12.554608599999938</v>
+        <v>12.554882000000134</v>
       </c>
       <c r="D280" s="5">
-        <v>13.427975551300086</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>13.428288574856406</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1197.6271177000001</v>
+        <v>1197.6270892</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.3583669999998165</v>
+        <v>-4.3583825000000616</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.2654332950021301</v>
+        <v>-4.2654482084761973</v>
       </c>
       <c r="E281" s="5">
-        <v>2.7719847204249248</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.77197861479761</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1196.3349086999999</v>
+        <v>1196.3355465</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.2922090000001845</v>
+        <v>-1.2915427000000363</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2871132210875214</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.286453510531238</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1200.2811059999999</v>
+        <v>1200.2810460999999</v>
       </c>
       <c r="C283" s="5">
-        <v>3.9461972999999944</v>
+        <v>3.9454995999999483</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0308941753357308</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.0301663363769835</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1199.8961065999999</v>
+        <v>1199.8960215</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.38499939999996968</v>
+        <v>-0.38502459999995153</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.38423091430329626</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-0.38425603879018722</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1205.9790144000001</v>
+        <v>1205.9789237</v>
       </c>
       <c r="C285" s="5">
-        <v>6.0829078000001573</v>
+        <v>6.082902200000035</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2559545800368044</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.2559491153368008</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1209.0006195999999</v>
+        <v>1209.0005325</v>
       </c>
       <c r="C286" s="5">
-        <v>3.0216051999998399</v>
+        <v>3.0216087999999672</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0484050265999318</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.0484089411597637</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1212.5669797999999</v>
+        <v>1212.5669504</v>
       </c>
       <c r="C287" s="5">
-        <v>3.5663601999999628</v>
+        <v>3.5664179000000331</v>
       </c>
       <c r="D287" s="5">
-        <v>3.597808593894869</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.5978680137521479</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1217.0341393000001</v>
+        <v>1217.0340584999999</v>
       </c>
       <c r="C288" s="5">
-        <v>4.4671595000002071</v>
+        <v>4.4671080999999049</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5115480524118512</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.5114951969734918</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1222.6351089</v>
+        <v>1222.6349322999999</v>
       </c>
       <c r="C289" s="5">
-        <v>5.6009695999998712</v>
+        <v>5.6008738000000449</v>
       </c>
       <c r="D289" s="5">
-        <v>5.6645291288813571</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.6644301619883208</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1226.9045986000001</v>
+        <v>1226.9053062999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.269489700000122</v>
+        <v>4.270373999999947</v>
       </c>
       <c r="D290" s="5">
-        <v>4.2718738715469273</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.2727763603114477</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1228.4155291</v>
+        <v>1228.4147164000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.5109304999998585</v>
+        <v>1.5094101000001956</v>
       </c>
       <c r="D291" s="5">
-        <v>1.4878482203922294</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.4863400391951442</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1234.6457419999999</v>
+        <v>1234.6455625999999</v>
       </c>
       <c r="C292" s="5">
-        <v>6.2302128999999695</v>
+        <v>6.2308461999998599</v>
       </c>
       <c r="D292" s="5">
-        <v>6.2587689145925607</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.2594272270931617</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1237.4367446000001</v>
+        <v>1237.4366183</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7910026000001835</v>
+        <v>2.7910557000000153</v>
       </c>
       <c r="D293" s="5">
-        <v>2.746666082685234</v>
+        <v>2.746719394681385</v>
       </c>
       <c r="E293" s="5">
-        <v>3.3240418751082634</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.3240337880627191</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1240.4218618</v>
+        <v>1240.4231104999999</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9851171999998769</v>
+        <v>2.9864921999999297</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9335255099289803</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.9348950359711745</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1242.7559547999999</v>
+        <v>1242.7558291</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3340929999999389</v>
+        <v>2.3327186000001348</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2815477401948003</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.2801880355468596</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1244.7725946999999</v>
+        <v>1244.7724834000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0166398999999728</v>
+        <v>2.0166543000000274</v>
       </c>
       <c r="D296" s="5">
-        <v>1.9647326458654524</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.964747001168754</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1245.5311945999999</v>
+        <v>1245.5311076999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.75859990000003563</v>
+        <v>0.7586242999998376</v>
       </c>
       <c r="D297" s="5">
-        <v>0.73377045146243436</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.73379419783359268</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1245.9063332000001</v>
+        <v>1245.9062346000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.37513860000012755</v>
+        <v>0.37512690000016846</v>
       </c>
       <c r="D298" s="5">
-        <v>0.36202448084086125</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.36201319643971441</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1250.9983933000001</v>
+        <v>1250.9983525</v>
       </c>
       <c r="C299" s="5">
-        <v>5.0920601000000261</v>
+        <v>5.0921178999999483</v>
       </c>
       <c r="D299" s="5">
-        <v>5.01620055878087</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.0162591896283582</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1253.2024922999999</v>
+        <v>1253.2023025999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.2040989999998146</v>
+        <v>2.2039500999999291</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1348548336633799</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.1347092814931967</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1255.0991222</v>
+        <v>1255.0987356999999</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8966299000001072</v>
+        <v>1.8964330999999675</v>
       </c>
       <c r="D301" s="5">
-        <v>1.8313053938170842</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.831114067243389</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1258.3197556</v>
+        <v>1258.3209793999999</v>
       </c>
       <c r="C302" s="5">
-        <v>3.220633399999997</v>
+        <v>3.2222437000000355</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1230788444322366</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.1246634584160216</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1260.0246189</v>
+        <v>1260.0234817</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7048632999999427</v>
+        <v>1.7025023000001056</v>
       </c>
       <c r="D303" s="5">
-        <v>1.6380178202334728</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>1.6357308822951167</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1263.0837953</v>
+        <v>1263.0836884</v>
       </c>
       <c r="C304" s="5">
-        <v>3.0591764000000694</v>
+        <v>3.0602066999999806</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9526650403792321</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.9536754907254714</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1269.3457326</v>
+        <v>1269.3455809</v>
       </c>
       <c r="C305" s="5">
-        <v>6.2619372999999996</v>
+        <v>6.2618924999999308</v>
       </c>
       <c r="D305" s="5">
-        <v>6.1141175447743334</v>
+        <v>6.1140731344217603</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5786358890057315</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.5786340995659796</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1270.0363898999999</v>
+        <v>1270.0379935000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.69065729999988434</v>
+        <v>0.69241260000012517</v>
       </c>
       <c r="D306" s="5">
-        <v>0.65488342290540569</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.65655287922046224</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1276.2420456</v>
+        <v>1276.2412131999999</v>
       </c>
       <c r="C307" s="5">
-        <v>6.2056557000000794</v>
+        <v>6.2032196999998632</v>
       </c>
       <c r="D307" s="5">
-        <v>6.0236134612326131</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.0211772348100157</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1280.7531065999999</v>
+        <v>1280.7522790999999</v>
       </c>
       <c r="C308" s="5">
-        <v>4.5110609999999269</v>
+        <v>4.5110658999999487</v>
       </c>
       <c r="D308" s="5">
-        <v>4.3250102999532913</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.3250179655249132</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.5403486</v>
+        <v>1285.540219</v>
       </c>
       <c r="C309" s="5">
-        <v>4.7872420000001057</v>
+        <v>4.7879399000000831</v>
       </c>
       <c r="D309" s="5">
-        <v>4.5787701862170627</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.5794544985452879</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1292.6332021999999</v>
+        <v>1292.6337775</v>
       </c>
       <c r="C310" s="5">
-        <v>7.0928535999998985</v>
+        <v>7.0935584999999719</v>
       </c>
       <c r="D310" s="5">
-        <v>6.8255497868412451</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.8262495486927088</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1297.0939678</v>
+        <v>1297.0948324999999</v>
       </c>
       <c r="C311" s="5">
-        <v>4.4607656000000588</v>
+        <v>4.4610549999999876</v>
       </c>
       <c r="D311" s="5">
-        <v>4.2206057065125702</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.2208828295916323</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1298.7792214999999</v>
+        <v>1298.7796596999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6852536999999757</v>
+        <v>1.6848271999999724</v>
       </c>
       <c r="D312" s="5">
-        <v>1.5702936192984351</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.5698923156816535</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1299.8378762</v>
+        <v>1299.8377713</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0586547000000337</v>
+        <v>1.0581116000000748</v>
       </c>
       <c r="D313" s="5">
-        <v>0.98253531498200264</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.98202867143344363</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1305.8197654000001</v>
+        <v>1305.8219796000001</v>
       </c>
       <c r="C314" s="5">
-        <v>5.9818892000000687</v>
+        <v>5.9842083000000912</v>
       </c>
       <c r="D314" s="5">
-        <v>5.6643782898575523</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>5.6666306651729226</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1307.6974884000001</v>
+        <v>1307.6934836</v>
       </c>
       <c r="C315" s="5">
-        <v>1.87772300000006</v>
+        <v>1.871503999999959</v>
       </c>
       <c r="D315" s="5">
-        <v>1.7392706206609487</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.733461728417951</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1300.9006769</v>
+        <v>1300.9016297000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.7968115000001035</v>
+        <v>-6.7918538999999782</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.0618072732964157</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-6.0575293410151225</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1303.5754730000001</v>
+        <v>1303.5755511</v>
       </c>
       <c r="C317" s="5">
-        <v>2.6747961000000942</v>
+        <v>2.6739213999999265</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4954273440229491</v>
+        <v>2.4946002052897542</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6966443830781506</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6966628091721123</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1305.0304449</v>
+        <v>1305.0308187999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.4549718999999186</v>
+        <v>1.4552676999999221</v>
       </c>
       <c r="D318" s="5">
-        <v>1.3476199669743449</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.3478955451615482</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.4745422000001</v>
+        <v>1310.4708314</v>
       </c>
       <c r="C319" s="5">
-        <v>5.4440973000000668</v>
+        <v>5.4400126000000455</v>
       </c>
       <c r="D319" s="5">
-        <v>5.122418101320303</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>5.1184847168455283</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1313.923706</v>
+        <v>1313.9203938999999</v>
       </c>
       <c r="C320" s="5">
-        <v>3.4491637999999512</v>
+        <v>3.4495624999999563</v>
       </c>
       <c r="D320" s="5">
-        <v>3.2045196127844955</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.2049046197272446</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1316.7709043</v>
+        <v>1316.7708124000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.8471982999999454</v>
+        <v>2.8504185000001598</v>
       </c>
       <c r="D321" s="5">
-        <v>2.6315482752675701</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.6345668961480939</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1316.2222342</v>
+        <v>1316.2258514</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.54867009999998118</v>
+        <v>-0.54496100000005754</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.49886986875881112</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.49550513382828898</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1316.6092807</v>
+        <v>1316.6159881999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.38704649999999674</v>
+        <v>0.39013679999993656</v>
       </c>
       <c r="D323" s="5">
-        <v>0.35344161455697076</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.35626722410810885</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1320.8200417999999</v>
+        <v>1320.8261966</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2107610999998997</v>
+        <v>4.2102084000000559</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9060552204254417</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.9055132170935147</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1322.8451150999999</v>
+        <v>1322.8467989999999</v>
       </c>
       <c r="C325" s="5">
-        <v>2.0250733000000309</v>
+        <v>2.0206023999999161</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8554268183812672</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.8512872320810558</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1319.2261888999999</v>
+        <v>1319.2248023</v>
       </c>
       <c r="C326" s="5">
-        <v>-3.6189262000000326</v>
+        <v>-3.6219966999999542</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.2339094750250652</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-3.2366080600989333</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1323.9046725000001</v>
+        <v>1323.8906749</v>
       </c>
       <c r="C327" s="5">
-        <v>4.6784836000001633</v>
+        <v>4.665872600000057</v>
       </c>
       <c r="D327" s="5">
-        <v>4.3396579652474232</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>4.3277364406246965</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.6694858999999</v>
+        <v>1323.6731241</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.23518660000013369</v>
+        <v>-0.21755080000002636</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.21296724838186787</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.1970141098752598</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1324.4170581999999</v>
+        <v>1324.4161140000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.74757230000000163</v>
+        <v>0.74298990000011145</v>
       </c>
       <c r="D329" s="5">
-        <v>0.67983631675150313</v>
+        <v>0.67565438240604347</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5988015754880625</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.5987230569347588</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1326.5551897</v>
+        <v>1326.5514635</v>
       </c>
       <c r="C330" s="5">
-        <v>2.1381315000000995</v>
+        <v>2.1353494999998475</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9545675769496285</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.9520032286328037</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1323.4247456000001</v>
+        <v>1323.4177241</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.130444099999977</v>
+        <v>-3.1337393999999676</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.7953289593111608</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-2.798241128986223</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1322.8404167000001</v>
+        <v>1322.8338248</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.58432889999994586</v>
+        <v>-0.58389929999998458</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.52854867833436181</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-0.52816382596587719</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1324.3949375</v>
+        <v>1324.3914393</v>
       </c>
       <c r="C333" s="5">
-        <v>1.5545207999998638</v>
+        <v>1.5576144999999997</v>
       </c>
       <c r="D333" s="5">
-        <v>1.419316358732936</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.4221664347920715</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1322.7806711000001</v>
+        <v>1322.7824771999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.6142663999999058</v>
+        <v>-1.6089621000000989</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.4528794992266225</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.4481411518773024</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1323.5882452999999</v>
+        <v>1323.6305052</v>
       </c>
       <c r="C335" s="5">
-        <v>0.80757419999986269</v>
+        <v>0.84802800000011302</v>
       </c>
       <c r="D335" s="5">
-        <v>0.73508006129825443</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.77203129791194591</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1319.7132521000001</v>
+        <v>1319.7281175000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.8749931999998353</v>
+        <v>-3.9023876999999629</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.4571502309682756</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.481086479731943</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1320.2447685</v>
+        <v>1320.2466241</v>
       </c>
       <c r="C337" s="5">
-        <v>0.5315163999998731</v>
+        <v>0.51850659999990967</v>
       </c>
       <c r="D337" s="5">
-        <v>0.48437373255447724</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.47248686795426931</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1313.2597962</v>
+        <v>1313.2507255</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.9849722999999813</v>
+        <v>-6.9958985999999186</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.1672756437203047</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-6.1766350259899188</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1319.8764441000001</v>
+        <v>1319.8369074</v>
       </c>
       <c r="C339" s="5">
-        <v>6.6166479000000891</v>
+        <v>6.5861818999999286</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2163926336262776</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.1870194555760261</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1322.9564627</v>
+        <v>1322.9558704999999</v>
       </c>
       <c r="C340" s="5">
-        <v>3.080018599999903</v>
+        <v>3.1189630999999736</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8365005571740154</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.8729205837933369</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1322.1786072</v>
+        <v>1322.1748783</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.77785549999998693</v>
+        <v>-0.78099219999990055</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.70328389426943527</v>
+        <v>-0.70611099787090126</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.16901405687436144</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-0.16922443605967841</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1325.7312277000001</v>
+        <v>1325.7266098</v>
       </c>
       <c r="C342" s="5">
-        <v>3.5526205000001028</v>
+        <v>3.5517314999999599</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2724125587285213</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.2715909046038938</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1323.9392734999999</v>
+        <v>1323.9319484</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.7919542000001911</v>
+        <v>-1.7946613999999954</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.610002625797502</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-1.6124224358237349</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1323.7541056</v>
+        <v>1323.7433954000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.18516789999989669</v>
+        <v>-0.18855299999995623</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.16770454539912771</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-0.17076893653663605</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1323.8242674999999</v>
+        <v>1323.8215582</v>
       </c>
       <c r="C345" s="5">
-        <v>7.0161899999902744E-2</v>
+        <v>7.8162799999972776E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>6.3621202486796591E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>7.0879165142523348E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1327.1627268</v>
+        <v>1327.1702625999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3384593000000677</v>
+        <v>3.3487043999998605</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0685239573721379</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.0780784625555668</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1325.1456978000001</v>
+        <v>1325.2207501</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.0170289999998658</v>
+        <v>-1.9495124999998552</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.8085986407288868</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-1.7485374529894293</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1325.2498966000001</v>
+        <v>1325.2677954000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.10419879999994919</v>
+        <v>4.704530000003615E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>9.4399167224223923E-2</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.2608285453860084E-2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1324.8491664000001</v>
+        <v>1324.8955168</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.40073019999999815</v>
+        <v>-0.3722786000000724</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.36225417111108715</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-0.33656953339256113</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1325.2002479</v>
+        <v>1325.2050016999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.35108149999996385</v>
+        <v>0.3094848999999158</v>
       </c>
       <c r="D350" s="5">
-        <v>0.31846068879948231</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.28067072606901</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1316.8351361</v>
+        <v>1316.6443351</v>
       </c>
       <c r="C351" s="5">
-        <v>-8.3651118000000224</v>
+        <v>-8.5606665999998768</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.3172801129527176</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-7.4822840297964603</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1321.5250418999999</v>
+        <v>1321.5527033000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6899057999999059</v>
+        <v>4.9083682000000408</v>
       </c>
       <c r="D352" s="5">
-        <v>4.3585157197763236</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.5663984246647749</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1318.7246124000001</v>
+        <v>1318.7391265000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.8004294999998365</v>
+        <v>-2.8135767999999644</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5134778861617635</v>
+        <v>-2.5250879568548101</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.26123511461999538</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-0.2598560792818505</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1319.4679755</v>
+        <v>1319.4796423</v>
       </c>
       <c r="C354" s="5">
-        <v>0.7433630999998968</v>
+        <v>0.74051579999991191</v>
       </c>
       <c r="D354" s="5">
-        <v>0.67853934809329886</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.67592484769962713</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1316.7736752000001</v>
+        <v>1316.7540316</v>
       </c>
       <c r="C355" s="5">
-        <v>-2.6943002999998953</v>
+        <v>-2.7256107000000611</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.4230186206026572</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-2.450835918755212</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1314.8130303</v>
+        <v>1314.8116333</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.9606449000000339</v>
+        <v>-1.9423982999999225</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.7722115037467567</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.7558781105283749</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1313.1558576</v>
+        <v>1313.1580807</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.6571727000000465</v>
+        <v>-1.6535526000000118</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.5020232308017967</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.4987662994423556</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1312.7793911000001</v>
+        <v>1312.7887413999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.37646649999987858</v>
+        <v>-0.36933930000009241</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.343484095319746</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.3369907991878307</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1313.8919086999999</v>
+        <v>1313.9953713</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1125175999998191</v>
+        <v>1.2066299000000527</v>
       </c>
       <c r="D359" s="5">
-        <v>1.0216958427747835</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.1085546925726053</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1314.5179078000001</v>
+        <v>1314.5351654000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.62599910000017189</v>
+        <v>0.5397941000001083</v>
       </c>
       <c r="D360" s="5">
-        <v>0.57323629731935721</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.49407972516473109</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1312.8459422000001</v>
+        <v>1312.9301167000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.6719656000000214</v>
+        <v>-1.6050486999999976</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.5156753738229112</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.4554015241724061</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1312.2935536</v>
+        <v>1312.3073655000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.55238860000008572</v>
+        <v>-0.62275120000003881</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.50374112342369548</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.56770346924014392</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1313.3984243</v>
+        <v>1313.0585722999999</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1048706999999922</v>
+        <v>0.75120679999986351</v>
       </c>
       <c r="D363" s="5">
-        <v>1.0150180496623529</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.68908527389706098</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1318.0501743</v>
+        <v>1318.0894367000001</v>
       </c>
       <c r="C364" s="5">
-        <v>4.6517499999999927</v>
+        <v>5.030864400000155</v>
       </c>
       <c r="D364" s="5">
-        <v>4.3338956685069485</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.6958248552874338</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1318.0198882</v>
+        <v>1318.0628630000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.0286100000012084E-2</v>
+        <v>-2.6573699999971723E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.7570063747639484E-2</v>
+        <v>-2.4190243411581491E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.3439830679857803E-2</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-5.1281067377961786E-2</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1313.9076545999999</v>
+        <v>1313.9501842</v>
       </c>
       <c r="C366" s="5">
-        <v>-4.1122336000000814</v>
+        <v>-4.1126788000001397</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.6804266214071513</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-3.6807003005567163</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1317.4475436</v>
+        <v>1317.4233746</v>
       </c>
       <c r="C367" s="5">
-        <v>3.5398890000001302</v>
+        <v>3.4731904000000213</v>
       </c>
       <c r="D367" s="5">
-        <v>3.2813417975761761</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.2185075015048525</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1314.699261</v>
+        <v>1314.7128674999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.7482826000000387</v>
+        <v>-2.7105071000000862</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4747570125542961</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.4411694436787035</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1151.8072313</v>
+        <v>1151.8252241</v>
       </c>
       <c r="C369" s="5">
-        <v>-162.89202969999997</v>
+        <v>-162.88764339999989</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.55248272281392</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-79.551189144068275</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1198.9252974000001</v>
+        <v>1198.9543861</v>
       </c>
       <c r="C370" s="5">
-        <v>47.118066100000078</v>
+        <v>47.129161999999951</v>
       </c>
       <c r="D370" s="5">
-        <v>61.788585348828761</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>61.805361965717218</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1255.1038885999999</v>
+        <v>1255.1849989</v>
       </c>
       <c r="C371" s="5">
-        <v>56.178591199999801</v>
+        <v>56.230612800000017</v>
       </c>
       <c r="D371" s="5">
-        <v>73.240972997144183</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>73.32489793884254</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1262.6724826</v>
+        <v>1262.6872976</v>
       </c>
       <c r="C372" s="5">
-        <v>7.5685940000000755</v>
+        <v>7.502298699999983</v>
       </c>
       <c r="D372" s="5">
-        <v>7.4811960247549214</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>7.4130024023563168</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1275.5530659999999</v>
+        <v>1275.6659133000001</v>
       </c>
       <c r="C373" s="5">
-        <v>12.880583399999978</v>
+        <v>12.978615700000091</v>
       </c>
       <c r="D373" s="5">
-        <v>12.951962207561785</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>13.056015028243252</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1285.0319406000001</v>
+        <v>1285.0335795999999</v>
       </c>
       <c r="C374" s="5">
-        <v>9.4788746000001538</v>
+        <v>9.3676662999998825</v>
       </c>
       <c r="D374" s="5">
-        <v>9.2910753097876544</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>9.1767861175658503</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1300.9559291999999</v>
+        <v>1300.4481398999999</v>
       </c>
       <c r="C375" s="5">
-        <v>15.923988599999802</v>
+        <v>15.414560299999948</v>
       </c>
       <c r="D375" s="5">
-        <v>15.926826303523089</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.383241536695348</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1301.0712332999999</v>
+        <v>1301.0810081</v>
       </c>
       <c r="C376" s="5">
-        <v>0.11530410000000302</v>
+        <v>0.63286820000007538</v>
       </c>
       <c r="D376" s="5">
-        <v>0.10640820730283274</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.58555034772314052</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1302.9331563000001</v>
+        <v>1303.1225280000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.8619230000001608</v>
+        <v>2.0415199000001394</v>
       </c>
       <c r="D377" s="5">
-        <v>1.7308642838775423</v>
+        <v>1.8992490650364902</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.144651308760114</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.1335070139215309</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1307.8596864000001</v>
+        <v>1307.9118126000001</v>
       </c>
       <c r="C378" s="5">
-        <v>4.9265301000000363</v>
+        <v>4.7892845999999736</v>
       </c>
       <c r="D378" s="5">
-        <v>4.6328869350231061</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.5005346980575345</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1309.0560350999999</v>
+        <v>1309.0290513</v>
       </c>
       <c r="C379" s="5">
-        <v>1.1963486999998167</v>
+        <v>1.1172386999999162</v>
       </c>
       <c r="D379" s="5">
-        <v>1.1032247593510736</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.0298883997976516</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1319.6640738999999</v>
+        <v>1319.709055</v>
       </c>
       <c r="C380" s="5">
-        <v>10.608038800000031</v>
+        <v>10.680003700000043</v>
       </c>
       <c r="D380" s="5">
-        <v>10.169626813966982</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.241963344145933</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1316.1482974</v>
+        <v>1316.2004333</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.5157764999999017</v>
+        <v>-3.5086217000000488</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.1505429564148812</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-3.1441192854515854</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1329.1847773</v>
+        <v>1329.2423424999999</v>
       </c>
       <c r="C382" s="5">
-        <v>13.036479899999904</v>
+        <v>13.041909199999964</v>
       </c>
       <c r="D382" s="5">
-        <v>12.555414113321394</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>12.560406304173588</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1333.6810112000001</v>
+        <v>1333.7611870999999</v>
       </c>
       <c r="C383" s="5">
-        <v>4.4962339000001066</v>
+        <v>4.5188445999999658</v>
       </c>
       <c r="D383" s="5">
-        <v>4.1356201425486017</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.156624410058618</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1337.8010027</v>
+        <v>1337.7913509</v>
       </c>
       <c r="C384" s="5">
-        <v>4.1199914999999692</v>
+        <v>4.0301638000000821</v>
       </c>
       <c r="D384" s="5">
-        <v>3.770663158883103</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>3.6868555408988257</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1335.3581076999999</v>
+        <v>1335.4429706999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.442895000000135</v>
+        <v>-2.3483802000000651</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.169389038542624</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-2.0862798074762656</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1341.3480254000001</v>
+        <v>1341.2802844</v>
       </c>
       <c r="C386" s="5">
-        <v>5.9899177000002055</v>
+        <v>5.8373137000000952</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5175551492790742</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.3732398429612305</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1354.1293427000001</v>
+        <v>1353.5011208999999</v>
       </c>
       <c r="C387" s="5">
-        <v>12.781317299999955</v>
+        <v>12.220836499999905</v>
       </c>
       <c r="D387" s="5">
-        <v>12.053156770565398</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.498479865916146</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1353.5740946000001</v>
+        <v>1353.5089682</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.5552480999999716</v>
+        <v>7.8473000000940374E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.49094063659769205</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.9575563257373574E-3</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1357.4745854</v>
+        <v>1357.8276906000001</v>
       </c>
       <c r="C389" s="5">
-        <v>3.9004907999999432</v>
+        <v>4.3187224000000697</v>
       </c>
       <c r="D389" s="5">
-        <v>3.5132827179426229</v>
+        <v>3.8968262066292558</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1860496707969208</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.1980060527355034</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1357.0908520999999</v>
+        <v>1357.1814756000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.38373330000013084</v>
+        <v>-0.64621499999998377</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.3386912050192703</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-0.56960940001861138</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1373.8049275999999</v>
+        <v>1373.8220441999999</v>
       </c>
       <c r="C391" s="5">
-        <v>16.714075500000035</v>
+        <v>16.640568599999824</v>
       </c>
       <c r="D391" s="5">
-        <v>15.822720414143966</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.747252199606399</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1375.2201425000001</v>
+        <v>1375.3031587</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4152149000001373</v>
+        <v>1.4811145000001034</v>
       </c>
       <c r="D392" s="5">
-        <v>1.2431990340552312</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.3014161198689811</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1379.0638207</v>
+        <v>1379.1707219</v>
       </c>
       <c r="C393" s="5">
-        <v>3.8436781999998857</v>
+        <v>3.8675631999999496</v>
       </c>
       <c r="D393" s="5">
-        <v>3.4059868852310826</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.4272703858314157</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1375.1227577</v>
+        <v>1375.2492869</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.9410629999999855</v>
+        <v>-3.921434999999974</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.3759462750007074</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-3.3591385259532758</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1374.9346244999999</v>
+        <v>1374.9960040000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.18813320000003841</v>
+        <v>-0.25328289999993103</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.16405083812721655</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.22078309506974314</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1379.9401511999999</v>
+        <v>1379.8737375000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.0055267000000185</v>
+        <v>4.8777334999999766</v>
       </c>
       <c r="D396" s="5">
-        <v>4.4572117215225138</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>4.3409906316254299</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1380.0585133</v>
+        <v>1380.1331931</v>
       </c>
       <c r="C397" s="5">
-        <v>0.11836210000001302</v>
+        <v>0.25945559999991019</v>
       </c>
       <c r="D397" s="5">
-        <v>0.10297659961195915</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.22586769698300646</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1385.5818075</v>
+        <v>1385.4741601000001</v>
       </c>
       <c r="C398" s="5">
-        <v>5.5232942000000094</v>
+        <v>5.3409670000000915</v>
       </c>
       <c r="D398" s="5">
-        <v>4.9098011204638192</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.7439991622443278</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1384.2464216999999</v>
+        <v>1383.1951505</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.33538580000004</v>
+        <v>-2.2790096000001085</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.1504163277749613</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.9561566643215622</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1378.8898383999999</v>
+        <v>1378.7644556</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.3565833000000111</v>
+        <v>-4.4306948999999349</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.5460424505588399</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-3.776875651835454</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1387.4286442</v>
+        <v>1388.0971881</v>
       </c>
       <c r="C401" s="5">
-        <v>8.538805800000091</v>
+        <v>9.3327325000000201</v>
       </c>
       <c r="D401" s="5">
-        <v>7.6894166840367539</v>
+        <v>8.4320198358912357</v>
       </c>
       <c r="E401" s="5">
-        <v>2.206601812082809</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.2292591106773285</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1390.5901475999999</v>
+        <v>1390.7746053000001</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1615033999999014</v>
+        <v>2.6774172000000362</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7689451436176293</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.3393211990416329</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1391.2946856000001</v>
+        <v>1391.3711155999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.70453800000018418</v>
+        <v>0.59651029999986349</v>
       </c>
       <c r="D403" s="5">
-        <v>0.60967314287483365</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.51590197241548896</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1394.8027910000001</v>
+        <v>1394.9392573</v>
       </c>
       <c r="C404" s="5">
-        <v>3.5081053999999767</v>
+        <v>3.5681417000000692</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0680781061431794</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.1211529635057689</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1395.3205462999999</v>
+        <v>1395.4811076000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.51775529999986247</v>
+        <v>0.54185030000007828</v>
       </c>
       <c r="D405" s="5">
-        <v>0.44635442727951613</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.46712521771237192</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1397.6344099999999</v>
+        <v>1397.8118303000001</v>
       </c>
       <c r="C406" s="5">
-        <v>2.3138636999999562</v>
+        <v>2.3307227000000239</v>
       </c>
       <c r="D406" s="5">
-        <v>2.0082136160052722</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.0227454127529576</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1401.4008263000001</v>
+        <v>1401.4537734</v>
       </c>
       <c r="C407" s="5">
-        <v>3.7664163000001736</v>
+        <v>3.6419430999999349</v>
       </c>
       <c r="D407" s="5">
-        <v>3.2821848741123372</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.17174724271585</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1396.7507227000001</v>
+        <v>1396.6020251</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.6501035999999658</v>
+        <v>-4.8517483000000539</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.9099484935840478</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.0761320773997634</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1395.830369</v>
+        <v>1395.8283274</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.92035370000007788</v>
+        <v>-0.77369769999995697</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.78785045225503447</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.66276116239306626</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1395.4166574999999</v>
+        <v>1395.2653772000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.41371150000009038</v>
+        <v>-0.56295019999993201</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.35508992764324843</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-0.48289876070760629</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1398.9380328</v>
+        <v>1397.4647018000001</v>
       </c>
       <c r="C411" s="5">
-        <v>3.5213753000000452</v>
+        <v>2.1993245999999544</v>
       </c>
       <c r="D411" s="5">
-        <v>3.0706212674468158</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.9080174462354549</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1396.5808623999999</v>
+        <v>1396.4387810000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.3571704000000864</v>
+        <v>-1.0259207999999944</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.0033321300046758</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.87740767360482419</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1391.7006280999999</v>
+        <v>1392.7291753</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.8802342999999837</v>
+        <v>-3.709605700000111</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.113638203496417</v>
+        <v>-3.1416055188982606</v>
       </c>
       <c r="E413" s="5">
-        <v>0.30790656642836201</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.33369329177448392</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1400.1410925</v>
+        <v>1400.4317931</v>
       </c>
       <c r="C414" s="5">
-        <v>8.4404644000001099</v>
+        <v>7.7026178000000982</v>
       </c>
       <c r="D414" s="5">
-        <v>7.5255674084889534</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>6.8423568308862981</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1399.2549498999999</v>
+        <v>1399.4034283999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.88614260000008471</v>
+        <v>-1.028364700000111</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.75683615725903319</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.87763348799136942</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1398.2534489</v>
+        <v>1398.4134059999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.001500999999962</v>
+        <v>-0.99002240000004349</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.8555135021739102</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.84565686309975296</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1399.7278623</v>
+        <v>1399.9188140000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4744134000000031</v>
+        <v>1.5054080000002159</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2727259115499212</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.2994898024407231</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1402.4087895</v>
+        <v>1402.6265292999999</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6809272000000419</v>
+        <v>2.7077152999997907</v>
       </c>
       <c r="D418" s="5">
-        <v>2.322751397650813</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.3458846286766422</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1403.6820708</v>
+        <v>1403.7022704000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.2732813000000078</v>
+        <v>1.0757411000001866</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0949664574567475</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.9242292816447506</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1396.5904542000001</v>
+        <v>1396.3629794000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.0916165999999521</v>
+        <v>-7.3392910000000029</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.896928526200151</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-6.0969094102090837</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1405.4152002000001</v>
+        <v>1405.3454971000001</v>
       </c>
       <c r="C421" s="5">
-        <v>8.8247460000000046</v>
+        <v>8.9825177000000167</v>
       </c>
       <c r="D421" s="5">
-        <v>7.8516824777268512</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.9984103785739613</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1405.5827300000001</v>
+        <v>1405.4130545</v>
       </c>
       <c r="C422" s="5">
-        <v>0.16752980000001116</v>
+        <v>6.7557399999941481E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>0.14313749758065875</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.7701339473403834E-2</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1401.1717796</v>
+        <v>1399.1928926000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.410950400000047</v>
+        <v>-6.2201618999999937</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.7014757004269372</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-5.1836384528755497</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1399.3951847999999</v>
+        <v>1399.3068780999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.7765948000001117</v>
+        <v>0.11398549999989882</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5109562171637281</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.7802028564997201E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1403.4083728000001</v>
+        <v>1404.909195</v>
       </c>
       <c r="C425" s="5">
-        <v>4.0131880000001274</v>
+        <v>5.6023169000000053</v>
       </c>
       <c r="D425" s="5">
-        <v>3.4961646761414666</v>
+        <v>4.9115812622841926</v>
       </c>
       <c r="E425" s="5">
-        <v>0.84125453877130774</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.87454330073730713</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1402.0933632000001</v>
+        <v>1402.4492484</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.3150095999999394</v>
+        <v>-2.4599465999999666</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.1186369672323893</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-2.0810406482326571</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1404.7425145</v>
+        <v>1404.9286436</v>
       </c>
       <c r="C427" s="5">
-        <v>2.6491512999998577</v>
+        <v>2.479395199999999</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2910214573337306</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.1422346647974155</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1405.17506</v>
+        <v>1405.3422154</v>
       </c>
       <c r="C428" s="5">
-        <v>0.4325455000000602</v>
+        <v>0.41357179999999971</v>
       </c>
       <c r="D428" s="5">
-        <v>0.37012800701290427</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.35381900826660928</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1406.7451449</v>
+        <v>1406.9324380999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.5700848999999835</v>
+        <v>1.5902226999999129</v>
       </c>
       <c r="D429" s="5">
-        <v>1.349101522728513</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.3663493026850215</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1406.2096678</v>
+        <v>1406.4064747</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.53547709999998006</v>
+        <v>-0.5259633999999096</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.45582453590082839</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.44768316977079614</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1404.1545243999999</v>
+        <v>1404.1579266000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.0551434000001336</v>
+        <v>-2.2485480999998799</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.739744073672167</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.9017667050332476</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1408.5155682</v>
+        <v>1408.2016696999999</v>
       </c>
       <c r="C432" s="5">
-        <v>4.3610438000000613</v>
+        <v>4.0437430999998014</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7913055591828337</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.5110675932859658</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1406.7414639000001</v>
+        <v>1406.5756345</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.7741042999998626</v>
+        <v>-1.626035199999933</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.501040315333646</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.3768609452038394</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1404.5474895</v>
+        <v>1404.3396319999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.1939744000001156</v>
+        <v>-2.2360025000000405</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.8555667570481993</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.8910230942388639</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1402.9880369</v>
+        <v>1408.7924584</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.559452599999986</v>
+        <v>4.452826400000049</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.3242398740613837</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.8719750725262347</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1404.4249938999999</v>
+        <v>1406.0143364</v>
       </c>
       <c r="C436" s="5">
-        <v>1.436956999999893</v>
+        <v>-2.7781219999999394</v>
       </c>
       <c r="D436" s="5">
-        <v>1.2360014005018405</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.3408880476759597</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1411.5320039000001</v>
+        <v>1403.5136548999999</v>
       </c>
       <c r="C437" s="5">
-        <v>7.107010000000173</v>
+        <v>-2.5006815000001552</v>
       </c>
       <c r="D437" s="5">
-        <v>6.2444262418114072</v>
+        <v>-2.1135181974946238</v>
       </c>
       <c r="E437" s="5">
-        <v>0.57885012355969323</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-9.9333117397670811E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1407.3164544000001</v>
+        <v>1399.6814016000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.2155494999999519</v>
+        <v>-3.8322532999998202</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.5255230388794523</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-3.2278041718255213</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1406.6377748</v>
+        <v>1398.9516498</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.67867960000012317</v>
+        <v>-0.72975180000003093</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.57716858693354078</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.62385297944393958</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1410.1954556000001</v>
+        <v>1402.4898908</v>
       </c>
       <c r="C440" s="5">
-        <v>3.557680800000071</v>
+        <v>3.5382409999999709</v>
       </c>
       <c r="D440" s="5">
-        <v>3.0776281966535368</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.0776282106507624</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1411.0742230999999</v>
+        <v>1403.8535750999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.87876749999986714</v>
+        <v>1.3636842999999317</v>
       </c>
       <c r="D441" s="5">
-        <v>0.75035181622582492</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.1730572054448274</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1406.1180380000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.264462900000126</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.9529053039916811</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">