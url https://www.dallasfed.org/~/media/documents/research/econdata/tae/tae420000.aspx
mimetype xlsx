--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DA00C51-FA6B-40BF-B352-D4BDF54D0710}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{836A7EDF-FFBD-4283-B02E-0551D20D9DB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F2C6E13B-5978-46A2-806D-BA9EE7B8B417}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{3C2E2499-A4B4-49CB-8425-E6D87DE4E481}"/>
   </bookViews>
   <sheets>
     <sheet name="AE420000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Retail Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0506E839-2D8B-4AFC-8F77-B389CA6B85A2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D17A3660-257E-4133-937A-DA77FE62695C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>897.76125062000006</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>896.46365356000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.2975970600000437</v>
       </c>
       <c r="D7" s="5">
         <v>-1.7207220341992513</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>898.24788121999995</v>
       </c>
       <c r="C8" s="5">
         <v>1.7842276599999423</v>
       </c>
       <c r="D8" s="5">
         <v>2.4146733678958698</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>895.36307351000005</v>
       </c>
       <c r="C9" s="5">
         <v>-2.8848077099999045</v>
       </c>
       <c r="D9" s="5">
         <v>-3.786561966514268</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>897.36040381999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.9973303099999384</v>
       </c>
       <c r="D10" s="5">
         <v>2.7099874778178101</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>898.56088953999995</v>
       </c>
       <c r="C11" s="5">
         <v>1.2004857199999606</v>
       </c>
       <c r="D11" s="5">
         <v>1.6172208017206202</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>897.58279994999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.97808958999996776</v>
       </c>
       <c r="D12" s="5">
         <v>-1.2984164098148954</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>898.23778905999995</v>
       </c>
       <c r="C13" s="5">
         <v>0.65498910999997406</v>
       </c>
       <c r="D13" s="5">
         <v>0.87919372896512193</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>898.43670244999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.19891339000002972</v>
       </c>
       <c r="D14" s="5">
         <v>0.26606207116013358</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>896.66763999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.7690624599999865</v>
       </c>
       <c r="D15" s="5">
         <v>-2.337432313092358</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>896.14319321999994</v>
       </c>
       <c r="C16" s="5">
         <v>-0.52444677000005413</v>
       </c>
       <c r="D16" s="5">
         <v>-0.69960769131793832</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>891.94981322000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.1933799999999337</v>
       </c>
       <c r="D17" s="5">
         <v>-5.4729505916643824</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>893.36487334000003</v>
       </c>
       <c r="C18" s="5">
         <v>1.415060120000021</v>
       </c>
       <c r="D18" s="5">
         <v>1.9204752507478551</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>889.53298223000002</v>
       </c>
       <c r="C19" s="5">
         <v>-3.831891110000015</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0274279249698406</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>891.24097547999997</v>
       </c>
       <c r="C20" s="5">
         <v>1.7079932499999586</v>
       </c>
       <c r="D20" s="5">
         <v>2.328610524814545</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>883.27862900000002</v>
       </c>
       <c r="C21" s="5">
         <v>-7.962346479999951</v>
       </c>
       <c r="D21" s="5">
         <v>-10.209388427628896</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>888.54217897000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.2635499699999855</v>
       </c>
       <c r="D22" s="5">
         <v>7.3900164876917307</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>889.00525174999996</v>
       </c>
       <c r="C23" s="5">
         <v>0.46307277999994767</v>
       </c>
       <c r="D23" s="5">
         <v>0.62718791635432147</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>889.57323158999998</v>
       </c>
       <c r="C24" s="5">
         <v>0.56797984000002089</v>
       </c>
       <c r="D24" s="5">
         <v>0.76937218776371719</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>891.77455226999996</v>
       </c>
       <c r="C25" s="5">
         <v>2.2013206799999807</v>
       </c>
       <c r="D25" s="5">
         <v>3.0102474047255301</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>896.21134136000001</v>
       </c>
       <c r="C26" s="5">
         <v>4.4367890900000475</v>
       </c>
       <c r="D26" s="5">
         <v>6.136393068961743</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>889.79604959000005</v>
       </c>
       <c r="C27" s="5">
         <v>-6.4152917699999534</v>
       </c>
       <c r="D27" s="5">
         <v>-8.2596371991253026</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>888.82253242000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.97351717000003646</v>
       </c>
       <c r="D28" s="5">
         <v>-1.3050366043890982</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>888.52588753999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.29664488000003075</v>
       </c>
       <c r="D29" s="5">
         <v>-0.39976613344020473</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38386976814753782</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>889.70940916999996</v>
       </c>
       <c r="C30" s="5">
         <v>1.1835216299999729</v>
       </c>
       <c r="D30" s="5">
         <v>1.6101690813244085</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>892.84507125000005</v>
       </c>
       <c r="C31" s="5">
         <v>3.1356620800000883</v>
       </c>
       <c r="D31" s="5">
         <v>4.3121902801457779</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>893.70535354000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.86028228999998646</v>
       </c>
       <c r="D32" s="5">
         <v>1.1623821167905835</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>898.40982631999998</v>
       </c>
       <c r="C33" s="5">
         <v>4.7044727799999464</v>
       </c>
       <c r="D33" s="5">
         <v>6.5029424220506504</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>900.18643966000002</v>
       </c>
       <c r="C34" s="5">
         <v>1.7766133400000399</v>
       </c>
       <c r="D34" s="5">
         <v>2.3989910225120648</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>900.02228984999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.16414981000002626</v>
       </c>
       <c r="D35" s="5">
         <v>-0.21860175453368713</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>902.87086162000003</v>
       </c>
       <c r="C36" s="5">
         <v>2.848571770000035</v>
       </c>
       <c r="D36" s="5">
         <v>3.8648178644761</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>899.89203667000004</v>
       </c>
       <c r="C37" s="5">
         <v>-2.9788249499999893</v>
       </c>
       <c r="D37" s="5">
         <v>-3.8880791262889347</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>902.07633066999995</v>
       </c>
       <c r="C38" s="5">
         <v>2.1842939999999089</v>
       </c>
       <c r="D38" s="5">
         <v>2.9519430406499181</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>908.39410988999998</v>
       </c>
       <c r="C39" s="5">
         <v>6.317779220000034</v>
       </c>
       <c r="D39" s="5">
         <v>8.7357271227805011</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>907.77384264</v>
       </c>
       <c r="C40" s="5">
         <v>-0.62026724999998351</v>
       </c>
       <c r="D40" s="5">
         <v>-0.81631062054169368</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>910.84951904000002</v>
       </c>
       <c r="C41" s="5">
         <v>3.0756764000000203</v>
       </c>
       <c r="D41" s="5">
         <v>4.1424107042186353</v>
       </c>
       <c r="E41" s="5">
         <v>2.5124345630272993</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>911.76470895</v>
       </c>
       <c r="C42" s="5">
         <v>0.91518990999998096</v>
       </c>
       <c r="D42" s="5">
         <v>1.2124036714717956</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>915.22244917</v>
       </c>
       <c r="C43" s="5">
         <v>3.4577402200000051</v>
       </c>
       <c r="D43" s="5">
         <v>4.6469636672084036</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>912.39057738999998</v>
       </c>
       <c r="C44" s="5">
         <v>-2.8318717800000286</v>
       </c>
       <c r="D44" s="5">
         <v>-3.6504862625230117</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>917.87779346000002</v>
       </c>
       <c r="C45" s="5">
         <v>5.487216070000045</v>
       </c>
       <c r="D45" s="5">
         <v>7.4605000938428923</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>916.98325565000005</v>
       </c>
       <c r="C46" s="5">
         <v>-0.89453780999997434</v>
       </c>
       <c r="D46" s="5">
         <v>-1.1632378598556814</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>916.88680445</v>
       </c>
       <c r="C47" s="5">
         <v>-9.6451200000046811E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.12614680309381843</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>927.23140384999999</v>
       </c>
       <c r="C48" s="5">
         <v>10.344599399999993</v>
       </c>
       <c r="D48" s="5">
         <v>14.411298412066852</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>927.11674926000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.11465458999998646</v>
       </c>
       <c r="D49" s="5">
         <v>-0.14828226863419225</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>926.45170836</v>
       </c>
       <c r="C50" s="5">
         <v>-0.66504090000000815</v>
       </c>
       <c r="D50" s="5">
         <v>-0.8573980338007936</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>926.89314911999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.44144075999997767</v>
       </c>
       <c r="D51" s="5">
         <v>0.57328337695119469</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>928.77149241999996</v>
       </c>
       <c r="C52" s="5">
         <v>1.8783432999999832</v>
       </c>
       <c r="D52" s="5">
         <v>2.4590806599127824</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>932.76095115999999</v>
       </c>
       <c r="C53" s="5">
         <v>3.9894587400000319</v>
       </c>
       <c r="D53" s="5">
         <v>5.2780320739481912</v>
       </c>
       <c r="E53" s="5">
         <v>2.4056039622322833</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>936.23852830999999</v>
       </c>
       <c r="C54" s="5">
         <v>3.4775771500000019</v>
       </c>
       <c r="D54" s="5">
         <v>4.5668036268041501</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>938.77238648000002</v>
       </c>
       <c r="C55" s="5">
         <v>2.5338581700000304</v>
       </c>
       <c r="D55" s="5">
         <v>3.2964904815029783</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>942.60817063000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.835784149999995</v>
       </c>
       <c r="D56" s="5">
         <v>5.0148510470717111</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>946.20235951999996</v>
       </c>
       <c r="C57" s="5">
         <v>3.5941888899999412</v>
       </c>
       <c r="D57" s="5">
         <v>4.6728191128386332</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>949.18871402000002</v>
       </c>
       <c r="C58" s="5">
         <v>2.9863545000000613</v>
       </c>
       <c r="D58" s="5">
         <v>3.8538183409146276</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>950.51027566000005</v>
       </c>
       <c r="C59" s="5">
         <v>1.3215616400000272</v>
       </c>
       <c r="D59" s="5">
         <v>1.6836216099103352</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>950.80335547000004</v>
       </c>
       <c r="C60" s="5">
         <v>0.29307980999999472</v>
       </c>
       <c r="D60" s="5">
         <v>0.37063546148758952</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>955.39247642999999</v>
       </c>
       <c r="C61" s="5">
         <v>4.5891209599999456</v>
       </c>
       <c r="D61" s="5">
         <v>5.9481395308846663</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>962.17705954999997</v>
       </c>
       <c r="C62" s="5">
         <v>6.7845831199999793</v>
       </c>
       <c r="D62" s="5">
         <v>8.8624675688378396</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>965.74848510000004</v>
       </c>
       <c r="C63" s="5">
         <v>3.5714255500000718</v>
       </c>
       <c r="D63" s="5">
         <v>4.5462474914039985</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>967.67338267000002</v>
       </c>
       <c r="C64" s="5">
         <v>1.9248975699999846</v>
       </c>
       <c r="D64" s="5">
         <v>2.4181947430753636</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>970.71905848999995</v>
       </c>
       <c r="C65" s="5">
         <v>3.0456758199999285</v>
       </c>
       <c r="D65" s="5">
         <v>3.8429777106672836</v>
       </c>
       <c r="E65" s="5">
         <v>4.0694357201375597</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>971.98812419000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.2690657000000556</v>
       </c>
       <c r="D66" s="5">
         <v>1.5801449437230941</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>973.17503051000006</v>
       </c>
       <c r="C67" s="5">
         <v>1.1869063200000483</v>
       </c>
       <c r="D67" s="5">
         <v>1.4752158711402119</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>972.28451921999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.89051129000006313</v>
       </c>
       <c r="D68" s="5">
         <v>-1.0925596614981936</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>970.10701366000001</v>
       </c>
       <c r="C69" s="5">
         <v>-2.177505559999986</v>
       </c>
       <c r="D69" s="5">
         <v>-2.6546340464643658</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>970.32845858999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.22144492999996146</v>
       </c>
       <c r="D70" s="5">
         <v>0.27426643563575048</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>974.60798537999995</v>
       </c>
       <c r="C71" s="5">
         <v>4.2795267899999772</v>
       </c>
       <c r="D71" s="5">
         <v>5.4227541984203764</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>977.06802829000003</v>
       </c>
       <c r="C72" s="5">
         <v>2.4600429100000838</v>
       </c>
       <c r="D72" s="5">
         <v>3.0713691100501261</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>981.35161571000003</v>
       </c>
       <c r="C73" s="5">
         <v>4.2835874200000035</v>
       </c>
       <c r="D73" s="5">
         <v>5.389676671996102</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>985.51470846999996</v>
       </c>
       <c r="C74" s="5">
         <v>4.1630927599999268</v>
       </c>
       <c r="D74" s="5">
         <v>5.2111147855348428</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>986.21344190000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.69873343000006116</v>
       </c>
       <c r="D75" s="5">
         <v>0.85412984510813139</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>989.66002617000004</v>
       </c>
       <c r="C76" s="5">
         <v>3.4465842700000167</v>
       </c>
       <c r="D76" s="5">
         <v>4.2752728370397675</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>989.53834613000004</v>
       </c>
       <c r="C77" s="5">
         <v>-0.1216800400000011</v>
       </c>
       <c r="D77" s="5">
         <v>-0.1474418929821808</v>
       </c>
       <c r="E77" s="5">
         <v>1.9386955963627939</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>992.00244278000002</v>
       </c>
       <c r="C78" s="5">
         <v>2.4640966499999877</v>
       </c>
       <c r="D78" s="5">
         <v>3.0294443841712315</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>989.84872931999996</v>
       </c>
       <c r="C79" s="5">
         <v>-2.1537134600000627</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5744065759002344</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>991.53016218000005</v>
       </c>
       <c r="C80" s="5">
         <v>1.6814328600000863</v>
       </c>
       <c r="D80" s="5">
         <v>2.0575644641636526</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>995.17473265000001</v>
       </c>
       <c r="C81" s="5">
         <v>3.6445704699999624</v>
       </c>
       <c r="D81" s="5">
         <v>4.5011165751469129</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>999.39146871000003</v>
       </c>
       <c r="C82" s="5">
         <v>4.2167360600000166</v>
       </c>
       <c r="D82" s="5">
         <v>5.2048020576534793</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1000.4031646</v>
       </c>
       <c r="C83" s="5">
         <v>1.0116958899999418</v>
       </c>
       <c r="D83" s="5">
         <v>1.2215606885759067</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>998.47675963999995</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9264049600000135</v>
       </c>
       <c r="D84" s="5">
         <v>-2.2864376454409419</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>998.56194919999996</v>
       </c>
       <c r="C85" s="5">
         <v>8.5189560000003439E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.10243148441140271</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>998.22562029999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.33632890000001225</v>
       </c>
       <c r="D86" s="5">
         <v>-0.40342802053738858</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1001.4599834000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.2343631000001096</v>
       </c>
       <c r="D87" s="5">
         <v>3.9581775406025699</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1003.6166516</v>
       </c>
       <c r="C88" s="5">
         <v>2.1566681999998991</v>
       </c>
       <c r="D88" s="5">
         <v>2.6150582938300637</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1003.7775096</v>
       </c>
       <c r="C89" s="5">
         <v>0.16085800000007566</v>
       </c>
       <c r="D89" s="5">
         <v>0.19250363390763692</v>
       </c>
       <c r="E89" s="5">
         <v>1.4389703568020495</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1004.4318511</v>
       </c>
       <c r="C90" s="5">
         <v>0.65434149999998681</v>
       </c>
       <c r="D90" s="5">
         <v>0.78506557343607231</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1005.6616091</v>
       </c>
       <c r="C91" s="5">
         <v>1.2297579999999471</v>
       </c>
       <c r="D91" s="5">
         <v>1.4791321443810235</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1008.509148</v>
       </c>
       <c r="C92" s="5">
         <v>2.8475389000000177</v>
       </c>
       <c r="D92" s="5">
         <v>3.4512273263066051</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1008.3877902</v>
       </c>
       <c r="C93" s="5">
         <v>-0.12135779999994156</v>
       </c>
       <c r="D93" s="5">
         <v>-0.14430510238881977</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1009.4561764</v>
       </c>
       <c r="C94" s="5">
         <v>1.0683861999999635</v>
       </c>
       <c r="D94" s="5">
         <v>1.2788341943318793</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1010.8839452</v>
       </c>
       <c r="C95" s="5">
         <v>1.4277687999999671</v>
       </c>
       <c r="D95" s="5">
         <v>1.7105386656292243</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1013.3347036</v>
       </c>
       <c r="C96" s="5">
         <v>2.4507584000000406</v>
       </c>
       <c r="D96" s="5">
         <v>2.9483532249260813</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1016.7518138</v>
       </c>
       <c r="C97" s="5">
         <v>3.4171102000000246</v>
       </c>
       <c r="D97" s="5">
         <v>4.1224733693472793</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1016.4403376</v>
       </c>
       <c r="C98" s="5">
         <v>-0.31147620000001552</v>
       </c>
       <c r="D98" s="5">
         <v>-0.36699449393039485</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1019.7264807</v>
       </c>
       <c r="C99" s="5">
         <v>3.2861431000000039</v>
       </c>
       <c r="D99" s="5">
         <v>3.9493235611387734</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1022.0782674</v>
       </c>
       <c r="C100" s="5">
         <v>2.3517866999999342</v>
       </c>
       <c r="D100" s="5">
         <v>2.8029265770077361</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1023.6843206</v>
       </c>
       <c r="C101" s="5">
         <v>1.6060532000000194</v>
       </c>
       <c r="D101" s="5">
         <v>1.9020145493668705</v>
       </c>
       <c r="E101" s="5">
         <v>1.9831895823141821</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1026.135391</v>
       </c>
       <c r="C102" s="5">
         <v>2.4510704000000487</v>
       </c>
       <c r="D102" s="5">
         <v>2.9113750945955585</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1027.0364182999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.90102729999989606</v>
       </c>
       <c r="D103" s="5">
         <v>1.0587977205712251</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1029.4765943</v>
       </c>
       <c r="C104" s="5">
         <v>2.440176000000065</v>
       </c>
       <c r="D104" s="5">
         <v>2.888681167392515</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1031.9531797</v>
       </c>
       <c r="C105" s="5">
         <v>2.4765853999999763</v>
       </c>
       <c r="D105" s="5">
         <v>2.9253131063749827</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1033.1760724999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.2228927999999541</v>
       </c>
       <c r="D106" s="5">
         <v>1.4313379097845358</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1032.6348562000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.54121629999985998</v>
       </c>
       <c r="D107" s="5">
         <v>-0.62679699900003438</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1035.7379099</v>
       </c>
       <c r="C108" s="5">
         <v>3.1030536999999185</v>
       </c>
       <c r="D108" s="5">
         <v>3.6661823292338802</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1036.0030898</v>
       </c>
       <c r="C109" s="5">
         <v>0.26517990000002101</v>
       </c>
       <c r="D109" s="5">
         <v>0.30766891887656911</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1040.6783534000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.6752636000001075</v>
       </c>
       <c r="D110" s="5">
         <v>5.5518004232343321</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1040.5319708</v>
       </c>
       <c r="C111" s="5">
         <v>-0.1463826000001518</v>
       </c>
       <c r="D111" s="5">
         <v>-0.16866237991044475</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1043.7084761000001</v>
       </c>
       <c r="C112" s="5">
         <v>3.1765053000001444</v>
       </c>
       <c r="D112" s="5">
         <v>3.7254629058086186</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1047.1470727000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.4385965999999826</v>
       </c>
       <c r="D113" s="5">
         <v>4.0259451982078032</v>
       </c>
       <c r="E113" s="5">
         <v>2.2919909612612033</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1048.6789533000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.5318806000000222</v>
       </c>
       <c r="D114" s="5">
         <v>1.7696842598528439</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1053.2791465</v>
       </c>
       <c r="C115" s="5">
         <v>4.6001931999999215</v>
       </c>
       <c r="D115" s="5">
         <v>5.3928641157148238</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1056.7454674000001</v>
       </c>
       <c r="C116" s="5">
         <v>3.4663209000000279</v>
       </c>
       <c r="D116" s="5">
         <v>4.0214479593434937</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1058.0483942999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.3029268999998749</v>
       </c>
       <c r="D117" s="5">
         <v>1.4896289182694922</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1059.0386807</v>
       </c>
       <c r="C118" s="5">
         <v>0.99028640000005907</v>
       </c>
       <c r="D118" s="5">
         <v>1.1289465730838888</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1063.9029284999999</v>
       </c>
       <c r="C119" s="5">
         <v>4.8642477999999301</v>
       </c>
       <c r="D119" s="5">
         <v>5.6530841820063182</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1068.3975825</v>
       </c>
       <c r="C120" s="5">
         <v>4.4946540000000823</v>
       </c>
       <c r="D120" s="5">
         <v>5.1890923995354443</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1068.8384034999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.44082099999991442</v>
       </c>
       <c r="D121" s="5">
         <v>0.49624530020297986</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1071.0995286</v>
       </c>
       <c r="C122" s="5">
         <v>2.2611251000000721</v>
       </c>
       <c r="D122" s="5">
         <v>2.5683436054906528</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1076.4238021000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.3242735000001176</v>
       </c>
       <c r="D123" s="5">
         <v>6.130832471355907</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1077.3813963</v>
       </c>
       <c r="C124" s="5">
         <v>0.95759419999990314</v>
       </c>
       <c r="D124" s="5">
         <v>1.0727672209429162</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1081.3836163999999</v>
       </c>
       <c r="C125" s="5">
         <v>4.0022200999999313</v>
       </c>
       <c r="D125" s="5">
         <v>4.5499334250513668</v>
       </c>
       <c r="E125" s="5">
         <v>3.2695066999254729</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1084.2341637</v>
       </c>
       <c r="C126" s="5">
         <v>2.8505473000000165</v>
       </c>
       <c r="D126" s="5">
         <v>3.2094883762751047</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1088.815427</v>
       </c>
       <c r="C127" s="5">
         <v>4.581263300000046</v>
       </c>
       <c r="D127" s="5">
         <v>5.1899227550525451</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1089.2126934</v>
       </c>
       <c r="C128" s="5">
         <v>0.39726640000003499</v>
       </c>
       <c r="D128" s="5">
         <v>0.4387130115660165</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1088.6219738</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59071960000005674</v>
       </c>
       <c r="D129" s="5">
         <v>-0.64886583557293154</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1091.6198769</v>
       </c>
       <c r="C130" s="5">
         <v>2.9979031000000305</v>
       </c>
       <c r="D130" s="5">
         <v>3.3551363464767059</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1097.2149359</v>
       </c>
       <c r="C131" s="5">
         <v>5.595058999999992</v>
       </c>
       <c r="D131" s="5">
         <v>6.3269387332109295</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1094.071729</v>
       </c>
       <c r="C132" s="5">
         <v>-3.1432068999999956</v>
       </c>
       <c r="D132" s="5">
         <v>-3.384007128278621</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1101.8180056000001</v>
       </c>
       <c r="C133" s="5">
         <v>7.7462766000001011</v>
       </c>
       <c r="D133" s="5">
         <v>8.8350625865758037</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1097.9089512</v>
       </c>
       <c r="C134" s="5">
         <v>-3.9090544000000591</v>
       </c>
       <c r="D134" s="5">
         <v>-4.175286827507807</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1103.4664792000001</v>
       </c>
       <c r="C135" s="5">
         <v>5.5575280000000475</v>
       </c>
       <c r="D135" s="5">
         <v>6.2463030608435277</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1107.5869938999999</v>
       </c>
       <c r="C136" s="5">
         <v>4.1205146999998306</v>
       </c>
       <c r="D136" s="5">
         <v>4.5741708305252926</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1108.0883233</v>
       </c>
       <c r="C137" s="5">
         <v>0.50132940000003146</v>
       </c>
       <c r="D137" s="5">
         <v>0.54451271323312511</v>
       </c>
       <c r="E137" s="5">
         <v>2.4694943121943869</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1105.7905891</v>
       </c>
       <c r="C138" s="5">
         <v>-2.2977341999999226</v>
       </c>
       <c r="D138" s="5">
         <v>-2.4601388347179287</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1105.5573608</v>
       </c>
       <c r="C139" s="5">
         <v>-0.23322830000006434</v>
       </c>
       <c r="D139" s="5">
         <v>-0.25280512182671577</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1105.7009447</v>
       </c>
       <c r="C140" s="5">
         <v>0.14358390000006693</v>
       </c>
       <c r="D140" s="5">
         <v>0.1559609800721562</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1105.1943295000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.50661519999994198</v>
       </c>
       <c r="D141" s="5">
         <v>-0.54843813463428814</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1104.0778054</v>
       </c>
       <c r="C142" s="5">
         <v>-1.116524100000106</v>
       </c>
       <c r="D142" s="5">
         <v>-1.2055882799669737</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1104.3114596999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.23365429999989829</v>
       </c>
       <c r="D143" s="5">
         <v>0.25424996781506781</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1101.1151273</v>
       </c>
       <c r="C144" s="5">
         <v>-3.1963323999998465</v>
       </c>
       <c r="D144" s="5">
         <v>-3.4185321691712178</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1100.1469085000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.96821879999993143</v>
       </c>
       <c r="D145" s="5">
         <v>-1.0500809393935051</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1096.9367439</v>
       </c>
       <c r="C146" s="5">
         <v>-3.2101646000000983</v>
       </c>
       <c r="D146" s="5">
         <v>-3.4458781767335855</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1092.9490711000001</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9876727999999275</v>
       </c>
       <c r="D147" s="5">
         <v>-4.2761642144691141</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1089.8392670000001</v>
       </c>
       <c r="C148" s="5">
         <v>-3.1098041000000194</v>
       </c>
       <c r="D148" s="5">
         <v>-3.36147012530571</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1086.2982454</v>
       </c>
       <c r="C149" s="5">
         <v>-3.5410216000000219</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8300215947762339</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9664567744118844</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1092.3823394999999</v>
       </c>
       <c r="C150" s="5">
         <v>6.084094099999902</v>
       </c>
       <c r="D150" s="5">
         <v>6.9318565037646884</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1092.6129802999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.23064079999994647</v>
       </c>
       <c r="D151" s="5">
         <v>0.2536571428095602</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1093.3060975000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.69311720000018795</v>
       </c>
       <c r="D152" s="5">
         <v>0.76390154326633208</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1093.0159397</v>
       </c>
       <c r="C153" s="5">
         <v>-0.29015780000008817</v>
       </c>
       <c r="D153" s="5">
         <v>-0.31800935530332808</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1093.8406520000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.8247123000001011</v>
       </c>
       <c r="D154" s="5">
         <v>0.90920182311973186</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1090.9569939</v>
       </c>
       <c r="C155" s="5">
         <v>-2.8836581000000479</v>
       </c>
       <c r="D155" s="5">
         <v>-3.1180539572176147</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1088.3547122</v>
       </c>
       <c r="C156" s="5">
         <v>-2.6022817000000487</v>
       </c>
       <c r="D156" s="5">
         <v>-2.8251287999994212</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1083.2257727000001</v>
       </c>
       <c r="C157" s="5">
         <v>-5.1289394999998876</v>
       </c>
       <c r="D157" s="5">
         <v>-5.5107787124030638</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1083.7871821000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.56140940000000228</v>
       </c>
       <c r="D158" s="5">
         <v>0.62370651237853014</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1074.8902432</v>
       </c>
       <c r="C159" s="5">
         <v>-8.8969389000001229</v>
       </c>
       <c r="D159" s="5">
         <v>-9.418120909543692</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.5349242</v>
       </c>
       <c r="C160" s="5">
         <v>-1.3553190000000086</v>
       </c>
       <c r="D160" s="5">
         <v>-1.502619715043263</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1073.0358022</v>
       </c>
       <c r="C161" s="5">
         <v>-0.499121999999943</v>
       </c>
       <c r="D161" s="5">
         <v>-0.55649534298995995</v>
       </c>
       <c r="E161" s="5">
         <v>-1.2208841592224462</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1064.0509502</v>
       </c>
       <c r="C162" s="5">
         <v>-8.9848520000000462</v>
       </c>
       <c r="D162" s="5">
         <v>-9.5978965765323387</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1063.9476555000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1032946999998785</v>
       </c>
       <c r="D163" s="5">
         <v>-0.11643002596620766</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1061.068031</v>
       </c>
       <c r="C164" s="5">
         <v>-2.8796245000000908</v>
       </c>
       <c r="D164" s="5">
         <v>-3.1999425013846672</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1060.155937</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91209400000002461</v>
       </c>
       <c r="D165" s="5">
         <v>-1.0266570374659834</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1058.1928362000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.9631007999998928</v>
       </c>
       <c r="D166" s="5">
         <v>-2.1995602145269633</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1057.8861068000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.30672939999999471</v>
       </c>
       <c r="D167" s="5">
         <v>-0.34727984755361652</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1058.3990424000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.51293559999999161</v>
       </c>
       <c r="D168" s="5">
         <v>0.58339629703538787</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1061.651292</v>
       </c>
       <c r="C169" s="5">
         <v>3.2522495999999137</v>
       </c>
       <c r="D169" s="5">
         <v>3.750321793967748</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1065.5791621000001</v>
       </c>
       <c r="C170" s="5">
         <v>3.9278701000000638</v>
       </c>
       <c r="D170" s="5">
         <v>4.5311955518622993</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1068.8956556000001</v>
       </c>
       <c r="C171" s="5">
         <v>3.3164934999999787</v>
       </c>
       <c r="D171" s="5">
         <v>3.7994648117085195</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1067.6979781</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1976775000000544</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3363221693685978</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1067.6009713000001</v>
       </c>
       <c r="C173" s="5">
         <v>-9.7006799999917348E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.10897277122514648</v>
       </c>
       <c r="E173" s="5">
         <v>-0.50649110578203649</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1069.4732945000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.8723231999999825</v>
       </c>
       <c r="D174" s="5">
         <v>2.124938975331947</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1073.3447212999999</v>
       </c>
       <c r="C175" s="5">
         <v>3.871426799999881</v>
       </c>
       <c r="D175" s="5">
         <v>4.4314635520743106</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1074.0571546000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.71243330000015703</v>
       </c>
       <c r="D176" s="5">
         <v>0.79941500054163672</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1077.2467830000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.1896283999999469</v>
       </c>
       <c r="D177" s="5">
         <v>3.6224272325909856</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1078.3475182</v>
       </c>
       <c r="C178" s="5">
         <v>1.1007351999999173</v>
       </c>
       <c r="D178" s="5">
         <v>1.2330794196113493</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1076.7975455000001</v>
       </c>
       <c r="C179" s="5">
         <v>-1.5499726999998984</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7112605218283838</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1078.5435077</v>
       </c>
       <c r="C180" s="5">
         <v>1.7459621999998944</v>
       </c>
       <c r="D180" s="5">
         <v>1.963173505345428</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1084.5163768</v>
       </c>
       <c r="C181" s="5">
         <v>5.9728691000000254</v>
       </c>
       <c r="D181" s="5">
         <v>6.8516779897290991</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1080.8918713999999</v>
       </c>
       <c r="C182" s="5">
         <v>-3.6245054000000891</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9375549861600856</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1082.9510914</v>
       </c>
       <c r="C183" s="5">
         <v>2.0592200000000958</v>
       </c>
       <c r="D183" s="5">
         <v>2.3102414698312979</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1083.6161655000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.66507410000008349</v>
       </c>
       <c r="D184" s="5">
         <v>0.73945183193391273</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1085.7502668</v>
       </c>
       <c r="C185" s="5">
         <v>2.1341012999998838</v>
       </c>
       <c r="D185" s="5">
         <v>2.3890783913252056</v>
       </c>
       <c r="E185" s="5">
         <v>1.7000073986350728</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1088.9788004</v>
       </c>
       <c r="C186" s="5">
         <v>3.2285335999999916</v>
       </c>
       <c r="D186" s="5">
         <v>3.6272005336794866</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1090.8384831000001</v>
       </c>
       <c r="C187" s="5">
         <v>1.8596827000001213</v>
       </c>
       <c r="D187" s="5">
         <v>2.0686348926713505</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1091.8026508</v>
       </c>
       <c r="C188" s="5">
         <v>0.96416769999996177</v>
       </c>
       <c r="D188" s="5">
         <v>1.0658245226585095</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1096.9381960000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.1355452000000241</v>
       </c>
       <c r="D189" s="5">
         <v>5.7928158312960276</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1098.8716221</v>
       </c>
       <c r="C190" s="5">
         <v>1.933426099999906</v>
       </c>
       <c r="D190" s="5">
         <v>2.1357041071004002</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1103.9618945</v>
       </c>
       <c r="C191" s="5">
         <v>5.0902724000000035</v>
       </c>
       <c r="D191" s="5">
         <v>5.7025587463251037</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1108.3674656999999</v>
       </c>
       <c r="C192" s="5">
         <v>4.4055711999999403</v>
       </c>
       <c r="D192" s="5">
         <v>4.8953495422686455</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1110.2609602</v>
       </c>
       <c r="C193" s="5">
         <v>1.893494500000088</v>
       </c>
       <c r="D193" s="5">
         <v>2.0694084251309253</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1111.6129546</v>
       </c>
       <c r="C194" s="5">
         <v>1.3519943999999668</v>
       </c>
       <c r="D194" s="5">
         <v>1.4710987230434736</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1108.1536229000001</v>
       </c>
       <c r="C195" s="5">
         <v>-3.4593316999998933</v>
       </c>
       <c r="D195" s="5">
         <v>-3.671132280878342</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1118.6874941000001</v>
       </c>
       <c r="C196" s="5">
         <v>10.533871200000021</v>
       </c>
       <c r="D196" s="5">
         <v>12.022626106856226</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1122.4892057</v>
       </c>
       <c r="C197" s="5">
         <v>3.8017115999998623</v>
       </c>
       <c r="D197" s="5">
         <v>4.1551342524822621</v>
       </c>
       <c r="E197" s="5">
         <v>3.3837374968628486</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1119.881934</v>
       </c>
       <c r="C198" s="5">
         <v>-2.6072716999999557</v>
       </c>
       <c r="D198" s="5">
         <v>-2.7519764680283609</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1120.3876931</v>
       </c>
       <c r="C199" s="5">
         <v>0.50575909999997748</v>
       </c>
       <c r="D199" s="5">
         <v>0.5432900374861882</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1123.8014228</v>
       </c>
       <c r="C200" s="5">
         <v>3.4137296999999762</v>
       </c>
       <c r="D200" s="5">
         <v>3.718200975975039</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1124.7680839</v>
       </c>
       <c r="C201" s="5">
         <v>0.96666110000001026</v>
       </c>
       <c r="D201" s="5">
         <v>1.0371022135596597</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1125.4097936999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.64170979999994415</v>
       </c>
       <c r="D202" s="5">
         <v>0.68678398120278761</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1125.3828392</v>
       </c>
       <c r="C203" s="5">
         <v>-2.6954499999874315E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-2.8737211703089294E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1124.7732854999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.60955370000010589</v>
       </c>
       <c r="D204" s="5">
         <v>-0.64803664321004817</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1127.8979893000001</v>
       </c>
       <c r="C205" s="5">
         <v>3.1247038000001339</v>
       </c>
       <c r="D205" s="5">
         <v>3.385100654316453</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1130.7051306000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.8071413000000121</v>
       </c>
       <c r="D206" s="5">
         <v>3.0278137585329601</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1131.6092183999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.9040877999998429</v>
       </c>
       <c r="D207" s="5">
         <v>0.9637253246587818</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1135.9299311</v>
       </c>
       <c r="C208" s="5">
         <v>4.3207127000000582</v>
       </c>
       <c r="D208" s="5">
         <v>4.6792969303008913</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1137.7913887</v>
       </c>
       <c r="C209" s="5">
         <v>1.8614575999999943</v>
       </c>
       <c r="D209" s="5">
         <v>1.9842703159263841</v>
       </c>
       <c r="E209" s="5">
         <v>1.3632365391395673</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1144.1796755</v>
       </c>
       <c r="C210" s="5">
         <v>6.3882868000000599</v>
       </c>
       <c r="D210" s="5">
         <v>6.9495686570639759</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1144.3026311000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.12295560000006844</v>
       </c>
       <c r="D211" s="5">
         <v>0.12903039653655579</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1150.0698789</v>
       </c>
       <c r="C212" s="5">
         <v>5.7672477999999501</v>
       </c>
       <c r="D212" s="5">
         <v>6.2184577702130817</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1151.0349653000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.96508640000001833</v>
       </c>
       <c r="D213" s="5">
         <v>1.0116461049076708</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1152.9536724</v>
       </c>
       <c r="C214" s="5">
         <v>1.9187070999998923</v>
       </c>
       <c r="D214" s="5">
         <v>2.0187705613760709</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1154.8036261</v>
       </c>
       <c r="C215" s="5">
         <v>1.8499537000000146</v>
       </c>
       <c r="D215" s="5">
         <v>1.9425242548517296</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1158.7033974999999</v>
       </c>
       <c r="C216" s="5">
         <v>3.8997713999999633</v>
       </c>
       <c r="D216" s="5">
         <v>4.1285205021092342</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1155.6749669000001</v>
       </c>
       <c r="C217" s="5">
         <v>-3.0284305999998651</v>
       </c>
       <c r="D217" s="5">
         <v>-3.0916701703619598</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1161.4197724000001</v>
       </c>
       <c r="C218" s="5">
         <v>5.744805499999984</v>
       </c>
       <c r="D218" s="5">
         <v>6.1309643969827965</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1162.5758848</v>
       </c>
       <c r="C219" s="5">
         <v>1.1561123999999836</v>
       </c>
       <c r="D219" s="5">
         <v>1.2010778923234655</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1169.1108812</v>
       </c>
       <c r="C220" s="5">
         <v>6.5349963999999545</v>
       </c>
       <c r="D220" s="5">
         <v>6.9578610195582424</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1170.3296336999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.2187524999999368</v>
       </c>
       <c r="D221" s="5">
         <v>1.2581505679780225</v>
       </c>
       <c r="E221" s="5">
         <v>2.8597724787825074</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1172.8021758</v>
       </c>
       <c r="C222" s="5">
         <v>2.4725421000000551</v>
       </c>
       <c r="D222" s="5">
         <v>2.5648935834585274</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1175.8067475</v>
       </c>
       <c r="C223" s="5">
         <v>3.0045717000000423</v>
       </c>
       <c r="D223" s="5">
         <v>3.1179382746387541</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1175.1937751999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.61297230000013769</v>
       </c>
       <c r="D224" s="5">
         <v>-0.62379413845957687</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1170.5198931</v>
       </c>
       <c r="C225" s="5">
         <v>-4.6738820999999007</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6695158158837291</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1167.7762442000001</v>
       </c>
       <c r="C226" s="5">
         <v>-2.7436488999999256</v>
       </c>
       <c r="D226" s="5">
         <v>-2.7767695429361861</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1170.9221566000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.1459124000000429</v>
       </c>
       <c r="D227" s="5">
         <v>3.2810518701380298</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1172.6435512999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.7213946999997916</v>
       </c>
       <c r="D228" s="5">
         <v>1.7784769627506636</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1173.1928975999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.54934630000002471</v>
       </c>
       <c r="D229" s="5">
         <v>0.56361264518069998</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1168.2808471000001</v>
       </c>
       <c r="C230" s="5">
         <v>-4.9120504999998502</v>
       </c>
       <c r="D230" s="5">
         <v>-4.9101896969546921</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1166.6793006</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6015465000000404</v>
       </c>
       <c r="D231" s="5">
         <v>-1.632682387666895</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1160.6160308999999</v>
       </c>
       <c r="C232" s="5">
         <v>-6.0632697000000917</v>
       </c>
       <c r="D232" s="5">
         <v>-6.0612303759675186</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1157.8179477000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.7980831999998372</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8549782249851274</v>
       </c>
       <c r="E233" s="5">
         <v>-1.0690736728971029</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1154.5609006</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2570471000001362</v>
       </c>
       <c r="D234" s="5">
         <v>-3.3239667401288808</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1150.8195289</v>
       </c>
       <c r="C235" s="5">
         <v>-3.7413716999999451</v>
       </c>
       <c r="D235" s="5">
         <v>-3.8200547909349791</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1144.9026402</v>
       </c>
       <c r="C236" s="5">
         <v>-5.9168887000000723</v>
       </c>
       <c r="D236" s="5">
         <v>-5.9982355176261049</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1141.4966073000001</v>
       </c>
       <c r="C237" s="5">
         <v>-3.4060328999999001</v>
       </c>
       <c r="D237" s="5">
         <v>-3.512108083011245</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1138.2910675000001</v>
       </c>
       <c r="C238" s="5">
         <v>-3.2055397999999968</v>
       </c>
       <c r="D238" s="5">
         <v>-3.3182654354761754</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1136.0685200999999</v>
       </c>
       <c r="C239" s="5">
         <v>-2.2225474000001668</v>
       </c>
       <c r="D239" s="5">
         <v>-2.3180373214994887</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1133.1265286</v>
       </c>
       <c r="C240" s="5">
         <v>-2.9419914999998582</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0636692643571384</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1131.8090377000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3174908999999388</v>
       </c>
       <c r="D241" s="5">
         <v>-1.3863570378572998</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1136.4904357</v>
       </c>
       <c r="C242" s="5">
         <v>4.6813979999999447</v>
       </c>
       <c r="D242" s="5">
         <v>5.077935651383525</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1128.295269</v>
       </c>
       <c r="C243" s="5">
         <v>-8.1951667000000725</v>
       </c>
       <c r="D243" s="5">
         <v>-8.318062410087645</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1122.1720071</v>
       </c>
       <c r="C244" s="5">
         <v>-6.1232618999999886</v>
       </c>
       <c r="D244" s="5">
         <v>-6.3214919734341679</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1120.6106652999999</v>
       </c>
       <c r="C245" s="5">
         <v>-1.5613418000000365</v>
       </c>
       <c r="D245" s="5">
         <v>-1.656910619959362</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2135693244272345</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1122.0404453000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.4297800000001644</v>
       </c>
       <c r="D246" s="5">
         <v>1.5418623418488542</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1122.2122033999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.17175809999980629</v>
       </c>
       <c r="D247" s="5">
         <v>0.18384661405437264</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1127.5660527</v>
       </c>
       <c r="C248" s="5">
         <v>5.3538493000000926</v>
       </c>
       <c r="D248" s="5">
         <v>5.87759348001482</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1128.6275316000001</v>
       </c>
       <c r="C249" s="5">
         <v>1.061478900000111</v>
       </c>
       <c r="D249" s="5">
         <v>1.1355348683508293</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1130.6556748</v>
       </c>
       <c r="C250" s="5">
         <v>2.0281431999999313</v>
       </c>
       <c r="D250" s="5">
         <v>2.1778404462752032</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1131.9438359999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.2881611999998768</v>
       </c>
       <c r="D251" s="5">
         <v>1.3757650245604491</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1130.5293881</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4144478999999137</v>
       </c>
       <c r="D252" s="5">
         <v>-1.489226459555415</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1131.1183848999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.5889967999999044</v>
       </c>
       <c r="D253" s="5">
         <v>0.62698500561273462</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1133.6535120999999</v>
       </c>
       <c r="C254" s="5">
         <v>2.5351272000000336</v>
       </c>
       <c r="D254" s="5">
         <v>2.7229108944133662</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1136.8096209</v>
       </c>
       <c r="C255" s="5">
         <v>3.1561088000000836</v>
       </c>
       <c r="D255" s="5">
         <v>3.3924510433055222</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1137.2529919000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.44337100000007013</v>
       </c>
       <c r="D256" s="5">
         <v>0.46902133076098806</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1141.2583463999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.0053544999998394</v>
       </c>
       <c r="D257" s="5">
         <v>4.3091829746216614</v>
       </c>
       <c r="E257" s="5">
         <v>1.842538335513022</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1142.4860596999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.2277133000000049</v>
       </c>
       <c r="D258" s="5">
         <v>1.298570155728429</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1140.2374009</v>
       </c>
       <c r="C259" s="5">
         <v>-2.2486587999999301</v>
       </c>
       <c r="D259" s="5">
         <v>-2.336458073717762</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1146.9804217000001</v>
       </c>
       <c r="C260" s="5">
         <v>6.7430208000000675</v>
       </c>
       <c r="D260" s="5">
         <v>7.3318639427822241</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1155.2947253</v>
       </c>
       <c r="C261" s="5">
         <v>8.3143035999999029</v>
       </c>
       <c r="D261" s="5">
         <v>9.0539569591078006</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1152.8777772999999</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4169480000000476</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4817883242161498</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1154.2903891999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.4126119000000017</v>
       </c>
       <c r="D263" s="5">
         <v>1.4802998113008004</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1156.2680894</v>
       </c>
       <c r="C264" s="5">
         <v>1.9777002000000721</v>
       </c>
       <c r="D264" s="5">
         <v>2.0755023998688449</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1158.9574037</v>
       </c>
       <c r="C265" s="5">
         <v>2.6893142999999782</v>
       </c>
       <c r="D265" s="5">
         <v>2.8270101636751477</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1158.6394792999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.31792440000003808</v>
       </c>
       <c r="D266" s="5">
         <v>-0.32868697355794563</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1160.1300016</v>
       </c>
       <c r="C267" s="5">
         <v>1.490522300000066</v>
       </c>
       <c r="D267" s="5">
         <v>1.5546997326698175</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1163.4354877999999</v>
       </c>
       <c r="C268" s="5">
         <v>3.3054861999999048</v>
       </c>
       <c r="D268" s="5">
         <v>3.4731772822486073</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1165.3245420999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.889054299999998</v>
       </c>
       <c r="D269" s="5">
         <v>1.9659180754416417</v>
       </c>
       <c r="E269" s="5">
         <v>2.1087421420324937</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1172.3036721999999</v>
       </c>
       <c r="C270" s="5">
         <v>6.9791301000000203</v>
       </c>
       <c r="D270" s="5">
         <v>7.428321366474111</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1168.0819718</v>
       </c>
       <c r="C271" s="5">
         <v>-4.2217003999999179</v>
       </c>
       <c r="D271" s="5">
         <v>-4.2368665567869446</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1169.5325198</v>
       </c>
       <c r="C272" s="5">
         <v>1.4505480000000261</v>
       </c>
       <c r="D272" s="5">
         <v>1.5004046845239705</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1172.8039236</v>
       </c>
       <c r="C273" s="5">
         <v>3.2714037999999164</v>
       </c>
       <c r="D273" s="5">
         <v>3.4087518104020997</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1175.462757</v>
       </c>
       <c r="C274" s="5">
         <v>2.6588334000000486</v>
       </c>
       <c r="D274" s="5">
         <v>2.7546680996528572</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1178.0128766</v>
       </c>
       <c r="C275" s="5">
         <v>2.5501196000000164</v>
       </c>
       <c r="D275" s="5">
         <v>2.634641184397668</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1181.3539426</v>
       </c>
       <c r="C276" s="5">
         <v>3.3410659999999552</v>
       </c>
       <c r="D276" s="5">
         <v>3.4570208976502315</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1182.9257325999999</v>
       </c>
       <c r="C277" s="5">
         <v>1.5717899999999645</v>
       </c>
       <c r="D277" s="5">
         <v>1.6083340271965119</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1185.6201292000001</v>
       </c>
       <c r="C278" s="5">
         <v>2.6943966000001183</v>
       </c>
       <c r="D278" s="5">
         <v>2.7677900865056282</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1189.4305896999999</v>
       </c>
       <c r="C279" s="5">
         <v>3.8104604999998628</v>
       </c>
       <c r="D279" s="5">
         <v>3.9255838219003136</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1201.9854717000001</v>
       </c>
       <c r="C280" s="5">
         <v>12.554882000000134</v>
       </c>
       <c r="D280" s="5">
         <v>13.428288574856406</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1197.6270892</v>
       </c>
       <c r="C281" s="5">
         <v>-4.3583825000000616</v>
       </c>
       <c r="D281" s="5">
         <v>-4.2654482084761973</v>
       </c>
       <c r="E281" s="5">
         <v>2.77197861479761</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1196.3355465</v>
       </c>
       <c r="C282" s="5">
         <v>-1.2915427000000363</v>
       </c>
       <c r="D282" s="5">
         <v>-1.286453510531238</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1200.2810460999999</v>
       </c>
       <c r="C283" s="5">
         <v>3.9454995999999483</v>
       </c>
       <c r="D283" s="5">
         <v>4.0301663363769835</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1199.8960215</v>
       </c>
       <c r="C284" s="5">
         <v>-0.38502459999995153</v>
       </c>
       <c r="D284" s="5">
         <v>-0.38425603879018722</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1205.9789237</v>
       </c>
       <c r="C285" s="5">
         <v>6.082902200000035</v>
       </c>
       <c r="D285" s="5">
         <v>6.2559491153368008</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1209.0005325</v>
       </c>
       <c r="C286" s="5">
         <v>3.0216087999999672</v>
       </c>
       <c r="D286" s="5">
         <v>3.0484089411597637</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1212.5669504</v>
       </c>
       <c r="C287" s="5">
         <v>3.5664179000000331</v>
       </c>
       <c r="D287" s="5">
         <v>3.5978680137521479</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1217.0340584999999</v>
       </c>
       <c r="C288" s="5">
         <v>4.4671080999999049</v>
       </c>
       <c r="D288" s="5">
         <v>4.5114951969734918</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1222.6349322999999</v>
       </c>
       <c r="C289" s="5">
         <v>5.6008738000000449</v>
       </c>
       <c r="D289" s="5">
         <v>5.6644301619883208</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1226.9053062999999</v>
       </c>
       <c r="C290" s="5">
         <v>4.270373999999947</v>
       </c>
       <c r="D290" s="5">
         <v>4.2727763603114477</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1228.4147164000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.5094101000001956</v>
       </c>
       <c r="D291" s="5">
         <v>1.4863400391951442</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1234.6455625999999</v>
       </c>
       <c r="C292" s="5">
         <v>6.2308461999998599</v>
       </c>
       <c r="D292" s="5">
         <v>6.2594272270931617</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1237.4366183</v>
       </c>
       <c r="C293" s="5">
         <v>2.7910557000000153</v>
       </c>
       <c r="D293" s="5">
         <v>2.746719394681385</v>
       </c>
       <c r="E293" s="5">
         <v>3.3240337880627191</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1240.4231104999999</v>
       </c>
       <c r="C294" s="5">
         <v>2.9864921999999297</v>
       </c>
       <c r="D294" s="5">
         <v>2.9348950359711745</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1242.7558291</v>
       </c>
       <c r="C295" s="5">
         <v>2.3327186000001348</v>
       </c>
       <c r="D295" s="5">
         <v>2.2801880355468596</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1244.7724834000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.0166543000000274</v>
       </c>
       <c r="D296" s="5">
         <v>1.964747001168754</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1245.5311076999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.7586242999998376</v>
       </c>
       <c r="D297" s="5">
         <v>0.73379419783359268</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1245.9062346000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.37512690000016846</v>
       </c>
       <c r="D298" s="5">
         <v>0.36201319643971441</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1250.9983525</v>
       </c>
       <c r="C299" s="5">
         <v>5.0921178999999483</v>
       </c>
       <c r="D299" s="5">
         <v>5.0162591896283582</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1253.2023025999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.2039500999999291</v>
       </c>
       <c r="D300" s="5">
         <v>2.1347092814931967</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1255.0987356999999</v>
       </c>
       <c r="C301" s="5">
         <v>1.8964330999999675</v>
       </c>
       <c r="D301" s="5">
         <v>1.831114067243389</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1258.3209793999999</v>
       </c>
       <c r="C302" s="5">
         <v>3.2222437000000355</v>
       </c>
       <c r="D302" s="5">
         <v>3.1246634584160216</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1260.0234817</v>
       </c>
       <c r="C303" s="5">
         <v>1.7025023000001056</v>
       </c>
       <c r="D303" s="5">
         <v>1.6357308822951167</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1263.0836884</v>
       </c>
       <c r="C304" s="5">
         <v>3.0602066999999806</v>
       </c>
       <c r="D304" s="5">
         <v>2.9536754907254714</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1269.3455809</v>
       </c>
       <c r="C305" s="5">
         <v>6.2618924999999308</v>
       </c>
       <c r="D305" s="5">
         <v>6.1140731344217603</v>
       </c>
       <c r="E305" s="5">
         <v>2.5786340995659796</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1270.0379935000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.69241260000012517</v>
       </c>
       <c r="D306" s="5">
         <v>0.65655287922046224</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1276.2412131999999</v>
       </c>
       <c r="C307" s="5">
         <v>6.2032196999998632</v>
       </c>
       <c r="D307" s="5">
         <v>6.0211772348100157</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1280.7522790999999</v>
       </c>
       <c r="C308" s="5">
         <v>4.5110658999999487</v>
       </c>
       <c r="D308" s="5">
         <v>4.3250179655249132</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1285.540219</v>
       </c>
       <c r="C309" s="5">
         <v>4.7879399000000831</v>
       </c>
       <c r="D309" s="5">
         <v>4.5794544985452879</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1292.6337775</v>
       </c>
       <c r="C310" s="5">
         <v>7.0935584999999719</v>
       </c>
       <c r="D310" s="5">
         <v>6.8262495486927088</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1297.0948324999999</v>
       </c>
       <c r="C311" s="5">
         <v>4.4610549999999876</v>
       </c>
       <c r="D311" s="5">
         <v>4.2208828295916323</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1298.7796596999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.6848271999999724</v>
       </c>
       <c r="D312" s="5">
         <v>1.5698923156816535</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1299.8377713</v>
       </c>
       <c r="C313" s="5">
         <v>1.0581116000000748</v>
       </c>
       <c r="D313" s="5">
         <v>0.98202867143344363</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1305.8219796000001</v>
       </c>
       <c r="C314" s="5">
         <v>5.9842083000000912</v>
       </c>
       <c r="D314" s="5">
         <v>5.6666306651729226</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1307.6934836</v>
       </c>
       <c r="C315" s="5">
         <v>1.871503999999959</v>
       </c>
       <c r="D315" s="5">
         <v>1.733461728417951</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1300.9016297000001</v>
       </c>
       <c r="C316" s="5">
         <v>-6.7918538999999782</v>
       </c>
       <c r="D316" s="5">
         <v>-6.0575293410151225</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1303.5755511</v>
       </c>
       <c r="C317" s="5">
         <v>2.6739213999999265</v>
       </c>
       <c r="D317" s="5">
         <v>2.4946002052897542</v>
       </c>
       <c r="E317" s="5">
         <v>2.6966628091721123</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1305.0308187999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.4552676999999221</v>
       </c>
       <c r="D318" s="5">
         <v>1.3478955451615482</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1310.4708314</v>
       </c>
       <c r="C319" s="5">
         <v>5.4400126000000455</v>
       </c>
       <c r="D319" s="5">
         <v>5.1184847168455283</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1313.9203938999999</v>
       </c>
       <c r="C320" s="5">
         <v>3.4495624999999563</v>
       </c>
       <c r="D320" s="5">
         <v>3.2049046197272446</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1316.7708124000001</v>
       </c>
       <c r="C321" s="5">
         <v>2.8504185000001598</v>
       </c>
       <c r="D321" s="5">
         <v>2.6345668961480939</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1316.2258514</v>
       </c>
       <c r="C322" s="5">
         <v>-0.54496100000005754</v>
       </c>
       <c r="D322" s="5">
         <v>-0.49550513382828898</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1316.6159881999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.39013679999993656</v>
       </c>
       <c r="D323" s="5">
         <v>0.35626722410810885</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1320.8261966</v>
       </c>
       <c r="C324" s="5">
         <v>4.2102084000000559</v>
       </c>
       <c r="D324" s="5">
         <v>3.9055132170935147</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1322.8467989999999</v>
       </c>
       <c r="C325" s="5">
         <v>2.0206023999999161</v>
       </c>
       <c r="D325" s="5">
         <v>1.8512872320810558</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1319.2248023</v>
       </c>
       <c r="C326" s="5">
         <v>-3.6219966999999542</v>
       </c>
       <c r="D326" s="5">
         <v>-3.2366080600989333</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1323.8906749</v>
       </c>
       <c r="C327" s="5">
         <v>4.665872600000057</v>
       </c>
       <c r="D327" s="5">
         <v>4.3277364406246965</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1323.6731241</v>
       </c>
       <c r="C328" s="5">
         <v>-0.21755080000002636</v>
       </c>
       <c r="D328" s="5">
         <v>-0.1970141098752598</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1324.4161140000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.74298990000011145</v>
       </c>
       <c r="D329" s="5">
         <v>0.67565438240604347</v>
       </c>
       <c r="E329" s="5">
         <v>1.5987230569347588</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1326.5514635</v>
       </c>
       <c r="C330" s="5">
         <v>2.1353494999998475</v>
       </c>
       <c r="D330" s="5">
         <v>1.9520032286328037</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1323.4177241</v>
       </c>
       <c r="C331" s="5">
         <v>-3.1337393999999676</v>
       </c>
       <c r="D331" s="5">
         <v>-2.798241128986223</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1322.8338248</v>
       </c>
       <c r="C332" s="5">
         <v>-0.58389929999998458</v>
       </c>
       <c r="D332" s="5">
         <v>-0.52816382596587719</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1324.3914393</v>
       </c>
       <c r="C333" s="5">
         <v>1.5576144999999997</v>
       </c>
       <c r="D333" s="5">
         <v>1.4221664347920715</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1322.7824771999999</v>
       </c>
       <c r="C334" s="5">
         <v>-1.6089621000000989</v>
       </c>
       <c r="D334" s="5">
         <v>-1.4481411518773024</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1323.6305052</v>
       </c>
       <c r="C335" s="5">
         <v>0.84802800000011302</v>
       </c>
       <c r="D335" s="5">
         <v>0.77203129791194591</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1319.7281175000001</v>
       </c>
       <c r="C336" s="5">
         <v>-3.9023876999999629</v>
       </c>
       <c r="D336" s="5">
         <v>-3.481086479731943</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1320.2466241</v>
       </c>
       <c r="C337" s="5">
         <v>0.51850659999990967</v>
       </c>
       <c r="D337" s="5">
         <v>0.47248686795426931</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1313.2507255</v>
       </c>
       <c r="C338" s="5">
         <v>-6.9958985999999186</v>
       </c>
       <c r="D338" s="5">
         <v>-6.1766350259899188</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1319.8369074</v>
       </c>
       <c r="C339" s="5">
         <v>6.5861818999999286</v>
       </c>
       <c r="D339" s="5">
         <v>6.1870194555760261</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1322.9558704999999</v>
       </c>
       <c r="C340" s="5">
         <v>3.1189630999999736</v>
       </c>
       <c r="D340" s="5">
         <v>2.8729205837933369</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1322.1748783</v>
       </c>
       <c r="C341" s="5">
         <v>-0.78099219999990055</v>
       </c>
       <c r="D341" s="5">
         <v>-0.70611099787090126</v>
       </c>
       <c r="E341" s="5">
         <v>-0.16922443605967841</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1325.7266098</v>
       </c>
       <c r="C342" s="5">
         <v>3.5517314999999599</v>
       </c>
       <c r="D342" s="5">
         <v>3.2715909046038938</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1323.9319484</v>
       </c>
       <c r="C343" s="5">
         <v>-1.7946613999999954</v>
       </c>
       <c r="D343" s="5">
         <v>-1.6124224358237349</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1323.7433954000001</v>
       </c>
       <c r="C344" s="5">
         <v>-0.18855299999995623</v>
       </c>
       <c r="D344" s="5">
         <v>-0.17076893653663605</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1323.8215582</v>
       </c>
       <c r="C345" s="5">
         <v>7.8162799999972776E-2</v>
       </c>
       <c r="D345" s="5">
         <v>7.0879165142523348E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1327.1702625999999</v>
       </c>
       <c r="C346" s="5">
         <v>3.3487043999998605</v>
       </c>
       <c r="D346" s="5">
         <v>3.0780784625555668</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1325.2207501</v>
       </c>
       <c r="C347" s="5">
         <v>-1.9495124999998552</v>
       </c>
       <c r="D347" s="5">
         <v>-1.7485374529894293</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1325.2677954000001</v>
       </c>
       <c r="C348" s="5">
         <v>4.704530000003615E-2</v>
       </c>
       <c r="D348" s="5">
         <v>4.2608285453860084E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1324.8955168</v>
       </c>
       <c r="C349" s="5">
         <v>-0.3722786000000724</v>
       </c>
       <c r="D349" s="5">
         <v>-0.33656953339256113</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1325.2050016999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.3094848999999158</v>
       </c>
       <c r="D350" s="5">
         <v>0.28067072606901</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1316.6443351</v>
       </c>
       <c r="C351" s="5">
         <v>-8.5606665999998768</v>
       </c>
       <c r="D351" s="5">
         <v>-7.4822840297964603</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1321.5527033000001</v>
       </c>
       <c r="C352" s="5">
         <v>4.9083682000000408</v>
       </c>
       <c r="D352" s="5">
         <v>4.5663984246647749</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1318.7391265000001</v>
       </c>
       <c r="C353" s="5">
         <v>-2.8135767999999644</v>
       </c>
       <c r="D353" s="5">
         <v>-2.5250879568548101</v>
       </c>
       <c r="E353" s="5">
         <v>-0.2598560792818505</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1319.4796423</v>
       </c>
       <c r="C354" s="5">
         <v>0.74051579999991191</v>
       </c>
       <c r="D354" s="5">
         <v>0.67592484769962713</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1316.7540316</v>
       </c>
       <c r="C355" s="5">
         <v>-2.7256107000000611</v>
       </c>
       <c r="D355" s="5">
         <v>-2.450835918755212</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1314.8116333</v>
       </c>
       <c r="C356" s="5">
         <v>-1.9423982999999225</v>
       </c>
       <c r="D356" s="5">
         <v>-1.7558781105283749</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1313.1580807</v>
       </c>
       <c r="C357" s="5">
         <v>-1.6535526000000118</v>
       </c>
       <c r="D357" s="5">
         <v>-1.4987662994423556</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1312.7887413999999</v>
       </c>
       <c r="C358" s="5">
         <v>-0.36933930000009241</v>
       </c>
       <c r="D358" s="5">
         <v>-0.3369907991878307</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1313.9953713</v>
       </c>
       <c r="C359" s="5">
         <v>1.2066299000000527</v>
       </c>
       <c r="D359" s="5">
         <v>1.1085546925726053</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1314.5351654000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.5397941000001083</v>
       </c>
       <c r="D360" s="5">
         <v>0.49407972516473109</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1312.9301167000001</v>
       </c>
       <c r="C361" s="5">
         <v>-1.6050486999999976</v>
       </c>
       <c r="D361" s="5">
         <v>-1.4554015241724061</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1312.3073655000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.62275120000003881</v>
       </c>
       <c r="D362" s="5">
         <v>-0.56770346924014392</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1313.0585722999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.75120679999986351</v>
       </c>
       <c r="D363" s="5">
         <v>0.68908527389706098</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1318.0894367000001</v>
       </c>
       <c r="C364" s="5">
         <v>5.030864400000155</v>
       </c>
       <c r="D364" s="5">
         <v>4.6958248552874338</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1318.0628630000001</v>
       </c>
       <c r="C365" s="5">
         <v>-2.6573699999971723E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-2.4190243411581491E-2</v>
       </c>
       <c r="E365" s="5">
         <v>-5.1281067377961786E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1313.9501842</v>
       </c>
       <c r="C366" s="5">
         <v>-4.1126788000001397</v>
       </c>
       <c r="D366" s="5">
         <v>-3.6807003005567163</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1317.4233746</v>
       </c>
       <c r="C367" s="5">
         <v>3.4731904000000213</v>
       </c>
       <c r="D367" s="5">
         <v>3.2185075015048525</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1314.7128674999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.7105071000000862</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4411694436787035</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1151.8252241</v>
       </c>
       <c r="C369" s="5">
         <v>-162.88764339999989</v>
       </c>
       <c r="D369" s="5">
         <v>-79.551189144068275</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1198.9543861</v>
       </c>
       <c r="C370" s="5">
         <v>47.129161999999951</v>
       </c>
       <c r="D370" s="5">
         <v>61.805361965717218</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1255.1849989</v>
       </c>
       <c r="C371" s="5">
         <v>56.230612800000017</v>
       </c>
       <c r="D371" s="5">
         <v>73.32489793884254</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1262.6872976</v>
       </c>
       <c r="C372" s="5">
         <v>7.502298699999983</v>
       </c>
       <c r="D372" s="5">
         <v>7.4130024023563168</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1275.6659133000001</v>
       </c>
       <c r="C373" s="5">
         <v>12.978615700000091</v>
       </c>
       <c r="D373" s="5">
         <v>13.056015028243252</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1285.0335795999999</v>
       </c>
       <c r="C374" s="5">
         <v>9.3676662999998825</v>
       </c>
       <c r="D374" s="5">
         <v>9.1767861175658503</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1300.4481398999999</v>
       </c>
       <c r="C375" s="5">
         <v>15.414560299999948</v>
       </c>
       <c r="D375" s="5">
         <v>15.383241536695348</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1301.0810081</v>
       </c>
       <c r="C376" s="5">
         <v>0.63286820000007538</v>
       </c>
       <c r="D376" s="5">
         <v>0.58555034772314052</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1303.1225280000001</v>
       </c>
       <c r="C377" s="5">
         <v>2.0415199000001394</v>
       </c>
       <c r="D377" s="5">
         <v>1.8992490650364902</v>
       </c>
       <c r="E377" s="5">
         <v>-1.1335070139215309</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1307.9118126000001</v>
       </c>
       <c r="C378" s="5">
         <v>4.7892845999999736</v>
       </c>
       <c r="D378" s="5">
         <v>4.5005346980575345</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1309.0290513</v>
       </c>
       <c r="C379" s="5">
         <v>1.1172386999999162</v>
       </c>
       <c r="D379" s="5">
         <v>1.0298883997976516</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1319.709055</v>
       </c>
       <c r="C380" s="5">
         <v>10.680003700000043</v>
       </c>
       <c r="D380" s="5">
         <v>10.241963344145933</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1316.2004333</v>
       </c>
       <c r="C381" s="5">
         <v>-3.5086217000000488</v>
       </c>
       <c r="D381" s="5">
         <v>-3.1441192854515854</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1329.2423424999999</v>
       </c>
       <c r="C382" s="5">
         <v>13.041909199999964</v>
       </c>
       <c r="D382" s="5">
         <v>12.560406304173588</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1333.7611870999999</v>
       </c>
       <c r="C383" s="5">
         <v>4.5188445999999658</v>
       </c>
       <c r="D383" s="5">
         <v>4.156624410058618</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1337.7913509</v>
       </c>
       <c r="C384" s="5">
         <v>4.0301638000000821</v>
       </c>
       <c r="D384" s="5">
         <v>3.6868555408988257</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1335.4429706999999</v>
       </c>
       <c r="C385" s="5">
         <v>-2.3483802000000651</v>
       </c>
       <c r="D385" s="5">
         <v>-2.0862798074762656</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1341.2802844</v>
       </c>
       <c r="C386" s="5">
         <v>5.8373137000000952</v>
       </c>
       <c r="D386" s="5">
         <v>5.3732398429612305</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1353.5011208999999</v>
       </c>
       <c r="C387" s="5">
         <v>12.220836499999905</v>
       </c>
       <c r="D387" s="5">
         <v>11.498479865916146</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1353.5089682</v>
       </c>
       <c r="C388" s="5">
         <v>7.8473000000940374E-3</v>
       </c>
       <c r="D388" s="5">
         <v>6.9575563257373574E-3</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1357.8276906000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.3187224000000697</v>
       </c>
       <c r="D389" s="5">
         <v>3.8968262066292558</v>
       </c>
       <c r="E389" s="5">
         <v>4.1980060527355034</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1357.1814756000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.64621499999998377</v>
       </c>
       <c r="D390" s="5">
         <v>-0.56960940001861138</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1373.8220441999999</v>
       </c>
       <c r="C391" s="5">
         <v>16.640568599999824</v>
       </c>
       <c r="D391" s="5">
         <v>15.747252199606399</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1375.3031587</v>
       </c>
       <c r="C392" s="5">
         <v>1.4811145000001034</v>
       </c>
       <c r="D392" s="5">
         <v>1.3014161198689811</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1379.1707219</v>
       </c>
       <c r="C393" s="5">
         <v>3.8675631999999496</v>
       </c>
       <c r="D393" s="5">
         <v>3.4272703858314157</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1375.2492869</v>
       </c>
       <c r="C394" s="5">
         <v>-3.921434999999974</v>
       </c>
       <c r="D394" s="5">
         <v>-3.3591385259532758</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1374.9960040000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.25328289999993103</v>
       </c>
       <c r="D395" s="5">
         <v>-0.22078309506974314</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1379.8737375000001</v>
       </c>
       <c r="C396" s="5">
         <v>4.8777334999999766</v>
       </c>
       <c r="D396" s="5">
         <v>4.3409906316254299</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1380.1331931</v>
       </c>
       <c r="C397" s="5">
         <v>0.25945559999991019</v>
       </c>
       <c r="D397" s="5">
         <v>0.22586769698300646</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1385.4741601000001</v>
       </c>
       <c r="C398" s="5">
         <v>5.3409670000000915</v>
       </c>
       <c r="D398" s="5">
         <v>4.7439991622443278</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1383.1951505</v>
       </c>
       <c r="C399" s="5">
         <v>-2.2790096000001085</v>
       </c>
       <c r="D399" s="5">
         <v>-1.9561566643215622</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1378.7644556</v>
       </c>
       <c r="C400" s="5">
         <v>-4.4306948999999349</v>
       </c>
       <c r="D400" s="5">
         <v>-3.776875651835454</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1388.0971881</v>
       </c>
       <c r="C401" s="5">
         <v>9.3327325000000201</v>
       </c>
       <c r="D401" s="5">
         <v>8.4320198358912357</v>
       </c>
       <c r="E401" s="5">
         <v>2.2292591106773285</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1390.7746053000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.6774172000000362</v>
       </c>
       <c r="D402" s="5">
         <v>2.3393211990416329</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1391.3711155999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.59651029999986349</v>
       </c>
       <c r="D403" s="5">
         <v>0.51590197241548896</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1394.9392573</v>
       </c>
       <c r="C404" s="5">
         <v>3.5681417000000692</v>
       </c>
       <c r="D404" s="5">
         <v>3.1211529635057689</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1395.4811076000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.54185030000007828</v>
       </c>
       <c r="D405" s="5">
         <v>0.46712521771237192</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1397.8118303000001</v>
       </c>
       <c r="C406" s="5">
         <v>2.3307227000000239</v>
       </c>
       <c r="D406" s="5">
         <v>2.0227454127529576</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1401.4537734</v>
       </c>
       <c r="C407" s="5">
         <v>3.6419430999999349</v>
       </c>
       <c r="D407" s="5">
         <v>3.17174724271585</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1396.6020251</v>
       </c>
       <c r="C408" s="5">
         <v>-4.8517483000000539</v>
       </c>
       <c r="D408" s="5">
         <v>-4.0761320773997634</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1395.8283274</v>
       </c>
       <c r="C409" s="5">
         <v>-0.77369769999995697</v>
       </c>
       <c r="D409" s="5">
         <v>-0.66276116239306626</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1395.2653772000001</v>
       </c>
       <c r="C410" s="5">
         <v>-0.56295019999993201</v>
       </c>
       <c r="D410" s="5">
         <v>-0.48289876070760629</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1397.4647018000001</v>
       </c>
       <c r="C411" s="5">
         <v>2.1993245999999544</v>
       </c>
       <c r="D411" s="5">
         <v>1.9080174462354549</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1396.4387810000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.0259207999999944</v>
       </c>
       <c r="D412" s="5">
         <v>-0.87740767360482419</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1392.7291753</v>
       </c>
       <c r="C413" s="5">
         <v>-3.709605700000111</v>
       </c>
       <c r="D413" s="5">
         <v>-3.1416055188982606</v>
       </c>
       <c r="E413" s="5">
         <v>0.33369329177448392</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1400.4317931</v>
       </c>
       <c r="C414" s="5">
         <v>7.7026178000000982</v>
       </c>
       <c r="D414" s="5">
         <v>6.8423568308862981</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1399.4034283999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.028364700000111</v>
       </c>
       <c r="D415" s="5">
         <v>-0.87763348799136942</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1398.4134059999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.99002240000004349</v>
       </c>
       <c r="D416" s="5">
         <v>-0.84565686309975296</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1399.9188140000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.5054080000002159</v>
       </c>
       <c r="D417" s="5">
         <v>1.2994898024407231</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1402.6265292999999</v>
       </c>
       <c r="C418" s="5">
         <v>2.7077152999997907</v>
       </c>
       <c r="D418" s="5">
         <v>2.3458846286766422</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1403.7022704000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.0757411000001866</v>
       </c>
       <c r="D419" s="5">
         <v>0.9242292816447506</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1396.3629794000001</v>
       </c>
       <c r="C420" s="5">
         <v>-7.3392910000000029</v>
       </c>
       <c r="D420" s="5">
         <v>-6.0969094102090837</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1405.3454971000001</v>
       </c>
       <c r="C421" s="5">
         <v>8.9825177000000167</v>
       </c>
       <c r="D421" s="5">
         <v>7.9984103785739613</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1405.4130545</v>
       </c>
       <c r="C422" s="5">
         <v>6.7557399999941481E-2</v>
       </c>
       <c r="D422" s="5">
         <v>5.7701339473403834E-2</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1399.1928926000001</v>
       </c>
       <c r="C423" s="5">
         <v>-6.2201618999999937</v>
       </c>
       <c r="D423" s="5">
         <v>-5.1836384528755497</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1399.3068780999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.11398549999989882</v>
       </c>
       <c r="D424" s="5">
         <v>9.7802028564997201E-2</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1404.909195</v>
       </c>
       <c r="C425" s="5">
         <v>5.6023169000000053</v>
       </c>
       <c r="D425" s="5">
         <v>4.9115812622841926</v>
       </c>
       <c r="E425" s="5">
         <v>0.87454330073730713</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1402.4492484</v>
       </c>
       <c r="C426" s="5">
         <v>-2.4599465999999666</v>
       </c>
       <c r="D426" s="5">
         <v>-2.0810406482326571</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1404.9286436</v>
       </c>
       <c r="C427" s="5">
         <v>2.479395199999999</v>
       </c>
       <c r="D427" s="5">
         <v>2.1422346647974155</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1405.3422154</v>
       </c>
       <c r="C428" s="5">
         <v>0.41357179999999971</v>
       </c>
       <c r="D428" s="5">
         <v>0.35381900826660928</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1406.9324380999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.5902226999999129</v>
       </c>
       <c r="D429" s="5">
         <v>1.3663493026850215</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1406.4064747</v>
       </c>
       <c r="C430" s="5">
         <v>-0.5259633999999096</v>
       </c>
       <c r="D430" s="5">
         <v>-0.44768316977079614</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1404.1579266000001</v>
       </c>
       <c r="C431" s="5">
         <v>-2.2485480999998799</v>
       </c>
       <c r="D431" s="5">
         <v>-1.9017667050332476</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1408.2016696999999</v>
       </c>
       <c r="C432" s="5">
         <v>4.0437430999998014</v>
       </c>
       <c r="D432" s="5">
         <v>3.5110675932859658</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1406.5756345</v>
       </c>
       <c r="C433" s="5">
         <v>-1.626035199999933</v>
       </c>
       <c r="D433" s="5">
         <v>-1.3768609452038394</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1404.3396319999999</v>
       </c>
       <c r="C434" s="5">
         <v>-2.2360025000000405</v>
       </c>
       <c r="D434" s="5">
         <v>-1.8910230942388639</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1408.7924584</v>
       </c>
       <c r="C435" s="5">
         <v>4.452826400000049</v>
       </c>
       <c r="D435" s="5">
         <v>3.8719750725262347</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1406.0143364</v>
       </c>
       <c r="C436" s="5">
         <v>-2.7781219999999394</v>
       </c>
       <c r="D436" s="5">
         <v>-2.3408880476759597</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1403.5136548999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.5006815000001552</v>
       </c>
       <c r="D437" s="5">
         <v>-2.1135181974946238</v>
       </c>
       <c r="E437" s="5">
         <v>-9.9333117397670811E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1399.6814016000001</v>
       </c>
       <c r="C438" s="5">
         <v>-3.8322532999998202</v>
       </c>
       <c r="D438" s="5">
         <v>-3.2278041718255213</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1398.9516498</v>
       </c>
       <c r="C439" s="5">
         <v>-0.72975180000003093</v>
       </c>
       <c r="D439" s="5">
         <v>-0.62385297944393958</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1402.4898908</v>
       </c>
       <c r="C440" s="5">
         <v>3.5382409999999709</v>
       </c>
       <c r="D440" s="5">
         <v>3.0776282106507624</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1403.8535750999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.3636842999999317</v>
       </c>
       <c r="D441" s="5">
         <v>1.1730572054448274</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1406.1180380000001</v>
+        <v>1407.1429163</v>
       </c>
       <c r="C442" s="5">
-        <v>2.264462900000126</v>
+        <v>3.2893412000000808</v>
       </c>
       <c r="D442" s="5">
-        <v>1.9529053039916811</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8482146231660899</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1409.6738324999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.5309161999998651</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.1798244551407331</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5349A96-7AB0-415E-81E4-42D3AFD66088}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBB59A9D-0AD5-4591-9A6D-5DDCD4D4E856}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AB6A15B-D572-48C3-A5E9-DC9AB34A3769}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE420000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>