--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{836A7EDF-FFBD-4283-B02E-0551D20D9DB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2602712C-A09F-44E9-8155-EFD29AD63F9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{3C2E2499-A4B4-49CB-8425-E6D87DE4E481}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B7F7AC9-9C48-4B39-851C-40F9D5046AFE}"/>
   </bookViews>
   <sheets>
     <sheet name="AE420000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Retail Trade</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D17A3660-257E-4133-937A-DA77FE62695C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49FB779F-4F6B-4342-B332-E103242CF5C7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>897.76125062000006</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>897.76125060000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>896.46365356000001</v>
+        <v>896.46365360000004</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.2975970600000437</v>
+        <v>-1.2975969999999961</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.7207220341992513</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.7207219553036168</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>898.24788121999995</v>
+        <v>898.24788120000005</v>
       </c>
       <c r="C8" s="5">
-        <v>1.7842276599999423</v>
+        <v>1.7842276000000084</v>
       </c>
       <c r="D8" s="5">
-        <v>2.4146733678958698</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.4146732856957565</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>895.36307351000005</v>
+        <v>895.36307350000004</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.8848077099999045</v>
+        <v>-2.8848077000000103</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.786561966514268</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-3.7865619537023498</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>897.36040381999999</v>
+        <v>897.36040379999997</v>
       </c>
       <c r="C10" s="5">
-        <v>1.9973303099999384</v>
+        <v>1.9973302999999305</v>
       </c>
       <c r="D10" s="5">
-        <v>2.7099874778178101</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.7099874641134836</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>898.56088953999995</v>
+        <v>898.56088950000003</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2004857199999606</v>
+        <v>1.2004857000000584</v>
       </c>
       <c r="D11" s="5">
-        <v>1.6172208017206202</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.6172207746156131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>897.58279994999998</v>
+        <v>897.58280000000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.97808958999996776</v>
+        <v>-0.97808950000001005</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.2984164098148954</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-1.2984162911114927</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>898.23778905999995</v>
+        <v>898.23778909999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.65498910999997406</v>
+        <v>0.65498909999996613</v>
       </c>
       <c r="D13" s="5">
-        <v>0.87919372896512193</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.87919371543896396</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>898.43670244999998</v>
+        <v>898.43670250000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.19891339000002972</v>
+        <v>0.19891340000003765</v>
       </c>
       <c r="D14" s="5">
-        <v>0.26606207116013358</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.26606208454040825</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>896.66763999</v>
+        <v>896.66764000000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.7690624599999865</v>
+        <v>-1.7690625000000182</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.337432313092358</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.3374323652440188</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>896.14319321999994</v>
+        <v>896.14319320000004</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.52444677000005413</v>
+        <v>-0.52444679999996424</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.69960769131793832</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69960773120113506</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>891.94981322000001</v>
+        <v>891.94981319999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-4.1933799999999337</v>
+        <v>-4.1933800000000474</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.4729505916643824</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4729505917835759</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>893.36487334000003</v>
+        <v>893.3648733</v>
       </c>
       <c r="C18" s="5">
-        <v>1.415060120000021</v>
+        <v>1.4150601000000051</v>
       </c>
       <c r="D18" s="5">
-        <v>1.9204752507478551</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9204752234106559</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>889.53298223000002</v>
+        <v>889.53298219999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.831891110000015</v>
+        <v>-3.8318911000000071</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.0274279249698406</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0274279123777017</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>891.24097547999997</v>
+        <v>891.24097549999999</v>
       </c>
       <c r="C20" s="5">
-        <v>1.7079932499999586</v>
+        <v>1.7079932999999983</v>
       </c>
       <c r="D20" s="5">
-        <v>2.328610524814545</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3286105937835311</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>883.27862900000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-7.962346479999951</v>
+        <v>-7.9623464999999669</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.209388427628896</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.209388451808332</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>888.54217897000001</v>
+        <v>888.54217900000003</v>
       </c>
       <c r="C22" s="5">
-        <v>5.2635499699999855</v>
+        <v>5.2635500000000093</v>
       </c>
       <c r="D22" s="5">
-        <v>7.3900164876917307</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3900165312016819</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>889.00525174999996</v>
+        <v>889.0052518</v>
       </c>
       <c r="C23" s="5">
-        <v>0.46307277999994767</v>
+        <v>0.46307279999996354</v>
       </c>
       <c r="D23" s="5">
-        <v>0.62718791635432147</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62718794349905238</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>889.57323158999998</v>
+        <v>889.57323159999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.56797984000002089</v>
+        <v>0.56797979999998915</v>
       </c>
       <c r="D24" s="5">
-        <v>0.76937218776371719</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.76937213334651311</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>891.77455226999996</v>
+        <v>891.77455229999998</v>
       </c>
       <c r="C25" s="5">
-        <v>2.2013206799999807</v>
+        <v>2.2013206999999966</v>
       </c>
       <c r="D25" s="5">
-        <v>3.0102474047255301</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0102474324140482</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>896.21134136000001</v>
+        <v>896.21134140000004</v>
       </c>
       <c r="C26" s="5">
-        <v>4.4367890900000475</v>
+        <v>4.4367891000000554</v>
       </c>
       <c r="D26" s="5">
-        <v>6.136393068961743</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1363930829610336</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>889.79604959000005</v>
+        <v>889.79604959999995</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.4152917699999534</v>
+        <v>-6.4152918000000909</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.2596371991253026</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2596372358881958</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>888.82253242000002</v>
+        <v>888.8225324</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.97351717000003646</v>
+        <v>-0.97351719999994657</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.3050366043890982</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3050366443487893</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>888.52588753999999</v>
+        <v>888.52588749999995</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.29664488000003075</v>
+        <v>-0.29664490000004662</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.39976613344020473</v>
+        <v>-0.3997661603522662</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.38386976814753782</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.38386977039842618</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>889.70940916999996</v>
+        <v>889.70940919999998</v>
       </c>
       <c r="C30" s="5">
-        <v>1.1835216299999729</v>
+        <v>1.1835217000000284</v>
       </c>
       <c r="D30" s="5">
-        <v>1.6101690813244085</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6101691773306337</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>892.84507125000005</v>
+        <v>892.84507129999997</v>
       </c>
       <c r="C31" s="5">
-        <v>3.1356620800000883</v>
+        <v>3.1356620999999905</v>
       </c>
       <c r="D31" s="5">
-        <v>4.3121902801457779</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3121903080369339</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>893.70535354000003</v>
+        <v>893.7053535</v>
       </c>
       <c r="C32" s="5">
-        <v>0.86028228999998646</v>
+        <v>0.86028220000002875</v>
       </c>
       <c r="D32" s="5">
-        <v>1.1623821167905835</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.16238199447527</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>898.40982631999998</v>
+        <v>898.40982629999996</v>
       </c>
       <c r="C33" s="5">
-        <v>4.7044727799999464</v>
+        <v>4.7044727999999623</v>
       </c>
       <c r="D33" s="5">
-        <v>6.5029424220506504</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5029424508012523</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>900.18643966000002</v>
+        <v>900.18643970000005</v>
       </c>
       <c r="C34" s="5">
-        <v>1.7766133400000399</v>
+        <v>1.7766134000000875</v>
       </c>
       <c r="D34" s="5">
-        <v>2.3989910225120648</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3989911044683732</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>900.02228984999999</v>
+        <v>900.02228990000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.16414981000002626</v>
+        <v>-0.16414980000001833</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.21860175453368713</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.21860174122002585</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>902.87086162000003</v>
+        <v>902.87086160000001</v>
       </c>
       <c r="C36" s="5">
-        <v>2.848571770000035</v>
+        <v>2.8485716999999795</v>
       </c>
       <c r="D36" s="5">
-        <v>3.8648178644761</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.864817767625417</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>899.89203667000004</v>
+        <v>899.89203669999995</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.9788249499999893</v>
+        <v>-2.9788249000000633</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.8880791262889347</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.888079062291272</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>902.07633066999995</v>
+        <v>902.07633069999997</v>
       </c>
       <c r="C38" s="5">
-        <v>2.1842939999999089</v>
+        <v>2.1842940000000226</v>
       </c>
       <c r="D38" s="5">
-        <v>2.9519430406499181</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9519430405503089</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>908.39410988999998</v>
+        <v>908.39410989999999</v>
       </c>
       <c r="C39" s="5">
-        <v>6.317779220000034</v>
+        <v>6.3177792000000181</v>
       </c>
       <c r="D39" s="5">
-        <v>8.7357271227805011</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7357270937503237</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>907.77384264</v>
+        <v>907.77384259999997</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.62026724999998351</v>
+        <v>-0.62026730000002317</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.81631062054169368</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.81631068608905011</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>910.84951904000002</v>
+        <v>910.84951899999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.0756764000000203</v>
       </c>
       <c r="D41" s="5">
-        <v>4.1424107042186353</v>
+        <v>4.1424107044044645</v>
       </c>
       <c r="E41" s="5">
-        <v>2.5124345630272993</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5124345631404088</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>911.76470895</v>
+        <v>911.76470900000004</v>
       </c>
       <c r="C42" s="5">
-        <v>0.91518990999998096</v>
+        <v>0.91519000000005235</v>
       </c>
       <c r="D42" s="5">
-        <v>1.2124036714717956</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2124037914130081</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>915.22244917</v>
+        <v>915.22244920000003</v>
       </c>
       <c r="C43" s="5">
-        <v>3.4577402200000051</v>
+        <v>3.4577401999999893</v>
       </c>
       <c r="D43" s="5">
-        <v>4.6469636672084036</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.646963639506585</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>912.39057738999998</v>
+        <v>912.39057739999998</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.8318717800000286</v>
+        <v>-2.8318718000000445</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.6504862625230117</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6504862877497546</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>917.87779346000002</v>
+        <v>917.87779350000005</v>
       </c>
       <c r="C45" s="5">
-        <v>5.487216070000045</v>
+        <v>5.4872161000000688</v>
       </c>
       <c r="D45" s="5">
-        <v>7.4605000938428923</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4605001359052459</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>916.98325565000005</v>
+        <v>916.98325569999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.89453780999997434</v>
+        <v>-0.8945378000000801</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.1632378598556814</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1632378468711235</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>916.88680445</v>
+        <v>916.88680450000004</v>
       </c>
       <c r="C47" s="5">
-        <v>-9.6451200000046811E-2</v>
+        <v>-9.6451199999933124E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.12614680309381843</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.12614680308676851</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>927.23140384999999</v>
+        <v>927.23140390000003</v>
       </c>
       <c r="C48" s="5">
         <v>10.344599399999993</v>
       </c>
       <c r="D48" s="5">
-        <v>14.411298412066852</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.411298411231543</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>927.11674926000001</v>
+        <v>927.11674930000004</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.11465458999998646</v>
+        <v>-0.11465459999999439</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.14828226863419225</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14828228155039369</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>926.45170836</v>
+        <v>926.45170840000003</v>
       </c>
       <c r="C50" s="5">
         <v>-0.66504090000000815</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.8573980338007936</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.8573980337639231</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>926.89314911999998</v>
+        <v>926.89314909999996</v>
       </c>
       <c r="C51" s="5">
-        <v>0.44144075999997767</v>
+        <v>0.44144069999993008</v>
       </c>
       <c r="D51" s="5">
-        <v>0.57328337695119469</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.57328329880199647</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>928.77149241999996</v>
+        <v>928.77149240000006</v>
       </c>
       <c r="C52" s="5">
-        <v>1.8783432999999832</v>
+        <v>1.8783433000000969</v>
       </c>
       <c r="D52" s="5">
-        <v>2.4590806599127824</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4590806599667392</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>932.76095115999999</v>
+        <v>932.76095120000002</v>
       </c>
       <c r="C53" s="5">
-        <v>3.9894587400000319</v>
+        <v>3.9894587999999658</v>
       </c>
       <c r="D53" s="5">
-        <v>5.2780320739481912</v>
+        <v>5.27803215532896</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4056039622322833</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4056039711209509</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>936.23852830999999</v>
+        <v>936.23852829999998</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4775771500000019</v>
+        <v>3.4775770999999622</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5668036268041501</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.566803559591448</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>938.77238648000002</v>
+        <v>938.77238650000004</v>
       </c>
       <c r="C55" s="5">
-        <v>2.5338581700000304</v>
+        <v>2.5338582000000542</v>
       </c>
       <c r="D55" s="5">
-        <v>3.2964904815029783</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2964905211506412</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>942.60817063000002</v>
+        <v>942.60817059999999</v>
       </c>
       <c r="C56" s="5">
-        <v>3.835784149999995</v>
+        <v>3.8357840999999553</v>
       </c>
       <c r="D56" s="5">
-        <v>5.0148510470717111</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0148509801170249</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>946.20235951999996</v>
+        <v>946.20235949999994</v>
       </c>
       <c r="C57" s="5">
-        <v>3.5941888899999412</v>
+        <v>3.5941888999999492</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6728191128386332</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6728191262652041</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>949.18871402000002</v>
+        <v>949.188714</v>
       </c>
       <c r="C58" s="5">
         <v>2.9863545000000613</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8538183409146276</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8538183409973836</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>950.51027566000005</v>
+        <v>950.51027569999997</v>
       </c>
       <c r="C59" s="5">
-        <v>1.3215616400000272</v>
+        <v>1.3215616999999611</v>
       </c>
       <c r="D59" s="5">
-        <v>1.6836216099103352</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6836216869701603</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>950.80335547000004</v>
+        <v>950.80335549999995</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29307980999999472</v>
+        <v>0.29307979999998679</v>
       </c>
       <c r="D60" s="5">
-        <v>0.37063546148758952</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37063544880409083</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>955.39247642999999</v>
+        <v>955.39247639999996</v>
       </c>
       <c r="C61" s="5">
-        <v>4.5891209599999456</v>
+        <v>4.5891209000000117</v>
       </c>
       <c r="D61" s="5">
-        <v>5.9481395308846663</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9481394508477559</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>962.17705954999997</v>
+        <v>962.17705960000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.7845831199999793</v>
+        <v>6.7845832000000428</v>
       </c>
       <c r="D62" s="5">
-        <v>8.8624675688378396</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8624676777431901</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>965.74848510000004</v>
       </c>
       <c r="C63" s="5">
-        <v>3.5714255500000718</v>
+        <v>3.5714255000000321</v>
       </c>
       <c r="D63" s="5">
-        <v>4.5462474914039985</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5462474262102814</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>967.67338267000002</v>
+        <v>967.67338270000005</v>
       </c>
       <c r="C64" s="5">
-        <v>1.9248975699999846</v>
+        <v>1.9248976000000084</v>
       </c>
       <c r="D64" s="5">
-        <v>2.4181947430753636</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4181947811777071</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>970.71905848999995</v>
+        <v>970.71905849999996</v>
       </c>
       <c r="C65" s="5">
-        <v>3.0456758199999285</v>
+        <v>3.0456757999999127</v>
       </c>
       <c r="D65" s="5">
-        <v>3.8429777106672836</v>
+        <v>3.8429776848721175</v>
       </c>
       <c r="E65" s="5">
-        <v>4.0694357201375597</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0694357167468054</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>971.98812419000001</v>
+        <v>971.98812420000002</v>
       </c>
       <c r="C66" s="5">
         <v>1.2690657000000556</v>
       </c>
       <c r="D66" s="5">
-        <v>1.5801449437230941</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5801449437065962</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>973.17503051000006</v>
+        <v>973.17503050000005</v>
       </c>
       <c r="C67" s="5">
-        <v>1.1869063200000483</v>
+        <v>1.1869063000000324</v>
       </c>
       <c r="D67" s="5">
-        <v>1.4752158711402119</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4752158460996645</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>972.28451921999999</v>
+        <v>972.28451919999998</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.89051129000006313</v>
+        <v>-0.89051130000007106</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.0925596614981936</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.09255967371652</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>970.10701366000001</v>
+        <v>970.10701370000004</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.177505559999986</v>
+        <v>-2.1775054999999384</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.6546340464643658</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6546339742698266</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>970.32845858999997</v>
+        <v>970.32845859999998</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22144492999996146</v>
+        <v>0.22144489999993766</v>
       </c>
       <c r="D70" s="5">
-        <v>0.27426643563575048</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27426639842171863</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>974.60798537999995</v>
+        <v>974.60798539999996</v>
       </c>
       <c r="C71" s="5">
-        <v>4.2795267899999772</v>
+        <v>4.2795267999999851</v>
       </c>
       <c r="D71" s="5">
-        <v>5.4227541984203764</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4227542113436167</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>977.06802829000003</v>
+        <v>977.06802830000004</v>
       </c>
       <c r="C72" s="5">
-        <v>2.4600429100000838</v>
+        <v>2.4600429000000759</v>
       </c>
       <c r="D72" s="5">
-        <v>3.0713691100501261</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0713690973275254</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>981.35161571000003</v>
+        <v>981.35161570000002</v>
       </c>
       <c r="C73" s="5">
-        <v>4.2835874200000035</v>
+        <v>4.2835873999999876</v>
       </c>
       <c r="D73" s="5">
-        <v>5.389676671996102</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3896766461654533</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>985.51470846999996</v>
+        <v>985.51470849999998</v>
       </c>
       <c r="C74" s="5">
-        <v>4.1630927599999268</v>
+        <v>4.1630927999999585</v>
       </c>
       <c r="D74" s="5">
-        <v>5.2111147855348428</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2111148368331195</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>986.21344190000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.69873343000006116</v>
+        <v>0.69873340000003736</v>
       </c>
       <c r="D75" s="5">
-        <v>0.85412984510813139</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85412980826700124</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>989.66002617000004</v>
+        <v>989.66002619999995</v>
       </c>
       <c r="C76" s="5">
-        <v>3.4465842700000167</v>
+        <v>3.4465842999999268</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2752728370397675</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2752728749708924</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>989.53834613000004</v>
+        <v>989.53834610000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.1216800400000011</v>
+        <v>-0.12168009999993501</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.1474418929821808</v>
+        <v>-0.1474419656315229</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9386955963627939</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9386955922221727</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>992.00244278000002</v>
+        <v>992.00244280000004</v>
       </c>
       <c r="C78" s="5">
-        <v>2.4640966499999877</v>
+        <v>2.4640967000000273</v>
       </c>
       <c r="D78" s="5">
-        <v>3.0294443841712315</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0294444465804871</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>989.84872931999996</v>
+        <v>989.84872929999995</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.1537134600000627</v>
+        <v>-2.1537135000000944</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.5744065759002344</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5744066230929064</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>991.53016218000005</v>
+        <v>991.53016219999995</v>
       </c>
       <c r="C80" s="5">
-        <v>1.6814328600000863</v>
+        <v>1.6814329000000043</v>
       </c>
       <c r="D80" s="5">
-        <v>2.0575644641636526</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0575645136116982</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>995.17473265000001</v>
+        <v>995.17473270000005</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6445704699999624</v>
+        <v>3.6445705000000999</v>
       </c>
       <c r="D81" s="5">
-        <v>4.5011165751469129</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5011166128573032</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>999.39146871000003</v>
+        <v>999.39146870000002</v>
       </c>
       <c r="C82" s="5">
-        <v>4.2167360600000166</v>
+        <v>4.216735999999969</v>
       </c>
       <c r="D82" s="5">
-        <v>5.2048020576534793</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2048019815919888</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1000.4031646</v>
+        <v>1000.4031649999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0116958899999418</v>
+        <v>1.0116962999999259</v>
       </c>
       <c r="D83" s="5">
-        <v>1.2215606885759067</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2215611863973574</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>998.47675963999995</v>
+        <v>998.47675960000004</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9264049600000135</v>
+        <v>-1.9264053999999078</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.2864376454409419</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2864381612510254</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>998.56194919999996</v>
       </c>
       <c r="C85" s="5">
-        <v>8.5189560000003439E-2</v>
+        <v>8.5189599999921484E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.10243148441140271</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10243153253381987</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>998.22562029999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.33632890000001225</v>
       </c>
       <c r="D86" s="5">
         <v>-0.40342802053738858</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1001.4599834000001</v>
+        <v>1001.459983</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2343631000001096</v>
+        <v>3.2343627000000197</v>
       </c>
       <c r="D87" s="5">
-        <v>3.9581775406025699</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9581770423307905</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1003.6166516</v>
+        <v>1003.616652</v>
       </c>
       <c r="C88" s="5">
-        <v>2.1566681999998991</v>
+        <v>2.156669000000079</v>
       </c>
       <c r="D88" s="5">
-        <v>2.6150582938300637</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6150592764418557</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1003.7775096</v>
+        <v>1003.77751</v>
       </c>
       <c r="C89" s="5">
-        <v>0.16085800000007566</v>
+        <v>0.16085799999996198</v>
       </c>
       <c r="D89" s="5">
-        <v>0.19250363390763692</v>
+        <v>0.19250363383076508</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4389703568020495</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4389704003002768</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1004.4318511</v>
+        <v>1004.4318510000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.65434149999998681</v>
+        <v>0.65434100000004491</v>
       </c>
       <c r="D90" s="5">
-        <v>0.78506557343607231</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78506497108001838</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1005.6616091</v>
+        <v>1005.661609</v>
       </c>
       <c r="C91" s="5">
         <v>1.2297579999999471</v>
       </c>
       <c r="D91" s="5">
-        <v>1.4791321443810235</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4791321445293049</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1008.509148</v>
       </c>
       <c r="C92" s="5">
-        <v>2.8475389000000177</v>
+        <v>2.8475389999999834</v>
       </c>
       <c r="D92" s="5">
-        <v>3.4512273263066051</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.451227449749017</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1008.3877902</v>
+        <v>1008.38779</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.12135779999994156</v>
+        <v>-0.12135799999998653</v>
       </c>
       <c r="D93" s="5">
-        <v>-0.14430510238881977</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14430534004898909</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1009.4561764</v>
+        <v>1009.456176</v>
       </c>
       <c r="C94" s="5">
-        <v>1.0683861999999635</v>
+        <v>1.0683860000000323</v>
       </c>
       <c r="D94" s="5">
-        <v>1.2788341943318793</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2788339537948668</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1010.8839452</v>
+        <v>1010.883945</v>
       </c>
       <c r="C95" s="5">
-        <v>1.4277687999999671</v>
+        <v>1.4277690000000121</v>
       </c>
       <c r="D95" s="5">
-        <v>1.7105386656292243</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7105389077895383</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1013.3347036</v>
+        <v>1013.334704</v>
       </c>
       <c r="C96" s="5">
-        <v>2.4507584000000406</v>
+        <v>2.4507589999999482</v>
       </c>
       <c r="D96" s="5">
-        <v>2.9483532249260813</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9483539569912454</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1016.7518138</v>
+        <v>1016.751814</v>
       </c>
       <c r="C97" s="5">
-        <v>3.4171102000000246</v>
+        <v>3.4171099999999797</v>
       </c>
       <c r="D97" s="5">
-        <v>4.1224733693472793</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1224731219129396</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1016.4403376</v>
+        <v>1016.440338</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.31147620000001552</v>
+        <v>-0.31147599999997055</v>
       </c>
       <c r="D98" s="5">
-        <v>-0.36699449393039485</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36699425860665658</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1019.7264807</v>
+        <v>1019.726481</v>
       </c>
       <c r="C99" s="5">
-        <v>3.2861431000000039</v>
+        <v>3.2861430000000382</v>
       </c>
       <c r="D99" s="5">
-        <v>3.9493235611387734</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9493234372305785</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1022.0782674</v>
+        <v>1022.078267</v>
       </c>
       <c r="C100" s="5">
-        <v>2.3517866999999342</v>
+        <v>2.3517859999999473</v>
       </c>
       <c r="D100" s="5">
-        <v>2.8029265770077361</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8029257312818689</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1023.6843206</v>
+        <v>1023.684321</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6060532000000194</v>
+        <v>1.6060539999999719</v>
       </c>
       <c r="D101" s="5">
-        <v>1.9020145493668705</v>
+        <v>1.9020155057436261</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9831895823141821</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9831895815239031</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1026.135391</v>
       </c>
       <c r="C102" s="5">
-        <v>2.4510704000000487</v>
+        <v>2.4510700000000725</v>
       </c>
       <c r="D102" s="5">
-        <v>2.9113750945955585</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9113746120499107</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1027.0364182999999</v>
+        <v>1027.0364179999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.90102729999989606</v>
+        <v>0.90102699999988545</v>
       </c>
       <c r="D103" s="5">
-        <v>1.0587977205712251</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0587973663365613</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1029.4765943</v>
+        <v>1029.476594</v>
       </c>
       <c r="C104" s="5">
         <v>2.440176000000065</v>
       </c>
       <c r="D104" s="5">
-        <v>2.888681167392515</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8886811682472091</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1031.9531797</v>
+        <v>1031.95318</v>
       </c>
       <c r="C105" s="5">
-        <v>2.4765853999999763</v>
+        <v>2.4765859999999975</v>
       </c>
       <c r="D105" s="5">
-        <v>2.9253131063749827</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9253138253548805</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1033.1760724999999</v>
+        <v>1033.1760730000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2228927999999541</v>
+        <v>1.2228930000001128</v>
       </c>
       <c r="D106" s="5">
-        <v>1.4313379097845358</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4313381449843732</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1032.6348562000001</v>
+        <v>1032.6348559999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.54121629999985998</v>
+        <v>-0.54121700000018791</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.62679699900003438</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62679780705228172</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1035.7379099</v>
+        <v>1035.7379100000001</v>
       </c>
       <c r="C108" s="5">
-        <v>3.1030536999999185</v>
+        <v>3.1030540000001565</v>
       </c>
       <c r="D108" s="5">
-        <v>3.6661823292338802</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6661826902770756</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1036.0030898</v>
+        <v>1036.0030899999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.26517990000002101</v>
+        <v>0.26517999999987296</v>
       </c>
       <c r="D109" s="5">
-        <v>0.30766891887656911</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30766903503294252</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1040.6783534000001</v>
+        <v>1040.678353</v>
       </c>
       <c r="C110" s="5">
-        <v>4.6752636000001075</v>
+        <v>4.6752630000000863</v>
       </c>
       <c r="D110" s="5">
-        <v>5.5518004232343321</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5517996918689416</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1040.5319708</v>
+        <v>1040.5319710000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.1463826000001518</v>
+        <v>-0.1463819999999032</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.16866237991044475</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.16866168918825419</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1043.7084761000001</v>
+        <v>1043.708476</v>
       </c>
       <c r="C112" s="5">
-        <v>3.1765053000001444</v>
+        <v>3.1765049999999064</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7254629058086186</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7254625473062131</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1047.1470727000001</v>
+        <v>1047.1470730000001</v>
       </c>
       <c r="C113" s="5">
-        <v>3.4385965999999826</v>
+        <v>3.4385970000000725</v>
       </c>
       <c r="D113" s="5">
-        <v>4.0259451982078032</v>
+        <v>4.025945675443432</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2919909612612033</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2919909505969782</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1048.6789533000001</v>
+        <v>1048.6789530000001</v>
       </c>
       <c r="C114" s="5">
-        <v>1.5318806000000222</v>
+        <v>1.531880000000001</v>
       </c>
       <c r="D114" s="5">
-        <v>1.7696842598528439</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7696835606132444</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1053.2791465</v>
+        <v>1053.279147</v>
       </c>
       <c r="C115" s="5">
-        <v>4.6001931999999215</v>
+        <v>4.600193999999874</v>
       </c>
       <c r="D115" s="5">
-        <v>5.3928641157148238</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3928650778869214</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1056.7454674000001</v>
+        <v>1056.745467</v>
       </c>
       <c r="C116" s="5">
-        <v>3.4663209000000279</v>
+        <v>3.4663199999999961</v>
       </c>
       <c r="D116" s="5">
-        <v>4.0214479593434937</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0214468942946002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1058.0483942999999</v>
+        <v>1058.0483939999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3029268999998749</v>
+        <v>1.3029269999999542</v>
       </c>
       <c r="D117" s="5">
-        <v>1.4896289182694922</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.489629033942963</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1059.0386807</v>
+        <v>1059.038681</v>
       </c>
       <c r="C118" s="5">
-        <v>0.99028640000005907</v>
+        <v>0.9902870000000803</v>
       </c>
       <c r="D118" s="5">
-        <v>1.1289465730838888</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1289472609428808</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1063.9029284999999</v>
+        <v>1063.9029290000001</v>
       </c>
       <c r="C119" s="5">
-        <v>4.8642477999999301</v>
+        <v>4.8642480000000887</v>
       </c>
       <c r="D119" s="5">
-        <v>5.6530841820063182</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6530844187013818</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1068.3975825</v>
+        <v>1068.3975829999999</v>
       </c>
       <c r="C120" s="5">
-        <v>4.4946540000000823</v>
+        <v>4.4946539999998549</v>
       </c>
       <c r="D120" s="5">
-        <v>5.1890923995354443</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1890923970394409</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1068.8384034999999</v>
+        <v>1068.8384040000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.44082099999991442</v>
+        <v>0.44082100000014179</v>
       </c>
       <c r="D121" s="5">
-        <v>0.49624530020297986</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49624529997063238</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1071.0995286</v>
+        <v>1071.0995290000001</v>
       </c>
       <c r="C122" s="5">
-        <v>2.2611251000000721</v>
+        <v>2.2611249999999927</v>
       </c>
       <c r="D122" s="5">
-        <v>2.5683436054906528</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5683434893631896</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1076.4238021000001</v>
+        <v>1076.423802</v>
       </c>
       <c r="C123" s="5">
-        <v>5.3242735000001176</v>
+        <v>5.3242729999999483</v>
       </c>
       <c r="D123" s="5">
-        <v>6.130832471355907</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1308318774284221</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1077.3813963</v>
+        <v>1077.381396</v>
       </c>
       <c r="C124" s="5">
-        <v>0.95759419999990314</v>
+        <v>0.95759399999997186</v>
       </c>
       <c r="D124" s="5">
-        <v>1.0727672209429162</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0727669958911612</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1081.3836163999999</v>
+        <v>1081.3836160000001</v>
       </c>
       <c r="C125" s="5">
-        <v>4.0022200999999313</v>
+        <v>4.0022200000000794</v>
       </c>
       <c r="D125" s="5">
-        <v>4.5499334250513668</v>
+        <v>4.549933310326626</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2695066999254729</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2695066321404953</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1084.2341637</v>
+        <v>1084.234164</v>
       </c>
       <c r="C126" s="5">
-        <v>2.8505473000000165</v>
+        <v>2.8505479999998897</v>
       </c>
       <c r="D126" s="5">
-        <v>3.2094883762751047</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2094891770848122</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1088.815427</v>
       </c>
       <c r="C127" s="5">
-        <v>4.581263300000046</v>
+        <v>4.5812630000000354</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1899227550525451</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1899224057886828</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1089.2126934</v>
+        <v>1089.2126929999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.39726640000003499</v>
+        <v>0.39726599999994505</v>
       </c>
       <c r="D128" s="5">
-        <v>0.4387130115660165</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43871256894743027</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1088.6219738</v>
+        <v>1088.6219739999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.59071960000005674</v>
+        <v>-0.59071900000003552</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.64886583557293154</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.64886517871544092</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1091.6198769</v>
+        <v>1091.6198770000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9979031000000305</v>
+        <v>2.9979030000001785</v>
       </c>
       <c r="D130" s="5">
-        <v>3.3551363464767059</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3551362322342682</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1097.2149359</v>
+        <v>1097.2149360000001</v>
       </c>
       <c r="C131" s="5">
         <v>5.595058999999992</v>
       </c>
       <c r="D131" s="5">
-        <v>6.3269387332109295</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3269387326150506</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1094.071729</v>
       </c>
       <c r="C132" s="5">
-        <v>-3.1432068999999956</v>
+        <v>-3.1432070000000749</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.384007128278621</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3840072339455407</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1101.8180056000001</v>
+        <v>1101.818006</v>
       </c>
       <c r="C133" s="5">
-        <v>7.7462766000001011</v>
+        <v>7.7462769999999637</v>
       </c>
       <c r="D133" s="5">
-        <v>8.8350625865758037</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8350630607087144</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1097.9089512</v>
+        <v>1097.9089509999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-3.9090544000000591</v>
+        <v>-3.9090550000000803</v>
       </c>
       <c r="D134" s="5">
-        <v>-4.175286827507807</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1752874544323522</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1103.4664792000001</v>
+        <v>1103.4664789999999</v>
       </c>
       <c r="C135" s="5">
         <v>5.5575280000000475</v>
       </c>
       <c r="D135" s="5">
-        <v>6.2463030608435277</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2463030620133031</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1107.5869938999999</v>
+        <v>1107.586994</v>
       </c>
       <c r="C136" s="5">
-        <v>4.1205146999998306</v>
+        <v>4.1205150000000685</v>
       </c>
       <c r="D136" s="5">
-        <v>4.5741708305252926</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5741711712701028</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1108.0883233</v>
+        <v>1108.0883229999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.50132940000003146</v>
+        <v>0.50132899999994152</v>
       </c>
       <c r="D137" s="5">
-        <v>0.54451271323312511</v>
+        <v>0.5445122776465583</v>
       </c>
       <c r="E137" s="5">
-        <v>2.4694943121943869</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4694943223552368</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1105.7905891</v>
+        <v>1105.790589</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.2977341999999226</v>
+        <v>-2.2977339999999913</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.4601388347179287</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4601386236765888</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1105.5573608</v>
+        <v>1105.5573609999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.23322830000006434</v>
+        <v>-0.23322800000005373</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.25280512182671577</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.25280479704504755</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1105.7009447</v>
+        <v>1105.700945</v>
       </c>
       <c r="C140" s="5">
-        <v>0.14358390000006693</v>
+        <v>0.14358400000014626</v>
       </c>
       <c r="D140" s="5">
-        <v>0.1559609800721562</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.155961088741563</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1105.1943295000001</v>
+        <v>1105.19433</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.50661519999994198</v>
+        <v>-0.5066150000000107</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.54843813463428814</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.54843791852052792</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1104.0778054</v>
+        <v>1104.0778049999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.116524100000106</v>
+        <v>-1.1165250000001379</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.2055882799669737</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2055892458235795</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1104.3114596999999</v>
+        <v>1104.3114599999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.23365429999989829</v>
+        <v>0.23365499999999884</v>
       </c>
       <c r="D143" s="5">
-        <v>0.25424996781506781</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25425073049640812</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1101.1151273</v>
+        <v>1101.115127</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.1963323999998465</v>
+        <v>-3.1963329999998678</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.4185321691712178</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4185327997866666</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1100.1469085000001</v>
+        <v>1100.1469090000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.96821879999993143</v>
+        <v>-0.96821799999997893</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.0500809393935051</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0500800762306639</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1096.9367439</v>
+        <v>1096.9367440000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.2101646000000983</v>
+        <v>-3.2101649999999609</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.4458781767335855</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4458785976959505</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1092.9490711000001</v>
+        <v>1092.949071</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.9876727999999275</v>
+        <v>-3.9876730000000862</v>
       </c>
       <c r="D147" s="5">
-        <v>-4.2761642144691141</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2761644242865664</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1089.8392670000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.1098041000000194</v>
+        <v>-3.1098039999999401</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.36147012530571</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3614700192017288</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1086.2982454</v>
+        <v>1086.298245</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.5410216000000219</v>
+        <v>-3.5410220000001118</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8300215947762339</v>
+        <v>-3.8300220197202473</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.9664567744118844</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9664567839688396</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1092.3823394999999</v>
+        <v>1092.3823400000001</v>
       </c>
       <c r="C150" s="5">
-        <v>6.084094099999902</v>
+        <v>6.0840950000001612</v>
       </c>
       <c r="D150" s="5">
-        <v>6.9318565037646884</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9318575635942015</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1092.6129802999999</v>
+        <v>1092.6129800000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.23064079999994647</v>
+        <v>0.23063999999999396</v>
       </c>
       <c r="D151" s="5">
-        <v>0.2536571428095602</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.25365626183688761</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1093.3060975000001</v>
+        <v>1093.306098</v>
       </c>
       <c r="C152" s="5">
-        <v>0.69311720000018795</v>
+        <v>0.69311799999991308</v>
       </c>
       <c r="D152" s="5">
-        <v>0.76390154326633208</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.76390242825483679</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1093.0159397</v>
+        <v>1093.01594</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.29015780000008817</v>
+        <v>-0.29015800000001946</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.31800935530332808</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31800957403560481</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1093.8406520000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.8247123000001011</v>
+        <v>0.82471200000009048</v>
       </c>
       <c r="D154" s="5">
-        <v>0.90920182311973186</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90920149076132439</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1090.9569939</v>
+        <v>1090.9569939999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.8836581000000479</v>
+        <v>-2.8836580000001959</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.1180539572176147</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1180538506522915</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1088.3547122</v>
+        <v>1088.3547120000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.6022817000000487</v>
+        <v>-2.6022819999998319</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.8251287999994212</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.825129121173342</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1083.2257727000001</v>
+        <v>1083.2257729999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-5.1289394999998876</v>
+        <v>-5.1289390000001731</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.5107787124030638</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5107781900130881</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1083.7871821000001</v>
+        <v>1083.787182</v>
       </c>
       <c r="C158" s="5">
-        <v>0.56140940000000228</v>
+        <v>0.56140900000013971</v>
       </c>
       <c r="D158" s="5">
-        <v>0.62370651237853014</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62370606655162142</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1074.8902432</v>
+        <v>1074.8902430000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-8.8969389000001229</v>
+        <v>-8.8969389999999748</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.418120909543692</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.4181210114986929</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1073.5349242</v>
+        <v>1073.534924</v>
       </c>
       <c r="C160" s="5">
         <v>-1.3553190000000086</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.502619715043263</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5026197153208853</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1073.0358022</v>
+        <v>1073.0358020000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.499121999999943</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.55649534298995995</v>
+        <v>-0.55649534309347715</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.2208841592224462</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2208841412608473</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1064.0509502</v>
+        <v>1064.0509500000001</v>
       </c>
       <c r="C162" s="5">
         <v>-8.9848520000000462</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.5978965765323387</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.5978965782396504</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1063.9476555000001</v>
+        <v>1063.9476560000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.1032946999998785</v>
+        <v>-0.10329400000000533</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.11643002596620766</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11642923739489941</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1061.068031</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.8796245000000908</v>
+        <v>-2.8796250000000327</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.1999425013846672</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1999430472764989</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1060.155937</v>
       </c>
       <c r="C165" s="5">
         <v>-0.91209400000002461</v>
       </c>
       <c r="D165" s="5">
         <v>-1.0266570374659834</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1058.1928362000001</v>
+        <v>1058.1928359999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.9631007999998928</v>
+        <v>-1.9631010000000515</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.1995602145269633</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1995604363402754</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1057.8861068000001</v>
+        <v>1057.886107</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.30672939999999471</v>
+        <v>-0.30672899999990477</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.34727984755361652</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34727939545974307</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1058.3990424000001</v>
+        <v>1058.399042</v>
       </c>
       <c r="C168" s="5">
-        <v>0.51293559999999161</v>
+        <v>0.51293499999997039</v>
       </c>
       <c r="D168" s="5">
-        <v>0.58339629703538787</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.58339561268341278</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1061.651292</v>
       </c>
       <c r="C169" s="5">
-        <v>3.2522495999999137</v>
+        <v>3.2522500000000036</v>
       </c>
       <c r="D169" s="5">
-        <v>3.750321793967748</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7503222644911016</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1065.5791621000001</v>
+        <v>1065.579162</v>
       </c>
       <c r="C170" s="5">
-        <v>3.9278701000000638</v>
+        <v>3.9278699999999844</v>
       </c>
       <c r="D170" s="5">
-        <v>4.5311955518622993</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5311954341444194</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1068.8956556000001</v>
+        <v>1068.8956559999999</v>
       </c>
       <c r="C171" s="5">
-        <v>3.3164934999999787</v>
+        <v>3.3164939999999206</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7994648117085195</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7994653947255541</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1067.6979781</v>
+        <v>1067.6979779999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1976775000000544</v>
+        <v>-1.1976779999999962</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.3363221693685978</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3363227233186614</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1067.6009713000001</v>
+        <v>1067.6009710000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-9.7006799999917348E-2</v>
+        <v>-9.7006999999848631E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.10897277122514648</v>
+        <v>-0.10897299579329944</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.50649110578203649</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.50649111519580625</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1069.4732945000001</v>
+        <v>1069.473295</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8723231999999825</v>
+        <v>1.872323999999935</v>
       </c>
       <c r="D174" s="5">
-        <v>2.124938975331947</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1249398926471708</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1073.3447212999999</v>
+        <v>1073.3447209999999</v>
       </c>
       <c r="C175" s="5">
-        <v>3.871426799999881</v>
+        <v>3.8714259999999285</v>
       </c>
       <c r="D175" s="5">
-        <v>4.4314635520743106</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4314626159254633</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1074.0571546000001</v>
+        <v>1074.057155</v>
       </c>
       <c r="C176" s="5">
-        <v>0.71243330000015703</v>
+        <v>0.71243400000003021</v>
       </c>
       <c r="D176" s="5">
-        <v>0.79941500054163672</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.7994157890991227</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1077.2467830000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.1896283999999469</v>
+        <v>3.1896280000000843</v>
       </c>
       <c r="D177" s="5">
-        <v>3.6224272325909856</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6224267694988876</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1078.3475182</v>
+        <v>1078.347518</v>
       </c>
       <c r="C178" s="5">
-        <v>1.1007351999999173</v>
+        <v>1.100734999999986</v>
       </c>
       <c r="D178" s="5">
-        <v>1.2330794196113493</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2330791943043318</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1076.7975455000001</v>
+        <v>1076.797546</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.5499726999998984</v>
+        <v>-1.5499720000000252</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7112605218283838</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.711259755401795</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1078.5435077</v>
+        <v>1078.543508</v>
       </c>
       <c r="C180" s="5">
-        <v>1.7459621999998944</v>
+        <v>1.7459619999999632</v>
       </c>
       <c r="D180" s="5">
-        <v>1.963173505345428</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.963173277534902</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1084.5163768</v>
+        <v>1084.5163769999999</v>
       </c>
       <c r="C181" s="5">
-        <v>5.9728691000000254</v>
+        <v>5.972868999999946</v>
       </c>
       <c r="D181" s="5">
-        <v>6.8516779897290991</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8516778695350222</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1080.8918713999999</v>
+        <v>1080.891871</v>
       </c>
       <c r="C182" s="5">
-        <v>-3.6245054000000891</v>
+        <v>-3.624505999999883</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.9375549861600856</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.9375556253349209</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1082.9510914</v>
+        <v>1082.9510909999999</v>
       </c>
       <c r="C183" s="5">
-        <v>2.0592200000000958</v>
+        <v>2.0592199999998684</v>
       </c>
       <c r="D183" s="5">
-        <v>2.3102414698312979</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3102414706949181</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1083.6161655000001</v>
+        <v>1083.616166</v>
       </c>
       <c r="C184" s="5">
-        <v>0.66507410000008349</v>
+        <v>0.66507500000011532</v>
       </c>
       <c r="D184" s="5">
-        <v>0.73945183193391273</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.7394528362406394</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1085.7502668</v>
+        <v>1085.7502669999999</v>
       </c>
       <c r="C185" s="5">
-        <v>2.1341012999998838</v>
+        <v>2.1341009999998732</v>
       </c>
       <c r="D185" s="5">
-        <v>2.3890783913252056</v>
+        <v>2.389078050721416</v>
       </c>
       <c r="E185" s="5">
-        <v>1.7000073986350728</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7000074459467607</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1088.9788004</v>
+        <v>1088.9788000000001</v>
       </c>
       <c r="C186" s="5">
-        <v>3.2285335999999916</v>
+        <v>3.2285330000001977</v>
       </c>
       <c r="D186" s="5">
-        <v>3.6272005336794866</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6271998478487166</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1090.8384831000001</v>
+        <v>1090.838483</v>
       </c>
       <c r="C187" s="5">
-        <v>1.8596827000001213</v>
+        <v>1.8596829999999045</v>
       </c>
       <c r="D187" s="5">
-        <v>2.0686348926713505</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0686352302863087</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1091.8026508</v>
+        <v>1091.802651</v>
       </c>
       <c r="C188" s="5">
-        <v>0.96416769999996177</v>
+        <v>0.96416799999997238</v>
       </c>
       <c r="D188" s="5">
-        <v>1.0658245226585095</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.065824856000952</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1096.9381960000001</v>
       </c>
       <c r="C189" s="5">
-        <v>5.1355452000000241</v>
+        <v>5.1355450000000928</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7928158312960276</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7928155987422292</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1098.8716221</v>
+        <v>1098.8716219999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.933426099999906</v>
+        <v>1.9334259999998267</v>
       </c>
       <c r="D190" s="5">
-        <v>2.1357041071004002</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1357039955651969</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1103.9618945</v>
+        <v>1103.9618949999999</v>
       </c>
       <c r="C191" s="5">
-        <v>5.0902724000000035</v>
+        <v>5.0902730000000247</v>
       </c>
       <c r="D191" s="5">
-        <v>5.7025587463251037</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7025594362456911</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1108.3674656999999</v>
+        <v>1108.3674659999999</v>
       </c>
       <c r="C192" s="5">
-        <v>4.4055711999999403</v>
+        <v>4.405571000000009</v>
       </c>
       <c r="D192" s="5">
-        <v>4.8953495422686455</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8953493128676584</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1110.2609602</v>
+        <v>1110.2609600000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.893494500000088</v>
+        <v>1.8934940000001461</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0694084251309253</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.069407872968676</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1111.6129546</v>
+        <v>1111.6129550000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3519943999999668</v>
+        <v>1.3519949999999881</v>
       </c>
       <c r="D194" s="5">
-        <v>1.4710987230434736</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4710993805461481</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1108.1536229000001</v>
+        <v>1108.1536229999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.4593316999998933</v>
+        <v>-3.4593320000001313</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.671132280878342</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6711325925186777</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1118.6874941000001</v>
+        <v>1118.687494</v>
       </c>
       <c r="C196" s="5">
-        <v>10.533871200000021</v>
+        <v>10.53387100000009</v>
       </c>
       <c r="D196" s="5">
-        <v>12.022626106856226</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.022625865384029</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1122.4892057</v>
+        <v>1122.489206</v>
       </c>
       <c r="C197" s="5">
-        <v>3.8017115999998623</v>
+        <v>3.8017119999999522</v>
       </c>
       <c r="D197" s="5">
-        <v>4.1551342524822621</v>
+        <v>4.1551346982500181</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3837374968628486</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3837375054497798</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1119.881934</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.6072716999999557</v>
+        <v>-2.6072719999999663</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.7519764680283609</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7519767799181305</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1120.3876931</v>
+        <v>1120.3876929999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.50575909999997748</v>
+        <v>0.50575899999989815</v>
       </c>
       <c r="D199" s="5">
-        <v>0.5432900374861882</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.54328992979837398</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1123.8014228</v>
+        <v>1123.8014230000001</v>
       </c>
       <c r="C200" s="5">
-        <v>3.4137296999999762</v>
+        <v>3.4137300000002142</v>
       </c>
       <c r="D200" s="5">
-        <v>3.718200975975039</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7182013085650834</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1124.7680839</v>
+        <v>1124.768084</v>
       </c>
       <c r="C201" s="5">
-        <v>0.96666110000001026</v>
+        <v>0.96666099999993094</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0371022135596597</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0371021055791685</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1125.4097936999999</v>
+        <v>1125.4097939999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64170979999994415</v>
+        <v>0.64170999999987544</v>
       </c>
       <c r="D202" s="5">
-        <v>0.68678398120278761</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68678419586190032</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1125.3828392</v>
+        <v>1125.3828390000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-2.6954499999874315E-2</v>
+        <v>-2.6954999999816209E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-2.8737211703089294E-2</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.873774469405177E-2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1124.7732854999999</v>
+        <v>1124.7732860000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.60955370000010589</v>
+        <v>-0.60955300000000534</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.64803664321004817</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.64803590134722144</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1127.8979893000001</v>
+        <v>1127.8979890000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.1247038000001339</v>
+        <v>3.124702999999954</v>
       </c>
       <c r="D205" s="5">
-        <v>3.385100654316453</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3850997728355425</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1130.7051306000001</v>
+        <v>1130.7051309999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8071413000000121</v>
+        <v>2.8071419999998852</v>
       </c>
       <c r="D206" s="5">
-        <v>3.0278137585329601</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0278145247422117</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1131.6092183999999</v>
+        <v>1131.6092180000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.9040877999998429</v>
+        <v>0.90408700000011777</v>
       </c>
       <c r="D207" s="5">
-        <v>0.9637253246587818</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96372446779138254</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1135.9299311</v>
+        <v>1135.9299309999999</v>
       </c>
       <c r="C208" s="5">
-        <v>4.3207127000000582</v>
+        <v>4.3207129999998415</v>
       </c>
       <c r="D208" s="5">
-        <v>4.6792969303008913</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6792972637401897</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1137.7913887</v>
+        <v>1137.791389</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8614575999999943</v>
+        <v>1.8614580000000842</v>
       </c>
       <c r="D209" s="5">
-        <v>1.9842703159263841</v>
+        <v>1.9842707463436193</v>
       </c>
       <c r="E209" s="5">
-        <v>1.3632365391395673</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3632365387752365</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1144.1796755</v>
+        <v>1144.179676</v>
       </c>
       <c r="C210" s="5">
-        <v>6.3882868000000599</v>
+        <v>6.3882869999999912</v>
       </c>
       <c r="D210" s="5">
-        <v>6.9495686570639759</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9495688795089272</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1144.3026311000001</v>
+        <v>1144.302631</v>
       </c>
       <c r="C211" s="5">
-        <v>0.12295560000006844</v>
+        <v>0.12295500000004722</v>
       </c>
       <c r="D211" s="5">
-        <v>0.12903039653655579</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12902976646391728</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1150.0698789</v>
+        <v>1150.0698789999999</v>
       </c>
       <c r="C212" s="5">
-        <v>5.7672477999999501</v>
+        <v>5.7672479999998814</v>
       </c>
       <c r="D212" s="5">
-        <v>6.2184577702130817</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2184579924315031</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1151.0349653000001</v>
+        <v>1151.0349650000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.96508640000001833</v>
+        <v>0.96508600000015576</v>
       </c>
       <c r="D213" s="5">
-        <v>1.0116461049076708</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0116456835845389</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1152.9536724</v>
+        <v>1152.9536720000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.9187070999998923</v>
+        <v>1.9187070000000404</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0187705613760709</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0187704557255604</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1154.8036261</v>
+        <v>1154.8036259999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.8499537000000146</v>
+        <v>1.8499539999997978</v>
       </c>
       <c r="D215" s="5">
-        <v>1.9425242548517296</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9425245733282193</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1158.7033974999999</v>
+        <v>1158.7033980000001</v>
       </c>
       <c r="C216" s="5">
-        <v>3.8997713999999633</v>
+        <v>3.8997720000002118</v>
       </c>
       <c r="D216" s="5">
-        <v>4.1285205021092342</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1285211495118546</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1155.6749669000001</v>
+        <v>1155.6749669999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-3.0284305999998651</v>
+        <v>-3.0284310000001824</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.0916701703619598</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0916705715480886</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1161.4197724000001</v>
+        <v>1161.419772</v>
       </c>
       <c r="C218" s="5">
-        <v>5.744805499999984</v>
+        <v>5.7448050000000421</v>
       </c>
       <c r="D218" s="5">
-        <v>6.1309643969827965</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1309638481557016</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1162.5758848</v>
+        <v>1162.575885</v>
       </c>
       <c r="C219" s="5">
-        <v>1.1561123999999836</v>
+        <v>1.1561130000000048</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2010778923234655</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2010785194921381</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1169.1108812</v>
+        <v>1169.1108810000001</v>
       </c>
       <c r="C220" s="5">
-        <v>6.5349963999999545</v>
+        <v>6.534996000000092</v>
       </c>
       <c r="D220" s="5">
-        <v>6.9578610195582424</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9578605791889903</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1170.3296336999999</v>
+        <v>1170.3296339999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.2187524999999368</v>
+        <v>1.2187529999998787</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2581505679780225</v>
+        <v>1.2581510873207913</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8597724787825074</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8597724780284883</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1172.8021758</v>
+        <v>1172.8021759999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4725421000000551</v>
+        <v>2.4725419999999758</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5648935834585274</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5648934778498722</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1175.8067475</v>
+        <v>1175.806748</v>
       </c>
       <c r="C223" s="5">
-        <v>3.0045717000000423</v>
+        <v>3.0045720000000529</v>
       </c>
       <c r="D223" s="5">
-        <v>3.1179382746387541</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1179385898184364</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1175.1937751999999</v>
+        <v>1175.193775</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.61297230000013769</v>
+        <v>-0.61297300000001087</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.62379413845957687</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.62379484851201594</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1170.5198931</v>
+        <v>1170.5198929999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.6738820999999007</v>
+        <v>-4.6738820000000487</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6695158158837291</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6695157189298397</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1167.7762442000001</v>
+        <v>1167.7762439999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-2.7436488999999256</v>
+        <v>-2.7436490000000049</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.7767695429361861</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7767696430765265</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1170.9221566000001</v>
+        <v>1170.922157</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1459124000000429</v>
+        <v>3.1459130000000641</v>
       </c>
       <c r="D227" s="5">
-        <v>3.2810518701380298</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.281052505783455</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1172.6435512999999</v>
+        <v>1172.6435509999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7213946999997916</v>
+        <v>1.7213939999999184</v>
       </c>
       <c r="D228" s="5">
-        <v>1.7784769627506636</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.778476233068238</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1173.1928975999999</v>
+        <v>1173.192898</v>
       </c>
       <c r="C229" s="5">
-        <v>0.54934630000002471</v>
+        <v>0.54934700000012526</v>
       </c>
       <c r="D229" s="5">
-        <v>0.56361264518069998</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56361336535581952</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1168.2808471000001</v>
+        <v>1168.280847</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.9120504999998502</v>
+        <v>-4.9120510000000195</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.9101896969546921</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9101901836767219</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1166.6793006</v>
+        <v>1166.6793009999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6015465000000404</v>
+        <v>-1.6015460000000985</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.632682387666895</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6326818819219824</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1160.6160308999999</v>
+        <v>1160.616031</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.0632697000000917</v>
+        <v>-6.0632699999998749</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0612303759675186</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0612306653275994</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1157.8179477000001</v>
+        <v>1157.8179479999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7980831999998372</v>
+        <v>-2.7980830000001333</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8549782249851274</v>
+        <v>-2.8549780233741773</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.0690736728971029</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0690736726230776</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1154.5609006</v>
+        <v>1154.5609010000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2570471000001362</v>
+        <v>-3.2570469999998295</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.3239667401288808</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3239666387997246</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1150.8195289</v>
+        <v>1150.8195290000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.7413716999999451</v>
+        <v>-3.7413719999999557</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8200547909349791</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8200550905056696</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1144.9026402</v>
+        <v>1144.90264</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.9168887000000723</v>
+        <v>-5.9168890000000829</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.9982355176261049</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9982358126961071</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1141.4966073000001</v>
+        <v>1141.496607</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.4060328999999001</v>
+        <v>-3.4060329999999794</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.512108083011245</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5121081850479574</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1138.2910675000001</v>
+        <v>1138.291068</v>
       </c>
       <c r="C238" s="5">
-        <v>-3.2055397999999968</v>
+        <v>-3.2055390000000443</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3182654354761754</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3182646209506506</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1136.0685200999999</v>
+        <v>1136.06852</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.2225474000001668</v>
+        <v>-2.2225479999999607</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.3180373214994887</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3180379395655759</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1133.1265286</v>
+        <v>1133.1265289999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.9419914999998582</v>
+        <v>-2.9419910000001437</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0636692643571384</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.063668751337234</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1131.8090377000001</v>
+        <v>1131.8090380000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3174908999999388</v>
+        <v>-1.3174909999997908</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.3863570378572998</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3863571419259646</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1136.4904357</v>
+        <v>1136.490436</v>
       </c>
       <c r="C242" s="5">
         <v>4.6813979999999447</v>
       </c>
       <c r="D242" s="5">
-        <v>5.077935651383525</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0779356500066486</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1128.295269</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.1951667000000725</v>
+        <v>-8.1951670000000831</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.318062410087645</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.3180627005035817</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1122.1720071</v>
+        <v>1122.1720069999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.1232618999999886</v>
+        <v>-6.1232620000000679</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.3214919734341679</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3214920736097806</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1120.6106652999999</v>
+        <v>1120.6106649999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.5613418000000365</v>
+        <v>-1.5613419999999678</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.656910619959362</v>
+        <v>-1.6569108307261105</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2135693244272345</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2135693754161698</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1122.0404453000001</v>
+        <v>1122.0404450000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.4297800000001644</v>
       </c>
       <c r="D246" s="5">
-        <v>1.5418623418488542</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5418623422644551</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1122.2122033999999</v>
+        <v>1122.212203</v>
       </c>
       <c r="C247" s="5">
-        <v>0.17175809999980629</v>
+        <v>0.17175799999995434</v>
       </c>
       <c r="D247" s="5">
-        <v>0.18384661405437264</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18384650697549354</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1127.5660527</v>
+        <v>1127.566053</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3538493000000926</v>
+        <v>5.3538499999999658</v>
       </c>
       <c r="D248" s="5">
-        <v>5.87759348001482</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8775942709185625</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1128.6275316000001</v>
+        <v>1128.627532</v>
       </c>
       <c r="C249" s="5">
-        <v>1.061478900000111</v>
+        <v>1.061478999999963</v>
       </c>
       <c r="D249" s="5">
-        <v>1.1355348683508293</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1355349755780786</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1130.6556748</v>
+        <v>1130.655675</v>
       </c>
       <c r="C250" s="5">
-        <v>2.0281431999999313</v>
+        <v>2.028143</v>
       </c>
       <c r="D250" s="5">
-        <v>2.1778404462752032</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1778402286066312</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1131.9438359999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.2881611999998768</v>
+        <v>1.2881609999999455</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3757650245604491</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3757648093741137</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1130.5293881</v>
+        <v>1130.5293879999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4144478999999137</v>
+        <v>-1.414447999999993</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.489226459555415</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4892265641197056</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1131.1183848999999</v>
+        <v>1131.118385</v>
       </c>
       <c r="C253" s="5">
-        <v>0.5889967999999044</v>
+        <v>0.58899700000006305</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62698500561273462</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62698521917816663</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1133.6535120999999</v>
+        <v>1133.6535120000001</v>
       </c>
       <c r="C254" s="5">
-        <v>2.5351272000000336</v>
+        <v>2.5351270000001023</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7229108944133662</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.722910676700363</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1136.8096209</v>
+        <v>1136.8096210000001</v>
       </c>
       <c r="C255" s="5">
-        <v>3.1561088000000836</v>
+        <v>3.1561090000000149</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3924510433055222</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3924512618884517</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1137.2529919000001</v>
+        <v>1137.2529919999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.44337100000007013</v>
+        <v>0.44337099999984275</v>
       </c>
       <c r="D256" s="5">
-        <v>0.46902133076098806</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46902133071924368</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1141.2583463999999</v>
+        <v>1141.2583460000001</v>
       </c>
       <c r="C257" s="5">
-        <v>4.0053544999998394</v>
+        <v>4.0053540000001249</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3091829746216614</v>
+        <v>4.3091824258452593</v>
       </c>
       <c r="E257" s="5">
-        <v>1.842538335513022</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8425383270825879</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1142.4860596999999</v>
+        <v>1142.48606</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2277133000000049</v>
+        <v>1.2277139999998781</v>
       </c>
       <c r="D258" s="5">
-        <v>1.298570155728429</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2985709009722735</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1140.2374009</v>
+        <v>1140.2374010000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2486587999999301</v>
+        <v>-2.2486589999998614</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.336458073717762</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.336458278675424</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1146.9804217000001</v>
+        <v>1146.9804220000001</v>
       </c>
       <c r="C260" s="5">
-        <v>6.7430208000000675</v>
+        <v>6.7430209999999988</v>
       </c>
       <c r="D260" s="5">
-        <v>7.3318639427822241</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3318641667047935</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1155.2947253</v>
+        <v>1155.294725</v>
       </c>
       <c r="C261" s="5">
-        <v>8.3143035999999029</v>
+        <v>8.3143029999998816</v>
       </c>
       <c r="D261" s="5">
-        <v>9.0539569591078006</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0539562770009852</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1152.8777772999999</v>
+        <v>1152.8777769999999</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4169480000000476</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4817883242161498</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4817883248531736</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1154.2903891999999</v>
+        <v>1154.290389</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4126119000000017</v>
+        <v>1.412612000000081</v>
       </c>
       <c r="D263" s="5">
-        <v>1.4802998113008004</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4802999171875442</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1156.2680894</v>
+        <v>1156.2680889999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.9777002000000721</v>
+        <v>1.9776999999999134</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0755023998688449</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0755021883593905</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1158.9574037</v>
+        <v>1158.957404</v>
       </c>
       <c r="C265" s="5">
-        <v>2.6893142999999782</v>
+        <v>2.6893150000000787</v>
       </c>
       <c r="D265" s="5">
-        <v>2.8270101636751477</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.827010909945038</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1158.6394792999999</v>
+        <v>1158.6394789999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.31792440000003808</v>
+        <v>-0.3179250000000593</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.32868697355794563</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3286875928490085</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1160.1300016</v>
+        <v>1160.1300020000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.490522300000066</v>
+        <v>1.4905230000001666</v>
       </c>
       <c r="D267" s="5">
-        <v>1.5546997326698175</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5547004683889698</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1163.4354877999999</v>
+        <v>1163.4354880000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.3054861999999048</v>
+        <v>3.3054859999999735</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4731772822486073</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.473177067582256</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1165.3245420999999</v>
+        <v>1165.3245420000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.889054299999998</v>
+        <v>1.8890539999999874</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9659180754416417</v>
+        <v>1.9659177601005551</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1087421420324937</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1087421690583641</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1172.3036721999999</v>
+        <v>1172.303672</v>
       </c>
       <c r="C270" s="5">
-        <v>6.9791301000000203</v>
+        <v>6.979129999999941</v>
       </c>
       <c r="D270" s="5">
-        <v>7.428321366474111</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4283212571660151</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1168.0819718</v>
+        <v>1168.081972</v>
       </c>
       <c r="C271" s="5">
-        <v>-4.2217003999999179</v>
+        <v>-4.2217000000000553</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.2368665567869446</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2368661639761722</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1169.5325198</v>
+        <v>1169.53252</v>
       </c>
       <c r="C272" s="5">
         <v>1.4505480000000261</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5004046845239705</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5004046842654883</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1172.8039236</v>
+        <v>1172.8039240000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.2714037999999164</v>
+        <v>3.271404000000075</v>
       </c>
       <c r="D273" s="5">
-        <v>3.4087518104020997</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4087520214236777</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1175.462757</v>
       </c>
       <c r="C274" s="5">
-        <v>2.6588334000000486</v>
+        <v>2.6588329999999587</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7546680996528572</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7546676791031954</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1178.0128766</v>
+        <v>1178.0128769999999</v>
       </c>
       <c r="C275" s="5">
-        <v>2.5501196000000164</v>
+        <v>2.5501199999998789</v>
       </c>
       <c r="D275" s="5">
-        <v>2.634641184397668</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6346416025985864</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1181.3539426</v>
+        <v>1181.3539430000001</v>
       </c>
       <c r="C276" s="5">
-        <v>3.3410659999999552</v>
+        <v>3.3410660000001826</v>
       </c>
       <c r="D276" s="5">
-        <v>3.4570208976502315</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4570208964580518</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1182.9257325999999</v>
+        <v>1182.925733</v>
       </c>
       <c r="C277" s="5">
         <v>1.5717899999999645</v>
       </c>
       <c r="D277" s="5">
-        <v>1.6083340271965119</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6083340266479063</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1185.6201292000001</v>
+        <v>1185.6201289999999</v>
       </c>
       <c r="C278" s="5">
-        <v>2.6943966000001183</v>
+        <v>2.6943959999998697</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7677900865056282</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7677894614723364</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1189.4305896999999</v>
+        <v>1189.4305899999999</v>
       </c>
       <c r="C279" s="5">
-        <v>3.8104604999998628</v>
+        <v>3.8104610000000321</v>
       </c>
       <c r="D279" s="5">
-        <v>3.9255838219003136</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9255843468197327</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1201.9854717000001</v>
+        <v>1201.9854720000001</v>
       </c>
       <c r="C280" s="5">
         <v>12.554882000000134</v>
       </c>
       <c r="D280" s="5">
-        <v>13.428288574856406</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.428288571270786</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1197.6270892</v>
+        <v>1197.6270890000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-4.3583825000000616</v>
+        <v>-4.3583830000000034</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.2654482084761973</v>
+        <v>-4.2654486870539294</v>
       </c>
       <c r="E281" s="5">
-        <v>2.77197861479761</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7719786064541729</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1196.3355465</v>
+        <v>1196.3355469999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.2915427000000363</v>
+        <v>-1.2915420000001632</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.286453510531238</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2864528176336543</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1200.2810460999999</v>
+        <v>1200.2810460000001</v>
       </c>
       <c r="C283" s="5">
-        <v>3.9454995999999483</v>
+        <v>3.9454990000001544</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0301663363769835</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0301657106273092</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1199.8960215</v>
+        <v>1199.8960219999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.38502459999995153</v>
+        <v>-0.38502400000015768</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.38425603879018722</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.38425544107606457</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1205.9789237</v>
+        <v>1205.978924</v>
       </c>
       <c r="C285" s="5">
-        <v>6.082902200000035</v>
+        <v>6.0829020000001037</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2559491153368008</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2559489011987157</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1209.0005325</v>
+        <v>1209.0005329999999</v>
       </c>
       <c r="C286" s="5">
-        <v>3.0216087999999672</v>
+        <v>3.0216089999998985</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0484089411597637</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0484091449535677</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1212.5669504</v>
+        <v>1212.5669499999999</v>
       </c>
       <c r="C287" s="5">
-        <v>3.5664179000000331</v>
+        <v>3.5664170000000013</v>
       </c>
       <c r="D287" s="5">
-        <v>3.5978680137521479</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5978670895223885</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1217.0340584999999</v>
+        <v>1217.0340590000001</v>
       </c>
       <c r="C288" s="5">
-        <v>4.4671080999999049</v>
+        <v>4.4671090000001641</v>
       </c>
       <c r="D288" s="5">
-        <v>4.5114951969734918</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5114961259308251</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1222.6349322999999</v>
+        <v>1222.6349319999999</v>
       </c>
       <c r="C289" s="5">
-        <v>5.6008738000000449</v>
+        <v>5.600872999999865</v>
       </c>
       <c r="D289" s="5">
-        <v>5.6644301619883208</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6644293299360493</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1226.9053062999999</v>
+        <v>1226.9053060000001</v>
       </c>
       <c r="C290" s="5">
-        <v>4.270373999999947</v>
+        <v>4.2703740000001744</v>
       </c>
       <c r="D290" s="5">
-        <v>4.2727763603114477</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2727763613801706</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1228.4147164000001</v>
+        <v>1228.414716</v>
       </c>
       <c r="C291" s="5">
-        <v>1.5094101000001956</v>
+        <v>1.5094099999998889</v>
       </c>
       <c r="D291" s="5">
-        <v>1.4863400391951442</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4863399404219768</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1234.6455625999999</v>
+        <v>1234.645563</v>
       </c>
       <c r="C292" s="5">
-        <v>6.2308461999998599</v>
+        <v>6.2308470000000398</v>
       </c>
       <c r="D292" s="5">
-        <v>6.2594272270931617</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2594280554101767</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1237.4366183</v>
+        <v>1237.436618</v>
       </c>
       <c r="C293" s="5">
-        <v>2.7910557000000153</v>
+        <v>2.7910549999999148</v>
       </c>
       <c r="D293" s="5">
-        <v>2.746719394681385</v>
+        <v>2.7467186963123558</v>
       </c>
       <c r="E293" s="5">
-        <v>3.3240337880627191</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3240337802679543</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1240.4231104999999</v>
+        <v>1240.4231110000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.9864921999999297</v>
+        <v>2.9864930000001095</v>
       </c>
       <c r="D294" s="5">
-        <v>2.9348950359711745</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9348958333358821</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1242.7558291</v>
+        <v>1242.7558289999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3327186000001348</v>
+        <v>2.3327179999998862</v>
       </c>
       <c r="D295" s="5">
-        <v>2.2801880355468596</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2801874420498525</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1244.7724834000001</v>
+        <v>1244.772483</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0166543000000274</v>
+        <v>2.0166540000000168</v>
       </c>
       <c r="D296" s="5">
-        <v>1.964747001168754</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9647467064366486</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1245.5311076999999</v>
+        <v>1245.5311079999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.7586242999998376</v>
+        <v>0.75862499999993815</v>
       </c>
       <c r="D297" s="5">
-        <v>0.73379419783359268</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.73379487743028271</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1245.9062346000001</v>
+        <v>1245.9062349999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.37512690000016846</v>
+        <v>0.37512700000002042</v>
       </c>
       <c r="D298" s="5">
-        <v>0.36201319643971441</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.36201329301621676</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1250.9983525</v>
+        <v>1250.998353</v>
       </c>
       <c r="C299" s="5">
-        <v>5.0921178999999483</v>
+        <v>5.0921180000000277</v>
       </c>
       <c r="D299" s="5">
-        <v>5.0162591896283582</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0162592887168511</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1253.2023025999999</v>
+        <v>1253.202303</v>
       </c>
       <c r="C300" s="5">
-        <v>2.2039500999999291</v>
+        <v>2.2039500000000771</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1347092814931967</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1347091828330944</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1255.0987356999999</v>
+        <v>1255.0987359999999</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8964330999999675</v>
+        <v>1.8964329999998881</v>
       </c>
       <c r="D301" s="5">
-        <v>1.831114067243389</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8311139692932077</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1258.3209793999999</v>
+        <v>1258.3209790000001</v>
       </c>
       <c r="C302" s="5">
-        <v>3.2222437000000355</v>
+        <v>3.2222430000001623</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1246634584160216</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1246627692437468</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1260.0234817</v>
+        <v>1260.0234820000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7025023000001056</v>
+        <v>1.7025029999999788</v>
       </c>
       <c r="D303" s="5">
-        <v>1.6357308822951167</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6357315603778178</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1263.0836884</v>
+        <v>1263.0836879999999</v>
       </c>
       <c r="C304" s="5">
-        <v>3.0602066999999806</v>
+        <v>3.0602059999998801</v>
       </c>
       <c r="D304" s="5">
-        <v>2.9536754907254714</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9536748053304862</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1269.3455809</v>
+        <v>1269.345581</v>
       </c>
       <c r="C305" s="5">
-        <v>6.2618924999999308</v>
+        <v>6.2618930000001001</v>
       </c>
       <c r="D305" s="5">
-        <v>6.1140731344217603</v>
+        <v>6.114073637996098</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5786340995659796</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5786341325160445</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1270.0379935000001</v>
+        <v>1270.037994</v>
       </c>
       <c r="C306" s="5">
-        <v>0.69241260000012517</v>
+        <v>0.69241299999998773</v>
       </c>
       <c r="D306" s="5">
-        <v>0.65655287922046224</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65655325959133037</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1276.2412131999999</v>
+        <v>1276.241213</v>
       </c>
       <c r="C307" s="5">
-        <v>6.2032196999998632</v>
+        <v>6.20321899999999</v>
       </c>
       <c r="D307" s="5">
-        <v>6.0211772348100157</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0211765345625556</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1280.7522790999999</v>
+        <v>1280.752279</v>
       </c>
       <c r="C308" s="5">
-        <v>4.5110658999999487</v>
+        <v>4.511066000000028</v>
       </c>
       <c r="D308" s="5">
-        <v>4.3250179655249132</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3250180639632818</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1285.540219</v>
       </c>
       <c r="C309" s="5">
-        <v>4.7879399000000831</v>
+        <v>4.787939999999935</v>
       </c>
       <c r="D309" s="5">
-        <v>4.5794544985452879</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5794545965307742</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1292.6337775</v>
+        <v>1292.6337779999999</v>
       </c>
       <c r="C310" s="5">
-        <v>7.0935584999999719</v>
+        <v>7.0935589999999138</v>
       </c>
       <c r="D310" s="5">
-        <v>6.8262495486927088</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8262500445466001</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1297.0948324999999</v>
+        <v>1297.0948330000001</v>
       </c>
       <c r="C311" s="5">
-        <v>4.4610549999999876</v>
+        <v>4.4610550000002149</v>
       </c>
       <c r="D311" s="5">
-        <v>4.2208828295916323</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2208828279281185</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1298.7796596999999</v>
+        <v>1298.7796599999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6848271999999724</v>
+        <v>1.6848269999998138</v>
       </c>
       <c r="D312" s="5">
-        <v>1.5698923156816535</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5698921273824107</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1299.8377713</v>
+        <v>1299.837771</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0581116000000748</v>
+        <v>1.0581110000000535</v>
       </c>
       <c r="D313" s="5">
-        <v>0.98202867143344363</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98202811185070793</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1305.8219796000001</v>
+        <v>1305.8219799999999</v>
       </c>
       <c r="C314" s="5">
-        <v>5.9842083000000912</v>
+        <v>5.9842089999999644</v>
       </c>
       <c r="D314" s="5">
-        <v>5.6666306651729226</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.666631346238904</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1307.6934836</v>
+        <v>1307.6934839999999</v>
       </c>
       <c r="C315" s="5">
         <v>1.871503999999959</v>
       </c>
       <c r="D315" s="5">
-        <v>1.733461728417951</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7334617278828013</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1300.9016297000001</v>
+        <v>1300.9016300000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.7918538999999782</v>
+        <v>-6.7918539999998302</v>
       </c>
       <c r="D316" s="5">
-        <v>-6.0575293410151225</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0575294258707775</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1303.5755511</v>
+        <v>1303.5755509999999</v>
       </c>
       <c r="C317" s="5">
-        <v>2.6739213999999265</v>
+        <v>2.6739209999998366</v>
       </c>
       <c r="D317" s="5">
-        <v>2.4946002052897542</v>
+        <v>2.4945998273041781</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6966628091721123</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6966627932035081</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1305.0308187999999</v>
+        <v>1305.0308190000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.4552676999999221</v>
+        <v>1.4552680000001601</v>
       </c>
       <c r="D318" s="5">
-        <v>1.3478955451615482</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3478958248395845</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.4708314</v>
+        <v>1310.4708310000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.4400126000000455</v>
+        <v>5.4400120000000243</v>
       </c>
       <c r="D319" s="5">
-        <v>5.1184847168455283</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1184841385000679</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1313.9203938999999</v>
+        <v>1313.920394</v>
       </c>
       <c r="C320" s="5">
-        <v>3.4495624999999563</v>
+        <v>3.4495629999998982</v>
       </c>
       <c r="D320" s="5">
-        <v>3.2049046197272446</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2049050920035071</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1316.7708124000001</v>
+        <v>1316.770812</v>
       </c>
       <c r="C321" s="5">
-        <v>2.8504185000001598</v>
+        <v>2.8504179999999906</v>
       </c>
       <c r="D321" s="5">
-        <v>2.6345668961480939</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6345664282800385</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1316.2258514</v>
+        <v>1316.2258509999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.54496100000005754</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.49550513382828898</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.49550513397841334</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1316.6159881999999</v>
+        <v>1316.615988</v>
       </c>
       <c r="C323" s="5">
-        <v>0.39013679999993656</v>
+        <v>0.39013700000009521</v>
       </c>
       <c r="D323" s="5">
-        <v>0.35626722410810885</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.35626740715153371</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1320.8261966</v>
+        <v>1320.8261970000001</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2102084000000559</v>
+        <v>4.2102090000000771</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9055132170935147</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.905513784100112</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1322.8467989999999</v>
       </c>
       <c r="C325" s="5">
-        <v>2.0206023999999161</v>
+        <v>2.0206019999998261</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8512872320810558</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8512868619444012</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1319.2248023</v>
+        <v>1319.224802</v>
       </c>
       <c r="C326" s="5">
-        <v>-3.6219966999999542</v>
+        <v>-3.6219969999999648</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.2366080600989333</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2366083241541221</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1323.8906749</v>
+        <v>1323.8906750000001</v>
       </c>
       <c r="C327" s="5">
-        <v>4.665872600000057</v>
+        <v>4.6658730000001469</v>
       </c>
       <c r="D327" s="5">
-        <v>4.3277364406246965</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3277368198869182</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.6731241</v>
+        <v>1323.6731239999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.21755080000002636</v>
+        <v>-0.21755100000018501</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.1970141098752598</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19701429081699917</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1324.4161140000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.74298990000011145</v>
+        <v>0.74299000000019078</v>
       </c>
       <c r="D329" s="5">
-        <v>0.67565438240604347</v>
+        <v>0.67565447367565756</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5987230569347588</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5987230647286133</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1326.5514635</v>
+        <v>1326.5514639999999</v>
       </c>
       <c r="C330" s="5">
-        <v>2.1353494999998475</v>
+        <v>2.1353499999997894</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9520032286328037</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.952003689762094</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1323.4177241</v>
+        <v>1323.4177239999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.1337393999999676</v>
+        <v>-3.1337399999999889</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.798241128986223</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7982416567673085</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1322.8338248</v>
+        <v>1322.8338249999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.58389929999998458</v>
+        <v>-0.58389899999997397</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.52816382596587719</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.52816355530013182</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1324.3914393</v>
+        <v>1324.391439</v>
       </c>
       <c r="C333" s="5">
-        <v>1.5576144999999997</v>
+        <v>1.5576140000000578</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4221664347920715</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4221659750945026</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1322.7824771999999</v>
+        <v>1322.782477</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.6089621000000989</v>
+        <v>-1.6089620000000195</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.4481411518773024</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4481410627989133</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1323.6305052</v>
+        <v>1323.6305050000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.84802800000011302</v>
       </c>
       <c r="D335" s="5">
-        <v>0.77203129791194591</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77203129802894122</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1319.7281175000001</v>
+        <v>1319.728118</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.9023876999999629</v>
+        <v>-3.9023870000000898</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.481086479731943</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4810858659117816</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1320.2466241</v>
+        <v>1320.2466240000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.51850659999990967</v>
+        <v>0.51850600000011582</v>
       </c>
       <c r="D337" s="5">
-        <v>0.47248686795426931</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.47248631984571077</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1313.2507255</v>
+        <v>1313.250726</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.9958985999999186</v>
+        <v>-6.9958980000001247</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.1766350259899188</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.17663451205045</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1319.8369074</v>
+        <v>1319.8369070000001</v>
       </c>
       <c r="C339" s="5">
-        <v>6.5861818999999286</v>
+        <v>6.5861810000001242</v>
       </c>
       <c r="D339" s="5">
-        <v>6.1870194555760261</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1870185842449965</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1322.9558704999999</v>
+        <v>1322.9558709999999</v>
       </c>
       <c r="C340" s="5">
-        <v>3.1189630999999736</v>
+        <v>3.118963999999778</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8729205837933369</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8729214244820556</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1322.1748783</v>
+        <v>1322.174878</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.78099219999990055</v>
+        <v>-0.78099299999985305</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.70611099787090126</v>
+        <v>-0.70611171855438082</v>
       </c>
       <c r="E341" s="5">
-        <v>-0.16922443605967841</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.1692244587111702</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1325.7266098</v>
+        <v>1325.7266099999999</v>
       </c>
       <c r="C342" s="5">
-        <v>3.5517314999999599</v>
+        <v>3.5517319999999017</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2715909046038938</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2715913727458856</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1323.9319484</v>
+        <v>1323.9319479999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.7946613999999954</v>
+        <v>-1.7946620000000166</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.6124224358237349</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6124229706480087</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1323.7433954000001</v>
+        <v>1323.743395</v>
       </c>
       <c r="C344" s="5">
         <v>-0.18855299999995623</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.17076893653663605</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17076893658823922</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1323.8215582</v>
+        <v>1323.8215580000001</v>
       </c>
       <c r="C345" s="5">
-        <v>7.8162799999972776E-2</v>
+        <v>7.8163000000131433E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>7.0879165142523348E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0879346585939196E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1327.1702625999999</v>
+        <v>1327.170263</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3487043999998605</v>
+        <v>3.3487049999998817</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0780784625555668</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0780790222334264</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1325.2207501</v>
+        <v>1325.22075</v>
       </c>
       <c r="C347" s="5">
-        <v>-1.9495124999998552</v>
+        <v>-1.9495130000000245</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.7485374529894293</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7485378973050691</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1325.2677954000001</v>
+        <v>1325.267795</v>
       </c>
       <c r="C348" s="5">
-        <v>4.704530000003615E-2</v>
+        <v>4.7045000000025539E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>4.2608285453860084E-2</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2608013698131053E-2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1324.8955168</v>
+        <v>1324.8955169999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.3722786000000724</v>
+        <v>-0.37227800000005118</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.33656953339256113</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3365689918839343</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1325.2050016999999</v>
+        <v>1325.2050019999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.3094848999999158</v>
+        <v>0.30948499999999513</v>
       </c>
       <c r="D350" s="5">
-        <v>0.28067072606901</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28067081683296191</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1316.6443351</v>
+        <v>1316.644335</v>
       </c>
       <c r="C351" s="5">
-        <v>-8.5606665999998768</v>
+        <v>-8.5606669999999667</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.4822840297964603</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4822843654479883</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1321.5527033000001</v>
+        <v>1321.5527030000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.9083682000000408</v>
+        <v>4.9083680000001095</v>
       </c>
       <c r="D352" s="5">
-        <v>4.5663984246647749</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5663982351212606</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1318.7391265000001</v>
+        <v>1318.7391270000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.8135767999999644</v>
+        <v>-2.8135760000000118</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5250879568548101</v>
+        <v>-2.5250872478351782</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.2598560792818505</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.25985601883444787</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1319.4796423</v>
+        <v>1319.479642</v>
       </c>
       <c r="C354" s="5">
-        <v>0.74051579999991191</v>
+        <v>0.7405149999999594</v>
       </c>
       <c r="D354" s="5">
-        <v>0.67592484769962713</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67592411496522065</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1316.7540316</v>
+        <v>1316.7540320000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-2.7256107000000611</v>
+        <v>-2.7256099999999606</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.450835918755212</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4508352970083802</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1314.8116333</v>
+        <v>1314.811633</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.9423982999999225</v>
+        <v>-1.9423990000000231</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.7558781105283749</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7558787376564022</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1313.1580807</v>
+        <v>1313.158081</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.6535526000000118</v>
+        <v>-1.6535519999999906</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.4987662994423556</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4987657597031134</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1312.7887413999999</v>
+        <v>1312.7887410000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.36933930000009241</v>
+        <v>-0.36933999999996558</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.3369907991878307</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.33699143681387156</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1313.9953713</v>
+        <v>1313.995371</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2066299000000527</v>
+        <v>1.2066299999999046</v>
       </c>
       <c r="D359" s="5">
-        <v>1.1085546925726053</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1085547852489386</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1314.5351654000001</v>
+        <v>1314.535165</v>
       </c>
       <c r="C360" s="5">
-        <v>0.5397941000001083</v>
+        <v>0.53979400000002897</v>
       </c>
       <c r="D360" s="5">
-        <v>0.49407972516473109</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49407963353960138</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1312.9301167000001</v>
+        <v>1312.9301170000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.6050486999999976</v>
+        <v>-1.605047999999897</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.4554015241724061</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4554008941334518</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1312.3073655000001</v>
+        <v>1312.307366</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.62275120000003881</v>
+        <v>-0.62275100000010752</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.56770346924014392</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.56770328726504227</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1313.0585722999999</v>
+        <v>1313.0585719999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.75120679999986351</v>
+        <v>0.751205999999911</v>
       </c>
       <c r="D363" s="5">
-        <v>0.68908527389706098</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68908453747806853</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1318.0894367000001</v>
+        <v>1318.0894370000001</v>
       </c>
       <c r="C364" s="5">
-        <v>5.030864400000155</v>
+        <v>5.0308650000001762</v>
       </c>
       <c r="D364" s="5">
-        <v>4.6958248552874338</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6958254282789325</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1318.0628630000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.6573699999971723E-2</v>
+        <v>-2.6573999999982334E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.4190243411581491E-2</v>
+        <v>-2.4190516468147738E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.1281067377961786E-2</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1281105273515148E-2</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1313.9501842</v>
+        <v>1313.950184</v>
       </c>
       <c r="C366" s="5">
-        <v>-4.1126788000001397</v>
+        <v>-4.112679000000071</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.6807003005567163</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6807004764890627</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1317.4233746</v>
+        <v>1317.4233750000001</v>
       </c>
       <c r="C367" s="5">
-        <v>3.4731904000000213</v>
+        <v>3.4731910000000425</v>
       </c>
       <c r="D367" s="5">
-        <v>3.2185075015048525</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.218508066113035</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1314.7128674999999</v>
+        <v>1314.7128680000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.7105071000000862</v>
+        <v>-2.7105070000000069</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4411694436787035</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4411693538993307</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1151.8252241</v>
+        <v>1151.8252239999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-162.88764339999989</v>
+        <v>-162.88764400000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.551189144068275</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-79.551189258695345</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1198.9543861</v>
+        <v>1198.9543860000001</v>
       </c>
       <c r="C370" s="5">
-        <v>47.129161999999951</v>
+        <v>47.129162000000179</v>
       </c>
       <c r="D370" s="5">
-        <v>61.805361965717218</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>61.805361972344251</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1255.1849989</v>
+        <v>1255.1849990000001</v>
       </c>
       <c r="C371" s="5">
-        <v>56.230612800000017</v>
+        <v>56.230612999999948</v>
       </c>
       <c r="D371" s="5">
-        <v>73.32489793884254</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>73.324898278022999</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1262.6872976</v>
+        <v>1262.6872980000001</v>
       </c>
       <c r="C372" s="5">
-        <v>7.502298699999983</v>
+        <v>7.5022989999999936</v>
       </c>
       <c r="D372" s="5">
-        <v>7.4130024023563168</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.413002707987193</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1275.6659133000001</v>
+        <v>1275.665913</v>
       </c>
       <c r="C373" s="5">
-        <v>12.978615700000091</v>
+        <v>12.978614999999991</v>
       </c>
       <c r="D373" s="5">
-        <v>13.056015028243252</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.056014279419959</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1285.0335795999999</v>
+        <v>1285.03358</v>
       </c>
       <c r="C374" s="5">
-        <v>9.3676662999998825</v>
+        <v>9.3676669999999831</v>
       </c>
       <c r="D374" s="5">
-        <v>9.1767861175658503</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1767868334782463</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1300.4481398999999</v>
+        <v>1300.44814</v>
       </c>
       <c r="C375" s="5">
-        <v>15.414560299999948</v>
+        <v>15.414559999999938</v>
       </c>
       <c r="D375" s="5">
-        <v>15.383241536695348</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.383241212173804</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1301.0810081</v>
+        <v>1301.0810080000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.63286820000007538</v>
+        <v>0.63286800000014409</v>
       </c>
       <c r="D376" s="5">
-        <v>0.58555034772314052</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.58555016213595046</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1303.1225280000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0415199000001394</v>
+        <v>2.0415199999999913</v>
       </c>
       <c r="D377" s="5">
-        <v>1.8992490650364902</v>
+        <v>1.8992491590188898</v>
       </c>
       <c r="E377" s="5">
         <v>-1.1335070139215309</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1307.9118126000001</v>
+        <v>1307.9118129999999</v>
       </c>
       <c r="C378" s="5">
-        <v>4.7892845999999736</v>
+        <v>4.7892849999998361</v>
       </c>
       <c r="D378" s="5">
-        <v>4.5005346980575345</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5005350815714662</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1309.0290513</v>
+        <v>1309.029051</v>
       </c>
       <c r="C379" s="5">
-        <v>1.1172386999999162</v>
+        <v>1.117238000000043</v>
       </c>
       <c r="D379" s="5">
-        <v>1.0298883997976516</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.02988775117554</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1319.709055</v>
       </c>
       <c r="C380" s="5">
-        <v>10.680003700000043</v>
+        <v>10.680004000000054</v>
       </c>
       <c r="D380" s="5">
-        <v>10.241963344145933</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.241963647325525</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1316.2004333</v>
+        <v>1316.200433</v>
       </c>
       <c r="C381" s="5">
-        <v>-3.5086217000000488</v>
+        <v>-3.5086220000000594</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.1441192854515854</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1441195503665309</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1329.2423424999999</v>
+        <v>1329.2423429999999</v>
       </c>
       <c r="C382" s="5">
-        <v>13.041909199999964</v>
+        <v>13.041909999999916</v>
       </c>
       <c r="D382" s="5">
-        <v>12.560406304173588</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.560407120123163</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1333.7611870999999</v>
+        <v>1333.7611870000001</v>
       </c>
       <c r="C383" s="5">
-        <v>4.5188445999999658</v>
+        <v>4.5188440000001719</v>
       </c>
       <c r="D383" s="5">
-        <v>4.156624410058618</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1566238462007021</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1337.7913509</v>
+        <v>1337.7913510000001</v>
       </c>
       <c r="C384" s="5">
-        <v>4.0301638000000821</v>
+        <v>4.0301640000000134</v>
       </c>
       <c r="D384" s="5">
-        <v>3.6868555408988257</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6868557271940938</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1335.4429706999999</v>
+        <v>1335.4429709999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.3483802000000651</v>
+        <v>-2.3483800000001338</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.0862798074762656</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0862796313556031</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1341.2802844</v>
+        <v>1341.2802839999999</v>
       </c>
       <c r="C386" s="5">
-        <v>5.8373137000000952</v>
+        <v>5.8373129999999946</v>
       </c>
       <c r="D386" s="5">
-        <v>5.3732398429612305</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3732391818068104</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1353.5011208999999</v>
+        <v>1353.501121</v>
       </c>
       <c r="C387" s="5">
-        <v>12.220836499999905</v>
+        <v>12.220837000000074</v>
       </c>
       <c r="D387" s="5">
-        <v>11.498479865916146</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.498480363785912</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1353.5089682</v>
+        <v>1353.5089680000001</v>
       </c>
       <c r="C388" s="5">
-        <v>7.8473000000940374E-3</v>
+        <v>7.8470000000834261E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>6.9575563257373574E-3</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9572903313996903E-3</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1357.8276906000001</v>
+        <v>1357.827691</v>
       </c>
       <c r="C389" s="5">
-        <v>4.3187224000000697</v>
+        <v>4.3187229999998635</v>
       </c>
       <c r="D389" s="5">
-        <v>3.8968262066292558</v>
+        <v>3.8968267581369176</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1980060527355034</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.198006083430994</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1357.1814756000001</v>
+        <v>1357.181476</v>
       </c>
       <c r="C390" s="5">
         <v>-0.64621499999998377</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.56960940001861138</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.56960939985135628</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1373.8220441999999</v>
+        <v>1373.822044</v>
       </c>
       <c r="C391" s="5">
-        <v>16.640568599999824</v>
+        <v>16.64056800000003</v>
       </c>
       <c r="D391" s="5">
-        <v>15.747252199606399</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.747251588033828</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1375.3031587</v>
+        <v>1375.3031590000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4811145000001034</v>
+        <v>1.4811150000000453</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3014161198689811</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3014165620045093</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1379.1707219</v>
+        <v>1379.1707220000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.8675631999999496</v>
+        <v>3.8675630000000183</v>
       </c>
       <c r="D393" s="5">
-        <v>3.4272703858314157</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4272702050906156</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1375.2492869</v>
+        <v>1375.2492870000001</v>
       </c>
       <c r="C394" s="5">
         <v>-3.921434999999974</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.3591385259532758</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.359138525713512</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1374.9960040000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.25328289999993103</v>
+        <v>-0.25328300000001036</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.22078309506974314</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22078318213417658</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1379.8737375000001</v>
+        <v>1379.873738</v>
       </c>
       <c r="C396" s="5">
-        <v>4.8777334999999766</v>
+        <v>4.8777339999999185</v>
       </c>
       <c r="D396" s="5">
-        <v>4.3409906316254299</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3409910853233313</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1380.1331931</v>
+        <v>1380.1331929999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.25945559999991019</v>
+        <v>0.25945499999988897</v>
       </c>
       <c r="D397" s="5">
-        <v>0.22586769698300646</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.22586717403392242</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1385.4741601000001</v>
+        <v>1385.47416</v>
       </c>
       <c r="C398" s="5">
         <v>5.3409670000000915</v>
       </c>
       <c r="D398" s="5">
-        <v>4.7439991622443278</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.743999162595447</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1383.1951505</v>
+        <v>1383.1951509999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.2790096000001085</v>
+        <v>-2.2790090000000873</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.9561566643215622</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9561561541100114</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1378.7644556</v>
+        <v>1378.7644560000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-4.4306948999999349</v>
+        <v>-4.4306949999997869</v>
       </c>
       <c r="D400" s="5">
-        <v>-3.776875651835454</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7768757342412251</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1388.0971881</v>
+        <v>1388.097188</v>
       </c>
       <c r="C401" s="5">
-        <v>9.3327325000000201</v>
+        <v>9.3327319999998508</v>
       </c>
       <c r="D401" s="5">
-        <v>8.4320198358912357</v>
+        <v>8.4320193646597819</v>
       </c>
       <c r="E401" s="5">
-        <v>2.2292591106773285</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2292590731970874</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1390.7746053000001</v>
+        <v>1390.7746050000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6774172000000362</v>
+        <v>2.677417000000105</v>
       </c>
       <c r="D402" s="5">
-        <v>2.3393211990416329</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3393210226092309</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1391.3711155999999</v>
+        <v>1391.371116</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59651029999986349</v>
+        <v>0.59651099999996404</v>
       </c>
       <c r="D403" s="5">
-        <v>0.51590197241548896</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51590257936258155</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1394.9392573</v>
+        <v>1394.939257</v>
       </c>
       <c r="C404" s="5">
-        <v>3.5681417000000692</v>
+        <v>3.5681409999999687</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1211529635057689</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1211523416242004</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1395.4811076000001</v>
+        <v>1395.4811079999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.54185030000007828</v>
+        <v>0.54185099999995145</v>
       </c>
       <c r="D405" s="5">
-        <v>0.46712521771237192</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46712582256771551</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1397.8118303000001</v>
+        <v>1397.8118300000001</v>
       </c>
       <c r="C406" s="5">
-        <v>2.3307227000000239</v>
+        <v>2.3307220000001507</v>
       </c>
       <c r="D406" s="5">
-        <v>2.0227454127529576</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.022744799073295</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1401.4537734</v>
+        <v>1401.453773</v>
       </c>
       <c r="C407" s="5">
-        <v>3.6419430999999349</v>
+        <v>3.6419429999998556</v>
       </c>
       <c r="D407" s="5">
-        <v>3.17174724271585</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.171747155065141</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1396.6020251</v>
+        <v>1396.6020249999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.8517483000000539</v>
+        <v>-4.8517480000000432</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.0761320773997634</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.0761318312795947</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1395.8283274</v>
+        <v>1395.8283269999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.77369769999995697</v>
+        <v>-0.77369799999996758</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.66276116239306626</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.66276141864248794</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1395.2653772000001</v>
+        <v>1395.2653769999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.56295019999993201</v>
+        <v>-0.56295000000000073</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.48289876070760629</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.4828985896660809</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1397.4647018000001</v>
+        <v>1397.464702</v>
       </c>
       <c r="C411" s="5">
-        <v>2.1993245999999544</v>
+        <v>2.1993250000000444</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9080174462354549</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9080177965442147</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1396.4387810000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.0259207999999944</v>
+        <v>-1.0259209999999257</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.87740767360482419</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.87740784383756321</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1392.7291753</v>
+        <v>1392.7291749999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.709605700000111</v>
+        <v>-3.7096060000001216</v>
       </c>
       <c r="D413" s="5">
-        <v>-3.1416055188982606</v>
+        <v>-3.141605769263045</v>
       </c>
       <c r="E413" s="5">
-        <v>0.33369329177448392</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3336932773903234</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1400.4317931</v>
+        <v>1400.431793</v>
       </c>
       <c r="C414" s="5">
-        <v>7.7026178000000982</v>
+        <v>7.7026180000000295</v>
       </c>
       <c r="D414" s="5">
-        <v>6.8423568308862981</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8423570155070612</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1399.4034283999999</v>
+        <v>1399.4034280000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.028364700000111</v>
+        <v>-1.0283649999998943</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.87763348799136942</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.87763374304835606</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1398.4134059999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.99002240000004349</v>
+        <v>-0.99002200000018092</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.84565686309975296</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84565652299722904</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1399.9188140000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.5054080000002159</v>
       </c>
       <c r="D417" s="5">
         <v>1.2994898024407231</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1402.6265292999999</v>
+        <v>1402.6265289999999</v>
       </c>
       <c r="C418" s="5">
-        <v>2.7077152999997907</v>
+        <v>2.70771499999978</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3458846286766422</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3458843659943218</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1403.7022704000001</v>
+        <v>1403.70227</v>
       </c>
       <c r="C419" s="5">
-        <v>1.0757411000001866</v>
+        <v>1.0757410000001073</v>
       </c>
       <c r="D419" s="5">
-        <v>0.9242292816447506</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92422919556480743</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1396.3629794000001</v>
+        <v>1396.362979</v>
       </c>
       <c r="C420" s="5">
         <v>-7.3392910000000029</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.0969094102090837</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0969094118968004</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1405.3454971000001</v>
+        <v>1405.345497</v>
       </c>
       <c r="C421" s="5">
-        <v>8.9825177000000167</v>
+        <v>8.9825180000000273</v>
       </c>
       <c r="D421" s="5">
-        <v>7.9984103785739613</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9984106576008296</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1405.4130545</v>
+        <v>1405.413055</v>
       </c>
       <c r="C422" s="5">
-        <v>6.7557399999941481E-2</v>
+        <v>6.7557999999962703E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>5.7701339473403834E-2</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7701852078029248E-2</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1399.1928926000001</v>
+        <v>1399.1928929999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-6.2201618999999937</v>
+        <v>-6.220162000000073</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.1836384528755497</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.183638532394097</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1399.3068780999999</v>
+        <v>1399.3068780000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.11398549999989882</v>
+        <v>0.1139850000001843</v>
       </c>
       <c r="D424" s="5">
-        <v>9.7802028564997201E-2</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.7801599334257361E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1404.909195</v>
       </c>
       <c r="C425" s="5">
-        <v>5.6023169000000053</v>
+        <v>5.6023169999998572</v>
       </c>
       <c r="D425" s="5">
-        <v>4.9115812622841926</v>
+        <v>4.9115813522528029</v>
       </c>
       <c r="E425" s="5">
-        <v>0.87454330073730713</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87454332246612587</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1402.4492484</v>
+        <v>1402.4492479999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.4599465999999666</v>
+        <v>-2.4599470000000565</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.0810406482326571</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0810409833686316</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1404.9286436</v>
+        <v>1404.9286440000001</v>
       </c>
       <c r="C427" s="5">
-        <v>2.479395199999999</v>
+        <v>2.4793960000001789</v>
       </c>
       <c r="D427" s="5">
-        <v>2.1422346647974155</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1422353633614444</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1405.3422154</v>
+        <v>1405.3422149999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.41357179999999971</v>
+        <v>0.41357099999981983</v>
       </c>
       <c r="D428" s="5">
-        <v>0.35381900826660928</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3538183226408087</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1406.9324380999999</v>
+        <v>1406.932438</v>
       </c>
       <c r="C429" s="5">
-        <v>1.5902226999999129</v>
+        <v>1.5902230000001509</v>
       </c>
       <c r="D429" s="5">
-        <v>1.3663493026850215</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3663495624486099</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1406.4064747</v>
+        <v>1406.406475</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.5259633999999096</v>
+        <v>-0.52596300000004703</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.44768316977079614</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44768283003521203</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1404.1579266000001</v>
+        <v>1404.157927</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.2485480999998799</v>
+        <v>-2.248548000000028</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9017667050332476</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9017666207961192</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1408.2016696999999</v>
+        <v>1408.2016699999999</v>
       </c>
       <c r="C432" s="5">
-        <v>4.0437430999998014</v>
+        <v>4.0437429999999495</v>
       </c>
       <c r="D432" s="5">
-        <v>3.5110675932859658</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5110675040627815</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1406.5756345</v>
+        <v>1406.5756349999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.626035199999933</v>
+        <v>-1.6260350000000017</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.3768609452038394</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3768607766345364</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1404.3396319999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.2360025000000405</v>
+        <v>-2.2360029999999824</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.8910230942388639</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8910235127401975</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1408.7924584</v>
+        <v>1408.7924579999999</v>
       </c>
       <c r="C435" s="5">
-        <v>4.452826400000049</v>
+        <v>4.4528259999999591</v>
       </c>
       <c r="D435" s="5">
-        <v>3.8719750725262347</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8719747186162667</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1406.0143364</v>
+        <v>1406.014336</v>
       </c>
       <c r="C436" s="5">
         <v>-2.7781219999999394</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.3408880476759597</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3408880483333894</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1403.5136548999999</v>
+        <v>1403.513655</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.5006815000001552</v>
+        <v>-2.5006809999999859</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.1135181974946238</v>
+        <v>-2.1135177796266502</v>
       </c>
       <c r="E437" s="5">
-        <v>-9.9333117397670811E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.9333110279775649E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1399.6814016000001</v>
+        <v>1399.6814019999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.8322532999998202</v>
+        <v>-3.832253000000037</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.2278041718255213</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2278039226997457</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1398.9516498</v>
+        <v>1398.95165</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.72975180000003093</v>
+        <v>-0.72975199999996221</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.62385297944393958</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.6238531497528621</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1402.4898908</v>
+        <v>1402.4898909999999</v>
       </c>
       <c r="C440" s="5">
         <v>3.5382409999999709</v>
       </c>
       <c r="D440" s="5">
-        <v>3.0776282106507624</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0776282102047636</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1403.8535750999999</v>
+        <v>1403.8535750000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3636842999999317</v>
+        <v>1.3636840000001484</v>
       </c>
       <c r="D441" s="5">
-        <v>1.1730572054448274</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1730569458318074</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1407.1429163</v>
+        <v>1407.142916</v>
       </c>
       <c r="C442" s="5">
-        <v>3.2893412000000808</v>
+        <v>3.2893409999999221</v>
       </c>
       <c r="D442" s="5">
-        <v>2.8482146231660899</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8482144479549998</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1409.6738324999999</v>
+        <v>1410.7838589999999</v>
       </c>
       <c r="C443" s="5">
-        <v>2.5309161999998651</v>
+        <v>3.6409429999998792</v>
       </c>
       <c r="D443" s="5">
-        <v>2.1798244551407331</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1495369042675136</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>1408.2574549999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.5264039999999568</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.127896742140889</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE420000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>