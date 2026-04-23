--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D75A2442-01C1-4756-A6FF-66F23DECB915}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D75B9104-8126-4F62-976A-E6F2EDF36733}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AB4D9E2D-224F-46A6-8CB2-DB80B8541D22}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B04EA222-79A8-4147-BF15-911BC0F0CE36}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC4935B3-7E20-4A4B-8134-E320C2A8D218}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDB61CCC-00C2-4110-A992-21F1D1C8D22E}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>175.2784217</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>175.28604920000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>175.71951680000001</v>
+        <v>175.72241750000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.44109510000001251</v>
+        <v>0.43636829999999804</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0619978191733344</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.028601111008844</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>175.7946067</v>
+        <v>175.79655360000001</v>
       </c>
       <c r="C8" s="5">
-        <v>7.5089899999994714E-2</v>
+        <v>7.4136100000004035E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.51400074731589029</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.50744830101638883</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>175.81818000000001</v>
+        <v>175.8173492</v>
       </c>
       <c r="C9" s="5">
-        <v>2.3573300000009567E-2</v>
+        <v>2.079559999998537E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.16103356624463938</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.14204466354377221</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>176.09857170000001</v>
+        <v>176.0976211</v>
       </c>
       <c r="C10" s="5">
-        <v>0.28039169999999558</v>
+        <v>0.28027190000000246</v>
       </c>
       <c r="D10" s="5">
-        <v>1.9306141469431104</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.9297912273218865</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>177.56340599999999</v>
+        <v>177.5631123</v>
       </c>
       <c r="C11" s="5">
-        <v>1.4648342999999784</v>
+        <v>1.4654912000000024</v>
       </c>
       <c r="D11" s="5">
-        <v>10.451495905449093</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.456458473500341</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>179.78615540000001</v>
+        <v>179.78562869999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.2227494000000263</v>
+        <v>2.2225163999999893</v>
       </c>
       <c r="D12" s="5">
-        <v>16.100299747055736</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16.098522677314865</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>180.28753839999999</v>
+        <v>180.28676469999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50138299999997571</v>
+        <v>0.50113600000000247</v>
       </c>
       <c r="D13" s="5">
-        <v>3.398339189328814</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.3966493954916466</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>180.43816889999999</v>
+        <v>180.43696840000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.15063050000000544</v>
+        <v>0.15020370000002004</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0072218105853681</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.0043591647755257</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>178.45722380000001</v>
+        <v>178.45592490000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9809450999999854</v>
+        <v>-1.9810434999999984</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.407150239825238</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-12.407807447208674</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>179.01907840000001</v>
+        <v>179.016784</v>
       </c>
       <c r="C16" s="5">
-        <v>0.56185460000000376</v>
+        <v>0.56085909999998762</v>
       </c>
       <c r="D16" s="5">
-        <v>3.8441926000752025</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8372916702792859</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>177.9038851</v>
+        <v>177.90014289999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1151933000000156</v>
+        <v>-1.1166411000000096</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.2244827310203208</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2336320779929135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>178.8853728</v>
+        <v>178.8923432</v>
       </c>
       <c r="C18" s="5">
-        <v>0.98148770000000241</v>
+        <v>0.99220030000000747</v>
       </c>
       <c r="D18" s="5">
-        <v>6.8249690958786413</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9019109626185404</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>177.80290160000001</v>
+        <v>177.80565490000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0824711999999863</v>
+        <v>-1.0866882999999916</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0245768204095675</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.05076985354951</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>177.8907529</v>
+        <v>177.8926419</v>
       </c>
       <c r="C20" s="5">
-        <v>8.7851299999982757E-2</v>
+        <v>8.6986999999993486E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.59452638925860946</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.58865242337546864</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>178.43684440000001</v>
+        <v>178.43618050000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.54609150000001705</v>
+        <v>0.54353860000000509</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7466142969278415</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7287637732886569</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>178.1604561</v>
+        <v>178.15961179999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.2763883000000078</v>
+        <v>-0.27656870000001277</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8429768629925847</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8441763502134778</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>177.35701689999999</v>
+        <v>177.35666330000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.8034392000000139</v>
+        <v>-0.80294849999998519</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.279340060510207</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2762195956428171</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>177.55299769999999</v>
+        <v>177.55253070000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.19598080000000095</v>
+        <v>0.19586739999999736</v>
       </c>
       <c r="D24" s="5">
-        <v>1.3340974002064909</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3333234335460187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>177.6804247</v>
+        <v>177.6797751</v>
       </c>
       <c r="C25" s="5">
-        <v>0.1274270000000115</v>
+        <v>0.12724439999999504</v>
       </c>
       <c r="D25" s="5">
-        <v>0.8646287803238506</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86338717904523854</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>177.80572380000001</v>
+        <v>177.8047114</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12529910000000655</v>
+        <v>0.12493630000000167</v>
       </c>
       <c r="D26" s="5">
-        <v>0.84952222562773017</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84705604638195542</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>178.488561</v>
+        <v>178.4874409</v>
       </c>
       <c r="C27" s="5">
-        <v>0.68283719999999448</v>
+        <v>0.68272949999999355</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7070225432101154</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7062917484746114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>179.38828179999999</v>
+        <v>179.38627719999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.899720799999983</v>
+        <v>0.89883629999999926</v>
       </c>
       <c r="D28" s="5">
-        <v>6.2194830509811894</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2132385314149996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>179.9192888</v>
+        <v>179.9159842</v>
       </c>
       <c r="C29" s="5">
-        <v>0.53100700000001666</v>
+        <v>0.52970700000000193</v>
       </c>
       <c r="D29" s="5">
-        <v>3.6105231509155011</v>
+        <v>3.6015808032803243</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1328609821348978</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1331307930051215</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>175.6490211</v>
+        <v>175.6545897</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.2702677000000051</v>
+        <v>-4.2613944999999944</v>
       </c>
       <c r="D30" s="5">
-        <v>-25.042326802065052</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.997275893807537</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>175.9972386</v>
+        <v>175.99956990000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.34821750000000407</v>
+        <v>0.34498020000000906</v>
       </c>
       <c r="D31" s="5">
-        <v>2.4050655367972018</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3823877641093061</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>176.1843767</v>
+        <v>176.18607059999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18713809999999853</v>
+        <v>0.18650069999998209</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2834501460846637</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.279036111994114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>176.50547230000001</v>
+        <v>176.5050449</v>
       </c>
       <c r="C33" s="5">
-        <v>0.3210956000000067</v>
+        <v>0.31897430000000782</v>
       </c>
       <c r="D33" s="5">
-        <v>2.2090527008135075</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1942917894607117</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>176.94380219999999</v>
+        <v>176.94313769999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43832989999998517</v>
+        <v>0.43809279999999262</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0210963778482203</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.019447255181662</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.0389232</v>
+        <v>177.038557</v>
       </c>
       <c r="C35" s="5">
-        <v>9.5121000000006006E-2</v>
+        <v>9.5419300000003204E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.64700370650903061</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64904118022994783</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>175.8171299</v>
+        <v>175.8167631</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.2217933000000016</v>
+        <v>-1.2217938999999944</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.9743017643619574</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9743214066431145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>175.3906771</v>
+        <v>175.39017609999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.42645279999999275</v>
+        <v>-0.42658700000001204</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8721395854789167</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8730373032807455</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>175.47325549999999</v>
+        <v>175.4724976</v>
       </c>
       <c r="C38" s="5">
-        <v>8.2578399999988505E-2</v>
+        <v>8.2321500000006154E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.56645594220705586</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56469077292968795</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>176.1078693</v>
+        <v>176.10697390000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.634613800000011</v>
+        <v>0.63447630000001709</v>
       </c>
       <c r="D39" s="5">
-        <v>4.4272761129674931</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4263172109522353</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.7726706</v>
+        <v>175.77114220000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.33519870000000651</v>
+        <v>-0.33583169999999996</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.2602862271001611</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2645213495028238</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.18468279999999</v>
+        <v>176.1822473</v>
       </c>
       <c r="C41" s="5">
-        <v>0.41201219999999239</v>
+        <v>0.41110509999998612</v>
       </c>
       <c r="D41" s="5">
-        <v>2.849354875638066</v>
+        <v>2.8430257644284751</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.0757118510797534</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0752669178350835</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>176.89466830000001</v>
+        <v>176.89859340000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.70998550000001615</v>
+        <v>0.71634610000000976</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9443669790650846</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9897282647018093</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>176.88200470000001</v>
+        <v>176.8839208</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.2663599999996222E-2</v>
+        <v>-1.4672600000011471E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-8.5872221221883205E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9486885095523281E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>177.5304715</v>
+        <v>177.53180800000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.64846679999999424</v>
+        <v>0.64788720000001376</v>
       </c>
       <c r="D44" s="5">
-        <v>4.4891166770209212</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4849735611534269</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>177.7810963</v>
+        <v>177.7810303</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25062479999999709</v>
+        <v>0.24922229999998535</v>
       </c>
       <c r="D45" s="5">
-        <v>1.7072897654560437</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6976489817248419</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.348907</v>
+        <v>178.34838959999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.56781069999999545</v>
+        <v>0.56735929999999257</v>
       </c>
       <c r="D46" s="5">
-        <v>3.9006981757052861</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8975440276308948</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.62065039999999</v>
+        <v>179.62022999999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.2717433999999912</v>
+        <v>1.2718404000000021</v>
       </c>
       <c r="D47" s="5">
-        <v>8.9004689214369659</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9012014778469428</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>179.18077099999999</v>
+        <v>179.18047050000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.43987939999999526</v>
+        <v>-0.43975949999997965</v>
       </c>
       <c r="D48" s="5">
-        <v>-2.8994619408381883</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8986889256030435</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>178.87791859999999</v>
+        <v>178.8775584</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.30285240000000613</v>
+        <v>-0.30291210000001456</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.0094980764771897</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.00989386386351</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.18702429999999</v>
+        <v>179.18649210000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.30910570000000348</v>
+        <v>0.30893370000001141</v>
       </c>
       <c r="D50" s="5">
-        <v>2.0934532902253</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0922815667239414</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>179.2951946</v>
+        <v>179.29453330000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10817030000001182</v>
+        <v>0.10804120000000239</v>
       </c>
       <c r="D51" s="5">
-        <v>0.72681716365554649</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72594900039366639</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>179.07846610000001</v>
+        <v>179.07746969999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21672849999998789</v>
+        <v>-0.21706360000001723</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4409315281845525</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4431499328838804</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>179.33662050000001</v>
+        <v>179.33518330000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.25815439999999512</v>
+        <v>0.25771360000001664</v>
       </c>
       <c r="D53" s="5">
-        <v>1.7436674801317498</v>
+        <v>1.7406763155526805</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7889964382306722</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7895877980437236</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>179.02765930000001</v>
+        <v>179.02978959999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.30896119999999883</v>
+        <v>-0.30539370000002464</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0478834565786919</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0244741558646306</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>179.1680399</v>
+        <v>179.1693818</v>
       </c>
       <c r="C55" s="5">
-        <v>0.14038059999998609</v>
+        <v>0.13959220000000983</v>
       </c>
       <c r="D55" s="5">
-        <v>0.94502227695345553</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93968086938223117</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>179.81592330000001</v>
+        <v>179.8169288</v>
       </c>
       <c r="C56" s="5">
-        <v>0.64788340000001199</v>
+        <v>0.64754700000000298</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4266287084084421</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4242505965250256</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>180.50505709999999</v>
+        <v>180.5052336</v>
       </c>
       <c r="C57" s="5">
-        <v>0.68913379999997915</v>
+        <v>0.68830479999999739</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6971156832749994</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6913189707227243</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>180.87190000000001</v>
+        <v>180.87157629999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.36684290000002306</v>
+        <v>0.36634269999998992</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4662219266661234</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4628191076534245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.07595699999999</v>
+        <v>182.07553669999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.2040569999999775</v>
+        <v>1.2039603999999997</v>
       </c>
       <c r="D59" s="5">
-        <v>8.287420084185948</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2867460439626015</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>186.0493889</v>
+        <v>186.04916829999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9734319000000085</v>
+        <v>3.9736316000000045</v>
       </c>
       <c r="D60" s="5">
-        <v>29.570984553273782</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.572730154507877</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>186.04911799999999</v>
+        <v>186.0488799</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.7090000000384862E-4</v>
+        <v>-2.8839999998808707E-4</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.7472639850080185E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.860137578646448E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>186.9895688</v>
+        <v>186.98924310000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.9404508000000078</v>
+        <v>0.94036320000000728</v>
       </c>
       <c r="D62" s="5">
-        <v>6.2373368710054944</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2367478424635747</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>187.37188130000001</v>
+        <v>187.37144079999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.38231250000001182</v>
+        <v>0.38219769999997766</v>
       </c>
       <c r="D63" s="5">
-        <v>2.4812576515789386</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4805085582356279</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.79391079999999</v>
+        <v>188.79336509999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.4220294999999794</v>
+        <v>1.4219243000000006</v>
       </c>
       <c r="D64" s="5">
-        <v>9.497142541230442</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4964336392140183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>190.77179609999999</v>
+        <v>190.77114330000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.977885299999997</v>
+        <v>1.9777782000000173</v>
       </c>
       <c r="D65" s="5">
-        <v>13.321999551261833</v>
+        <v>13.321276870500354</v>
       </c>
       <c r="E65" s="5">
-        <v>6.3763750917788631</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3768635855850908</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>192.18927600000001</v>
+        <v>192.19003699999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.4174799000000178</v>
+        <v>1.4188936999999839</v>
       </c>
       <c r="D66" s="5">
-        <v>9.2898389764874967</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2995201142988861</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.24147450000001</v>
+        <v>194.24239610000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0521985000000029</v>
+        <v>2.0523591000000181</v>
       </c>
       <c r="D67" s="5">
-        <v>13.593579520405342</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.594649533562176</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.85604950000001</v>
+        <v>195.8567827</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6145750000000021</v>
+        <v>1.6143865999999889</v>
       </c>
       <c r="D68" s="5">
-        <v>10.443532829297485</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.442206136831267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>193.45594059999999</v>
+        <v>193.45630449999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.4001089000000206</v>
+        <v>-2.4004782000000091</v>
       </c>
       <c r="D69" s="5">
-        <v>-13.75360294414425</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.75553054205213</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>192.9063428</v>
+        <v>192.90616869999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.54959779999998659</v>
+        <v>-0.55013579999999251</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.3563675183344688</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3595956218362866</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.9333264</v>
+        <v>194.93294159999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.0269835999999941</v>
+        <v>2.0267728999999974</v>
       </c>
       <c r="D71" s="5">
-        <v>13.363966889674517</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.362509266086043</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.01149140000001</v>
+        <v>195.01130209999999</v>
       </c>
       <c r="C72" s="5">
-        <v>7.8165000000012697E-2</v>
+        <v>7.8360500000002276E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.4822425253393714</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48345229589032979</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.15794980000001</v>
+        <v>196.15778180000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.1464584000000002</v>
+        <v>1.1464797000000146</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2873504618402141</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2874975650778717</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>197.03836469999999</v>
+        <v>197.03816459999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.8804148999999768</v>
+        <v>0.88038279999997826</v>
       </c>
       <c r="D74" s="5">
-        <v>5.5209200010915449</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5207185587899499</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>197.41399229999999</v>
+        <v>197.41375840000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.37562760000000139</v>
+        <v>0.37559380000001852</v>
       </c>
       <c r="D75" s="5">
-        <v>2.3117804464879654</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.311572612576529</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.5147825</v>
+        <v>198.5145785</v>
       </c>
       <c r="C76" s="5">
-        <v>1.1007902000000058</v>
+        <v>1.1008200999999929</v>
       </c>
       <c r="D76" s="5">
-        <v>6.9003312847596199</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9005329271867533</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.70256140000001</v>
+        <v>200.70239860000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1877789000000121</v>
+        <v>2.1878201000000104</v>
       </c>
       <c r="D77" s="5">
-        <v>14.056687317534955</v>
+        <v>14.056983611044016</v>
       </c>
       <c r="E77" s="5">
-        <v>5.20557309991172</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2058477651320878</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>198.82211649999999</v>
+        <v>198.82216099999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8804449000000147</v>
+        <v>-1.8802376000000152</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.68151853430841</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.680409225056053</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>200.0522905</v>
+        <v>200.05272070000001</v>
       </c>
       <c r="C79" s="5">
-        <v>1.2301740000000052</v>
+        <v>1.2305597000000148</v>
       </c>
       <c r="D79" s="5">
-        <v>7.682722419482868</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6852120090346698</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>201.06551099999999</v>
+        <v>201.06605479999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0132204999999885</v>
+        <v>1.0133340999999803</v>
       </c>
       <c r="D80" s="5">
-        <v>6.249928136879479</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.250634682594125</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>203.659121</v>
+        <v>203.65937439999999</v>
       </c>
       <c r="C81" s="5">
-        <v>2.5936100000000124</v>
+        <v>2.5933196000000009</v>
       </c>
       <c r="D81" s="5">
-        <v>16.626004316718589</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.623960553971195</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>204.8476733</v>
+        <v>204.84761259999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1885522999999978</v>
+        <v>1.1882382000000007</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2324049263181811</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2304225782529707</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>205.54015010000001</v>
+        <v>205.5399238</v>
       </c>
       <c r="C83" s="5">
-        <v>0.69247680000000855</v>
+        <v>0.69231120000000601</v>
       </c>
       <c r="D83" s="5">
-        <v>4.1328143310082277</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.131808807430537</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>206.59338679999999</v>
+        <v>206.59325469999999</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0532366999999851</v>
+        <v>1.0533308999999917</v>
       </c>
       <c r="D84" s="5">
-        <v>6.325382041596006</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3259709772574446</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>207.77214219999999</v>
+        <v>207.77201980000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1787554</v>
+        <v>1.178765100000021</v>
       </c>
       <c r="D85" s="5">
-        <v>7.0658147606254662</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0658794028096716</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>208.96948380000001</v>
+        <v>208.96938040000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1973416000000157</v>
+        <v>1.1973605999999961</v>
       </c>
       <c r="D86" s="5">
-        <v>7.1387632209786389</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1388844565063447</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>212.3513236</v>
+        <v>212.3512278</v>
       </c>
       <c r="C87" s="5">
-        <v>3.3818397999999945</v>
+        <v>3.3818473999999981</v>
       </c>
       <c r="D87" s="5">
-        <v>21.245388341814397</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.245451879176368</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>214.64655149999999</v>
+        <v>214.64646970000001</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2952278999999862</v>
+        <v>2.2952419000000077</v>
       </c>
       <c r="D88" s="5">
-        <v>13.769884811093203</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.769980442807327</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>215.40838529999999</v>
+        <v>215.40825699999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.76183380000000511</v>
+        <v>0.76178729999998041</v>
       </c>
       <c r="D89" s="5">
-        <v>4.3432301412368091</v>
+        <v>4.3429615353956619</v>
       </c>
       <c r="E89" s="5">
-        <v>7.3271730053764861</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3271961384521189</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>219.08051209999999</v>
+        <v>219.08048220000001</v>
       </c>
       <c r="C90" s="5">
-        <v>3.6721268000000009</v>
+        <v>3.672225200000014</v>
       </c>
       <c r="D90" s="5">
-        <v>22.488045780992394</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.488720643236082</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>221.02564369999999</v>
+        <v>221.02584039999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9451315999999963</v>
+        <v>1.9453581999999869</v>
       </c>
       <c r="D91" s="5">
-        <v>11.190324989542866</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.191694535130248</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>220.94201150000001</v>
+        <v>220.9424253</v>
       </c>
       <c r="C92" s="5">
-        <v>-8.3632199999982504E-2</v>
+        <v>-8.3415099999996301E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.45311505430684074</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45194085650169802</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>224.3493119</v>
+        <v>224.34945880000001</v>
       </c>
       <c r="C93" s="5">
-        <v>3.4073003999999969</v>
+        <v>3.4070335000000114</v>
       </c>
       <c r="D93" s="5">
-        <v>20.159263875039969</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.157507487816883</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>226.02878000000001</v>
+        <v>226.0287342</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6794681000000082</v>
+        <v>1.6792753999999945</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3623890089688402</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3612637921080655</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>228.34083240000001</v>
+        <v>228.34072309999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.3120523999999989</v>
+        <v>2.3119888999999887</v>
       </c>
       <c r="D95" s="5">
-        <v>12.989495092835579</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.989120816058698</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>229.87328429999999</v>
+        <v>229.8731894</v>
       </c>
       <c r="C96" s="5">
-        <v>1.5324518999999839</v>
+        <v>1.5324663000000101</v>
       </c>
       <c r="D96" s="5">
-        <v>8.357518571608157</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3576041753352861</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>231.17551639999999</v>
+        <v>231.17542599999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.3022320999999977</v>
+        <v>1.3022365999999863</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0138594761188111</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0138874597507339</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>231.76631219999999</v>
+        <v>231.76625079999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.5907957999999951</v>
+        <v>0.59082480000000714</v>
       </c>
       <c r="D98" s="5">
-        <v>3.1102140095830233</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1103700644003807</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>232.37527009999999</v>
+        <v>232.37523200000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.60895790000000716</v>
+        <v>0.60898120000001654</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1989231434270904</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1990481749214705</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>235.1424744</v>
+        <v>235.1424481</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7672043000000031</v>
+        <v>2.7672160999999846</v>
       </c>
       <c r="D100" s="5">
-        <v>15.264114056261224</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.264186135799296</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>234.80409739999999</v>
+        <v>234.80400309999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.33837700000000837</v>
+        <v>-0.33844500000000721</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.7132336423463901</v>
+        <v>-1.7135754018003602</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0041583446194728</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0041794915967301</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>232.3455199</v>
+        <v>232.34548889999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-2.4585774999999899</v>
+        <v>-2.4585141999999962</v>
       </c>
       <c r="D102" s="5">
-        <v>-11.865980123017383</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.865696483158473</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>234.46101580000001</v>
+        <v>234.46106610000001</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1154959000000133</v>
+        <v>2.1155772000000184</v>
       </c>
       <c r="D103" s="5">
-        <v>11.490040474143882</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.490505999417721</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>236.77269849999999</v>
+        <v>236.77304580000001</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3116826999999773</v>
+        <v>2.3119796999999949</v>
       </c>
       <c r="D104" s="5">
-        <v>12.494626793544207</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.496317292667891</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>236.8147017</v>
+        <v>236.81475330000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.2003200000010565E-2</v>
+        <v>4.1707500000001119E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.2130864247220865</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21158454481846611</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>238.18561270000001</v>
+        <v>238.18557989999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.3709110000000067</v>
+        <v>1.3708265999999867</v>
       </c>
       <c r="D106" s="5">
-        <v>7.1722565788879811</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1717992549334308</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>238.98649700000001</v>
+        <v>238.9864378</v>
       </c>
       <c r="C107" s="5">
-        <v>0.80088430000000699</v>
+        <v>0.80085790000001111</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1103875475331009</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1102501156264903</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>241.9645697</v>
+        <v>241.9645179</v>
       </c>
       <c r="C108" s="5">
-        <v>2.9780726999999843</v>
+        <v>2.9780800999999997</v>
       </c>
       <c r="D108" s="5">
-        <v>16.022167006888189</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.022213831335176</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>242.73946849999999</v>
+        <v>242.73941289999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.77489879999998834</v>
+        <v>0.77489499999998657</v>
       </c>
       <c r="D109" s="5">
-        <v>3.911454784235957</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9114361160432765</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.22260840000001</v>
+        <v>244.22256920000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.483139900000026</v>
+        <v>1.4831563000000187</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5834889449719389</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5835774339876538</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>245.94244509999999</v>
+        <v>245.9424219</v>
       </c>
       <c r="C111" s="5">
-        <v>1.7198366999999735</v>
+        <v>1.7198526999999899</v>
       </c>
       <c r="D111" s="5">
-        <v>8.7856101489200977</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.785696539909992</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>246.8309553</v>
+        <v>246.83094</v>
       </c>
       <c r="C112" s="5">
-        <v>0.88851020000001313</v>
+        <v>0.88851809999999887</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4223955606388143</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4224360914974392</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>248.01533130000001</v>
+        <v>248.01527300000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1843760000000145</v>
+        <v>1.1843330000000094</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9124091995737205</v>
+        <v>5.9121892234604179</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6264920613774638</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6265096529779068</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>248.07379520000001</v>
+        <v>248.07380019999999</v>
       </c>
       <c r="C114" s="5">
-        <v>5.8463899999992464E-2</v>
+        <v>5.8527199999986124E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.28323938345016231</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28354651710618128</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>249.30098899999999</v>
+        <v>249.3009643</v>
       </c>
       <c r="C115" s="5">
-        <v>1.2271937999999807</v>
+        <v>1.2271641000000102</v>
       </c>
       <c r="D115" s="5">
-        <v>6.1004746510833652</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1003228439213908</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>249.8680166</v>
+        <v>249.86827400000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.56702760000001717</v>
+        <v>0.5673097000000098</v>
       </c>
       <c r="D116" s="5">
-        <v>2.7637672986133843</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7651598232901975</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>250.74273310000001</v>
+        <v>250.74273719999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87471650000000523</v>
+        <v>0.87446319999997968</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2826912738650247</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.281422630213938</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>252.05927209999999</v>
+        <v>252.059259</v>
       </c>
       <c r="C118" s="5">
-        <v>1.3165389999999775</v>
+        <v>1.3165218000000039</v>
       </c>
       <c r="D118" s="5">
-        <v>6.4858418596808631</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4857545541154416</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>252.1665634</v>
+        <v>252.16653360000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.10729130000001419</v>
+        <v>0.10727460000001088</v>
       </c>
       <c r="D119" s="5">
-        <v>0.51198833418206746</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51190848271298606</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>251.0233465</v>
+        <v>251.0233202</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.1432168999999988</v>
+        <v>-1.1432134000000076</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.3066713525963038</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3066561205350471</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>252.20685309999999</v>
+        <v>252.2068179</v>
       </c>
       <c r="C121" s="5">
-        <v>1.183506599999987</v>
+        <v>1.1834977000000038</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8067120379271087</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8066678570545482</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>253.95501519999999</v>
+        <v>253.9549896</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7481621000000018</v>
+        <v>1.7481717000000003</v>
       </c>
       <c r="D122" s="5">
-        <v>8.6422939356861193</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6423444709553987</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>254.73668040000001</v>
+        <v>254.7366696</v>
       </c>
       <c r="C123" s="5">
-        <v>0.78166520000002038</v>
+        <v>0.78167999999999438</v>
       </c>
       <c r="D123" s="5">
-        <v>3.756734218609914</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7568069419850136</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>256.14361050000002</v>
+        <v>256.14360299999998</v>
       </c>
       <c r="C124" s="5">
-        <v>1.406930100000011</v>
+        <v>1.4069333999999856</v>
       </c>
       <c r="D124" s="5">
-        <v>6.8327732882349057</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8327901032088967</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>258.26468620000003</v>
+        <v>258.26465289999999</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1210757000000058</v>
+        <v>2.1210499000000027</v>
       </c>
       <c r="D125" s="5">
-        <v>10.402269635841744</v>
+        <v>10.4021376075506</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1325489219867562</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1325599734335583</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>260.93596589999999</v>
+        <v>260.93597010000002</v>
       </c>
       <c r="C126" s="5">
-        <v>2.6712796999999568</v>
+        <v>2.6713172000000327</v>
       </c>
       <c r="D126" s="5">
-        <v>13.142820816102695</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.143017730129802</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>262.66924690000002</v>
+        <v>262.66922490000002</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7332810000000336</v>
+        <v>1.7332547999999974</v>
       </c>
       <c r="D127" s="5">
-        <v>8.2688242955882174</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.268694566104152</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>264.18218580000001</v>
+        <v>264.18233609999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5129388999999946</v>
+        <v>1.5131111999999689</v>
       </c>
       <c r="D128" s="5">
-        <v>7.1350564113789927</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1358955147660774</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>268.4781615</v>
+        <v>268.47816089999998</v>
       </c>
       <c r="C129" s="5">
-        <v>4.2959756999999854</v>
+        <v>4.2958247999999912</v>
       </c>
       <c r="D129" s="5">
-        <v>21.357111897690075</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.356280128277394</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>270.49968610000002</v>
+        <v>270.49967729999997</v>
       </c>
       <c r="C130" s="5">
-        <v>2.0215246000000207</v>
+        <v>2.0215163999999959</v>
       </c>
       <c r="D130" s="5">
-        <v>9.4192172245133108</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4191774428876727</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>274.05106910000001</v>
+        <v>274.05105229999998</v>
       </c>
       <c r="C131" s="5">
-        <v>3.5513829999999871</v>
+        <v>3.5513750000000073</v>
       </c>
       <c r="D131" s="5">
-        <v>16.943697736706675</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.943657362988862</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>276.82301999999999</v>
+        <v>276.82300670000001</v>
       </c>
       <c r="C132" s="5">
-        <v>2.7719508999999789</v>
+        <v>2.7719544000000269</v>
       </c>
       <c r="D132" s="5">
-        <v>12.83619160026872</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.836209551117971</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>278.64311140000001</v>
+        <v>278.64309179999998</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8200914000000239</v>
+        <v>1.8200850999999716</v>
       </c>
       <c r="D133" s="5">
-        <v>8.1815759495368123</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1815470056834538</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>280.72444969999998</v>
+        <v>280.72443470000002</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0813382999999703</v>
+        <v>2.0813429000000383</v>
       </c>
       <c r="D134" s="5">
-        <v>9.3410245342584464</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3410467187178714</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>279.51926420000001</v>
+        <v>279.51926099999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.2051854999999705</v>
+        <v>-1.2051737000000458</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.0318314047062547</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0317835578840846</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>280.36059010000002</v>
+        <v>280.36058580000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.84132590000001528</v>
+        <v>0.84132480000005216</v>
       </c>
       <c r="D136" s="5">
-        <v>3.6722805150261939</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6722756766444764</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>279.71041930000001</v>
+        <v>279.7104023</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.65017080000001215</v>
+        <v>-0.65018350000002556</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.7476405937381654</v>
+        <v>-2.7476936232022409</v>
       </c>
       <c r="E137" s="5">
-        <v>8.3037806738287081</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3037880558528556</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>276.24376999999998</v>
+        <v>276.24377770000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.4666493000000287</v>
+        <v>-3.4666245999999887</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.899400181921784</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.899308586943437</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>277.60916020000002</v>
+        <v>277.60915560000001</v>
       </c>
       <c r="C139" s="5">
-        <v>1.3653902000000357</v>
+        <v>1.3653778999999986</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0951667238267726</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0951101403315278</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>276.58273639999999</v>
+        <v>276.58278389999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.0264238000000319</v>
+        <v>-1.026371700000027</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.3477212789778559</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3475051326406389</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>275.84750730000002</v>
+        <v>275.84751510000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.73522909999996955</v>
+        <v>-0.73526879999997163</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1436860650469911</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1438528077037287</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>274.0368282</v>
+        <v>274.03682800000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.8106791000000158</v>
+        <v>-1.8106870999999956</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.5986277996424541</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5986599623232394</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>272.30548629999998</v>
+        <v>272.30548010000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7313419000000181</v>
+        <v>-1.7313479000000029</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.3235241838297327</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3235486934742466</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>269.88743959999999</v>
+        <v>269.88743449999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.4180466999999908</v>
+        <v>-2.4180456000000277</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.150558549363819</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.150554374837217</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>268.72752279999997</v>
+        <v>268.72751640000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.1599168000000191</v>
+        <v>-1.1599180999999703</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.0371574780046391</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0371630836745895</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>267.46388999999999</v>
+        <v>267.4638822</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.2636327999999821</v>
+        <v>-1.2636342000000127</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.4990670808028881</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4990731442132734</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>265.97284819999999</v>
+        <v>265.97284689999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.491041800000005</v>
+        <v>-1.4910353000000214</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4883397777629632</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4883125377016011</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>264.0526989</v>
+        <v>264.05269809999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9201492999999914</v>
+        <v>-1.9201487999999927</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.3273719999765401</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3273699560230341</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>261.27404569999999</v>
+        <v>261.27403179999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.7786532000000079</v>
+        <v>-2.7786662999999976</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.921905120924571</v>
+        <v>-11.921958148658296</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.5912359096735429</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5912352019809051</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>260.79245079999998</v>
+        <v>260.79245550000002</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.4815949000000046</v>
+        <v>-0.48157629999997198</v>
       </c>
       <c r="D150" s="5">
-        <v>-2.1896200607561922</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1895364647234294</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>258.65430049999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1381503000000066</v>
+        <v>-2.1381550000000402</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.40666343132348</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4066830233921923</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>256.49216919999998</v>
+        <v>256.4921918</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1621312999999986</v>
+        <v>-2.1621086999999761</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.5824192162695887</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5823236138975147</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>253.69182929999999</v>
+        <v>253.69182989999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.8003398999999831</v>
+        <v>-2.8003619000000128</v>
       </c>
       <c r="D153" s="5">
-        <v>-12.342630310370984</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.342720506364479</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>252.27987920000001</v>
+        <v>252.27987859999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4119500999999843</v>
+        <v>-1.4119512999999984</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.4780374509432974</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4780427742714641</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>250.0705773</v>
+        <v>250.07057660000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.209301900000014</v>
+        <v>-2.2093019999999797</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.017140959430703</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.017141413914688</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>247.92572709999999</v>
+        <v>247.92572419999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.1448502000000076</v>
+        <v>-2.1448524000000191</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.8204660431865705</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8204756720247985</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.634749</v>
+        <v>246.63474669999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2909780999999896</v>
+        <v>-1.2909774999999968</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.0726567905747597</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0726541175673781</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.29327309999999</v>
+        <v>245.2932696</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.341475900000006</v>
+        <v>-1.3414770999999917</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.3351860811757259</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3351916371137023</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>244.978836</v>
+        <v>244.97883640000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.31443709999999214</v>
+        <v>-0.3144331999999963</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.527459676494014</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5274408862435807</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.2491565</v>
+        <v>243.24915720000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.7296795000000031</v>
+        <v>-1.7296791999999925</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1512364894461342</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1512351173206881</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.2291367</v>
+        <v>242.2291257</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.0200198</v>
+        <v>-1.020031500000016</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9175287560051739</v>
+        <v>-4.9175838535315375</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.2892464113591071</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.289245689207446</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>240.84465710000001</v>
+        <v>240.84466209999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3844795999999917</v>
+        <v>-1.3844636000000037</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.6471416559772507</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6470675280075557</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>239.7466191</v>
+        <v>239.74661929999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.0980380000000025</v>
+        <v>-1.0980428000000018</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3358147573701276</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3358373927728575</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.4147749</v>
+        <v>238.41478409999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3318442000000061</v>
+        <v>-1.3318352000000004</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4663050136819606</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4662626384213713</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>236.77383800000001</v>
+        <v>236.7738377</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.6409368999999856</v>
+        <v>-1.64094639999999</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.9536486158882314</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9536926382347772</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>235.5918806</v>
+        <v>235.59188030000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1819574000000159</v>
+        <v>-1.1819573999999875</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.8285494847889252</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8285494919722014</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>233.9564776</v>
+        <v>233.95647819999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6354029999999966</v>
+        <v>-1.6354021000000216</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.0192255055249184</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0192212692936309</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>234.1703736</v>
+        <v>234.17037250000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21389600000000542</v>
+        <v>0.21389430000002108</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1026401620741977</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.102631351568939</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.02176919999999</v>
+        <v>233.0217682</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.1486044000000106</v>
+        <v>-1.1486043000000166</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.7297719894076167</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7297715301343866</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>231.64208289999999</v>
+        <v>231.6420814</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.379686300000003</v>
+        <v>-1.3796868000000018</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.878150383504722</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8781528241122825</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>230.4691047</v>
+        <v>230.4691053</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1729781999999886</v>
+        <v>-1.1729760999999996</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9100928806465225</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9100826298594811</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>229.99074350000001</v>
+        <v>229.9907436</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.47836119999999482</v>
+        <v>-0.47836169999999356</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.4624798344943355</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4624823727159462</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>229.04281570000001</v>
+        <v>229.0428086</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.94792780000000221</v>
+        <v>-0.94793500000000108</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.8353178775565109</v>
+        <v>-4.8353537737115921</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.4437385938138405</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4437372309765975</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>229.3237541</v>
+        <v>229.32375809999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.28093839999999659</v>
+        <v>0.2809494999999913</v>
       </c>
       <c r="D174" s="5">
-        <v>1.4818614257323448</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4819204165391398</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>226.99775410000001</v>
+        <v>226.9977556</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.3259999999999934</v>
+        <v>-2.3260024999999871</v>
       </c>
       <c r="D175" s="5">
-        <v>-11.51488662386847</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.514898128271078</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>227.96277559999999</v>
+        <v>227.96277610000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.96502149999997755</v>
+        <v>0.9650205000000085</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2224742819199088</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2224687076701137</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>227.0039017</v>
+        <v>227.0039027</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.95887389999998618</v>
+        <v>-0.95887340000001586</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9323785898697121</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9323760665432097</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>226.36064300000001</v>
+        <v>226.36064339999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.64325869999998986</v>
+        <v>-0.64325930000001108</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.3479288070835445</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.347931866839593</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.69139709999999</v>
+        <v>225.6913979</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66924590000002127</v>
+        <v>-0.66924549999998817</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4907295762554469</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.490727517629566</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>225.1460021</v>
+        <v>225.1460012</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.54539499999998498</v>
+        <v>-0.54539669999999774</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.8616290220924046</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8616378135841392</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>224.26087960000001</v>
+        <v>224.26087899999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.88512249999999426</v>
+        <v>-0.88512220000001207</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.6169118873261912</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6169103742255242</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>223.60331360000001</v>
+        <v>223.6033133</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.65756600000000276</v>
+        <v>-0.65756569999999215</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.4623846481436904</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4623831030083374</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>223.72001259999999</v>
+        <v>223.72001320000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.11669899999998279</v>
+        <v>0.11669990000001462</v>
       </c>
       <c r="D183" s="5">
-        <v>0.62808316086255811</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62808801949092441</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>223.0382146</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68179799999998636</v>
+        <v>-0.68179860000000758</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5963809351860387</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5963840377518541</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>223.06486849999999</v>
+        <v>223.06486509999999</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6653899999985242E-2</v>
+        <v>2.6650499999988142E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.14349877675510214</v>
+        <v>0.14348045986618541</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.6099693115150702</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6099677770018426</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>223.6524848</v>
+        <v>223.65248700000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.58761630000000764</v>
+        <v>0.58762190000001624</v>
       </c>
       <c r="D186" s="5">
-        <v>3.2073462249484042</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2073772848642657</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>223.272774</v>
+        <v>223.27277480000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.37971079999999802</v>
+        <v>-0.37971220000000017</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0184089492328083</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0184163021176205</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>223.07792800000001</v>
+        <v>223.07792760000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.19484599999998409</v>
+        <v>-0.19484719999999811</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.0422059080988921</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0422122922497556</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>223.698882</v>
+        <v>223.69888230000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.62095399999998335</v>
+        <v>0.62095469999999864</v>
       </c>
       <c r="D189" s="5">
-        <v>3.391905396896866</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3919092854878929</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>223.02082290000001</v>
+        <v>223.0208231</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.67805909999998448</v>
+        <v>-0.67805920000000697</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5773186773688903</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5773191914692748</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>223.49105119999999</v>
+        <v>223.49105180000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.47022829999997384</v>
+        <v>0.47022870000000694</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5596881512729652</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5596903516635017</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>223.82041240000001</v>
+        <v>223.820412</v>
       </c>
       <c r="C192" s="5">
-        <v>0.32936120000002234</v>
+        <v>0.32936019999999644</v>
       </c>
       <c r="D192" s="5">
-        <v>1.7828577751046959</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7828523132513929</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>223.76909280000001</v>
+        <v>223.76909259999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-5.1319599999999355E-2</v>
+        <v>-5.1319400000011228E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.27480030205393469</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2747992329575788</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>225.3498567</v>
+        <v>225.34985649999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.5807638999999938</v>
       </c>
       <c r="D194" s="5">
-        <v>8.8143622036934488</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8143622118800344</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>223.3760446</v>
+        <v>223.376045</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.9738121000000035</v>
+        <v>-1.9738114999999823</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.018812017748168</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.018809125884609</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>223.50560949999999</v>
+        <v>223.50560899999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12956489999999121</v>
+        <v>0.1295639999999878</v>
       </c>
       <c r="D196" s="5">
-        <v>0.69826127041958674</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69825640333116556</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>223.46991009999999</v>
+        <v>223.4699095</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.5699399999998604E-2</v>
+        <v>-3.5699499999992668E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.1915015304924772</v>
+        <v>-0.19150206687721383</v>
       </c>
       <c r="E197" s="5">
-        <v>0.18158018459997205</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18158144260793652</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>222.89486980000001</v>
+        <v>222.89487070000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.57504029999998352</v>
+        <v>-0.5750387999999873</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.0445510031902767</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0445431815573687</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>223.13473819999999</v>
+        <v>223.1347384</v>
       </c>
       <c r="C199" s="5">
-        <v>0.23986839999997756</v>
+        <v>0.23986769999999069</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2990514048410784</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2990475861198281</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>222.8613435</v>
+        <v>222.86134319999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.273394699999983</v>
+        <v>-0.27339520000001016</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.4604261493766701</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4604288010150568</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>222.829724</v>
+        <v>222.82972409999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-3.1619500000005019E-2</v>
+        <v>-3.1619100000000344E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.17012284281062717</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17012069259286777</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>222.62208509999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.20763890000000629</v>
+        <v>-0.20763900000000035</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.112480155159179</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1124806876958715</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>222.89213899999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.27005389999999352</v>
       </c>
       <c r="D203" s="5">
         <v>1.4654231199983325</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>221.4277519</v>
+        <v>221.42775159999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.464387099999982</v>
+        <v>-1.4643873999999926</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.6051880788895909</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6051895810560595</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>221.28901389999999</v>
+        <v>221.2890136</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.13873800000001779</v>
+        <v>-0.13873799999998937</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.7492876186177222</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74928761962924639</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.4421533</v>
+        <v>222.44215320000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1531394000000148</v>
+        <v>1.1531396000000029</v>
       </c>
       <c r="D206" s="5">
-        <v>6.4355831781845341</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4355843355283771</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.18283249999999</v>
+        <v>221.18283310000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.2593208000000118</v>
+        <v>-1.2593200999999965</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.5860151381815335</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5860115934087133</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>220.87664820000001</v>
+        <v>220.87664810000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.30618429999998398</v>
+        <v>-0.30618499999999926</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.6485755230906785</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6485792589845616</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>220.92297690000001</v>
+        <v>220.92297600000001</v>
       </c>
       <c r="C209" s="5">
-        <v>4.6328700000003664E-2</v>
+        <v>4.6327899999994315E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.25198960689796213</v>
+        <v>0.25198525065637245</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.1397208683980198</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1397210057043416</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>220.91086730000001</v>
+        <v>220.9108683</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.2109600000002274E-2</v>
+        <v>-1.2107700000001387E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-6.5756582276743636E-2</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5746268426114529E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>221.5889</v>
+        <v>221.58890070000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.67803269999998861</v>
+        <v>0.67803240000000642</v>
       </c>
       <c r="D211" s="5">
-        <v>3.7459258083964775</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7459241056648995</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>221.17355040000001</v>
+        <v>221.17355079999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.41534959999998478</v>
+        <v>-0.41534990000002381</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.2262538489538519</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2262554334383955</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>220.7272901</v>
+        <v>220.7272911</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.44626030000000583</v>
+        <v>-0.4462596999999846</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.3945422037386699</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3945390156207114</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>221.5584087</v>
+        <v>221.5584088</v>
       </c>
       <c r="C214" s="5">
-        <v>0.83111859999999638</v>
+        <v>0.83111769999999296</v>
       </c>
       <c r="D214" s="5">
-        <v>4.6131959064049877</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6131907856363119</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>221.249514</v>
+        <v>221.24951160000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.30889469999999619</v>
+        <v>-0.30889719999998988</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.6602595506002071</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6602728840871994</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>221.53565470000001</v>
+        <v>221.53565370000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.28614070000000424</v>
+        <v>0.28614210000000639</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5630399212471335</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5630476402846316</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>222.03637320000001</v>
+        <v>222.03637259999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.50071850000000495</v>
+        <v>0.5007188999999812</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7462315045828412</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7462337383095781</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>221.84348120000001</v>
+        <v>221.84348109999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19289200000000051</v>
+        <v>-0.19289150000000177</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0375219639273792</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0375192901689201</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.3233506</v>
+        <v>221.32335140000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.52013060000001587</v>
+        <v>-0.52012969999998404</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.7775017608874131</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7774970179196612</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>221.20601120000001</v>
+        <v>221.2060117</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.11733939999999166</v>
+        <v>-0.11733970000000227</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.63435429694095324</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63435591177316564</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>220.43295860000001</v>
+        <v>220.4329578</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.77305259999999976</v>
+        <v>-0.77305390000000784</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.1139869363380761</v>
+        <v>-4.1139937130524107</v>
       </c>
       <c r="E221" s="5">
-        <v>-0.22180504123018308</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22180499686913491</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>220.3217693</v>
+        <v>220.32177039999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.1111893000000066</v>
+        <v>-0.11118740000000571</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.60361943690091513</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.6036091530497889</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>220.00239439999999</v>
+        <v>220.00239550000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.31937490000001389</v>
+        <v>-0.31937489999998547</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.7256989927447619</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7256989841973214</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.61965559999999</v>
+        <v>219.61965710000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.38273879999999849</v>
+        <v>-0.38273839999999382</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.067783509248533</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0677813586051252</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>219.05226390000001</v>
+        <v>219.05226669999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.5673916999999733</v>
+        <v>-0.56739040000002205</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.0565485850113427</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0565416605176865</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>218.98580430000001</v>
+        <v>218.98580580000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.6459600000001728E-2</v>
+        <v>-6.6460899999981393E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36346839530976283</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3634754885278868</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>218.19808639999999</v>
+        <v>218.1980829</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78771790000001829</v>
+        <v>-0.78772290000000567</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.2321588671268451</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2321851728978181</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>217.66877650000001</v>
+        <v>217.66877030000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.52930989999998701</v>
+        <v>-0.52931259999999725</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8724612740035016</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8724757769007736</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>217.08841179999999</v>
+        <v>217.08840939999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.58036470000001827</v>
+        <v>-0.5803609000000165</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.1530243360250121</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1530040815537008</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>215.87766819999999</v>
+        <v>215.87766690000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2107436000000007</v>
+        <v>-1.2107424999999807</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4911052047121442</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4910995566161862</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>215.12194310000001</v>
+        <v>215.1219443</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.75572509999997806</v>
+        <v>-0.75572260000001279</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.120905562823074</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1208922162676798</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>214.3118355</v>
+        <v>214.31183820000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.81010760000000914</v>
+        <v>-0.81010609999998451</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.4265361604867266</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4265281091107944</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>213.6901967</v>
+        <v>213.6901982</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62163879999999949</v>
+        <v>-0.62164000000001352</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.4257563755432208</v>
+        <v>-3.4257628409450569</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.0588719322301894</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0588708999303771</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>212.4329946</v>
+        <v>212.43299680000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2572021000000007</v>
+        <v>-1.2572013999999854</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8359265359855925</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8359228056599219</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>210.97699789999999</v>
+        <v>210.97699940000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4559967000000142</v>
+        <v>-1.4559974000000011</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9216255349689346</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9216291220772561</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>209.5756974</v>
+        <v>209.5756998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.4013004999999907</v>
+        <v>-1.4012996000000157</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.6855383328225173</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6855335229478294</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>207.64284319999999</v>
+        <v>207.64284889999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9328542000000084</v>
+        <v>-1.9328509000000054</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.522763417744086</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.522746238894209</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>205.78416129999999</v>
+        <v>205.78416569999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8586818999999934</v>
+        <v>-1.8586832000000015</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.22824025953215</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.228246797813178</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>204.05728149999999</v>
+        <v>204.0572779</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.7268798000000061</v>
+        <v>-1.7268877999999859</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.6180270499560905</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6180693744477903</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>202.5897258</v>
+        <v>202.5897142</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4675556999999912</v>
+        <v>-1.4675636999999995</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2969372653902145</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2969808608064248</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>201.24992370000001</v>
+        <v>201.24991600000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3398020999999858</v>
+        <v>-1.3397981999999899</v>
       </c>
       <c r="D241" s="5">
-        <v>-7.6536588360072821</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6536377835914386</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>200.23147449999999</v>
+        <v>200.2314657</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0184492000000205</v>
+        <v>-1.018450300000012</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.9065367978978873</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9065432206241049</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.9488595</v>
+        <v>199.94885339999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.28261499999999273</v>
+        <v>-0.28261230000001092</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6806430862497779</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.680627227728837</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>199.0505004</v>
+        <v>199.05051649999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.8983590999999933</v>
+        <v>-0.89833690000000388</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2602773132196639</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2601506744022197</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.89850749999999</v>
+        <v>198.8985089</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15199290000001042</v>
+        <v>-0.15200759999999036</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.91246909018655176</v>
+        <v>-0.91255689584286426</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.9220251693464796</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9220251675539917</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>197.75927970000001</v>
+        <v>197.75928379999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1392277999999862</v>
+        <v>-1.1392251000000044</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.6607799119873246</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6607645742874588</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.67245930000001</v>
+        <v>196.6724638</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0868203999999935</v>
+        <v>-1.0868199999999888</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.3990788530841396</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3990764399709299</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>196.37805969999999</v>
+        <v>196.37806739999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.29439960000001975</v>
+        <v>-0.29439640000001077</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.7815684343536531</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7815491881746914</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>196.99505579999999</v>
+        <v>196.99506790000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.61699609999999439</v>
+        <v>0.61700050000001738</v>
       </c>
       <c r="D249" s="5">
-        <v>3.836093224978665</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8361209028387133</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>195.88940020000001</v>
+        <v>195.8894075</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.1056555999999773</v>
+        <v>-1.105660400000005</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.5310591513968568</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5310862464690871</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>196.16932560000001</v>
+        <v>196.16932220000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.27992539999999622</v>
+        <v>0.27991470000000618</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7283384346219011</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7282717848103202</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>194.6571601</v>
+        <v>194.6571467</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5121655000000089</v>
+        <v>-1.5121755000000121</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.8678936835326674</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8679500108283413</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>195.13580640000001</v>
+        <v>195.1358018</v>
       </c>
       <c r="C253" s="5">
-        <v>0.4786463000000083</v>
+        <v>0.47865509999999745</v>
       </c>
       <c r="D253" s="5">
-        <v>2.9909378633728334</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9909938068140685</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>195.11813480000001</v>
+        <v>195.11807279999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.7671599999999899E-2</v>
+        <v>-1.772900000000277E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.10861851176151571</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10897114722157042</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>194.7165717</v>
+        <v>194.71656050000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.40156310000000417</v>
+        <v>-0.40151229999997895</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.4418974672969496</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4415928083633243</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>194.76749620000001</v>
+        <v>194.76754070000001</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0924500000007811E-2</v>
+        <v>5.0980199999997922E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.31428951985357223</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31463379550420445</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>194.43950530000001</v>
+        <v>194.43950770000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32799090000000319</v>
+        <v>-0.3280330000000049</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.0022027515672058</v>
+        <v>-2.0024569195217667</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.2418479937563074</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2418474752074924</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>195.62844870000001</v>
+        <v>195.6284479</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1889433999999994</v>
+        <v>1.1889401999999905</v>
       </c>
       <c r="D258" s="5">
-        <v>7.5895381564907716</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5895169408402241</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>195.15009330000001</v>
+        <v>195.15010559999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.4783553999999981</v>
+        <v>-0.47834230000000844</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.8951266212247195</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8950484116165631</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.1535628</v>
+        <v>195.1535873</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4694999999942411E-3</v>
+        <v>3.4817000000089138E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>2.1336434234076052E-2</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1411466762910614E-2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.334619</v>
+        <v>195.33465100000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18105620000000044</v>
+        <v>0.18106370000000993</v>
       </c>
       <c r="D261" s="5">
-        <v>1.1190137758667174</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.119060225035029</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.55754060000001</v>
+        <v>195.55756869999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22292160000000649</v>
+        <v>0.22291769999998223</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3781038711754734</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3780793826229543</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.2029</v>
+        <v>195.20290829999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35464060000001041</v>
+        <v>-0.35466040000000021</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.1546066715952605</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1547254619208589</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>196.57532409999999</v>
+        <v>196.57530439999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3724240999999893</v>
+        <v>1.3723961000000031</v>
       </c>
       <c r="D264" s="5">
-        <v>8.7709244510131956</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7707381449813493</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.25274590000001</v>
+        <v>196.2527173</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.32257819999998105</v>
+        <v>-0.32258709999999269</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.9515124137688522</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9515659651871187</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>196.51644959999999</v>
+        <v>196.51629869999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26370369999997934</v>
+        <v>0.26358139999999253</v>
       </c>
       <c r="D266" s="5">
-        <v>1.6244031145377091</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6236444166215058</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>196.2329192</v>
+        <v>196.23288030000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.28353039999998941</v>
+        <v>-0.28341839999998797</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7176655907066851</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.71699376051202</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>195.97602079999999</v>
+        <v>195.9760924</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.25689840000001141</v>
+        <v>-0.25678790000000618</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5597180951479106</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5590523397886913</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>196.14427330000001</v>
+        <v>196.1442739</v>
       </c>
       <c r="C269" s="5">
-        <v>0.16825250000002256</v>
+        <v>0.16818150000000287</v>
       </c>
       <c r="D269" s="5">
-        <v>1.0351220952976803</v>
+        <v>1.0346828459204094</v>
       </c>
       <c r="E269" s="5">
-        <v>0.87676009943027378</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87675916287046629</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>197.58124380000001</v>
+        <v>197.5812191</v>
       </c>
       <c r="C270" s="5">
-        <v>1.436970500000001</v>
+        <v>1.4369451999999967</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1543346094433709</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1541668557152853</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>197.1556071</v>
+        <v>197.1556563</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.42563670000001252</v>
+        <v>-0.42556279999999447</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.5546736657896418</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.554235674271188</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>197.37281519999999</v>
+        <v>197.3729276</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21720809999999346</v>
+        <v>0.21727129999999306</v>
       </c>
       <c r="D272" s="5">
-        <v>1.3300910841635538</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3304801091004181</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>197.07658720000001</v>
+        <v>197.07664209999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29622799999998506</v>
+        <v>-0.29628550000001042</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.7862333328463209</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7865761870332064</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>196.95349350000001</v>
+        <v>196.9535865</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12309369999999831</v>
+        <v>-0.1230555999999865</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.74694849310521505</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74671788347631107</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>197.05791529999999</v>
+        <v>197.057984</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10442179999998302</v>
+        <v>0.10439750000000458</v>
       </c>
       <c r="D275" s="5">
-        <v>0.63808059096492897</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63793136794823013</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>196.89152010000001</v>
+        <v>196.89149</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.16639519999998242</v>
+        <v>-0.16649400000000014</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.008584306535909</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0091800404098739</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>196.9923229</v>
+        <v>196.9921622</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10080279999999675</v>
+        <v>0.10067219999999111</v>
       </c>
       <c r="D277" s="5">
-        <v>0.61609842613978838</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61529805793218983</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>197.42947620000001</v>
+        <v>197.4291581</v>
       </c>
       <c r="C278" s="5">
-        <v>0.43715330000000563</v>
+        <v>0.43699589999999944</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6957103520463432</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6947300957140818</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>197.6814674</v>
+        <v>197.6813511</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25199119999999198</v>
+        <v>0.25219300000000544</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5424306037002289</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5436770111840969</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>198.41718779999999</v>
+        <v>198.4172648</v>
       </c>
       <c r="C280" s="5">
-        <v>0.73572039999999106</v>
+        <v>0.73591369999999756</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5586592775868295</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.55988436701662</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>198.02964220000001</v>
+        <v>198.02967770000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.3875455999999815</v>
+        <v>-0.38758709999999041</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.3188074010413784</v>
+        <v>-2.3190521566719746</v>
       </c>
       <c r="E281" s="5">
-        <v>0.96121536880986458</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96123315889469207</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.34594659999999</v>
+        <v>198.34594749999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.31630439999997861</v>
+        <v>0.31626979999998639</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9336375246002513</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9334237962252088</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>198.75546560000001</v>
+        <v>198.75558770000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.40951900000001729</v>
+        <v>0.40964020000001256</v>
       </c>
       <c r="D283" s="5">
-        <v>2.5059338846112</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5066839663430596</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.2871394</v>
+        <v>199.28730820000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53167379999999298</v>
+        <v>0.53172050000000581</v>
       </c>
       <c r="D284" s="5">
-        <v>3.2576689936054892</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.257957325932237</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>199.8934175</v>
+        <v>199.89360429999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.60627809999999727</v>
+        <v>0.60629609999998024</v>
       </c>
       <c r="D285" s="5">
-        <v>3.7123886715126009</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.712497543311688</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>200.71018950000001</v>
+        <v>200.7104137</v>
       </c>
       <c r="C286" s="5">
-        <v>0.81677200000001449</v>
+        <v>0.81680940000001101</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0149513492032227</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0151813766577291</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>201.09717950000001</v>
+        <v>201.097353</v>
       </c>
       <c r="C287" s="5">
-        <v>0.38698999999999728</v>
+        <v>0.38693929999999455</v>
       </c>
       <c r="D287" s="5">
-        <v>2.3384185130223667</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3381062590006163</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>201.4916613</v>
+        <v>201.49170609999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39448179999999411</v>
+        <v>0.39435309999998935</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3795411306370529</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.378754336778921</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>202.31190459999999</v>
+        <v>202.31173630000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.82024329999998713</v>
+        <v>0.82003020000001925</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9958978883597238</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9945696240871307</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>201.96962669999999</v>
+        <v>201.96828840000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.34227789999999914</v>
+        <v>-0.34344790000000103</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.011414229599684</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0182273918922466</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>203.0856776</v>
+        <v>203.08558500000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1160509000000047</v>
+        <v>1.1172966000000031</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8362910900439999</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8442019271878429</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>203.82315639999999</v>
+        <v>203.8235373</v>
       </c>
       <c r="C292" s="5">
-        <v>0.737478799999991</v>
+        <v>0.73795229999998924</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4457366667660647</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4486504181151076</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>204.01521270000001</v>
+        <v>204.0152884</v>
       </c>
       <c r="C293" s="5">
-        <v>0.19205630000001861</v>
+        <v>0.19175110000000473</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1366015387709094</v>
+        <v>1.1347838579984781</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0225629019492217</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0225826600938754</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>203.40475140000001</v>
+        <v>203.4047832</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.61046129999999721</v>
+        <v>-0.61050520000000574</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.5321736359141598</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5324221893944241</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>203.21765099999999</v>
+        <v>203.21785929999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.18710040000001982</v>
+        <v>-0.18692390000001069</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.0982441388485586</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.097213177208034</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>202.7524142</v>
+        <v>202.7526641</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.46523679999998535</v>
+        <v>-0.46519519999998238</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.7128939136810248</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7126516356724917</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>202.77810009999999</v>
+        <v>202.77842609999999</v>
       </c>
       <c r="C297" s="5">
-        <v>2.568589999998494E-2</v>
+        <v>2.5761999999986074E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.15212921577232308</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15258005810643294</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>202.14228800000001</v>
+        <v>202.14265589999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.63581209999998123</v>
+        <v>-0.63577019999999607</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.6983942546007453</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6981488746192337</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>202.26910960000001</v>
+        <v>202.26946480000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.12682159999999953</v>
+        <v>0.12680890000001455</v>
       </c>
       <c r="D299" s="5">
-        <v>0.75546863053568281</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75539133662225755</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>202.1595552</v>
+        <v>202.15986119999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.10955440000000749</v>
+        <v>-0.10960360000001401</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.64801965161058739</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.64830867016137939</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>201.80375290000001</v>
+        <v>201.80387020000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.35580229999999347</v>
+        <v>-0.35599099999998884</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.0916839385772379</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0927794056472271</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>201.6429976</v>
+        <v>201.63961929999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.16075530000000526</v>
+        <v>-0.16425090000001319</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.95173367706081757</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.97233586961273932</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>201.23263069999999</v>
+        <v>201.2328345</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.41036690000001386</v>
+        <v>-0.40678479999999695</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.4149886410191557</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3941811831662219</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>201.11880859999999</v>
+        <v>201.1196229</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.11382209999999304</v>
+        <v>-0.11321159999999963</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.67664179469308916</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67302307928659433</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>201.56745710000001</v>
+        <v>201.56764229999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.44864850000001866</v>
+        <v>0.44801939999999263</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7100052855377532</v>
+        <v>2.7061475163624227</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.1997907252138895</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1997366075826021</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>200.24971869999999</v>
+        <v>200.24982510000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3177384000000245</v>
+        <v>-1.317817199999979</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.5689316390735728</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5693614006725802</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>199.8240198</v>
+        <v>199.8243511</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.42569889999998622</v>
+        <v>-0.42547400000000835</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.5213918791819001</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5200740128753285</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>199.52681759999999</v>
+        <v>199.52709039999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29720220000001518</v>
+        <v>-0.29726070000000959</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.7702557829419097</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7705984748528802</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>200.48420369999999</v>
+        <v>200.48460840000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.9573861000000079</v>
+        <v>0.95751800000002163</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9123514518502951</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9131793215751127</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>201.09286209999999</v>
+        <v>201.09330499999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.60865839999999594</v>
+        <v>0.60869659999997339</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7045819724368156</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7048107679259701</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>200.80306920000001</v>
+        <v>200.8035648</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.28979289999998059</v>
+        <v>-0.28974019999998291</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.7156670671170215</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7153537863700996</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>201.297901</v>
+        <v>201.29851210000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49483179999998583</v>
+        <v>0.49494730000000686</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9975271482727495</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9982288207047736</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>201.6877016</v>
+        <v>201.687704</v>
       </c>
       <c r="C313" s="5">
-        <v>0.38980060000000094</v>
+        <v>0.38919189999998594</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3486328173103699</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3449189864971798</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>201.3091627</v>
+        <v>201.30408349999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.37853889999999524</v>
+        <v>-0.38362050000000636</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2291236953881133</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2587356450959661</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>201.476247</v>
+        <v>201.47706339999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16708429999999908</v>
+        <v>0.17297990000000141</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0005454765625865</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0360431968556849</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>201.93330030000001</v>
+        <v>201.93480289999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.45705330000001254</v>
+        <v>0.45773950000000241</v>
       </c>
       <c r="D316" s="5">
-        <v>2.7564494241638648</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7606283601284698</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>202.50076999999999</v>
+        <v>202.5011782</v>
       </c>
       <c r="C317" s="5">
-        <v>0.56746969999997532</v>
+        <v>0.56637530000000424</v>
       </c>
       <c r="D317" s="5">
-        <v>3.4248330376979164</v>
+        <v>3.4180999894445119</v>
       </c>
       <c r="E317" s="5">
-        <v>0.46302757073377609</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46313777814128709</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>202.3742024</v>
+        <v>202.3742293</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.12656759999998712</v>
+        <v>-0.12694890000000214</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.74745442122731154</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74969695241365875</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>202.4693268</v>
+        <v>202.46936769999999</v>
       </c>
       <c r="C319" s="5">
-        <v>9.5124400000003106E-2</v>
+        <v>9.5138399999996182E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.56551103765163369</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56559440707597552</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>201.44134500000001</v>
+        <v>201.4413835</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.0279817999999921</v>
+        <v>-1.0279841999999917</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.925377603432425</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9253898895093249</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>203.32331819999999</v>
+        <v>203.3235924</v>
       </c>
       <c r="C321" s="5">
-        <v>1.881973199999976</v>
+        <v>1.8822088999999949</v>
       </c>
       <c r="D321" s="5">
-        <v>11.80543464664694</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.806987591304097</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>203.3352495</v>
+        <v>203.33559199999999</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1931300000014744E-2</v>
+        <v>1.199959999999578E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>7.0440429516538394E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0843696790157118E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>203.39352270000001</v>
+        <v>203.39381449999999</v>
       </c>
       <c r="C323" s="5">
-        <v>5.8273200000002134E-2</v>
+        <v>5.82224999999994E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.34444675831919458</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34414602323957766</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>203.77571380000001</v>
+        <v>203.7784422</v>
       </c>
       <c r="C324" s="5">
-        <v>0.38219110000000001</v>
+        <v>0.38462770000001001</v>
       </c>
       <c r="D324" s="5">
-        <v>2.2783371615322956</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.293010431645004</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>203.6326794</v>
+        <v>203.63186820000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.14303440000000478</v>
+        <v>-0.14657399999998688</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.839060713323736</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85973098746430221</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.12464919999999</v>
+        <v>204.1183915</v>
       </c>
       <c r="C326" s="5">
-        <v>0.49196979999999257</v>
+        <v>0.48652329999998756</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9379956456168532</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9050528290076816</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>203.09396269999999</v>
+        <v>203.09533250000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.0306865000000016</v>
+        <v>-1.0230589999999893</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.8936898839076939</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8514439375632499</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>202.74456900000001</v>
+        <v>202.74655060000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.34939369999997894</v>
+        <v>-0.34878190000000586</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.0450039997043534</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0414432454919584</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>203.06320030000001</v>
+        <v>203.06372289999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31863129999999273</v>
+        <v>0.31717229999998153</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9022947831667469</v>
+        <v>1.8934905029997617</v>
       </c>
       <c r="E329" s="5">
-        <v>0.27774230191817129</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27779823554625604</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>203.7264035</v>
+        <v>203.7261038</v>
       </c>
       <c r="C330" s="5">
-        <v>0.66320319999999811</v>
+        <v>0.66238090000001648</v>
       </c>
       <c r="D330" s="5">
-        <v>3.9903652540306256</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9853180942623467</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>204.00156519999999</v>
+        <v>204.00076290000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.27516169999998397</v>
+        <v>0.27465910000000804</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6328662856074372</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6298640190607561</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>205.3403313</v>
+        <v>205.33920180000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3387661000000151</v>
+        <v>1.3384388999999999</v>
       </c>
       <c r="D332" s="5">
-        <v>8.1655856154994275</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1635506263681989</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>204.0262386</v>
+        <v>204.0271449</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.3140927000000033</v>
+        <v>-1.312056900000016</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.4148838110481901</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4038365938314481</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>203.24588259999999</v>
+        <v>203.24699770000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.78035600000001182</v>
+        <v>-0.78014719999998761</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.4944083582167504</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4932114244752857</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>203.19483589999999</v>
+        <v>203.19575900000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.1046700000000556E-2</v>
+        <v>-5.1238699999998971E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.30097285631474069</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30210166966088137</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>203.35125500000001</v>
+        <v>203.3559688</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15641910000002213</v>
+        <v>0.16020979999998985</v>
       </c>
       <c r="D336" s="5">
-        <v>0.92767946527976264</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95025433318827179</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>203.318735</v>
+        <v>203.31488400000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.2520000000005211E-2</v>
+        <v>-4.1084799999993038E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.19173569531197865</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24217146769357489</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>203.23453359999999</v>
+        <v>203.2287417</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.4201400000011972E-2</v>
+        <v>-8.6142300000005889E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.49583158430264174</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50724380819344717</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>204.5728177</v>
+        <v>204.57522259999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3382841000000099</v>
+        <v>1.3464808999999889</v>
       </c>
       <c r="D339" s="5">
-        <v>8.1944695064826831</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2467461040263359</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>204.5458059</v>
+        <v>204.5482988</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.7011799999996811E-2</v>
+        <v>-2.6923799999991616E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.15833301269434497</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15781570922002164</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>204.99547960000001</v>
+        <v>204.9960494</v>
       </c>
       <c r="C341" s="5">
-        <v>0.44967370000000528</v>
+        <v>0.44775060000000622</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6702136623176775</v>
+        <v>2.6586234495046268</v>
       </c>
       <c r="E341" s="5">
-        <v>0.95156547180645923</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95158626681517422</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>204.81924050000001</v>
+        <v>204.8169627</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.17623910000000365</v>
+        <v>-0.17908669999999915</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.0268020105055675</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0433101433294123</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>205.00051120000001</v>
+        <v>204.99883829999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.1812706999999989</v>
+        <v>0.18187559999998371</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0672181219305577</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0708088047382214</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>204.8743083</v>
+        <v>204.8719069</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.12620290000000978</v>
+        <v>-0.12693139999998948</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.73625062664355312</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74049215661986523</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>204.7586076</v>
+        <v>204.75920489999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.11570069999999077</v>
+        <v>-0.11270200000001296</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.67558691289888451</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65813786608888147</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>205.9076159</v>
+        <v>205.9071892</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1490082999999913</v>
+        <v>1.1479843000000187</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9455973722129194</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9391944572610331</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>206.21384209999999</v>
+        <v>206.22308340000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.30622619999999756</v>
+        <v>0.31589420000000246</v>
       </c>
       <c r="D347" s="5">
-        <v>1.7993125812927335</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8566035705923634</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>206.017133</v>
+        <v>206.02482570000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.19670909999999253</v>
+        <v>-0.1982576999999992</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.1387034297895338</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1475694124993274</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>205.28907559999999</v>
+        <v>205.28101710000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.72805740000001151</v>
+        <v>-0.74380859999999416</v>
       </c>
       <c r="D349" s="5">
-        <v>-4.1592948545493336</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2473449193684676</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>206.16924460000001</v>
+        <v>206.1656083</v>
       </c>
       <c r="C350" s="5">
-        <v>0.88016900000002352</v>
+        <v>0.88459119999998848</v>
       </c>
       <c r="D350" s="5">
-        <v>5.2680278425020433</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2953390474552942</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>206.5092314</v>
+        <v>206.50715170000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.33998679999999126</v>
+        <v>0.34154340000000616</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9969270322670818</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.006188961213784</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>206.9074124</v>
+        <v>206.91103899999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.3981809999999939</v>
+        <v>0.40388729999997963</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3384769614331002</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3723749654921633</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>206.80792769999999</v>
+        <v>206.8075015</v>
       </c>
       <c r="C353" s="5">
-        <v>-9.9484700000004977E-2</v>
+        <v>-0.1035374999999874</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.57545759127175522</v>
+        <v>-0.59882559101840371</v>
       </c>
       <c r="E353" s="5">
-        <v>0.88414052033565227</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88365219978721044</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>207.08731879999999</v>
+        <v>207.0806522</v>
       </c>
       <c r="C354" s="5">
-        <v>0.279391099999998</v>
+        <v>0.27315070000000219</v>
       </c>
       <c r="D354" s="5">
-        <v>1.633262988169415</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.59652081083963</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>208.04857569999999</v>
+        <v>208.04318499999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.96125689999999508</v>
+        <v>0.96253279999999108</v>
       </c>
       <c r="D355" s="5">
-        <v>5.714582882176078</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.722551893847827</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>209.25427550000001</v>
+        <v>209.24846640000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2056998000000192</v>
+        <v>1.2052814000000183</v>
       </c>
       <c r="D356" s="5">
-        <v>7.1803374412614751</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1779577607817613</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>210.1395335</v>
+        <v>210.1399916</v>
       </c>
       <c r="C357" s="5">
-        <v>0.88525799999999322</v>
+        <v>0.89152519999998958</v>
       </c>
       <c r="D357" s="5">
-        <v>5.1964495078321127</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2342529518729863</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>210.66648889999999</v>
+        <v>210.67059359999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52695539999999141</v>
+        <v>0.53060199999998758</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0510258398515733</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.072426629095637</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>211.12090000000001</v>
+        <v>211.1483283</v>
       </c>
       <c r="C359" s="5">
-        <v>0.45441110000001572</v>
+        <v>0.47773470000001339</v>
       </c>
       <c r="D359" s="5">
-        <v>2.619349663771886</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7554205766698203</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>209.0727651</v>
+        <v>209.0859634</v>
       </c>
       <c r="C360" s="5">
-        <v>-2.048134900000008</v>
+        <v>-2.0623649000000057</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.039991953330286</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.11125588105989</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>211.2446295</v>
+        <v>211.23550169999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.171864400000004</v>
+        <v>2.149538299999989</v>
       </c>
       <c r="D361" s="5">
-        <v>13.203163353289259</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.058804152321768</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>211.43496339999999</v>
+        <v>211.43302080000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.19033389999998462</v>
+        <v>0.19751910000002226</v>
       </c>
       <c r="D362" s="5">
-        <v>1.0865882895819912</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1278677196003617</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>212.18017750000001</v>
+        <v>212.16579569999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.74521410000002675</v>
+        <v>0.73277489999998124</v>
       </c>
       <c r="D363" s="5">
-        <v>4.3124250060031066</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2391037567874656</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>212.9671074</v>
+        <v>212.96342480000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.78692989999998986</v>
+        <v>0.79762910000002307</v>
       </c>
       <c r="D364" s="5">
-        <v>4.5424528379845119</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6058139036653012</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>213.25234689999999</v>
+        <v>213.24372009999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.28523949999998877</v>
+        <v>0.28029529999997749</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6191239459017792</v>
+        <v>1.5908831051934413</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1161374090786342</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1121785009331493</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>212.96947499999999</v>
+        <v>212.95528479999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.28287190000000351</v>
+        <v>-0.28843530000000328</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.5801971283799454</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6111096242247824</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.57760279999999</v>
+        <v>212.56910260000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.39187219999999456</v>
+        <v>-0.38618219999997905</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1858377171444565</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1545572784014699</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.1615864</v>
+        <v>211.1559872</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4160163999999895</v>
+        <v>-1.4131154000000095</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.7069646129377052</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6920444962945815</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>194.17818840000001</v>
+        <v>194.18173060000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.983397999999994</v>
+        <v>-16.97425659999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.438302854105302</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-63.418660271850122</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>193.43903750000001</v>
+        <v>193.45210560000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.7391508999999985</v>
+        <v>-0.72962499999999864</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.4734416360797002</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4168969964534899</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>193.41731300000001</v>
+        <v>193.46364539999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-2.1724500000004809E-2</v>
+        <v>1.1539799999980005E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-0.13468482700146334</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1605858797663124E-2</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>193.3230872</v>
+        <v>193.34748110000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.4225800000003801E-2</v>
+        <v>-0.1161642999999799</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.58303203377847446</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71815936254280288</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>193.94850270000001</v>
+        <v>193.94555639999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.62541550000000257</v>
+        <v>0.59807529999997655</v>
       </c>
       <c r="D373" s="5">
-        <v>3.9519192328549391</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7757263482095738</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>198.79334900000001</v>
+        <v>198.78950660000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8448463000000004</v>
+        <v>4.8439502000000232</v>
       </c>
       <c r="D374" s="5">
-        <v>34.45749882325233</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.450823109653506</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>198.45897930000001</v>
+        <v>198.42279830000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.33436969999999633</v>
+        <v>-0.3667082999999991</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.999827850265512</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1913259440851318</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>198.34517</v>
+        <v>198.32163879999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.11380930000001399</v>
+        <v>-0.10115950000002272</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.68599178254820092</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61006899156420547</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>198.76393279999999</v>
+        <v>198.7404434</v>
       </c>
       <c r="C377" s="5">
-        <v>0.4187627999999961</v>
+        <v>0.41880460000001563</v>
       </c>
       <c r="D377" s="5">
-        <v>2.5631673250107401</v>
+        <v>2.5637338495595907</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.7940232830328569</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8012679075373121</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>200.7505452</v>
+        <v>200.73245230000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9866124000000127</v>
+        <v>1.9920089000000019</v>
       </c>
       <c r="D378" s="5">
-        <v>12.675586191936983</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.713524611264116</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>200.79718560000001</v>
+        <v>200.78986080000001</v>
       </c>
       <c r="C379" s="5">
-        <v>4.6640400000001137E-2</v>
+        <v>5.7408500000008189E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.27915268056437625</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34373448344744428</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>201.82194469999999</v>
+        <v>201.81567709999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.0247590999999829</v>
+        <v>1.025816299999974</v>
       </c>
       <c r="D380" s="5">
-        <v>6.2990008794780339</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3059194927110207</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>202.88919050000001</v>
+        <v>202.90957399999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.0672458000000233</v>
+        <v>1.0938969000000043</v>
       </c>
       <c r="D381" s="5">
-        <v>6.5335191189873409</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7017831074851486</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>204.36828489999999</v>
+        <v>204.3945319</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4790943999999797</v>
+        <v>1.4849579000000119</v>
       </c>
       <c r="D382" s="5">
-        <v>9.1076220561061128</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1442366912700699</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>205.93941219999999</v>
+        <v>206.0095374</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5711273000000006</v>
+        <v>1.6150054999999952</v>
       </c>
       <c r="D383" s="5">
-        <v>9.6255089898066757</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9047963291054142</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>209.12695579999999</v>
+        <v>209.1710741</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1875435999999979</v>
+        <v>3.1615366999999992</v>
       </c>
       <c r="D384" s="5">
-        <v>20.239333797188142</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.052607049776917</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>210.92071780000001</v>
+        <v>210.9665431</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7937620000000152</v>
+        <v>1.7954689999999971</v>
       </c>
       <c r="D385" s="5">
-        <v>10.792586288860996</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.800959344801409</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.56563489999999</v>
+        <v>212.5266566</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6449170999999865</v>
+        <v>1.5601134999999999</v>
       </c>
       <c r="D386" s="5">
-        <v>9.7705305940491307</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2440725948776503</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>216.02556060000001</v>
+        <v>215.95622109999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.4599257000000136</v>
+        <v>3.4295644999999979</v>
       </c>
       <c r="D387" s="5">
-        <v>21.379414659828335</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.179096874636084</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.60678830000001</v>
+        <v>216.5332033</v>
       </c>
       <c r="C388" s="5">
-        <v>0.58122769999999946</v>
+        <v>0.57698220000000333</v>
       </c>
       <c r="D388" s="5">
-        <v>3.2768696236597838</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.253641219444825</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>218.5323746</v>
+        <v>218.4304904</v>
       </c>
       <c r="C389" s="5">
-        <v>1.925586299999992</v>
+        <v>1.8972870999999998</v>
       </c>
       <c r="D389" s="5">
-        <v>11.205089178594175</v>
+        <v>11.036335693932742</v>
       </c>
       <c r="E389" s="5">
-        <v>9.9456885972825759</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9074182703569491</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>220.2531257</v>
+        <v>220.26996729999999</v>
       </c>
       <c r="C390" s="5">
-        <v>1.7207511000000011</v>
+        <v>1.839476899999994</v>
       </c>
       <c r="D390" s="5">
-        <v>9.8690947057020963</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.587061483886329</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>221.70134580000001</v>
+        <v>221.7267646</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4482201000000146</v>
+        <v>1.4567973000000052</v>
       </c>
       <c r="D391" s="5">
-        <v>8.1819956562668938</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2315780952226358</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>224.0498825</v>
+        <v>224.072486</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3485366999999826</v>
+        <v>2.3457214000000022</v>
       </c>
       <c r="D392" s="5">
-        <v>13.479311628220358</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.460567517694265</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>226.19218559999999</v>
+        <v>226.23124050000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.1423030999999924</v>
+        <v>2.1587545000000148</v>
       </c>
       <c r="D393" s="5">
-        <v>12.097136370118333</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.193715958354435</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>228.6147565</v>
+        <v>228.65353859999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4225709000000109</v>
+        <v>2.4222980999999777</v>
       </c>
       <c r="D394" s="5">
-        <v>13.637049916464349</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.632928490535878</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>229.2961104</v>
+        <v>229.37985269999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.68135390000000484</v>
+        <v>0.72631409999999619</v>
       </c>
       <c r="D395" s="5">
-        <v>3.6356410985038057</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8790841942709209</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>234.7208679</v>
+        <v>234.7840071</v>
       </c>
       <c r="C396" s="5">
-        <v>5.4247574999999983</v>
+        <v>5.4041544000000101</v>
       </c>
       <c r="D396" s="5">
-        <v>32.391522015325556</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.23879774511871</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>234.85722039999999</v>
+        <v>234.9388922</v>
       </c>
       <c r="C397" s="5">
-        <v>0.13635249999998678</v>
+        <v>0.15488510000000133</v>
       </c>
       <c r="D397" s="5">
-        <v>0.69932765017510778</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79450884208871475</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>236.2221203</v>
+        <v>236.1519437</v>
       </c>
       <c r="C398" s="5">
-        <v>1.3648999000000117</v>
+        <v>1.2130515000000059</v>
       </c>
       <c r="D398" s="5">
-        <v>7.2012282783661785</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.374931767020553</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>236.50940420000001</v>
+        <v>236.41251840000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.28728390000000559</v>
+        <v>0.26057470000000649</v>
       </c>
       <c r="D399" s="5">
-        <v>1.4691934108747473</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3321689653366775</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>238.59595719999999</v>
+        <v>238.44515129999999</v>
       </c>
       <c r="C400" s="5">
-        <v>2.0865529999999808</v>
+        <v>2.0326328999999816</v>
       </c>
       <c r="D400" s="5">
-        <v>11.115846557492315</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.819532868021952</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>237.49315630000001</v>
+        <v>237.27799909999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.102800899999977</v>
+        <v>-1.1671522000000039</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.4076044442985971</v>
+        <v>-5.7182338567728923</v>
       </c>
       <c r="E401" s="5">
-        <v>8.6764177320205693</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6286070527450409</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>237.44802039999999</v>
+        <v>237.52864969999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-4.5135900000019546E-2</v>
+        <v>0.25065060000000017</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.22782340751220653</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2750209309320581</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>237.38035600000001</v>
+        <v>237.46726949999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.7664399999983971E-2</v>
+        <v>-6.1380200000002105E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.34142268070512793</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30965378363747575</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>237.0544931</v>
+        <v>237.12947940000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.32586290000000417</v>
+        <v>-0.33779009999997811</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6349145166029255</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6936727064084001</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>236.012946</v>
+        <v>236.07923109999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0415471000000025</v>
+        <v>-1.0502483000000211</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.1468810648728436</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1872354115228614</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>234.9663291</v>
+        <v>235.01694130000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.0466169000000036</v>
+        <v>-1.0622897999999736</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.1935965439255831</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2680117746907733</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>232.8774512</v>
+        <v>232.9492659</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.0888779</v>
+        <v>-2.067675400000013</v>
       </c>
       <c r="D407" s="5">
-        <v>-10.161666485910581</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.061401102226375</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>232.2384399</v>
+        <v>232.28863899999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.63901129999999284</v>
+        <v>-0.66062690000001112</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.243534683084881</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3505295430280357</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>231.56831460000001</v>
+        <v>231.66366410000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.67012529999999515</v>
+        <v>-0.62497489999998379</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.4081792217189988</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1812614918308002</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>230.71215549999999</v>
+        <v>230.61702600000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.8561591000000135</v>
+        <v>-1.0466380999999956</v>
       </c>
       <c r="D410" s="5">
-        <v>-4.3475488625612009</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2887967322746476</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>230.50834019999999</v>
+        <v>230.4086633</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.20381530000000225</v>
+        <v>-0.20836270000000923</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.0549660665009841</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0788296500708117</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>229.20540539999999</v>
+        <v>228.99266410000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.3029348000000027</v>
+        <v>-1.4159991999999875</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.5759816810509353</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1304836842538517</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>228.1627502</v>
+        <v>227.84249</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0426551999999845</v>
+        <v>-1.1501741000000152</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.3242725223918601</v>
+        <v>-5.8635574716100809</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.928705250021558</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9765629918446121</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>227.6170324</v>
+        <v>227.77248940000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.54571780000000558</v>
+        <v>-7.000059999998598E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.8326931812227119</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36805655814493576</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>226.7551982</v>
+        <v>226.91005480000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.8618342000000041</v>
+        <v>-0.86243460000000027</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.4501656094855235</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4502251744019228</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>226.60094659999999</v>
+        <v>226.73867910000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.15425160000000915</v>
+        <v>-0.17137569999999869</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.81326005992372608</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90255467033741876</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>226.42935270000001</v>
+        <v>226.11108089999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.17159389999997643</v>
+        <v>-0.62759820000002264</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.90492666464870863</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2714213932989566</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>225.42888439999999</v>
+        <v>224.98582400000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.0004683000000227</v>
+        <v>-1.1252568999999824</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.1751768711073121</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8111045303952285</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>225.97394800000001</v>
+        <v>225.4205164</v>
       </c>
       <c r="C419" s="5">
-        <v>0.54506360000002019</v>
+        <v>0.43469239999998877</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9403729512454291</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3433024693069182</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.59141339999999</v>
+        <v>225.1194935</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.38253460000001382</v>
+        <v>-0.30102289999999243</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.0125842958137574</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5907433123741654</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.47448800000001</v>
+        <v>224.83205240000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.1169253999999853</v>
+        <v>-0.28744109999999523</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.62019731766287389</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5214910588176034</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>226.0563454</v>
+        <v>225.76566700000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.58185739999998987</v>
+        <v>0.93361459999999852</v>
       </c>
       <c r="D422" s="5">
-        <v>3.1410416620083703</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0983927853529121</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>223.14446380000001</v>
+        <v>225.2119792</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.9118815999999867</v>
+        <v>-0.55368780000000584</v>
       </c>
       <c r="D423" s="5">
-        <v>-14.408039973184438</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9036124258603357</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>223.00704970000001</v>
+        <v>224.8989976</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.13741410000000087</v>
+        <v>-0.31298160000000053</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.73647163630711221</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6549761839934174</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>223.3576276</v>
+        <v>225.0522938</v>
       </c>
       <c r="C425" s="5">
-        <v>0.35057789999999045</v>
+        <v>0.15329619999999977</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9028548063430684</v>
+        <v>0.82102030742510212</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.106006609662614</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2246162688969942</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>223.91416140000001</v>
+        <v>224.3510766</v>
       </c>
       <c r="C426" s="5">
-        <v>0.55653380000001107</v>
+        <v>-0.70121720000000209</v>
       </c>
       <c r="D426" s="5">
-        <v>3.0313234655626964</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6755428514206212</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>223.92050860000001</v>
+        <v>224.28418740000001</v>
       </c>
       <c r="C427" s="5">
-        <v>6.347199999993336E-3</v>
+        <v>-6.6889199999991433E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>3.4021196094813355E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35718816307114265</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>223.24517119999999</v>
+        <v>223.52612669999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.67533740000001785</v>
+        <v>-0.75806070000001569</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.5597286589491239</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9813397130398998</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>222.58046849999999</v>
+        <v>223.2412659</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.66470269999999232</v>
+        <v>-0.28486079999998992</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.5150135583002506</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5186016322948137</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>222.7994242</v>
+        <v>223.46860409999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.2189557000000093</v>
+        <v>0.22733819999999128</v>
       </c>
       <c r="D430" s="5">
-        <v>1.1868655289967611</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2288902126401213</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>223.118244</v>
+        <v>223.8186662</v>
       </c>
       <c r="C431" s="5">
-        <v>0.31881979999999999</v>
+        <v>0.35006210000000237</v>
       </c>
       <c r="D431" s="5">
-        <v>1.7307461067264329</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8960727335431304</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>222.93375839999999</v>
+        <v>224.50877</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.18448560000001635</v>
+        <v>0.69010380000000282</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.98772161145306292</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7633743962085298</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>221.6217671</v>
+        <v>223.39074009999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.3119912999999883</v>
+        <v>-1.1180299000000105</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.837977679475582</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8148840025899817</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>220.6424063</v>
+        <v>221.39487030000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.97936079999999492</v>
+        <v>-1.9958697999999799</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.1758710744474463</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.209860638207758</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>221.08476390000001</v>
+        <v>222.03179639999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.44235760000000823</v>
+        <v>0.6369260999999824</v>
       </c>
       <c r="D435" s="5">
-        <v>2.4325411353595561</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5074056329096104</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>221.0503343</v>
+        <v>219.91947880000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.4429600000009941E-2</v>
+        <v>-2.112317599999983</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.18671639872771539</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.837487385105259</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>220.31735800000001</v>
+        <v>218.5564463</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.73297629999999003</v>
+        <v>-1.3630325000000028</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.9072843011682901</v>
+        <v>-7.1890805949155201</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.3611666781510823</v>
+        <v>-2.8863724916186606</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>216.85217370000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.7042725999999959</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-8.966359246217614</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>217.7672403</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.91506659999998874</v>
+      </c>
+      <c r="D439" s="5">
+        <v>5.1829172475511998</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE500000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>