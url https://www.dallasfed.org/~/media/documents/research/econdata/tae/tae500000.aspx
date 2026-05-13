--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D75B9104-8126-4F62-976A-E6F2EDF36733}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0014F7E-215E-4F23-B5D9-C15D98B2ED94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B04EA222-79A8-4147-BF15-911BC0F0CE36}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6516F802-CF20-43B8-A16B-AF6535492D76}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDB61CCC-00C2-4110-A992-21F1D1C8D22E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{584D9217-4A3C-4E2F-A2D7-E969665995F5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>175.28604920000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>175.28604917000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>175.72241750000001</v>
+        <v>175.72241751999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.43636829999999804</v>
+        <v>0.43636834999998086</v>
       </c>
       <c r="D7" s="5">
-        <v>3.028601111008844</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.0286014633227998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>175.79655360000001</v>
+        <v>175.79655355</v>
       </c>
       <c r="C8" s="5">
-        <v>7.4136100000004035E-2</v>
+        <v>7.4136030000005348E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.50744830101638883</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.50744782070875072</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>175.8173492</v>
+        <v>175.81734921</v>
       </c>
       <c r="C9" s="5">
-        <v>2.079559999998537E-2</v>
+        <v>2.0795660000004546E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.14204466354377221</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.14204507368169583</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>176.0976211</v>
+        <v>176.09762108000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.28027190000000246</v>
+        <v>0.28027187000000708</v>
       </c>
       <c r="D10" s="5">
-        <v>1.9297912273218865</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.9297910188342149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>177.5631123</v>
+        <v>177.56311228000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.4654912000000024</v>
       </c>
       <c r="D11" s="5">
-        <v>10.456458473500341</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.456458474742902</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>179.78562869999999</v>
+        <v>179.78562866999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.2225163999999893</v>
+        <v>2.2225163899999814</v>
       </c>
       <c r="D12" s="5">
-        <v>16.098522677314865</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>16.098522601763566</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>180.28676469999999</v>
+        <v>180.28676465000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50113600000000247</v>
+        <v>0.50113598000001502</v>
       </c>
       <c r="D13" s="5">
-        <v>3.3966493954916466</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.3966492584244667</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>180.43696840000001</v>
+        <v>180.43696843000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.15020370000002004</v>
+        <v>0.15020377999999823</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0043591647755257</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.0043597024407935</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>178.45592490000001</v>
+        <v>178.45592493000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9810434999999984</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.407807447208674</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-12.407807445268649</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>179.016784</v>
+        <v>179.01678396</v>
       </c>
       <c r="C16" s="5">
-        <v>0.56085909999998762</v>
+        <v>0.56085902999998893</v>
       </c>
       <c r="D16" s="5">
-        <v>3.8372916702792859</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.837291182387581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>177.90014289999999</v>
+        <v>177.90014285000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1166411000000096</v>
+        <v>-1.1166411099999891</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.2336320779929135</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-7.2336321421282541</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>178.8923432</v>
+        <v>178.89234321999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.99220030000000747</v>
+        <v>0.99220036999997774</v>
       </c>
       <c r="D18" s="5">
-        <v>6.9019109626185404</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>6.9019114665826997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>177.80565490000001</v>
+        <v>177.80565485</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0866882999999916</v>
+        <v>-1.0866883699999903</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.05076985354951</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.0507702919036186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>177.8926419</v>
+        <v>177.89264191000001</v>
       </c>
       <c r="C20" s="5">
-        <v>8.6986999999993486E-2</v>
+        <v>8.6987060000012661E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.58865242337546864</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.5886528306626726</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>178.43618050000001</v>
+        <v>178.43618053</v>
       </c>
       <c r="C21" s="5">
-        <v>0.54353860000000509</v>
+        <v>0.54353861999999253</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7287637732886569</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.7287639125922922</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>178.15961179999999</v>
+        <v>178.15961178000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.27656870000001277</v>
+        <v>-0.27656874999999559</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8441763502134778</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.8441766804718096</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>177.35666330000001</v>
+        <v>177.35666327000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.80294849999998519</v>
+        <v>-0.80294850999999312</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2762195956428171</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-5.2762196603108542</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>177.55253070000001</v>
+        <v>177.55253069</v>
       </c>
       <c r="C24" s="5">
-        <v>0.19586739999999736</v>
+        <v>0.1958674199999848</v>
       </c>
       <c r="D24" s="5">
-        <v>1.3333234335460187</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.3333235707463809</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>177.6797751</v>
+        <v>177.67977504999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12724439999999504</v>
+        <v>0.12724435999999173</v>
       </c>
       <c r="D25" s="5">
-        <v>0.86338717904523854</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.86338690661289519</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>177.8047114</v>
+        <v>177.80471137000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12493630000000167</v>
+        <v>0.12493632000001753</v>
       </c>
       <c r="D26" s="5">
-        <v>0.84705604638195542</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.8470561827440104</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>178.4874409</v>
+        <v>178.48744088000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.68272949999999355</v>
+        <v>0.68272951000000148</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7062917484746114</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.7062918196812964</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>179.38627719999999</v>
+        <v>179.38627715000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.89883629999999926</v>
+        <v>0.89883627000000388</v>
       </c>
       <c r="D28" s="5">
-        <v>6.2132385314149996</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>6.2132383189772211</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>179.9159842</v>
+        <v>179.91598417</v>
       </c>
       <c r="C29" s="5">
-        <v>0.52970700000000193</v>
+        <v>0.52970701999998937</v>
       </c>
       <c r="D29" s="5">
-        <v>3.6015808032803243</v>
+        <v>3.6015809425003154</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1331307930051215</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.1331308045658517</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>175.6545897</v>
+        <v>175.65458964999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.2613944999999944</v>
+        <v>-4.2613945200000103</v>
       </c>
       <c r="D30" s="5">
-        <v>-24.997275893807537</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-24.997275999925993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>175.99956990000001</v>
+        <v>175.99956988</v>
       </c>
       <c r="C31" s="5">
-        <v>0.34498020000000906</v>
+        <v>0.34498023000000444</v>
       </c>
       <c r="D31" s="5">
-        <v>2.3823877641093061</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.382387974213751</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>176.18607059999999</v>
+        <v>176.18607055000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18650069999998209</v>
+        <v>0.18650067000001513</v>
       </c>
       <c r="D32" s="5">
-        <v>1.279036111994114</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.2790359051975786</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>176.5050449</v>
+        <v>176.50504488999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31897430000000782</v>
+        <v>0.3189743399999827</v>
       </c>
       <c r="D33" s="5">
-        <v>2.1942917894607117</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.1942920680035005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>176.94313769999999</v>
+        <v>176.94313774</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43809279999999262</v>
+        <v>0.43809285000000386</v>
       </c>
       <c r="D34" s="5">
-        <v>3.019447255181662</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0194476046857321</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.038557</v>
+        <v>177.03855695999999</v>
       </c>
       <c r="C35" s="5">
-        <v>9.5419300000003204E-2</v>
+        <v>9.5419219999996585E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.64904118022994783</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.64904063430841763</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>175.8167631</v>
+        <v>175.81676311000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.2217938999999944</v>
+        <v>-1.2217938499999832</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.9743214066431145</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.9743210943259761</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>175.39017609999999</v>
+        <v>175.39017612000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.42658700000001204</v>
+        <v>-0.42658699000000411</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8730373032807455</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.8730372366661983</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>175.4724976</v>
+        <v>175.47249761</v>
       </c>
       <c r="C38" s="5">
-        <v>8.2321500000006154E-2</v>
+        <v>8.2321489999998221E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.56469077292968795</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.56469070409193023</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>176.10697390000001</v>
+        <v>176.10697392</v>
       </c>
       <c r="C39" s="5">
-        <v>0.63447630000001709</v>
+        <v>0.6344763099999966</v>
       </c>
       <c r="D39" s="5">
-        <v>4.4263172109522353</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>4.4263172818512997</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.77114220000001</v>
+        <v>175.77114215</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.33583169999999996</v>
+        <v>-0.33583176999999864</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.2645213495028238</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.264521816320475</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.1822473</v>
+        <v>176.18224727</v>
       </c>
       <c r="C41" s="5">
-        <v>0.41110509999998612</v>
+        <v>0.41110512000000199</v>
       </c>
       <c r="D41" s="5">
-        <v>2.8430257644284751</v>
+        <v>2.8430259053432438</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.0752669178350835</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-2.0752669181811179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>176.89859340000001</v>
+        <v>176.89859336000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.71634610000000976</v>
+        <v>0.71634609000000182</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9897282647018093</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.9897281943501515</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>176.8839208</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.4672600000011471E-2</v>
+        <v>-1.4672560000008161E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-9.9486885095523281E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-9.9486614023602815E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>177.53180800000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.64788720000001376</v>
       </c>
       <c r="D44" s="5">
         <v>4.4849735611534269</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>177.7810303</v>
+        <v>177.78103024999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.24922229999998535</v>
+        <v>0.24922224999997411</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6976489817248419</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.69764863850137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.34838959999999</v>
+        <v>178.34838959000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.56735929999999257</v>
+        <v>0.5673593400000243</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8975440276308948</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8975443083723471</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.62022999999999</v>
+        <v>179.62023001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.2718404000000021</v>
+        <v>1.2718404199999895</v>
       </c>
       <c r="D47" s="5">
-        <v>8.9012014778469428</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.9012016238744671</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>179.18047050000001</v>
+        <v>179.18047052</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.43975949999997965</v>
+        <v>-0.43975949000000014</v>
       </c>
       <c r="D48" s="5">
-        <v>-2.8986889256030435</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-2.8986888604137562</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>178.8775584</v>
+        <v>178.87755842999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.30291210000001456</v>
+        <v>-0.30291209000000663</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.00989386386351</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.009893797904494</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.18649210000001</v>
+        <v>179.18649213</v>
       </c>
       <c r="C50" s="5">
         <v>0.30893370000001141</v>
       </c>
       <c r="D50" s="5">
-        <v>2.0922815667239414</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.0922815663698247</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>179.29453330000001</v>
+        <v>179.29453329</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10804120000000239</v>
+        <v>0.10804115999999908</v>
       </c>
       <c r="D51" s="5">
-        <v>0.72594900039366639</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.72594873061235798</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>179.07746969999999</v>
+        <v>179.07746971</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21706360000001723</v>
+        <v>-0.21706358000000137</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4431499328838804</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.4431498008775412</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>179.33518330000001</v>
+        <v>179.33518326999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.25771360000001664</v>
+        <v>0.25771355999998491</v>
       </c>
       <c r="D53" s="5">
-        <v>1.7406763155526805</v>
+        <v>1.740676043140077</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7895877980437236</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.7895877983484354</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>179.02978959999999</v>
+        <v>179.02978955</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.30539370000002464</v>
+        <v>-0.30539371999998366</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0244741558646306</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-2.0244742875418553</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>179.1693818</v>
+        <v>179.16938184</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13959220000000983</v>
+        <v>0.13959228999999596</v>
       </c>
       <c r="D55" s="5">
-        <v>0.93968086938223117</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.93968147809166958</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>179.8169288</v>
+        <v>179.81692881999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.64754700000000298</v>
+        <v>0.64754697999998712</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4242505965250256</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.424250456143386</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>180.5052336</v>
+        <v>180.50523362999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.68830479999999739</v>
+        <v>0.68830481000000532</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6913189707227243</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.6913190397889437</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>180.87157629999999</v>
+        <v>180.87157632</v>
       </c>
       <c r="C58" s="5">
-        <v>0.36634269999998992</v>
+        <v>0.36634269000001041</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4628191076534245</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.4628190392603555</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.07553669999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.2039603999999997</v>
+        <v>1.2039603799999838</v>
       </c>
       <c r="D59" s="5">
-        <v>8.2867460439626015</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.2867459002758714</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>186.04916829999999</v>
+        <v>186.04916833999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9736316000000045</v>
+        <v>3.9736316400000078</v>
       </c>
       <c r="D60" s="5">
-        <v>29.572730154507877</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>29.572730488800936</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>186.0488799</v>
+        <v>186.04887986</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.8839999998808707E-4</v>
+        <v>-2.884799999947063E-4</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.860137578646448E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.8606535620357967E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>186.98924310000001</v>
+        <v>186.98924307999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.94036320000000728</v>
+        <v>0.94036321999999473</v>
       </c>
       <c r="D62" s="5">
-        <v>6.2367478424635747</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>6.2367479801964887</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>187.37144079999999</v>
+        <v>187.37144083000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.38219769999997766</v>
+        <v>0.38219775000001732</v>
       </c>
       <c r="D63" s="5">
-        <v>2.4805085582356279</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.4805088866668656</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.79336509999999</v>
+        <v>188.79336513999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.4219243000000006</v>
+        <v>1.4219243099999801</v>
       </c>
       <c r="D64" s="5">
-        <v>9.4964336392140183</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>9.4964337072272578</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>190.77114330000001</v>
+        <v>190.77114329</v>
       </c>
       <c r="C65" s="5">
-        <v>1.9777782000000173</v>
+        <v>1.977778150000006</v>
       </c>
       <c r="D65" s="5">
-        <v>13.321276870500354</v>
+        <v>13.321276511103108</v>
       </c>
       <c r="E65" s="5">
-        <v>6.3768635855850908</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.376863597804161</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>192.19003699999999</v>
+        <v>192.19003696999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.4188936999999839</v>
+        <v>1.4188936799999965</v>
       </c>
       <c r="D66" s="5">
-        <v>9.2995201142988861</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.2995199783171714</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.24239610000001</v>
+        <v>194.24239609</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0523591000000181</v>
+        <v>2.0523591200000055</v>
       </c>
       <c r="D67" s="5">
-        <v>13.594649533562176</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>13.594649676164416</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.8567827</v>
+        <v>195.85678267</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6143865999999889</v>
+        <v>1.6143865800000015</v>
       </c>
       <c r="D68" s="5">
-        <v>10.442206136831267</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>10.442206002059496</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>193.45630449999999</v>
+        <v>193.45630449000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.4004782000000091</v>
+        <v>-2.4004781799999932</v>
       </c>
       <c r="D69" s="5">
-        <v>-13.75553054205213</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-13.755530437025055</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>192.90616869999999</v>
+        <v>192.90616871</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.55013579999999251</v>
+        <v>-0.55013578000000507</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.3595956218362866</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-3.3595955017743151</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.93294159999999</v>
+        <v>194.93294155000001</v>
       </c>
       <c r="C71" s="5">
-        <v>2.0267728999999974</v>
+        <v>2.0267728400000067</v>
       </c>
       <c r="D71" s="5">
-        <v>13.362509266086043</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>13.362508846639788</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.01130209999999</v>
+        <v>195.01130212999999</v>
       </c>
       <c r="C72" s="5">
-        <v>7.8360500000002276E-2</v>
+        <v>7.8360579999980473E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.48345229589032979</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.48345279067354419</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.15778180000001</v>
+        <v>196.15778182</v>
       </c>
       <c r="C73" s="5">
-        <v>1.1464797000000146</v>
+        <v>1.1464796900000067</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2874975650778717</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.2874974982867657</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>197.03816459999999</v>
+        <v>197.03816455</v>
       </c>
       <c r="C74" s="5">
-        <v>0.88038279999997826</v>
+        <v>0.880382730000008</v>
       </c>
       <c r="D74" s="5">
-        <v>5.5207185587899499</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.520718108364342</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>197.41375840000001</v>
+        <v>197.41375844000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.37559380000001852</v>
+        <v>0.37559389000000465</v>
       </c>
       <c r="D75" s="5">
-        <v>2.311572612576529</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.311573172889636</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.5145785</v>
+        <v>198.51457846</v>
       </c>
       <c r="C76" s="5">
-        <v>1.1008200999999929</v>
+        <v>1.1008200199999862</v>
       </c>
       <c r="D76" s="5">
-        <v>6.9005329271867533</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.9005324087833886</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.70239860000001</v>
+        <v>200.70239859</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1878201000000104</v>
+        <v>2.1878201300000057</v>
       </c>
       <c r="D77" s="5">
-        <v>14.056983611044016</v>
+        <v>14.056983818634405</v>
       </c>
       <c r="E77" s="5">
-        <v>5.2058477651320878</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.2058477654049806</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>198.82216099999999</v>
+        <v>198.82216101</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8802376000000152</v>
+        <v>-1.8802375799999993</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.680409225056053</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.68040911774254</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>200.05272070000001</v>
       </c>
       <c r="C79" s="5">
-        <v>1.2305597000000148</v>
+        <v>1.2305596900000069</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6852120090346698</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.6852119440407485</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>201.06605479999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0133340999999803</v>
       </c>
       <c r="D80" s="5">
         <v>6.250634682594125</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>203.65937439999999</v>
+        <v>203.65937439000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.5933196000000009</v>
+        <v>2.5933195900000214</v>
       </c>
       <c r="D81" s="5">
-        <v>16.623960553971195</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>16.623960485254141</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>204.84761259999999</v>
+        <v>204.84761257</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1882382000000007</v>
+        <v>1.1882381799999848</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2304225782529707</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.230422452987928</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>205.5399238</v>
+        <v>205.53992378000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.69231120000000601</v>
+        <v>0.69231121000001394</v>
       </c>
       <c r="D83" s="5">
-        <v>4.131808807430537</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.1318088688419241</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>206.59325469999999</v>
+        <v>206.59325473000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0533308999999917</v>
+        <v>1.053330950000003</v>
       </c>
       <c r="D84" s="5">
-        <v>6.3259709772574446</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>6.3259712866886586</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>207.77201980000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.178765100000021</v>
+        <v>1.1787650699999972</v>
       </c>
       <c r="D85" s="5">
-        <v>7.0658794028096716</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.0658792162412887</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>208.96938040000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.1973605999999961</v>
       </c>
       <c r="D86" s="5">
         <v>7.1388844565063447</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>212.3512278</v>
+        <v>212.35122776</v>
       </c>
       <c r="C87" s="5">
-        <v>3.3818473999999981</v>
+        <v>3.3818473599999948</v>
       </c>
       <c r="D87" s="5">
-        <v>21.245451879176368</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>21.245451605112486</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>214.64646970000001</v>
+        <v>214.64646968</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2952419000000077</v>
+        <v>2.2952419199999952</v>
       </c>
       <c r="D88" s="5">
-        <v>13.769980442807327</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>13.769980572765594</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>215.40825699999999</v>
+        <v>215.40825695999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.76178729999998041</v>
+        <v>0.76178727999999296</v>
       </c>
       <c r="D89" s="5">
-        <v>4.3429615353956619</v>
+        <v>4.3429614195534816</v>
       </c>
       <c r="E89" s="5">
-        <v>7.3271961384521189</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>7.3271961238696948</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>219.08048220000001</v>
+        <v>219.08048221999999</v>
       </c>
       <c r="C90" s="5">
-        <v>3.672225200000014</v>
+        <v>3.6722252600000047</v>
       </c>
       <c r="D90" s="5">
-        <v>22.488720643236082</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>22.48872105036579</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>221.02584039999999</v>
+        <v>221.02584041</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9453581999999869</v>
+        <v>1.9453581900000074</v>
       </c>
       <c r="D91" s="5">
-        <v>11.191694535130248</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.191694473689928</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>220.9424253</v>
       </c>
       <c r="C92" s="5">
-        <v>-8.3415099999996301E-2</v>
+        <v>-8.3415110000004233E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.45194085650169802</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-0.45194091054860941</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>224.34945880000001</v>
+        <v>224.34945882</v>
       </c>
       <c r="C93" s="5">
-        <v>3.4070335000000114</v>
+        <v>3.4070335199999988</v>
       </c>
       <c r="D93" s="5">
-        <v>20.157507487816883</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>20.157507616356284</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>226.0287342</v>
+        <v>226.02873424000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6792753999999945</v>
+        <v>1.6792754200000104</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3612637921080655</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3612639073600725</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>228.34072309999999</v>
+        <v>228.34072313999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.3119888999999887</v>
       </c>
       <c r="D95" s="5">
-        <v>12.989120816058698</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.989120813628974</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>229.8731894</v>
+        <v>229.87318941000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.5324663000000101</v>
+        <v>1.5324662700000147</v>
       </c>
       <c r="D96" s="5">
-        <v>8.3576041753352861</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>8.357604004119823</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>231.17542599999999</v>
+        <v>231.17542598</v>
       </c>
       <c r="C97" s="5">
-        <v>1.3022365999999863</v>
+        <v>1.3022365699999909</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0138874597507339</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>7.0138872927876905</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>231.76625079999999</v>
+        <v>231.76625078000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.59082480000000714</v>
       </c>
       <c r="D98" s="5">
-        <v>3.1103700644003807</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.1103700646730514</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>232.37523200000001</v>
+        <v>232.37523195</v>
       </c>
       <c r="C99" s="5">
-        <v>0.60898120000001654</v>
+        <v>0.60898116999999274</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1990481749214705</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.1990480153234468</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>235.1424481</v>
+        <v>235.14244808999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7672160999999846</v>
+        <v>2.7672161399999879</v>
       </c>
       <c r="D100" s="5">
-        <v>15.264186135799296</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>15.264186374592459</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>234.80400309999999</v>
+        <v>234.80400306000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.33844500000000721</v>
+        <v>-0.33844502999997417</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.7135754018003602</v>
+        <v>-1.7135755525646501</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0041794915967301</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.0041794932687722</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>232.34548889999999</v>
+        <v>232.34548885000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-2.4585141999999962</v>
+        <v>-2.4585142100000041</v>
       </c>
       <c r="D102" s="5">
-        <v>-11.865696483158473</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-11.865696530583792</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>234.46106610000001</v>
+        <v>234.46106613000001</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1155772000000184</v>
+        <v>2.1155772799999966</v>
       </c>
       <c r="D103" s="5">
-        <v>11.490505999417721</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>11.49050645851284</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>236.77304580000001</v>
+        <v>236.77304579</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3119796999999949</v>
+        <v>2.3119796599999916</v>
       </c>
       <c r="D104" s="5">
-        <v>12.496317292667891</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>12.496317062922358</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>236.81475330000001</v>
+        <v>236.81475329</v>
       </c>
       <c r="C105" s="5">
         <v>4.1707500000001119E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.21158454481846611</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.21158454482725908</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>238.18557989999999</v>
+        <v>238.18557985999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.3708265999999867</v>
+        <v>1.3708265699999913</v>
       </c>
       <c r="D106" s="5">
-        <v>7.1717992549334308</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.1717990932636866</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>238.9864378</v>
+        <v>238.98643781000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.80085790000001111</v>
+        <v>0.80085795000002236</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1102501156264903</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.1102503777089794</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>241.9645179</v>
+        <v>241.96451789</v>
       </c>
       <c r="C108" s="5">
-        <v>2.9780800999999997</v>
+        <v>2.9780800799999838</v>
       </c>
       <c r="D108" s="5">
-        <v>16.022213831335176</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>16.022213715537603</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>242.73941289999999</v>
+        <v>242.73941288</v>
       </c>
       <c r="C109" s="5">
-        <v>0.77489499999998657</v>
+        <v>0.77489499000000706</v>
       </c>
       <c r="D109" s="5">
-        <v>3.9114361160432765</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.9114360648385249</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.22256920000001</v>
+        <v>244.22256915</v>
       </c>
       <c r="C110" s="5">
-        <v>1.4831563000000187</v>
+        <v>1.4831562699999949</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5835774339876538</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.5835772760483033</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>245.9424219</v>
+        <v>245.94242191000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.7198526999999899</v>
+        <v>1.7198527600000091</v>
       </c>
       <c r="D111" s="5">
-        <v>8.785696539909992</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>8.7856968602505461</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>246.83094</v>
+        <v>246.83093998000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.88851809999999887</v>
+        <v>0.88851807000000349</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4224360914974392</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.4224359390153234</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>248.01527300000001</v>
+        <v>248.01527304000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1843330000000094</v>
+        <v>1.1843330600000002</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9121892234604179</v>
+        <v>5.9121895314202311</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6265096529779068</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.6265096880073528</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>248.07380019999999</v>
+        <v>248.07380021</v>
       </c>
       <c r="C114" s="5">
-        <v>5.8527199999986124E-2</v>
+        <v>5.8527169999990747E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.28354651710618128</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.28354637153056306</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>249.3009643</v>
+        <v>249.30096426</v>
       </c>
       <c r="C115" s="5">
-        <v>1.2271641000000102</v>
+        <v>1.227164049999999</v>
       </c>
       <c r="D115" s="5">
-        <v>6.1003228439213908</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.1003225883139001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>249.86827400000001</v>
+        <v>249.86827398</v>
       </c>
       <c r="C116" s="5">
-        <v>0.5673097000000098</v>
+        <v>0.56730971999999724</v>
       </c>
       <c r="D116" s="5">
-        <v>2.7651598232901975</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.765159922445859</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>250.74273719999999</v>
+        <v>250.74273715999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87446319999997968</v>
+        <v>0.87446317999999224</v>
       </c>
       <c r="D117" s="5">
-        <v>4.281422630213938</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>4.2814225307497233</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>252.059259</v>
+        <v>252.05925901000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.3165218000000039</v>
+        <v>1.3165218500000151</v>
       </c>
       <c r="D118" s="5">
-        <v>6.4857545541154416</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.4857548086580286</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>252.16653360000001</v>
+        <v>252.16653355</v>
       </c>
       <c r="C119" s="5">
-        <v>0.10727460000001088</v>
+        <v>0.1072745399999917</v>
       </c>
       <c r="D119" s="5">
-        <v>0.51190848271298606</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>0.51190819570530177</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>251.0233202</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.1432134000000076</v>
+        <v>-1.1432133499999964</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.3066561205350471</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-5.306655895223555</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>252.2068179</v>
+        <v>252.20681793</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1834977000000038</v>
+        <v>1.1834977299999991</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8066678570545482</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.8066680080827382</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>253.9549896</v>
+        <v>253.95498961000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7481717000000003</v>
+        <v>1.7481716800000129</v>
       </c>
       <c r="D122" s="5">
-        <v>8.6423444709553987</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>8.6423443672156921</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>254.7366696</v>
+        <v>254.73666957</v>
       </c>
       <c r="C123" s="5">
-        <v>0.78167999999999438</v>
+        <v>0.78167995999999107</v>
       </c>
       <c r="D123" s="5">
-        <v>3.7568069419850136</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.7568067463257027</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>256.14360299999998</v>
+        <v>256.14360302</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4069333999999856</v>
+        <v>1.4069334499999968</v>
       </c>
       <c r="D124" s="5">
-        <v>6.8327901032088967</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.832790354287166</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.26465289999999</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1210499000000027</v>
+        <v>2.1210498799999868</v>
       </c>
       <c r="D125" s="5">
-        <v>10.4021376075506</v>
+        <v>10.402137504106435</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1325599734335583</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.1325599566390148</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>260.93597010000002</v>
+        <v>260.93597005999999</v>
       </c>
       <c r="C126" s="5">
-        <v>2.6713172000000327</v>
+        <v>2.671317160000001</v>
       </c>
       <c r="D126" s="5">
-        <v>13.143017730129802</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>13.143017521999646</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>262.66922490000002</v>
+        <v>262.66922489000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7332547999999974</v>
+        <v>1.7332548300000212</v>
       </c>
       <c r="D127" s="5">
-        <v>8.268694566104152</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>8.2686947158054913</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>264.18233609999999</v>
+        <v>264.18233608000003</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5131111999999689</v>
+        <v>1.5131111900000178</v>
       </c>
       <c r="D128" s="5">
-        <v>7.1358955147660774</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.1358954663820251</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>268.47816089999998</v>
+        <v>268.47816091999999</v>
       </c>
       <c r="C129" s="5">
-        <v>4.2958247999999912</v>
+        <v>4.2958248399999661</v>
       </c>
       <c r="D129" s="5">
-        <v>21.356280128277394</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>21.356280347008628</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>270.49967729999997</v>
+        <v>270.49967724999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.0215163999999959</v>
+        <v>2.0215163299999972</v>
       </c>
       <c r="D130" s="5">
-        <v>9.4191774428876727</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>9.4191771023701243</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>274.05105229999998</v>
+        <v>274.05105233</v>
       </c>
       <c r="C131" s="5">
-        <v>3.5513750000000073</v>
+        <v>3.5513750800000139</v>
       </c>
       <c r="D131" s="5">
-        <v>16.943657362988862</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>16.943657776003796</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>276.82300670000001</v>
+        <v>276.82300665999998</v>
       </c>
       <c r="C132" s="5">
-        <v>2.7719544000000269</v>
+        <v>2.7719543299999714</v>
       </c>
       <c r="D132" s="5">
-        <v>12.836209551117971</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>12.836209207239847</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>278.64309179999998</v>
+        <v>278.64309179000003</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8200850999999716</v>
+        <v>1.8200851300000522</v>
       </c>
       <c r="D133" s="5">
-        <v>8.1815470056834538</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.1815471466769161</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>280.72443470000002</v>
+        <v>280.72443472999998</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0813429000000383</v>
+        <v>2.0813429399999563</v>
       </c>
       <c r="D134" s="5">
-        <v>9.3410467187178714</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.341046906024598</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>279.51926099999997</v>
+        <v>279.51926104</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.2051737000000458</v>
+        <v>-1.205173689999981</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.0317835578840846</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.031783516588062</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>280.36058580000002</v>
+        <v>280.36058579000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.84132480000005216</v>
+        <v>0.8413247500000125</v>
       </c>
       <c r="D136" s="5">
-        <v>3.6722756766444764</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.6722754542408698</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>279.7104023</v>
+        <v>279.71040225000002</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.65018350000002556</v>
+        <v>-0.65018354000000045</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.7476936232022409</v>
+        <v>-2.7476937901897314</v>
       </c>
       <c r="E137" s="5">
-        <v>8.3037880558528556</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>8.3037880364928753</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>276.24377770000001</v>
+        <v>276.24377767999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.4666245999999887</v>
+        <v>-3.4666245700000218</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.899308586943437</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-13.899308477055072</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>277.60915560000001</v>
       </c>
       <c r="C139" s="5">
-        <v>1.3653778999999986</v>
+        <v>1.3653779200000145</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0951101403315278</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.0951102325066175</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>276.58278389999998</v>
+        <v>276.58278387000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.026371700000027</v>
+        <v>-1.0263717299999939</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.3475051326406389</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-4.3475052571416928</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>275.84751510000001</v>
+        <v>275.84751511000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.73526879999997163</v>
+        <v>-0.73526875999999675</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1438528077037287</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.1438526395013655</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>274.03682800000001</v>
+        <v>274.03682799000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.8106870999999956</v>
+        <v>-1.8106871200000114</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.5986599623232394</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-7.5986600429822415</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>272.30548010000001</v>
+        <v>272.30548013999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7313479000000029</v>
+        <v>-1.7313478500000201</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.3235486934742466</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-7.3235484895283971</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>269.88743449999998</v>
+        <v>269.88743446000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.4180456000000277</v>
+        <v>-2.4180456799999774</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.150554374837217</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.150554693016002</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>268.72751640000001</v>
+        <v>268.72751634999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.1599180999999703</v>
+        <v>-1.1599181100000351</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.0371630836745895</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.037163126809352</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>267.4638822</v>
+        <v>267.46388217999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.2636342000000127</v>
+        <v>-1.2636341699999889</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.4990731442132734</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.4990730180139336</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>265.97284689999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.4910353000000214</v>
+        <v>-1.4910352800000055</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4883125377016011</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.4883124537919006</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>264.05269809999999</v>
+        <v>264.05269812</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9201487999999927</v>
+        <v>-1.9201487799999768</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.3273699560230341</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-8.3273698727008068</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>261.27403179999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.7786662999999976</v>
+        <v>-2.7786663200000135</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.921958148658296</v>
+        <v>-11.921958228713358</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.5912352019809051</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-6.591235185283506</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>260.79245550000002</v>
       </c>
       <c r="C150" s="5">
         <v>-0.48157629999997198</v>
       </c>
       <c r="D150" s="5">
         <v>-2.1895364647234294</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>258.65430049999998</v>
+        <v>258.65430054000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1381550000000402</v>
+        <v>-2.1381549600000085</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.4066830233921923</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-9.4066828552727522</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>256.4921918</v>
+        <v>256.49219176000003</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1621086999999761</v>
+        <v>-2.1621087799999827</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.5823236138975147</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-9.5823239508986973</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>253.69182989999999</v>
+        <v>253.69182989000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.8003619000000128</v>
+        <v>-2.8003618700000175</v>
       </c>
       <c r="D153" s="5">
-        <v>-12.342720506364479</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-12.342720383785732</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>252.27987859999999</v>
+        <v>252.27987859000001</v>
       </c>
       <c r="C154" s="5">
         <v>-1.4119512999999984</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.4780427742714641</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-6.4780427745190554</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>250.07057660000001</v>
+        <v>250.07057656000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.2093019999999797</v>
+        <v>-2.2093020300000035</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.017141413914688</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-10.01714154383173</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>247.92572419999999</v>
+        <v>247.92572422000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.1448524000000191</v>
+        <v>-2.1448523399999999</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.8204756720247985</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-9.8204754116322572</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.63474669999999</v>
+        <v>246.63474667</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2909774999999968</v>
+        <v>-1.290977550000008</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.0726541175673781</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-6.0726543455929205</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.2932696</v>
+        <v>245.29326961000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.3414770999999917</v>
+        <v>-1.3414770599999883</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.3351916371137023</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.3351914545741961</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>244.97883640000001</v>
+        <v>244.97883639</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.3144331999999963</v>
+        <v>-0.31443322000001217</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.5274408862435807</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.527440982653161</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.24915720000001</v>
+        <v>243.24915718</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.7296791999999925</v>
+        <v>-1.7296792100000005</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1512351173206881</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-8.1512351629514974</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.2291257</v>
+        <v>242.22912568999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.020031500000016</v>
+        <v>-1.020031490000008</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9175838535315375</v>
+        <v>-4.9175838068228117</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.289245689207446</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-7.2892456930348519</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>240.84466209999999</v>
+        <v>240.84466212999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3844636000000037</v>
+        <v>-1.3844635600000004</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.6470675280075557</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.6470673422224236</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>239.74661929999999</v>
+        <v>239.74661929000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.0980428000000018</v>
+        <v>-1.0980428399999766</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3358373927728575</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.3358375816530916</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.41478409999999</v>
+        <v>238.41478413999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3318352000000004</v>
+        <v>-1.3318351500000176</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4662626384213713</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.4662624032939213</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>236.7738377</v>
+        <v>236.77383768000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.64094639999999</v>
+        <v>-1.6409464599999808</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.9536926382347772</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-7.9536929168519173</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>235.59188030000001</v>
+        <v>235.59188033000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1819573999999875</v>
+        <v>-1.1819573500000047</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.8285494919722014</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-5.828549252617421</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>233.95647819999999</v>
+        <v>233.95647819000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6354021000000216</v>
+        <v>-1.6354021399999965</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.0192212692936309</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-8.0192214570246723</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>234.17037250000001</v>
+        <v>234.17037253000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21389430000002108</v>
+        <v>0.21389433999999596</v>
       </c>
       <c r="D168" s="5">
-        <v>1.102631351568939</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.1026315588553492</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.0217682</v>
+        <v>233.02176818000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.1486043000000166</v>
+        <v>-1.1486043499999994</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.7297715301343866</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-5.72977177215318</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>231.6420814</v>
+        <v>231.64208138000001</v>
       </c>
       <c r="C170" s="5">
         <v>-1.3796868000000018</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.8781528241122825</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-6.8781528246834922</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>230.4691053</v>
+        <v>230.46910528000001</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1729760999999996</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9100826298594811</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.9100826303556282</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>229.9907436</v>
+        <v>229.99074361000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.47836169999999356</v>
+        <v>-0.47836166999999818</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.4624823727159462</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-2.4624822202536922</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>229.0428086</v>
+        <v>229.04280858999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.94793500000000108</v>
+        <v>-0.94793502000001695</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.8353537737115921</v>
+        <v>-4.8353538732234469</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.4437372309765975</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-5.4437372312013288</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>229.32375809999999</v>
+        <v>229.32375812000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2809494999999913</v>
+        <v>0.2809495300000151</v>
       </c>
       <c r="D174" s="5">
-        <v>1.4819204165391398</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.4819205759138976</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>226.9977556</v>
+        <v>226.99775561999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.3260024999999871</v>
+        <v>-2.3260025000000155</v>
       </c>
       <c r="D175" s="5">
-        <v>-11.514898128271078</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-11.514898127322382</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>227.96277610000001</v>
+        <v>227.96277613000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.9650205000000085</v>
+        <v>0.96502051000001643</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2224687076701137</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.2224687625882948</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>227.0039027</v>
+        <v>227.00390271000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.95887340000001586</v>
+        <v>-0.95887342000000331</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9323760665432097</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.9323761664193055</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>226.36064339999999</v>
+        <v>226.36064340999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.64325930000001108</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.347931866839593</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-3.3479318666944535</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.6913979</v>
+        <v>225.69139786</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66924549999998817</v>
+        <v>-0.66924554999999941</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.490727517629566</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-3.4907277740475307</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>225.1460012</v>
+        <v>225.14600118999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.54539669999999774</v>
+        <v>-0.54539667000000236</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.8616378135841392</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-2.8616376587640047</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>224.26087899999999</v>
+        <v>224.26087901</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.88512220000001207</v>
+        <v>-0.88512217999999621</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.6169103742255242</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-4.6169102723487505</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>223.6033133</v>
+        <v>223.60331325999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.65756569999999215</v>
+        <v>-0.65756575000000339</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.4623831030083374</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.4623833618981914</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>223.72001320000001</v>
+        <v>223.72001316000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.11669990000001462</v>
       </c>
       <c r="D183" s="5">
-        <v>0.62808801949092441</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.62808801960376748</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>223.0382146</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68179860000000758</v>
+        <v>-0.68179856000000427</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5963840377518541</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.5963838309140739</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>223.06486509999999</v>
+        <v>223.06486505000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6650499999988142E-2</v>
+        <v>2.6650450000005321E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.14348045986618541</v>
+        <v>0.14348019050012262</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.6099677770018426</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.6099677945797706</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>223.65248700000001</v>
+        <v>223.65248700999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.58762190000001624</v>
+        <v>0.58762195999997857</v>
       </c>
       <c r="D186" s="5">
-        <v>3.2073772848642657</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.2073776178469071</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>223.27277480000001</v>
+        <v>223.27277475</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.37971220000000017</v>
+        <v>-0.37971225999999092</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0184163021176205</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.0184166179948559</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>223.07792760000001</v>
+        <v>223.07792757000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.19484719999999811</v>
+        <v>-0.19484717999998225</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.0422122922497556</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.0422121860174993</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>223.69888230000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.62095469999999864</v>
+        <v>0.62095472999999402</v>
       </c>
       <c r="D189" s="5">
-        <v>3.3919092854878929</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.3919094523404025</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>223.0208231</v>
+        <v>223.02082308000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.67805920000000697</v>
+        <v>-0.67805921999999441</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5773191914692748</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-3.5773192952327837</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>223.49105180000001</v>
+        <v>223.49105177999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.47022870000000694</v>
+        <v>0.47022869999997852</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5596903516635017</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.5596903518955605</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>223.820412</v>
+        <v>223.82041197000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.32936019999999644</v>
+        <v>0.32936019000001693</v>
       </c>
       <c r="D192" s="5">
-        <v>1.7828523132513929</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.7828522588420936</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>223.76909259999999</v>
+        <v>223.76909264</v>
       </c>
       <c r="C193" s="5">
-        <v>-5.1319400000011228E-2</v>
+        <v>-5.1319330000012542E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.2747992329575788</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.27479885863902487</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>225.34985649999999</v>
+        <v>225.34985651</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5807638999999938</v>
+        <v>1.5807638699999984</v>
       </c>
       <c r="D194" s="5">
-        <v>8.8143622118800344</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.8143620364100617</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>223.376045</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.9738114999999823</v>
+        <v>-1.9738115099999902</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.018809125884609</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-10.018809173800125</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>223.50560899999999</v>
+        <v>223.50560898000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.1295639999999878</v>
+        <v>0.12956398000000036</v>
       </c>
       <c r="D196" s="5">
-        <v>0.69825640333116556</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.69825629520161581</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>223.4699095</v>
+        <v>223.46990951000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.5699499999992668E-2</v>
+        <v>-3.5699469999997291E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.19150206687721383</v>
+        <v>-0.19150190610731643</v>
       </c>
       <c r="E197" s="5">
-        <v>0.18158144260793652</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.18158146954663223</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>222.89487070000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.5750387999999873</v>
+        <v>-0.57503880999999524</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.0445431815573687</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-3.0445432336211553</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>223.1347384</v>
+        <v>223.13473844000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.23986769999999069</v>
+        <v>0.239867739999994</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2990475861198281</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.2990478040310727</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>222.86134319999999</v>
+        <v>222.86134315999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.27339520000001016</v>
+        <v>-0.27339528000001678</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.4604288010150568</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.4604292252252016</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>222.82972409999999</v>
+        <v>222.82972405999999</v>
       </c>
       <c r="C201" s="5">
         <v>-3.1619100000000344E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.17012069259286777</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-0.17012069262333229</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>222.62208509999999</v>
+        <v>222.62208505999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.20763900000000035</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.1124806876958715</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.1124806878945903</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>222.89213899999999</v>
+        <v>222.89213903999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.27005389999999352</v>
+        <v>0.27005398000000014</v>
       </c>
       <c r="D203" s="5">
-        <v>1.4654231199983325</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.465423557276746</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>221.42775159999999</v>
+        <v>221.42775159000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4643873999999926</v>
+        <v>-1.4643874499999754</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.6051895810560595</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.6051898301011223</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>221.2890136</v>
+        <v>221.28901363</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.13873799999998937</v>
+        <v>-0.13873796000001448</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.74928761962924639</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.74928740437749664</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.44215320000001</v>
+        <v>222.44215315</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1531396000000029</v>
+        <v>1.1531395199999963</v>
       </c>
       <c r="D206" s="5">
-        <v>6.4355843355283771</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.4355838752838457</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.18283310000001</v>
+        <v>221.18283305</v>
       </c>
       <c r="C207" s="5">
         <v>-1.2593200999999965</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.5860115934087133</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-6.5860115948433107</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>220.87664810000001</v>
+        <v>220.87664806000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.30618499999999926</v>
+        <v>-0.30618498999999133</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.6485792589845616</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-1.6485792059209636</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>220.92297600000001</v>
+        <v>220.92297599</v>
       </c>
       <c r="C209" s="5">
-        <v>4.6327899999994315E-2</v>
+        <v>4.6327929999989692E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.25198525065637245</v>
+        <v>0.25198541406543651</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.1397210057043416</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-1.1397210146031012</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>220.9108683</v>
+        <v>220.91086829</v>
       </c>
       <c r="C210" s="5">
         <v>-1.2107700000001387E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-6.5746268426114529E-2</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-6.5746268429045518E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>221.58890070000001</v>
+        <v>221.58890069</v>
       </c>
       <c r="C211" s="5">
         <v>0.67803240000000642</v>
       </c>
       <c r="D211" s="5">
-        <v>3.7459241056648995</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.745924105837406</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>221.17355079999999</v>
+        <v>221.17355078</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.41534990000002381</v>
+        <v>-0.41534991000000332</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.2262554334383955</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-2.2262554865859374</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>220.7272911</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.4462596999999846</v>
+        <v>-0.44625967999999716</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.3945390156207114</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-2.3945389097070224</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>221.5584088</v>
+        <v>221.55840877</v>
       </c>
       <c r="C214" s="5">
-        <v>0.83111769999999296</v>
+        <v>0.83111766999999759</v>
       </c>
       <c r="D214" s="5">
-        <v>4.6131907856363119</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.6131906156550828</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>221.24951160000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.30889719999998988</v>
+        <v>-0.3088971699999945</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.6602728840871994</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-1.6602727242994941</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>221.53565370000001</v>
+        <v>221.53565368</v>
       </c>
       <c r="C216" s="5">
-        <v>0.28614210000000639</v>
+        <v>0.28614207999999053</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5630476402846316</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5630475302566005</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>222.03637259999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.5007188999999812</v>
+        <v>0.50071891999999707</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7462337383095781</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.7462338496196503</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>221.84348109999999</v>
+        <v>221.84348111</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19289150000000177</v>
+        <v>-0.19289148999999384</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0375192901689201</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.0375192366379737</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.32335140000001</v>
+        <v>221.32335141999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.52012969999998404</v>
+        <v>-0.52012969000000453</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.7774970179196612</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-2.7774969650828152</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>221.2060117</v>
+        <v>221.20601167000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.11733970000000227</v>
+        <v>-0.11733974999998509</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.63435591177316564</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.63435618123559578</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>220.4329578</v>
+        <v>220.43295778999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.77305390000000784</v>
+        <v>-0.7730538800000204</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.1139937130524107</v>
+        <v>-4.113993609202204</v>
       </c>
       <c r="E221" s="5">
-        <v>-0.22180499686913491</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-0.22180499687918243</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>220.32177039999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.11118740000000571</v>
+        <v>-0.11118738999999778</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.6036091530497889</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.60360909894004999</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>220.00239550000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.31937489999998547</v>
       </c>
       <c r="D223" s="5">
         <v>-1.7256989841973214</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.61965710000001</v>
+        <v>219.61965706000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.38273839999999382</v>
+        <v>-0.38273843999999713</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.0677813586051252</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.0677815726454885</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>219.05226669999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.56739040000002205</v>
+        <v>-0.56739036000001875</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.0565416605176865</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-3.0565414486383169</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>218.98580580000001</v>
+        <v>218.98580577999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.6460899999981393E-2</v>
+        <v>-6.6460919999997259E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.3634754885278868</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.36347559772581528</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>218.1980829</v>
+        <v>218.19808287999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78772290000000567</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.2321851728978181</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-4.2321851732767151</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>217.66877030000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.52931259999999725</v>
+        <v>-0.52931257999998138</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8724757769007736</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.8724756700682863</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>217.08840939999999</v>
+        <v>217.08840942</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.5803609000000165</v>
+        <v>-0.58036088000000063</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.1530040815537008</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-3.1530039744853133</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>215.87766690000001</v>
+        <v>215.87766692</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2107424999999807</v>
+        <v>-1.2107425000000092</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4910995566161862</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.4910995560365281</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>215.1219443</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.75572260000001279</v>
+        <v>-0.75572262000000023</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1208922162676798</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1208923228603478</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>214.31183820000001</v>
+        <v>214.31183819</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.81010609999998451</v>
+        <v>-0.81010610999999244</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.4265281091107944</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.42652816262542</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>213.6901982</v>
+        <v>213.69019821000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62164000000001352</v>
+        <v>-0.62163997999999765</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.4257628409450569</v>
+        <v>-3.4257627326377049</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.0588708999303771</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.0588708909960793</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>212.43299680000001</v>
+        <v>212.43299683000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2572013999999854</v>
+        <v>-1.2572013799999979</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8359228056599219</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.8359227000965861</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>210.97699940000001</v>
+        <v>210.97699943000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4559974000000011</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9216291220772561</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.9216291210004064</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>209.5756998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.4012996000000157</v>
+        <v>-1.4012996300000111</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.6855335229478294</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.6855336804683372</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>207.64284889999999</v>
+        <v>207.64284885999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9328509000000054</v>
+        <v>-1.9328509400000087</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.522746238894209</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-10.522746445735287</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>205.78416569999999</v>
+        <v>205.78416571</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8586832000000015</v>
+        <v>-1.8586831499999903</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.228246797813178</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-10.228246537942132</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>204.0572779</v>
+        <v>204.05727784999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.7268877999999859</v>
+        <v>-1.726887860000005</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.6180693744477903</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-9.6180696929073157</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>202.5897142</v>
+        <v>202.58971423</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4675636999999995</v>
+        <v>-1.4675636199999929</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2969808608064248</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-8.2969804282119419</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>201.24991600000001</v>
+        <v>201.24991603999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3397981999999899</v>
+        <v>-1.3397981900000104</v>
       </c>
       <c r="D241" s="5">
-        <v>-7.6536377835914386</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-7.6536377274354024</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.2314657</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.018450300000012</v>
+        <v>-1.0184503399999869</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.9065432206241049</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.9065434450457754</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.94885339999999</v>
+        <v>199.94885343999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.28261230000001092</v>
+        <v>-0.28261226000000761</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.680627227728837</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.6806269917019057</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>199.05051649999999</v>
+        <v>199.05051653000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.89833690000000388</v>
+        <v>-0.89833690999998339</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2601506744022197</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.2601507304906541</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.8985089</v>
+        <v>198.89850894</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15200759999999036</v>
+        <v>-0.15200759000001085</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.91255689584286426</v>
+        <v>-0.91255683592430525</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.9220251675539917</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.9220251531910471</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>197.75928379999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1392251000000044</v>
+        <v>-1.1392251400000077</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.6607645742874588</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-6.6607647995422177</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.6724638</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0868199999999888</v>
       </c>
       <c r="D247" s="5">
         <v>-6.3990764399709299</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>196.37806739999999</v>
+        <v>196.37806744</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.29439640000001077</v>
+        <v>-0.29439636000000746</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.7815491881746914</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.7815489481027513</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>196.99506790000001</v>
+        <v>196.99506790999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.61700050000001738</v>
+        <v>0.61700046999999358</v>
       </c>
       <c r="D249" s="5">
-        <v>3.8361209028387133</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.8361207122876273</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>195.8894075</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.105660400000005</v>
+        <v>-1.1056604099999845</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.5310862464690871</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-6.5310863034057203</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>196.16932220000001</v>
+        <v>196.16932224000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.27991470000000618</v>
+        <v>0.27991474000000949</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7282717848103202</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.7282720337257862</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>194.6571467</v>
+        <v>194.65714664999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5121755000000121</v>
+        <v>-1.5121755900000267</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.8679500108283413</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.8679505147165045</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>195.1358018</v>
+        <v>195.13580177</v>
       </c>
       <c r="C253" s="5">
-        <v>0.47865509999999745</v>
+        <v>0.47865512000001331</v>
       </c>
       <c r="D253" s="5">
-        <v>2.9909938068140685</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.9909939342627645</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>195.11807279999999</v>
+        <v>195.11807282999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.772900000000277E-2</v>
+        <v>-1.7728940000012017E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.10897114722157042</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.10897077863314397</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>194.71656050000001</v>
+        <v>194.71656052</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.40151229999997895</v>
+        <v>-0.40151230999998688</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.4415928083633243</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-2.4415928681154497</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>194.76754070000001</v>
+        <v>194.76754070999999</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0980199999997922E-2</v>
+        <v>5.0980189999989989E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.31463379550420445</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.31463373366584779</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>194.43950770000001</v>
+        <v>194.43950767999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.3280330000000049</v>
+        <v>-0.32803303000000028</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.0024569195217667</v>
+        <v>-2.0024571008599668</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.2418474752074924</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.2418475049227782</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>195.6284479</v>
+        <v>195.62844785999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1889401999999905</v>
+        <v>1.188940180000003</v>
       </c>
       <c r="D258" s="5">
-        <v>7.5895169408402241</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.5895168096550059</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>195.15010559999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.47834230000000844</v>
+        <v>-0.47834226000000513</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.8950484116165631</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.8950481733568512</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.1535873</v>
+        <v>195.15358732999999</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4817000000089138E-3</v>
+        <v>3.4817300000042906E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>2.1411466762910614E-2</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.1411651272362775E-2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.33465100000001</v>
+        <v>195.33465097999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18106370000000993</v>
+        <v>0.18106364999999869</v>
       </c>
       <c r="D261" s="5">
-        <v>1.119060225035029</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.1190599142595126</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.55756869999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22291769999998223</v>
+        <v>0.2229177199999981</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3780793826229543</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.3780795071823393</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.20290829999999</v>
+        <v>195.20290826999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35466040000000021</v>
+        <v>-0.35466042999999559</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.1547254619208589</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.1547256423705141</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>196.57530439999999</v>
+        <v>196.57530444</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3723961000000031</v>
+        <v>1.3723961700000018</v>
       </c>
       <c r="D264" s="5">
-        <v>8.7707381449813493</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.7707386111780075</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.2527173</v>
+        <v>196.25271728999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.32258709999999269</v>
+        <v>-0.32258715000000393</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.9515659651871187</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.9515662645554155</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>196.51629869999999</v>
+        <v>196.51629871</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26358139999999253</v>
+        <v>0.26358142000000839</v>
       </c>
       <c r="D266" s="5">
-        <v>1.6236444166215058</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.6236445408149169</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>196.23288030000001</v>
+        <v>196.23288024999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.28341839999998797</v>
+        <v>-0.28341846000000714</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.71699376051202</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.7169941210366635</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>195.9760924</v>
+        <v>195.97609241000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.25678790000000618</v>
+        <v>-0.256787839999987</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5590523397886913</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.5590519785190771</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>196.1442739</v>
+        <v>196.14427388999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.16818150000000287</v>
+        <v>0.168181479999987</v>
       </c>
       <c r="D269" s="5">
-        <v>1.0346828459204094</v>
+        <v>1.034682722242497</v>
       </c>
       <c r="E269" s="5">
-        <v>0.87675916287046629</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.87675916810365795</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>197.5812191</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4369451999999967</v>
+        <v>1.4369452100000046</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1541668557152853</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.1541669224953317</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>197.1556563</v>
+        <v>197.15565627999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.42556279999999447</v>
+        <v>-0.42556282000001033</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.554235674271188</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.554235792893178</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>197.3729276</v>
+        <v>197.37292757</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21727129999999306</v>
+        <v>0.21727129000001355</v>
       </c>
       <c r="D272" s="5">
-        <v>1.3304801091004181</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.3304800476287237</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>197.07664209999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29628550000001042</v>
+        <v>-0.29628547000001504</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.7865761870332064</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.7865760078961235</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>196.9535865</v>
+        <v>196.95358648000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.1230555999999865</v>
+        <v>-0.12305561999997394</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.74671788347631107</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.74671800442239755</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>197.057984</v>
+        <v>197.05798394999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10439750000000458</v>
+        <v>0.10439746999998079</v>
       </c>
       <c r="D275" s="5">
-        <v>0.63793136794823013</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>0.63793118416031191</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>196.89149</v>
+        <v>196.89148997000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.16649400000000014</v>
+        <v>-0.16649397999998428</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.0091800404098739</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.009179920000125</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>196.9921622</v>
+        <v>196.99216222000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10067219999999111</v>
+        <v>0.10067225000000235</v>
       </c>
       <c r="D277" s="5">
-        <v>0.61529805793218983</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.61529836448110942</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>197.4291581</v>
+        <v>197.42915814</v>
       </c>
       <c r="C278" s="5">
-        <v>0.43699589999999944</v>
+        <v>0.43699591999998688</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6947300957140818</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.6947302202755097</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>197.6813511</v>
+        <v>197.68135106</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25219300000000544</v>
+        <v>0.25219291999999882</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5436770111840969</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.5436765177425649</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>198.4172648</v>
       </c>
       <c r="C280" s="5">
-        <v>0.73591369999999756</v>
+        <v>0.73591374000000087</v>
       </c>
       <c r="D280" s="5">
-        <v>4.55988436701662</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.559884620903687</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>198.02967770000001</v>
+        <v>198.02967772</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.38758709999999041</v>
+        <v>-0.38758708000000297</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.3190521566719746</v>
+        <v>-2.3190520382885493</v>
       </c>
       <c r="E281" s="5">
-        <v>0.96123315889469207</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.96123317423855159</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.34594749999999</v>
+        <v>198.34594752000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.31626979999998639</v>
+        <v>0.31626980000001481</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9334237962252088</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.9334237960283218</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>198.75558770000001</v>
+        <v>198.75558767000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.40964020000001256</v>
+        <v>0.40964015000000131</v>
       </c>
       <c r="D283" s="5">
-        <v>2.5066839663430596</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.5066836566419504</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.28730820000001</v>
+        <v>199.28730815</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53172050000000581</v>
+        <v>0.53172047999998995</v>
       </c>
       <c r="D284" s="5">
-        <v>3.257957325932237</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.2579572020783321</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>199.89360429999999</v>
+        <v>199.89360432999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.60629609999998024</v>
+        <v>0.60629617999998686</v>
       </c>
       <c r="D285" s="5">
-        <v>3.712497543311688</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.7124980423438148</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>200.7104137</v>
+        <v>200.71041369</v>
       </c>
       <c r="C286" s="5">
-        <v>0.81680940000001101</v>
+        <v>0.8168093600000077</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0151813766577291</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.0151811247437506</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>201.097353</v>
       </c>
       <c r="C287" s="5">
-        <v>0.38693929999999455</v>
+        <v>0.38693931000000248</v>
       </c>
       <c r="D287" s="5">
-        <v>2.3381062590006163</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.3381063201862728</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>201.49170609999999</v>
+        <v>201.49170612</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39435309999998935</v>
+        <v>0.39435312000000522</v>
       </c>
       <c r="D288" s="5">
-        <v>2.378754336778921</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3787544587240417</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>202.31173630000001</v>
+        <v>202.31173634000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.82003020000001925</v>
+        <v>0.82003022000000669</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9945696240871307</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.9945697481338813</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>201.96828840000001</v>
+        <v>201.96828841000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.34344790000000103</v>
+        <v>-0.3434479299999964</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.0182273918922466</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-2.018227566145403</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>203.08558500000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1172966000000031</v>
+        <v>1.1172965899999951</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8442019271878429</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>6.8442018637060897</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>203.8235373</v>
+        <v>203.82353728000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.73795229999998924</v>
+        <v>0.73795228000000179</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4486504181151076</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4486502951280649</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>204.0152884</v>
+        <v>204.01528834999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.19175110000000473</v>
+        <v>0.19175106999998093</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1347838579984781</v>
+        <v>1.1347836796505639</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0225826600938754</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.0225826244403731</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>203.4047832</v>
+        <v>203.40478324</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.61050520000000574</v>
+        <v>-0.61050510999999119</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.5324221893944241</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-3.5324216780407425</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>203.21785929999999</v>
+        <v>203.21785925</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.18692390000001069</v>
+        <v>-0.18692398999999682</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.097213177208034</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.0972137026114548</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>202.7526641</v>
+        <v>202.75266406</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.46519519999998238</v>
+        <v>-0.46519519000000287</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.7126516356724917</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-2.7126515787517014</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>202.77842609999999</v>
+        <v>202.77842613999999</v>
       </c>
       <c r="C297" s="5">
-        <v>2.5761999999986074E-2</v>
+        <v>2.5762079999992693E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.15258005810643294</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.15258053228217605</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>202.14265589999999</v>
+        <v>202.14265594</v>
       </c>
       <c r="C298" s="5">
         <v>-0.63577019999999607</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.6981488746192337</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-3.6981488739022184</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>202.26946480000001</v>
+        <v>202.26946484000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.12680890000001455</v>
       </c>
       <c r="D299" s="5">
-        <v>0.75539133662225755</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.75539133647226642</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>202.15986119999999</v>
+        <v>202.15986117</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.10960360000001401</v>
+        <v>-0.1096036700000127</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.64830867016137939</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-0.64830908285246069</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>201.80387020000001</v>
+        <v>201.80387019</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.35599099999998884</v>
+        <v>-0.3559909800000014</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.0927794056472271</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-2.0927792895163222</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>201.63961929999999</v>
+        <v>201.63961932999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.16425090000001319</v>
+        <v>-0.16425086000000988</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.97233586961273932</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.97233563392687961</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>201.2328345</v>
+        <v>201.23283451</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.40678479999999695</v>
+        <v>-0.40678481999998439</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.3941811831662219</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-2.394181299223197</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>201.1196229</v>
+        <v>201.11962287</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.11321159999999963</v>
+        <v>-0.11321164000000294</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.67302307928659433</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.67302331631096113</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>201.56764229999999</v>
+        <v>201.56764226000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.44801939999999263</v>
+        <v>0.44801939000001312</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7061475163624227</v>
+        <v>2.7061474556265841</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.1997366075826021</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-1.1997366029750212</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>200.24982510000001</v>
+        <v>200.24982514000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.317817199999979</v>
+        <v>-1.3178171200000008</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.5693614006725802</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-7.5693609590076765</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>199.8243511</v>
+        <v>199.82435114</v>
       </c>
       <c r="C307" s="5">
         <v>-0.42547400000000835</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.5200740128753285</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-2.520074012377771</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>199.52709039999999</v>
+        <v>199.52709041</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29726070000000959</v>
+        <v>-0.29726073000000497</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.7705984748528802</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.7705986517333017</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>200.48460840000001</v>
+        <v>200.48460842</v>
       </c>
       <c r="C309" s="5">
-        <v>0.95751800000002163</v>
+        <v>0.95751801000000114</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9131793215751127</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.913179384665046</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>201.09330499999999</v>
+        <v>201.09330502</v>
       </c>
       <c r="C310" s="5">
-        <v>0.60869659999997339</v>
+        <v>0.60869660000000181</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7048107679259701</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.7048107675504927</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>200.8035648</v>
+        <v>200.80356481000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.28974019999998291</v>
+        <v>-0.28974020999999084</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.7153537863700996</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.7153538449356853</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>201.29851210000001</v>
+        <v>201.29851207999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49494730000000686</v>
+        <v>0.49494726999998306</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9982288207047736</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.9982286363523958</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>201.687704</v>
+        <v>201.68770398000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.38919189999998594</v>
+        <v>0.38919190000001436</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3449189864971798</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.3449189867326137</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>201.30408349999999</v>
+        <v>201.30408353000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.38362050000000636</v>
+        <v>-0.38362044999999512</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2587356450959661</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.2587353539932575</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>201.47706339999999</v>
+        <v>201.47706335999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.17297990000000141</v>
+        <v>0.1729798299999743</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0360431968556849</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.0360427754599666</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>201.93480289999999</v>
+        <v>201.93480292999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.45773950000000241</v>
+        <v>0.45773957000000109</v>
       </c>
       <c r="D316" s="5">
-        <v>2.7606283601284698</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.7606287881426939</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>202.5011782</v>
+        <v>202.50117822999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.56637530000000424</v>
       </c>
       <c r="D317" s="5">
-        <v>3.4180999894445119</v>
+        <v>3.4180999889290131</v>
       </c>
       <c r="E317" s="5">
-        <v>0.46313777814128709</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.46313781296098977</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>202.3742293</v>
+        <v>202.37422928999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.12694890000000214</v>
+        <v>-0.12694894000000545</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.74969695241365875</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.74969718770917515</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>202.46936769999999</v>
+        <v>202.46936765000001</v>
       </c>
       <c r="C319" s="5">
-        <v>9.5138399999996182E-2</v>
+        <v>9.5138360000021294E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.56559440707597552</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.56559416869026435</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>201.4413835</v>
+        <v>201.44138351999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.0279841999999917</v>
+        <v>-1.0279841300000214</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.9253898895093249</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.9253894986459716</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>203.3235924</v>
+        <v>203.32359238999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8822088999999949</v>
+        <v>1.8822088699999995</v>
       </c>
       <c r="D321" s="5">
-        <v>11.806987591304097</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>11.806987392108169</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>203.33559199999999</v>
+        <v>203.33559201</v>
       </c>
       <c r="C322" s="5">
-        <v>1.199959999999578E-2</v>
+        <v>1.1999620000011646E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>7.0843696790157118E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>7.0843814908916336E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>203.39381449999999</v>
+        <v>203.39381452000001</v>
       </c>
       <c r="C323" s="5">
-        <v>5.82224999999994E-2</v>
+        <v>5.8222510000007333E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.34414602323957766</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.34414608242461231</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>203.7784422</v>
+        <v>203.77844223</v>
       </c>
       <c r="C324" s="5">
-        <v>0.38462770000001001</v>
+        <v>0.38462770999998952</v>
       </c>
       <c r="D324" s="5">
-        <v>2.293010431645004</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.2930104916549121</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>203.63186820000001</v>
+        <v>203.63186820999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.14657399999998688</v>
+        <v>-0.14657402000000275</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.85973098746430221</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.85973110418469112</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.1183915</v>
+        <v>204.11839148999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.48652329999998756</v>
+        <v>0.48652328000000011</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9050528290076816</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9050527078685828</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>203.09533250000001</v>
+        <v>203.09533252</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.0230589999999893</v>
+        <v>-1.0230589699999939</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.8514439375632499</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.8514437709574985</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>202.74655060000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.34878190000000586</v>
+        <v>-0.34878191999999331</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.0414432454919584</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.0414433612506722</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>203.06372289999999</v>
+        <v>203.06372293000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31717229999998153</v>
+        <v>0.31717233000000533</v>
       </c>
       <c r="D329" s="5">
-        <v>1.8934905029997617</v>
+        <v>1.8934906836409748</v>
       </c>
       <c r="E329" s="5">
-        <v>0.27779823554625604</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.27779823550511118</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>203.7261038</v>
+        <v>203.72610374999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.66238090000001648</v>
+        <v>0.66238081999998144</v>
       </c>
       <c r="D330" s="5">
-        <v>3.9853180942623467</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.9853176036623861</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>204.00076290000001</v>
+        <v>204.00076285</v>
       </c>
       <c r="C331" s="5">
         <v>0.27465910000000804</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6298640190607561</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.6298640194639891</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>205.33920180000001</v>
+        <v>205.33920176000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3384388999999999</v>
+        <v>1.3384389100000078</v>
       </c>
       <c r="D332" s="5">
-        <v>8.1635506263681989</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>8.1635506916524889</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>204.0271449</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.312056900000016</v>
+        <v>-1.3120568600000126</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.4038365938314481</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-7.4038363773791582</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>203.24699770000001</v>
+        <v>203.24699769</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.78014719999998761</v>
+        <v>-0.78014720999999554</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.4932114244752857</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.4932114808639341</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>203.19575900000001</v>
+        <v>203.19575899</v>
       </c>
       <c r="C335" s="5">
         <v>-5.1238699999998971E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.30210166966088137</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.30210166967575836</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>203.3559688</v>
       </c>
       <c r="C336" s="5">
-        <v>0.16020979999998985</v>
+        <v>0.16020980999999779</v>
       </c>
       <c r="D336" s="5">
-        <v>0.95025433318827179</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.95025439280576052</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>203.31488400000001</v>
+        <v>203.31488399</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.1084799999993038E-2</v>
+        <v>-4.1084810000000971E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.24217146769357489</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.24217152657243224</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>203.2287417</v>
+        <v>203.22874167000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.6142300000005889E-2</v>
+        <v>-8.6142319999993333E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.50724380819344717</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.50724392571283028</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>204.57522259999999</v>
+        <v>204.57522262000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3464808999999889</v>
+        <v>1.3464809500000001</v>
       </c>
       <c r="D339" s="5">
-        <v>8.2467461040263359</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.2467464227662148</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>204.5482988</v>
+        <v>204.54829874999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.6923799999991616E-2</v>
+        <v>-2.6923870000018724E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.15781570922002164</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.15781611921756866</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>204.9960494</v>
       </c>
       <c r="C341" s="5">
-        <v>0.44775060000000622</v>
+        <v>0.44775065000001746</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6586234495046268</v>
+        <v>2.6586237506323052</v>
       </c>
       <c r="E341" s="5">
-        <v>0.95158626681517422</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.9515862519008822</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>204.8169627</v>
+        <v>204.81696271999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.17908669999999915</v>
+        <v>-0.17908668000001171</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.0433101433294123</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.0433100273741558</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>204.99883829999999</v>
+        <v>204.99883832</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18187559999998371</v>
+        <v>0.18187560000001213</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0708088047382214</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.0708088046332831</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>204.8719069</v>
+        <v>204.87190687</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.12693139999998948</v>
+        <v>-0.12693145000000072</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.74049215661986523</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-0.74049244724511132</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>204.75920489999999</v>
+        <v>204.75920492</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.11270200000001296</v>
+        <v>-0.11270195000000172</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.65813786608888147</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.65813757508634829</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>205.9071892</v>
+        <v>205.90718919</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1479843000000187</v>
+        <v>1.1479842699999949</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9391944572610331</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.9391942695935738</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>206.22308340000001</v>
+        <v>206.22308337999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.31589420000000246</v>
+        <v>0.31589418999999452</v>
       </c>
       <c r="D347" s="5">
-        <v>1.8566035705923634</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.8566035114133683</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>206.02482570000001</v>
+        <v>206.02482565</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.1982576999999992</v>
+        <v>-0.19825772999999458</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.1475694124993274</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.1475695853410461</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>205.28101710000001</v>
+        <v>205.28101712</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.74380859999999416</v>
+        <v>-0.74380852999999547</v>
       </c>
       <c r="D349" s="5">
-        <v>-4.2473449193684676</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-4.2473445285636346</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>206.1656083</v>
+        <v>206.16560831000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.88459119999998848</v>
+        <v>0.88459119000000896</v>
       </c>
       <c r="D350" s="5">
-        <v>5.2953390474552942</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>5.2953389856394972</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>206.50715170000001</v>
+        <v>206.50715173</v>
       </c>
       <c r="C351" s="5">
-        <v>0.34154340000000616</v>
+        <v>0.3415434199999936</v>
       </c>
       <c r="D351" s="5">
-        <v>2.006188961213784</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.0061890796657433</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>206.91103899999999</v>
+        <v>206.91103901</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40388729999997963</v>
+        <v>0.40388727999999219</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3723749654921633</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.3723748464002936</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>206.8075015</v>
+        <v>206.80750148000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.1035374999999874</v>
+        <v>-0.10353752999998278</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.59882559101840371</v>
+        <v>-0.59882576402211507</v>
       </c>
       <c r="E353" s="5">
-        <v>0.88365219978721044</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.88365219003094797</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>207.0806522</v>
+        <v>207.08065217999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.27315070000000219</v>
+        <v>0.27315069999997377</v>
       </c>
       <c r="D354" s="5">
-        <v>1.59652081083963</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.596520810994817</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>208.04318499999999</v>
+        <v>208.04318495000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.96253279999999108</v>
+        <v>0.96253277000002413</v>
       </c>
       <c r="D355" s="5">
-        <v>5.722551893847827</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.7225517114715352</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>209.24846640000001</v>
+        <v>209.24846642</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2052814000000183</v>
+        <v>1.2052814699999885</v>
       </c>
       <c r="D356" s="5">
-        <v>7.1779577607817613</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>7.1779581928136604</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>210.1399916</v>
+        <v>210.13999161999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.89152519999998958</v>
       </c>
       <c r="D357" s="5">
-        <v>5.2342529518729863</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.2342529513609293</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>210.67059359999999</v>
+        <v>210.67059356999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.53060199999998758</v>
+        <v>0.53060195000000476</v>
       </c>
       <c r="D358" s="5">
-        <v>3.072426629095637</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.0724263352440717</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>211.1483283</v>
+        <v>211.14832831000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.47773470000001339</v>
+        <v>0.4777347400000167</v>
       </c>
       <c r="D359" s="5">
-        <v>2.7554205766698203</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.7554208106592259</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>209.0859634</v>
+        <v>209.08596341000001</v>
       </c>
       <c r="C360" s="5">
         <v>-2.0623649000000057</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.11125588105989</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-11.111255880561544</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>211.23550169999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.149538299999989</v>
+        <v>2.1495382899999811</v>
       </c>
       <c r="D361" s="5">
-        <v>13.058804152321768</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>13.058804087434318</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>211.43302080000001</v>
+        <v>211.43302079</v>
       </c>
       <c r="C362" s="5">
-        <v>0.19751910000002226</v>
+        <v>0.19751909000001433</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1278677196003617</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.1278676622046069</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>212.16579569999999</v>
+        <v>212.16579565999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.73277489999998124</v>
+        <v>0.73277486999998587</v>
       </c>
       <c r="D363" s="5">
-        <v>4.2391037567874656</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.2391035801202293</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>212.96342480000001</v>
+        <v>212.96342483999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.79762910000002307</v>
+        <v>0.79762918000000127</v>
       </c>
       <c r="D364" s="5">
-        <v>4.6058139036653012</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.6058143760953074</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>213.24372009999999</v>
+        <v>213.24372008</v>
       </c>
       <c r="C365" s="5">
-        <v>0.28029529999997749</v>
+        <v>0.28029524000001516</v>
       </c>
       <c r="D365" s="5">
-        <v>1.5908831051934413</v>
+        <v>1.5908827618793753</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1121785009331493</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.1121785012341086</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>212.95528479999999</v>
+        <v>212.95528482</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.28843530000000328</v>
+        <v>-0.28843525999999997</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.6111096242247824</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-1.6111094026067585</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.56910260000001</v>
+        <v>212.56910260999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.38618219999997905</v>
+        <v>-0.3861822100000154</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1545572784014699</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.1545573334372015</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.1559872</v>
+        <v>211.15598721000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4131154000000095</v>
+        <v>-1.413115399999981</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.6920444962945815</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.6920444959457157</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>194.18173060000001</v>
+        <v>194.18173056000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.97425659999999</v>
+        <v>-16.974256650000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.418660271850122</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.418660383065173</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>193.45210560000001</v>
+        <v>193.45210556999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.72962499999999864</v>
+        <v>-0.72962499000001912</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.4168969964534899</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-4.4168969380537941</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>193.46364539999999</v>
+        <v>193.46364541</v>
       </c>
       <c r="C371" s="5">
-        <v>1.1539799999980005E-2</v>
+        <v>1.1539840000011736E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>7.1605858797663124E-2</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>7.1606107095112392E-2</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>193.34748110000001</v>
+        <v>193.34748106999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.1161642999999799</v>
+        <v>-0.11616434000001163</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.71815936254280288</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.71815960898079512</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>193.94555639999999</v>
+        <v>193.94555642</v>
       </c>
       <c r="C373" s="5">
-        <v>0.59807529999997655</v>
+        <v>0.59807535000001621</v>
       </c>
       <c r="D373" s="5">
-        <v>3.7757263482095738</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.7757266698515535</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>198.78950660000001</v>
+        <v>198.78950656000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8439502000000232</v>
+        <v>4.843950140000004</v>
       </c>
       <c r="D374" s="5">
-        <v>34.450823109653506</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>34.45082261862904</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>198.42279830000001</v>
+        <v>198.42279825</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.3667082999999991</v>
+        <v>-0.36670831000000703</v>
       </c>
       <c r="D375" s="5">
-        <v>-2.1913259440851318</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-2.1913260036733107</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>198.32163879999999</v>
+        <v>198.32163883999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.10115950000002272</v>
+        <v>-0.10115941000000817</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.61006899156420547</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-0.61006845046962521</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>198.7404434</v>
+        <v>198.74044341999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.41880460000001563</v>
+        <v>0.41880457999999976</v>
       </c>
       <c r="D377" s="5">
-        <v>2.5637338495595907</v>
+        <v>2.5637337251798398</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.8012679075373121</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-6.8012678894173284</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>200.73245230000001</v>
+        <v>200.73245229</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9920089000000019</v>
+        <v>1.9920088700000065</v>
       </c>
       <c r="D378" s="5">
-        <v>12.713524611264116</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>12.713524407769317</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>200.78986080000001</v>
+        <v>200.78986079000001</v>
       </c>
       <c r="C379" s="5">
         <v>5.7408500000008189E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.34373448344744428</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.34373448346456392</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>201.81567709999999</v>
+        <v>201.81567713000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.025816299999974</v>
+        <v>1.0258163400000058</v>
       </c>
       <c r="D380" s="5">
-        <v>6.3059194927110207</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.3059197458731786</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>202.90957399999999</v>
+        <v>202.90957402000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.0938969000000043</v>
+        <v>1.0938968899999963</v>
       </c>
       <c r="D381" s="5">
-        <v>6.7017831074851486</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.7017830433559133</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>204.3945319</v>
+        <v>204.39453193</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4849579000000119</v>
+        <v>1.4849579099999914</v>
       </c>
       <c r="D382" s="5">
-        <v>9.1442366912700699</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>9.1442367544103185</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>206.0095374</v>
+        <v>206.00953737</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6150054999999952</v>
+        <v>1.6150054400000045</v>
       </c>
       <c r="D383" s="5">
-        <v>9.9047963291054142</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>9.9047959434724895</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>209.1710741</v>
+        <v>209.17107404999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1615366999999992</v>
+        <v>3.1615366799999833</v>
       </c>
       <c r="D384" s="5">
-        <v>20.052607049776917</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.052606915201011</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>210.9665431</v>
+        <v>210.96654305000001</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7954689999999971</v>
+        <v>1.7954690000000255</v>
       </c>
       <c r="D385" s="5">
-        <v>10.800959344801409</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>10.800959347506446</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.5266566</v>
+        <v>212.52665655999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.5601134999999999</v>
+        <v>1.5601135099999794</v>
       </c>
       <c r="D386" s="5">
-        <v>9.2440725948776503</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>9.2440726588411959</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.95622109999999</v>
+        <v>215.95622108000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.4295644999999979</v>
+        <v>3.4295645200000138</v>
       </c>
       <c r="D387" s="5">
-        <v>21.179096874636084</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>21.179097013653415</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.5332033</v>
+        <v>216.53320328999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.57698220000000333</v>
+        <v>0.57698220999998284</v>
       </c>
       <c r="D388" s="5">
-        <v>3.253641219444825</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.2536412769722967</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>218.4304904</v>
+        <v>218.43049042000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.8972870999999998</v>
+        <v>1.8972871300000236</v>
       </c>
       <c r="D389" s="5">
-        <v>11.036335693932742</v>
+        <v>11.036335877468595</v>
       </c>
       <c r="E389" s="5">
-        <v>9.9074182703569491</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.9074182693599244</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>220.26996729999999</v>
+        <v>220.26996725999999</v>
       </c>
       <c r="C390" s="5">
-        <v>1.839476899999994</v>
+        <v>1.8394768399999748</v>
       </c>
       <c r="D390" s="5">
-        <v>10.587061483886329</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>10.587061121393759</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>221.7267646</v>
+        <v>221.72676457</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4567973000000052</v>
+        <v>1.4567973100000131</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2315780952226358</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.2315781553481404</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>224.072486</v>
+        <v>224.07248604</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3457214000000022</v>
+        <v>2.3457214700000009</v>
       </c>
       <c r="D392" s="5">
-        <v>13.460567517694265</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>13.460567944962154</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>226.23124050000001</v>
+        <v>226.23124053999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.1587545000000148</v>
+        <v>2.1587544999999864</v>
       </c>
       <c r="D393" s="5">
-        <v>12.193715958354435</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.193715956060913</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>228.65353859999999</v>
+        <v>228.65353855999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4222980999999777</v>
+        <v>2.4222980199999995</v>
       </c>
       <c r="D394" s="5">
-        <v>13.632928490535878</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>13.632928010895128</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>229.37985269999999</v>
+        <v>229.37985272</v>
       </c>
       <c r="C395" s="5">
-        <v>0.72631409999999619</v>
+        <v>0.72631416000001536</v>
       </c>
       <c r="D395" s="5">
-        <v>3.8790841942709209</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.8790845210275871</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>234.7840071</v>
+        <v>234.78400712999999</v>
       </c>
       <c r="C396" s="5">
-        <v>5.4041544000000101</v>
+        <v>5.4041544099999896</v>
       </c>
       <c r="D396" s="5">
-        <v>32.23879774511871</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>32.238797809522389</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>234.9388922</v>
+        <v>234.93889224</v>
       </c>
       <c r="C397" s="5">
-        <v>0.15488510000000133</v>
+        <v>0.15488511000000926</v>
       </c>
       <c r="D397" s="5">
-        <v>0.79450884208871475</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.7945088934697031</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>236.1519437</v>
+        <v>236.15194369</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2130515000000059</v>
+        <v>1.2130514499999947</v>
       </c>
       <c r="D398" s="5">
-        <v>6.374931767020553</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.374931495633418</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>236.41251840000001</v>
+        <v>236.41251836999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.26057470000000649</v>
+        <v>0.26057467999999062</v>
       </c>
       <c r="D399" s="5">
-        <v>1.3321689653366775</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.3321688625232975</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>238.44515129999999</v>
+        <v>238.44515134</v>
       </c>
       <c r="C400" s="5">
-        <v>2.0326328999999816</v>
+        <v>2.0326329700000088</v>
       </c>
       <c r="D400" s="5">
-        <v>10.819532868021952</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>10.819533259858293</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>237.27799909999999</v>
+        <v>237.27799905000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1671522000000039</v>
+        <v>-1.16715228999999</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.7182338567728923</v>
+        <v>-5.7182342849743772</v>
       </c>
       <c r="E401" s="5">
-        <v>8.6286070527450409</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.6286070199081735</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>237.52864969999999</v>
+        <v>237.52864966999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.25065060000000017</v>
+        <v>0.25065061999998761</v>
       </c>
       <c r="D402" s="5">
-        <v>1.2750209309320581</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.2750210335310763</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>237.46726949999999</v>
+        <v>237.46726946999999</v>
       </c>
       <c r="C403" s="5">
         <v>-6.1380200000002105E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.30965378363747575</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.3096537836765334</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>237.12947940000001</v>
+        <v>237.12947939</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.33779009999997811</v>
+        <v>-0.33779007999999067</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6936727064084001</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.6936726071243302</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>236.07923109999999</v>
+        <v>236.07923110999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0502483000000211</v>
+        <v>-1.0502482800000053</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.1872354115228614</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.187235315348893</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>235.01694130000001</v>
+        <v>235.01694130999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.0622897999999736</v>
+        <v>-1.0622898000000021</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.2680117746907733</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-5.2680117744733472</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>232.9492659</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.067675400000013</v>
+        <v>-2.0676754099999926</v>
       </c>
       <c r="D407" s="5">
-        <v>-10.061401102226375</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-10.061401148149084</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>232.28863899999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.66062690000001112</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3505295430280357</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>231.66366410000001</v>
+        <v>231.66366407000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.62497489999998379</v>
+        <v>-0.62497492999997917</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.1812614918308002</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.181261642284916</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>230.61702600000001</v>
+        <v>230.61702595</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.0466380999999956</v>
+        <v>-1.0466381200000114</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.2887967322746476</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-5.288796831507292</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>230.4086633</v>
+        <v>230.40866324999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.20836270000000923</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.0788296500708117</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.0788296503035033</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>228.99266410000001</v>
+        <v>228.99266413999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.4159991999999875</v>
+        <v>-1.4159991100000013</v>
       </c>
       <c r="D412" s="5">
-        <v>-7.1304836842538517</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-7.1304832477480984</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>227.84249</v>
+        <v>227.84248997</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1501741000000152</v>
+        <v>-1.1501741699999855</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.8635574716100809</v>
+        <v>-5.8635578176720937</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.9765629918446121</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-3.9765629842536399</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>227.77248940000001</v>
+        <v>227.77248936999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-7.000059999998598E-2</v>
+        <v>-7.0000600000014401E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.36805655814493576</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.36805655819353023</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>226.91005480000001</v>
+        <v>226.91005483999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.86243460000000027</v>
+        <v>-0.86243453000000159</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.4502251744019228</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.4502248212595514</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>226.73867910000001</v>
+        <v>226.73867913999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.17137569999999869</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.90255467033741876</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.90255467017900104</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>226.11108089999999</v>
+        <v>226.11108087</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.62759820000002264</v>
+        <v>-0.62759826999999291</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.2714213932989566</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.2714217520760647</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.98582400000001</v>
+        <v>224.98582400999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.1252568999999824</v>
+        <v>-1.1252568600000075</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.8111045303952285</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-5.811104330196426</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>225.4205164</v>
       </c>
       <c r="C419" s="5">
-        <v>0.43469239999998877</v>
+        <v>0.43469239000000925</v>
       </c>
       <c r="D419" s="5">
-        <v>2.3433024693069182</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.3433024147204717</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.1194935</v>
       </c>
       <c r="C420" s="5">
         <v>-0.30102289999999243</v>
       </c>
       <c r="D420" s="5">
         <v>-1.5907433123741654</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>224.83205240000001</v>
+        <v>224.83205237999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.28744109999999523</v>
+        <v>-0.2874411200000111</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.5214910588176034</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-1.5214911639399586</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>225.76566700000001</v>
+        <v>225.76566695</v>
       </c>
       <c r="C422" s="5">
-        <v>0.93361459999999852</v>
+        <v>0.93361457000000314</v>
       </c>
       <c r="D422" s="5">
-        <v>5.0983927853529121</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.0983926182299744</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.2119792</v>
+        <v>225.21197921999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.55368780000000584</v>
+        <v>-0.55368773000000715</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.9036124258603357</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.9036120643427532</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>224.8989976</v>
+        <v>224.89899754999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.31298160000000053</v>
+        <v>-0.31298166999999921</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.6549761839934174</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.6549765511671422</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>225.0522938</v>
+        <v>225.05229374999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.15329619999999977</v>
       </c>
       <c r="D425" s="5">
-        <v>0.82102030742510212</v>
+        <v>0.82102030760820011</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.2246162688969942</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-1.2246162778362324</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>224.3510766</v>
+        <v>224.35107661000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.70121720000000209</v>
+        <v>-0.70121713999998292</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.6755428514206212</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-3.6755425430934019</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>224.28418740000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.6889199999991433E-2</v>
+        <v>-6.6889209999999366E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.35718816307114265</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.35718821636779863</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>223.52612669999999</v>
+        <v>223.52612665000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.75806070000001569</v>
+        <v>-0.75806074999999851</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.9813397130398998</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.981339970777853</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>223.2412659</v>
+        <v>223.24126591999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.28486079999998992</v>
+        <v>-0.28486073000001966</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.5186016322948137</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.5186012620718947</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>223.46860409999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.22733819999999128</v>
+        <v>0.22733818000000383</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2288902126401213</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.2288901038121303</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>223.8186662</v>
+        <v>223.81866615999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.35006210000000237</v>
+        <v>0.35006205999999906</v>
       </c>
       <c r="D431" s="5">
-        <v>1.8960727335431304</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>1.896072515017666</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.50877</v>
       </c>
       <c r="C432" s="5">
-        <v>0.69010380000000282</v>
+        <v>0.69010384000000613</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7633743962085298</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7633746187389239</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.39074009999999</v>
+        <v>223.39074006000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.1180299000000105</v>
+        <v>-1.1180299399999853</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.8148840025899817</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.8148842049656091</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>221.39487030000001</v>
+        <v>221.39487032</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.9958697999999799</v>
+        <v>-1.9958697400000176</v>
       </c>
       <c r="D434" s="5">
-        <v>-10.209860638207758</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-10.209860347939959</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>222.03179639999999</v>
+        <v>222.03179643000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.6369260999999824</v>
+        <v>0.63692611000001875</v>
       </c>
       <c r="D435" s="5">
-        <v>3.5074056329096104</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.5074056885296967</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>219.91947880000001</v>
+        <v>219.91947881999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.112317599999983</v>
+        <v>-2.1123176100000194</v>
       </c>
       <c r="D436" s="5">
-        <v>-10.837487385105259</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-10.837487432368798</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>218.5564463</v>
+        <v>218.55644633</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.3630325000000028</v>
+        <v>-1.3630324899999948</v>
       </c>
       <c r="D437" s="5">
-        <v>-7.1890805949155201</v>
+        <v>-7.189080543325332</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.8863724916186606</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-2.886372456712627</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>216.85217370000001</v>
+        <v>216.85217374000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.7042725999999959</v>
+        <v>-1.704272589999988</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.966359246217614</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-8.9663591946635641</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>217.7672403</v>
+        <v>217.80174059999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.91506659999998874</v>
+        <v>0.94956685999997603</v>
       </c>
       <c r="D439" s="5">
-        <v>5.1829172475511998</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>5.3830576337703828</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>217.60944842999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.19229217000000176</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.0543231196800673</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE500000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>