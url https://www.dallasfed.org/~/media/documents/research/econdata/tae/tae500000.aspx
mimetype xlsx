--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0014F7E-215E-4F23-B5D9-C15D98B2ED94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A4055EE2-D6C1-4B88-BB53-2DD478E97537}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6516F802-CF20-43B8-A16B-AF6535492D76}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C8975FDA-894B-4CAB-B8AE-74811C81F1E7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{584D9217-4A3C-4E2F-A2D7-E969665995F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFF4161C-6FD7-4675-8C23-B86D88C6B0BE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>175.28604917000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>175.72241751999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.43636834999998086</v>
       </c>
       <c r="D7" s="5">
         <v>3.0286014633227998</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>175.79655355</v>
       </c>
       <c r="C8" s="5">
         <v>7.4136030000005348E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.50744782070875072</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>175.81734921</v>
       </c>
       <c r="C9" s="5">
         <v>2.0795660000004546E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.14204507368169583</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>176.09762108000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.28027187000000708</v>
       </c>
       <c r="D10" s="5">
         <v>1.9297910188342149</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>177.56311228000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.4654912000000024</v>
       </c>
       <c r="D11" s="5">
         <v>10.456458474742902</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>179.78562866999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.2225163899999814</v>
       </c>
       <c r="D12" s="5">
         <v>16.098522601763566</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>180.28676465000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.50113598000001502</v>
       </c>
       <c r="D13" s="5">
         <v>3.3966492584244667</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>180.43696843000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.15020377999999823</v>
       </c>
       <c r="D14" s="5">
         <v>1.0043597024407935</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>178.45592493000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9810434999999984</v>
       </c>
       <c r="D15" s="5">
         <v>-12.407807445268649</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>179.01678396</v>
       </c>
       <c r="C16" s="5">
         <v>0.56085902999998893</v>
       </c>
       <c r="D16" s="5">
         <v>3.837291182387581</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>177.90014285000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.1166411099999891</v>
       </c>
       <c r="D17" s="5">
         <v>-7.2336321421282541</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>178.89234321999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.99220036999997774</v>
       </c>
       <c r="D18" s="5">
         <v>6.9019114665826997</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>177.80565485</v>
       </c>
       <c r="C19" s="5">
         <v>-1.0866883699999903</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0507702919036186</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>177.89264191000001</v>
       </c>
       <c r="C20" s="5">
         <v>8.6987060000012661E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.5886528306626726</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>178.43618053</v>
       </c>
       <c r="C21" s="5">
         <v>0.54353861999999253</v>
       </c>
       <c r="D21" s="5">
         <v>3.7287639125922922</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>178.15961178000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.27656874999999559</v>
       </c>
       <c r="D22" s="5">
         <v>-1.8441766804718096</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>177.35666327000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.80294850999999312</v>
       </c>
       <c r="D23" s="5">
         <v>-5.2762196603108542</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>177.55253069</v>
       </c>
       <c r="C24" s="5">
         <v>0.1958674199999848</v>
       </c>
       <c r="D24" s="5">
         <v>1.3333235707463809</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>177.67977504999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.12724435999999173</v>
       </c>
       <c r="D25" s="5">
         <v>0.86338690661289519</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>177.80471137000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.12493632000001753</v>
       </c>
       <c r="D26" s="5">
         <v>0.8470561827440104</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>178.48744088000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.68272951000000148</v>
       </c>
       <c r="D27" s="5">
         <v>4.7062918196812964</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>179.38627715000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.89883627000000388</v>
       </c>
       <c r="D28" s="5">
         <v>6.2132383189772211</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>179.91598417</v>
       </c>
       <c r="C29" s="5">
         <v>0.52970701999998937</v>
       </c>
       <c r="D29" s="5">
         <v>3.6015809425003154</v>
       </c>
       <c r="E29" s="5">
         <v>1.1331308045658517</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>175.65458964999999</v>
       </c>
       <c r="C30" s="5">
         <v>-4.2613945200000103</v>
       </c>
       <c r="D30" s="5">
         <v>-24.997275999925993</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>175.99956988</v>
       </c>
       <c r="C31" s="5">
         <v>0.34498023000000444</v>
       </c>
       <c r="D31" s="5">
         <v>2.382387974213751</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>176.18607055000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.18650067000001513</v>
       </c>
       <c r="D32" s="5">
         <v>1.2790359051975786</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>176.50504488999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.3189743399999827</v>
       </c>
       <c r="D33" s="5">
         <v>2.1942920680035005</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>176.94313774</v>
       </c>
       <c r="C34" s="5">
         <v>0.43809285000000386</v>
       </c>
       <c r="D34" s="5">
         <v>3.0194476046857321</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.03855695999999</v>
       </c>
       <c r="C35" s="5">
         <v>9.5419219999996585E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.64904063430841763</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>175.81676311000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.2217938499999832</v>
       </c>
       <c r="D36" s="5">
         <v>-7.9743210943259761</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>175.39017612000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.42658699000000411</v>
       </c>
       <c r="D37" s="5">
         <v>-2.8730372366661983</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>175.47249761</v>
       </c>
       <c r="C38" s="5">
         <v>8.2321489999998221E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.56469070409193023</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>176.10697392</v>
       </c>
       <c r="C39" s="5">
         <v>0.6344763099999966</v>
       </c>
       <c r="D39" s="5">
         <v>4.4263172818512997</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.77114215</v>
       </c>
       <c r="C40" s="5">
         <v>-0.33583176999999864</v>
       </c>
       <c r="D40" s="5">
         <v>-2.264521816320475</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.18224727</v>
       </c>
       <c r="C41" s="5">
         <v>0.41110512000000199</v>
       </c>
       <c r="D41" s="5">
         <v>2.8430259053432438</v>
       </c>
       <c r="E41" s="5">
         <v>-2.0752669181811179</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>176.89859336000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.71634609000000182</v>
       </c>
       <c r="D42" s="5">
         <v>4.9897281943501515</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>176.8839208</v>
       </c>
       <c r="C43" s="5">
         <v>-1.4672560000008161E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-9.9486614023602815E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>177.53180800000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.64788720000001376</v>
       </c>
       <c r="D44" s="5">
         <v>4.4849735611534269</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>177.78103024999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.24922224999997411</v>
       </c>
       <c r="D45" s="5">
         <v>1.69764863850137</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.34838959000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.5673593400000243</v>
       </c>
       <c r="D46" s="5">
         <v>3.8975443083723471</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.62023001</v>
       </c>
       <c r="C47" s="5">
         <v>1.2718404199999895</v>
       </c>
       <c r="D47" s="5">
         <v>8.9012016238744671</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>179.18047052</v>
       </c>
       <c r="C48" s="5">
         <v>-0.43975949000000014</v>
       </c>
       <c r="D48" s="5">
         <v>-2.8986888604137562</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>178.87755842999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.30291209000000663</v>
       </c>
       <c r="D49" s="5">
         <v>-2.009893797904494</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>179.18649213</v>
       </c>
       <c r="C50" s="5">
         <v>0.30893370000001141</v>
       </c>
       <c r="D50" s="5">
         <v>2.0922815663698247</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>179.29453329</v>
       </c>
       <c r="C51" s="5">
         <v>0.10804115999999908</v>
       </c>
       <c r="D51" s="5">
         <v>0.72594873061235798</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>179.07746971</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21706358000000137</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4431498008775412</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>179.33518326999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.25771355999998491</v>
       </c>
       <c r="D53" s="5">
         <v>1.740676043140077</v>
       </c>
       <c r="E53" s="5">
         <v>1.7895877983484354</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>179.02978955</v>
       </c>
       <c r="C54" s="5">
         <v>-0.30539371999998366</v>
       </c>
       <c r="D54" s="5">
         <v>-2.0244742875418553</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>179.16938184</v>
       </c>
       <c r="C55" s="5">
         <v>0.13959228999999596</v>
       </c>
       <c r="D55" s="5">
         <v>0.93968147809166958</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>179.81692881999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.64754697999998712</v>
       </c>
       <c r="D56" s="5">
         <v>4.424250456143386</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>180.50523362999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.68830481000000532</v>
       </c>
       <c r="D57" s="5">
         <v>4.6913190397889437</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>180.87157632</v>
       </c>
       <c r="C58" s="5">
         <v>0.36634269000001041</v>
       </c>
       <c r="D58" s="5">
         <v>2.4628190392603555</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.07553669999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.2039603799999838</v>
       </c>
       <c r="D59" s="5">
         <v>8.2867459002758714</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>186.04916833999999</v>
       </c>
       <c r="C60" s="5">
         <v>3.9736316400000078</v>
       </c>
       <c r="D60" s="5">
         <v>29.572730488800936</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>186.04887986</v>
       </c>
       <c r="C61" s="5">
         <v>-2.884799999947063E-4</v>
       </c>
       <c r="D61" s="5">
         <v>-1.8606535620357967E-3</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>186.98924307999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.94036321999999473</v>
       </c>
       <c r="D62" s="5">
         <v>6.2367479801964887</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>187.37144083000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.38219775000001732</v>
       </c>
       <c r="D63" s="5">
         <v>2.4805088866668656</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.79336513999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.4219243099999801</v>
       </c>
       <c r="D64" s="5">
         <v>9.4964337072272578</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>190.77114329</v>
       </c>
       <c r="C65" s="5">
         <v>1.977778150000006</v>
       </c>
       <c r="D65" s="5">
         <v>13.321276511103108</v>
       </c>
       <c r="E65" s="5">
         <v>6.376863597804161</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>192.19003696999999</v>
       </c>
       <c r="C66" s="5">
         <v>1.4188936799999965</v>
       </c>
       <c r="D66" s="5">
         <v>9.2995199783171714</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>194.24239609</v>
       </c>
       <c r="C67" s="5">
         <v>2.0523591200000055</v>
       </c>
       <c r="D67" s="5">
         <v>13.594649676164416</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>195.85678267</v>
       </c>
       <c r="C68" s="5">
         <v>1.6143865800000015</v>
       </c>
       <c r="D68" s="5">
         <v>10.442206002059496</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>193.45630449000001</v>
       </c>
       <c r="C69" s="5">
         <v>-2.4004781799999932</v>
       </c>
       <c r="D69" s="5">
         <v>-13.755530437025055</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>192.90616871</v>
       </c>
       <c r="C70" s="5">
         <v>-0.55013578000000507</v>
       </c>
       <c r="D70" s="5">
         <v>-3.3595955017743151</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>194.93294155000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.0267728400000067</v>
       </c>
       <c r="D71" s="5">
         <v>13.362508846639788</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.01130212999999</v>
       </c>
       <c r="C72" s="5">
         <v>7.8360579999980473E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.48345279067354419</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>196.15778182</v>
       </c>
       <c r="C73" s="5">
         <v>1.1464796900000067</v>
       </c>
       <c r="D73" s="5">
         <v>7.2874974982867657</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>197.03816455</v>
       </c>
       <c r="C74" s="5">
         <v>0.880382730000008</v>
       </c>
       <c r="D74" s="5">
         <v>5.520718108364342</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>197.41375844000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.37559389000000465</v>
       </c>
       <c r="D75" s="5">
         <v>2.311573172889636</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.51457846</v>
       </c>
       <c r="C76" s="5">
         <v>1.1008200199999862</v>
       </c>
       <c r="D76" s="5">
         <v>6.9005324087833886</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>200.70239859</v>
       </c>
       <c r="C77" s="5">
         <v>2.1878201300000057</v>
       </c>
       <c r="D77" s="5">
         <v>14.056983818634405</v>
       </c>
       <c r="E77" s="5">
         <v>5.2058477654049806</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>198.82216101</v>
       </c>
       <c r="C78" s="5">
         <v>-1.8802375799999993</v>
       </c>
       <c r="D78" s="5">
         <v>-10.68040911774254</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>200.05272070000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.2305596900000069</v>
       </c>
       <c r="D79" s="5">
         <v>7.6852119440407485</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>201.06605479999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0133340999999803</v>
       </c>
       <c r="D80" s="5">
         <v>6.250634682594125</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>203.65937439000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.5933195900000214</v>
       </c>
       <c r="D81" s="5">
         <v>16.623960485254141</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>204.84761257</v>
       </c>
       <c r="C82" s="5">
         <v>1.1882381799999848</v>
       </c>
       <c r="D82" s="5">
         <v>7.230422452987928</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>205.53992378000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.69231121000001394</v>
       </c>
       <c r="D83" s="5">
         <v>4.1318088688419241</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>206.59325473000001</v>
       </c>
       <c r="C84" s="5">
         <v>1.053330950000003</v>
       </c>
       <c r="D84" s="5">
         <v>6.3259712866886586</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>207.77201980000001</v>
       </c>
       <c r="C85" s="5">
         <v>1.1787650699999972</v>
       </c>
       <c r="D85" s="5">
         <v>7.0658792162412887</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>208.96938040000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.1973605999999961</v>
       </c>
       <c r="D86" s="5">
         <v>7.1388844565063447</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>212.35122776</v>
       </c>
       <c r="C87" s="5">
         <v>3.3818473599999948</v>
       </c>
       <c r="D87" s="5">
         <v>21.245451605112486</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>214.64646968</v>
       </c>
       <c r="C88" s="5">
         <v>2.2952419199999952</v>
       </c>
       <c r="D88" s="5">
         <v>13.769980572765594</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>215.40825695999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.76178727999999296</v>
       </c>
       <c r="D89" s="5">
         <v>4.3429614195534816</v>
       </c>
       <c r="E89" s="5">
         <v>7.3271961238696948</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>219.08048221999999</v>
       </c>
       <c r="C90" s="5">
         <v>3.6722252600000047</v>
       </c>
       <c r="D90" s="5">
         <v>22.48872105036579</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>221.02584041</v>
       </c>
       <c r="C91" s="5">
         <v>1.9453581900000074</v>
       </c>
       <c r="D91" s="5">
         <v>11.191694473689928</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>220.9424253</v>
       </c>
       <c r="C92" s="5">
         <v>-8.3415110000004233E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.45194091054860941</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>224.34945882</v>
       </c>
       <c r="C93" s="5">
         <v>3.4070335199999988</v>
       </c>
       <c r="D93" s="5">
         <v>20.157507616356284</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>226.02873424000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.6792754200000104</v>
       </c>
       <c r="D94" s="5">
         <v>9.3612639073600725</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>228.34072313999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.3119888999999887</v>
       </c>
       <c r="D95" s="5">
         <v>12.989120813628974</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>229.87318941000001</v>
       </c>
       <c r="C96" s="5">
         <v>1.5324662700000147</v>
       </c>
       <c r="D96" s="5">
         <v>8.357604004119823</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>231.17542598</v>
       </c>
       <c r="C97" s="5">
         <v>1.3022365699999909</v>
       </c>
       <c r="D97" s="5">
         <v>7.0138872927876905</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>231.76625078000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.59082480000000714</v>
       </c>
       <c r="D98" s="5">
         <v>3.1103700646730514</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>232.37523195</v>
       </c>
       <c r="C99" s="5">
         <v>0.60898116999999274</v>
       </c>
       <c r="D99" s="5">
         <v>3.1990480153234468</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>235.14244808999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.7672161399999879</v>
       </c>
       <c r="D100" s="5">
         <v>15.264186374592459</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>234.80400306000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.33844502999997417</v>
       </c>
       <c r="D101" s="5">
         <v>-1.7135755525646501</v>
       </c>
       <c r="E101" s="5">
         <v>9.0041794932687722</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>232.34548885000001</v>
       </c>
       <c r="C102" s="5">
         <v>-2.4585142100000041</v>
       </c>
       <c r="D102" s="5">
         <v>-11.865696530583792</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>234.46106613000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.1155772799999966</v>
       </c>
       <c r="D103" s="5">
         <v>11.49050645851284</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>236.77304579</v>
       </c>
       <c r="C104" s="5">
         <v>2.3119796599999916</v>
       </c>
       <c r="D104" s="5">
         <v>12.496317062922358</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>236.81475329</v>
       </c>
       <c r="C105" s="5">
         <v>4.1707500000001119E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.21158454482725908</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>238.18557985999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.3708265699999913</v>
       </c>
       <c r="D106" s="5">
         <v>7.1717990932636866</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>238.98643781000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.80085795000002236</v>
       </c>
       <c r="D107" s="5">
         <v>4.1102503777089794</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>241.96451789</v>
       </c>
       <c r="C108" s="5">
         <v>2.9780800799999838</v>
       </c>
       <c r="D108" s="5">
         <v>16.022213715537603</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>242.73941288</v>
       </c>
       <c r="C109" s="5">
         <v>0.77489499000000706</v>
       </c>
       <c r="D109" s="5">
         <v>3.9114360648385249</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>244.22256915</v>
       </c>
       <c r="C110" s="5">
         <v>1.4831562699999949</v>
       </c>
       <c r="D110" s="5">
         <v>7.5835772760483033</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>245.94242191000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.7198527600000091</v>
       </c>
       <c r="D111" s="5">
         <v>8.7856968602505461</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>246.83093998000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.88851807000000349</v>
       </c>
       <c r="D112" s="5">
         <v>4.4224359390153234</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>248.01527304000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.1843330600000002</v>
       </c>
       <c r="D113" s="5">
         <v>5.9121895314202311</v>
       </c>
       <c r="E113" s="5">
         <v>5.6265096880073528</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>248.07380021</v>
       </c>
       <c r="C114" s="5">
         <v>5.8527169999990747E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.28354637153056306</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>249.30096426</v>
       </c>
       <c r="C115" s="5">
         <v>1.227164049999999</v>
       </c>
       <c r="D115" s="5">
         <v>6.1003225883139001</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>249.86827398</v>
       </c>
       <c r="C116" s="5">
         <v>0.56730971999999724</v>
       </c>
       <c r="D116" s="5">
         <v>2.765159922445859</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>250.74273715999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.87446317999999224</v>
       </c>
       <c r="D117" s="5">
         <v>4.2814225307497233</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>252.05925901000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.3165218500000151</v>
       </c>
       <c r="D118" s="5">
         <v>6.4857548086580286</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>252.16653355</v>
       </c>
       <c r="C119" s="5">
         <v>0.1072745399999917</v>
       </c>
       <c r="D119" s="5">
         <v>0.51190819570530177</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>251.0233202</v>
       </c>
       <c r="C120" s="5">
         <v>-1.1432133499999964</v>
       </c>
       <c r="D120" s="5">
         <v>-5.306655895223555</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>252.20681793</v>
       </c>
       <c r="C121" s="5">
         <v>1.1834977299999991</v>
       </c>
       <c r="D121" s="5">
         <v>5.8066680080827382</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>253.95498961000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.7481716800000129</v>
       </c>
       <c r="D122" s="5">
         <v>8.6423443672156921</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>254.73666957</v>
       </c>
       <c r="C123" s="5">
         <v>0.78167995999999107</v>
       </c>
       <c r="D123" s="5">
         <v>3.7568067463257027</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>256.14360302</v>
       </c>
       <c r="C124" s="5">
         <v>1.4069334499999968</v>
       </c>
       <c r="D124" s="5">
         <v>6.832790354287166</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.26465289999999</v>
       </c>
       <c r="C125" s="5">
         <v>2.1210498799999868</v>
       </c>
       <c r="D125" s="5">
         <v>10.402137504106435</v>
       </c>
       <c r="E125" s="5">
         <v>4.1325599566390148</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>260.93597005999999</v>
       </c>
       <c r="C126" s="5">
         <v>2.671317160000001</v>
       </c>
       <c r="D126" s="5">
         <v>13.143017521999646</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>262.66922489000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.7332548300000212</v>
       </c>
       <c r="D127" s="5">
         <v>8.2686947158054913</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>264.18233608000003</v>
       </c>
       <c r="C128" s="5">
         <v>1.5131111900000178</v>
       </c>
       <c r="D128" s="5">
         <v>7.1358954663820251</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>268.47816091999999</v>
       </c>
       <c r="C129" s="5">
         <v>4.2958248399999661</v>
       </c>
       <c r="D129" s="5">
         <v>21.356280347008628</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>270.49967724999999</v>
       </c>
       <c r="C130" s="5">
         <v>2.0215163299999972</v>
       </c>
       <c r="D130" s="5">
         <v>9.4191771023701243</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>274.05105233</v>
       </c>
       <c r="C131" s="5">
         <v>3.5513750800000139</v>
       </c>
       <c r="D131" s="5">
         <v>16.943657776003796</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>276.82300665999998</v>
       </c>
       <c r="C132" s="5">
         <v>2.7719543299999714</v>
       </c>
       <c r="D132" s="5">
         <v>12.836209207239847</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>278.64309179000003</v>
       </c>
       <c r="C133" s="5">
         <v>1.8200851300000522</v>
       </c>
       <c r="D133" s="5">
         <v>8.1815471466769161</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>280.72443472999998</v>
       </c>
       <c r="C134" s="5">
         <v>2.0813429399999563</v>
       </c>
       <c r="D134" s="5">
         <v>9.341046906024598</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>279.51926104</v>
       </c>
       <c r="C135" s="5">
         <v>-1.205173689999981</v>
       </c>
       <c r="D135" s="5">
         <v>-5.031783516588062</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>280.36058579000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.8413247500000125</v>
       </c>
       <c r="D136" s="5">
         <v>3.6722754542408698</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>279.71040225000002</v>
       </c>
       <c r="C137" s="5">
         <v>-0.65018354000000045</v>
       </c>
       <c r="D137" s="5">
         <v>-2.7476937901897314</v>
       </c>
       <c r="E137" s="5">
         <v>8.3037880364928753</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>276.24377767999999</v>
       </c>
       <c r="C138" s="5">
         <v>-3.4666245700000218</v>
       </c>
       <c r="D138" s="5">
         <v>-13.899308477055072</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>277.60915560000001</v>
       </c>
       <c r="C139" s="5">
         <v>1.3653779200000145</v>
       </c>
       <c r="D139" s="5">
         <v>6.0951102325066175</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>276.58278387000001</v>
       </c>
       <c r="C140" s="5">
         <v>-1.0263717299999939</v>
       </c>
       <c r="D140" s="5">
         <v>-4.3475052571416928</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>275.84751511000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.73526875999999675</v>
       </c>
       <c r="D141" s="5">
         <v>-3.1438526395013655</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>274.03682799000001</v>
       </c>
       <c r="C142" s="5">
         <v>-1.8106871200000114</v>
       </c>
       <c r="D142" s="5">
         <v>-7.5986600429822415</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>272.30548013999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.7313478500000201</v>
       </c>
       <c r="D143" s="5">
         <v>-7.3235484895283971</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>269.88743446000001</v>
       </c>
       <c r="C144" s="5">
         <v>-2.4180456799999774</v>
       </c>
       <c r="D144" s="5">
         <v>-10.150554693016002</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>268.72751634999997</v>
       </c>
       <c r="C145" s="5">
         <v>-1.1599181100000351</v>
       </c>
       <c r="D145" s="5">
         <v>-5.037163126809352</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>267.46388217999998</v>
       </c>
       <c r="C146" s="5">
         <v>-1.2636341699999889</v>
       </c>
       <c r="D146" s="5">
         <v>-5.4990730180139336</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>265.97284689999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.4910352800000055</v>
       </c>
       <c r="D147" s="5">
         <v>-6.4883124537919006</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>264.05269812</v>
       </c>
       <c r="C148" s="5">
         <v>-1.9201487799999768</v>
       </c>
       <c r="D148" s="5">
         <v>-8.3273698727008068</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>261.27403179999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.7786663200000135</v>
       </c>
       <c r="D149" s="5">
         <v>-11.921958228713358</v>
       </c>
       <c r="E149" s="5">
         <v>-6.591235185283506</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>260.79245550000002</v>
       </c>
       <c r="C150" s="5">
         <v>-0.48157629999997198</v>
       </c>
       <c r="D150" s="5">
         <v>-2.1895364647234294</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>258.65430054000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.1381549600000085</v>
       </c>
       <c r="D151" s="5">
         <v>-9.4066828552727522</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>256.49219176000003</v>
       </c>
       <c r="C152" s="5">
         <v>-2.1621087799999827</v>
       </c>
       <c r="D152" s="5">
         <v>-9.5823239508986973</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>253.69182989000001</v>
       </c>
       <c r="C153" s="5">
         <v>-2.8003618700000175</v>
       </c>
       <c r="D153" s="5">
         <v>-12.342720383785732</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>252.27987859000001</v>
       </c>
       <c r="C154" s="5">
         <v>-1.4119512999999984</v>
       </c>
       <c r="D154" s="5">
         <v>-6.4780427745190554</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>250.07057656000001</v>
       </c>
       <c r="C155" s="5">
         <v>-2.2093020300000035</v>
       </c>
       <c r="D155" s="5">
         <v>-10.01714154383173</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>247.92572422000001</v>
       </c>
       <c r="C156" s="5">
         <v>-2.1448523399999999</v>
       </c>
       <c r="D156" s="5">
         <v>-9.8204754116322572</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>246.63474667</v>
       </c>
       <c r="C157" s="5">
         <v>-1.290977550000008</v>
       </c>
       <c r="D157" s="5">
         <v>-6.0726543455929205</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.29326961000001</v>
       </c>
       <c r="C158" s="5">
         <v>-1.3414770599999883</v>
       </c>
       <c r="D158" s="5">
         <v>-6.3351914545741961</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>244.97883639</v>
       </c>
       <c r="C159" s="5">
         <v>-0.31443322000001217</v>
       </c>
       <c r="D159" s="5">
         <v>-1.527440982653161</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>243.24915718</v>
       </c>
       <c r="C160" s="5">
         <v>-1.7296792100000005</v>
       </c>
       <c r="D160" s="5">
         <v>-8.1512351629514974</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>242.22912568999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.020031490000008</v>
       </c>
       <c r="D161" s="5">
         <v>-4.9175838068228117</v>
       </c>
       <c r="E161" s="5">
         <v>-7.2892456930348519</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>240.84466212999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3844635600000004</v>
       </c>
       <c r="D162" s="5">
         <v>-6.6470673422224236</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>239.74661929000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.0980428399999766</v>
       </c>
       <c r="D163" s="5">
         <v>-5.3358375816530916</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>238.41478413999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3318351500000176</v>
       </c>
       <c r="D164" s="5">
         <v>-6.4662624032939213</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>236.77383768000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.6409464599999808</v>
       </c>
       <c r="D165" s="5">
         <v>-7.9536929168519173</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>235.59188033000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1819573500000047</v>
       </c>
       <c r="D166" s="5">
         <v>-5.828549252617421</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>233.95647819000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6354021399999965</v>
       </c>
       <c r="D167" s="5">
         <v>-8.0192214570246723</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>234.17037253000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.21389433999999596</v>
       </c>
       <c r="D168" s="5">
         <v>1.1026315588553492</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>233.02176818000001</v>
       </c>
       <c r="C169" s="5">
         <v>-1.1486043499999994</v>
       </c>
       <c r="D169" s="5">
         <v>-5.72977177215318</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>231.64208138000001</v>
       </c>
       <c r="C170" s="5">
         <v>-1.3796868000000018</v>
       </c>
       <c r="D170" s="5">
         <v>-6.8781528246834922</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>230.46910528000001</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1729760999999996</v>
       </c>
       <c r="D171" s="5">
         <v>-5.9100826303556282</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>229.99074361000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.47836166999999818</v>
       </c>
       <c r="D172" s="5">
         <v>-2.4624822202536922</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>229.04280858999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.94793502000001695</v>
       </c>
       <c r="D173" s="5">
         <v>-4.8353538732234469</v>
       </c>
       <c r="E173" s="5">
         <v>-5.4437372312013288</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>229.32375812000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.2809495300000151</v>
       </c>
       <c r="D174" s="5">
         <v>1.4819205759138976</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>226.99775561999999</v>
       </c>
       <c r="C175" s="5">
         <v>-2.3260025000000155</v>
       </c>
       <c r="D175" s="5">
         <v>-11.514898127322382</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>227.96277613000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.96502051000001643</v>
       </c>
       <c r="D176" s="5">
         <v>5.2224687625882948</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>227.00390271000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.95887342000000331</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9323761664193055</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>226.36064340999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.64325930000001108</v>
       </c>
       <c r="D178" s="5">
         <v>-3.3479318666944535</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.69139786</v>
       </c>
       <c r="C179" s="5">
         <v>-0.66924554999999941</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4907277740475307</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>225.14600118999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.54539667000000236</v>
       </c>
       <c r="D180" s="5">
         <v>-2.8616376587640047</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>224.26087901</v>
       </c>
       <c r="C181" s="5">
         <v>-0.88512217999999621</v>
       </c>
       <c r="D181" s="5">
         <v>-4.6169102723487505</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>223.60331325999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.65756575000000339</v>
       </c>
       <c r="D182" s="5">
         <v>-3.4623833618981914</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>223.72001316000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.11669990000001462</v>
       </c>
       <c r="D183" s="5">
         <v>0.62808801960376748</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>223.0382146</v>
       </c>
       <c r="C184" s="5">
         <v>-0.68179856000000427</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5963838309140739</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>223.06486505000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.6650450000005321E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.14348019050012262</v>
       </c>
       <c r="E185" s="5">
         <v>-2.6099677945797706</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>223.65248700999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.58762195999997857</v>
       </c>
       <c r="D186" s="5">
         <v>3.2073776178469071</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>223.27277475</v>
       </c>
       <c r="C187" s="5">
         <v>-0.37971225999999092</v>
       </c>
       <c r="D187" s="5">
         <v>-2.0184166179948559</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>223.07792757000001</v>
       </c>
       <c r="C188" s="5">
         <v>-0.19484717999998225</v>
       </c>
       <c r="D188" s="5">
         <v>-1.0422121860174993</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>223.69888230000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.62095472999999402</v>
       </c>
       <c r="D189" s="5">
         <v>3.3919094523404025</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>223.02082308000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.67805921999999441</v>
       </c>
       <c r="D190" s="5">
         <v>-3.5773192952327837</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>223.49105177999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.47022869999997852</v>
       </c>
       <c r="D191" s="5">
         <v>2.5596903518955605</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>223.82041197000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.32936019000001693</v>
       </c>
       <c r="D192" s="5">
         <v>1.7828522588420936</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>223.76909264</v>
       </c>
       <c r="C193" s="5">
         <v>-5.1319330000012542E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.27479885863902487</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>225.34985651</v>
       </c>
       <c r="C194" s="5">
         <v>1.5807638699999984</v>
       </c>
       <c r="D194" s="5">
         <v>8.8143620364100617</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>223.376045</v>
       </c>
       <c r="C195" s="5">
         <v>-1.9738115099999902</v>
       </c>
       <c r="D195" s="5">
         <v>-10.018809173800125</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>223.50560898000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.12956398000000036</v>
       </c>
       <c r="D196" s="5">
         <v>0.69825629520161581</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>223.46990951000001</v>
       </c>
       <c r="C197" s="5">
         <v>-3.5699469999997291E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.19150190610731643</v>
       </c>
       <c r="E197" s="5">
         <v>0.18158146954663223</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>222.89487070000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.57503880999999524</v>
       </c>
       <c r="D198" s="5">
         <v>-3.0445432336211553</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>223.13473844000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.239867739999994</v>
       </c>
       <c r="D199" s="5">
         <v>1.2990478040310727</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>222.86134315999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.27339528000001678</v>
       </c>
       <c r="D200" s="5">
         <v>-1.4604292252252016</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>222.82972405999999</v>
       </c>
       <c r="C201" s="5">
         <v>-3.1619100000000344E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-0.17012069262333229</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>222.62208505999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.20763900000000035</v>
       </c>
       <c r="D202" s="5">
         <v>-1.1124806878945903</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>222.89213903999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.27005398000000014</v>
       </c>
       <c r="D203" s="5">
         <v>1.465423557276746</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>221.42775159000001</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4643874499999754</v>
       </c>
       <c r="D204" s="5">
         <v>-7.6051898301011223</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>221.28901363</v>
       </c>
       <c r="C205" s="5">
         <v>-0.13873796000001448</v>
       </c>
       <c r="D205" s="5">
         <v>-0.74928740437749664</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.44215315</v>
       </c>
       <c r="C206" s="5">
         <v>1.1531395199999963</v>
       </c>
       <c r="D206" s="5">
         <v>6.4355838752838457</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.18283305</v>
       </c>
       <c r="C207" s="5">
         <v>-1.2593200999999965</v>
       </c>
       <c r="D207" s="5">
         <v>-6.5860115948433107</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>220.87664806000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.30618498999999133</v>
       </c>
       <c r="D208" s="5">
         <v>-1.6485792059209636</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>220.92297599</v>
       </c>
       <c r="C209" s="5">
         <v>4.6327929999989692E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.25198541406543651</v>
       </c>
       <c r="E209" s="5">
         <v>-1.1397210146031012</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>220.91086829</v>
       </c>
       <c r="C210" s="5">
         <v>-1.2107700000001387E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-6.5746268429045518E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>221.58890069</v>
       </c>
       <c r="C211" s="5">
         <v>0.67803240000000642</v>
       </c>
       <c r="D211" s="5">
         <v>3.745924105837406</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>221.17355078</v>
       </c>
       <c r="C212" s="5">
         <v>-0.41534991000000332</v>
       </c>
       <c r="D212" s="5">
         <v>-2.2262554865859374</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>220.7272911</v>
       </c>
       <c r="C213" s="5">
         <v>-0.44625967999999716</v>
       </c>
       <c r="D213" s="5">
         <v>-2.3945389097070224</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>221.55840877</v>
       </c>
       <c r="C214" s="5">
         <v>0.83111766999999759</v>
       </c>
       <c r="D214" s="5">
         <v>4.6131906156550828</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>221.24951160000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.3088971699999945</v>
       </c>
       <c r="D215" s="5">
         <v>-1.6602727242994941</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>221.53565368</v>
       </c>
       <c r="C216" s="5">
         <v>0.28614207999999053</v>
       </c>
       <c r="D216" s="5">
         <v>1.5630475302566005</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>222.03637259999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.50071891999999707</v>
       </c>
       <c r="D217" s="5">
         <v>2.7462338496196503</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>221.84348111</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19289148999999384</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0375192366379737</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>221.32335141999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.52012969000000453</v>
       </c>
       <c r="D219" s="5">
         <v>-2.7774969650828152</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>221.20601167000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.11733974999998509</v>
       </c>
       <c r="D220" s="5">
         <v>-0.63435618123559578</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>220.43295778999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.7730538800000204</v>
       </c>
       <c r="D221" s="5">
         <v>-4.113993609202204</v>
       </c>
       <c r="E221" s="5">
         <v>-0.22180499687918243</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>220.32177039999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.11118738999999778</v>
       </c>
       <c r="D222" s="5">
         <v>-0.60360909894004999</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>220.00239550000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.31937489999998547</v>
       </c>
       <c r="D223" s="5">
         <v>-1.7256989841973214</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>219.61965706000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.38273843999999713</v>
       </c>
       <c r="D224" s="5">
         <v>-2.0677815726454885</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>219.05226669999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.56739036000001875</v>
       </c>
       <c r="D225" s="5">
         <v>-3.0565414486383169</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>218.98580577999999</v>
       </c>
       <c r="C226" s="5">
         <v>-6.6460919999997259E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.36347559772581528</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>218.19808287999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78772290000000567</v>
       </c>
       <c r="D227" s="5">
         <v>-4.2321851732767151</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>217.66877030000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.52931257999998138</v>
       </c>
       <c r="D228" s="5">
         <v>-2.8724756700682863</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>217.08840942</v>
       </c>
       <c r="C229" s="5">
         <v>-0.58036088000000063</v>
       </c>
       <c r="D229" s="5">
         <v>-3.1530039744853133</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>215.87766692</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2107425000000092</v>
       </c>
       <c r="D230" s="5">
         <v>-6.4910995560365281</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>215.1219443</v>
       </c>
       <c r="C231" s="5">
         <v>-0.75572262000000023</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1208923228603478</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>214.31183819</v>
       </c>
       <c r="C232" s="5">
         <v>-0.81010610999999244</v>
       </c>
       <c r="D232" s="5">
         <v>-4.42652816262542</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>213.69019821000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.62163997999999765</v>
       </c>
       <c r="D233" s="5">
         <v>-3.4257627326377049</v>
       </c>
       <c r="E233" s="5">
         <v>-3.0588708909960793</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>212.43299683000001</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2572013799999979</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8359227000965861</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>210.97699943000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4559974000000011</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9216291210004064</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>209.5756998</v>
       </c>
       <c r="C236" s="5">
         <v>-1.4012996300000111</v>
       </c>
       <c r="D236" s="5">
         <v>-7.6855336804683372</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>207.64284885999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9328509400000087</v>
       </c>
       <c r="D237" s="5">
         <v>-10.522746445735287</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>205.78416571</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8586831499999903</v>
       </c>
       <c r="D238" s="5">
         <v>-10.228246537942132</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>204.05727784999999</v>
       </c>
       <c r="C239" s="5">
         <v>-1.726887860000005</v>
       </c>
       <c r="D239" s="5">
         <v>-9.6180696929073157</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>202.58971423</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4675636199999929</v>
       </c>
       <c r="D240" s="5">
         <v>-8.2969804282119419</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>201.24991603999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3397981900000104</v>
       </c>
       <c r="D241" s="5">
         <v>-7.6536377274354024</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.2314657</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0184503399999869</v>
       </c>
       <c r="D242" s="5">
         <v>-5.9065434450457754</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>199.94885343999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.28261226000000761</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6806269917019057</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>199.05051653000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.89833690999998339</v>
       </c>
       <c r="D244" s="5">
         <v>-5.2601507304906541</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.89850894</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15200759000001085</v>
       </c>
       <c r="D245" s="5">
         <v>-0.91255683592430525</v>
       </c>
       <c r="E245" s="5">
         <v>-6.9220251531910471</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>197.75928379999999</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1392251400000077</v>
       </c>
       <c r="D246" s="5">
         <v>-6.6607647995422177</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.6724638</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0868199999999888</v>
       </c>
       <c r="D247" s="5">
         <v>-6.3990764399709299</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>196.37806744</v>
       </c>
       <c r="C248" s="5">
         <v>-0.29439636000000746</v>
       </c>
       <c r="D248" s="5">
         <v>-1.7815489481027513</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>196.99506790999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.61700046999999358</v>
       </c>
       <c r="D249" s="5">
         <v>3.8361207122876273</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>195.8894075</v>
       </c>
       <c r="C250" s="5">
         <v>-1.1056604099999845</v>
       </c>
       <c r="D250" s="5">
         <v>-6.5310863034057203</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>196.16932224000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.27991474000000949</v>
       </c>
       <c r="D251" s="5">
         <v>1.7282720337257862</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>194.65714664999999</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5121755900000267</v>
       </c>
       <c r="D252" s="5">
         <v>-8.8679505147165045</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>195.13580177</v>
       </c>
       <c r="C253" s="5">
         <v>0.47865512000001331</v>
       </c>
       <c r="D253" s="5">
         <v>2.9909939342627645</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>195.11807282999999</v>
       </c>
       <c r="C254" s="5">
         <v>-1.7728940000012017E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.10897077863314397</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>194.71656052</v>
       </c>
       <c r="C255" s="5">
         <v>-0.40151230999998688</v>
       </c>
       <c r="D255" s="5">
         <v>-2.4415928681154497</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>194.76754070999999</v>
       </c>
       <c r="C256" s="5">
         <v>5.0980189999989989E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.31463373366584779</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>194.43950767999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32803303000000028</v>
       </c>
       <c r="D257" s="5">
         <v>-2.0024571008599668</v>
       </c>
       <c r="E257" s="5">
         <v>-2.2418475049227782</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>195.62844785999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.188940180000003</v>
       </c>
       <c r="D258" s="5">
         <v>7.5895168096550059</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>195.15010559999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.47834226000000513</v>
       </c>
       <c r="D259" s="5">
         <v>-2.8950481733568512</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>195.15358732999999</v>
       </c>
       <c r="C260" s="5">
         <v>3.4817300000042906E-3</v>
       </c>
       <c r="D260" s="5">
         <v>2.1411651272362775E-2</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>195.33465097999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.18106364999999869</v>
       </c>
       <c r="D261" s="5">
         <v>1.1190599142595126</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.55756869999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.2229177199999981</v>
       </c>
       <c r="D262" s="5">
         <v>1.3780795071823393</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>195.20290826999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.35466042999999559</v>
       </c>
       <c r="D263" s="5">
         <v>-2.1547256423705141</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>196.57530444</v>
       </c>
       <c r="C264" s="5">
         <v>1.3723961700000018</v>
       </c>
       <c r="D264" s="5">
         <v>8.7707386111780075</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.25271728999999</v>
       </c>
       <c r="C265" s="5">
         <v>-0.32258715000000393</v>
       </c>
       <c r="D265" s="5">
         <v>-1.9515662645554155</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>196.51629871</v>
       </c>
       <c r="C266" s="5">
         <v>0.26358142000000839</v>
       </c>
       <c r="D266" s="5">
         <v>1.6236445408149169</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>196.23288024999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.28341846000000714</v>
       </c>
       <c r="D267" s="5">
         <v>-1.7169941210366635</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>195.97609241000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.256787839999987</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5590519785190771</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>196.14427388999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.168181479999987</v>
       </c>
       <c r="D269" s="5">
         <v>1.034682722242497</v>
       </c>
       <c r="E269" s="5">
         <v>0.87675916810365795</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>197.5812191</v>
       </c>
       <c r="C270" s="5">
         <v>1.4369452100000046</v>
       </c>
       <c r="D270" s="5">
         <v>9.1541669224953317</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>197.15565627999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.42556282000001033</v>
       </c>
       <c r="D271" s="5">
         <v>-2.554235792893178</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>197.37292757</v>
       </c>
       <c r="C272" s="5">
         <v>0.21727129000001355</v>
       </c>
       <c r="D272" s="5">
         <v>1.3304800476287237</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>197.07664209999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.29628547000001504</v>
       </c>
       <c r="D273" s="5">
         <v>-1.7865760078961235</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>196.95358648000001</v>
       </c>
       <c r="C274" s="5">
         <v>-0.12305561999997394</v>
       </c>
       <c r="D274" s="5">
         <v>-0.74671800442239755</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>197.05798394999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.10439746999998079</v>
       </c>
       <c r="D275" s="5">
         <v>0.63793118416031191</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>196.89148997000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.16649397999998428</v>
       </c>
       <c r="D276" s="5">
         <v>-1.009179920000125</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>196.99216222000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.10067225000000235</v>
       </c>
       <c r="D277" s="5">
         <v>0.61529836448110942</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>197.42915814</v>
       </c>
       <c r="C278" s="5">
         <v>0.43699591999998688</v>
       </c>
       <c r="D278" s="5">
         <v>2.6947302202755097</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>197.68135106</v>
       </c>
       <c r="C279" s="5">
         <v>0.25219291999999882</v>
       </c>
       <c r="D279" s="5">
         <v>1.5436765177425649</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>198.4172648</v>
       </c>
       <c r="C280" s="5">
         <v>0.73591374000000087</v>
       </c>
       <c r="D280" s="5">
         <v>4.559884620903687</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>198.02967772</v>
       </c>
       <c r="C281" s="5">
         <v>-0.38758708000000297</v>
       </c>
       <c r="D281" s="5">
         <v>-2.3190520382885493</v>
       </c>
       <c r="E281" s="5">
         <v>0.96123317423855159</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.34594752000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.31626980000001481</v>
       </c>
       <c r="D282" s="5">
         <v>1.9334237960283218</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>198.75558767000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.40964015000000131</v>
       </c>
       <c r="D283" s="5">
         <v>2.5066836566419504</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.28730815</v>
       </c>
       <c r="C284" s="5">
         <v>0.53172047999998995</v>
       </c>
       <c r="D284" s="5">
         <v>3.2579572020783321</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>199.89360432999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.60629617999998686</v>
       </c>
       <c r="D285" s="5">
         <v>3.7124980423438148</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>200.71041369</v>
       </c>
       <c r="C286" s="5">
         <v>0.8168093600000077</v>
       </c>
       <c r="D286" s="5">
         <v>5.0151811247437506</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>201.097353</v>
       </c>
       <c r="C287" s="5">
         <v>0.38693931000000248</v>
       </c>
       <c r="D287" s="5">
         <v>2.3381063201862728</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>201.49170612</v>
       </c>
       <c r="C288" s="5">
         <v>0.39435312000000522</v>
       </c>
       <c r="D288" s="5">
         <v>2.3787544587240417</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>202.31173634000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.82003022000000669</v>
       </c>
       <c r="D289" s="5">
         <v>4.9945697481338813</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>201.96828841000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.3434479299999964</v>
       </c>
       <c r="D290" s="5">
         <v>-2.018227566145403</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>203.08558500000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.1172965899999951</v>
       </c>
       <c r="D291" s="5">
         <v>6.8442018637060897</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>203.82353728000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.73795228000000179</v>
       </c>
       <c r="D292" s="5">
         <v>4.4486502951280649</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>204.01528834999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.19175106999998093</v>
       </c>
       <c r="D293" s="5">
         <v>1.1347836796505639</v>
       </c>
       <c r="E293" s="5">
         <v>3.0225826244403731</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>203.40478324</v>
       </c>
       <c r="C294" s="5">
         <v>-0.61050510999999119</v>
       </c>
       <c r="D294" s="5">
         <v>-3.5324216780407425</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>203.21785925</v>
       </c>
       <c r="C295" s="5">
         <v>-0.18692398999999682</v>
       </c>
       <c r="D295" s="5">
         <v>-1.0972137026114548</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>202.75266406</v>
       </c>
       <c r="C296" s="5">
         <v>-0.46519519000000287</v>
       </c>
       <c r="D296" s="5">
         <v>-2.7126515787517014</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>202.77842613999999</v>
       </c>
       <c r="C297" s="5">
         <v>2.5762079999992693E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.15258053228217605</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>202.14265594</v>
       </c>
       <c r="C298" s="5">
         <v>-0.63577019999999607</v>
       </c>
       <c r="D298" s="5">
         <v>-3.6981488739022184</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>202.26946484000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.12680890000001455</v>
       </c>
       <c r="D299" s="5">
         <v>0.75539133647226642</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>202.15986117</v>
       </c>
       <c r="C300" s="5">
         <v>-0.1096036700000127</v>
       </c>
       <c r="D300" s="5">
         <v>-0.64830908285246069</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>201.80387019</v>
       </c>
       <c r="C301" s="5">
         <v>-0.3559909800000014</v>
       </c>
       <c r="D301" s="5">
         <v>-2.0927792895163222</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>201.63961932999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.16425086000000988</v>
       </c>
       <c r="D302" s="5">
         <v>-0.97233563392687961</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>201.23283451</v>
       </c>
       <c r="C303" s="5">
         <v>-0.40678481999998439</v>
       </c>
       <c r="D303" s="5">
         <v>-2.394181299223197</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>201.11962287</v>
       </c>
       <c r="C304" s="5">
         <v>-0.11321164000000294</v>
       </c>
       <c r="D304" s="5">
         <v>-0.67302331631096113</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>201.56764226000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.44801939000001312</v>
       </c>
       <c r="D305" s="5">
         <v>2.7061474556265841</v>
       </c>
       <c r="E305" s="5">
         <v>-1.1997366029750212</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>200.24982514000001</v>
       </c>
       <c r="C306" s="5">
         <v>-1.3178171200000008</v>
       </c>
       <c r="D306" s="5">
         <v>-7.5693609590076765</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>199.82435114</v>
       </c>
       <c r="C307" s="5">
         <v>-0.42547400000000835</v>
       </c>
       <c r="D307" s="5">
         <v>-2.520074012377771</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>199.52709041</v>
       </c>
       <c r="C308" s="5">
         <v>-0.29726073000000497</v>
       </c>
       <c r="D308" s="5">
         <v>-1.7705986517333017</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>200.48460842</v>
       </c>
       <c r="C309" s="5">
         <v>0.95751801000000114</v>
       </c>
       <c r="D309" s="5">
         <v>5.913179384665046</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>201.09330502</v>
       </c>
       <c r="C310" s="5">
         <v>0.60869660000000181</v>
       </c>
       <c r="D310" s="5">
         <v>3.7048107675504927</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>200.80356481000001</v>
       </c>
       <c r="C311" s="5">
         <v>-0.28974020999999084</v>
       </c>
       <c r="D311" s="5">
         <v>-1.7153538449356853</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>201.29851207999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.49494726999998306</v>
       </c>
       <c r="D312" s="5">
         <v>2.9982286363523958</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>201.68770398000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.38919190000001436</v>
       </c>
       <c r="D313" s="5">
         <v>2.3449189867326137</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>201.30408353000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.38362044999999512</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2587353539932575</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>201.47706335999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.1729798299999743</v>
       </c>
       <c r="D315" s="5">
         <v>1.0360427754599666</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>201.93480292999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.45773957000000109</v>
       </c>
       <c r="D316" s="5">
         <v>2.7606287881426939</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>202.50117822999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.56637530000000424</v>
       </c>
       <c r="D317" s="5">
         <v>3.4180999889290131</v>
       </c>
       <c r="E317" s="5">
         <v>0.46313781296098977</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>202.37422928999999</v>
       </c>
       <c r="C318" s="5">
         <v>-0.12694894000000545</v>
       </c>
       <c r="D318" s="5">
         <v>-0.74969718770917515</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>202.46936765000001</v>
       </c>
       <c r="C319" s="5">
         <v>9.5138360000021294E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.56559416869026435</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>201.44138351999999</v>
       </c>
       <c r="C320" s="5">
         <v>-1.0279841300000214</v>
       </c>
       <c r="D320" s="5">
         <v>-5.9253894986459716</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>203.32359238999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.8822088699999995</v>
       </c>
       <c r="D321" s="5">
         <v>11.806987392108169</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>203.33559201</v>
       </c>
       <c r="C322" s="5">
         <v>1.1999620000011646E-2</v>
       </c>
       <c r="D322" s="5">
         <v>7.0843814908916336E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>203.39381452000001</v>
       </c>
       <c r="C323" s="5">
         <v>5.8222510000007333E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.34414608242461231</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>203.77844223</v>
       </c>
       <c r="C324" s="5">
         <v>0.38462770999998952</v>
       </c>
       <c r="D324" s="5">
         <v>2.2930104916549121</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>203.63186820999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.14657402000000275</v>
       </c>
       <c r="D325" s="5">
         <v>-0.85973110418469112</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.11839148999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.48652328000000011</v>
       </c>
       <c r="D326" s="5">
         <v>2.9050527078685828</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>203.09533252</v>
       </c>
       <c r="C327" s="5">
         <v>-1.0230589699999939</v>
       </c>
       <c r="D327" s="5">
         <v>-5.8514437709574985</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>202.74655060000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34878191999999331</v>
       </c>
       <c r="D328" s="5">
         <v>-2.0414433612506722</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>203.06372293000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.31717233000000533</v>
       </c>
       <c r="D329" s="5">
         <v>1.8934906836409748</v>
       </c>
       <c r="E329" s="5">
         <v>0.27779823550511118</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>203.72610374999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.66238081999998144</v>
       </c>
       <c r="D330" s="5">
         <v>3.9853176036623861</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>204.00076285</v>
       </c>
       <c r="C331" s="5">
         <v>0.27465910000000804</v>
       </c>
       <c r="D331" s="5">
         <v>1.6298640194639891</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>205.33920176000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.3384389100000078</v>
       </c>
       <c r="D332" s="5">
         <v>8.1635506916524889</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>204.0271449</v>
       </c>
       <c r="C333" s="5">
         <v>-1.3120568600000126</v>
       </c>
       <c r="D333" s="5">
         <v>-7.4038363773791582</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>203.24699769</v>
       </c>
       <c r="C334" s="5">
         <v>-0.78014720999999554</v>
       </c>
       <c r="D334" s="5">
         <v>-4.4932114808639341</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>203.19575899</v>
       </c>
       <c r="C335" s="5">
         <v>-5.1238699999998971E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.30210166967575836</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>203.3559688</v>
       </c>
       <c r="C336" s="5">
         <v>0.16020980999999779</v>
       </c>
       <c r="D336" s="5">
         <v>0.95025439280576052</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>203.31488399</v>
       </c>
       <c r="C337" s="5">
         <v>-4.1084810000000971E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.24217152657243224</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>203.22874167000001</v>
       </c>
       <c r="C338" s="5">
         <v>-8.6142319999993333E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.50724392571283028</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>204.57522262000001</v>
       </c>
       <c r="C339" s="5">
         <v>1.3464809500000001</v>
       </c>
       <c r="D339" s="5">
         <v>8.2467464227662148</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>204.54829874999999</v>
       </c>
       <c r="C340" s="5">
         <v>-2.6923870000018724E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.15781611921756866</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>204.9960494</v>
       </c>
       <c r="C341" s="5">
         <v>0.44775065000001746</v>
       </c>
       <c r="D341" s="5">
         <v>2.6586237506323052</v>
       </c>
       <c r="E341" s="5">
         <v>0.9515862519008822</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>204.81696271999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.17908668000001171</v>
       </c>
       <c r="D342" s="5">
         <v>-1.0433100273741558</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>204.99883832</v>
       </c>
       <c r="C343" s="5">
         <v>0.18187560000001213</v>
       </c>
       <c r="D343" s="5">
         <v>1.0708088046332831</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>204.87190687</v>
       </c>
       <c r="C344" s="5">
         <v>-0.12693145000000072</v>
       </c>
       <c r="D344" s="5">
         <v>-0.74049244724511132</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>204.75920492</v>
       </c>
       <c r="C345" s="5">
         <v>-0.11270195000000172</v>
       </c>
       <c r="D345" s="5">
         <v>-0.65813757508634829</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>205.90718919</v>
       </c>
       <c r="C346" s="5">
         <v>1.1479842699999949</v>
       </c>
       <c r="D346" s="5">
         <v>6.9391942695935738</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>206.22308337999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.31589418999999452</v>
       </c>
       <c r="D347" s="5">
         <v>1.8566035114133683</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>206.02482565</v>
       </c>
       <c r="C348" s="5">
         <v>-0.19825772999999458</v>
       </c>
       <c r="D348" s="5">
         <v>-1.1475695853410461</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>205.28101712</v>
       </c>
       <c r="C349" s="5">
         <v>-0.74380852999999547</v>
       </c>
       <c r="D349" s="5">
         <v>-4.2473445285636346</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>206.16560831000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.88459119000000896</v>
       </c>
       <c r="D350" s="5">
         <v>5.2953389856394972</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>206.50715173</v>
       </c>
       <c r="C351" s="5">
         <v>0.3415434199999936</v>
       </c>
       <c r="D351" s="5">
         <v>2.0061890796657433</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>206.91103901</v>
       </c>
       <c r="C352" s="5">
         <v>0.40388727999999219</v>
       </c>
       <c r="D352" s="5">
         <v>2.3723748464002936</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>206.80750148000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.10353752999998278</v>
       </c>
       <c r="D353" s="5">
         <v>-0.59882576402211507</v>
       </c>
       <c r="E353" s="5">
         <v>0.88365219003094797</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>207.08065217999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.27315069999997377</v>
       </c>
       <c r="D354" s="5">
         <v>1.596520810994817</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>208.04318495000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.96253277000002413</v>
       </c>
       <c r="D355" s="5">
         <v>5.7225517114715352</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>209.24846642</v>
       </c>
       <c r="C356" s="5">
         <v>1.2052814699999885</v>
       </c>
       <c r="D356" s="5">
         <v>7.1779581928136604</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>210.13999161999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.89152519999998958</v>
       </c>
       <c r="D357" s="5">
         <v>5.2342529513609293</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>210.67059356999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.53060195000000476</v>
       </c>
       <c r="D358" s="5">
         <v>3.0724263352440717</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>211.14832831000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.4777347400000167</v>
       </c>
       <c r="D359" s="5">
         <v>2.7554208106592259</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>209.08596341000001</v>
       </c>
       <c r="C360" s="5">
         <v>-2.0623649000000057</v>
       </c>
       <c r="D360" s="5">
         <v>-11.111255880561544</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>211.23550169999999</v>
       </c>
       <c r="C361" s="5">
         <v>2.1495382899999811</v>
       </c>
       <c r="D361" s="5">
         <v>13.058804087434318</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>211.43302079</v>
       </c>
       <c r="C362" s="5">
         <v>0.19751909000001433</v>
       </c>
       <c r="D362" s="5">
         <v>1.1278676622046069</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>212.16579565999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.73277486999998587</v>
       </c>
       <c r="D363" s="5">
         <v>4.2391035801202293</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>212.96342483999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.79762918000000127</v>
       </c>
       <c r="D364" s="5">
         <v>4.6058143760953074</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>213.24372008</v>
       </c>
       <c r="C365" s="5">
         <v>0.28029524000001516</v>
       </c>
       <c r="D365" s="5">
         <v>1.5908827618793753</v>
       </c>
       <c r="E365" s="5">
         <v>3.1121785012341086</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>212.95528482</v>
       </c>
       <c r="C366" s="5">
         <v>-0.28843525999999997</v>
       </c>
       <c r="D366" s="5">
         <v>-1.6111094026067585</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>212.56910260999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.3861822100000154</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1545573334372015</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>211.15598721000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.413115399999981</v>
       </c>
       <c r="D368" s="5">
         <v>-7.6920444959457157</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>194.18173056000001</v>
       </c>
       <c r="C369" s="5">
         <v>-16.974256650000001</v>
       </c>
       <c r="D369" s="5">
         <v>-63.418660383065173</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>193.45210556999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.72962499000001912</v>
       </c>
       <c r="D370" s="5">
         <v>-4.4168969380537941</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>193.46364541</v>
       </c>
       <c r="C371" s="5">
         <v>1.1539840000011736E-2</v>
       </c>
       <c r="D371" s="5">
         <v>7.1606107095112392E-2</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>193.34748106999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.11616434000001163</v>
       </c>
       <c r="D372" s="5">
         <v>-0.71815960898079512</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>193.94555642</v>
       </c>
       <c r="C373" s="5">
         <v>0.59807535000001621</v>
       </c>
       <c r="D373" s="5">
         <v>3.7757266698515535</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>198.78950656000001</v>
       </c>
       <c r="C374" s="5">
         <v>4.843950140000004</v>
       </c>
       <c r="D374" s="5">
         <v>34.45082261862904</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>198.42279825</v>
       </c>
       <c r="C375" s="5">
         <v>-0.36670831000000703</v>
       </c>
       <c r="D375" s="5">
         <v>-2.1913260036733107</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>198.32163883999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.10115941000000817</v>
       </c>
       <c r="D376" s="5">
         <v>-0.61006845046962521</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>198.74044341999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.41880457999999976</v>
       </c>
       <c r="D377" s="5">
         <v>2.5637337251798398</v>
       </c>
       <c r="E377" s="5">
         <v>-6.8012678894173284</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>200.73245229</v>
       </c>
       <c r="C378" s="5">
         <v>1.9920088700000065</v>
       </c>
       <c r="D378" s="5">
         <v>12.713524407769317</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>200.78986079000001</v>
       </c>
       <c r="C379" s="5">
         <v>5.7408500000008189E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.34373448346456392</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>201.81567713000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.0258163400000058</v>
       </c>
       <c r="D380" s="5">
         <v>6.3059197458731786</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>202.90957402000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.0938968899999963</v>
       </c>
       <c r="D381" s="5">
         <v>6.7017830433559133</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>204.39453193</v>
       </c>
       <c r="C382" s="5">
         <v>1.4849579099999914</v>
       </c>
       <c r="D382" s="5">
         <v>9.1442367544103185</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>206.00953737</v>
       </c>
       <c r="C383" s="5">
         <v>1.6150054400000045</v>
       </c>
       <c r="D383" s="5">
         <v>9.9047959434724895</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>209.17107404999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.1615366799999833</v>
       </c>
       <c r="D384" s="5">
         <v>20.052606915201011</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>210.96654305000001</v>
       </c>
       <c r="C385" s="5">
         <v>1.7954690000000255</v>
       </c>
       <c r="D385" s="5">
         <v>10.800959347506446</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>212.52665655999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.5601135099999794</v>
       </c>
       <c r="D386" s="5">
         <v>9.2440726588411959</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>215.95622108000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.4295645200000138</v>
       </c>
       <c r="D387" s="5">
         <v>21.179097013653415</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>216.53320328999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.57698220999998284</v>
       </c>
       <c r="D388" s="5">
         <v>3.2536412769722967</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>218.43049042000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.8972871300000236</v>
       </c>
       <c r="D389" s="5">
         <v>11.036335877468595</v>
       </c>
       <c r="E389" s="5">
         <v>9.9074182693599244</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>220.26996725999999</v>
       </c>
       <c r="C390" s="5">
         <v>1.8394768399999748</v>
       </c>
       <c r="D390" s="5">
         <v>10.587061121393759</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>221.72676457</v>
       </c>
       <c r="C391" s="5">
         <v>1.4567973100000131</v>
       </c>
       <c r="D391" s="5">
         <v>8.2315781553481404</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>224.07248604</v>
       </c>
       <c r="C392" s="5">
         <v>2.3457214700000009</v>
       </c>
       <c r="D392" s="5">
         <v>13.460567944962154</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>226.23124053999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.1587544999999864</v>
       </c>
       <c r="D393" s="5">
         <v>12.193715956060913</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>228.65353855999999</v>
       </c>
       <c r="C394" s="5">
         <v>2.4222980199999995</v>
       </c>
       <c r="D394" s="5">
         <v>13.632928010895128</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>229.37985272</v>
       </c>
       <c r="C395" s="5">
         <v>0.72631416000001536</v>
       </c>
       <c r="D395" s="5">
         <v>3.8790845210275871</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>234.78400712999999</v>
       </c>
       <c r="C396" s="5">
         <v>5.4041544099999896</v>
       </c>
       <c r="D396" s="5">
         <v>32.238797809522389</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>234.93889224</v>
       </c>
       <c r="C397" s="5">
         <v>0.15488511000000926</v>
       </c>
       <c r="D397" s="5">
         <v>0.7945088934697031</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>236.15194369</v>
       </c>
       <c r="C398" s="5">
         <v>1.2130514499999947</v>
       </c>
       <c r="D398" s="5">
         <v>6.374931495633418</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>236.41251836999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.26057467999999062</v>
       </c>
       <c r="D399" s="5">
         <v>1.3321688625232975</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>238.44515134</v>
       </c>
       <c r="C400" s="5">
         <v>2.0326329700000088</v>
       </c>
       <c r="D400" s="5">
         <v>10.819533259858293</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>237.27799905000001</v>
       </c>
       <c r="C401" s="5">
         <v>-1.16715228999999</v>
       </c>
       <c r="D401" s="5">
         <v>-5.7182342849743772</v>
       </c>
       <c r="E401" s="5">
         <v>8.6286070199081735</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>237.52864966999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.25065061999998761</v>
       </c>
       <c r="D402" s="5">
         <v>1.2750210335310763</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>237.46726946999999</v>
       </c>
       <c r="C403" s="5">
         <v>-6.1380200000002105E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.3096537836765334</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>237.12947939</v>
       </c>
       <c r="C404" s="5">
         <v>-0.33779007999999067</v>
       </c>
       <c r="D404" s="5">
         <v>-1.6936726071243302</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>236.07923110999999</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0502482800000053</v>
       </c>
       <c r="D405" s="5">
         <v>-5.187235315348893</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>235.01694130999999</v>
       </c>
       <c r="C406" s="5">
         <v>-1.0622898000000021</v>
       </c>
       <c r="D406" s="5">
         <v>-5.2680117744733472</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>232.9492659</v>
       </c>
       <c r="C407" s="5">
         <v>-2.0676754099999926</v>
       </c>
       <c r="D407" s="5">
         <v>-10.061401148149084</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>232.28863899999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.66062690000001112</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3505295430280357</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>231.66366407000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.62497492999997917</v>
       </c>
       <c r="D409" s="5">
         <v>-3.181261642284916</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>230.61702595</v>
       </c>
       <c r="C410" s="5">
         <v>-1.0466381200000114</v>
       </c>
       <c r="D410" s="5">
         <v>-5.288796831507292</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>230.40866324999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.20836270000000923</v>
       </c>
       <c r="D411" s="5">
         <v>-1.0788296503035033</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>228.99266413999999</v>
       </c>
       <c r="C412" s="5">
         <v>-1.4159991100000013</v>
       </c>
       <c r="D412" s="5">
         <v>-7.1304832477480984</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>227.84248997</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1501741699999855</v>
       </c>
       <c r="D413" s="5">
         <v>-5.8635578176720937</v>
       </c>
       <c r="E413" s="5">
         <v>-3.9765629842536399</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>227.77248936999999</v>
       </c>
       <c r="C414" s="5">
         <v>-7.0000600000014401E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.36805655819353023</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>226.91005483999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.86243453000000159</v>
       </c>
       <c r="D415" s="5">
         <v>-4.4502248212595514</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>226.73867913999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.17137569999999869</v>
       </c>
       <c r="D416" s="5">
         <v>-0.90255467017900104</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>226.11108087</v>
       </c>
       <c r="C417" s="5">
         <v>-0.62759826999999291</v>
       </c>
       <c r="D417" s="5">
         <v>-3.2714217520760647</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>224.98582400999999</v>
       </c>
       <c r="C418" s="5">
         <v>-1.1252568600000075</v>
       </c>
       <c r="D418" s="5">
         <v>-5.811104330196426</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>225.4205164</v>
       </c>
       <c r="C419" s="5">
         <v>0.43469239000000925</v>
       </c>
       <c r="D419" s="5">
         <v>2.3433024147204717</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.1194935</v>
       </c>
       <c r="C420" s="5">
         <v>-0.30102289999999243</v>
       </c>
       <c r="D420" s="5">
         <v>-1.5907433123741654</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>224.83205237999999</v>
       </c>
       <c r="C421" s="5">
         <v>-0.2874411200000111</v>
       </c>
       <c r="D421" s="5">
         <v>-1.5214911639399586</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>225.76566695</v>
       </c>
       <c r="C422" s="5">
         <v>0.93361457000000314</v>
       </c>
       <c r="D422" s="5">
         <v>5.0983926182299744</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>225.21197921999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.55368773000000715</v>
       </c>
       <c r="D423" s="5">
         <v>-2.9036120643427532</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>224.89899754999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.31298166999999921</v>
       </c>
       <c r="D424" s="5">
         <v>-1.6549765511671422</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>225.05229374999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.15329619999999977</v>
       </c>
       <c r="D425" s="5">
         <v>0.82102030760820011</v>
       </c>
       <c r="E425" s="5">
         <v>-1.2246162778362324</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>224.35107661000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.70121713999998292</v>
       </c>
       <c r="D426" s="5">
         <v>-3.6755425430934019</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>224.28418740000001</v>
       </c>
       <c r="C427" s="5">
         <v>-6.6889209999999366E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.35718821636779863</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>223.52612665000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.75806074999999851</v>
       </c>
       <c r="D428" s="5">
         <v>-3.981339970777853</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>223.24126591999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.28486073000001966</v>
       </c>
       <c r="D429" s="5">
         <v>-1.5186012620718947</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>223.46860409999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.22733818000000383</v>
       </c>
       <c r="D430" s="5">
         <v>1.2288901038121303</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>223.81866615999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.35006205999999906</v>
       </c>
       <c r="D431" s="5">
         <v>1.896072515017666</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.50877</v>
       </c>
       <c r="C432" s="5">
         <v>0.69010384000000613</v>
       </c>
       <c r="D432" s="5">
         <v>3.7633746187389239</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>223.39074006000001</v>
       </c>
       <c r="C433" s="5">
         <v>-1.1180299399999853</v>
       </c>
       <c r="D433" s="5">
         <v>-5.8148842049656091</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>221.39487032</v>
       </c>
       <c r="C434" s="5">
         <v>-1.9958697400000176</v>
       </c>
       <c r="D434" s="5">
         <v>-10.209860347939959</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>222.03179643000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.63692611000001875</v>
       </c>
       <c r="D435" s="5">
         <v>3.5074056885296967</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>219.91947881999999</v>
       </c>
       <c r="C436" s="5">
         <v>-2.1123176100000194</v>
       </c>
       <c r="D436" s="5">
         <v>-10.837487432368798</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>218.55644633</v>
       </c>
       <c r="C437" s="5">
         <v>-1.3630324899999948</v>
       </c>
       <c r="D437" s="5">
         <v>-7.189080543325332</v>
       </c>
       <c r="E437" s="5">
         <v>-2.886372456712627</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>216.85217374000001</v>
       </c>
       <c r="C438" s="5">
         <v>-1.704272589999988</v>
       </c>
       <c r="D438" s="5">
         <v>-8.9663591946635641</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>217.80174059999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.94956685999997603</v>
       </c>
       <c r="D439" s="5">
         <v>5.3830576337703828</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>217.60944842999999</v>
+        <v>217.16319797</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.19229217000000176</v>
+        <v>-0.63854262999998923</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.0543231196800673</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4619353718685519</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>217.69296229</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.52976431999999818</v>
+      </c>
+      <c r="D441" s="5">
+        <v>2.96696871994373</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>