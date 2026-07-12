--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A4055EE2-D6C1-4B88-BB53-2DD478E97537}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4F7A9281-EBE9-456C-A2D5-E80A6D0B2CE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C8975FDA-894B-4CAB-B8AE-74811C81F1E7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CA6E678-38EE-451D-A00F-F511E1A98D14}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFF4161C-6FD7-4675-8C23-B86D88C6B0BE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93926033-799F-4FAA-99B1-3336F1168CA0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>175.28604917000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>175.29074485999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>175.72241751999999</v>
+        <v>175.72419495</v>
       </c>
       <c r="C7" s="5">
-        <v>0.43636834999998086</v>
+        <v>0.433450090000008</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0286014633227998</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.0079894414905883</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>175.79655355</v>
+        <v>175.79774523</v>
       </c>
       <c r="C8" s="5">
-        <v>7.4136030000005348E-2</v>
+        <v>7.3550280000006296E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.50744782070875072</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.50342412894448518</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>175.81734921</v>
+        <v>175.81684184</v>
       </c>
       <c r="C9" s="5">
-        <v>2.0795660000004546E-2</v>
+        <v>1.9096609999991188E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.14204507368169583</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.13043186749428504</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>176.09762108000001</v>
+        <v>176.09703382999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.28027187000000708</v>
+        <v>0.28019198999999162</v>
       </c>
       <c r="D10" s="5">
-        <v>1.9297910188342149</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.92924179751508</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>177.56311228000001</v>
+        <v>177.56292597999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.4654912000000024</v>
+        <v>1.4658921500000019</v>
       </c>
       <c r="D11" s="5">
-        <v>10.456458474742902</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.45948802585519</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>179.78562866999999</v>
+        <v>179.78530255999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.2225163899999814</v>
+        <v>2.2223765800000024</v>
       </c>
       <c r="D12" s="5">
-        <v>16.098522601763566</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>16.097457269208149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>180.28676465000001</v>
+        <v>180.28628932999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50113598000001502</v>
+        <v>0.50098676999999725</v>
       </c>
       <c r="D13" s="5">
-        <v>3.3966492584244667</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.3956286321057405</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>180.43696843000001</v>
+        <v>180.43623217999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.15020377999999823</v>
+        <v>0.14994285000000218</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0043597024407935</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.0026096223046732</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>178.45592493000001</v>
+        <v>178.45512815999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9810434999999984</v>
+        <v>-1.9811040200000036</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.407807445268649</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-12.40821152041015</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>179.01678396</v>
+        <v>179.01537648999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.56085902999998893</v>
+        <v>0.5602483300000074</v>
       </c>
       <c r="D16" s="5">
-        <v>3.837291182387581</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.8330578912175062</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>177.90014285000001</v>
+        <v>177.89784804000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1166411099999891</v>
+        <v>-1.1175284499999805</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.2336321421282541</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-7.2392394281140078</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>178.89234321999999</v>
+        <v>178.89663431</v>
       </c>
       <c r="C18" s="5">
-        <v>0.99220036999997774</v>
+        <v>0.99878626999998232</v>
       </c>
       <c r="D18" s="5">
-        <v>6.9019114665826997</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>6.9492404289636989</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>177.80565485</v>
+        <v>177.80734207</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0866883699999903</v>
+        <v>-1.0892922399999918</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0507702919036186</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.0669394070409286</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>177.89264191000001</v>
+        <v>177.89379835</v>
       </c>
       <c r="C20" s="5">
-        <v>8.6987060000012661E-2</v>
+        <v>8.6456279999993058E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.5886528306626726</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.58504579527534073</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>178.43618053</v>
+        <v>178.43577522999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.54353861999999253</v>
+        <v>0.54197687999999289</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7287639125922922</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.7178453877909856</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>178.15961178000001</v>
+        <v>178.15909012</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.27656874999999559</v>
+        <v>-0.2766851099999883</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8441766804718096</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.8449501256375234</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>177.35666327000001</v>
+        <v>177.35644013000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.80294850999999312</v>
+        <v>-0.80264998999999193</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2762196603108542</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-5.2743214797915332</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>177.55253069</v>
+        <v>177.55224179000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.1958674199999848</v>
+        <v>0.19580166000000077</v>
       </c>
       <c r="D24" s="5">
-        <v>1.3333235707463809</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.3328748898252085</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>177.67977504999999</v>
+        <v>177.67937610000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12724435999999173</v>
+        <v>0.12713431000000242</v>
       </c>
       <c r="D25" s="5">
-        <v>0.86338690661289519</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.86263865399343054</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>177.80471137000001</v>
+        <v>177.80409062000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12493632000001753</v>
+        <v>0.12471451999999772</v>
       </c>
       <c r="D26" s="5">
-        <v>0.8470561827440104</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.84554849597844317</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>178.48744088000001</v>
+        <v>178.48675399000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.68272951000000148</v>
+        <v>0.68266337000000021</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7062918196812964</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.7058430006826857</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>179.38627715000001</v>
+        <v>179.38504763</v>
       </c>
       <c r="C28" s="5">
-        <v>0.89883627000000388</v>
+        <v>0.89829363999999146</v>
       </c>
       <c r="D28" s="5">
-        <v>6.2132383189772211</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>6.2094074999572646</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>179.91598417</v>
+        <v>179.91395785</v>
       </c>
       <c r="C29" s="5">
-        <v>0.52970701999998937</v>
+        <v>0.52891022000000021</v>
       </c>
       <c r="D29" s="5">
-        <v>3.6015809425003154</v>
+        <v>3.5961002396007968</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1331308045658517</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.1332963451849531</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>175.65458964999999</v>
+        <v>175.65801794999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.2613945200000103</v>
+        <v>-4.2559399000000155</v>
       </c>
       <c r="D30" s="5">
-        <v>-24.997275999925993</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-24.969568107238771</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>175.99956988</v>
+        <v>176.00099822999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.34498023000000444</v>
+        <v>0.34298028000000613</v>
       </c>
       <c r="D31" s="5">
-        <v>2.382387974213751</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.3683812050055986</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>176.18607055000001</v>
+        <v>176.18710751</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18650067000001513</v>
+        <v>0.18610928000001081</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2790359051975786</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.2763256738628215</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>176.50504488999999</v>
+        <v>176.50478451000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.3189743399999827</v>
+        <v>0.31767700000000332</v>
       </c>
       <c r="D33" s="5">
-        <v>2.1942920680035005</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.1852657124322494</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>176.94313774</v>
+        <v>176.94272710999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43809285000000386</v>
+        <v>0.4379425999999853</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0194476046857321</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0184023845446273</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.03855695999999</v>
+        <v>177.03832618999999</v>
       </c>
       <c r="C35" s="5">
-        <v>9.5419219999996585E-2</v>
+        <v>9.5599079999999503E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.64904063430841763</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.6502691915977632</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>175.81676311000001</v>
+        <v>175.81653668999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.2217938499999832</v>
+        <v>-1.2217894999999999</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.9743210943259761</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.9743037750871988</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>175.39017612000001</v>
+        <v>175.38986878</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.42658699000000411</v>
+        <v>-0.42666790999999193</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8730372366661983</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.8735786258546669</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>175.47249761</v>
+        <v>175.47203307000001</v>
       </c>
       <c r="C38" s="5">
-        <v>8.2321489999998221E-2</v>
+        <v>8.2164290000008577E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.56469070409193023</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.56361058867648861</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>176.10697392</v>
+        <v>176.10642508999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.6344763099999966</v>
+        <v>0.63439201999997863</v>
       </c>
       <c r="D39" s="5">
-        <v>4.4263172818512997</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>4.4257294556658389</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.77114215</v>
+        <v>175.77020524</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.33583176999999864</v>
+        <v>-0.33621984999999199</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.264521816320475</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.267118224117215</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.18224727</v>
+        <v>176.18075456</v>
       </c>
       <c r="C41" s="5">
-        <v>0.41110512000000199</v>
+        <v>0.41054932000000122</v>
       </c>
       <c r="D41" s="5">
-        <v>2.8430259053432438</v>
+        <v>2.8391480495271626</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.0752669181811179</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-2.0749936995508089</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>176.89859336000001</v>
+        <v>176.90100864999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.71634609000000182</v>
+        <v>0.7202540899999974</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9897281943501515</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.0176079341589297</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>176.8839208</v>
+        <v>176.88509519999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.4672560000008161E-2</v>
+        <v>-1.591344999999933E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-9.9486614023602815E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.10789477643611267</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>177.53180800000001</v>
+        <v>177.53262662</v>
       </c>
       <c r="C44" s="5">
-        <v>0.64788720000001376</v>
+        <v>0.64753142000000707</v>
       </c>
       <c r="D44" s="5">
-        <v>4.4849735611534269</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.4824305276978782</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>177.78103024999999</v>
+        <v>177.78099089</v>
       </c>
       <c r="C45" s="5">
-        <v>0.24922224999997411</v>
+        <v>0.24836426999999617</v>
       </c>
       <c r="D45" s="5">
-        <v>1.69764863850137</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.6917513595642975</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.34838959000001</v>
+        <v>178.3480697</v>
       </c>
       <c r="C46" s="5">
-        <v>0.5673593400000243</v>
+        <v>0.56707880999999816</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8975443083723471</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8955841169499905</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.62023001</v>
+        <v>179.61996694999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.2718404199999895</v>
+        <v>1.271897249999995</v>
       </c>
       <c r="D47" s="5">
-        <v>8.9012016238744671</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.9016316848530952</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>179.18047052</v>
+        <v>179.18028568</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.43975949000000014</v>
+        <v>-0.43968126999999413</v>
       </c>
       <c r="D48" s="5">
-        <v>-2.8986888604137562</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-2.8981843798017604</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>178.87755842999999</v>
+        <v>178.87733764999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.30291209000000663</v>
+        <v>-0.30294803000001025</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.009893797904494</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.0101321095682523</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.18649213</v>
+        <v>179.18616610999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.30893370000001141</v>
+        <v>0.30882846000000086</v>
       </c>
       <c r="D50" s="5">
-        <v>2.0922815663698247</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.0915646434135127</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>179.29453329</v>
+        <v>179.29412819000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10804115999999908</v>
+        <v>0.10796208000002139</v>
       </c>
       <c r="D51" s="5">
-        <v>0.72594873061235798</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.72541693951473363</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>179.07746971</v>
+        <v>179.07685935000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21706358000000137</v>
+        <v>-0.21726884000000268</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4431498008775412</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.4445086339626934</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>179.33518326999999</v>
+        <v>179.33430293000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.25771355999998491</v>
+        <v>0.25744358000000034</v>
       </c>
       <c r="D53" s="5">
-        <v>1.740676043140077</v>
+        <v>1.7388440469230604</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7895877983484354</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.7899505413492944</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>179.02978955</v>
+        <v>179.03110000999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.30539371999998366</v>
+        <v>-0.30320292000001814</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0244742875418553</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-2.0100958950324821</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>179.16938184</v>
+        <v>179.17020457999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13959228999999596</v>
+        <v>0.13910457000000065</v>
       </c>
       <c r="D55" s="5">
-        <v>0.93968147809166958</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.93637740871688191</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>179.81692881999999</v>
+        <v>179.81754493</v>
       </c>
       <c r="C56" s="5">
-        <v>0.64754697999998712</v>
+        <v>0.64734035000000745</v>
       </c>
       <c r="D56" s="5">
-        <v>4.424250456143386</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4227898073000205</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>180.50523362999999</v>
+        <v>180.50534254999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.68830481000000532</v>
+        <v>0.68779761999999778</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6913190397889437</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.6877727086206189</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>180.87157632</v>
+        <v>180.87137620999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.36634269000001041</v>
+        <v>0.36603365999999937</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4628190392603555</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.4607167906682159</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.07553669999999</v>
+        <v>182.07527465000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.2039603799999838</v>
+        <v>1.2038984400000174</v>
       </c>
       <c r="D59" s="5">
-        <v>8.2867459002758714</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.2863133521378742</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>186.04916833999999</v>
+        <v>186.04903329999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9736316400000078</v>
+        <v>3.9737586499999793</v>
       </c>
       <c r="D60" s="5">
-        <v>29.572730488800936</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>29.573839753719767</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>186.04887986</v>
+        <v>186.04873420000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.884799999947063E-4</v>
+        <v>-2.990999999781252E-4</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.8606535620357967E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.9291517941999459E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>186.98924307999999</v>
+        <v>186.9890437</v>
       </c>
       <c r="C62" s="5">
-        <v>0.94036321999999473</v>
+        <v>0.9403094999999837</v>
       </c>
       <c r="D62" s="5">
-        <v>6.2367479801964887</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>6.2363867517235771</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>187.37144083000001</v>
+        <v>187.37117124</v>
       </c>
       <c r="C63" s="5">
-        <v>0.38219775000001732</v>
+        <v>0.38212753999999904</v>
       </c>
       <c r="D63" s="5">
-        <v>2.4805088866668656</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.480050755830332</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.79336513999999</v>
+        <v>188.79303139000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.4219243099999801</v>
+        <v>1.4218601500000148</v>
       </c>
       <c r="D64" s="5">
-        <v>9.4964337072272578</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>9.4960014076837407</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>190.77114329</v>
+        <v>190.77074406</v>
       </c>
       <c r="C65" s="5">
-        <v>1.977778150000006</v>
+        <v>1.9777126699999883</v>
       </c>
       <c r="D65" s="5">
-        <v>13.321276511103108</v>
+        <v>13.3208346789506</v>
       </c>
       <c r="E65" s="5">
-        <v>6.376863597804161</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.3771631768987369</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>192.19003696999999</v>
+        <v>192.19050412999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.4188936799999965</v>
+        <v>1.4197600699999953</v>
       </c>
       <c r="D66" s="5">
-        <v>9.2995199783171714</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.3054530510149114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.24239609</v>
+        <v>194.24296178</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0523591200000055</v>
+        <v>2.052457650000008</v>
       </c>
       <c r="D67" s="5">
-        <v>13.594649676164416</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>13.595306121477634</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.85678267</v>
+        <v>195.85723231</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6143865800000015</v>
+        <v>1.6142705299999989</v>
       </c>
       <c r="D68" s="5">
-        <v>10.442206002059496</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>10.44138891615869</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>193.45630449000001</v>
+        <v>193.45652758</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.4004781799999932</v>
+        <v>-2.4007047300000011</v>
       </c>
       <c r="D69" s="5">
-        <v>-13.755530437025055</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-13.756712920152847</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>192.90616871</v>
+        <v>192.90606111</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.55013578000000507</v>
+        <v>-0.55046647000000348</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.3595955017743151</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-3.36157966035735</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.93294155000001</v>
+        <v>194.93270282</v>
       </c>
       <c r="C71" s="5">
-        <v>2.0267728400000067</v>
+        <v>2.0266417100000069</v>
       </c>
       <c r="D71" s="5">
-        <v>13.362508846639788</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>13.361601640911092</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.01130212999999</v>
+        <v>195.01118640000001</v>
       </c>
       <c r="C72" s="5">
-        <v>7.8360579999980473E-2</v>
+        <v>7.8483580000010988E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.48345279067354419</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.48421392599404811</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.15778182</v>
+        <v>196.15767908999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.1464796900000067</v>
+        <v>1.1464926899999739</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2874974982867657</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.2875872873526815</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>197.03816455</v>
+        <v>197.03804223</v>
       </c>
       <c r="C74" s="5">
-        <v>0.880382730000008</v>
+        <v>0.88036314000001425</v>
       </c>
       <c r="D74" s="5">
-        <v>5.520718108364342</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.5205951779372375</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>197.41375844000001</v>
+        <v>197.41361551</v>
       </c>
       <c r="C75" s="5">
-        <v>0.37559389000000465</v>
+        <v>0.37557327999999757</v>
       </c>
       <c r="D75" s="5">
-        <v>2.311573172889636</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.3114464470089358</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.51457846</v>
+        <v>198.51445380000001</v>
       </c>
       <c r="C76" s="5">
-        <v>1.1008200199999862</v>
+        <v>1.1008382900000129</v>
       </c>
       <c r="D76" s="5">
-        <v>6.9005324087833886</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.9006556204367797</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.70239859</v>
+        <v>200.70229928000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1878201300000057</v>
+        <v>2.1878454799999929</v>
       </c>
       <c r="D77" s="5">
-        <v>14.056983818634405</v>
+        <v>14.057166061502846</v>
       </c>
       <c r="E77" s="5">
-        <v>5.2058477654049806</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.2060158746754182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>198.82216101</v>
+        <v>198.82218850000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8802375799999993</v>
+        <v>-1.8801107799999954</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.68040911774254</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.679730561448986</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>200.05272070000001</v>
+        <v>200.05298475999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.2305596900000069</v>
+        <v>1.2307962599999769</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6852119440407485</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.6867389573562317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>201.06605479999999</v>
+        <v>201.06638810000001</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0133340999999803</v>
+        <v>1.0134033400000249</v>
       </c>
       <c r="D80" s="5">
-        <v>6.250634682594125</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>6.2510652683760659</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>203.65937439000001</v>
+        <v>203.65952963000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.5933195900000214</v>
+        <v>2.5931415299999969</v>
       </c>
       <c r="D81" s="5">
-        <v>16.623960485254141</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>16.622707376916203</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>204.84761257</v>
+        <v>204.84757517</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1882381799999848</v>
+        <v>1.1880455399999903</v>
       </c>
       <c r="D82" s="5">
-        <v>7.230422452987928</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.2292066887023498</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>205.53992378000001</v>
+        <v>205.53978359000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.69231121000001394</v>
+        <v>0.69220842000001426</v>
       </c>
       <c r="D83" s="5">
-        <v>4.1318088688419241</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.1311847262084589</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>206.59325473000001</v>
+        <v>206.59317392</v>
       </c>
       <c r="C84" s="5">
-        <v>1.053330950000003</v>
+        <v>1.0533903299999849</v>
       </c>
       <c r="D84" s="5">
-        <v>6.3259712866886586</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>6.3263424530414225</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>207.77201980000001</v>
+        <v>207.77194489999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1787650699999972</v>
+        <v>1.1787709799999959</v>
       </c>
       <c r="D85" s="5">
-        <v>7.0658792162412887</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.0659186128254392</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>208.96938040000001</v>
+        <v>208.96931726</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1973605999999961</v>
+        <v>1.1973723600000028</v>
       </c>
       <c r="D86" s="5">
-        <v>7.1388844565063447</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>7.1389594645895116</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>212.35122776</v>
+        <v>212.35116929</v>
       </c>
       <c r="C87" s="5">
-        <v>3.3818473599999948</v>
+        <v>3.3818520300000046</v>
       </c>
       <c r="D87" s="5">
-        <v>21.245451605112486</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>21.245490603221782</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>214.64646968</v>
+        <v>214.64641972000001</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2952419199999952</v>
+        <v>2.2952504300000101</v>
       </c>
       <c r="D88" s="5">
-        <v>13.769980572765594</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>13.770038719577183</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>215.40825695999999</v>
+        <v>215.40817858</v>
       </c>
       <c r="C89" s="5">
-        <v>0.76178727999999296</v>
+        <v>0.76175885999998627</v>
       </c>
       <c r="D89" s="5">
-        <v>4.3429614195534816</v>
+        <v>4.3427972517789293</v>
       </c>
       <c r="E89" s="5">
-        <v>7.3271961238696948</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>7.3272101778384835</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>219.08048221999999</v>
+        <v>219.08046388</v>
       </c>
       <c r="C90" s="5">
-        <v>3.6722252600000047</v>
+        <v>3.6722852999999986</v>
       </c>
       <c r="D90" s="5">
-        <v>22.48872105036579</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>22.489132839135184</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>221.02584041</v>
+        <v>221.02596115</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9453581900000074</v>
+        <v>1.9454972700000042</v>
       </c>
       <c r="D91" s="5">
-        <v>11.191694473689928</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.19253506519664</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>220.9424253</v>
+        <v>220.94267889</v>
       </c>
       <c r="C92" s="5">
-        <v>-8.3415110000004233E-2</v>
+        <v>-8.3282260000004271E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.45194091054860941</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-0.45122237771076934</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>224.34945882</v>
+        <v>224.34954884000001</v>
       </c>
       <c r="C93" s="5">
-        <v>3.4070335199999988</v>
+        <v>3.406869950000015</v>
       </c>
       <c r="D93" s="5">
-        <v>20.157507616356284</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>20.156431227901184</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>226.02873424000001</v>
+        <v>226.02870601999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6792754200000104</v>
+        <v>1.6791571799999758</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3612639073600725</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3605734895775949</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>228.34072313999999</v>
+        <v>228.34065584000001</v>
       </c>
       <c r="C95" s="5">
-        <v>2.3119888999999887</v>
+        <v>2.3119498200000237</v>
       </c>
       <c r="D95" s="5">
-        <v>12.989120813628974</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.988890473827009</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>229.87318941000001</v>
+        <v>229.87313121</v>
       </c>
       <c r="C96" s="5">
-        <v>1.5324662700000147</v>
+        <v>1.532475369999986</v>
       </c>
       <c r="D96" s="5">
-        <v>8.357604004119823</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>8.3576580337406448</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>231.17542598</v>
+        <v>231.17537053999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.3022365699999909</v>
+        <v>1.3022393299999919</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0138872927876905</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>7.0139044559287989</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>231.76625078000001</v>
+        <v>231.76621322</v>
       </c>
       <c r="C98" s="5">
-        <v>0.59082480000000714</v>
+        <v>0.59084268000000861</v>
       </c>
       <c r="D98" s="5">
-        <v>3.1103700646730514</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.1104662766657354</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>232.37523195</v>
+        <v>232.37520864999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.60898116999999274</v>
+        <v>0.60899542999999312</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1990480153234468</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.1991245365952548</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>235.14244808999999</v>
+        <v>235.14243202</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7672161399999879</v>
+        <v>2.7672233700000106</v>
       </c>
       <c r="D100" s="5">
-        <v>15.264186374592459</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>15.264230535508293</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>234.80400306000001</v>
+        <v>234.80394545999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.33844502999997417</v>
+        <v>-0.33848656000000688</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.7135755525646501</v>
+        <v>-1.7137842766824063</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0041794932687722</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.0041924163973377</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>232.34548885000001</v>
+        <v>232.34546978</v>
       </c>
       <c r="C102" s="5">
-        <v>-2.4585142100000041</v>
+        <v>-2.4584756799999923</v>
       </c>
       <c r="D102" s="5">
-        <v>-11.865696530583792</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-11.865523891224761</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>234.46106613000001</v>
+        <v>234.46109701</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1155772799999966</v>
+        <v>2.1156272300000012</v>
       </c>
       <c r="D103" s="5">
-        <v>11.49050645851284</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>11.490792475305467</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>236.77304579</v>
+        <v>236.77325857</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3119796599999916</v>
+        <v>2.3121615599999927</v>
       </c>
       <c r="D104" s="5">
-        <v>12.496317062922358</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>12.497352429499831</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>236.81475329</v>
+        <v>236.81478487999999</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1707500000001119E-2</v>
+        <v>4.1526309999994737E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.21158454482725908</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.2106642812016446</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>238.18557985999999</v>
+        <v>238.18555967</v>
       </c>
       <c r="C106" s="5">
-        <v>1.3708265699999913</v>
+        <v>1.3707747900000129</v>
       </c>
       <c r="D106" s="5">
-        <v>7.1717990932636866</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.1715185248441227</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>238.98643781000001</v>
+        <v>238.98640147</v>
       </c>
       <c r="C107" s="5">
-        <v>0.80085795000002236</v>
+        <v>0.8008418000000006</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1102503777089794</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.1101663070386429</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>241.96451789</v>
+        <v>241.96448612</v>
       </c>
       <c r="C108" s="5">
-        <v>2.9780800799999838</v>
+        <v>2.9780846499999996</v>
       </c>
       <c r="D108" s="5">
-        <v>16.022213715537603</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>16.02224261704319</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>242.73941288</v>
+        <v>242.73937881000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.77489499000000706</v>
+        <v>0.77489269000000149</v>
       </c>
       <c r="D109" s="5">
-        <v>3.9114360648385249</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.9114247725331452</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.22256915</v>
+        <v>244.22254513999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.4831562699999949</v>
+        <v>1.4831663299999889</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5835772760483033</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.5836315554003164</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>245.94242191000001</v>
+        <v>245.94240771</v>
       </c>
       <c r="C111" s="5">
-        <v>1.7198527600000091</v>
+        <v>1.7198625700000036</v>
       </c>
       <c r="D111" s="5">
-        <v>8.7856968602505461</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>8.7857498278553603</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>246.83093998000001</v>
+        <v>246.83093059999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.88851807000000349</v>
+        <v>0.88852288999999018</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4224359390153234</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.4224606688067603</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>248.01527304000001</v>
+        <v>248.01523749</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1843330600000002</v>
+        <v>1.1843068900000162</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9121895314202311</v>
+        <v>5.9120556548065917</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6265096880073528</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.6265204590655538</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>248.07380021</v>
+        <v>248.07380325</v>
       </c>
       <c r="C114" s="5">
-        <v>5.8527169999990747E-2</v>
+        <v>5.8565759999993361E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.28354637153056306</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.28373361196711855</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>249.30096426</v>
+        <v>249.30094908999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.227164049999999</v>
+        <v>1.2271458399999915</v>
       </c>
       <c r="D115" s="5">
-        <v>6.1003225883139001</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.1002295113392835</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>249.86827398</v>
+        <v>249.86843171000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.56730971999999724</v>
+        <v>0.56748262000002114</v>
       </c>
       <c r="D116" s="5">
-        <v>2.765159922445859</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.7660134143507875</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>250.74273715999999</v>
+        <v>250.74273962999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87446317999999224</v>
+        <v>0.87430791999997837</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2814225307497233</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>4.2806449258394164</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>252.05925901000001</v>
+        <v>252.05925096000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.3165218500000151</v>
+        <v>1.3165113300000257</v>
       </c>
       <c r="D118" s="5">
-        <v>6.4857548086580286</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.4857014111739719</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>252.16653355</v>
+        <v>252.16651528</v>
       </c>
       <c r="C119" s="5">
-        <v>0.1072745399999917</v>
+        <v>0.10726431999998454</v>
       </c>
       <c r="D119" s="5">
-        <v>0.51190819570530177</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>0.51185932861097516</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>251.0233202</v>
+        <v>251.02330406999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.1432133499999964</v>
+        <v>-1.143211210000004</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.306655895223555</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-5.3066465829176295</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>252.20681793</v>
+        <v>252.20679637000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1834977299999991</v>
+        <v>1.1834923000000117</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8066680080827382</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.8066410547850333</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>253.95498961000001</v>
+        <v>253.95497392999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7481716800000129</v>
+        <v>1.7481775599999878</v>
       </c>
       <c r="D122" s="5">
-        <v>8.6423443672156921</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>8.642375320085538</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>254.73666957</v>
+        <v>254.73666294</v>
       </c>
       <c r="C123" s="5">
-        <v>0.78167995999999107</v>
+        <v>0.78168901000000801</v>
       </c>
       <c r="D123" s="5">
-        <v>3.7568067463257027</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.7568512161073819</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>256.14360302</v>
+        <v>256.14359844000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4069334499999968</v>
+        <v>1.406935500000003</v>
       </c>
       <c r="D124" s="5">
-        <v>6.832790354287166</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.832800797768801</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>258.26465289999999</v>
+        <v>258.26463258000001</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1210498799999868</v>
+        <v>2.1210341400000061</v>
       </c>
       <c r="D125" s="5">
-        <v>10.402137504106435</v>
+        <v>10.402056956869155</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1325599566390148</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.1325666897435109</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>260.93597005999999</v>
+        <v>260.93597258</v>
       </c>
       <c r="C126" s="5">
-        <v>2.671317160000001</v>
+        <v>2.6713399999999865</v>
       </c>
       <c r="D126" s="5">
-        <v>13.143017521999646</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>13.143137457997245</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>262.66922489000001</v>
+        <v>262.66921138999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7332548300000212</v>
+        <v>1.7332388099999889</v>
       </c>
       <c r="D127" s="5">
-        <v>8.2686947158054913</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>8.2686153943151588</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>264.18233608000003</v>
+        <v>264.18242816999998</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5131111900000178</v>
+        <v>1.5132167799999934</v>
       </c>
       <c r="D128" s="5">
-        <v>7.1358954663820251</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.1364096946908484</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>268.47816091999999</v>
+        <v>268.47816053999998</v>
       </c>
       <c r="C129" s="5">
-        <v>4.2958248399999661</v>
+        <v>4.2957323699999961</v>
       </c>
       <c r="D129" s="5">
-        <v>21.356280347008628</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>21.355770651227356</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>270.49967724999999</v>
+        <v>270.49967183000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.0215163299999972</v>
+        <v>2.0215112900000349</v>
       </c>
       <c r="D130" s="5">
-        <v>9.4191771023701243</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>9.4191526516415038</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>274.05105233</v>
+        <v>274.05104205999999</v>
       </c>
       <c r="C131" s="5">
-        <v>3.5513750800000139</v>
+        <v>3.551370229999975</v>
       </c>
       <c r="D131" s="5">
-        <v>16.943657776003796</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>16.943633305156204</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>276.82300665999998</v>
+        <v>276.82299848999997</v>
       </c>
       <c r="C132" s="5">
-        <v>2.7719543299999714</v>
+        <v>2.7719564299999888</v>
       </c>
       <c r="D132" s="5">
-        <v>12.836209207239847</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>12.836219987151697</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>278.64309179000003</v>
+        <v>278.64307981000002</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8200851300000522</v>
+        <v>1.8200813200000425</v>
       </c>
       <c r="D133" s="5">
-        <v>8.1815471466769161</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.1815296464195164</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>280.72443472999998</v>
+        <v>280.72442553000002</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0813429399999563</v>
+        <v>2.0813457200000016</v>
       </c>
       <c r="D134" s="5">
-        <v>9.341046906024598</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.3410603178634144</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>279.51926104</v>
+        <v>279.51925911000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.205173689999981</v>
+        <v>-1.2051664200000118</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.031783516588062</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.0317540373392973</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>280.36058579000002</v>
+        <v>280.36058315999998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.8413247500000125</v>
+        <v>0.84132404999996879</v>
       </c>
       <c r="D136" s="5">
-        <v>3.6722754542408698</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.6722723738497942</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>279.71040225000002</v>
+        <v>279.71039182999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.65018354000000045</v>
+        <v>-0.65019132999998419</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.7476937901897314</v>
+        <v>-2.7477263176257649</v>
       </c>
       <c r="E137" s="5">
-        <v>8.3037880364928753</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>8.303792523103958</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>276.24377767999999</v>
+        <v>276.24378236000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.4666245700000218</v>
+        <v>-3.4666094699999803</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.899308477055072</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-13.899252482959712</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>277.60915560000001</v>
+        <v>277.60915279</v>
       </c>
       <c r="C139" s="5">
-        <v>1.3653779200000145</v>
+        <v>1.3653704299999845</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0951102325066175</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.0950757765941832</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>276.58278387000001</v>
+        <v>276.58281292999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.0263717299999939</v>
+        <v>-1.0263398600000073</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.3475052571416928</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-4.3473730383600699</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>275.84751511000002</v>
+        <v>275.84751991000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.73526875999999675</v>
+        <v>-0.73529301999997188</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1438526395013655</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.1439545325913532</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>274.03682799000001</v>
+        <v>274.03682786000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.8106871200000114</v>
+        <v>-1.8106920500000001</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.5986600429822415</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-7.5986798634075647</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>272.30548013999999</v>
+        <v>272.30547638000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7313478500000201</v>
+        <v>-1.7313514800000007</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.3235484895283971</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-7.323563318092674</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>269.88743446000001</v>
+        <v>269.88743127999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.4180456799999774</v>
+        <v>-2.4180451000000289</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.150554693016002</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.150552509317057</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>268.72751634999997</v>
+        <v>268.72751239000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.1599181100000351</v>
+        <v>-1.1599188899999717</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.037163126809352</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.0371664923981596</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>267.46388217999998</v>
+        <v>267.46387738999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.2636341699999889</v>
+        <v>-1.263635000000022</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.4990730180139336</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.4990766160539994</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>265.97284689999998</v>
+        <v>265.97284610999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.4910352800000055</v>
+        <v>-1.4910312800000156</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4883124537919006</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.4882956904377291</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>264.05269812</v>
+        <v>264.05269765999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9201487799999768</v>
+        <v>-1.9201484499999992</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.3273698727008068</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-8.3273685216463171</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>261.27403179999999</v>
+        <v>261.27402327999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.7786663200000135</v>
+        <v>-2.778674379999984</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.921958228713358</v>
+        <v>-11.921990853551501</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.591235185283506</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-6.5912347515515552</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>260.79245550000002</v>
+        <v>260.79245839999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.48157629999997198</v>
+        <v>-0.48156488000000763</v>
       </c>
       <c r="D150" s="5">
-        <v>-2.1895364647234294</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-2.1894851384019032</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>258.65430054000001</v>
+        <v>258.65430058999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1381549600000085</v>
+        <v>-2.1381578099999956</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.4066828552727522</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-9.4066947338443789</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>256.49219176000003</v>
+        <v>256.49220560999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1621087799999827</v>
+        <v>-2.1620949800000062</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.5823239508986973</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-9.5822655724157606</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>253.69182989000001</v>
+        <v>253.69183025000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.8003618700000175</v>
+        <v>-2.8003753599999754</v>
       </c>
       <c r="D153" s="5">
-        <v>-12.342720383785732</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-12.34277569063693</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>252.27987859000001</v>
+        <v>252.27987822</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4119512999999984</v>
+        <v>-1.411952030000009</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.4780427745190554</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-6.4780460130006601</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>250.07057656000001</v>
+        <v>250.07057610999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.2093020300000035</v>
+        <v>-2.2093021100000101</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.01714154383173</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-10.017141903259486</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>247.92572422000001</v>
+        <v>247.92572243000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.1448523399999999</v>
+        <v>-2.1448536799999829</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.8204754116322572</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-9.8204812773544639</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.63474667</v>
+        <v>246.63474524</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.290977550000008</v>
+        <v>-1.2909771900000067</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.0726543455929205</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-6.0726527429782458</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.29326961000001</v>
+        <v>245.29326750000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.3414770599999883</v>
+        <v>-1.3414777399999878</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.3351914545741961</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.3351946060959392</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>244.97883639</v>
+        <v>244.97883662000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.31443322000001217</v>
+        <v>-0.3144308800000033</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.527440982653161</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.5274297085627997</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.24915718</v>
+        <v>243.24915763000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.7296792100000005</v>
+        <v>-1.7296789899999965</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1512351629514974</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-8.1512341587523416</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.22912568999999</v>
+        <v>242.22911894999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.020031490000008</v>
+        <v>-1.0200386800000274</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9175838068228117</v>
+        <v>-4.9176176654947001</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.2892456930348519</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-7.2892452494560223</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>240.84466212999999</v>
+        <v>240.84466524000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3844635600000004</v>
+        <v>-1.3844537099999741</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.6470673422224236</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.6470217063132502</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>239.74661929000001</v>
+        <v>239.74661939000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.0980428399999766</v>
+        <v>-1.0980458500000054</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3358375816530916</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.3358517764830804</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.41478413999999</v>
+        <v>238.41478978999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3318351500000176</v>
+        <v>-1.3318296000000203</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4662624032939213</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.4662362724847267</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>236.77383768000001</v>
+        <v>236.77383750000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.6409464599999808</v>
+        <v>-1.6409522899999729</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.9536929168519173</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-7.953719932527803</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>235.59188033000001</v>
+        <v>235.59188015000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1819573500000047</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.828549252617421</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-5.8285492569274622</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>233.95647819000001</v>
+        <v>233.95647855999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6354021399999965</v>
+        <v>-1.6354015900000149</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.0192214570246723</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-8.0192188681074139</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>234.17037253000001</v>
+        <v>234.17037187</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21389433999999596</v>
+        <v>0.21389331000000311</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1026315588553492</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.1026262206954796</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.02176818000001</v>
+        <v>233.02176757999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.1486043499999994</v>
+        <v>-1.1486042900000086</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.72977177215318</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-5.7297714965893203</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>231.64208138000001</v>
+        <v>231.64208047</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.3796868000000018</v>
+        <v>-1.3796871099999919</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.8781528246834922</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-6.878154337288878</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>230.46910528000001</v>
+        <v>230.46910566</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1729760999999996</v>
+        <v>-1.1729748099999995</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9100826303556282</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.910076333159453</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>229.99074361000001</v>
+        <v>229.9907437</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.47836166999999818</v>
+        <v>-0.47836196000000086</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.4624822202536922</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-2.4624836920841942</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>229.04280858999999</v>
+        <v>229.04280426</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.94793502000001695</v>
+        <v>-0.94793943999999897</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.8353538732234469</v>
+        <v>-4.8353759088799908</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.4437372312013288</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-5.4437363877469451</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>229.32375812000001</v>
+        <v>229.32376062</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2809495300000151</v>
+        <v>0.28095636000000468</v>
       </c>
       <c r="D174" s="5">
-        <v>1.4819205759138976</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.4819568736259781</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>226.99775561999999</v>
+        <v>226.99775657000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.3260025000000155</v>
+        <v>-2.3260040499999945</v>
       </c>
       <c r="D175" s="5">
-        <v>-11.514898127322382</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-11.514905259102026</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>227.96277613000001</v>
+        <v>227.96277644</v>
       </c>
       <c r="C176" s="5">
-        <v>0.96502051000001643</v>
+        <v>0.9650198699999919</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2224687625882948</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.2224651953037604</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>227.00390271000001</v>
+        <v>227.00390336000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.95887342000000331</v>
+        <v>-0.95887307999998939</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9323761664193055</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.9323744511910794</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>226.36064340999999</v>
+        <v>226.36064363</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.64325930000001108</v>
+        <v>-0.64325973000001113</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.3479318666944535</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-3.3479340604873897</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.69139786</v>
+        <v>225.69139831000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66924554999999941</v>
+        <v>-0.66924531999998749</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4907277740475307</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-3.4907265904894791</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>225.14600118999999</v>
+        <v>225.14600064999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.54539667000000236</v>
+        <v>-0.54539766000002032</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.8616376587640047</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-2.8616427787133469</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>224.26087901</v>
+        <v>224.26087866</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.88512217999999621</v>
+        <v>-0.88512198999998759</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.6169102723487505</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-4.6169093134496908</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>223.60331325999999</v>
+        <v>223.60331306</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.65756575000000339</v>
+        <v>-0.65756559999999808</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.4623833618981914</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.462382590090074</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>223.72001316000001</v>
+        <v>223.72001351</v>
       </c>
       <c r="C183" s="5">
-        <v>0.11669990000001462</v>
+        <v>0.11670044999999618</v>
       </c>
       <c r="D183" s="5">
-        <v>0.62808801960376748</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.62809098881246861</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>223.0382146</v>
+        <v>223.03821459</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68179856000000427</v>
+        <v>-0.68179892000000564</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5963838309140739</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.5963856926116144</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>223.06486505000001</v>
+        <v>223.06486293</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6650450000005321E-2</v>
+        <v>2.6648340000008375E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.14348019050012262</v>
+        <v>0.14346882326248256</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.6099677945797706</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.6099668790354524</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>223.65248700999999</v>
+        <v>223.65248836999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.58762195999997857</v>
+        <v>0.58762543999998229</v>
       </c>
       <c r="D186" s="5">
-        <v>3.2073776178469071</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.2073969194751806</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>223.27277475</v>
+        <v>223.27277513000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.37971225999999092</v>
+        <v>-0.37971323999997253</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0184166179948559</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.018421766623113</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>223.07792757000001</v>
+        <v>223.07792728000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.19484717999998225</v>
+        <v>-0.19484785000000215</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.0422121860174993</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.042215750811426</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>223.69888230000001</v>
+        <v>223.69888254</v>
       </c>
       <c r="C189" s="5">
-        <v>0.62095472999999402</v>
+        <v>0.62095525999998813</v>
       </c>
       <c r="D189" s="5">
-        <v>3.3919094523404025</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.39191239636083</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>223.02082308000001</v>
+        <v>223.02082318999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.67805921999999441</v>
+        <v>-0.67805935000001227</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5773192952327837</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-3.577319965921999</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>223.49105177999999</v>
+        <v>223.49105215</v>
       </c>
       <c r="C191" s="5">
-        <v>0.47022869999997852</v>
+        <v>0.47022896000001424</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5596903518955605</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.5596917823814902</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>223.82041197000001</v>
+        <v>223.82041172999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.32936019000001693</v>
+        <v>0.32935957999998777</v>
       </c>
       <c r="D192" s="5">
-        <v>1.7828522588420936</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.7828489270794945</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>223.76909264</v>
+        <v>223.76909251000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-5.1319330000012542E-2</v>
+        <v>-5.1319219999982124E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.27479885863902487</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.27479827066037021</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>225.34985651</v>
+        <v>225.34985641</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5807638699999984</v>
+        <v>1.5807638999999938</v>
       </c>
       <c r="D194" s="5">
-        <v>8.8143620364100617</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.8143622155640866</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>223.376045</v>
+        <v>223.37604525</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.9738115099999902</v>
+        <v>-1.9738111599999968</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.018809173800125</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-10.018807486173941</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>223.50560898000001</v>
+        <v>223.50560870999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12956398000000036</v>
+        <v>0.12956345999998575</v>
       </c>
       <c r="D196" s="5">
-        <v>0.69825629520161581</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.6982534830468845</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>223.46990951000001</v>
+        <v>223.46990922000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.5699469999997291E-2</v>
+        <v>-3.5699489999984735E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.19150190610731643</v>
+        <v>-0.19150201352977625</v>
       </c>
       <c r="E197" s="5">
-        <v>0.18158146954663223</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.18158229166156392</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>222.89487070000001</v>
+        <v>222.89487124999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.57503880999999524</v>
+        <v>-0.575037970000011</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.0445432336211553</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-3.0445388528887007</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>223.13473844000001</v>
+        <v>223.13473841999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.239867739999994</v>
+        <v>0.23986716999999658</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2990478040310727</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.2990446955729151</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>222.86134315999999</v>
+        <v>222.86134279999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.27339528000001678</v>
+        <v>-0.27339562000000228</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.4604292252252016</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.4604310293533262</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>222.82972405999999</v>
+        <v>222.82972412000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-3.1619100000000344E-2</v>
+        <v>-3.1618679999979804E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.17012069262333229</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-0.17011843492885648</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>222.62208505999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.20763900000000035</v>
+        <v>-0.20763906000001953</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.1124806878945903</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.1124810074167102</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>222.89213903999999</v>
+        <v>222.8921392</v>
       </c>
       <c r="C203" s="5">
-        <v>0.27005398000000014</v>
+        <v>0.27005414000001338</v>
       </c>
       <c r="D203" s="5">
-        <v>1.465423557276746</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.465424431303286</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>221.42775159000001</v>
+        <v>221.42775151999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4643874499999754</v>
+        <v>-1.4643876800000157</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.6051898301011223</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.6051909764987098</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>221.28901363</v>
+        <v>221.28901356</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.13873796000001448</v>
+        <v>-0.13873795999998606</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.74928740437749664</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.74928740461340793</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.44215315</v>
+        <v>222.44215309000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1531395199999963</v>
+        <v>1.1531395300000042</v>
       </c>
       <c r="D206" s="5">
-        <v>6.4355838752838457</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.435583934796596</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.18283305</v>
+        <v>221.18283335999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.2593200999999965</v>
+        <v>-1.2593197300000156</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.5860115948433107</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-6.5860097213827125</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>220.87664806000001</v>
+        <v>220.87664792000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.30618498999999133</v>
+        <v>-0.30618543999997883</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.6485792059209636</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-1.6485816081267757</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>220.92297599</v>
+        <v>220.92297586000001</v>
       </c>
       <c r="C209" s="5">
-        <v>4.6327929999989692E-2</v>
+        <v>4.6327939999997625E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.25198541406543651</v>
+        <v>0.25198546867970517</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.1397210146031012</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-1.1397209444841239</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>220.91086829</v>
+        <v>220.91086862</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.2107700000001387E-2</v>
+        <v>-1.2107240000005959E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-6.5746268429045518E-2</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-6.5743771365256443E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>221.58890069</v>
       </c>
       <c r="C211" s="5">
-        <v>0.67803240000000642</v>
+        <v>0.67803207000000043</v>
       </c>
       <c r="D211" s="5">
-        <v>3.745924105837406</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.7459222461106112</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>221.17355078</v>
+        <v>221.17355058999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.41534991000000332</v>
+        <v>-0.41535010000001193</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.2262554865859374</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-2.2262564945009222</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>220.7272911</v>
+        <v>220.72729124</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.44625967999999716</v>
+        <v>-0.44625934999999117</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.3945389097070224</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-2.3945371606319266</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>221.55840877</v>
+        <v>221.55840878000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.83111766999999759</v>
+        <v>0.83111754000000815</v>
       </c>
       <c r="D214" s="5">
-        <v>4.6131906156550828</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.6131898760836121</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>221.24951160000001</v>
+        <v>221.24951128999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.3088971699999945</v>
+        <v>-0.30889749000002098</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.6602727242994941</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-1.6602744310066808</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>221.53565368</v>
+        <v>221.53565359999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.28614207999999053</v>
+        <v>0.28614231000000245</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5630475302566005</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5630487977847718</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>222.03637259999999</v>
+        <v>222.03637254</v>
       </c>
       <c r="C217" s="5">
-        <v>0.50071891999999707</v>
+        <v>0.50071894000001294</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7462338496196503</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.7462339616825426</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>221.84348111</v>
+        <v>221.84348108</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19289148999999384</v>
+        <v>-0.19289145999999846</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0375192366379737</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.0375190763241116</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.32335141999999</v>
+        <v>221.32335168</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.52012969000000453</v>
+        <v>-0.52012940000000185</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.7774969650828152</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-2.7774954367657423</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>221.20601167000001</v>
+        <v>221.20601166</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.11733974999998509</v>
+        <v>-0.11734002000000032</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.63435618123559578</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.6343576358993297</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>220.43295778999999</v>
+        <v>220.4329578</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.7730538800000204</v>
+        <v>-0.77305386000000453</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.113993609202204</v>
+        <v>-4.1139935049871674</v>
       </c>
       <c r="E221" s="5">
-        <v>-0.22180499687918243</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-0.2218049336391914</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>220.32177039999999</v>
+        <v>220.32177046000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.11118738999999778</v>
+        <v>-0.11118733999998653</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.60360909894004999</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.60360882822746431</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>220.00239550000001</v>
+        <v>220.00239558000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.31937489999998547</v>
+        <v>-0.31937487999999803</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.7256989841973214</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-1.7256988765239623</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.61965706000001</v>
+        <v>219.61965727</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.38273843999999713</v>
+        <v>-0.38273831000000769</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.0677815726454885</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.0677808762696648</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>219.05226669999999</v>
+        <v>219.05226719000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.56739036000001875</v>
+        <v>-0.56739007999999558</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.0565414486383169</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-3.0565399587601405</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>218.98580577999999</v>
+        <v>218.98580602999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.6460919999997259E-2</v>
+        <v>-6.6461160000017117E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36347559772581528</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.36347690728769644</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>218.19808287999999</v>
+        <v>218.19808234000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78772290000000567</v>
+        <v>-0.78772368999997866</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.2321851732767151</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-4.232189329341562</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>217.66877030000001</v>
+        <v>217.66876966000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.52931257999998138</v>
+        <v>-0.52931268000000387</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8724756700682863</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.8724762125432401</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>217.08840942</v>
+        <v>217.08840857999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.58036088000000063</v>
+        <v>-0.58036108000001718</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.1530039744853133</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-3.1530050543031929</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>215.87766692</v>
+        <v>215.87766631</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2107425000000092</v>
+        <v>-1.2107422699999972</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4910995560365281</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.4910983848745829</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>215.1219443</v>
+        <v>215.12194446000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.75572262000000023</v>
+        <v>-0.75572184999998626</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1208923228603478</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1208882160450822</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>214.31183819</v>
+        <v>214.31183877000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.81010610999999244</v>
+        <v>-0.81010569000000032</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.42652816262542</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.426525911786916</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>213.69019821000001</v>
+        <v>213.69019899</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62163997999999765</v>
+        <v>-0.62163978000000952</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.4257627326377049</v>
+        <v>-3.4257616388681855</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.0588708909960793</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.058870541544767</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>212.43299683000001</v>
+        <v>212.43299725</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2572013799999979</v>
+        <v>-1.2572017399999993</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8359227000965861</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.8359245705145515</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>210.97699943000001</v>
+        <v>210.97699968000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4559974000000011</v>
+        <v>-1.4559975699999939</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9216291210004064</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.9216299962576286</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>209.5756998</v>
+        <v>209.57570028999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.4012996300000111</v>
+        <v>-1.4012993900000197</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.6855336804683372</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.6855324031012584</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>207.64284885999999</v>
+        <v>207.64284997999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9328509400000087</v>
+        <v>-1.9328503099999921</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.522746445735287</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-10.522743164618886</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>205.78416571</v>
+        <v>205.78416659999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8586831499999903</v>
+        <v>-1.8586833800000022</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.228246537942132</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-10.228247689488301</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>204.05727784999999</v>
+        <v>204.05727726999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.726887860000005</v>
+        <v>-1.7268893300000059</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.6180696929073157</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-9.6180774663953592</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>202.58971423</v>
+        <v>202.58971260000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4675636199999929</v>
+        <v>-1.4675646699999731</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2969804282119419</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-8.2969861543084171</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>201.24991603999999</v>
+        <v>201.24991316000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3397981900000104</v>
+        <v>-1.3397994400000073</v>
       </c>
       <c r="D241" s="5">
-        <v>-7.6536377274354024</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-7.6536446697541667</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>200.2314657</v>
+        <v>200.2314629</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0184503399999869</v>
+        <v>-1.0184502600000087</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.9065434450457754</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.9065430761066402</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.94885343999999</v>
+        <v>199.94885217000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.28261226000000761</v>
+        <v>-0.2826107299999876</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6806269917019057</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.6806179869935378</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>199.05051653000001</v>
+        <v>199.0505196</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.89833690999998339</v>
+        <v>-0.89833257000000799</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2601507304906541</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.2601259751414942</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.89850894</v>
+        <v>198.89851055</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15200759000001085</v>
+        <v>-0.15200905000000375</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.91255683592430525</v>
+        <v>-0.91256555003809137</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.9220251531910471</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.922024739511901</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>197.75928379999999</v>
+        <v>197.75928521</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1392251400000077</v>
+        <v>-1.1392253399999959</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.6607647995422177</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-6.6607658800747815</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.6724638</v>
+        <v>196.67246501</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0868199999999888</v>
+        <v>-1.0868202000000053</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.3990764399709299</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-6.3990775379313973</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>196.37806744</v>
+        <v>196.37806952</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.29439636000000746</v>
+        <v>-0.29439548999999943</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.7815489481027513</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.7815437156679548</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>196.99506790999999</v>
+        <v>196.9950714</v>
       </c>
       <c r="C249" s="5">
-        <v>0.61700046999999358</v>
+        <v>0.61700188000000367</v>
       </c>
       <c r="D249" s="5">
-        <v>3.8361207122876273</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.8361295894855152</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>195.8894075</v>
+        <v>195.88940966999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.1056604099999845</v>
+        <v>-1.1056617300000084</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.5310863034057203</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-6.5310937493266668</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>196.16932224000001</v>
+        <v>196.16932116000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.27991474000000949</v>
+        <v>0.27991149000001769</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7282720337257862</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.72825179005347</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>194.65714664999999</v>
+        <v>194.65714383</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5121755900000267</v>
+        <v>-1.5121773300000143</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.8679505147165045</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.8679603368137414</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>195.13580177</v>
+        <v>195.13579770000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.47865512000001331</v>
+        <v>0.47865387000001647</v>
       </c>
       <c r="D253" s="5">
-        <v>2.9909939342627645</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.99098606131043</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>195.11807282999999</v>
+        <v>195.11805364</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.7728940000012017E-2</v>
+        <v>-1.7744060000012496E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.10897077863314397</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.10906366938374656</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>194.71656052</v>
+        <v>194.71655656999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.40151230999998688</v>
+        <v>-0.4014970700000049</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.4415928681154497</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-2.4415014775271193</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>194.76754070999999</v>
+        <v>194.76755317000001</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0980189999989989E-2</v>
+        <v>5.0996600000019043E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.31463373366584779</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.31473516336046892</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>194.43950767999999</v>
+        <v>194.43951645000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32803303000000028</v>
+        <v>-0.32803672000000006</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.0024571008599668</v>
+        <v>-2.0024792910631306</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.2418475049227782</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.2418438869501012</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>195.62844785999999</v>
+        <v>195.62844982999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.188940180000003</v>
+        <v>1.1889333799999804</v>
       </c>
       <c r="D258" s="5">
-        <v>7.5895168096550059</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.5894715783111799</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>195.15010559999999</v>
+        <v>195.15011064000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.47834226000000513</v>
+        <v>-0.47833918999998559</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.8950481733568512</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.8950298133374353</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.15358732999999</v>
+        <v>195.15359352999999</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4817300000042906E-3</v>
+        <v>3.4828899999865826E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>2.1411651272362775E-2</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.1418785090077108E-2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.33465097999999</v>
+        <v>195.33465663999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18106364999999869</v>
+        <v>0.18106310999999664</v>
       </c>
       <c r="D261" s="5">
-        <v>1.1190599142595126</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.1190565240183137</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.55756869999999</v>
+        <v>195.55756797000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.2229177199999981</v>
+        <v>0.22291133000001651</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3780795071823393</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.3780397156905044</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.20290826999999</v>
+        <v>195.20290069000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35466042999999559</v>
+        <v>-0.35466728000000103</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.1547256423705141</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.1547668529988462</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>196.57530444</v>
+        <v>196.57529596000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3723961700000018</v>
+        <v>1.3723952699999984</v>
       </c>
       <c r="D264" s="5">
-        <v>8.7707386111780075</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.7707329890851717</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.25271728999999</v>
+        <v>196.252712</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.32258715000000393</v>
+        <v>-0.32258396000000289</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.9515662645554155</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.9515472231821596</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>196.51629871</v>
+        <v>196.51626575</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26358142000000839</v>
+        <v>0.26355374999999981</v>
       </c>
       <c r="D266" s="5">
-        <v>1.6236445408149169</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.6234728785880836</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>196.23288024999999</v>
+        <v>196.23287737999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.28341846000000714</v>
+        <v>-0.28338837000001149</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7169941210366635</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.7168135600599266</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>195.97609241000001</v>
+        <v>195.97611824000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.256787839999987</v>
+        <v>-0.25675913999998556</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5590519785190771</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.5588790051049406</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>196.14427388999999</v>
+        <v>196.14429751</v>
       </c>
       <c r="C269" s="5">
-        <v>0.168181479999987</v>
+        <v>0.168179269999996</v>
       </c>
       <c r="D269" s="5">
-        <v>1.034682722242497</v>
+        <v>1.0346689246721885</v>
       </c>
       <c r="E269" s="5">
-        <v>0.87675916810365795</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.87676676589472091</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>197.5812191</v>
+        <v>197.58121742</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4369452100000046</v>
+        <v>1.4369199100000003</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1541669224953317</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.1539980510160213</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>197.15565627999999</v>
+        <v>197.15566315000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.42556282000001033</v>
+        <v>-0.42555426999999213</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.554235792893178</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.5541851034693419</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>197.37292757</v>
+        <v>197.37295716</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21727129000001355</v>
+        <v>0.21729400999998916</v>
       </c>
       <c r="D272" s="5">
-        <v>1.3304800476287237</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.3306199733668755</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>197.07664209999999</v>
+        <v>197.07663282999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29628547000001504</v>
+        <v>-0.29632433000000447</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.7865760078961235</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.7868081332082175</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>196.95358648000001</v>
+        <v>196.95356190000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12305561999997394</v>
+        <v>-0.12307092999998304</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.74671800442239755</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.74681062370584028</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>197.05798394999999</v>
+        <v>197.05795835999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10439746999998079</v>
+        <v>0.10439645999997538</v>
       </c>
       <c r="D275" s="5">
-        <v>0.63793118416031191</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>0.63792507429667467</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>196.89148997000001</v>
+        <v>196.89148363999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.16649397999998428</v>
+        <v>-0.16647471999999652</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.009179920000125</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.0090638505333871</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>196.99216222000001</v>
+        <v>196.99213766</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10067225000000235</v>
+        <v>0.10065402000000745</v>
       </c>
       <c r="D277" s="5">
-        <v>0.61529836448110942</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.61518665097866077</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>197.42915814</v>
+        <v>197.42914625</v>
       </c>
       <c r="C278" s="5">
-        <v>0.43699591999998688</v>
+        <v>0.43700859000000492</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6947302202755097</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.6948096454992632</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>197.68135106</v>
+        <v>197.68137612999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25219291999999882</v>
+        <v>0.25222987999998736</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5436765177425649</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.5439044360935572</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>198.4172648</v>
+        <v>198.41731171000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.73591374000000087</v>
+        <v>0.73593558000001735</v>
       </c>
       <c r="D280" s="5">
-        <v>4.559884620903687</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.5600221390087237</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>198.02967772</v>
+        <v>198.02971174000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.38758708000000297</v>
+        <v>-0.38759996999999657</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.3190520382885493</v>
+        <v>-2.31912779395268</v>
       </c>
       <c r="E281" s="5">
-        <v>0.96123317423855159</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.96123836070425295</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.34594752000001</v>
+        <v>198.34593340000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.31626980000001481</v>
+        <v>0.31622165999999652</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9334237960283218</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.9331265816310284</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>198.75558767000001</v>
+        <v>198.75558885999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.40964015000000131</v>
+        <v>0.40965545999998199</v>
       </c>
       <c r="D283" s="5">
-        <v>2.5066836566419504</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.506778589362102</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.28730815</v>
+        <v>199.28737161999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53172047999998995</v>
+        <v>0.53178275999999869</v>
       </c>
       <c r="D284" s="5">
-        <v>3.2579572020783321</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.2583444171754516</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>199.89360432999999</v>
+        <v>199.89355692999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.60629617999998686</v>
+        <v>0.60618531000000075</v>
       </c>
       <c r="D285" s="5">
-        <v>3.7124980423438148</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.7118065589532012</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>200.71041369</v>
+        <v>200.71034681</v>
       </c>
       <c r="C286" s="5">
-        <v>0.8168093600000077</v>
+        <v>0.81678988000001596</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0151811247437506</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.0150600335632012</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>201.097353</v>
+        <v>201.09728741999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.38693931000000248</v>
+        <v>0.38694060999998214</v>
       </c>
       <c r="D287" s="5">
-        <v>2.3381063201862728</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.3381150463781308</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>201.49170612</v>
+        <v>201.49167034000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39435312000000522</v>
+        <v>0.39438292000002662</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3787544587240417</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3789369410684991</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>202.31173634000001</v>
+        <v>202.31164461</v>
       </c>
       <c r="C289" s="5">
-        <v>0.82003022000000669</v>
+        <v>0.81997426999998879</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9945697481338813</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.9942222161869054</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>201.96828841000001</v>
+        <v>201.96850909</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.3434479299999964</v>
+        <v>-0.34313552000000413</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.018227566145403</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-2.016409726215751</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>203.08558500000001</v>
+        <v>203.08558819999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1172965899999951</v>
+        <v>1.1170791099999917</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8442018637060897</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>6.8428211601204048</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>203.82353728000001</v>
+        <v>203.8236206</v>
       </c>
       <c r="C292" s="5">
-        <v>0.73795228000000179</v>
+        <v>0.73803240000000869</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4486502951280649</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4491429112067493</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>204.01528834999999</v>
+        <v>204.01530027000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.19175106999998093</v>
+        <v>0.1916796700000134</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1347836796505639</v>
+        <v>1.134358480097819</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0225826244403731</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.0225709452421423</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>203.40478324</v>
+        <v>203.40474814000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.61050510999999119</v>
+        <v>-0.61055213000000208</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.5324216780407425</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-3.5326890734347915</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>203.21785925</v>
+        <v>203.21786011</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.18692398999999682</v>
+        <v>-0.18688803000000576</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.0972137026114548</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.0970038770737323</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>202.75266406</v>
+        <v>202.75276303000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.46519519000000287</v>
+        <v>-0.4650970799999925</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.7126515787517014</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-2.7120866493375084</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>202.77842613999999</v>
+        <v>202.77834630999999</v>
       </c>
       <c r="C297" s="5">
-        <v>2.5762079999992693E-2</v>
+        <v>2.5583279999978004E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.15258053228217605</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.15152074822581962</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>202.14265594</v>
+        <v>202.14254874</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.63577019999999607</v>
+        <v>-0.63579756999999404</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.6981488739022184</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-3.6983067753100229</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>202.26946484000001</v>
+        <v>202.26932626999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.12680890000001455</v>
+        <v>0.12677752999999825</v>
       </c>
       <c r="D299" s="5">
-        <v>0.75539133647226642</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.75520422449801838</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>202.15986117</v>
+        <v>202.15970569999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.1096036700000127</v>
+        <v>-0.10962057000000414</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.64830908285246069</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-0.6484091919809698</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>201.80387019</v>
+        <v>201.80358000000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.3559909800000014</v>
+        <v>-0.35612569999997845</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.0927792895163222</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-2.0935652106180869</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>201.63961932999999</v>
+        <v>201.64039095999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.16425086000000988</v>
+        <v>-0.16318904000002021</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.97233563392687961</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.9660791634428012</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>201.23283451</v>
+        <v>201.23272402000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.40678481999998439</v>
+        <v>-0.40766693999998438</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.394181299223197</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-2.3993064493255112</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>201.11962287</v>
+        <v>201.11970804000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.11321164000000294</v>
+        <v>-0.11301598000000013</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.67302331631096113</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.67186411028158366</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>201.56764226000001</v>
+        <v>201.56765469999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.44801939000001312</v>
+        <v>0.44794665999998529</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7061474556265841</v>
+        <v>2.7057015932208328</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.1997366029750212</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-1.1997362779952003</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>200.24982514000001</v>
+        <v>200.24983463999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3178171200000008</v>
+        <v>-1.3178200600000025</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.5693609590076765</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-7.569376792944416</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>199.82435114</v>
+        <v>199.82441051999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.42547400000000835</v>
+        <v>-0.4254241200000024</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.520074012377771</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-2.5197818994649346</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>199.52709041</v>
+        <v>199.52725716</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29726073000000497</v>
+        <v>-0.2971533599999816</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.7705986517333017</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.7699638148724106</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>200.48460842</v>
+        <v>200.48451276</v>
       </c>
       <c r="C309" s="5">
-        <v>0.95751801000000114</v>
+        <v>0.95725559999999632</v>
       </c>
       <c r="D309" s="5">
-        <v>5.913179384665046</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.9115107953102264</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>201.09330502</v>
+        <v>201.09307569000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.60869660000000181</v>
+        <v>0.60856293000000505</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7048107675504927</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.7039853561662506</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>200.80356481000001</v>
+        <v>200.80321556999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.28974020999999084</v>
+        <v>-0.28986012000001438</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.7153538449356853</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.71606007316214</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>201.29851207999999</v>
+        <v>201.29812863000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49494726999998306</v>
+        <v>0.494913060000016</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9982286363523958</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.9980238712334462</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>201.68770398000001</v>
+        <v>201.68703958</v>
       </c>
       <c r="C313" s="5">
-        <v>0.38919190000001436</v>
+        <v>0.38891094999999609</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3449189867326137</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.3432127191716612</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>201.30408353000001</v>
+        <v>201.30557074999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.38362044999999512</v>
+        <v>-0.38146883000001708</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2587353539932575</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.2462055585023566</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>201.47706335999999</v>
+        <v>201.47708689999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.1729798299999743</v>
+        <v>0.1715161500000022</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0360427754599666</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.0272274865884556</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>201.93480292999999</v>
+        <v>201.93509413999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.45773957000000109</v>
+        <v>0.45800724000000059</v>
       </c>
       <c r="D316" s="5">
-        <v>2.7606287881426939</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.7622630169299445</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>202.50117822999999</v>
+        <v>202.50125105999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.56637530000000424</v>
+        <v>0.5661569199999974</v>
       </c>
       <c r="D317" s="5">
-        <v>3.4180999889290131</v>
+        <v>3.416756663662901</v>
       </c>
       <c r="E317" s="5">
-        <v>0.46313781296098977</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.46316774454189247</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>202.37422928999999</v>
+        <v>202.37422606999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.12694894000000545</v>
+        <v>-0.12702498999999534</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.74969718770917515</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.75014448393315725</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>202.46936765000001</v>
+        <v>202.46925858</v>
       </c>
       <c r="C319" s="5">
-        <v>9.5138360000021294E-2</v>
+        <v>9.5032510000010006E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.56559416869026435</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.56496327707873384</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>201.44138351999999</v>
+        <v>201.44122579</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.0279841300000214</v>
+        <v>-1.0280327899999975</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.9253894986459716</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.9256652967639827</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>203.32359238999999</v>
+        <v>203.32328985000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8822088699999995</v>
+        <v>1.8820640600000047</v>
       </c>
       <c r="D321" s="5">
-        <v>11.806987392108169</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>11.806041553553403</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>203.33559201</v>
+        <v>203.33543008000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.1999620000011646E-2</v>
+        <v>1.2140229999999974E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>7.0843814908916336E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>7.1674332918281181E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>203.39381452000001</v>
+        <v>203.39378367</v>
       </c>
       <c r="C323" s="5">
-        <v>5.8222510000007333E-2</v>
+        <v>5.8353589999995847E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.34414608242461231</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.34492237862275843</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>203.77844223</v>
+        <v>203.77742928999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.38462770999998952</v>
+        <v>0.38364561999998159</v>
       </c>
       <c r="D324" s="5">
-        <v>2.2930104916549121</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.2870951066934042</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>203.63186820999999</v>
+        <v>203.63130656999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.14657402000000275</v>
+        <v>-0.14612271999999393</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.85973110418469112</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.85709867516876592</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.11839148999999</v>
+        <v>204.12060905999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.48652328000000011</v>
+        <v>0.48930249000000003</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9050527078685828</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.921875595669543</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>203.09533252</v>
+        <v>203.09559572000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.0230589699999939</v>
+        <v>-1.0250133399999868</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.8514437709574985</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.8622530634029228</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>202.74655060000001</v>
+        <v>202.74709892000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.34878191999999331</v>
+        <v>-0.34849679999999239</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.0414433612506722</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.0397876348397626</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>203.06372293000001</v>
+        <v>203.06387162999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31717233000000533</v>
+        <v>0.31677270999998086</v>
       </c>
       <c r="D329" s="5">
-        <v>1.8934906836409748</v>
+        <v>1.8910792912731456</v>
       </c>
       <c r="E329" s="5">
-        <v>0.27779823550511118</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.27783560202958579</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>203.72610374999999</v>
+        <v>203.72588901</v>
       </c>
       <c r="C330" s="5">
-        <v>0.66238081999998144</v>
+        <v>0.66201738000000887</v>
       </c>
       <c r="D330" s="5">
-        <v>3.9853176036623861</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.9830885837175201</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>204.00076285</v>
+        <v>204.00006839</v>
       </c>
       <c r="C331" s="5">
-        <v>0.27465910000000804</v>
+        <v>0.27417937999999253</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6298640194639891</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.6269979197526707</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>205.33920176000001</v>
+        <v>205.33827785</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3384389100000078</v>
+        <v>1.3382094600000016</v>
       </c>
       <c r="D332" s="5">
-        <v>8.1635506916524889</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>8.1621291276095178</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>204.0271449</v>
+        <v>204.02591649999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.3120568600000126</v>
+        <v>-1.3123613500000033</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.4038363773791582</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-7.4055268075779885</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>203.24699769</v>
+        <v>203.24709340999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.78014720999999554</v>
+        <v>-0.77882309000000305</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.4932114808639341</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.4857711286899864</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>203.19575899</v>
+        <v>203.19690854000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.1238699999998971E-2</v>
+        <v>-5.0184869999981174E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.30210166967575836</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.29589661952136304</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>203.3559688</v>
+        <v>203.35514964999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.16020980999999779</v>
+        <v>0.15824110999997743</v>
       </c>
       <c r="D336" s="5">
-        <v>0.95025439280576052</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.93852202723869738</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>203.31488399</v>
+        <v>203.31440710999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.1084810000000971E-2</v>
+        <v>-4.0742539999996552E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.24217152657243224</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.24015722904185965</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>203.22874167000001</v>
+        <v>203.23221027</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.6142319999993333E-2</v>
+        <v>-8.2196839999994609E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.50724392571283028</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.4840639714700723</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>204.57522262000001</v>
+        <v>204.57570633</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3464809500000001</v>
+        <v>1.3434960600000068</v>
       </c>
       <c r="D339" s="5">
-        <v>8.2467464227662148</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.2276496604217755</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>204.54829874999999</v>
+        <v>204.54906013999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.6923870000018724E-2</v>
+        <v>-2.6646190000008119E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.15781611921756866</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.15618927556374507</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>204.9960494</v>
+        <v>204.99618154000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.44775065000001746</v>
+        <v>0.44712140000001455</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6586237506323052</v>
+        <v>2.6548323976397281</v>
       </c>
       <c r="E341" s="5">
-        <v>0.9515862519008822</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.95157740000193503</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>204.81696271999999</v>
+        <v>204.81556542000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.17908668000001171</v>
+        <v>-0.18061611999999627</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.0433100273741558</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.0521763194270561</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>204.99883832</v>
+        <v>204.99711568999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18187560000001213</v>
+        <v>0.18155026999997403</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0708088046332831</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.0688913753913676</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>204.87190687</v>
+        <v>204.86980417000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.12693145000000072</v>
+        <v>-0.12731151999997792</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.74049244724511132</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-0.74270835071150731</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>204.75920492</v>
+        <v>204.75526540000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.11270195000000172</v>
+        <v>-0.11453876999999579</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.65813757508634829</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.66883780552486893</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>205.90718919</v>
+        <v>205.90356308</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1479842699999949</v>
+        <v>1.1482976799999847</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9391942695935738</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.9412852380050349</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>206.22308337999999</v>
+        <v>206.23204558</v>
       </c>
       <c r="C347" s="5">
-        <v>0.31589418999999452</v>
+        <v>0.32848250000000689</v>
       </c>
       <c r="D347" s="5">
-        <v>1.8566035114133683</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.9312734849737279</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>206.02482565</v>
+        <v>206.03028136</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.19825772999999458</v>
+        <v>-0.20176422000000116</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.1475695853410461</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.1677065391564101</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>205.28101712</v>
+        <v>205.27715685999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.74380852999999547</v>
+        <v>-0.75312450000001263</v>
       </c>
       <c r="D349" s="5">
-        <v>-4.2473445285636346</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-4.299364786552462</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>206.16560831000001</v>
+        <v>206.16831099999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.88459119000000896</v>
+        <v>0.8911541399999976</v>
       </c>
       <c r="D350" s="5">
-        <v>5.2953389856394972</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>5.3356716622390721</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>206.50715173</v>
+        <v>206.50757967000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.3415434199999936</v>
+        <v>0.33926867000002403</v>
       </c>
       <c r="D351" s="5">
-        <v>2.0061890796657433</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.9926799219076363</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>206.91103901</v>
+        <v>206.91130921999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40388727999999219</v>
+        <v>0.40372954999998001</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3723748464002936</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.3714334113798863</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>206.80750148000001</v>
+        <v>206.80753073</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.10353752999998278</v>
+        <v>-0.10377848999999628</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.59882576402211507</v>
+        <v>-0.60021477062700557</v>
       </c>
       <c r="E353" s="5">
-        <v>0.88365219003094797</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.88360142925225649</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>207.08065217999999</v>
+        <v>207.07894678</v>
       </c>
       <c r="C354" s="5">
-        <v>0.27315069999997377</v>
+        <v>0.27141604999999913</v>
       </c>
       <c r="D354" s="5">
-        <v>1.596520810994817</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.5863085473101002</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>208.04318495000001</v>
+        <v>208.04129832999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.96253277000002413</v>
+        <v>0.96235154999999395</v>
       </c>
       <c r="D355" s="5">
-        <v>5.7225517114715352</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.7214949467708776</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>209.24846642</v>
+        <v>209.24528369000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2052814699999885</v>
+        <v>1.2039853600000185</v>
       </c>
       <c r="D356" s="5">
-        <v>7.1779581928136604</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>7.1700590916853324</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>210.13999161999999</v>
+        <v>210.13279107</v>
       </c>
       <c r="C357" s="5">
-        <v>0.89152519999998958</v>
+        <v>0.88750737999998819</v>
       </c>
       <c r="D357" s="5">
-        <v>5.2342529513609293</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.210191989878088</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>210.67059356999999</v>
+        <v>210.65769256999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.53060195000000476</v>
+        <v>0.52490149999999858</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0724263352440717</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.0390689466499587</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>211.14832831000001</v>
+        <v>211.16572522000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.4777347400000167</v>
+        <v>0.50803265000001829</v>
       </c>
       <c r="D359" s="5">
-        <v>2.7554208106592259</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.9326763774656595</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>209.08596341000001</v>
+        <v>209.09998173</v>
       </c>
       <c r="C360" s="5">
-        <v>-2.0623649000000057</v>
+        <v>-2.0657434900000169</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.111255880561544</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-11.127622367491586</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>211.23550169999999</v>
+        <v>211.23001284</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1495382899999811</v>
+        <v>2.1300311100000044</v>
       </c>
       <c r="D361" s="5">
-        <v>13.058804087434318</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.932662397091278</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>211.43302079</v>
+        <v>211.43718028999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.19751909000001433</v>
+        <v>0.20716744999998582</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1278676622046069</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.1832899043512812</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>212.16579565999999</v>
+        <v>212.16908174</v>
       </c>
       <c r="C363" s="5">
-        <v>0.73277486999998587</v>
+        <v>0.73190145000000939</v>
       </c>
       <c r="D363" s="5">
-        <v>4.2391035801202293</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.233869375942545</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>212.96342483999999</v>
+        <v>212.95865979000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.79762918000000127</v>
+        <v>0.78957805000001713</v>
       </c>
       <c r="D364" s="5">
-        <v>4.6058143760953074</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.5582964358213518</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>213.24372008</v>
+        <v>213.24476394999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.28029524000001516</v>
+        <v>0.2861041599999794</v>
       </c>
       <c r="D365" s="5">
-        <v>1.5908827618793753</v>
+        <v>1.6241332952467324</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1121785012341086</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.1126686718213392</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>212.95528482</v>
+        <v>212.95344747999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.28843525999999997</v>
+        <v>-0.29131646999999816</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.6111094026067585</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-1.6270743133284138</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.56910260999999</v>
+        <v>212.56595630999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.3861822100000154</v>
+        <v>-0.3874911700000041</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1545573334372015</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.1618057169184857</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.15598721000001</v>
+        <v>211.14867914000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.413115399999981</v>
+        <v>-1.4172771699999771</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.6920444959457157</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.713984229481663</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>194.18173056000001</v>
+        <v>194.16895643999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.974256650000001</v>
+        <v>-16.979722700000025</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.418660383065173</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.432343387118294</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>193.45210556999999</v>
+        <v>193.42845098000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.72962499000001912</v>
+        <v>-0.74050545999998008</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.4168969380537941</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-4.4816770688715479</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>193.46364541</v>
+        <v>193.48908685999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.1539840000011736E-2</v>
+        <v>6.0635879999978215E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>7.1606107095112392E-2</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.37682481745837659</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>193.34748106999999</v>
+        <v>193.37313732000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.11616434000001163</v>
+        <v>-0.11594953999997415</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.71815960898079512</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.71674208643366377</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>193.94555642</v>
+        <v>193.94733786</v>
       </c>
       <c r="C373" s="5">
-        <v>0.59807535000001621</v>
+        <v>0.57420053999999254</v>
       </c>
       <c r="D373" s="5">
-        <v>3.7757266698515535</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.6220436909841114</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>198.78950656000001</v>
+        <v>198.79937960999999</v>
       </c>
       <c r="C374" s="5">
-        <v>4.843950140000004</v>
+        <v>4.8520417499999837</v>
       </c>
       <c r="D374" s="5">
-        <v>34.45082261862904</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>34.516148349674445</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>198.42279825</v>
+        <v>198.42819288000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.36670831000000703</v>
+        <v>-0.37118672999997671</v>
       </c>
       <c r="D375" s="5">
-        <v>-2.1913260036733107</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-2.2177043044560918</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>198.32163883999999</v>
+        <v>198.30834870000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.10115941000000817</v>
+        <v>-0.11984418000000119</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.61006845046962521</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-0.72235831632492253</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>198.74044341999999</v>
+        <v>198.73699404000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.41880457999999976</v>
+        <v>0.42864534000000276</v>
       </c>
       <c r="D377" s="5">
-        <v>2.5637337251798398</v>
+        <v>2.6248704269669298</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.8012678894173284</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-6.8033416817688703</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>200.73245229</v>
+        <v>200.72526493999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9920088700000065</v>
+        <v>1.988270899999975</v>
       </c>
       <c r="D378" s="5">
-        <v>12.713524407769317</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>12.688572523871787</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>200.78986079000001</v>
+        <v>200.78293255</v>
       </c>
       <c r="C379" s="5">
-        <v>5.7408500000008189E-2</v>
+        <v>5.7667610000009972E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.34373448346456392</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.34530074495147112</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>201.81567713000001</v>
+        <v>201.80557918</v>
       </c>
       <c r="C380" s="5">
-        <v>1.0258163400000058</v>
+        <v>1.022646629999997</v>
       </c>
       <c r="D380" s="5">
-        <v>6.3059197458731786</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.2861088449880809</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>202.90957402000001</v>
+        <v>202.89689003999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.0938968899999963</v>
+        <v>1.091310859999993</v>
       </c>
       <c r="D381" s="5">
-        <v>6.7017830433559133</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.6858100871236781</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>204.39453193</v>
+        <v>204.33244861</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4849579099999914</v>
+        <v>1.435558570000012</v>
       </c>
       <c r="D382" s="5">
-        <v>9.1442367544103185</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.8286868399548801</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>206.00953737</v>
+        <v>206.05628751</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6150054400000045</v>
+        <v>1.7238389000000041</v>
       </c>
       <c r="D383" s="5">
-        <v>9.9047959434724895</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>10.606940270256793</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>209.17107404999999</v>
+        <v>209.21919632999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1615366799999833</v>
+        <v>3.1629088199999842</v>
       </c>
       <c r="D384" s="5">
-        <v>20.052606915201011</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.057115014465055</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>210.96654305000001</v>
+        <v>210.98120105999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7954690000000255</v>
+        <v>1.762004730000001</v>
       </c>
       <c r="D385" s="5">
-        <v>10.800959347506446</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>10.587685736847119</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.52665655999999</v>
+        <v>212.59248375000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.5601135099999794</v>
+        <v>1.6112826900000243</v>
       </c>
       <c r="D386" s="5">
-        <v>9.2440726588411959</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>9.5594256354256899</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.95622108000001</v>
+        <v>215.95005137999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.4295645200000138</v>
+        <v>3.357567629999977</v>
       </c>
       <c r="D387" s="5">
-        <v>21.179097013653415</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>20.688216620761789</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.53320328999999</v>
+        <v>216.49233598999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.57698220999998284</v>
+        <v>0.54228460999999584</v>
       </c>
       <c r="D388" s="5">
-        <v>3.2536412769722967</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.0553584761349173</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>218.43049042000001</v>
+        <v>218.40707893999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.8972871300000236</v>
+        <v>1.9147429500000044</v>
       </c>
       <c r="D389" s="5">
-        <v>11.036335877468595</v>
+        <v>11.145070794727353</v>
       </c>
       <c r="E389" s="5">
-        <v>9.9074182693599244</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.897545746334945</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>220.26996725999999</v>
+        <v>220.24605814</v>
       </c>
       <c r="C390" s="5">
-        <v>1.8394768399999748</v>
+        <v>1.8389792000000114</v>
       </c>
       <c r="D390" s="5">
-        <v>10.587061121393759</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>10.585250636264298</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>221.72676457</v>
+        <v>221.70561146</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4567973100000131</v>
+        <v>1.4595533199999977</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2315781553481404</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.2486509925243645</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>224.07248604</v>
+        <v>224.0498283</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3457214700000009</v>
+        <v>2.3442168400000014</v>
       </c>
       <c r="D392" s="5">
-        <v>13.460567944962154</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>13.452784681212716</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>226.23124053999999</v>
+        <v>226.21440408000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.1587544999999864</v>
+        <v>2.1645757800000069</v>
       </c>
       <c r="D393" s="5">
-        <v>12.193715956060913</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.229666943358897</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>228.65353855999999</v>
+        <v>228.54712699999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4222980199999995</v>
+        <v>2.3327229199999806</v>
       </c>
       <c r="D394" s="5">
-        <v>13.632928010895128</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>13.100919572160041</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>229.37985272</v>
+        <v>229.45748900000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.72631416000001536</v>
+        <v>0.91036200000002054</v>
       </c>
       <c r="D395" s="5">
-        <v>3.8790845210275871</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.8860294641860591</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>234.78400712999999</v>
+        <v>234.87660073999999</v>
       </c>
       <c r="C396" s="5">
-        <v>5.4041544099999896</v>
+        <v>5.4191117399999769</v>
       </c>
       <c r="D396" s="5">
-        <v>32.238797809522389</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>32.327526565858335</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>234.93889224</v>
+        <v>235.02123617000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.15488511000000926</v>
+        <v>0.14463543000002232</v>
       </c>
       <c r="D397" s="5">
-        <v>0.7945088934697031</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.74145979717301636</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>236.15194369</v>
+        <v>236.32357267</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2130514499999947</v>
+        <v>1.3023364999999956</v>
       </c>
       <c r="D398" s="5">
-        <v>6.374931495633418</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.8560823467171517</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>236.41251836999999</v>
+        <v>236.34246863999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.26057467999999062</v>
+        <v>1.8895969999988438E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>1.3321688625232975</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>9.5991856594235259E-2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>238.44515134</v>
+        <v>238.35173549000001</v>
       </c>
       <c r="C400" s="5">
-        <v>2.0326329700000088</v>
+        <v>2.0092668500000173</v>
       </c>
       <c r="D400" s="5">
-        <v>10.819533259858293</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>10.692605886130369</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>237.27799905000001</v>
+        <v>237.20969446999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.16715228999999</v>
+        <v>-1.1420410200000219</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.7182342849743772</v>
+        <v>-5.600566496145043</v>
       </c>
       <c r="E401" s="5">
-        <v>8.6286070199081735</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.6089771546119955</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>237.52864966999999</v>
+        <v>237.47059723000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.25065061999998761</v>
+        <v>0.26090276000002177</v>
       </c>
       <c r="D402" s="5">
-        <v>1.2750210335310763</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.327872476464087</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>237.46726946999999</v>
+        <v>237.42432585</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.1380200000002105E-2</v>
+        <v>-4.6271380000007412E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.3096537836765334</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.2335707642157181</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>237.12947939</v>
+        <v>237.09581621999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.33779007999999067</v>
+        <v>-0.32850963000001343</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6936726071243302</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.6477898441359828</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>236.07923110999999</v>
+        <v>236.06458402000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0502482800000053</v>
+        <v>-1.0312321999999767</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.187235315348893</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.0962554313546899</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>235.01694130999999</v>
+        <v>234.87904132</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.0622898000000021</v>
+        <v>-1.1855427000000134</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.2680117744733472</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-5.8628268048797949</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>232.9492659</v>
+        <v>233.05203913</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.0676754099999926</v>
+        <v>-1.8270021900000017</v>
       </c>
       <c r="D407" s="5">
-        <v>-10.061401148149084</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-8.9450208776157947</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>232.28863899999999</v>
+        <v>232.42323343999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.66062690000001112</v>
+        <v>-0.62880569000000719</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.3505295430280357</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.1901430951617682</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>231.66366407000001</v>
+        <v>231.83344754000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.62497492999997917</v>
+        <v>-0.58978589999998121</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.181261642284916</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.002920599700698</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>230.61702595</v>
+        <v>230.91994073000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.0466381200000114</v>
+        <v>-0.91350681000000122</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.288796831507292</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-4.6272894649590608</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>230.40866324999999</v>
+        <v>230.25694336000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.20836270000000923</v>
+        <v>-0.66299736999999936</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.0788296503035033</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.3914478573327744</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>228.99266413999999</v>
+        <v>228.83063899999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.4159991100000013</v>
+        <v>-1.4263043600000174</v>
       </c>
       <c r="D412" s="5">
-        <v>-7.1304832477480984</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-7.1851946072704065</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>227.84248997</v>
+        <v>227.71783378000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1501741699999855</v>
+        <v>-1.1128052199999843</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.8635578176720937</v>
+        <v>-5.6820298009053749</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.9765629842536399</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-4.001464067987504</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>227.77248936999999</v>
+        <v>227.68449991</v>
       </c>
       <c r="C414" s="5">
-        <v>-7.0000600000014401E-2</v>
+        <v>-3.3333870000006982E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.36805655819353023</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.1755174568958684</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>226.91005483999999</v>
+        <v>226.84825344000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.86243453000000159</v>
+        <v>-0.83624646999999186</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.4502248212595514</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.3194451938689866</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>226.73867913999999</v>
+        <v>226.6959507</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.17137569999999869</v>
+        <v>-0.15230274000001032</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.90255467017900104</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.80269482963253314</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>226.11108087</v>
+        <v>226.09643123000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.62759826999999291</v>
+        <v>-0.59951946999998995</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.2714217520760647</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.1277614056881564</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.98582400999999</v>
+        <v>224.85675596999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.1252568600000075</v>
+        <v>-1.2396752600000127</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.811104330196426</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-6.3847070424905672</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>225.4205164</v>
+        <v>225.53409070000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.43469239000000925</v>
+        <v>0.67733473000001254</v>
       </c>
       <c r="D419" s="5">
-        <v>2.3433024147204717</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.6752464712995314</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.1194935</v>
+        <v>225.28986573</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.30102289999999243</v>
+        <v>-0.24422497000000476</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.5907433123741654</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.2917372281463835</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>224.83205237999999</v>
+        <v>225.10139734000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.2874411200000111</v>
+        <v>-0.18846838999999704</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.5214911639399586</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-0.99926543218862296</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>225.76566695</v>
+        <v>226.17630621999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.93361457000000314</v>
+        <v>1.0749088799999811</v>
       </c>
       <c r="D422" s="5">
-        <v>5.0983926182299744</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.883184506133321</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>225.21197921999999</v>
+        <v>224.97232423</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.55368773000000715</v>
+        <v>-1.2039819899999884</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.9036120643427532</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-6.2040998442362998</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>224.89899754999999</v>
+        <v>224.67436968999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.31298166999999921</v>
+        <v>-0.29795454000000632</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.6549765511671422</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.5777605971371789</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>225.05229374999999</v>
+        <v>224.86742512999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.15329619999999977</v>
+        <v>0.19305543999999486</v>
       </c>
       <c r="D425" s="5">
-        <v>0.82102030760820011</v>
+        <v>1.0360083348970761</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.2246162778362324</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-1.2517283353195019</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>224.35107661000001</v>
+        <v>224.23401672</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.70121713999998292</v>
+        <v>-0.63340840999998704</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.6755425430934019</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-3.3282913510292889</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>224.28418740000001</v>
+        <v>224.20770089000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.6889209999999366E-2</v>
+        <v>-2.6315829999987272E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.35718821636779863</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.14073966579851716</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>223.52612665000001</v>
+        <v>223.48313897</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.75806074999999851</v>
+        <v>-0.72456192000001352</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.981339970777853</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.8097953192935075</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>223.24126591999999</v>
+        <v>223.23366525</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.28486073000001966</v>
+        <v>-0.24947371999999746</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.5186012620718947</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.3313634022351528</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>223.46860409999999</v>
+        <v>223.33804286</v>
       </c>
       <c r="C430" s="5">
-        <v>0.22733818000000383</v>
+        <v>0.10437761000000023</v>
       </c>
       <c r="D430" s="5">
-        <v>1.2288901038121303</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.56253047902754538</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>223.81866615999999</v>
+        <v>223.94576536</v>
       </c>
       <c r="C431" s="5">
-        <v>0.35006205999999906</v>
+        <v>0.60772249999999417</v>
       </c>
       <c r="D431" s="5">
-        <v>1.896072515017666</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>3.3146202638422162</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.50877</v>
+        <v>224.70867931999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.69010384000000613</v>
+        <v>0.76291395999999168</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7633746187389239</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>4.1655019418083583</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.39074006000001</v>
+        <v>223.72335335</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.1180299399999853</v>
+        <v>-0.985325969999991</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.8148842049656091</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.1368206392106153</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>221.39487032</v>
+        <v>221.89884986000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.9958697400000176</v>
+        <v>-1.8245034899999837</v>
       </c>
       <c r="D434" s="5">
-        <v>-10.209860347939959</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-9.3589826559491112</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>222.03179643000001</v>
+        <v>223.69932220000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.63692611000001875</v>
+        <v>1.8004723399999989</v>
       </c>
       <c r="D435" s="5">
-        <v>3.5074056885296967</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>10.183205742204326</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>219.91947881999999</v>
+        <v>224.01644239999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.1123176100000194</v>
+        <v>0.31712019999997665</v>
       </c>
       <c r="D436" s="5">
-        <v>-10.837487432368798</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.714468183177642</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>218.55644633</v>
+        <v>224.16429063000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.3630324899999948</v>
+        <v>0.14784823000002234</v>
       </c>
       <c r="D437" s="5">
-        <v>-7.189080543325332</v>
+        <v>0.79486714669747549</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.886372456712627</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.31268846503377246</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>216.85217374000001</v>
+        <v>222.45365142</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.704272589999988</v>
+        <v>-1.7106392100000107</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.9663591946635641</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-8.7826822925305965</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>217.80174059999999</v>
+        <v>223.33638585</v>
       </c>
       <c r="C439" s="5">
-        <v>0.94956685999997603</v>
+        <v>0.88273442999999929</v>
       </c>
       <c r="D439" s="5">
-        <v>5.3830576337703828</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>4.8671200215595567</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>217.16319797</v>
+        <v>222.68161696999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.63854262999998923</v>
+        <v>-0.65476888000000599</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.4619353718685519</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-3.4619353374581996</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>217.69296229</v>
+        <v>222.11014197</v>
       </c>
       <c r="C441" s="5">
-        <v>0.52976431999999818</v>
+        <v>-0.57147499999999241</v>
       </c>
       <c r="D441" s="5">
-        <v>2.96696871994373</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-3.0365003229336884</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>220.81763519</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.2925067799999965</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-6.763840050778402</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">