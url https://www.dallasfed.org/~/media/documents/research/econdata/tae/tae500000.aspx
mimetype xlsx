--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4F7A9281-EBE9-456C-A2D5-E80A6D0B2CE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B1AF6105-CFFE-40F9-AC2E-5E13B27B26EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CA6E678-38EE-451D-A00F-F511E1A98D14}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{76F9383D-75D5-4EC1-9C18-9052B7F5FFFD}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93926033-799F-4FAA-99B1-3336F1168CA0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B16C1E7-8777-4383-89EB-6A159F3B9C8C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>175.29074485999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>175.72419495</v>
       </c>
       <c r="C7" s="5">
         <v>0.433450090000008</v>
       </c>
       <c r="D7" s="5">
         <v>3.0079894414905883</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>175.79774523</v>
       </c>
       <c r="C8" s="5">
         <v>7.3550280000006296E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.50342412894448518</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>175.81684184</v>
       </c>
       <c r="C9" s="5">
         <v>1.9096609999991188E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.13043186749428504</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>176.09703382999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.28019198999999162</v>
       </c>
       <c r="D10" s="5">
         <v>1.92924179751508</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>177.56292597999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.4658921500000019</v>
       </c>
       <c r="D11" s="5">
         <v>10.45948802585519</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>179.78530255999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.2223765800000024</v>
       </c>
       <c r="D12" s="5">
         <v>16.097457269208149</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>180.28628932999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.50098676999999725</v>
       </c>
       <c r="D13" s="5">
         <v>3.3956286321057405</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>180.43623217999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.14994285000000218</v>
       </c>
       <c r="D14" s="5">
         <v>1.0026096223046732</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>178.45512815999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9811040200000036</v>
       </c>
       <c r="D15" s="5">
         <v>-12.40821152041015</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>179.01537648999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.5602483300000074</v>
       </c>
       <c r="D16" s="5">
         <v>3.8330578912175062</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>177.89784804000001</v>
       </c>
       <c r="C17" s="5">
         <v>-1.1175284499999805</v>
       </c>
       <c r="D17" s="5">
         <v>-7.2392394281140078</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>178.89663431</v>
       </c>
       <c r="C18" s="5">
         <v>0.99878626999998232</v>
       </c>
       <c r="D18" s="5">
         <v>6.9492404289636989</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>177.80734207</v>
       </c>
       <c r="C19" s="5">
         <v>-1.0892922399999918</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0669394070409286</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>177.89379835</v>
       </c>
       <c r="C20" s="5">
         <v>8.6456279999993058E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.58504579527534073</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>178.43577522999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.54197687999999289</v>
       </c>
       <c r="D21" s="5">
         <v>3.7178453877909856</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>178.15909012</v>
       </c>
       <c r="C22" s="5">
         <v>-0.2766851099999883</v>
       </c>
       <c r="D22" s="5">
         <v>-1.8449501256375234</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>177.35644013000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.80264998999999193</v>
       </c>
       <c r="D23" s="5">
         <v>-5.2743214797915332</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>177.55224179000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.19580166000000077</v>
       </c>
       <c r="D24" s="5">
         <v>1.3328748898252085</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>177.67937610000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.12713431000000242</v>
       </c>
       <c r="D25" s="5">
         <v>0.86263865399343054</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>177.80409062000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.12471451999999772</v>
       </c>
       <c r="D26" s="5">
         <v>0.84554849597844317</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>178.48675399000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.68266337000000021</v>
       </c>
       <c r="D27" s="5">
         <v>4.7058430006826857</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>179.38504763</v>
       </c>
       <c r="C28" s="5">
         <v>0.89829363999999146</v>
       </c>
       <c r="D28" s="5">
         <v>6.2094074999572646</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>179.91395785</v>
       </c>
       <c r="C29" s="5">
         <v>0.52891022000000021</v>
       </c>
       <c r="D29" s="5">
         <v>3.5961002396007968</v>
       </c>
       <c r="E29" s="5">
         <v>1.1332963451849531</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>175.65801794999999</v>
       </c>
       <c r="C30" s="5">
         <v>-4.2559399000000155</v>
       </c>
       <c r="D30" s="5">
         <v>-24.969568107238771</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>176.00099822999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.34298028000000613</v>
       </c>
       <c r="D31" s="5">
         <v>2.3683812050055986</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>176.18710751</v>
       </c>
       <c r="C32" s="5">
         <v>0.18610928000001081</v>
       </c>
       <c r="D32" s="5">
         <v>1.2763256738628215</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>176.50478451000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.31767700000000332</v>
       </c>
       <c r="D33" s="5">
         <v>2.1852657124322494</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>176.94272710999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.4379425999999853</v>
       </c>
       <c r="D34" s="5">
         <v>3.0184023845446273</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.03832618999999</v>
       </c>
       <c r="C35" s="5">
         <v>9.5599079999999503E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.6502691915977632</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>175.81653668999999</v>
       </c>
       <c r="C36" s="5">
         <v>-1.2217894999999999</v>
       </c>
       <c r="D36" s="5">
         <v>-7.9743037750871988</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>175.38986878</v>
       </c>
       <c r="C37" s="5">
         <v>-0.42666790999999193</v>
       </c>
       <c r="D37" s="5">
         <v>-2.8735786258546669</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>175.47203307000001</v>
       </c>
       <c r="C38" s="5">
         <v>8.2164290000008577E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.56361058867648861</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>176.10642508999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.63439201999997863</v>
       </c>
       <c r="D39" s="5">
         <v>4.4257294556658389</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.77020524</v>
       </c>
       <c r="C40" s="5">
         <v>-0.33621984999999199</v>
       </c>
       <c r="D40" s="5">
         <v>-2.267118224117215</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.18075456</v>
       </c>
       <c r="C41" s="5">
         <v>0.41054932000000122</v>
       </c>
       <c r="D41" s="5">
         <v>2.8391480495271626</v>
       </c>
       <c r="E41" s="5">
         <v>-2.0749936995508089</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>176.90100864999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.7202540899999974</v>
       </c>
       <c r="D42" s="5">
         <v>5.0176079341589297</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>176.88509519999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.591344999999933E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.10789477643611267</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>177.53262662</v>
       </c>
       <c r="C44" s="5">
         <v>0.64753142000000707</v>
       </c>
       <c r="D44" s="5">
         <v>4.4824305276978782</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>177.78099089</v>
       </c>
       <c r="C45" s="5">
         <v>0.24836426999999617</v>
       </c>
       <c r="D45" s="5">
         <v>1.6917513595642975</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.3480697</v>
       </c>
       <c r="C46" s="5">
         <v>0.56707880999999816</v>
       </c>
       <c r="D46" s="5">
         <v>3.8955841169499905</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.61996694999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.271897249999995</v>
       </c>
       <c r="D47" s="5">
         <v>8.9016316848530952</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>179.18028568</v>
       </c>
       <c r="C48" s="5">
         <v>-0.43968126999999413</v>
       </c>
       <c r="D48" s="5">
         <v>-2.8981843798017604</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>178.87733764999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.30294803000001025</v>
       </c>
       <c r="D49" s="5">
         <v>-2.0101321095682523</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>179.18616610999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.30882846000000086</v>
       </c>
       <c r="D50" s="5">
         <v>2.0915646434135127</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>179.29412819000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.10796208000002139</v>
       </c>
       <c r="D51" s="5">
         <v>0.72541693951473363</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>179.07685935000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21726884000000268</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4445086339626934</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>179.33430293000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.25744358000000034</v>
       </c>
       <c r="D53" s="5">
         <v>1.7388440469230604</v>
       </c>
       <c r="E53" s="5">
         <v>1.7899505413492944</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>179.03110000999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.30320292000001814</v>
       </c>
       <c r="D54" s="5">
         <v>-2.0100958950324821</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>179.17020457999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.13910457000000065</v>
       </c>
       <c r="D55" s="5">
         <v>0.93637740871688191</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>179.81754493</v>
       </c>
       <c r="C56" s="5">
         <v>0.64734035000000745</v>
       </c>
       <c r="D56" s="5">
         <v>4.4227898073000205</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>180.50534254999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.68779761999999778</v>
       </c>
       <c r="D57" s="5">
         <v>4.6877727086206189</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>180.87137620999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.36603365999999937</v>
       </c>
       <c r="D58" s="5">
         <v>2.4607167906682159</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.07527465000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.2038984400000174</v>
       </c>
       <c r="D59" s="5">
         <v>8.2863133521378742</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>186.04903329999999</v>
       </c>
       <c r="C60" s="5">
         <v>3.9737586499999793</v>
       </c>
       <c r="D60" s="5">
         <v>29.573839753719767</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>186.04873420000001</v>
       </c>
       <c r="C61" s="5">
         <v>-2.990999999781252E-4</v>
       </c>
       <c r="D61" s="5">
         <v>-1.9291517941999459E-3</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>186.9890437</v>
       </c>
       <c r="C62" s="5">
         <v>0.9403094999999837</v>
       </c>
       <c r="D62" s="5">
         <v>6.2363867517235771</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>187.37117124</v>
       </c>
       <c r="C63" s="5">
         <v>0.38212753999999904</v>
       </c>
       <c r="D63" s="5">
         <v>2.480050755830332</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.79303139000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.4218601500000148</v>
       </c>
       <c r="D64" s="5">
         <v>9.4960014076837407</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>190.77074406</v>
       </c>
       <c r="C65" s="5">
         <v>1.9777126699999883</v>
       </c>
       <c r="D65" s="5">
         <v>13.3208346789506</v>
       </c>
       <c r="E65" s="5">
         <v>6.3771631768987369</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>192.19050412999999</v>
       </c>
       <c r="C66" s="5">
         <v>1.4197600699999953</v>
       </c>
       <c r="D66" s="5">
         <v>9.3054530510149114</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>194.24296178</v>
       </c>
       <c r="C67" s="5">
         <v>2.052457650000008</v>
       </c>
       <c r="D67" s="5">
         <v>13.595306121477634</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>195.85723231</v>
       </c>
       <c r="C68" s="5">
         <v>1.6142705299999989</v>
       </c>
       <c r="D68" s="5">
         <v>10.44138891615869</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>193.45652758</v>
       </c>
       <c r="C69" s="5">
         <v>-2.4007047300000011</v>
       </c>
       <c r="D69" s="5">
         <v>-13.756712920152847</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>192.90606111</v>
       </c>
       <c r="C70" s="5">
         <v>-0.55046647000000348</v>
       </c>
       <c r="D70" s="5">
         <v>-3.36157966035735</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>194.93270282</v>
       </c>
       <c r="C71" s="5">
         <v>2.0266417100000069</v>
       </c>
       <c r="D71" s="5">
         <v>13.361601640911092</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.01118640000001</v>
       </c>
       <c r="C72" s="5">
         <v>7.8483580000010988E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.48421392599404811</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>196.15767908999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.1464926899999739</v>
       </c>
       <c r="D73" s="5">
         <v>7.2875872873526815</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>197.03804223</v>
       </c>
       <c r="C74" s="5">
         <v>0.88036314000001425</v>
       </c>
       <c r="D74" s="5">
         <v>5.5205951779372375</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>197.41361551</v>
       </c>
       <c r="C75" s="5">
         <v>0.37557327999999757</v>
       </c>
       <c r="D75" s="5">
         <v>2.3114464470089358</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.51445380000001</v>
       </c>
       <c r="C76" s="5">
         <v>1.1008382900000129</v>
       </c>
       <c r="D76" s="5">
         <v>6.9006556204367797</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>200.70229928000001</v>
       </c>
       <c r="C77" s="5">
         <v>2.1878454799999929</v>
       </c>
       <c r="D77" s="5">
         <v>14.057166061502846</v>
       </c>
       <c r="E77" s="5">
         <v>5.2060158746754182</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>198.82218850000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.8801107799999954</v>
       </c>
       <c r="D78" s="5">
         <v>-10.679730561448986</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>200.05298475999999</v>
       </c>
       <c r="C79" s="5">
         <v>1.2307962599999769</v>
       </c>
       <c r="D79" s="5">
         <v>7.6867389573562317</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>201.06638810000001</v>
       </c>
       <c r="C80" s="5">
         <v>1.0134033400000249</v>
       </c>
       <c r="D80" s="5">
         <v>6.2510652683760659</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>203.65952963000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.5931415299999969</v>
       </c>
       <c r="D81" s="5">
         <v>16.622707376916203</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>204.84757517</v>
       </c>
       <c r="C82" s="5">
         <v>1.1880455399999903</v>
       </c>
       <c r="D82" s="5">
         <v>7.2292066887023498</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>205.53978359000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.69220842000001426</v>
       </c>
       <c r="D83" s="5">
         <v>4.1311847262084589</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>206.59317392</v>
       </c>
       <c r="C84" s="5">
         <v>1.0533903299999849</v>
       </c>
       <c r="D84" s="5">
         <v>6.3263424530414225</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>207.77194489999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.1787709799999959</v>
       </c>
       <c r="D85" s="5">
         <v>7.0659186128254392</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>208.96931726</v>
       </c>
       <c r="C86" s="5">
         <v>1.1973723600000028</v>
       </c>
       <c r="D86" s="5">
         <v>7.1389594645895116</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>212.35116929</v>
       </c>
       <c r="C87" s="5">
         <v>3.3818520300000046</v>
       </c>
       <c r="D87" s="5">
         <v>21.245490603221782</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>214.64641972000001</v>
       </c>
       <c r="C88" s="5">
         <v>2.2952504300000101</v>
       </c>
       <c r="D88" s="5">
         <v>13.770038719577183</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>215.40817858</v>
       </c>
       <c r="C89" s="5">
         <v>0.76175885999998627</v>
       </c>
       <c r="D89" s="5">
         <v>4.3427972517789293</v>
       </c>
       <c r="E89" s="5">
         <v>7.3272101778384835</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>219.08046388</v>
       </c>
       <c r="C90" s="5">
         <v>3.6722852999999986</v>
       </c>
       <c r="D90" s="5">
         <v>22.489132839135184</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>221.02596115</v>
       </c>
       <c r="C91" s="5">
         <v>1.9454972700000042</v>
       </c>
       <c r="D91" s="5">
         <v>11.19253506519664</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>220.94267889</v>
       </c>
       <c r="C92" s="5">
         <v>-8.3282260000004271E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.45122237771076934</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>224.34954884000001</v>
       </c>
       <c r="C93" s="5">
         <v>3.406869950000015</v>
       </c>
       <c r="D93" s="5">
         <v>20.156431227901184</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>226.02870601999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.6791571799999758</v>
       </c>
       <c r="D94" s="5">
         <v>9.3605734895775949</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>228.34065584000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.3119498200000237</v>
       </c>
       <c r="D95" s="5">
         <v>12.988890473827009</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>229.87313121</v>
       </c>
       <c r="C96" s="5">
         <v>1.532475369999986</v>
       </c>
       <c r="D96" s="5">
         <v>8.3576580337406448</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>231.17537053999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.3022393299999919</v>
       </c>
       <c r="D97" s="5">
         <v>7.0139044559287989</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>231.76621322</v>
       </c>
       <c r="C98" s="5">
         <v>0.59084268000000861</v>
       </c>
       <c r="D98" s="5">
         <v>3.1104662766657354</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>232.37520864999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.60899542999999312</v>
       </c>
       <c r="D99" s="5">
         <v>3.1991245365952548</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>235.14243202</v>
       </c>
       <c r="C100" s="5">
         <v>2.7672233700000106</v>
       </c>
       <c r="D100" s="5">
         <v>15.264230535508293</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>234.80394545999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.33848656000000688</v>
       </c>
       <c r="D101" s="5">
         <v>-1.7137842766824063</v>
       </c>
       <c r="E101" s="5">
         <v>9.0041924163973377</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>232.34546978</v>
       </c>
       <c r="C102" s="5">
         <v>-2.4584756799999923</v>
       </c>
       <c r="D102" s="5">
         <v>-11.865523891224761</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>234.46109701</v>
       </c>
       <c r="C103" s="5">
         <v>2.1156272300000012</v>
       </c>
       <c r="D103" s="5">
         <v>11.490792475305467</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>236.77325857</v>
       </c>
       <c r="C104" s="5">
         <v>2.3121615599999927</v>
       </c>
       <c r="D104" s="5">
         <v>12.497352429499831</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>236.81478487999999</v>
       </c>
       <c r="C105" s="5">
         <v>4.1526309999994737E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.2106642812016446</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>238.18555967</v>
       </c>
       <c r="C106" s="5">
         <v>1.3707747900000129</v>
       </c>
       <c r="D106" s="5">
         <v>7.1715185248441227</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>238.98640147</v>
       </c>
       <c r="C107" s="5">
         <v>0.8008418000000006</v>
       </c>
       <c r="D107" s="5">
         <v>4.1101663070386429</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>241.96448612</v>
       </c>
       <c r="C108" s="5">
         <v>2.9780846499999996</v>
       </c>
       <c r="D108" s="5">
         <v>16.02224261704319</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>242.73937881000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.77489269000000149</v>
       </c>
       <c r="D109" s="5">
         <v>3.9114247725331452</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>244.22254513999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.4831663299999889</v>
       </c>
       <c r="D110" s="5">
         <v>7.5836315554003164</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>245.94240771</v>
       </c>
       <c r="C111" s="5">
         <v>1.7198625700000036</v>
       </c>
       <c r="D111" s="5">
         <v>8.7857498278553603</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>246.83093059999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.88852288999999018</v>
       </c>
       <c r="D112" s="5">
         <v>4.4224606688067603</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>248.01523749</v>
       </c>
       <c r="C113" s="5">
         <v>1.1843068900000162</v>
       </c>
       <c r="D113" s="5">
         <v>5.9120556548065917</v>
       </c>
       <c r="E113" s="5">
         <v>5.6265204590655538</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>248.07380325</v>
       </c>
       <c r="C114" s="5">
         <v>5.8565759999993361E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.28373361196711855</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>249.30094908999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.2271458399999915</v>
       </c>
       <c r="D115" s="5">
         <v>6.1002295113392835</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>249.86843171000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.56748262000002114</v>
       </c>
       <c r="D116" s="5">
         <v>2.7660134143507875</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>250.74273962999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.87430791999997837</v>
       </c>
       <c r="D117" s="5">
         <v>4.2806449258394164</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>252.05925096000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.3165113300000257</v>
       </c>
       <c r="D118" s="5">
         <v>6.4857014111739719</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>252.16651528</v>
       </c>
       <c r="C119" s="5">
         <v>0.10726431999998454</v>
       </c>
       <c r="D119" s="5">
         <v>0.51185932861097516</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>251.02330406999999</v>
       </c>
       <c r="C120" s="5">
         <v>-1.143211210000004</v>
       </c>
       <c r="D120" s="5">
         <v>-5.3066465829176295</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>252.20679637000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.1834923000000117</v>
       </c>
       <c r="D121" s="5">
         <v>5.8066410547850333</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>253.95497392999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.7481775599999878</v>
       </c>
       <c r="D122" s="5">
         <v>8.642375320085538</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>254.73666294</v>
       </c>
       <c r="C123" s="5">
         <v>0.78168901000000801</v>
       </c>
       <c r="D123" s="5">
         <v>3.7568512161073819</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>256.14359844000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.406935500000003</v>
       </c>
       <c r="D124" s="5">
         <v>6.832800797768801</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.26463258000001</v>
       </c>
       <c r="C125" s="5">
         <v>2.1210341400000061</v>
       </c>
       <c r="D125" s="5">
         <v>10.402056956869155</v>
       </c>
       <c r="E125" s="5">
         <v>4.1325666897435109</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>260.93597258</v>
       </c>
       <c r="C126" s="5">
         <v>2.6713399999999865</v>
       </c>
       <c r="D126" s="5">
         <v>13.143137457997245</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>262.66921138999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7332388099999889</v>
       </c>
       <c r="D127" s="5">
         <v>8.2686153943151588</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>264.18242816999998</v>
       </c>
       <c r="C128" s="5">
         <v>1.5132167799999934</v>
       </c>
       <c r="D128" s="5">
         <v>7.1364096946908484</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>268.47816053999998</v>
       </c>
       <c r="C129" s="5">
         <v>4.2957323699999961</v>
       </c>
       <c r="D129" s="5">
         <v>21.355770651227356</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>270.49967183000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.0215112900000349</v>
       </c>
       <c r="D130" s="5">
         <v>9.4191526516415038</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>274.05104205999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.551370229999975</v>
       </c>
       <c r="D131" s="5">
         <v>16.943633305156204</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>276.82299848999997</v>
       </c>
       <c r="C132" s="5">
         <v>2.7719564299999888</v>
       </c>
       <c r="D132" s="5">
         <v>12.836219987151697</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>278.64307981000002</v>
       </c>
       <c r="C133" s="5">
         <v>1.8200813200000425</v>
       </c>
       <c r="D133" s="5">
         <v>8.1815296464195164</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>280.72442553000002</v>
       </c>
       <c r="C134" s="5">
         <v>2.0813457200000016</v>
       </c>
       <c r="D134" s="5">
         <v>9.3410603178634144</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>279.51925911000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.2051664200000118</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0317540373392973</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>280.36058315999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.84132404999996879</v>
       </c>
       <c r="D136" s="5">
         <v>3.6722723738497942</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>279.71039182999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.65019132999998419</v>
       </c>
       <c r="D137" s="5">
         <v>-2.7477263176257649</v>
       </c>
       <c r="E137" s="5">
         <v>8.303792523103958</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>276.24378236000001</v>
       </c>
       <c r="C138" s="5">
         <v>-3.4666094699999803</v>
       </c>
       <c r="D138" s="5">
         <v>-13.899252482959712</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>277.60915279</v>
       </c>
       <c r="C139" s="5">
         <v>1.3653704299999845</v>
       </c>
       <c r="D139" s="5">
         <v>6.0950757765941832</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>276.58281292999999</v>
       </c>
       <c r="C140" s="5">
         <v>-1.0263398600000073</v>
       </c>
       <c r="D140" s="5">
         <v>-4.3473730383600699</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>275.84751991000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.73529301999997188</v>
       </c>
       <c r="D141" s="5">
         <v>-3.1439545325913532</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>274.03682786000002</v>
       </c>
       <c r="C142" s="5">
         <v>-1.8106920500000001</v>
       </c>
       <c r="D142" s="5">
         <v>-7.5986798634075647</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>272.30547638000002</v>
       </c>
       <c r="C143" s="5">
         <v>-1.7313514800000007</v>
       </c>
       <c r="D143" s="5">
         <v>-7.323563318092674</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>269.88743127999999</v>
       </c>
       <c r="C144" s="5">
         <v>-2.4180451000000289</v>
       </c>
       <c r="D144" s="5">
         <v>-10.150552509317057</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>268.72751239000002</v>
       </c>
       <c r="C145" s="5">
         <v>-1.1599188899999717</v>
       </c>
       <c r="D145" s="5">
         <v>-5.0371664923981596</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>267.46387738999999</v>
       </c>
       <c r="C146" s="5">
         <v>-1.263635000000022</v>
       </c>
       <c r="D146" s="5">
         <v>-5.4990766160539994</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>265.97284610999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.4910312800000156</v>
       </c>
       <c r="D147" s="5">
         <v>-6.4882956904377291</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>264.05269765999998</v>
       </c>
       <c r="C148" s="5">
         <v>-1.9201484499999992</v>
       </c>
       <c r="D148" s="5">
         <v>-8.3273685216463171</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>261.27402327999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.778674379999984</v>
       </c>
       <c r="D149" s="5">
         <v>-11.921990853551501</v>
       </c>
       <c r="E149" s="5">
         <v>-6.5912347515515552</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>260.79245839999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.48156488000000763</v>
       </c>
       <c r="D150" s="5">
         <v>-2.1894851384019032</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>258.65430058999999</v>
       </c>
       <c r="C151" s="5">
         <v>-2.1381578099999956</v>
       </c>
       <c r="D151" s="5">
         <v>-9.4066947338443789</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>256.49220560999998</v>
       </c>
       <c r="C152" s="5">
         <v>-2.1620949800000062</v>
       </c>
       <c r="D152" s="5">
         <v>-9.5822655724157606</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>253.69183025000001</v>
       </c>
       <c r="C153" s="5">
         <v>-2.8003753599999754</v>
       </c>
       <c r="D153" s="5">
-        <v>-12.34277569063693</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.34277569063692</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>252.27987822</v>
       </c>
       <c r="C154" s="5">
         <v>-1.411952030000009</v>
       </c>
       <c r="D154" s="5">
         <v>-6.4780460130006601</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>250.07057610999999</v>
       </c>
       <c r="C155" s="5">
         <v>-2.2093021100000101</v>
       </c>
       <c r="D155" s="5">
         <v>-10.017141903259486</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>247.92572243000001</v>
       </c>
       <c r="C156" s="5">
         <v>-2.1448536799999829</v>
       </c>
       <c r="D156" s="5">
         <v>-9.8204812773544639</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>246.63474524</v>
       </c>
       <c r="C157" s="5">
         <v>-1.2909771900000067</v>
       </c>
       <c r="D157" s="5">
         <v>-6.0726527429782458</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.29326750000001</v>
       </c>
       <c r="C158" s="5">
         <v>-1.3414777399999878</v>
       </c>
       <c r="D158" s="5">
         <v>-6.3351946060959392</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>244.97883662000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.3144308800000033</v>
       </c>
       <c r="D159" s="5">
         <v>-1.5274297085627997</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>243.24915763000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.7296789899999965</v>
       </c>
       <c r="D160" s="5">
         <v>-8.1512341587523416</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>242.22911894999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.0200386800000274</v>
       </c>
       <c r="D161" s="5">
         <v>-4.9176176654947001</v>
       </c>
       <c r="E161" s="5">
         <v>-7.2892452494560223</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>240.84466524000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3844537099999741</v>
       </c>
       <c r="D162" s="5">
         <v>-6.6470217063132502</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>239.74661939000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.0980458500000054</v>
       </c>
       <c r="D163" s="5">
         <v>-5.3358517764830804</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>238.41478978999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3318296000000203</v>
       </c>
       <c r="D164" s="5">
         <v>-6.4662362724847267</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>236.77383750000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.6409522899999729</v>
       </c>
       <c r="D165" s="5">
         <v>-7.953719932527803</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>235.59188015000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1819573500000047</v>
       </c>
       <c r="D166" s="5">
         <v>-5.8285492569274622</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>233.95647855999999</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6354015900000149</v>
       </c>
       <c r="D167" s="5">
         <v>-8.0192188681074139</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>234.17037187</v>
       </c>
       <c r="C168" s="5">
         <v>0.21389331000000311</v>
       </c>
       <c r="D168" s="5">
         <v>1.1026262206954796</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>233.02176757999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.1486042900000086</v>
       </c>
       <c r="D169" s="5">
         <v>-5.7297714965893203</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>231.64208047</v>
       </c>
       <c r="C170" s="5">
         <v>-1.3796871099999919</v>
       </c>
       <c r="D170" s="5">
         <v>-6.878154337288878</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>230.46910566</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1729748099999995</v>
       </c>
       <c r="D171" s="5">
         <v>-5.910076333159453</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>229.9907437</v>
       </c>
       <c r="C172" s="5">
         <v>-0.47836196000000086</v>
       </c>
       <c r="D172" s="5">
         <v>-2.4624836920841942</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>229.04280426</v>
       </c>
       <c r="C173" s="5">
         <v>-0.94793943999999897</v>
       </c>
       <c r="D173" s="5">
         <v>-4.8353759088799908</v>
       </c>
       <c r="E173" s="5">
         <v>-5.4437363877469451</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>229.32376062</v>
       </c>
       <c r="C174" s="5">
         <v>0.28095636000000468</v>
       </c>
       <c r="D174" s="5">
         <v>1.4819568736259781</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>226.99775657000001</v>
       </c>
       <c r="C175" s="5">
         <v>-2.3260040499999945</v>
       </c>
       <c r="D175" s="5">
         <v>-11.514905259102026</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>227.96277644</v>
       </c>
       <c r="C176" s="5">
         <v>0.9650198699999919</v>
       </c>
       <c r="D176" s="5">
         <v>5.2224651953037604</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>227.00390336000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.95887307999998939</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9323744511910794</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>226.36064363</v>
       </c>
       <c r="C178" s="5">
         <v>-0.64325973000001113</v>
       </c>
       <c r="D178" s="5">
         <v>-3.3479340604873897</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.69139831000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.66924531999998749</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4907265904894791</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>225.14600064999999</v>
       </c>
       <c r="C180" s="5">
         <v>-0.54539766000002032</v>
       </c>
       <c r="D180" s="5">
         <v>-2.8616427787133469</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>224.26087866</v>
       </c>
       <c r="C181" s="5">
         <v>-0.88512198999998759</v>
       </c>
       <c r="D181" s="5">
         <v>-4.6169093134496908</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>223.60331306</v>
       </c>
       <c r="C182" s="5">
         <v>-0.65756559999999808</v>
       </c>
       <c r="D182" s="5">
         <v>-3.462382590090074</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>223.72001351</v>
       </c>
       <c r="C183" s="5">
         <v>0.11670044999999618</v>
       </c>
       <c r="D183" s="5">
         <v>0.62809098881246861</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>223.03821459</v>
       </c>
       <c r="C184" s="5">
         <v>-0.68179892000000564</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5963856926116144</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>223.06486293</v>
       </c>
       <c r="C185" s="5">
         <v>2.6648340000008375E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.14346882326248256</v>
       </c>
       <c r="E185" s="5">
         <v>-2.6099668790354524</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>223.65248836999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.58762543999998229</v>
       </c>
       <c r="D186" s="5">
         <v>3.2073969194751806</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>223.27277513000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.37971323999997253</v>
       </c>
       <c r="D187" s="5">
         <v>-2.018421766623113</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>223.07792728000001</v>
       </c>
       <c r="C188" s="5">
         <v>-0.19484785000000215</v>
       </c>
       <c r="D188" s="5">
         <v>-1.042215750811426</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>223.69888254</v>
       </c>
       <c r="C189" s="5">
         <v>0.62095525999998813</v>
       </c>
       <c r="D189" s="5">
         <v>3.39191239636083</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>223.02082318999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.67805935000001227</v>
       </c>
       <c r="D190" s="5">
         <v>-3.577319965921999</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>223.49105215</v>
       </c>
       <c r="C191" s="5">
         <v>0.47022896000001424</v>
       </c>
       <c r="D191" s="5">
         <v>2.5596917823814902</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>223.82041172999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.32935957999998777</v>
       </c>
       <c r="D192" s="5">
         <v>1.7828489270794945</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>223.76909251000001</v>
       </c>
       <c r="C193" s="5">
         <v>-5.1319219999982124E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.27479827066037021</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>225.34985641</v>
       </c>
       <c r="C194" s="5">
         <v>1.5807638999999938</v>
       </c>
       <c r="D194" s="5">
         <v>8.8143622155640866</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>223.37604525</v>
       </c>
       <c r="C195" s="5">
         <v>-1.9738111599999968</v>
       </c>
       <c r="D195" s="5">
         <v>-10.018807486173941</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>223.50560870999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.12956345999998575</v>
       </c>
       <c r="D196" s="5">
         <v>0.6982534830468845</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>223.46990922000001</v>
       </c>
       <c r="C197" s="5">
         <v>-3.5699489999984735E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.19150201352977625</v>
       </c>
       <c r="E197" s="5">
         <v>0.18158229166156392</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>222.89487124999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.575037970000011</v>
       </c>
       <c r="D198" s="5">
         <v>-3.0445388528887007</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>223.13473841999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.23986716999999658</v>
       </c>
       <c r="D199" s="5">
         <v>1.2990446955729151</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>222.86134279999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.27339562000000228</v>
       </c>
       <c r="D200" s="5">
         <v>-1.4604310293533262</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>222.82972412000001</v>
       </c>
       <c r="C201" s="5">
         <v>-3.1618679999979804E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-0.17011843492885648</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>222.62208505999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.20763906000001953</v>
       </c>
       <c r="D202" s="5">
         <v>-1.1124810074167102</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>222.8921392</v>
       </c>
       <c r="C203" s="5">
         <v>0.27005414000001338</v>
       </c>
       <c r="D203" s="5">
         <v>1.465424431303286</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>221.42775151999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4643876800000157</v>
       </c>
       <c r="D204" s="5">
         <v>-7.6051909764987098</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>221.28901356</v>
       </c>
       <c r="C205" s="5">
         <v>-0.13873795999998606</v>
       </c>
       <c r="D205" s="5">
         <v>-0.74928740461340793</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.44215309000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.1531395300000042</v>
       </c>
       <c r="D206" s="5">
         <v>6.435583934796596</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.18283335999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.2593197300000156</v>
       </c>
       <c r="D207" s="5">
         <v>-6.5860097213827125</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>220.87664792000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.30618543999997883</v>
       </c>
       <c r="D208" s="5">
         <v>-1.6485816081267757</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>220.92297586000001</v>
       </c>
       <c r="C209" s="5">
         <v>4.6327939999997625E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.25198546867970517</v>
       </c>
       <c r="E209" s="5">
         <v>-1.1397209444841239</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>220.91086862</v>
       </c>
       <c r="C210" s="5">
         <v>-1.2107240000005959E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-6.5743771365256443E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>221.58890069</v>
       </c>
       <c r="C211" s="5">
         <v>0.67803207000000043</v>
       </c>
       <c r="D211" s="5">
         <v>3.7459222461106112</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>221.17355058999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.41535010000001193</v>
       </c>
       <c r="D212" s="5">
         <v>-2.2262564945009222</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>220.72729124</v>
       </c>
       <c r="C213" s="5">
         <v>-0.44625934999999117</v>
       </c>
       <c r="D213" s="5">
         <v>-2.3945371606319266</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>221.55840878000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.83111754000000815</v>
       </c>
       <c r="D214" s="5">
         <v>4.6131898760836121</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>221.24951128999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.30889749000002098</v>
       </c>
       <c r="D215" s="5">
         <v>-1.6602744310066808</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>221.53565359999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.28614231000000245</v>
       </c>
       <c r="D216" s="5">
         <v>1.5630487977847718</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>222.03637254</v>
       </c>
       <c r="C217" s="5">
         <v>0.50071894000001294</v>
       </c>
       <c r="D217" s="5">
         <v>2.7462339616825426</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>221.84348108</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19289145999999846</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0375190763241116</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>221.32335168</v>
       </c>
       <c r="C219" s="5">
         <v>-0.52012940000000185</v>
       </c>
       <c r="D219" s="5">
         <v>-2.7774954367657423</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>221.20601166</v>
       </c>
       <c r="C220" s="5">
         <v>-0.11734002000000032</v>
       </c>
       <c r="D220" s="5">
         <v>-0.6343576358993297</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>220.4329578</v>
       </c>
       <c r="C221" s="5">
         <v>-0.77305386000000453</v>
       </c>
       <c r="D221" s="5">
         <v>-4.1139935049871674</v>
       </c>
       <c r="E221" s="5">
         <v>-0.2218049336391914</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>220.32177046000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.11118733999998653</v>
       </c>
       <c r="D222" s="5">
         <v>-0.60360882822746431</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>220.00239558000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.31937487999999803</v>
       </c>
       <c r="D223" s="5">
         <v>-1.7256988765239623</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>219.61965727</v>
       </c>
       <c r="C224" s="5">
         <v>-0.38273831000000769</v>
       </c>
       <c r="D224" s="5">
         <v>-2.0677808762696648</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>219.05226719000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.56739007999999558</v>
       </c>
       <c r="D225" s="5">
         <v>-3.0565399587601405</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>218.98580602999999</v>
       </c>
       <c r="C226" s="5">
         <v>-6.6461160000017117E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.36347690728769644</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>218.19808234000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78772368999997866</v>
       </c>
       <c r="D227" s="5">
         <v>-4.232189329341562</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>217.66876966000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.52931268000000387</v>
       </c>
       <c r="D228" s="5">
         <v>-2.8724762125432401</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>217.08840857999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.58036108000001718</v>
       </c>
       <c r="D229" s="5">
         <v>-3.1530050543031929</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>215.87766631</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2107422699999972</v>
       </c>
       <c r="D230" s="5">
         <v>-6.4910983848745829</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>215.12194446000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.75572184999998626</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1208882160450822</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>214.31183877000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.81010569000000032</v>
       </c>
       <c r="D232" s="5">
         <v>-4.426525911786916</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>213.69019899</v>
       </c>
       <c r="C233" s="5">
         <v>-0.62163978000000952</v>
       </c>
       <c r="D233" s="5">
         <v>-3.4257616388681855</v>
       </c>
       <c r="E233" s="5">
         <v>-3.058870541544767</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>212.43299725</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2572017399999993</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8359245705145515</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>210.97699968000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4559975699999939</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9216299962576286</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>209.57570028999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.4012993900000197</v>
       </c>
       <c r="D236" s="5">
         <v>-7.6855324031012584</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>207.64284997999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9328503099999921</v>
       </c>
       <c r="D237" s="5">
         <v>-10.522743164618886</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>205.78416659999999</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8586833800000022</v>
       </c>
       <c r="D238" s="5">
         <v>-10.228247689488301</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>204.05727726999999</v>
       </c>
       <c r="C239" s="5">
         <v>-1.7268893300000059</v>
       </c>
       <c r="D239" s="5">
         <v>-9.6180774663953592</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>202.58971260000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4675646699999731</v>
       </c>
       <c r="D240" s="5">
         <v>-8.2969861543084171</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>201.24991316000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3397994400000073</v>
       </c>
       <c r="D241" s="5">
         <v>-7.6536446697541667</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.2314629</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0184502600000087</v>
       </c>
       <c r="D242" s="5">
         <v>-5.9065430761066402</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>199.94885217000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.2826107299999876</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6806179869935378</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>199.0505196</v>
       </c>
       <c r="C244" s="5">
         <v>-0.89833257000000799</v>
       </c>
       <c r="D244" s="5">
         <v>-5.2601259751414942</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.89851055</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15200905000000375</v>
       </c>
       <c r="D245" s="5">
         <v>-0.91256555003809137</v>
       </c>
       <c r="E245" s="5">
         <v>-6.922024739511901</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>197.75928521</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1392253399999959</v>
       </c>
       <c r="D246" s="5">
         <v>-6.6607658800747815</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.67246501</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0868202000000053</v>
       </c>
       <c r="D247" s="5">
         <v>-6.3990775379313973</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>196.37806952</v>
       </c>
       <c r="C248" s="5">
         <v>-0.29439548999999943</v>
       </c>
       <c r="D248" s="5">
         <v>-1.7815437156679548</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>196.9950714</v>
       </c>
       <c r="C249" s="5">
         <v>0.61700188000000367</v>
       </c>
       <c r="D249" s="5">
         <v>3.8361295894855152</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>195.88940966999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.1056617300000084</v>
       </c>
       <c r="D250" s="5">
         <v>-6.5310937493266668</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>196.16932116000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.27991149000001769</v>
       </c>
       <c r="D251" s="5">
         <v>1.72825179005347</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>194.65714383</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5121773300000143</v>
       </c>
       <c r="D252" s="5">
         <v>-8.8679603368137414</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>195.13579770000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.47865387000001647</v>
       </c>
       <c r="D253" s="5">
         <v>2.99098606131043</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>195.11805364</v>
       </c>
       <c r="C254" s="5">
         <v>-1.7744060000012496E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.10906366938374656</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>194.71655656999999</v>
       </c>
       <c r="C255" s="5">
         <v>-0.4014970700000049</v>
       </c>
       <c r="D255" s="5">
         <v>-2.4415014775271193</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>194.76755317000001</v>
       </c>
       <c r="C256" s="5">
         <v>5.0996600000019043E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.31473516336046892</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>194.43951645000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32803672000000006</v>
       </c>
       <c r="D257" s="5">
         <v>-2.0024792910631306</v>
       </c>
       <c r="E257" s="5">
         <v>-2.2418438869501012</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>195.62844982999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.1889333799999804</v>
       </c>
       <c r="D258" s="5">
         <v>7.5894715783111799</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>195.15011064000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.47833918999998559</v>
       </c>
       <c r="D259" s="5">
         <v>-2.8950298133374353</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>195.15359352999999</v>
       </c>
       <c r="C260" s="5">
         <v>3.4828899999865826E-3</v>
       </c>
       <c r="D260" s="5">
         <v>2.1418785090077108E-2</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>195.33465663999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.18106310999999664</v>
       </c>
       <c r="D261" s="5">
         <v>1.1190565240183137</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.55756797000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.22291133000001651</v>
       </c>
       <c r="D262" s="5">
         <v>1.3780397156905044</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>195.20290069000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.35466728000000103</v>
       </c>
       <c r="D263" s="5">
         <v>-2.1547668529988462</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>196.57529596000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.3723952699999984</v>
       </c>
       <c r="D264" s="5">
         <v>8.7707329890851717</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.252712</v>
       </c>
       <c r="C265" s="5">
         <v>-0.32258396000000289</v>
       </c>
       <c r="D265" s="5">
         <v>-1.9515472231821596</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>196.51626575</v>
       </c>
       <c r="C266" s="5">
         <v>0.26355374999999981</v>
       </c>
       <c r="D266" s="5">
         <v>1.6234728785880836</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>196.23287737999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.28338837000001149</v>
       </c>
       <c r="D267" s="5">
         <v>-1.7168135600599266</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>195.97611824000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.25675913999998556</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5588790051049406</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>196.14429751</v>
       </c>
       <c r="C269" s="5">
         <v>0.168179269999996</v>
       </c>
       <c r="D269" s="5">
         <v>1.0346689246721885</v>
       </c>
       <c r="E269" s="5">
         <v>0.87676676589472091</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>197.58121742</v>
       </c>
       <c r="C270" s="5">
         <v>1.4369199100000003</v>
       </c>
       <c r="D270" s="5">
         <v>9.1539980510160213</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>197.15566315000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.42555426999999213</v>
       </c>
       <c r="D271" s="5">
         <v>-2.5541851034693419</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>197.37295716</v>
       </c>
       <c r="C272" s="5">
         <v>0.21729400999998916</v>
       </c>
       <c r="D272" s="5">
         <v>1.3306199733668755</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>197.07663282999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.29632433000000447</v>
       </c>
       <c r="D273" s="5">
         <v>-1.7868081332082175</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>196.95356190000001</v>
       </c>
       <c r="C274" s="5">
         <v>-0.12307092999998304</v>
       </c>
       <c r="D274" s="5">
         <v>-0.74681062370584028</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>197.05795835999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.10439645999997538</v>
       </c>
       <c r="D275" s="5">
         <v>0.63792507429667467</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>196.89148363999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.16647471999999652</v>
       </c>
       <c r="D276" s="5">
         <v>-1.0090638505333871</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>196.99213766</v>
       </c>
       <c r="C277" s="5">
         <v>0.10065402000000745</v>
       </c>
       <c r="D277" s="5">
         <v>0.61518665097866077</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>197.42914625</v>
       </c>
       <c r="C278" s="5">
         <v>0.43700859000000492</v>
       </c>
       <c r="D278" s="5">
         <v>2.6948096454992632</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>197.68137612999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.25222987999998736</v>
       </c>
       <c r="D279" s="5">
         <v>1.5439044360935572</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>198.41731171000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.73593558000001735</v>
       </c>
       <c r="D280" s="5">
         <v>4.5600221390087237</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>198.02971174000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.38759996999999657</v>
       </c>
       <c r="D281" s="5">
         <v>-2.31912779395268</v>
       </c>
       <c r="E281" s="5">
         <v>0.96123836070425295</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.34593340000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.31622165999999652</v>
       </c>
       <c r="D282" s="5">
         <v>1.9331265816310284</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>198.75558885999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.40965545999998199</v>
       </c>
       <c r="D283" s="5">
         <v>2.506778589362102</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.28737161999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.53178275999999869</v>
       </c>
       <c r="D284" s="5">
         <v>3.2583444171754516</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>199.89355692999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.60618531000000075</v>
       </c>
       <c r="D285" s="5">
         <v>3.7118065589532012</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>200.71034681</v>
       </c>
       <c r="C286" s="5">
         <v>0.81678988000001596</v>
       </c>
       <c r="D286" s="5">
         <v>5.0150600335632012</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>201.09728741999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.38694060999998214</v>
       </c>
       <c r="D287" s="5">
         <v>2.3381150463781308</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>201.49167034000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.39438292000002662</v>
       </c>
       <c r="D288" s="5">
         <v>2.3789369410684991</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>202.31164461</v>
       </c>
       <c r="C289" s="5">
         <v>0.81997426999998879</v>
       </c>
       <c r="D289" s="5">
         <v>4.9942222161869054</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>201.96850909</v>
       </c>
       <c r="C290" s="5">
         <v>-0.34313552000000413</v>
       </c>
       <c r="D290" s="5">
         <v>-2.016409726215751</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>203.08558819999999</v>
       </c>
       <c r="C291" s="5">
         <v>1.1170791099999917</v>
       </c>
       <c r="D291" s="5">
         <v>6.8428211601204048</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>203.8236206</v>
       </c>
       <c r="C292" s="5">
         <v>0.73803240000000869</v>
       </c>
       <c r="D292" s="5">
         <v>4.4491429112067493</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>204.01530027000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.1916796700000134</v>
       </c>
       <c r="D293" s="5">
         <v>1.134358480097819</v>
       </c>
       <c r="E293" s="5">
         <v>3.0225709452421423</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>203.40474814000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.61055213000000208</v>
       </c>
       <c r="D294" s="5">
         <v>-3.5326890734347915</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>203.21786011</v>
       </c>
       <c r="C295" s="5">
         <v>-0.18688803000000576</v>
       </c>
       <c r="D295" s="5">
         <v>-1.0970038770737323</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>202.75276303000001</v>
       </c>
       <c r="C296" s="5">
         <v>-0.4650970799999925</v>
       </c>
       <c r="D296" s="5">
         <v>-2.7120866493375084</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>202.77834630999999</v>
       </c>
       <c r="C297" s="5">
         <v>2.5583279999978004E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.15152074822581962</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>202.14254874</v>
       </c>
       <c r="C298" s="5">
         <v>-0.63579756999999404</v>
       </c>
       <c r="D298" s="5">
         <v>-3.6983067753100229</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>202.26932626999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.12677752999999825</v>
       </c>
       <c r="D299" s="5">
         <v>0.75520422449801838</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>202.15970569999999</v>
       </c>
       <c r="C300" s="5">
         <v>-0.10962057000000414</v>
       </c>
       <c r="D300" s="5">
         <v>-0.6484091919809698</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>201.80358000000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.35612569999997845</v>
       </c>
       <c r="D301" s="5">
         <v>-2.0935652106180869</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>201.64039095999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.16318904000002021</v>
       </c>
       <c r="D302" s="5">
         <v>-0.9660791634428012</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>201.23272402000001</v>
       </c>
       <c r="C303" s="5">
         <v>-0.40766693999998438</v>
       </c>
       <c r="D303" s="5">
         <v>-2.3993064493255112</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>201.11970804000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.11301598000000013</v>
       </c>
       <c r="D304" s="5">
         <v>-0.67186411028158366</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>201.56765469999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.44794665999998529</v>
       </c>
       <c r="D305" s="5">
         <v>2.7057015932208328</v>
       </c>
       <c r="E305" s="5">
         <v>-1.1997362779952003</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>200.24983463999999</v>
       </c>
       <c r="C306" s="5">
         <v>-1.3178200600000025</v>
       </c>
       <c r="D306" s="5">
         <v>-7.569376792944416</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>199.82441051999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.4254241200000024</v>
       </c>
       <c r="D307" s="5">
         <v>-2.5197818994649346</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>199.52725716</v>
       </c>
       <c r="C308" s="5">
         <v>-0.2971533599999816</v>
       </c>
       <c r="D308" s="5">
         <v>-1.7699638148724106</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>200.48451276</v>
       </c>
       <c r="C309" s="5">
         <v>0.95725559999999632</v>
       </c>
       <c r="D309" s="5">
         <v>5.9115107953102264</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>201.09307569000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.60856293000000505</v>
       </c>
       <c r="D310" s="5">
         <v>3.7039853561662506</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>200.80321556999999</v>
       </c>
       <c r="C311" s="5">
         <v>-0.28986012000001438</v>
       </c>
       <c r="D311" s="5">
         <v>-1.71606007316214</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>201.29812863000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.494913060000016</v>
       </c>
       <c r="D312" s="5">
         <v>2.9980238712334462</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>201.68703958</v>
       </c>
       <c r="C313" s="5">
         <v>0.38891094999999609</v>
       </c>
       <c r="D313" s="5">
         <v>2.3432127191716612</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>201.30557074999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.38146883000001708</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2462055585023566</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>201.47708689999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.1715161500000022</v>
       </c>
       <c r="D315" s="5">
         <v>1.0272274865884556</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>201.93509413999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.45800724000000059</v>
       </c>
       <c r="D316" s="5">
         <v>2.7622630169299445</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>202.50125105999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.5661569199999974</v>
       </c>
       <c r="D317" s="5">
         <v>3.416756663662901</v>
       </c>
       <c r="E317" s="5">
         <v>0.46316774454189247</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>202.37422606999999</v>
       </c>
       <c r="C318" s="5">
         <v>-0.12702498999999534</v>
       </c>
       <c r="D318" s="5">
         <v>-0.75014448393315725</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>202.46925858</v>
       </c>
       <c r="C319" s="5">
         <v>9.5032510000010006E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.56496327707873384</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>201.44122579</v>
       </c>
       <c r="C320" s="5">
         <v>-1.0280327899999975</v>
       </c>
       <c r="D320" s="5">
         <v>-5.9256652967639827</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>203.32328985000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.8820640600000047</v>
       </c>
       <c r="D321" s="5">
         <v>11.806041553553403</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>203.33543008000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.2140229999999974E-2</v>
       </c>
       <c r="D322" s="5">
         <v>7.1674332918281181E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>203.39378367</v>
       </c>
       <c r="C323" s="5">
         <v>5.8353589999995847E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.34492237862275843</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>203.77742928999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.38364561999998159</v>
       </c>
       <c r="D324" s="5">
         <v>2.2870951066934042</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>203.63130656999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.14612271999999393</v>
       </c>
       <c r="D325" s="5">
         <v>-0.85709867516876592</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.12060905999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.48930249000000003</v>
       </c>
       <c r="D326" s="5">
         <v>2.921875595669543</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>203.09559572000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.0250133399999868</v>
       </c>
       <c r="D327" s="5">
         <v>-5.8622530634029228</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>202.74709892000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34849679999999239</v>
       </c>
       <c r="D328" s="5">
         <v>-2.0397876348397626</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>203.06387162999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.31677270999998086</v>
       </c>
       <c r="D329" s="5">
         <v>1.8910792912731456</v>
       </c>
       <c r="E329" s="5">
         <v>0.27783560202958579</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>203.72588901</v>
       </c>
       <c r="C330" s="5">
         <v>0.66201738000000887</v>
       </c>
       <c r="D330" s="5">
         <v>3.9830885837175201</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>204.00006839</v>
       </c>
       <c r="C331" s="5">
         <v>0.27417937999999253</v>
       </c>
       <c r="D331" s="5">
         <v>1.6269979197526707</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>205.33827785</v>
       </c>
       <c r="C332" s="5">
         <v>1.3382094600000016</v>
       </c>
       <c r="D332" s="5">
         <v>8.1621291276095178</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>204.02591649999999</v>
       </c>
       <c r="C333" s="5">
         <v>-1.3123613500000033</v>
       </c>
       <c r="D333" s="5">
         <v>-7.4055268075779885</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>203.24709340999999</v>
       </c>
       <c r="C334" s="5">
         <v>-0.77882309000000305</v>
       </c>
       <c r="D334" s="5">
         <v>-4.4857711286899864</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>203.19690854000001</v>
       </c>
       <c r="C335" s="5">
         <v>-5.0184869999981174E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.29589661952136304</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>203.35514964999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.15824110999997743</v>
       </c>
       <c r="D336" s="5">
         <v>0.93852202723869738</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>203.31440710999999</v>
       </c>
       <c r="C337" s="5">
         <v>-4.0742539999996552E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.24015722904185965</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>203.23221027</v>
       </c>
       <c r="C338" s="5">
         <v>-8.2196839999994609E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.4840639714700723</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>204.57570633</v>
       </c>
       <c r="C339" s="5">
         <v>1.3434960600000068</v>
       </c>
       <c r="D339" s="5">
         <v>8.2276496604217755</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>204.54906013999999</v>
       </c>
       <c r="C340" s="5">
         <v>-2.6646190000008119E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.15618927556374507</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>204.99618154000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.44712140000001455</v>
       </c>
       <c r="D341" s="5">
         <v>2.6548323976397281</v>
       </c>
       <c r="E341" s="5">
         <v>0.95157740000193503</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>204.81556542000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.18061611999999627</v>
       </c>
       <c r="D342" s="5">
         <v>-1.0521763194270561</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>204.99711568999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.18155026999997403</v>
       </c>
       <c r="D343" s="5">
         <v>1.0688913753913676</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>204.86980417000001</v>
       </c>
       <c r="C344" s="5">
         <v>-0.12731151999997792</v>
       </c>
       <c r="D344" s="5">
         <v>-0.74270835071150731</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>204.75526540000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.11453876999999579</v>
       </c>
       <c r="D345" s="5">
         <v>-0.66883780552486893</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>205.90356308</v>
       </c>
       <c r="C346" s="5">
         <v>1.1482976799999847</v>
       </c>
       <c r="D346" s="5">
         <v>6.9412852380050349</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>206.23204558</v>
       </c>
       <c r="C347" s="5">
         <v>0.32848250000000689</v>
       </c>
       <c r="D347" s="5">
         <v>1.9312734849737279</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>206.03028136</v>
       </c>
       <c r="C348" s="5">
         <v>-0.20176422000000116</v>
       </c>
       <c r="D348" s="5">
         <v>-1.1677065391564101</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>205.27715685999999</v>
       </c>
       <c r="C349" s="5">
         <v>-0.75312450000001263</v>
       </c>
       <c r="D349" s="5">
         <v>-4.299364786552462</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>206.16831099999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.8911541399999976</v>
       </c>
       <c r="D350" s="5">
         <v>5.3356716622390721</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>206.50757967000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.33926867000002403</v>
       </c>
       <c r="D351" s="5">
         <v>1.9926799219076363</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>206.91130921999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.40372954999998001</v>
       </c>
       <c r="D352" s="5">
         <v>2.3714334113798863</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>206.80753073</v>
       </c>
       <c r="C353" s="5">
         <v>-0.10377848999999628</v>
       </c>
       <c r="D353" s="5">
         <v>-0.60021477062700557</v>
       </c>
       <c r="E353" s="5">
         <v>0.88360142925225649</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>207.07894678</v>
       </c>
       <c r="C354" s="5">
         <v>0.27141604999999913</v>
       </c>
       <c r="D354" s="5">
         <v>1.5863085473101002</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>208.04129832999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.96235154999999395</v>
       </c>
       <c r="D355" s="5">
         <v>5.7214949467708776</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>209.24528369000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.2039853600000185</v>
       </c>
       <c r="D356" s="5">
         <v>7.1700590916853324</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>210.13279107</v>
       </c>
       <c r="C357" s="5">
         <v>0.88750737999998819</v>
       </c>
       <c r="D357" s="5">
         <v>5.210191989878088</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>210.65769256999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.52490149999999858</v>
       </c>
       <c r="D358" s="5">
         <v>3.0390689466499587</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>211.16572522000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.50803265000001829</v>
       </c>
       <c r="D359" s="5">
         <v>2.9326763774656595</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>209.09998173</v>
       </c>
       <c r="C360" s="5">
         <v>-2.0657434900000169</v>
       </c>
       <c r="D360" s="5">
         <v>-11.127622367491586</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>211.23001284</v>
       </c>
       <c r="C361" s="5">
         <v>2.1300311100000044</v>
       </c>
       <c r="D361" s="5">
         <v>12.932662397091278</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>211.43718028999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.20716744999998582</v>
       </c>
       <c r="D362" s="5">
         <v>1.1832899043512812</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>212.16908174</v>
       </c>
       <c r="C363" s="5">
         <v>0.73190145000000939</v>
       </c>
       <c r="D363" s="5">
         <v>4.233869375942545</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>212.95865979000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.78957805000001713</v>
       </c>
       <c r="D364" s="5">
         <v>4.5582964358213518</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>213.24476394999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.2861041599999794</v>
       </c>
       <c r="D365" s="5">
         <v>1.6241332952467324</v>
       </c>
       <c r="E365" s="5">
         <v>3.1126686718213392</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>212.95344747999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.29131646999999816</v>
       </c>
       <c r="D366" s="5">
         <v>-1.6270743133284138</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>212.56595630999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.3874911700000041</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1618057169184857</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>211.14867914000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4172771699999771</v>
       </c>
       <c r="D368" s="5">
         <v>-7.713984229481663</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>194.16895643999999</v>
       </c>
       <c r="C369" s="5">
         <v>-16.979722700000025</v>
       </c>
       <c r="D369" s="5">
         <v>-63.432343387118294</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>193.42845098000001</v>
       </c>
       <c r="C370" s="5">
         <v>-0.74050545999998008</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.4816770688715479</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4816770688715586</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>193.48908685999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.0635879999978215E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.37682481745837659</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>193.37313732000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.11594953999997415</v>
       </c>
       <c r="D372" s="5">
         <v>-0.71674208643366377</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>193.94733786</v>
       </c>
       <c r="C373" s="5">
         <v>0.57420053999999254</v>
       </c>
       <c r="D373" s="5">
         <v>3.6220436909841114</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>198.79937960999999</v>
       </c>
       <c r="C374" s="5">
         <v>4.8520417499999837</v>
       </c>
       <c r="D374" s="5">
         <v>34.516148349674445</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>198.42819288000001</v>
       </c>
       <c r="C375" s="5">
         <v>-0.37118672999997671</v>
       </c>
       <c r="D375" s="5">
         <v>-2.2177043044560918</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>198.30834870000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.11984418000000119</v>
       </c>
       <c r="D376" s="5">
         <v>-0.72235831632492253</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>198.73699404000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.42864534000000276</v>
       </c>
       <c r="D377" s="5">
         <v>2.6248704269669298</v>
       </c>
       <c r="E377" s="5">
         <v>-6.8033416817688703</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>200.72526493999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.988270899999975</v>
       </c>
       <c r="D378" s="5">
         <v>12.688572523871787</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>200.78293255</v>
       </c>
       <c r="C379" s="5">
         <v>5.7667610000009972E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.34530074495147112</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>201.80557918</v>
       </c>
       <c r="C380" s="5">
         <v>1.022646629999997</v>
       </c>
       <c r="D380" s="5">
         <v>6.2861088449880809</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>202.89689003999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.091310859999993</v>
       </c>
       <c r="D381" s="5">
         <v>6.6858100871236781</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>204.33244861</v>
       </c>
       <c r="C382" s="5">
         <v>1.435558570000012</v>
       </c>
       <c r="D382" s="5">
         <v>8.8286868399548801</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>206.05628751</v>
       </c>
       <c r="C383" s="5">
         <v>1.7238389000000041</v>
       </c>
       <c r="D383" s="5">
         <v>10.606940270256793</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>209.21919632999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.1629088199999842</v>
       </c>
       <c r="D384" s="5">
         <v>20.057115014465055</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>210.98120105999999</v>
       </c>
       <c r="C385" s="5">
         <v>1.762004730000001</v>
       </c>
       <c r="D385" s="5">
         <v>10.587685736847119</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>212.59248375000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6112826900000243</v>
       </c>
       <c r="D386" s="5">
         <v>9.5594256354256899</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>215.95005137999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.357567629999977</v>
       </c>
       <c r="D387" s="5">
         <v>20.688216620761789</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>216.49233598999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.54228460999999584</v>
       </c>
       <c r="D388" s="5">
         <v>3.0553584761349173</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>218.40707893999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.9147429500000044</v>
       </c>
       <c r="D389" s="5">
         <v>11.145070794727353</v>
       </c>
       <c r="E389" s="5">
         <v>9.897545746334945</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>220.24605814</v>
       </c>
       <c r="C390" s="5">
         <v>1.8389792000000114</v>
       </c>
       <c r="D390" s="5">
         <v>10.585250636264298</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>221.70561146</v>
       </c>
       <c r="C391" s="5">
         <v>1.4595533199999977</v>
       </c>
       <c r="D391" s="5">
         <v>8.2486509925243645</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>224.0498283</v>
       </c>
       <c r="C392" s="5">
         <v>2.3442168400000014</v>
       </c>
       <c r="D392" s="5">
         <v>13.452784681212716</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>226.21440408000001</v>
       </c>
       <c r="C393" s="5">
         <v>2.1645757800000069</v>
       </c>
       <c r="D393" s="5">
         <v>12.229666943358897</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>228.54712699999999</v>
       </c>
       <c r="C394" s="5">
         <v>2.3327229199999806</v>
       </c>
       <c r="D394" s="5">
         <v>13.100919572160041</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>229.45748900000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.91036200000002054</v>
       </c>
       <c r="D395" s="5">
         <v>4.8860294641860591</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>234.87660073999999</v>
       </c>
       <c r="C396" s="5">
         <v>5.4191117399999769</v>
       </c>
       <c r="D396" s="5">
         <v>32.327526565858335</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>235.02123617000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.14463543000002232</v>
       </c>
       <c r="D397" s="5">
         <v>0.74145979717301636</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>236.32357267</v>
       </c>
       <c r="C398" s="5">
         <v>1.3023364999999956</v>
       </c>
       <c r="D398" s="5">
         <v>6.8560823467171517</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>236.34246863999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.8895969999988438E-2</v>
       </c>
       <c r="D399" s="5">
         <v>9.5991856594235259E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>238.35173549000001</v>
       </c>
       <c r="C400" s="5">
         <v>2.0092668500000173</v>
       </c>
       <c r="D400" s="5">
         <v>10.692605886130369</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>237.20969446999999</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1420410200000219</v>
       </c>
       <c r="D401" s="5">
         <v>-5.600566496145043</v>
       </c>
       <c r="E401" s="5">
         <v>8.6089771546119955</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>237.47059723000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.26090276000002177</v>
       </c>
       <c r="D402" s="5">
         <v>1.327872476464087</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>237.42432585</v>
       </c>
       <c r="C403" s="5">
         <v>-4.6271380000007412E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.2335707642157181</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>237.09581621999999</v>
       </c>
       <c r="C404" s="5">
         <v>-0.32850963000001343</v>
       </c>
       <c r="D404" s="5">
         <v>-1.6477898441359828</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>236.06458402000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0312321999999767</v>
       </c>
       <c r="D405" s="5">
         <v>-5.0962554313546899</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>234.87904132</v>
       </c>
       <c r="C406" s="5">
         <v>-1.1855427000000134</v>
       </c>
       <c r="D406" s="5">
         <v>-5.8628268048797949</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>233.05203913</v>
       </c>
       <c r="C407" s="5">
         <v>-1.8270021900000017</v>
       </c>
       <c r="D407" s="5">
         <v>-8.9450208776157947</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>232.42323343999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.62880569000000719</v>
       </c>
       <c r="D408" s="5">
         <v>-3.1901430951617682</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>231.83344754000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.58978589999998121</v>
       </c>
       <c r="D409" s="5">
         <v>-3.002920599700698</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>230.91994073000001</v>
       </c>
       <c r="C410" s="5">
         <v>-0.91350681000000122</v>
       </c>
       <c r="D410" s="5">
         <v>-4.6272894649590608</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>230.25694336000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.66299736999999936</v>
       </c>
       <c r="D411" s="5">
         <v>-3.3914478573327744</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>228.83063899999999</v>
       </c>
       <c r="C412" s="5">
         <v>-1.4263043600000174</v>
       </c>
       <c r="D412" s="5">
         <v>-7.1851946072704065</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>227.71783378000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1128052199999843</v>
       </c>
       <c r="D413" s="5">
         <v>-5.6820298009053749</v>
       </c>
       <c r="E413" s="5">
         <v>-4.001464067987504</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>227.68449991</v>
       </c>
       <c r="C414" s="5">
         <v>-3.3333870000006982E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.1755174568958684</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>226.84825344000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.83624646999999186</v>
       </c>
       <c r="D415" s="5">
         <v>-4.3194451938689866</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>226.6959507</v>
       </c>
       <c r="C416" s="5">
         <v>-0.15230274000001032</v>
       </c>
       <c r="D416" s="5">
         <v>-0.80269482963253314</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>226.09643123000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.59951946999998995</v>
       </c>
       <c r="D417" s="5">
         <v>-3.1277614056881564</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>224.85675596999999</v>
       </c>
       <c r="C418" s="5">
         <v>-1.2396752600000127</v>
       </c>
       <c r="D418" s="5">
         <v>-6.3847070424905672</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>225.53409070000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.67733473000001254</v>
       </c>
       <c r="D419" s="5">
         <v>3.6752464712995314</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.28986573</v>
       </c>
       <c r="C420" s="5">
         <v>-0.24422497000000476</v>
       </c>
       <c r="D420" s="5">
         <v>-1.2917372281463835</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>225.10139734000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.18846838999999704</v>
       </c>
       <c r="D421" s="5">
         <v>-0.99926543218862296</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>226.17630621999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.0749088799999811</v>
       </c>
       <c r="D422" s="5">
         <v>5.883184506133321</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>224.97232423</v>
       </c>
       <c r="C423" s="5">
         <v>-1.2039819899999884</v>
       </c>
       <c r="D423" s="5">
         <v>-6.2040998442362998</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>224.67436968999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.29795454000000632</v>
       </c>
       <c r="D424" s="5">
         <v>-1.5777605971371789</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>224.86742512999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.19305543999999486</v>
       </c>
       <c r="D425" s="5">
         <v>1.0360083348970761</v>
       </c>
       <c r="E425" s="5">
         <v>-1.2517283353195019</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>224.23401672</v>
       </c>
       <c r="C426" s="5">
         <v>-0.63340840999998704</v>
       </c>
       <c r="D426" s="5">
         <v>-3.3282913510292889</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>224.20770089000001</v>
       </c>
       <c r="C427" s="5">
         <v>-2.6315829999987272E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.14073966579851716</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>223.48313897</v>
       </c>
       <c r="C428" s="5">
         <v>-0.72456192000001352</v>
       </c>
       <c r="D428" s="5">
         <v>-3.8097953192935075</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>223.23366525</v>
       </c>
       <c r="C429" s="5">
         <v>-0.24947371999999746</v>
       </c>
       <c r="D429" s="5">
         <v>-1.3313634022351528</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>223.33804286</v>
       </c>
       <c r="C430" s="5">
         <v>0.10437761000000023</v>
       </c>
       <c r="D430" s="5">
         <v>0.56253047902754538</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>223.94576536</v>
       </c>
       <c r="C431" s="5">
         <v>0.60772249999999417</v>
       </c>
       <c r="D431" s="5">
         <v>3.3146202638422162</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.70867931999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.76291395999999168</v>
       </c>
       <c r="D432" s="5">
         <v>4.1655019418083583</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>223.72335335</v>
       </c>
       <c r="C433" s="5">
         <v>-0.985325969999991</v>
       </c>
       <c r="D433" s="5">
         <v>-5.1368206392106153</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>221.89884986000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.8245034899999837</v>
       </c>
       <c r="D434" s="5">
         <v>-9.3589826559491112</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>223.69932220000001</v>
       </c>
       <c r="C435" s="5">
         <v>1.8004723399999989</v>
       </c>
       <c r="D435" s="5">
         <v>10.183205742204326</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>224.01644239999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.31712019999997665</v>
       </c>
       <c r="D436" s="5">
         <v>1.714468183177642</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>224.16429063000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.14784823000002234</v>
       </c>
       <c r="D437" s="5">
         <v>0.79486714669747549</v>
       </c>
       <c r="E437" s="5">
         <v>-0.31268846503377246</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>222.45365142</v>
       </c>
       <c r="C438" s="5">
         <v>-1.7106392100000107</v>
       </c>
       <c r="D438" s="5">
         <v>-8.7826822925305965</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>223.33638585</v>
       </c>
       <c r="C439" s="5">
         <v>0.88273442999999929</v>
       </c>
       <c r="D439" s="5">
         <v>4.8671200215595567</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>222.68161696999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.65476888000000599</v>
       </c>
       <c r="D440" s="5">
         <v>-3.4619353374581996</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>222.11014197</v>
       </c>
       <c r="C441" s="5">
         <v>-0.57147499999999241</v>
       </c>
       <c r="D441" s="5">
         <v>-3.0365003229336884</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>220.81763519</v>
+        <v>220.77471813</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.2925067799999965</v>
+        <v>-1.3354238400000042</v>
       </c>
       <c r="D442" s="5">
-        <v>-6.763840050778402</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9810589682288153</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>221.00866260999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.23394447999999102</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.2790201266683177</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7D8F74D-4113-44D5-86AD-074CE53A6654}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56A09919-757E-43C9-8BD2-84964459C040}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2D33B9C-B19B-48B2-A486-1EFA155C8D7E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE500000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>