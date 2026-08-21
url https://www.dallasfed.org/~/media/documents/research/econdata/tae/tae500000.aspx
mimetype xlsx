--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B1AF6105-CFFE-40F9-AC2E-5E13B27B26EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{56182F10-41A8-4C79-9CCC-A5DD6827C48B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{76F9383D-75D5-4EC1-9C18-9052B7F5FFFD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CC7F1378-80BC-41E8-BC69-BEC65DC8951C}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B16C1E7-8777-4383-89EB-6A159F3B9C8C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E9EDB5B-481B-497E-8CBD-2F2B154525A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>175.29074485999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>175.29074489999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>175.72419495</v>
+        <v>175.72419500000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.433450090000008</v>
+        <v>0.43345010000001594</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0079894414905883</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.0079895111376542</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>175.79774523</v>
+        <v>175.79774520000001</v>
       </c>
       <c r="C8" s="5">
-        <v>7.3550280000006296E-2</v>
+        <v>7.3550199999999677E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.50342412894448518</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.50342357996973064</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>175.81684184</v>
+        <v>175.81684179999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.9096609999991188E-2</v>
+        <v>1.9096599999983255E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.13043186749428504</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.13043179917449077</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>176.09703382999999</v>
+        <v>176.09703379999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.28019198999999162</v>
+        <v>0.28019199999999955</v>
       </c>
       <c r="D10" s="5">
-        <v>1.92924179751508</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.929241867416831</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>177.56292597999999</v>
+        <v>177.562926</v>
       </c>
       <c r="C11" s="5">
-        <v>1.4658921500000019</v>
+        <v>1.4658922000000132</v>
       </c>
       <c r="D11" s="5">
-        <v>10.45948802585519</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.459488400971463</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>179.78530255999999</v>
+        <v>179.78530259999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.2223765800000024</v>
+        <v>2.2223765999999898</v>
       </c>
       <c r="D12" s="5">
-        <v>16.097457269208149</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>16.097457422249551</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>180.28628932999999</v>
+        <v>180.28628929999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50098676999999725</v>
+        <v>0.50098669999999856</v>
       </c>
       <c r="D13" s="5">
-        <v>3.3956286321057405</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.395628149592067</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>180.43623217999999</v>
+        <v>180.43623220000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.14994285000000218</v>
+        <v>0.14994290000001342</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0026096223046732</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.0026099583337889</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>178.45512815999999</v>
+        <v>178.45512819999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9811040200000036</v>
+        <v>-1.9811040000000162</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.40821152041015</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-12.408211401316805</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>179.01537648999999</v>
+        <v>179.0153765</v>
       </c>
       <c r="C16" s="5">
-        <v>0.5602483300000074</v>
+        <v>0.56024830000001202</v>
       </c>
       <c r="D16" s="5">
-        <v>3.8330578912175062</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8330576815351236</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>177.89784804000001</v>
+        <v>177.89784800000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1175284499999805</v>
+        <v>-1.1175284999999917</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.2392394281140078</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2392397405797499</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>178.89663431</v>
+        <v>178.89663429999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.99878626999998232</v>
+        <v>0.9987862999999777</v>
       </c>
       <c r="D18" s="5">
-        <v>6.9492404289636989</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9492406457925648</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>177.80734207</v>
+        <v>177.8073421</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0892922399999918</v>
+        <v>-1.0892921999999885</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0669394070409286</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.0669391565451818</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>177.89379835</v>
+        <v>177.89379840000001</v>
       </c>
       <c r="C20" s="5">
-        <v>8.6456279999993058E-2</v>
+        <v>8.6456300000008923E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.58504579527534073</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.58504593087753687</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>178.43577522999999</v>
+        <v>178.43577519999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.54197687999999289</v>
+        <v>0.54197679999998627</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7178453877909856</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7178448287175758</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>178.15909012</v>
+        <v>178.15909009999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.2766851099999883</v>
+        <v>-0.27668510000000879</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8449501256375234</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8449500598322732</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>177.35644013000001</v>
+        <v>177.35644009999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.80264998999999193</v>
+        <v>-0.80264999999999986</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2743214797915332</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2743215444607694</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>177.55224179000001</v>
+        <v>177.55224179999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.19580166000000077</v>
+        <v>0.19580170000000408</v>
       </c>
       <c r="D24" s="5">
-        <v>1.3328748898252085</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3328751639985592</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>177.67937610000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12713431000000242</v>
+        <v>0.1271343000000229</v>
       </c>
       <c r="D25" s="5">
-        <v>0.86263865399343054</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.86263858582491526</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>177.80409062000001</v>
+        <v>177.80409059999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12471451999999772</v>
+        <v>0.12471449999998185</v>
       </c>
       <c r="D26" s="5">
-        <v>0.84554849597844317</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.84554835985699572</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>178.48675399000001</v>
+        <v>178.48675399999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.68266337000000021</v>
+        <v>0.68266339999999559</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7058430006826857</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7058432124103877</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>179.38504763</v>
+        <v>179.38504760000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.89829363999999146</v>
+        <v>0.89829360000001657</v>
       </c>
       <c r="D28" s="5">
-        <v>6.2094074999572646</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2094072154036173</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>179.91395785</v>
+        <v>179.91395790000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.52891022000000021</v>
+        <v>0.52891030000000683</v>
       </c>
       <c r="D29" s="5">
-        <v>3.5961002396007968</v>
+        <v>3.5961007929886879</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1332963451849531</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1332963960306142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>175.65801794999999</v>
+        <v>175.658018</v>
       </c>
       <c r="C30" s="5">
         <v>-4.2559399000000155</v>
       </c>
       <c r="D30" s="5">
-        <v>-24.969568107238771</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-24.9695681011763</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>176.00099822999999</v>
+        <v>176.0009982</v>
       </c>
       <c r="C31" s="5">
-        <v>0.34298028000000613</v>
+        <v>0.34298019999999951</v>
       </c>
       <c r="D31" s="5">
-        <v>2.3683812050055986</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3683806459544154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>176.18710751</v>
+        <v>176.1871075</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18610928000001081</v>
+        <v>0.18610929999999826</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2763256738628215</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2763258120389143</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>176.50478451000001</v>
+        <v>176.5047845</v>
       </c>
       <c r="C33" s="5">
         <v>0.31767700000000332</v>
       </c>
       <c r="D33" s="5">
-        <v>2.1852657124322494</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.185265712557527</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>176.94272710999999</v>
+        <v>176.94272710000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.4379425999999853</v>
+        <v>0.43794260000001373</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0184023845446273</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.018402384718244</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.03832618999999</v>
+        <v>177.0383262</v>
       </c>
       <c r="C35" s="5">
-        <v>9.5599079999999503E-2</v>
+        <v>9.5599099999986947E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.6502691915977632</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6502693280798777</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>175.81653668999999</v>
+        <v>175.8165367</v>
       </c>
       <c r="C36" s="5">
         <v>-1.2217894999999999</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.9743037750871988</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9743037746536238</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>175.38986878</v>
+        <v>175.38986879999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.42666790999999193</v>
+        <v>-0.42666790000001242</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8735786258546669</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8735785592405971</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>175.47203307000001</v>
+        <v>175.4720331</v>
       </c>
       <c r="C38" s="5">
-        <v>8.2164290000008577E-2</v>
+        <v>8.216430000001651E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.56361058867648861</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56361065738448346</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>176.10642508999999</v>
+        <v>176.1064251</v>
       </c>
       <c r="C39" s="5">
-        <v>0.63439201999997863</v>
+        <v>0.63439199999999119</v>
       </c>
       <c r="D39" s="5">
-        <v>4.4257294556658389</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4257293125814723</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.77020524</v>
+        <v>175.77020519999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.33621984999999199</v>
+        <v>-0.33621990000000324</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.267118224117215</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2671185576057407</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.18075456</v>
+        <v>176.1807546</v>
       </c>
       <c r="C41" s="5">
-        <v>0.41054932000000122</v>
+        <v>0.41054940000000784</v>
       </c>
       <c r="D41" s="5">
-        <v>2.8391480495271626</v>
+        <v>2.8391486105469266</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.0749936995508089</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0749937045323685</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>176.90100864999999</v>
+        <v>176.90100870000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.7202540899999974</v>
+        <v>0.72025410000000534</v>
       </c>
       <c r="D42" s="5">
-        <v>5.0176079341589297</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0176080042320326</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>176.88509519999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.591344999999933E-2</v>
+        <v>-1.5913500000010572E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.10789477643611267</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10789511524299522</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>177.53262662</v>
+        <v>177.53262659999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.64753142000000707</v>
+        <v>0.64753139999999121</v>
       </c>
       <c r="D44" s="5">
-        <v>4.4824305276978782</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4824303864517967</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>177.78099089</v>
+        <v>177.78099090000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.24836426999999617</v>
+        <v>0.24836430000001997</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6917513595642975</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6917515656788007</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.3480697</v>
       </c>
       <c r="C46" s="5">
-        <v>0.56707880999999816</v>
+        <v>0.56707879999999022</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8955841169499905</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8955840468217096</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.61996694999999</v>
+        <v>179.619967</v>
       </c>
       <c r="C47" s="5">
-        <v>1.271897249999995</v>
+        <v>1.2718973000000062</v>
       </c>
       <c r="D47" s="5">
-        <v>8.9016316848530952</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9016320486265279</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>179.18028568</v>
+        <v>179.18028570000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.43968126999999413</v>
+        <v>-0.43968129999998951</v>
       </c>
       <c r="D48" s="5">
-        <v>-2.8981843798017604</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8981845740978285</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>178.87733764999999</v>
+        <v>178.8773377</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.30294803000001025</v>
+        <v>-0.30294800000001487</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.0101321095682523</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0101319121362815</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.18616610999999</v>
+        <v>179.18616610000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.30882846000000086</v>
+        <v>0.30882840000001011</v>
       </c>
       <c r="D50" s="5">
-        <v>2.0915646434135127</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0915642326023276</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>179.29412819000001</v>
+        <v>179.29412819999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10796208000002139</v>
+        <v>0.10796209999998041</v>
       </c>
       <c r="D51" s="5">
-        <v>0.72541693951473363</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.725417074384338</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>179.07685935000001</v>
+        <v>179.07685939999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21726884000000268</v>
+        <v>-0.21726879999999937</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4445086339626934</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4445083697131822</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>179.33430293000001</v>
+        <v>179.33430290000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.25744358000000034</v>
+        <v>0.25744350000002214</v>
       </c>
       <c r="D53" s="5">
-        <v>1.7388440469230604</v>
+        <v>1.7388435018125925</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7899505413492944</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7899505012110017</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>179.03110000999999</v>
+        <v>179.03110000000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.30320292000001814</v>
+        <v>-0.30320290000000227</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0100958950324821</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0100957640052597</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>179.17020457999999</v>
+        <v>179.17020460000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13910457000000065</v>
+        <v>0.13910459999999603</v>
       </c>
       <c r="D55" s="5">
-        <v>0.93637740871688191</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93637761157694399</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>179.81754493</v>
+        <v>179.8175449</v>
       </c>
       <c r="C56" s="5">
-        <v>0.64734035000000745</v>
+        <v>0.6473402999999962</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4227898073000205</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4227894583673155</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>180.50534254999999</v>
+        <v>180.50534260000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.68779761999999778</v>
+        <v>0.6877977000000044</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6877727086206189</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6877732661909866</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>180.87137620999999</v>
+        <v>180.87137619999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.36603365999999937</v>
+        <v>0.3660335999999802</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4607167906682159</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4607163821105393</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.07527465000001</v>
+        <v>182.07527469999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.2038984400000174</v>
+        <v>1.2038985000000082</v>
       </c>
       <c r="D59" s="5">
-        <v>8.2863133521378742</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2863137808209419</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>186.04903329999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9737586499999793</v>
+        <v>3.9737585999999965</v>
       </c>
       <c r="D60" s="5">
-        <v>29.573839753719767</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>29.573839326729789</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>186.04873420000001</v>
       </c>
       <c r="C61" s="5">
         <v>-2.990999999781252E-4</v>
       </c>
       <c r="D61" s="5">
         <v>-1.9291517941999459E-3</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>186.9890437</v>
       </c>
       <c r="C62" s="5">
         <v>0.9403094999999837</v>
       </c>
       <c r="D62" s="5">
         <v>6.2363867517235771</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>187.37117124</v>
+        <v>187.37117119999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.38212753999999904</v>
+        <v>0.38212749999999573</v>
       </c>
       <c r="D63" s="5">
-        <v>2.480050755830332</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4800504933011114</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.79303139000001</v>
+        <v>188.79303139999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.4218601500000148</v>
+        <v>1.4218601999999976</v>
       </c>
       <c r="D64" s="5">
-        <v>9.4960014076837407</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4960017577836009</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>190.77074406</v>
+        <v>190.7707441</v>
       </c>
       <c r="C65" s="5">
-        <v>1.9777126699999883</v>
+        <v>1.9777127000000121</v>
       </c>
       <c r="D65" s="5">
-        <v>13.3208346789506</v>
+        <v>13.320834892049604</v>
       </c>
       <c r="E65" s="5">
-        <v>6.3771631768987369</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3771632169987935</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>192.19050412999999</v>
+        <v>192.1905041</v>
       </c>
       <c r="C66" s="5">
-        <v>1.4197600699999953</v>
+        <v>1.4197599999999966</v>
       </c>
       <c r="D66" s="5">
-        <v>9.3054530510149114</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3054525712459313</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.24296178</v>
+        <v>194.24296179999999</v>
       </c>
       <c r="C67" s="5">
-        <v>2.052457650000008</v>
+        <v>2.0524576999999908</v>
       </c>
       <c r="D67" s="5">
-        <v>13.595306121477634</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.595306474612112</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.85723231</v>
+        <v>195.85723229999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6142705299999989</v>
+        <v>1.6142705000000035</v>
       </c>
       <c r="D68" s="5">
-        <v>10.44138891615869</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.441388712034749</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>193.45652758</v>
+        <v>193.45652759999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.4007047300000011</v>
+        <v>-2.4007047000000057</v>
       </c>
       <c r="D69" s="5">
-        <v>-13.756712920152847</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.756712760319878</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>192.90606111</v>
+        <v>192.90606109999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.55046647000000348</v>
+        <v>-0.55046649999999886</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.36157966035735</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3615798403611841</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.93270282</v>
+        <v>194.93270279999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.0266417100000069</v>
+        <v>2.026641699999999</v>
       </c>
       <c r="D71" s="5">
-        <v>13.361601640911092</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.361601571859193</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.01118640000001</v>
       </c>
       <c r="C72" s="5">
-        <v>7.8483580000010988E-2</v>
+        <v>7.8483600000026854E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.48421392599404811</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.48421404970959703</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.15767908999999</v>
+        <v>196.1576791</v>
       </c>
       <c r="C73" s="5">
-        <v>1.1464926899999739</v>
+        <v>1.1464926999999818</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2875872873526815</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2875873529862689</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>197.03804223</v>
+        <v>197.03804220000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.88036314000001425</v>
+        <v>0.88036310000001095</v>
       </c>
       <c r="D74" s="5">
-        <v>5.5205951779372375</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5205949205923144</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>197.41361551</v>
+        <v>197.41361549999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.37557327999999757</v>
+        <v>0.37557329999998501</v>
       </c>
       <c r="D75" s="5">
-        <v>2.3114464470089358</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3114465717468224</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.51445380000001</v>
       </c>
       <c r="C76" s="5">
-        <v>1.1008382900000129</v>
+        <v>1.1008383000000208</v>
       </c>
       <c r="D76" s="5">
-        <v>6.9006556204367797</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9006556854174228</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.70229928000001</v>
+        <v>200.70229929999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1878454799999929</v>
+        <v>2.1878454999999803</v>
       </c>
       <c r="D77" s="5">
-        <v>14.057166061502846</v>
+        <v>14.057166197892169</v>
       </c>
       <c r="E77" s="5">
-        <v>5.2060158746754182</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2060158631000331</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>198.82218850000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8801107799999954</v>
+        <v>-1.8801107999999829</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.679730561448986</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.679730668258248</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>200.05298475999999</v>
+        <v>200.05298479999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.2307962599999769</v>
+        <v>1.2307962999999802</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6867389573562317</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6867392157360381</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>201.06638810000001</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0134033400000249</v>
+        <v>1.0134033000000215</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2510652683760659</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2510650134410151</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>203.65952963000001</v>
+        <v>203.65952960000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.5931415299999969</v>
+        <v>2.5931415000000015</v>
       </c>
       <c r="D81" s="5">
-        <v>16.622707376916203</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.622707170767391</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>204.84757517</v>
+        <v>204.84757519999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1880455399999903</v>
+        <v>1.1880455999999811</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2292066887023498</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2292070666916342</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>205.53978359000001</v>
+        <v>205.53978359999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.69220842000001426</v>
+        <v>0.69220839999999839</v>
       </c>
       <c r="D83" s="5">
-        <v>4.1311847262084589</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1311846040027023</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>206.59317392</v>
+        <v>206.59317390000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0533903299999849</v>
+        <v>1.053390300000018</v>
       </c>
       <c r="D84" s="5">
-        <v>6.3263424530414225</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3263422674455283</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>207.77194489999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1787709799999959</v>
+        <v>1.1787709999999834</v>
       </c>
       <c r="D85" s="5">
-        <v>7.0659186128254392</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.065918737204302</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>208.96931726</v>
+        <v>208.9693173</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1973723600000028</v>
+        <v>1.1973724000000061</v>
       </c>
       <c r="D86" s="5">
-        <v>7.1389594645895116</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1389597106865654</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>212.35116929</v>
+        <v>212.35116930000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.3818520300000046</v>
+        <v>3.3818520000000092</v>
       </c>
       <c r="D87" s="5">
-        <v>21.245490603221782</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.245490393238619</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>214.64641972000001</v>
+        <v>214.6464197</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2952504300000101</v>
+        <v>2.2952503999999863</v>
       </c>
       <c r="D88" s="5">
-        <v>13.770038719577183</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.770038528077322</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>215.40817858</v>
+        <v>215.40817860000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.76175885999998627</v>
+        <v>0.761758900000018</v>
       </c>
       <c r="D89" s="5">
-        <v>4.3427972517789293</v>
+        <v>4.3427974847015882</v>
       </c>
       <c r="E89" s="5">
-        <v>7.3272101778384835</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3272101771083342</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>219.08046388</v>
+        <v>219.08046390000001</v>
       </c>
       <c r="C90" s="5">
         <v>3.6722852999999986</v>
       </c>
       <c r="D90" s="5">
-        <v>22.489132839135184</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.48913283684746</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>221.02596115</v>
+        <v>221.02596120000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9454972700000042</v>
+        <v>1.9454972999999995</v>
       </c>
       <c r="D91" s="5">
-        <v>11.19253506519664</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.192535245231339</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>220.94267889</v>
+        <v>220.9426789</v>
       </c>
       <c r="C92" s="5">
-        <v>-8.3282260000004271E-2</v>
+        <v>-8.3282300000007581E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.45122237771076934</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.45122259387966324</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>224.34954884000001</v>
+        <v>224.34954880000001</v>
       </c>
       <c r="C93" s="5">
-        <v>3.406869950000015</v>
+        <v>3.4068699000000038</v>
       </c>
       <c r="D93" s="5">
-        <v>20.156431227901184</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.156430905564161</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>226.02870601999999</v>
+        <v>226.028706</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6791571799999758</v>
+        <v>1.6791571999999917</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3605734895775949</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3605736074363612</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>228.34065584000001</v>
+        <v>228.34065580000001</v>
       </c>
       <c r="C95" s="5">
-        <v>2.3119498200000237</v>
+        <v>2.3119498000000078</v>
       </c>
       <c r="D95" s="5">
-        <v>12.988890473827009</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.988890356283477</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>229.87313121</v>
+        <v>229.87313119999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.532475369999986</v>
+        <v>1.5324753999999814</v>
       </c>
       <c r="D96" s="5">
-        <v>8.3576580337406448</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3576582049559089</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>231.17537053999999</v>
+        <v>231.17537050000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.3022393299999919</v>
+        <v>1.302239300000025</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0139044559287989</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0139042895951853</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>231.76621322</v>
+        <v>231.76621320000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.59084268000000861</v>
+        <v>0.59084269999999606</v>
       </c>
       <c r="D98" s="5">
-        <v>3.1104662766657354</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1104663839851554</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>232.37520864999999</v>
+        <v>232.3752087</v>
       </c>
       <c r="C99" s="5">
-        <v>0.60899542999999312</v>
+        <v>0.60899549999999181</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1991245365952548</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1991249099241337</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>235.14243202</v>
+        <v>235.14243200000001</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7672233700000106</v>
+        <v>2.7672233000000119</v>
       </c>
       <c r="D100" s="5">
-        <v>15.264230535508293</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.264230120247202</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>234.80394545999999</v>
+        <v>234.8039455</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.33848656000000688</v>
+        <v>-0.33848650000001612</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.7137842766824063</v>
+        <v>-1.7137839754434281</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0041924163973377</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.0041924248460248</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>232.34546978</v>
+        <v>232.34546979999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-2.4584756799999923</v>
+        <v>-2.4584757000000081</v>
       </c>
       <c r="D102" s="5">
-        <v>-11.865523891224761</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.865523980356475</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>234.46109701</v>
+        <v>234.461097</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1156272300000012</v>
+        <v>2.1156272000000058</v>
       </c>
       <c r="D103" s="5">
-        <v>11.490792475305467</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.490792303079322</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>236.77325857</v>
+        <v>236.77325859999999</v>
       </c>
       <c r="C104" s="5">
-        <v>2.3121615599999927</v>
+        <v>2.312161599999996</v>
       </c>
       <c r="D104" s="5">
-        <v>12.497352429499831</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.497352658122907</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>236.81478487999999</v>
+        <v>236.81478490000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1526309999994737E-2</v>
+        <v>4.1526300000015226E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.2106642812016446</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.21066423039577398</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>238.18555967</v>
+        <v>238.1855597</v>
       </c>
       <c r="C106" s="5">
-        <v>1.3707747900000129</v>
+        <v>1.3707747999999924</v>
       </c>
       <c r="D106" s="5">
-        <v>7.1715185248441227</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1715185782129209</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>238.98640147</v>
+        <v>238.9864015</v>
       </c>
       <c r="C107" s="5">
         <v>0.8008418000000006</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1101663070386429</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.110166306511398</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>241.96448612</v>
+        <v>241.96448609999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.9780846499999996</v>
+        <v>2.9780845999999883</v>
       </c>
       <c r="D108" s="5">
-        <v>16.02224261704319</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.022242327191183</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>242.73937881000001</v>
+        <v>242.7393788</v>
       </c>
       <c r="C109" s="5">
-        <v>0.77489269000000149</v>
+        <v>0.77489270000000943</v>
       </c>
       <c r="D109" s="5">
-        <v>3.9114247725331452</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9114248242313687</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.22254513999999</v>
+        <v>244.22254509999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.4831663299999889</v>
+        <v>1.4831662999999935</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5836315554003164</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5836313971380909</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>245.94240771</v>
+        <v>245.94240769999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.7198625700000036</v>
+        <v>1.719862599999999</v>
       </c>
       <c r="D111" s="5">
-        <v>8.7857498278553603</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7857499885864101</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>246.83093059999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.88852288999999018</v>
+        <v>0.88852289999999812</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4224606688067603</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4224607197565824</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>248.01523749</v>
+        <v>248.01523750000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1843068900000162</v>
+        <v>1.1843069000000241</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9120556548065917</v>
+        <v>5.9120557060512446</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6265204590655538</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6265204453304296</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>248.07380325</v>
+        <v>248.07380330000001</v>
       </c>
       <c r="C114" s="5">
-        <v>5.8565759999993361E-2</v>
+        <v>5.8565799999996671E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.28373361196711855</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28373380599533427</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>249.30094908999999</v>
+        <v>249.3009491</v>
       </c>
       <c r="C115" s="5">
-        <v>1.2271458399999915</v>
+        <v>1.2271457999999882</v>
       </c>
       <c r="D115" s="5">
-        <v>6.1002295113392835</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1002293057922152</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>249.86843171000001</v>
+        <v>249.8684317</v>
       </c>
       <c r="C116" s="5">
-        <v>0.56748262000002114</v>
+        <v>0.56748260000000528</v>
       </c>
       <c r="D116" s="5">
-        <v>2.7660134143507875</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7660133155309685</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>250.74273962999999</v>
+        <v>250.74273959999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87430791999997837</v>
+        <v>0.87430789999999092</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2806449258394164</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2806448262011632</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>252.05925096000001</v>
+        <v>252.05925099999999</v>
       </c>
       <c r="C118" s="5">
-        <v>1.3165113300000257</v>
+        <v>1.316511399999996</v>
       </c>
       <c r="D118" s="5">
-        <v>6.4857014111739719</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4857017668414896</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>252.16651528</v>
+        <v>252.16651529999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.10726431999998454</v>
+        <v>0.10726429999999709</v>
       </c>
       <c r="D119" s="5">
-        <v>0.51185932861097516</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51185923286709567</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>251.02330406999999</v>
+        <v>251.02330409999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.143211210000004</v>
+        <v>-1.1432111999999961</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.3066465829176295</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3066465372395673</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>252.20679637000001</v>
+        <v>252.2067964</v>
       </c>
       <c r="C121" s="5">
         <v>1.1834923000000117</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8066410547850333</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8066410540728697</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>253.95497392999999</v>
+        <v>253.9549739</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7481775599999878</v>
+        <v>1.7481774999999971</v>
       </c>
       <c r="D122" s="5">
-        <v>8.642375320085538</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6423750110006914</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>254.73666294</v>
+        <v>254.7366629</v>
       </c>
       <c r="C123" s="5">
-        <v>0.78168901000000801</v>
+        <v>0.78168900000000008</v>
       </c>
       <c r="D123" s="5">
-        <v>3.7568512161073819</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7568511676814742</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>256.14359844000001</v>
+        <v>256.14359839999997</v>
       </c>
       <c r="C124" s="5">
-        <v>1.406935500000003</v>
+        <v>1.4069354999999746</v>
       </c>
       <c r="D124" s="5">
-        <v>6.832800797768801</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8328007988742945</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>258.26463258000001</v>
+        <v>258.26463260000003</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1210341400000061</v>
+        <v>2.1210342000000537</v>
       </c>
       <c r="D125" s="5">
-        <v>10.402056956869155</v>
+        <v>10.402057266351573</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1325666897435109</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1325666936089078</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>260.93597258</v>
+        <v>260.93597260000001</v>
       </c>
       <c r="C126" s="5">
         <v>2.6713399999999865</v>
       </c>
       <c r="D126" s="5">
-        <v>13.143137457997245</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.143137456920972</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>262.66921138999999</v>
+        <v>262.66921139999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7332388099999889</v>
+        <v>1.733238799999981</v>
       </c>
       <c r="D127" s="5">
-        <v>8.2686153943151588</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2686153441956947</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>264.18242816999998</v>
+        <v>264.1824282</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5132167799999934</v>
+        <v>1.5132168000000092</v>
       </c>
       <c r="D128" s="5">
-        <v>7.1364096946908484</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1364097917400837</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>268.47816053999998</v>
+        <v>268.4781605</v>
       </c>
       <c r="C129" s="5">
-        <v>4.2957323699999961</v>
+        <v>4.2957322999999974</v>
       </c>
       <c r="D129" s="5">
-        <v>21.355770651227356</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>21.355770268889842</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>270.49967183000001</v>
+        <v>270.49967179999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.0215112900000349</v>
+        <v>2.021511299999986</v>
       </c>
       <c r="D130" s="5">
-        <v>9.4191526516415038</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4191527016438847</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>274.05104205999999</v>
+        <v>274.05104210000002</v>
       </c>
       <c r="C131" s="5">
-        <v>3.551370229999975</v>
+        <v>3.5513703000000305</v>
       </c>
       <c r="D131" s="5">
-        <v>16.943633305156204</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.943633665620041</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>276.82299848999997</v>
+        <v>276.82299849999998</v>
       </c>
       <c r="C132" s="5">
-        <v>2.7719564299999888</v>
+        <v>2.771956399999965</v>
       </c>
       <c r="D132" s="5">
-        <v>12.836219987151697</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.836219838432527</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>278.64307981000002</v>
+        <v>278.64307980000001</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8200813200000425</v>
+        <v>1.8200813000000267</v>
       </c>
       <c r="D133" s="5">
-        <v>8.1815296464195164</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1815295529343857</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>280.72442553000002</v>
+        <v>280.7244255</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0813457200000016</v>
+        <v>2.0813456999999858</v>
       </c>
       <c r="D134" s="5">
-        <v>9.3410603178634144</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3410602247334662</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>279.51925911000001</v>
+        <v>279.5192591</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.2051664200000118</v>
+        <v>-1.205166399999996</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.0317540373392973</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.031753956323004</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>280.36058315999998</v>
+        <v>280.36058320000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.84132404999996879</v>
+        <v>0.84132410000000846</v>
       </c>
       <c r="D136" s="5">
-        <v>3.6722723738497942</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.672272595852677</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>279.71039182999999</v>
+        <v>279.71039180000002</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.65019132999998419</v>
+        <v>-0.65019139999998288</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.7477263176257649</v>
+        <v>-2.7477266092977071</v>
       </c>
       <c r="E137" s="5">
-        <v>8.303792523103958</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3037925031009365</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>276.24378236000001</v>
+        <v>276.24378239999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.4666094699999803</v>
+        <v>-3.4666094000000385</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.899252482959712</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.899252222536129</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>277.60915279</v>
+        <v>277.6091528</v>
       </c>
       <c r="C139" s="5">
-        <v>1.3653704299999845</v>
+        <v>1.3653704000000175</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0950757765941832</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0950756381047189</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>276.58281292999999</v>
+        <v>276.58281290000002</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.0263398600000073</v>
+        <v>-1.0263398999999822</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.3473730383600699</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.3473732042083597</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>275.84751991000002</v>
+        <v>275.84751990000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.73529301999997188</v>
+        <v>-0.73529300000001285</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.1439545325913532</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.143954448658437</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>274.03682786000002</v>
+        <v>274.03682789999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.8106920500000001</v>
+        <v>-1.8106920000000173</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.5986798634075647</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5986796613617731</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>272.30547638000002</v>
+        <v>272.30547639999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7313514800000007</v>
+        <v>-1.7313515000000166</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.323563318092674</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.3235633987422837</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>269.88743127999999</v>
+        <v>269.8874313</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.4180451000000289</v>
+        <v>-2.4180450999999721</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.150552509317057</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.150552508607259</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>268.72751239000002</v>
+        <v>268.72751240000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.1599188899999717</v>
+        <v>-1.1599188999999797</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.0371664923981596</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.0371665344392973</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>267.46387738999999</v>
+        <v>267.4638774</v>
       </c>
       <c r="C146" s="5">
         <v>-1.263635000000022</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.4990766160539994</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4990766158546371</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>265.97284610999998</v>
+        <v>265.97284610000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.4910312800000156</v>
+        <v>-1.4910312999999746</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4882956904377291</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4882957745823528</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>264.05269765999998</v>
+        <v>264.05269770000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9201484499999992</v>
+        <v>-1.9201484000000164</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.3273685216463171</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.3273683136418484</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>261.27402327999999</v>
+        <v>261.27402330000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.778674379999984</v>
+        <v>-2.7786743999999999</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.921990853551501</v>
+        <v>-11.921990932755167</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.5912347515515552</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5912347343828674</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>260.79245839999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.48156488000000763</v>
+        <v>-0.4815649000000235</v>
       </c>
       <c r="D150" s="5">
-        <v>-2.1894851384019032</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.189485228248389</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>258.65430058999999</v>
+        <v>258.6543006</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1381578099999956</v>
+        <v>-2.1381577999999877</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.4066947338443789</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.406694691814554</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>256.49220560999998</v>
+        <v>256.49220559999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1620949800000062</v>
+        <v>-2.1620950000000221</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.5822655724157606</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.5822656566662001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>253.69183025000001</v>
+        <v>253.69183029999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.8003753599999754</v>
+        <v>-2.8003752999999847</v>
       </c>
       <c r="D153" s="5">
-        <v>-12.34277569063692</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.342775442310639</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>252.27987822</v>
+        <v>252.27987820000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.411952030000009</v>
+        <v>-1.4119520999999793</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.4780460130006601</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4780463231565939</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>250.07057610999999</v>
+        <v>250.07057610000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.2093021100000101</v>
+        <v>-2.2093021000000022</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.017141903259486</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.017141860836142</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>247.92572243000001</v>
+        <v>247.92572240000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.1448536799999829</v>
+        <v>-2.1448536999999988</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.8204812773544639</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.8204813650256124</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.63474524</v>
+        <v>246.6347452</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2909771900000067</v>
+        <v>-1.2909772000000146</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.0726527429782458</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.072652789392496</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.29326750000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.3414777399999878</v>
+        <v>-1.3414776999999845</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.3351946060959392</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3351944238057456</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>244.97883662000001</v>
+        <v>244.97883659999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.3144308800000033</v>
+        <v>-0.31443090000001916</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.5274297085627997</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5274298050341306</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.24915763000001</v>
+        <v>243.24915759999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.7296789899999965</v>
+        <v>-1.7296790000000044</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1512341587523416</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.151234204703206</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.22911894999999</v>
+        <v>242.229119</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.0200386800000274</v>
+        <v>-1.0200385999999924</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9176176654947001</v>
+        <v>-4.9176172892575369</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.2892452494560223</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2892452374158427</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>240.84466524000001</v>
+        <v>240.84466520000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3844537099999741</v>
+        <v>-1.3844537999999886</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.6470217063132502</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6470221235991556</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>239.74661939000001</v>
+        <v>239.74661939999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.0980458500000054</v>
+        <v>-1.0980458000000226</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3358517764830804</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3358515404367646</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.41478978999999</v>
+        <v>238.41478979999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3318296000000203</v>
+        <v>-1.3318295999999918</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4662362724847267</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.46623627222308</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>236.77383750000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.6409522899999729</v>
+        <v>-1.6409522999999808</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.953719932527803</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9537199788569435</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>235.59188015000001</v>
+        <v>235.59188019999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1819573500000047</v>
+        <v>-1.1819573000000219</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.8285492569274622</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8285490170939092</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>233.95647855999999</v>
+        <v>233.9564786</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6354015900000149</v>
+        <v>-1.6354015999999945</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.0192188681074139</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.0192189136482845</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>234.17037187</v>
+        <v>234.17037189999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21389331000000311</v>
+        <v>0.21389329999999518</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1026262206954796</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1026261686962968</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.02176757999999</v>
+        <v>233.0217676</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.1486042900000086</v>
+        <v>-1.1486042999999881</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.7297714965893203</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.7297715444214914</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>231.64208047</v>
+        <v>231.64208049999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.3796871099999919</v>
+        <v>-1.3796871000000124</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.878154337288878</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8781542884768783</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>230.46910566</v>
+        <v>230.4691057</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1729748099999995</v>
+        <v>-1.1729747999999915</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.910076333159453</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9100762834247806</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>229.9907437</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.47836196000000086</v>
+        <v>-0.47836200000000417</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.4624836920841942</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4624838952265193</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>229.04280426</v>
+        <v>229.0428043</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.94793943999999897</v>
+        <v>-0.94793939999999566</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.8353759088799908</v>
+        <v>-4.8353757094454997</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.4437363877469451</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4437363907515968</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>229.32376062</v>
+        <v>229.32376060000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.28095636000000468</v>
+        <v>0.28095630000001393</v>
       </c>
       <c r="D174" s="5">
-        <v>1.4819568736259781</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4819565547459002</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>226.99775657000001</v>
+        <v>226.9977566</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.3260040499999945</v>
+        <v>-2.3260040000000117</v>
       </c>
       <c r="D175" s="5">
-        <v>-11.514905259102026</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.514905026167455</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>227.96277644</v>
+        <v>227.9627764</v>
       </c>
       <c r="C176" s="5">
-        <v>0.9650198699999919</v>
+        <v>0.96501979999999321</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2224651953037604</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2224648068724067</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>227.00390336000001</v>
+        <v>227.00390340000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.95887307999998939</v>
+        <v>-0.95887299999998277</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9323744511910794</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9323740499954249</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>226.36064363</v>
+        <v>226.3606436</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.64325973000001113</v>
+        <v>-0.64325980000000982</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.3479340604873897</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3479344185720183</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.69139831000001</v>
+        <v>225.6913983</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66924531999998749</v>
+        <v>-0.66924530000000004</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4907265904894791</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4907264883167421</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>225.14600064999999</v>
+        <v>225.1460007</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.54539766000002032</v>
+        <v>-0.54539760000000115</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.8616427787133469</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8616424681971786</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>224.26087866</v>
+        <v>224.26087870000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.88512198999998759</v>
+        <v>-0.88512199999999552</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.6169093134496908</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6169093634850222</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>223.60331306</v>
+        <v>223.60331310000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.65756559999999808</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.462382590090074</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4623825894823934</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>223.72001351</v>
+        <v>223.72001349999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.11670044999999618</v>
+        <v>0.11670039999998494</v>
       </c>
       <c r="D183" s="5">
-        <v>0.62809098881246861</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62809071882283796</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>223.03821459</v>
+        <v>223.0382146</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68179892000000564</v>
+        <v>-0.68179889999998977</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5963856926116144</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5963855890345231</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>223.06486293</v>
+        <v>223.06486290000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6648340000008375E-2</v>
+        <v>2.6648300000005065E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.14346882326248256</v>
+        <v>0.14346860776335291</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.6099668790354524</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6099669091416144</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>223.65248836999999</v>
+        <v>223.65248840000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.58762543999998229</v>
+        <v>0.58762550000000147</v>
       </c>
       <c r="D186" s="5">
-        <v>3.2073969194751806</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2073972521662997</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>223.27277513000001</v>
+        <v>223.27277509999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.37971323999997253</v>
+        <v>-0.37971330000002013</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.018421766623113</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0184220823217136</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>223.07792728000001</v>
+        <v>223.0779273</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.19484785000000215</v>
+        <v>-0.19484779999999091</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.042215750811426</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0422154847895215</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>223.69888254</v>
+        <v>223.6988825</v>
       </c>
       <c r="C189" s="5">
-        <v>0.62095525999998813</v>
+        <v>0.62095519999999738</v>
       </c>
       <c r="D189" s="5">
-        <v>3.39191239636083</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3919120632736943</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>223.02082318999999</v>
+        <v>223.0208232</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.67805935000001227</v>
+        <v>-0.67805930000000103</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.577319965921999</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5773197071420348</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>223.49105215</v>
+        <v>223.49105220000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.47022896000001424</v>
+        <v>0.47022900000001755</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5596917823814902</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5596920025367842</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>223.82041172999999</v>
+        <v>223.82041169999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.32935957999998777</v>
+        <v>0.32935949999998115</v>
       </c>
       <c r="D192" s="5">
-        <v>1.7828489270794945</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7828484901151853</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>223.76909251000001</v>
+        <v>223.7690925</v>
       </c>
       <c r="C193" s="5">
-        <v>-5.1319219999982124E-2</v>
+        <v>-5.131919999999468E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.27479827066037021</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27479816373855437</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>225.34985641</v>
+        <v>225.34985639999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.5807638999999938</v>
       </c>
       <c r="D194" s="5">
-        <v>8.8143622155640866</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8143622159734925</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>223.37604525</v>
+        <v>223.37604529999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.9738111599999968</v>
+        <v>-1.973811100000006</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.018807486173941</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.018807196564294</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>223.50560870999999</v>
+        <v>223.50560870000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12956345999998575</v>
+        <v>0.12956340000002342</v>
       </c>
       <c r="D196" s="5">
-        <v>0.6982534830468845</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.69825315850136072</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>223.46990922000001</v>
+        <v>223.46990919999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.5699489999984735E-2</v>
+        <v>-3.5699500000021089E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.19150201352977625</v>
+        <v>-0.19150206713415274</v>
       </c>
       <c r="E197" s="5">
-        <v>0.18158229166156392</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.18158229616895838</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>222.89487124999999</v>
+        <v>222.89487130000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.575037970000011</v>
+        <v>-0.57503789999998389</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.0445388528887007</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0445384877714643</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>223.13473841999999</v>
+        <v>223.1347384</v>
       </c>
       <c r="C199" s="5">
-        <v>0.23986716999999658</v>
+        <v>0.23986709999999789</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2990446955729151</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2990443139353047</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>222.86134279999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.27339562000000228</v>
+        <v>-0.27339560000001484</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.4604310293533262</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4604309233658852</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>222.82972412000001</v>
+        <v>222.82972409999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-3.1618679999979804E-2</v>
+        <v>-3.161869999999567E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.17011843492885648</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17011854245129188</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>222.62208505999999</v>
+        <v>222.62208509999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.20763906000001953</v>
+        <v>-0.20763900000000035</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.1124810074167102</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1124806876958715</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>222.8921392</v>
       </c>
       <c r="C203" s="5">
-        <v>0.27005414000001338</v>
+        <v>0.27005410000001007</v>
       </c>
       <c r="D203" s="5">
-        <v>1.465424431303286</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4654242125314854</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>221.42775151999999</v>
+        <v>221.4277515</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4643876800000157</v>
+        <v>-1.4643877000000032</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.6051909764987098</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6051910766430701</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>221.28901356</v>
+        <v>221.2890136</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.13873795999998606</v>
+        <v>-0.13873789999999531</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.74928740461340793</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74928708175252545</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.44215309000001</v>
+        <v>222.44215310000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1531395300000042</v>
+        <v>1.1531395000000089</v>
       </c>
       <c r="D206" s="5">
-        <v>6.435583934796596</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4355837613446099</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.18283335999999</v>
+        <v>221.18283339999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.2593197300000156</v>
+        <v>-1.2593197000000202</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.5860097213827125</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5860095690539966</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>220.87664792000001</v>
+        <v>220.87664789999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.30618543999997883</v>
+        <v>-0.306185499999998</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.6485816081267757</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.64858192843087</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>220.92297586000001</v>
+        <v>220.92297590000001</v>
       </c>
       <c r="C209" s="5">
-        <v>4.6327939999997625E-2</v>
+        <v>4.63280000000168E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.25198546867970517</v>
+        <v>0.25198579542946575</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.1397209444841239</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1397209177368639</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>220.91086862</v>
+        <v>220.91086859999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.2107240000005959E-2</v>
+        <v>-1.2107300000025134E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-6.5743771365256443E-2</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5744097062436779E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>221.58890069</v>
+        <v>221.58890070000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.67803207000000043</v>
+        <v>0.67803210000002423</v>
       </c>
       <c r="D211" s="5">
-        <v>3.7459222461106112</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7459224150043768</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>221.17355058999999</v>
+        <v>221.1735506</v>
       </c>
       <c r="C212" s="5">
         <v>-0.41535010000001193</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.2262564945009222</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2262564944014795</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>220.72729124</v>
+        <v>220.7272912</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.44625934999999117</v>
+        <v>-0.44625940000000242</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.3945371606319266</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3945374258445784</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>221.55840878000001</v>
+        <v>221.5584088</v>
       </c>
       <c r="C214" s="5">
-        <v>0.83111754000000815</v>
+        <v>0.8311175999999989</v>
       </c>
       <c r="D214" s="5">
-        <v>4.6131898760836121</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6131902168991434</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>221.24951128999999</v>
+        <v>221.24951129999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.30889749000002098</v>
+        <v>-0.30889750000000049</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.6602744310066808</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6602744841947792</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>221.53565359999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.28614231000000245</v>
+        <v>0.28614229999999452</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5630487977847718</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5630487426993911</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>222.03637254</v>
+        <v>222.0363725</v>
       </c>
       <c r="C217" s="5">
-        <v>0.50071894000001294</v>
+        <v>0.50071890000000963</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7462339616825426</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7462337395649961</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>221.84348108</v>
+        <v>221.84348109999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19289145999999846</v>
+        <v>-0.19289140000000771</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0375190763241116</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0375187553242404</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.32335168</v>
+        <v>221.32335169999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.52012940000000185</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.7774954367657423</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.77749543651854</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>221.20601166</v>
+        <v>221.2060117</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.11734002000000032</v>
+        <v>-0.11733999999998446</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.6343576358993297</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63435752803411294</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>220.4329578</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.77305386000000453</v>
+        <v>-0.77305390000000784</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.1139935049871674</v>
+        <v>-4.1139937130524107</v>
       </c>
       <c r="E221" s="5">
-        <v>-0.2218049336391914</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22180495170489589</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>220.32177046000001</v>
+        <v>220.32177050000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.11118733999998653</v>
+        <v>-0.11118729999998322</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.60360882822746431</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.60360861167932933</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>220.00239558000001</v>
+        <v>220.0023956</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.31937487999999803</v>
+        <v>-0.31937490000001389</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.7256988765239623</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7256989834204539</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.61965727</v>
+        <v>219.6196573</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.38273831000000769</v>
+        <v>-0.38273829999999975</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.0677808762696648</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0677808225734284</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>219.05226719000001</v>
+        <v>219.05226719999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.56739007999999558</v>
+        <v>-0.56739010000001144</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.0565399587601405</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0565400645627627</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>218.98580602999999</v>
+        <v>218.985806</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.6461160000017117E-2</v>
+        <v>-6.6461199999992004E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36347690728769644</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36347712566654478</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>218.19808234000001</v>
+        <v>218.19808230000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78772368999997866</v>
+        <v>-0.78772369999998659</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.232189329341562</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2321893825782997</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>217.66876966000001</v>
+        <v>217.66876970000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.52931268000000387</v>
+        <v>-0.52931259999999725</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8724762125432401</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8724757846944171</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>217.08840857999999</v>
+        <v>217.08840860000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.58036108000001718</v>
+        <v>-0.58036110000000463</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.1530050543031929</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1530051608004039</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>215.87766631</v>
+        <v>215.87766629999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2107422699999972</v>
+        <v>-1.210742300000021</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4910983848745829</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4910985402314321</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>215.12194446000001</v>
+        <v>215.12194450000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.75572184999998626</v>
+        <v>-0.75572179999997502</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1208882160450822</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1208879488143442</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>214.31183877000001</v>
+        <v>214.3118388</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.81010569000000032</v>
+        <v>-0.81010570000000826</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.426525911786916</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4265259644955535</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>213.69019899</v>
+        <v>213.69019900000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62163978000000952</v>
+        <v>-0.62163979999999697</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.4257616388681855</v>
+        <v>-3.4257617468606893</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.058870541544767</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0588705370082292</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>212.43299725</v>
+        <v>212.43299730000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2572017399999993</v>
+        <v>-1.257201699999996</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8359245705145515</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8359243596973869</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>210.97699968000001</v>
+        <v>210.97699969999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4559975699999939</v>
+        <v>-1.4559976000000177</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9216299962576286</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.9216301515805938</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>209.57570028999999</v>
+        <v>209.57570029999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.4012993900000197</v>
+        <v>-1.4012993999999992</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.6855324031012584</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.685532455256805</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>207.64284997999999</v>
+        <v>207.64285000000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9328503099999921</v>
+        <v>-1.9328502999999841</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.522743164618886</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.52274311243162</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>205.78416659999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8586833800000022</v>
+        <v>-1.8586834000000181</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.228247689488301</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-10.228247793249301</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>204.05727726999999</v>
+        <v>204.05727730000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.7268893300000059</v>
+        <v>-1.7268892999999821</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.6180774663953592</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.6180773069424745</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>202.58971260000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4675646699999731</v>
+        <v>-1.4675646999999969</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2969861543084171</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.2969863160920028</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>201.24991316000001</v>
+        <v>201.24991320000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3397994400000073</v>
+        <v>-1.339799400000004</v>
       </c>
       <c r="D241" s="5">
-        <v>-7.6536446697541667</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.6536444494994083</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.2314629</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0184502600000087</v>
+        <v>-1.018450300000012</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.9065430761066402</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9065433005284218</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.94885217000001</v>
+        <v>199.9488522</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.2826107299999876</v>
+        <v>-0.28261069999999222</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6806179869935378</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6806178099733837</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>199.0505196</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.89833257000000799</v>
+        <v>-0.89833260000000337</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2601259751414942</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2601261457169146</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.89851055</v>
+        <v>198.89851060000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15200905000000375</v>
+        <v>-0.15200899999999251</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.91256555003809137</v>
+        <v>-0.91256525112957121</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.922024739511901</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9220247204692775</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>197.75928521</v>
+        <v>197.75928519999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1392253399999959</v>
+        <v>-1.139225400000015</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.6607658800747815</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.6607662182813998</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.67246501</v>
+        <v>196.67246499999999</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0868202000000053</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.3990775379313973</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3990775382452458</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>196.37806952</v>
+        <v>196.37806950000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.29439548999999943</v>
+        <v>-0.29439549999997894</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.7815437156679548</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7815437757757513</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>196.9950714</v>
       </c>
       <c r="C249" s="5">
-        <v>0.61700188000000367</v>
+        <v>0.61700189999999111</v>
       </c>
       <c r="D249" s="5">
-        <v>3.8361295894855152</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8361297163869379</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>195.88940966999999</v>
+        <v>195.88940969999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.1056617300000084</v>
+        <v>-1.1056617000000131</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.5310937493266668</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5310935775521717</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>196.16932116000001</v>
+        <v>196.16932120000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.27991149000001769</v>
+        <v>0.27991150000002563</v>
       </c>
       <c r="D251" s="5">
-        <v>1.72825179005347</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7282518520156609</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>194.65714383</v>
+        <v>194.6571438</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5121773300000143</v>
+        <v>-1.512177400000013</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.8679603368137414</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.8679607283416289</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>195.13579770000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.47865387000001647</v>
+        <v>0.47865390000001184</v>
       </c>
       <c r="D253" s="5">
-        <v>2.99098606131043</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9909862517823793</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>195.11805364</v>
+        <v>195.1180536</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.7744060000012496E-2</v>
+        <v>-1.7744100000015806E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.10906366938374656</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.10906391512037761</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>194.71655656999999</v>
+        <v>194.71655659999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.4014970700000049</v>
+        <v>-0.40149700000000621</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.4415014775271193</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4415010571582019</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>194.76755317000001</v>
+        <v>194.76755320000001</v>
       </c>
       <c r="C256" s="5">
         <v>5.0996600000019043E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.31473516336046892</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3147351633121076</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>194.43951645000001</v>
+        <v>194.4395165</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32803672000000006</v>
+        <v>-0.32803670000001262</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.0024792910631306</v>
+        <v>-2.0024791697975997</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.2418438869501012</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.241843886386552</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>195.62844982999999</v>
+        <v>195.6284498</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1889333799999804</v>
+        <v>1.1889333000000022</v>
       </c>
       <c r="D258" s="5">
-        <v>7.5894715783111799</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5894710483237482</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>195.15011064000001</v>
+        <v>195.1501106</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.47833918999998559</v>
+        <v>-0.47833919999999353</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.8950298133374353</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8950298734864877</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.15359352999999</v>
+        <v>195.1535935</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4828899999865826E-3</v>
+        <v>3.4828999999945154E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>2.1418785090077108E-2</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.141884659776494E-2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.33465663999999</v>
+        <v>195.33465659999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18106310999999664</v>
+        <v>0.18106309999998871</v>
       </c>
       <c r="D261" s="5">
-        <v>1.1190565240183137</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1190564620706445</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.55756797000001</v>
+        <v>195.557568</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22291133000001651</v>
+        <v>0.22291140000001519</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3780397156905044</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3780401514346341</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.20290069000001</v>
+        <v>195.20290069999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35466728000000103</v>
+        <v>-0.35466730000001689</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.1547668529988462</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1547669729713892</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>196.57529596000001</v>
+        <v>196.57529600000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3723952699999984</v>
+        <v>1.3723953000000222</v>
       </c>
       <c r="D264" s="5">
-        <v>8.7707329890851717</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7707331878168695</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.252712</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.32258396000000289</v>
+        <v>-0.3225840000000062</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.9515472231821596</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9515474625980245</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>196.51626575</v>
+        <v>196.51626580000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26355374999999981</v>
+        <v>0.26355380000001105</v>
       </c>
       <c r="D266" s="5">
-        <v>1.6234728785880836</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6234731888630671</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>196.23287737999999</v>
+        <v>196.23287740000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.28338837000001149</v>
+        <v>-0.28338840000000687</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7168135600599266</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7168137399324435</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>195.97611824000001</v>
+        <v>195.9761182</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.25675913999998556</v>
+        <v>-0.25675920000000474</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5588790051049406</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5588793666119094</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>196.14429751</v>
+        <v>196.14429749999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.168179269999996</v>
+        <v>0.16817929999999137</v>
       </c>
       <c r="D269" s="5">
-        <v>1.0346689246721885</v>
+        <v>1.0346691103216399</v>
       </c>
       <c r="E269" s="5">
-        <v>0.87676676589472091</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.8767667348113406</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>197.58121742</v>
+        <v>197.58121740000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4369199100000003</v>
+        <v>1.4369199000000208</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1539980510160213</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.1539979852076403</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>197.15566315000001</v>
+        <v>197.15566319999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.42555426999999213</v>
+        <v>-0.42555420000002186</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.5541851034693419</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5541846885481556</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>197.37295716</v>
+        <v>197.3729572</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21729400999998916</v>
+        <v>0.21729400000000965</v>
       </c>
       <c r="D272" s="5">
-        <v>1.3306199733668755</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3306199114198947</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>197.07663282999999</v>
+        <v>197.0766328</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29632433000000447</v>
+        <v>-0.29632440000000315</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.7868081332082175</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7868085514633925</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>196.95356190000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12307092999998304</v>
+        <v>-0.12307089999998766</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.74681062370584028</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74681044239999217</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>197.05795835999999</v>
+        <v>197.05795839999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10439645999997538</v>
+        <v>0.10439649999997869</v>
       </c>
       <c r="D275" s="5">
-        <v>0.63792507429667467</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63792531943369646</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>196.89148363999999</v>
+        <v>196.89148359999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.16647471999999652</v>
+        <v>-0.16647480000000314</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.0090638505333871</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0090643329876969</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>196.99213766</v>
+        <v>196.9921377</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10065402000000745</v>
+        <v>0.10065410000001407</v>
       </c>
       <c r="D277" s="5">
-        <v>0.61518665097866077</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6151871414311616</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>197.42914625</v>
+        <v>197.42914630000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.43700859000000492</v>
+        <v>0.43700860000001285</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6948096454992632</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6948097073647315</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>197.68137612999999</v>
+        <v>197.68137609999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25222987999998736</v>
+        <v>0.25222979999998074</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5439044360935572</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5439039425721113</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>198.41731171000001</v>
+        <v>198.4173117</v>
       </c>
       <c r="C280" s="5">
-        <v>0.73593558000001735</v>
+        <v>0.7359356000000048</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5600221390087237</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5600222661876577</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>198.02971174000001</v>
+        <v>198.02971170000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.38759996999999657</v>
+        <v>-0.38759999999999195</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.31912779395268</v>
+        <v>-2.3191279716431645</v>
       </c>
       <c r="E281" s="5">
-        <v>0.96123836070425295</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.96123834545840392</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.34593340000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.31622165999999652</v>
+        <v>0.31622169999999983</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9331265816310284</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9331268287045011</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>198.75558885999999</v>
+        <v>198.75558889999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.40965545999998199</v>
+        <v>0.4096554999999853</v>
       </c>
       <c r="D283" s="5">
-        <v>2.506778589362102</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5067788369185884</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.28737161999999</v>
+        <v>199.2873716</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53178275999999869</v>
+        <v>0.53178270000000794</v>
       </c>
       <c r="D284" s="5">
-        <v>3.2583444171754516</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2583440434507116</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>199.89355692999999</v>
+        <v>199.89355689999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.60618531000000075</v>
+        <v>0.60618529999999282</v>
       </c>
       <c r="D285" s="5">
-        <v>3.7118065589532012</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7118064970715681</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>200.71034681</v>
+        <v>200.7103468</v>
       </c>
       <c r="C286" s="5">
-        <v>0.81678988000001596</v>
+        <v>0.8167899000000034</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0150600335632012</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0150601599047828</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>201.09728741999999</v>
+        <v>201.0972874</v>
       </c>
       <c r="C287" s="5">
-        <v>0.38694060999998214</v>
+        <v>0.38694060000000263</v>
       </c>
       <c r="D287" s="5">
-        <v>2.3381150463781308</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3381149854281524</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>201.49167034000001</v>
+        <v>201.49167030000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39438292000002662</v>
+        <v>0.39438290000001075</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3789369410684991</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.378936819362476</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>202.31164461</v>
+        <v>202.31164459999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.81997426999998879</v>
+        <v>0.81997429999998417</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9942222161869054</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9942224040307792</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>201.96850909</v>
+        <v>201.96850910000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.34313552000000413</v>
+        <v>-0.34313549999998827</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.016409726215751</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0164096098801987</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>203.08558819999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1170791099999917</v>
+        <v>1.1170790999999838</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8428211601204048</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8428210966394065</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>203.8236206</v>
       </c>
       <c r="C292" s="5">
         <v>0.73803240000000869</v>
       </c>
       <c r="D292" s="5">
         <v>4.4491429112067493</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>204.01530027000001</v>
+        <v>204.01530030000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.1916796700000134</v>
+        <v>0.19167970000000878</v>
       </c>
       <c r="D293" s="5">
-        <v>1.134358480097819</v>
+        <v>1.1343586585567778</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0225709452421423</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0225709812008894</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>203.40474814000001</v>
+        <v>203.40474810000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.61055213000000208</v>
+        <v>-0.61055220000000077</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.5326890734347915</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5326894713046064</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>203.21786011</v>
+        <v>203.2178601</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.18688803000000576</v>
+        <v>-0.18688800000001038</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.0970038770737323</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0970037020819223</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>202.75276303000001</v>
+        <v>202.75276299999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.4650970799999925</v>
+        <v>-0.46509710000000837</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.7120866493375084</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7120867646298841</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>202.77834630999999</v>
+        <v>202.77834630000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.5583279999978004E-2</v>
+        <v>2.5583300000022291E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.15152074822581962</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15152086678353882</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>202.14254874</v>
+        <v>202.14254869999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.63579756999999404</v>
+        <v>-0.63579760000001784</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.6983067753100229</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6983069469951557</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>202.26932626999999</v>
+        <v>202.26932629999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.12677752999999825</v>
+        <v>0.12677759999999694</v>
       </c>
       <c r="D299" s="5">
-        <v>0.75520422449801838</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75520464307221591</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>202.15970569999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.10962057000000414</v>
+        <v>-0.10962059999999951</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.6484091919809698</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.64840936880735667</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>201.80358000000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.35612569999997845</v>
       </c>
       <c r="D301" s="5">
         <v>-2.0935652106180869</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>201.64039095999999</v>
+        <v>201.64039099999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.16318904000002021</v>
+        <v>-0.1631890000000169</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.9660791634428012</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.96607892769496884</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>201.23272402000001</v>
+        <v>201.23272399999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.40766693999998438</v>
+        <v>-0.40766700000000355</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.3993064493255112</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3993067980651039</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>201.11970804000001</v>
+        <v>201.119708</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.11301598000000013</v>
+        <v>-0.11301599999998757</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.67186411028158366</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.67186422887818287</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>201.56765469999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.44794665999998529</v>
+        <v>0.4479466999999886</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7057015932208328</v>
+        <v>2.7057018383424003</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.1997362779952003</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1997362925235566</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>200.24983463999999</v>
+        <v>200.24983460000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3178200600000025</v>
+        <v>-1.3178200999999774</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.569376792944416</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5693770145010886</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>199.82441051999999</v>
+        <v>199.8244105</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.4254241200000024</v>
+        <v>-0.42542410000001496</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.5197818994649346</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5197817828834568</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>199.52725716</v>
+        <v>199.52725720000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.2971533599999816</v>
+        <v>-0.29715329999999085</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.7699638148724106</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7699634605822134</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>200.48451276</v>
+        <v>200.4845128</v>
       </c>
       <c r="C309" s="5">
         <v>0.95725559999999632</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9115107953102264</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9115107940935552</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>201.09307569000001</v>
+        <v>201.09307570000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.60856293000000505</v>
+        <v>0.60856290000000968</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7039853561662506</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7039851697625803</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>200.80321556999999</v>
+        <v>200.80321559999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.28986012000001438</v>
+        <v>-0.28986010000002693</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.71606007316214</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7160599556085843</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>201.29812863000001</v>
+        <v>201.29812860000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.494913060000016</v>
+        <v>0.49491300000002525</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9980238712334462</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.998023502377678</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>201.68703958</v>
+        <v>201.68703959999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.38891094999999609</v>
+        <v>0.38891099999997891</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3432127191716612</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3432130239860571</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>201.30557074999999</v>
+        <v>201.3055708</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.38146883000001708</v>
+        <v>-0.38146879999999328</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2462055585023566</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.2462053834661266</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>201.47708689999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.1715161500000022</v>
+        <v>0.17151609999999096</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0272274865884556</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0272271854723902</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>201.93509413999999</v>
+        <v>201.93509409999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.45800724000000059</v>
+        <v>0.45800719999999728</v>
       </c>
       <c r="D316" s="5">
-        <v>2.7622630169299445</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7622627726637816</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>202.50125105999999</v>
+        <v>202.50125109999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.5661569199999974</v>
+        <v>0.56615700000000402</v>
       </c>
       <c r="D317" s="5">
-        <v>3.416756663662901</v>
+        <v>3.4167571546193765</v>
       </c>
       <c r="E317" s="5">
-        <v>0.46316774454189247</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46316776438635188</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>202.37422606999999</v>
+        <v>202.37422609999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.12702498999999534</v>
+        <v>-0.12702500000000327</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.75014448393315725</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.75014454263675479</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>202.46925858</v>
+        <v>202.46925859999999</v>
       </c>
       <c r="C319" s="5">
-        <v>9.5032510000010006E-2</v>
+        <v>9.5032500000002074E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.56496327707873384</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56496321739158972</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>201.44122579</v>
+        <v>201.44122580000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.0280327899999975</v>
+        <v>-1.028032799999977</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.9256652967639827</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9256653522355425</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>203.32328985000001</v>
+        <v>203.32328989999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8820640600000047</v>
+        <v>1.8820640999999796</v>
       </c>
       <c r="D321" s="5">
-        <v>11.806041553553403</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.806041816885537</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>203.33543008000001</v>
+        <v>203.3354301</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2140229999999974E-2</v>
+        <v>1.2140200000004597E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>7.1674332918281181E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1674155726508815E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>203.39378367</v>
+        <v>203.3937837</v>
       </c>
       <c r="C323" s="5">
-        <v>5.8353589999995847E-2</v>
+        <v>5.835360000000378E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.34492237862275843</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34492243779111753</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>203.77742928999999</v>
+        <v>203.77742929999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.38364561999998159</v>
+        <v>0.38364559999999415</v>
       </c>
       <c r="D324" s="5">
-        <v>2.2870951066934042</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2870949858834422</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>203.63130656999999</v>
+        <v>203.63130659999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.14612271999999393</v>
+        <v>-0.14612270000000649</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.85709867516876592</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.85709855827700299</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.12060905999999</v>
+        <v>204.1206091</v>
       </c>
       <c r="C326" s="5">
-        <v>0.48930249000000003</v>
+        <v>0.48930250000000797</v>
       </c>
       <c r="D326" s="5">
-        <v>2.921875595669543</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.921875655740136</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>203.09559572000001</v>
+        <v>203.09559569999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.0250133399999868</v>
+        <v>-1.025013400000006</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.8622530634029228</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8622533960162926</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>202.74709892000001</v>
+        <v>202.7470989</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34849679999999239</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.0397876348397626</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0397876350387367</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>203.06387162999999</v>
+        <v>203.0638716</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31677270999998086</v>
+        <v>0.31677270000000135</v>
       </c>
       <c r="D329" s="5">
-        <v>1.8910792912731456</v>
+        <v>1.891079231249293</v>
       </c>
       <c r="E329" s="5">
-        <v>0.27783560202958579</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27783556740701432</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>203.72588901</v>
+        <v>203.725889</v>
       </c>
       <c r="C330" s="5">
-        <v>0.66201738000000887</v>
+        <v>0.66201739999999631</v>
       </c>
       <c r="D330" s="5">
-        <v>3.9830885837175201</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9830887068142307</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>204.00006839</v>
+        <v>204.0000684</v>
       </c>
       <c r="C331" s="5">
-        <v>0.27417937999999253</v>
+        <v>0.2741794000000084</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6269979197526707</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6269980393942785</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>205.33827785</v>
+        <v>205.33827790000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3382094600000016</v>
+        <v>1.3382095000000049</v>
       </c>
       <c r="D332" s="5">
-        <v>8.1621291276095178</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1621293800355321</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>204.02591649999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.3123613500000033</v>
+        <v>-1.3123614000000146</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.4055268075779885</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.4055270781397287</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>203.24709340999999</v>
+        <v>203.24709340000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.77882309000000305</v>
+        <v>-0.77882309999998256</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.4857711286899864</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4857711850827986</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>203.19690854000001</v>
+        <v>203.19690850000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.0184869999981174E-2</v>
+        <v>-5.0184900000004973E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.29589661952136304</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.29589679617979536</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>203.35514964999999</v>
+        <v>203.3551497</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15824110999997743</v>
+        <v>0.15824119999999198</v>
       </c>
       <c r="D336" s="5">
-        <v>0.93852202723869738</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.93852256349937768</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>203.31440710999999</v>
+        <v>203.31440710000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.0742539999996552E-2</v>
+        <v>-4.0742599999987306E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.24015722904185965</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.24015758226370032</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>203.23221027</v>
+        <v>203.23221029999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.2196839999994609E-2</v>
+        <v>-8.2196800000019721E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.4840639714700723</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.48406373645432099</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>204.57570633</v>
+        <v>204.57570630000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3434960600000068</v>
+        <v>1.343496000000016</v>
       </c>
       <c r="D339" s="5">
-        <v>8.2276496604217755</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2276492782577648</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>204.54906013999999</v>
+        <v>204.54906009999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.6646190000008119E-2</v>
+        <v>-2.6646200000016051E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.15618927556374507</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.15618933416065017</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>204.99618154000001</v>
+        <v>204.99618150000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.44712140000001455</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6548323976397281</v>
+        <v>2.6548323981651301</v>
       </c>
       <c r="E341" s="5">
-        <v>0.95157740000193503</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.95157739521796181</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>204.81556542000001</v>
+        <v>204.8155654</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.18061611999999627</v>
+        <v>-0.18061610000000883</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.0521763194270561</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0521762036856952</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>204.99711568999999</v>
+        <v>204.99711569999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18155026999997403</v>
+        <v>0.18155029999999783</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0688913753913676</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0688915529856846</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>204.86980417000001</v>
+        <v>204.8698042</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.12731151999997792</v>
+        <v>-0.12731149999999047</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.74270835071150731</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74270823439794853</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>204.75526540000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.11453876999999579</v>
+        <v>-0.11453879999999117</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.66883780552486893</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.66883798007093542</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>205.90356308</v>
+        <v>205.90356310000001</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1482976799999847</v>
+        <v>1.1482977000000005</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9412852380050349</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9412853626552584</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>206.23204558</v>
+        <v>206.23204559999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.32848250000000689</v>
+        <v>0.32848249999997847</v>
       </c>
       <c r="D347" s="5">
-        <v>1.9312734849737279</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9312734847841906</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>206.03028136</v>
+        <v>206.03028140000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.20176422000000116</v>
+        <v>-0.20176419999998529</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.1677065391564101</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1677064239161483</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>205.27715685999999</v>
+        <v>205.27715689999999</v>
       </c>
       <c r="C349" s="5">
         <v>-0.75312450000001263</v>
       </c>
       <c r="D349" s="5">
-        <v>-4.299364786552462</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2993647857345056</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>206.16831099999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.8911541399999976</v>
+        <v>0.89115409999999429</v>
       </c>
       <c r="D350" s="5">
-        <v>5.3356716622390721</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3356714159325636</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>206.50757967000001</v>
+        <v>206.50757970000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.33926867000002403</v>
+        <v>0.33926870000001941</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9926799219076363</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9926800997092764</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>206.91130921999999</v>
+        <v>206.91130920000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40372954999998001</v>
+        <v>0.40372949999999719</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3714334113798863</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3714331141759804</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>206.80753073</v>
+        <v>206.8075307</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.10377848999999628</v>
+        <v>-0.10377850000000421</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.60021477062700557</v>
+        <v>-0.60021482836161155</v>
       </c>
       <c r="E353" s="5">
-        <v>0.88360142925225649</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88360143430281646</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>207.07894678</v>
+        <v>207.07894680000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.27141604999999913</v>
+        <v>0.27141610000001037</v>
       </c>
       <c r="D354" s="5">
-        <v>1.5863085473101002</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5863088418827553</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>208.04129832999999</v>
+        <v>208.04129829999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.96235154999999395</v>
+        <v>0.96235149999998271</v>
       </c>
       <c r="D355" s="5">
-        <v>5.7214949467708776</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7214946412986967</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>209.24528369000001</v>
+        <v>209.24528369999999</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2039853600000185</v>
+        <v>1.2039853999999934</v>
       </c>
       <c r="D356" s="5">
-        <v>7.1700590916853324</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1700593385959799</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>210.13279107</v>
+        <v>210.13279109999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.88750737999998819</v>
+        <v>0.88750740000000405</v>
       </c>
       <c r="D357" s="5">
-        <v>5.210191989878088</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2101921097876369</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>210.65769256999999</v>
+        <v>210.65769259999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.52490149999999858</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0390689466499587</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0390689462101328</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>211.16572522000001</v>
+        <v>211.1657252</v>
       </c>
       <c r="C359" s="5">
-        <v>0.50803265000001829</v>
+        <v>0.50803260000000705</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9326763774656595</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9326760845727939</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>209.09998173</v>
+        <v>209.0999817</v>
       </c>
       <c r="C360" s="5">
-        <v>-2.0657434900000169</v>
+        <v>-2.0657434999999964</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.127622367491586</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.127622419492155</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>211.23001284</v>
+        <v>211.2300128</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1300311100000044</v>
+        <v>2.1300310999999965</v>
       </c>
       <c r="D361" s="5">
-        <v>12.932662397091278</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.932662334894808</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>211.43718028999999</v>
+        <v>211.43718029999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.20716744999998582</v>
+        <v>0.20716749999999706</v>
       </c>
       <c r="D362" s="5">
-        <v>1.1832899043512812</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.183290191706643</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>212.16908174</v>
+        <v>212.16908169999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.73190145000000939</v>
+        <v>0.73190139999999815</v>
       </c>
       <c r="D363" s="5">
-        <v>4.233869375942545</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2338690809718971</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>212.95865979000001</v>
+        <v>212.95865979999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.78957805000001713</v>
+        <v>0.78957809999999995</v>
       </c>
       <c r="D364" s="5">
-        <v>4.5582964358213518</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5582967312859823</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>213.24476394999999</v>
+        <v>213.244764</v>
       </c>
       <c r="C365" s="5">
-        <v>0.2861041599999794</v>
+        <v>0.28610420000001113</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6241332952467324</v>
+        <v>1.6241335239193244</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1126686718213392</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1126687109561901</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>212.95344747999999</v>
+        <v>212.95344750000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.29131646999999816</v>
+        <v>-0.29131649999999354</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.6270743133284138</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.627074479250179</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.56595630999999</v>
+        <v>212.56595630000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.3874911700000041</v>
+        <v>-0.38749119999999948</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1618057169184857</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1618058824155129</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.14867914000001</v>
+        <v>211.14867910000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4172771699999771</v>
+        <v>-1.4172772000000009</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.713984229481663</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.7139843871755094</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>194.16895643999999</v>
+        <v>194.16895640000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.979722700000025</v>
+        <v>-16.979722699999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.432343387118294</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-63.432343394387644</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>193.42845098000001</v>
+        <v>193.428451</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.74050545999998008</v>
+        <v>-0.74050540000001774</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.4816770688715586</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.4816767142272003</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>193.48908685999999</v>
+        <v>193.48908689999999</v>
       </c>
       <c r="C371" s="5">
-        <v>6.0635879999978215E-2</v>
+        <v>6.0635899999994081E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>0.37682481745837659</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.37682494192488036</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>193.37313732000001</v>
+        <v>193.3731373</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.11594953999997415</v>
+        <v>-0.11594959999999332</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.71674208643366377</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71674245595458874</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>193.94733786</v>
+        <v>193.94733790000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.57420053999999254</v>
+        <v>0.57420060000001172</v>
       </c>
       <c r="D373" s="5">
-        <v>3.6220436909841114</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6220440760461603</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>198.79937960999999</v>
+        <v>198.79937960000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8520417499999837</v>
+        <v>4.8520417000000009</v>
       </c>
       <c r="D374" s="5">
-        <v>34.516148349674445</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>34.51614793556368</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>198.42819288000001</v>
+        <v>198.4281929</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.37118672999997671</v>
+        <v>-0.37118670000000975</v>
       </c>
       <c r="D375" s="5">
-        <v>-2.2177043044560918</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.217704127164366</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>198.30834870000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.11984418000000119</v>
+        <v>-0.11984419999998863</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.72235831632492253</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.72235843640171549</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>198.73699404000001</v>
+        <v>198.73699400000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.42864534000000276</v>
+        <v>0.42864529999999945</v>
       </c>
       <c r="D377" s="5">
-        <v>2.6248704269669298</v>
+        <v>2.6248701791018236</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.8033416817688703</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.8033417223786969</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>200.72526493999999</v>
+        <v>200.72526490000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.988270899999975</v>
+        <v>1.9882709000000034</v>
       </c>
       <c r="D378" s="5">
-        <v>12.688572523871787</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.688572526567899</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>200.78293255</v>
+        <v>200.78293260000001</v>
       </c>
       <c r="C379" s="5">
-        <v>5.7667610000009972E-2</v>
+        <v>5.7667699999996103E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.34530074495147112</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.34530128477179289</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>201.80557918</v>
+        <v>201.80557920000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.022646629999997</v>
+        <v>1.0226466000000016</v>
       </c>
       <c r="D380" s="5">
-        <v>6.2861088449880809</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2861086537752797</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>202.89689003999999</v>
+        <v>202.89689000000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.091310859999993</v>
+        <v>1.0913108000000022</v>
       </c>
       <c r="D381" s="5">
-        <v>6.6858100871236781</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6858097078559942</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>204.33244861</v>
+        <v>204.33244859999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.435558570000012</v>
+        <v>1.4355585999999789</v>
       </c>
       <c r="D382" s="5">
-        <v>8.8286868399548801</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8286870335016374</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>206.05628751</v>
+        <v>206.0562875</v>
       </c>
       <c r="C383" s="5">
         <v>1.7238389000000041</v>
       </c>
       <c r="D383" s="5">
-        <v>10.606940270256793</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.606940270800091</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>209.21919632999999</v>
+        <v>209.21919629999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1629088199999842</v>
+        <v>3.1629087999999967</v>
       </c>
       <c r="D384" s="5">
-        <v>20.057115014465055</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.057114877801972</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>210.98120105999999</v>
+        <v>210.98120109999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.762004730000001</v>
+        <v>1.7620047999999997</v>
       </c>
       <c r="D385" s="5">
-        <v>10.587685736847119</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.58768617872985</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.59248375000001</v>
+        <v>212.5924838</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6112826900000243</v>
+        <v>1.6112827000000038</v>
       </c>
       <c r="D386" s="5">
-        <v>9.5594256354256899</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5594256953784864</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.95005137999999</v>
+        <v>215.95005140000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.357567629999977</v>
+        <v>3.3575676000000101</v>
       </c>
       <c r="D387" s="5">
-        <v>20.688216620761789</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>20.688216414272411</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.49233598999999</v>
+        <v>216.49233599999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.54228460999999584</v>
+        <v>0.5422845999999879</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0553584761349173</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0553584187251293</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>218.40707893999999</v>
+        <v>218.40707889999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.9147429500000044</v>
+        <v>1.9147428999999931</v>
       </c>
       <c r="D389" s="5">
-        <v>11.145070794727353</v>
+        <v>11.145070488853538</v>
       </c>
       <c r="E389" s="5">
-        <v>9.897545746334945</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8975457483270404</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>220.24605814</v>
+        <v>220.2460581</v>
       </c>
       <c r="C390" s="5">
         <v>1.8389792000000114</v>
       </c>
       <c r="D390" s="5">
-        <v>10.585250636264298</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.585250638293608</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>221.70561146</v>
+        <v>221.7056115</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4595533199999977</v>
+        <v>1.4595534000000043</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2486509925243645</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2486514628015151</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>224.0498283</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3442168400000014</v>
+        <v>2.3442167999999981</v>
       </c>
       <c r="D392" s="5">
-        <v>13.452784681212716</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.452784435583776</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>226.21440408000001</v>
+        <v>226.2144041</v>
       </c>
       <c r="C393" s="5">
-        <v>2.1645757800000069</v>
+        <v>2.1645757999999944</v>
       </c>
       <c r="D393" s="5">
-        <v>12.229666943358897</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.229667062427986</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>228.54712699999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.3327229199999806</v>
+        <v>2.3327228999999932</v>
       </c>
       <c r="D394" s="5">
-        <v>13.100919572160041</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.100919452166959</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>229.45748900000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.91036200000002054</v>
       </c>
       <c r="D395" s="5">
         <v>4.8860294641860591</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>234.87660073999999</v>
+        <v>234.87660070000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.4191117399999769</v>
+        <v>5.419111700000002</v>
       </c>
       <c r="D396" s="5">
-        <v>32.327526565858335</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>32.327526295430495</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>235.02123617000001</v>
+        <v>235.0212362</v>
       </c>
       <c r="C397" s="5">
-        <v>0.14463543000002232</v>
+        <v>0.14463549999999259</v>
       </c>
       <c r="D397" s="5">
-        <v>0.74145979717301636</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.74146015736407112</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>236.32357267</v>
+        <v>236.3235727</v>
       </c>
       <c r="C398" s="5">
         <v>1.3023364999999956</v>
       </c>
       <c r="D398" s="5">
-        <v>6.8560823467171517</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8560823458152953</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>236.34246863999999</v>
+        <v>236.34246859999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.8895969999988438E-2</v>
+        <v>1.8895899999989751E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>9.5991856594235259E-2</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5991500824466058E-2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>238.35173549000001</v>
+        <v>238.35173549999999</v>
       </c>
       <c r="C400" s="5">
-        <v>2.0092668500000173</v>
+        <v>2.0092669000000001</v>
       </c>
       <c r="D400" s="5">
-        <v>10.692605886130369</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.692606166670426</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>237.20969446999999</v>
+        <v>237.20969450000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1420410200000219</v>
+        <v>-1.1420409999999777</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.600566496145043</v>
+        <v>-5.6005664004061373</v>
       </c>
       <c r="E401" s="5">
-        <v>8.6089771546119955</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6089771882389421</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>237.47059723000001</v>
+        <v>237.47059719999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.26090276000002177</v>
+        <v>0.26090269999997417</v>
       </c>
       <c r="D402" s="5">
-        <v>1.327872476464087</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3278721690734852</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>237.42432585</v>
+        <v>237.42432590000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-4.6271380000007412E-2</v>
+        <v>-4.6271299999972371E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.2335707642157181</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.23357036085011051</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>237.09581621999999</v>
+        <v>237.0958162</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.32850963000001343</v>
+        <v>-0.32850970000001212</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6477898441359828</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6477901922408389</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>236.06458402000001</v>
+        <v>236.064584</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0312321999999767</v>
+        <v>-1.0312322000000052</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.0962554313546899</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.096255431774388</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>234.87904132</v>
+        <v>234.87904130000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.1855427000000134</v>
+        <v>-1.185542699999985</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.8628268048797949</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8628268053626869</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>233.05203913</v>
+        <v>233.0520391</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.8270021900000017</v>
+        <v>-1.8270022000000097</v>
       </c>
       <c r="D407" s="5">
-        <v>-8.9450208776157947</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.9450209252300628</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>232.42323343999999</v>
+        <v>232.42323339999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.62880569000000719</v>
+        <v>-0.62880570000001512</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.1901430951617682</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1901431455493401</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>231.83344754000001</v>
+        <v>231.83344750000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.58978589999998121</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.002920599700698</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0029206002102349</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>230.91994073000001</v>
+        <v>230.91994070000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.91350681000000122</v>
+        <v>-0.91350679999999329</v>
       </c>
       <c r="D410" s="5">
-        <v>-4.6272894649590608</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6272894161787264</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>230.25694336000001</v>
+        <v>230.25694340000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.66299736999999936</v>
+        <v>-0.66299730000000068</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.3914478573327744</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.391447505328915</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>228.83063899999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.4263043600000174</v>
+        <v>-1.4263044000000207</v>
       </c>
       <c r="D412" s="5">
-        <v>-7.1851946072704065</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.1851948007547346</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>227.71783378000001</v>
+        <v>227.71783379999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1128052199999843</v>
+        <v>-1.1128051999999968</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.6820298009053749</v>
+        <v>-5.6820297015003014</v>
       </c>
       <c r="E413" s="5">
-        <v>-4.001464067987504</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.001464071697125</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>227.68449991</v>
+        <v>227.68449989999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-3.3333870000006982E-2</v>
+        <v>-3.3333900000002359E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.1755174568958684</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17551761471640281</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>226.84825344000001</v>
+        <v>226.8482534</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.83624646999999186</v>
+        <v>-0.83624649999998724</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.3194451938689866</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.319445345896467</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>226.6959507</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.15230274000001032</v>
+        <v>-0.15230270000000701</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.80269482963253314</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80269461973581091</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>226.09643123000001</v>
+        <v>226.09643120000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.59951946999998995</v>
+        <v>-0.59951949999998533</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.1277614056881564</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.127761559932063</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.85675596999999</v>
+        <v>224.85675599999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.2396752600000127</v>
+        <v>-1.239675200000022</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.3847070424905672</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3847067435527034</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>225.53409070000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.67733473000001254</v>
+        <v>0.67733470000001716</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6752464712995314</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6752463053135953</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.28986573</v>
+        <v>225.28986570000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.24422497000000476</v>
+        <v>-0.24422500000000014</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.2917372281463835</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2917373858764125</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.10139734000001</v>
+        <v>225.1013973</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.18846838999999704</v>
+        <v>-0.18846840000000498</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.99926543218862296</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99926548509777779</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>226.17630621999999</v>
+        <v>226.1763062</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0749088799999811</v>
+        <v>1.0749088999999969</v>
       </c>
       <c r="D422" s="5">
-        <v>5.883184506133321</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8831846195609883</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>224.97232423</v>
+        <v>224.9723242</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.2039819899999884</v>
+        <v>-1.2039819999999963</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.2040998442362998</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.204099894799608</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>224.67436968999999</v>
+        <v>224.6743697</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.29795454000000632</v>
+        <v>-0.29795450000000301</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5777605971371789</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5777603870743007</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>224.86742512999999</v>
+        <v>224.86742509999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.19305543999999486</v>
+        <v>0.19305539999999155</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0360083348970761</v>
+        <v>1.0360081191800763</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.2517283353195019</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2517283571665483</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>224.23401672</v>
+        <v>224.23401670000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.63340840999998704</v>
+        <v>-0.63340839999997911</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.3282913510292889</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.328291299731978</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>224.20770089000001</v>
+        <v>224.20770089999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.6315829999987272E-2</v>
+        <v>-2.6315800000020317E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.14073966579851716</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14073950547178748</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>223.48313897</v>
+        <v>223.48313899999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.72456192000001352</v>
+        <v>-0.72456189999999765</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.8097953192935075</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8097952158272386</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>223.23366525</v>
+        <v>223.23366530000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.24947371999999746</v>
+        <v>-0.24947369999998159</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.3313634022351528</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3313632959782051</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>223.33804286</v>
+        <v>223.3380429</v>
       </c>
       <c r="C430" s="5">
-        <v>0.10437761000000023</v>
+        <v>0.1043775999999923</v>
       </c>
       <c r="D430" s="5">
-        <v>0.56253047902754538</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56253042486860139</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>223.94576536</v>
+        <v>223.9457654</v>
       </c>
       <c r="C431" s="5">
         <v>0.60772249999999417</v>
       </c>
       <c r="D431" s="5">
-        <v>3.3146202638422162</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3146202632396093</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.70867931999999</v>
+        <v>224.7086793</v>
       </c>
       <c r="C432" s="5">
-        <v>0.76291395999999168</v>
+        <v>0.76291390000000092</v>
       </c>
       <c r="D432" s="5">
-        <v>4.1655019418083583</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1655016072885687</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.72335335</v>
+        <v>223.72335340000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.985325969999991</v>
+        <v>-0.98532589999999232</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.1368206392106153</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1368202834799597</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>221.89884986000001</v>
+        <v>221.89884989999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.8245034899999837</v>
+        <v>-1.82450350000002</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.3589826559491112</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.3589827029680102</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>223.69932220000001</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8004723399999989</v>
+        <v>1.800472300000024</v>
       </c>
       <c r="D435" s="5">
-        <v>10.183205742204326</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.183205503861892</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>224.01644239999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.31712019999997665</v>
       </c>
       <c r="D436" s="5">
         <v>1.714468183177642</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>224.16429063000001</v>
+        <v>224.16429059999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.14784823000002234</v>
+        <v>0.14784819999999854</v>
       </c>
       <c r="D437" s="5">
-        <v>0.79486714669747549</v>
+        <v>0.79486698482429397</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.31268846503377246</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.31268846507550574</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>222.45365142</v>
+        <v>222.45365140000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.7106392100000107</v>
+        <v>-1.7106391999999744</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.7826822925305965</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.7826822444508004</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>223.33638585</v>
+        <v>223.33638590000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.88273442999999929</v>
+        <v>0.88273449999999798</v>
       </c>
       <c r="D439" s="5">
-        <v>4.8671200215595567</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8671204164267179</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>222.68161696999999</v>
+        <v>222.68161699999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.65476888000000599</v>
+        <v>-0.65476890000002186</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.4619353374581996</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4619354407417702</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>222.11014197</v>
+        <v>222.110142</v>
       </c>
       <c r="C441" s="5">
         <v>-0.57147499999999241</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.0365003229336884</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0365003225303888</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>220.77471813</v>
+        <v>220.7747181</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.3354238400000042</v>
+        <v>-1.335423899999995</v>
       </c>
       <c r="D442" s="5">
-        <v>-6.9810589682288153</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.9810592706741836</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>221.00866260999999</v>
+        <v>220.6948759</v>
       </c>
       <c r="C443" s="5">
-        <v>0.23394447999999102</v>
+        <v>-7.984220000000164E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.2790201266683177</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.43311253277019679</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>220.0660306</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.62884529999999472</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.3661856619539132</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE500000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>