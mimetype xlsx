--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{56182F10-41A8-4C79-9CCC-A5DD6827C48B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F94D9F07-40ED-4279-A5CE-A19EE1EBC72B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CC7F1378-80BC-41E8-BC69-BEC65DC8951C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{50262D11-585B-4AD1-B105-1318794AEC97}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E9EDB5B-481B-497E-8CBD-2F2B154525A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2075652-29DA-4B30-B647-489BCE11A282}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>175.29074489999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>175.29377127000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>175.72419500000001</v>
+        <v>175.72533720999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.43345010000001594</v>
+        <v>0.43156593999998449</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0079895111376542</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.9946841500251509</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>175.79774520000001</v>
+        <v>175.79851055</v>
       </c>
       <c r="C8" s="5">
-        <v>7.3550199999999677E-2</v>
+        <v>7.3173340000010967E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.50342357996973064</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.50083494100487957</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>175.81684179999999</v>
+        <v>175.81651649</v>
       </c>
       <c r="C9" s="5">
-        <v>1.9096599999983255E-2</v>
+        <v>1.800593999999478E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.13043179917449077</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.12297774334995015</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>176.09703379999999</v>
+        <v>176.09665455000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.28019199999999955</v>
+        <v>0.28013806000001296</v>
       </c>
       <c r="D10" s="5">
-        <v>1.929241867416831</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.9288708069378657</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>177.562926</v>
+        <v>177.56280372000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.4658922000000132</v>
+        <v>1.4661491699999942</v>
       </c>
       <c r="D11" s="5">
-        <v>10.459488400971463</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.461430278604688</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>179.78530259999999</v>
+        <v>179.78509163999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.2223765999999898</v>
+        <v>2.2222879199999852</v>
       </c>
       <c r="D12" s="5">
-        <v>16.097457422249551</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>16.096782095378614</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>180.28628929999999</v>
+        <v>180.28598338</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50098669999999856</v>
+        <v>0.50089174000001435</v>
       </c>
       <c r="D13" s="5">
-        <v>3.395628149592067</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.3949786725625763</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>180.43623220000001</v>
+        <v>180.43575876</v>
       </c>
       <c r="C14" s="5">
-        <v>0.14994290000001342</v>
+        <v>0.14977537999999413</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0026099583337889</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.0014864011885338</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>178.45512819999999</v>
+        <v>178.45461578000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9811040000000162</v>
+        <v>-1.9811429799999871</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.408211401316805</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-12.408471611112615</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>179.0153765</v>
+        <v>179.01447137</v>
       </c>
       <c r="C16" s="5">
-        <v>0.56024830000001202</v>
+        <v>0.55985558999998375</v>
       </c>
       <c r="D16" s="5">
-        <v>3.8330576815351236</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.8303355329256661</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>177.89784800000001</v>
+        <v>177.89637261999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-1.1175284999999917</v>
+        <v>-1.1180987500000015</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.2392397405797499</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-7.2428431755984128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>178.89663429999999</v>
+        <v>178.89939989999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.9987862999999777</v>
+        <v>1.0030272799999977</v>
       </c>
       <c r="D18" s="5">
-        <v>6.9492406457925648</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>6.9797287743842418</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>177.8073421</v>
+        <v>177.80842641999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0892921999999885</v>
+        <v>-1.0909734800000024</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0669391565451818</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.0773777257479136</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>177.89379840000001</v>
+        <v>177.89454108999999</v>
       </c>
       <c r="C20" s="5">
-        <v>8.6456300000008923E-2</v>
+        <v>8.6114670000000615E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.58504593087753687</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.58272441134705755</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>178.43577519999999</v>
+        <v>178.43551540000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.54197679999998627</v>
+        <v>0.54097431000002416</v>
       </c>
       <c r="D21" s="5">
-        <v>3.7178448287175758</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.7108367863631031</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>178.15909009999999</v>
+        <v>178.15875317000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.27668510000000879</v>
+        <v>-0.27676223000000277</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.8449500598322732</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.8454626511520855</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>177.35644009999999</v>
+        <v>177.35629413999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.80264999999999986</v>
+        <v>-0.80245903000002272</v>
       </c>
       <c r="D23" s="5">
-        <v>-5.2743215444607694</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-5.2731073040404697</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>177.55224179999999</v>
+        <v>177.55205501</v>
       </c>
       <c r="C24" s="5">
-        <v>0.19580170000000408</v>
+        <v>0.19576087000001507</v>
       </c>
       <c r="D24" s="5">
-        <v>1.3328751639985592</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.3325966370248743</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>177.67937610000001</v>
+        <v>177.67911937</v>
       </c>
       <c r="C25" s="5">
-        <v>0.1271343000000229</v>
+        <v>0.12706435999999144</v>
       </c>
       <c r="D25" s="5">
-        <v>0.86263858582491526</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.86216306626627492</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>177.80409059999999</v>
+        <v>177.80369155</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12471449999998185</v>
+        <v>0.12457218000000125</v>
       </c>
       <c r="D26" s="5">
-        <v>0.84554835985699572</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.84458094969424025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>178.48675399999999</v>
+        <v>178.48631234000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.68266339999999559</v>
+        <v>0.68262079000001563</v>
       </c>
       <c r="D27" s="5">
-        <v>4.7058432124103877</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.7055540414735253</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>179.38504760000001</v>
+        <v>179.38425702000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.89829360000001657</v>
+        <v>0.89794467999999483</v>
       </c>
       <c r="D28" s="5">
-        <v>6.2094072154036173</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>6.2069439864360199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>179.91395790000001</v>
+        <v>179.91265509999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.52891030000000683</v>
+        <v>0.52839807999998811</v>
       </c>
       <c r="D29" s="5">
-        <v>3.5961007929886879</v>
+        <v>3.5925776474145188</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1332963960306142</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.1334028065355328</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>175.658018</v>
+        <v>175.66022756000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.2559399000000155</v>
+        <v>-4.2524275399999851</v>
       </c>
       <c r="D30" s="5">
-        <v>-24.9695681011763</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-24.951720789566821</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>176.0009982</v>
+        <v>176.00191609000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.34298019999999951</v>
+        <v>0.34168852999999899</v>
       </c>
       <c r="D31" s="5">
-        <v>2.3683806459544154</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.3593356448121439</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>176.1871075</v>
+        <v>176.18777352999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18610929999999826</v>
+        <v>0.18585743999997817</v>
       </c>
       <c r="D32" s="5">
-        <v>1.2763258120389143</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.274581842026512</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>176.5047845</v>
+        <v>176.50461781000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31767700000000332</v>
+        <v>0.3168442800000264</v>
       </c>
       <c r="D33" s="5">
-        <v>2.185265712557527</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.1794724265224552</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>176.94272710000001</v>
+        <v>176.94246186000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43794260000001373</v>
+        <v>0.43784404999999538</v>
       </c>
       <c r="D34" s="5">
-        <v>3.018402384718244</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0177167503306013</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>177.0383262</v>
+        <v>177.03817534999999</v>
       </c>
       <c r="C35" s="5">
-        <v>9.5599099999986947E-2</v>
+        <v>9.5713489999980084E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>0.6502693280798777</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.65105070914013297</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>175.8165367</v>
+        <v>175.81639050000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.2217894999999999</v>
+        <v>-1.2217848499999775</v>
       </c>
       <c r="D36" s="5">
-        <v>-7.9743037746536238</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-7.9742811067629376</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>175.38986879999999</v>
+        <v>175.38967109999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.42666790000001242</v>
+        <v>-0.42671940000002451</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8735785592405971</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.8739231492708184</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>175.4720331</v>
+        <v>175.47173447</v>
       </c>
       <c r="C38" s="5">
-        <v>8.216430000001651E-2</v>
+        <v>8.2063370000014402E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.56361065738448346</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.56291717587826362</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>176.1064251</v>
+        <v>176.10607231</v>
       </c>
       <c r="C39" s="5">
-        <v>0.63439199999999119</v>
+        <v>0.6343378400000006</v>
       </c>
       <c r="D39" s="5">
-        <v>4.4257293125814723</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>4.425351612260342</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.77020519999999</v>
+        <v>175.76960299000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.33621990000000324</v>
+        <v>-0.33646931999999197</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.2671185576057407</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.2687872513495022</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.1807546</v>
+        <v>176.17979514999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.41054940000000784</v>
+        <v>0.41019215999997982</v>
       </c>
       <c r="D41" s="5">
-        <v>2.8391486105469266</v>
+        <v>2.8366561709818994</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.0749937045323685</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-2.0748178875605983</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>176.90100870000001</v>
+        <v>176.90256489999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.72025410000000534</v>
+        <v>0.72276974999999766</v>
       </c>
       <c r="D42" s="5">
-        <v>5.0176080042320326</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.0355584932327835</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>176.88509519999999</v>
+        <v>176.88585004000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.5913500000010572E-2</v>
+        <v>-1.6714859999979126E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-0.10789511524299522</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-0.11332459623873969</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>177.53262659999999</v>
+        <v>177.53315257</v>
       </c>
       <c r="C44" s="5">
-        <v>0.64753139999999121</v>
+        <v>0.64730252999999038</v>
       </c>
       <c r="D44" s="5">
-        <v>4.4824303864517967</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.4807945408288807</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>177.78099090000001</v>
+        <v>177.78096606</v>
       </c>
       <c r="C45" s="5">
-        <v>0.24836430000001997</v>
+        <v>0.24781348999999864</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6917515656788007</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.6879657928283054</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.3480697</v>
+        <v>178.34786299000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.56707879999999022</v>
+        <v>0.56689693000001284</v>
       </c>
       <c r="D46" s="5">
-        <v>3.8955840468217096</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.8943132404960057</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.619967</v>
+        <v>179.61979571000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.2718973000000062</v>
+        <v>1.2719327199999952</v>
       </c>
       <c r="D47" s="5">
-        <v>8.9016320486265279</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.901900471587453</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>179.18028570000001</v>
+        <v>179.18016660999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.43968129999998951</v>
+        <v>-0.43962910000001898</v>
       </c>
       <c r="D48" s="5">
-        <v>-2.8981845740978285</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-2.8978478397103991</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>178.8773377</v>
+        <v>178.87719573999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.30294800000001487</v>
+        <v>-0.30297086999999578</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.0101319121362815</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.0102835752952908</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.18616610000001</v>
+        <v>179.18595662000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.30882840000001011</v>
+        <v>0.30876088000002255</v>
       </c>
       <c r="D50" s="5">
-        <v>2.0915642326023276</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.0911042735275442</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>179.29412819999999</v>
+        <v>179.29386790999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10796209999998041</v>
+        <v>0.10791128999997568</v>
       </c>
       <c r="D51" s="5">
-        <v>0.725417074384338</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.72507539157444789</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>179.07685939999999</v>
+        <v>179.07646718000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21726879999999937</v>
+        <v>-0.21740072999998006</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4445083697131822</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.4453817474379016</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>179.33430290000001</v>
+        <v>179.33373732000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.25744350000002214</v>
+        <v>0.25727014000000281</v>
       </c>
       <c r="D53" s="5">
-        <v>1.7388435018125925</v>
+        <v>1.7376671496447171</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7899505012110017</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.7901838104163792</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>179.03110000000001</v>
+        <v>179.03194421000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.30320290000000227</v>
+        <v>-0.30179311000000553</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.0100957640052597</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-2.0008420937957516</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>179.17020460000001</v>
+        <v>179.17073349</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13910459999999603</v>
+        <v>0.13878927999999746</v>
       </c>
       <c r="D55" s="5">
-        <v>0.93637761157694399</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.93424156398806968</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>179.8175449</v>
+        <v>179.81794087</v>
       </c>
       <c r="C56" s="5">
-        <v>0.6473402999999962</v>
+        <v>0.64720737999999756</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4227894583673155</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4218498848842103</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>180.50534260000001</v>
+        <v>180.50541283999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.6877977000000044</v>
+        <v>0.68747196999999005</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6877732661909866</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.6854957875255732</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>180.87137619999999</v>
+        <v>180.87124692</v>
       </c>
       <c r="C58" s="5">
-        <v>0.3660335999999802</v>
+        <v>0.36583408000001327</v>
       </c>
       <c r="D58" s="5">
-        <v>2.4607163821105393</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.4593591243060597</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.07527469999999</v>
+        <v>182.07510445</v>
       </c>
       <c r="C59" s="5">
-        <v>1.2038985000000082</v>
+        <v>1.2038575299999934</v>
       </c>
       <c r="D59" s="5">
-        <v>8.2863137808209419</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.2860275272824246</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>186.04903329999999</v>
+        <v>186.04894655999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9737585999999965</v>
+        <v>3.9738421099999925</v>
       </c>
       <c r="D60" s="5">
-        <v>29.573839326729789</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>29.57456830908507</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>186.04873420000001</v>
+        <v>186.04864067</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.990999999781252E-4</v>
+        <v>-3.0588999999281441E-4</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.9291517941999459E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.9729468373586023E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>186.9890437</v>
+        <v>186.98891565</v>
       </c>
       <c r="C62" s="5">
-        <v>0.9403094999999837</v>
+        <v>0.9402749799999981</v>
       </c>
       <c r="D62" s="5">
-        <v>6.2363867517235771</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>6.2361546273705715</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>187.37117119999999</v>
+        <v>187.37099812</v>
       </c>
       <c r="C63" s="5">
-        <v>0.38212749999999573</v>
+        <v>0.38208247000000028</v>
       </c>
       <c r="D63" s="5">
-        <v>2.4800504933011114</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.4797566685870409</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>188.79303139999999</v>
+        <v>188.79281713</v>
       </c>
       <c r="C64" s="5">
-        <v>1.4218601999999976</v>
+        <v>1.4218190100000072</v>
       </c>
       <c r="D64" s="5">
-        <v>9.4960017577836009</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>9.4957242268259847</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>190.7707441</v>
+        <v>190.77048782</v>
       </c>
       <c r="C65" s="5">
-        <v>1.9777127000000121</v>
+        <v>1.9776706899999965</v>
       </c>
       <c r="D65" s="5">
-        <v>13.320834892049604</v>
+        <v>13.320551436732607</v>
       </c>
       <c r="E65" s="5">
-        <v>6.3771632169987935</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.3773558009291076</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>192.1905041</v>
+        <v>192.1908047</v>
       </c>
       <c r="C66" s="5">
-        <v>1.4197599999999966</v>
+        <v>1.4203168800000014</v>
       </c>
       <c r="D66" s="5">
-        <v>9.3054525712459313</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.3092662595800633</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>194.24296179999999</v>
+        <v>194.24332570000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0524576999999908</v>
+        <v>2.0525210000000129</v>
       </c>
       <c r="D67" s="5">
-        <v>13.595306474612112</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>13.595728168401111</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>195.85723229999999</v>
+        <v>195.85752142999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6142705000000035</v>
+        <v>1.6141957299999774</v>
       </c>
       <c r="D68" s="5">
-        <v>10.441388712034749</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>10.44086230819512</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>193.45652759999999</v>
+        <v>193.456671</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.4007047000000057</v>
+        <v>-2.4008504299999913</v>
       </c>
       <c r="D69" s="5">
-        <v>-13.756712760319878</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-13.757473397649022</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>192.90606109999999</v>
+        <v>192.90599159000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.55046649999999886</v>
+        <v>-0.55067940999998655</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.3615798403611841</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-3.3628572941324375</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.93270279999999</v>
+        <v>194.93254823999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.026641699999999</v>
+        <v>2.026556649999975</v>
       </c>
       <c r="D71" s="5">
-        <v>13.361601571859193</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>13.361013147166556</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.01118640000001</v>
+        <v>195.01111213999999</v>
       </c>
       <c r="C72" s="5">
-        <v>7.8483600000026854E-2</v>
+        <v>7.8563900000006015E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.48421404970959703</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.48471095413353815</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.1576791</v>
+        <v>196.15761314</v>
       </c>
       <c r="C73" s="5">
-        <v>1.1464926999999818</v>
+        <v>1.1465010000000007</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2875873529862689</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.2876446942535367</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>197.03804220000001</v>
+        <v>197.03796374000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.88036310000001095</v>
+        <v>0.88035060000001408</v>
       </c>
       <c r="D74" s="5">
-        <v>5.5205949205923144</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.5205164928908257</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>197.41361549999999</v>
+        <v>197.41352379</v>
       </c>
       <c r="C75" s="5">
-        <v>0.37557329999998501</v>
+        <v>0.37556004999999004</v>
       </c>
       <c r="D75" s="5">
-        <v>2.3114465717468224</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.3113650985939538</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.51445380000001</v>
+        <v>198.51437382</v>
       </c>
       <c r="C76" s="5">
-        <v>1.1008383000000208</v>
+        <v>1.1008500300000037</v>
       </c>
       <c r="D76" s="5">
-        <v>6.9006556854174228</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.9007347898865312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.70229929999999</v>
+        <v>200.70223562000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1878454999999803</v>
+        <v>2.1878618000000074</v>
       </c>
       <c r="D77" s="5">
-        <v>14.057166197892169</v>
+        <v>14.05728336672154</v>
       </c>
       <c r="E77" s="5">
-        <v>5.2060158631000331</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.2061238158446432</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>198.82218850000001</v>
+        <v>198.82220624999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8801107999999829</v>
+        <v>-1.8800293700000168</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.679730668258248</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.67929489684445</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>200.05298479999999</v>
+        <v>200.05315462999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.2307962999999802</v>
+        <v>1.230948380000001</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6867392157360381</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.6877208696864985</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>201.06638810000001</v>
+        <v>201.06660232999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0134033000000215</v>
+        <v>1.0134477000000004</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2510650134410151</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>6.2513411097540494</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>203.65952960000001</v>
+        <v>203.65962938000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.5931415000000015</v>
+        <v>2.5930270500000177</v>
       </c>
       <c r="D81" s="5">
-        <v>16.622707170767391</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>16.621901730671151</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>204.84757519999999</v>
+        <v>204.84755104999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.1880455999999811</v>
+        <v>1.1879216699999802</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2292070666916342</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.2284249468817618</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>205.53978359999999</v>
+        <v>205.53969290000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.69220839999999839</v>
+        <v>0.69214185000001294</v>
       </c>
       <c r="D83" s="5">
-        <v>4.1311846040027023</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.1307805116581831</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>206.59317390000001</v>
+        <v>206.59312202999999</v>
       </c>
       <c r="C84" s="5">
-        <v>1.053390300000018</v>
+        <v>1.0534291299999836</v>
       </c>
       <c r="D84" s="5">
-        <v>6.3263422674455283</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>6.326584952085379</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>207.77194489999999</v>
+        <v>207.77189681999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1787709999999834</v>
+        <v>1.1787747900000056</v>
       </c>
       <c r="D85" s="5">
-        <v>7.065918737204302</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.0659440033863152</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>208.9693173</v>
+        <v>208.96927678</v>
       </c>
       <c r="C86" s="5">
-        <v>1.1973724000000061</v>
+        <v>1.1973799600000063</v>
       </c>
       <c r="D86" s="5">
-        <v>7.1389597106865654</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>7.1390079277408258</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>212.35116930000001</v>
+        <v>212.35113179000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.3818520000000092</v>
+        <v>3.3818550100000095</v>
       </c>
       <c r="D87" s="5">
-        <v>21.245490393238619</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>21.245515509542344</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>214.6464197</v>
+        <v>214.64638768</v>
       </c>
       <c r="C88" s="5">
-        <v>2.2952503999999863</v>
+        <v>2.2952558899999929</v>
       </c>
       <c r="D88" s="5">
-        <v>13.770038528077322</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>13.770076025514232</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>215.40817860000001</v>
+        <v>215.40812831</v>
       </c>
       <c r="C89" s="5">
-        <v>0.761758900000018</v>
+        <v>0.76174062999999137</v>
       </c>
       <c r="D89" s="5">
-        <v>4.3427974847015882</v>
+        <v>4.3426919463556812</v>
       </c>
       <c r="E89" s="5">
-        <v>7.3272101771083342</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>7.3272191735040737</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>219.08046390000001</v>
+        <v>219.08045207000001</v>
       </c>
       <c r="C90" s="5">
-        <v>3.6722852999999986</v>
+        <v>3.6723237600000118</v>
       </c>
       <c r="D90" s="5">
-        <v>22.48913283684746</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>22.489396627786196</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>221.02596120000001</v>
+        <v>221.02603882</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9454972999999995</v>
+        <v>1.9455867499999897</v>
       </c>
       <c r="D91" s="5">
-        <v>11.192535245231339</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>11.193075880882519</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>220.9426789</v>
+        <v>220.94284185999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-8.3282300000007581E-2</v>
+        <v>-8.3196960000009312E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.45122259387966324</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-0.45076102153178699</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>224.34954880000001</v>
+        <v>224.34960667999999</v>
       </c>
       <c r="C93" s="5">
-        <v>3.4068699000000038</v>
+        <v>3.4067648200000065</v>
       </c>
       <c r="D93" s="5">
-        <v>20.156430905564161</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>20.155739417343412</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>226.028706</v>
+        <v>226.02868781999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.6791571999999917</v>
+        <v>1.6790811399999939</v>
       </c>
       <c r="D94" s="5">
-        <v>9.3605736074363612</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.3601294873953513</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>228.34065580000001</v>
+        <v>228.34061245999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.3119498000000078</v>
+        <v>2.3119246400000009</v>
       </c>
       <c r="D95" s="5">
-        <v>12.988890356283477</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.988742062685077</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>229.87313119999999</v>
+        <v>229.87309377</v>
       </c>
       <c r="C96" s="5">
-        <v>1.5324753999999814</v>
+        <v>1.5324813100000085</v>
       </c>
       <c r="D96" s="5">
-        <v>8.3576582049559089</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>8.3576932805822004</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>231.17537050000001</v>
+        <v>231.1753349</v>
       </c>
       <c r="C97" s="5">
-        <v>1.302239300000025</v>
+        <v>1.3022411299999987</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0139042895951853</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>7.0139156330333075</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>231.76621320000001</v>
+        <v>231.76618911</v>
       </c>
       <c r="C98" s="5">
-        <v>0.59084269999999606</v>
+        <v>0.59085421000000338</v>
       </c>
       <c r="D98" s="5">
-        <v>3.1104663839851554</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.1105283179674759</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>232.3752087</v>
+        <v>232.37519372</v>
       </c>
       <c r="C99" s="5">
-        <v>0.60899549999999181</v>
+        <v>0.6090046099999995</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1991249099241337</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.1991737969012446</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>235.14243200000001</v>
+        <v>235.14242171000001</v>
       </c>
       <c r="C100" s="5">
-        <v>2.7672233000000119</v>
+        <v>2.7672279900000092</v>
       </c>
       <c r="D100" s="5">
-        <v>15.264230120247202</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>15.264258757415616</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>234.8039455</v>
+        <v>234.80390851999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.33848650000001612</v>
+        <v>-0.33851319000001467</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.7137839754434281</v>
+        <v>-1.7139181152729388</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0041924248460248</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.0042007059673246</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>232.34546979999999</v>
+        <v>232.34545750000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-2.4584757000000081</v>
+        <v>-2.4584510199999841</v>
       </c>
       <c r="D102" s="5">
-        <v>-11.865523980356475</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-11.865413401808389</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>234.461097</v>
+        <v>234.46111689</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1156272000000058</v>
+        <v>2.1156593899999905</v>
       </c>
       <c r="D103" s="5">
-        <v>11.490792303079322</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>11.490976625935879</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>236.77325859999999</v>
+        <v>236.77339531000001</v>
       </c>
       <c r="C104" s="5">
-        <v>2.312161599999996</v>
+        <v>2.3122784200000126</v>
       </c>
       <c r="D104" s="5">
-        <v>12.497352658122907</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>12.498017593472577</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>236.81478490000001</v>
+        <v>236.81480518000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1526300000015226E-2</v>
+        <v>4.1409869999995408E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.21066423039577398</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.21007288765149124</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>238.1855597</v>
+        <v>238.18554667000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.3707747999999924</v>
+        <v>1.3707414900000003</v>
       </c>
       <c r="D106" s="5">
-        <v>7.1715185782129209</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.1713380906513358</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>238.9864015</v>
+        <v>238.98637808999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.8008418000000006</v>
+        <v>0.8008314199999802</v>
       </c>
       <c r="D107" s="5">
-        <v>4.110166306511398</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.1101122731992623</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>241.96448609999999</v>
+        <v>241.96446567999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.9780845999999883</v>
+        <v>2.9780875900000012</v>
       </c>
       <c r="D108" s="5">
-        <v>16.022242327191183</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>16.022261210251941</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>242.7393788</v>
+        <v>242.73935691</v>
       </c>
       <c r="C109" s="5">
-        <v>0.77489270000000943</v>
+        <v>0.77489123000000859</v>
       </c>
       <c r="D109" s="5">
-        <v>3.9114248242313687</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.9114176088634212</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>244.22254509999999</v>
+        <v>244.22252972000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.4831662999999935</v>
+        <v>1.4831728100000134</v>
       </c>
       <c r="D110" s="5">
-        <v>7.5836313971380909</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.5836665171869377</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>245.94240769999999</v>
+        <v>245.94239859000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.719862599999999</v>
+        <v>1.7198688699999991</v>
       </c>
       <c r="D111" s="5">
-        <v>8.7857499885864101</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>8.7857838437937819</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>246.83093059999999</v>
+        <v>246.83092457000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.88852289999999812</v>
+        <v>0.88852597999999716</v>
       </c>
       <c r="D112" s="5">
-        <v>4.4224607197565824</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.4224765228633611</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>248.01523750000001</v>
+        <v>248.01521468000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1843069000000241</v>
+        <v>1.1842901100000063</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9120557060512446</v>
+        <v>5.9119698146254063</v>
       </c>
       <c r="E113" s="5">
-        <v>5.6265204453304296</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.6265273620327072</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>248.07380330000001</v>
+        <v>248.07380520000001</v>
       </c>
       <c r="C114" s="5">
-        <v>5.8565799999996671E-2</v>
+        <v>5.8590519999995649E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.28373380599533427</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.2838537488116355</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>249.3009491</v>
+        <v>249.30093933000001</v>
       </c>
       <c r="C115" s="5">
-        <v>1.2271457999999882</v>
+        <v>1.227134129999996</v>
       </c>
       <c r="D115" s="5">
-        <v>6.1002293057922152</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.1001696580506692</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>249.8684317</v>
+        <v>249.86853307999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.56748260000000528</v>
+        <v>0.56759374999998613</v>
       </c>
       <c r="D116" s="5">
-        <v>2.7660133155309685</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.766561992584271</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>250.74273959999999</v>
+        <v>250.74274120999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.87430789999999092</v>
+        <v>0.87420812999999953</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2806448262011632</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>4.2801451405926505</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>252.05925099999999</v>
+        <v>252.05924578</v>
       </c>
       <c r="C118" s="5">
-        <v>1.316511399999996</v>
+        <v>1.3165045700000064</v>
       </c>
       <c r="D118" s="5">
-        <v>6.4857017668414896</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.4856670989270393</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>252.16651529999999</v>
+        <v>252.16650351999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.10726429999999709</v>
+        <v>0.10725773999999433</v>
       </c>
       <c r="D119" s="5">
-        <v>0.51185923286709567</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>0.51182786623924503</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>251.02330409999999</v>
+        <v>251.02329370000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.1432111999999961</v>
+        <v>-1.1432098199999814</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.3066465372395673</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-5.3066405320738248</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>252.2067964</v>
+        <v>252.20678251000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1834923000000117</v>
+        <v>1.1834888100000001</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8066410540728697</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.8066237312792035</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>253.9549739</v>
+        <v>253.95496385999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7481774999999971</v>
+        <v>1.7481813499999816</v>
       </c>
       <c r="D122" s="5">
-        <v>8.6423750110006914</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>8.6423952697023623</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>254.7366629</v>
+        <v>254.73665868000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.78168900000000008</v>
+        <v>0.78169482000001267</v>
       </c>
       <c r="D123" s="5">
-        <v>3.7568511676814742</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.7568797652821617</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>256.14359839999997</v>
+        <v>256.14359549</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4069354999999746</v>
+        <v>1.4069368099999906</v>
       </c>
       <c r="D124" s="5">
-        <v>6.8328007988742945</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.8328074720519938</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>258.26463260000003</v>
+        <v>258.26461954000001</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1210342000000537</v>
+        <v>2.1210240500000168</v>
       </c>
       <c r="D125" s="5">
-        <v>10.402057266351573</v>
+        <v>10.402005323335395</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1325666936089078</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.132571009090813</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>260.93597260000001</v>
+        <v>260.93597419999998</v>
       </c>
       <c r="C126" s="5">
-        <v>2.6713399999999865</v>
+        <v>2.6713546599999631</v>
       </c>
       <c r="D126" s="5">
-        <v>13.143137456920972</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>13.143214439619854</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>262.66921139999999</v>
+        <v>262.66920270999998</v>
       </c>
       <c r="C127" s="5">
-        <v>1.733238799999981</v>
+        <v>1.7332285100000036</v>
       </c>
       <c r="D127" s="5">
-        <v>8.2686153441956947</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>8.2685643948914986</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>264.1824282</v>
+        <v>264.18248734999997</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5132168000000092</v>
+        <v>1.5132846399999949</v>
       </c>
       <c r="D128" s="5">
-        <v>7.1364097917400837</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.1367401774414363</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>268.4781605</v>
+        <v>268.47816029000001</v>
       </c>
       <c r="C129" s="5">
-        <v>4.2957322999999974</v>
+        <v>4.2956729400000313</v>
       </c>
       <c r="D129" s="5">
-        <v>21.355770268889842</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>21.355443074066759</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>270.49967179999999</v>
+        <v>270.49966834999998</v>
       </c>
       <c r="C130" s="5">
-        <v>2.021511299999986</v>
+        <v>2.0215080599999737</v>
       </c>
       <c r="D130" s="5">
-        <v>9.4191527016438847</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>9.4191369820678226</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>274.05104210000002</v>
+        <v>274.05103545999998</v>
       </c>
       <c r="C131" s="5">
-        <v>3.5513703000000305</v>
+        <v>3.551367110000001</v>
       </c>
       <c r="D131" s="5">
-        <v>16.943633665620041</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>16.943617562638625</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>276.82299849999998</v>
+        <v>276.82299323000001</v>
       </c>
       <c r="C132" s="5">
-        <v>2.771956399999965</v>
+        <v>2.7719577700000286</v>
       </c>
       <c r="D132" s="5">
-        <v>12.836219838432527</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>12.836226868076594</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>278.64307980000001</v>
+        <v>278.64307210999999</v>
       </c>
       <c r="C133" s="5">
-        <v>1.8200813000000267</v>
+        <v>1.8200788799999827</v>
       </c>
       <c r="D133" s="5">
-        <v>8.1815295529343857</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.1815184397564966</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>280.7244255</v>
+        <v>280.72441961999999</v>
       </c>
       <c r="C134" s="5">
-        <v>2.0813456999999858</v>
+        <v>2.0813475100000005</v>
       </c>
       <c r="D134" s="5">
-        <v>9.3410602247334662</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.3410689530655233</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>279.5192591</v>
+        <v>279.51925788</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.205166399999996</v>
+        <v>-1.2051617399999941</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.031753956323004</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.0317350601034256</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>280.36058320000001</v>
+        <v>280.36058147</v>
       </c>
       <c r="C136" s="5">
-        <v>0.84132410000000846</v>
+        <v>0.84132359000000179</v>
       </c>
       <c r="D136" s="5">
-        <v>3.672272595852677</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.6722703490817743</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>279.71039180000002</v>
+        <v>279.71038513000002</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.65019139999998288</v>
+        <v>-0.6501963399999795</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.7477266092977071</v>
+        <v>-2.7477472370491252</v>
       </c>
       <c r="E137" s="5">
-        <v>8.3037925031009365</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>8.3037953972160174</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>276.24378239999999</v>
+        <v>276.24378538000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.4666094000000385</v>
+        <v>-3.4665997500000003</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.899252222536129</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-13.899216438713724</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>277.6091528</v>
+        <v>277.60915097999998</v>
       </c>
       <c r="C139" s="5">
-        <v>1.3653704000000175</v>
+        <v>1.3653655999999614</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0950756381047189</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.0950535573202291</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>276.58281290000002</v>
+        <v>276.58283161000003</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.0263398999999822</v>
+        <v>-1.0263193699999533</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.3473732042083597</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-4.3472880316435596</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>275.84751990000001</v>
+        <v>275.84752299000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.73529300000001285</v>
+        <v>-0.73530862000001207</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.143954448658437</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.1440200533028428</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>274.03682789999999</v>
+        <v>274.03682778000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.8106920000000173</v>
+        <v>-1.8106952100000058</v>
       </c>
       <c r="D142" s="5">
-        <v>-7.5986796613617731</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-7.5986925676868271</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>272.30547639999998</v>
+        <v>272.30547395999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7313515000000166</v>
+        <v>-1.731353820000038</v>
       </c>
       <c r="D143" s="5">
-        <v>-7.3235633987422837</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-7.3235728769028725</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>269.8874313</v>
+        <v>269.88742924000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.4180450999999721</v>
+        <v>-2.4180447199999549</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.150552508607259</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-10.150551077075898</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>268.72751240000002</v>
+        <v>268.72750984999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-1.1599188999999797</v>
+        <v>-1.1599193900000273</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.0371665344392973</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.0371686498552837</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>267.4638774</v>
+        <v>267.46387430999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.263635000000022</v>
+        <v>-1.2636355399999957</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.4990766158546371</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.4990789562219149</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>265.97284610000003</v>
+        <v>265.97284560000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.4910312999999746</v>
+        <v>-1.4910287099999664</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4882957745823528</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.4882849200376906</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>264.05269770000001</v>
+        <v>264.05269736999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9201484000000164</v>
+        <v>-1.9201482300000521</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.3273683136418484</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-8.3273676204422493</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>261.27402330000001</v>
+        <v>261.27401780000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.7786743999999999</v>
+        <v>-2.7786795699999516</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.921990932755167</v>
+        <v>-11.922011861086823</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.5912347343828674</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-6.5912344732682708</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>260.79245839999999</v>
+        <v>260.79246025999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.4815649000000235</v>
+        <v>-0.48155754000003981</v>
       </c>
       <c r="D150" s="5">
-        <v>-2.189485228248389</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-2.1894521493478369</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>258.6543006</v>
+        <v>258.65430062000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.1381577999999877</v>
+        <v>-2.1381596399999694</v>
       </c>
       <c r="D151" s="5">
-        <v>-9.406694691814554</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-9.4067023612094509</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>256.49220559999998</v>
+        <v>256.49221451</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1620950000000221</v>
+        <v>-2.1620861100000184</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.5822656566662001</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-9.5822280494917251</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>253.69183029999999</v>
+        <v>253.69183047999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.8003752999999847</v>
+        <v>-2.8003840300000036</v>
       </c>
       <c r="D153" s="5">
-        <v>-12.342775442310639</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-12.342811236298134</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>252.27987820000001</v>
+        <v>252.27987798000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.4119520999999793</v>
+        <v>-1.411952499999984</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.4780463231565939</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-6.4780480980944022</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>250.07057610000001</v>
+        <v>250.07057581999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.2093021000000022</v>
+        <v>-2.2093021600000213</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.017141860836142</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-10.017142128232749</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>247.92572240000001</v>
+        <v>247.92572128</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.1448536999999988</v>
+        <v>-2.144854539999983</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.8204813650256124</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-9.8204850419670304</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.6347452</v>
+        <v>246.63474432000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2909772000000146</v>
+        <v>-1.2909769599999947</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.072652789392496</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-6.0726517192374647</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.29326750000001</v>
+        <v>245.29326613000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.3414776999999845</v>
+        <v>-1.3414781900000037</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.3351944238057456</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.3351966910057627</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>244.97883659999999</v>
+        <v>244.97883676000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.31443090000001916</v>
+        <v>-0.31442936999999915</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.5274298050341306</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.5274224334533182</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.24915759999999</v>
+        <v>243.24915791999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.7296790000000044</v>
+        <v>-1.7296788400000196</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.151234204703206</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-8.1512334746092101</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.229119</v>
+        <v>242.22911461000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.0200385999999924</v>
+        <v>-1.0200433099999771</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.9176172892575369</v>
+        <v>-4.9176394687734382</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.2892452374158427</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-7.2892449660182042</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>240.84466520000001</v>
+        <v>240.84466723</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3844537999999886</v>
+        <v>-1.3844473800000117</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.6470221235991556</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-6.6469923790880898</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>239.74661939999999</v>
+        <v>239.74661945</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.0980458000000226</v>
+        <v>-1.0980477800000017</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.3358515404367646</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.3358608782391297</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>238.41478979999999</v>
+        <v>238.41479342</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3318295999999918</v>
+        <v>-1.331826030000002</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.46623627222308</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.4662194641277875</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>236.77383750000001</v>
+        <v>236.77383738</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.6409522999999808</v>
+        <v>-1.6409560399999918</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.9537199788569435</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-7.953737309808762</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>235.59188019999999</v>
+        <v>235.59188003</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1819573000000219</v>
+        <v>-1.1819573500000047</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.8285490170939092</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-5.8285492598008197</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>233.9564786</v>
+        <v>233.95647879000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6354015999999945</v>
+        <v>-1.6354012399999931</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.0192189136482845</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-8.0192172207930952</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>234.17037189999999</v>
+        <v>234.17037145</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21389329999999518</v>
+        <v>0.21389265999999907</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1026261686962968</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.1026228519704473</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>233.0217676</v>
+        <v>233.02176718999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.1486042999999881</v>
+        <v>-1.1486042600000133</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.7297715444214914</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-5.7297713609504086</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>231.64208049999999</v>
+        <v>231.64207988999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.3796871000000124</v>
+        <v>-1.3796873000000005</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.8781542884768783</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-6.8781552650054483</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>230.4691057</v>
+        <v>230.46910591</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1729747999999915</v>
+        <v>-1.1729739799999948</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.9100762834247806</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.9100722813383406</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>229.9907437</v>
+        <v>229.99074375000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.47836200000000417</v>
+        <v>-0.47836215999998899</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.4624838952265193</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-2.4624847072671541</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>229.0428043</v>
+        <v>229.04280148000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.94793939999999566</v>
+        <v>-0.94794226999999864</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.8353757094454997</v>
+        <v>-4.8353900178369607</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.4437363907515968</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-5.4437358412635746</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>229.32376060000001</v>
+        <v>229.32376223</v>
       </c>
       <c r="C174" s="5">
-        <v>0.28095630000001393</v>
+        <v>0.28096074999999132</v>
       </c>
       <c r="D174" s="5">
-        <v>1.4819565547459002</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.481980204059874</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>226.9977566</v>
+        <v>226.99775718000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.3260040000000117</v>
+        <v>-2.326005049999992</v>
       </c>
       <c r="D175" s="5">
-        <v>-11.514905026167455</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-11.514909860387712</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>227.9627764</v>
+        <v>227.96277665</v>
       </c>
       <c r="C176" s="5">
-        <v>0.96501979999999321</v>
+        <v>0.96501946999998722</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2224648068724067</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.2224629653685906</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>227.00390340000001</v>
+        <v>227.00390378</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.95887299999998277</v>
+        <v>-0.95887286999999333</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.9323740499954249</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.9323733913938961</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>226.3606436</v>
+        <v>226.36064378</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.64325980000000982</v>
+        <v>-0.64325999999999794</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.3479344185720183</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-3.3479354378129211</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>225.6913983</v>
+        <v>225.69139860000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.66924530000000004</v>
+        <v>-0.66924517999999011</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4907264883167421</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-3.4907258698187671</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>225.1460007</v>
+        <v>225.14600031000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.54539760000000115</v>
+        <v>-0.5453982900000085</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.8616424681971786</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-2.8616460368172558</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>224.26087870000001</v>
+        <v>224.26087842999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.88512199999999552</v>
+        <v>-0.88512188000001402</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.6169093634850222</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-4.6169087588468383</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>223.60331310000001</v>
+        <v>223.60331292999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.65756559999999808</v>
+        <v>-0.65756550000000402</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.4623825894823934</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.4623820755007251</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>223.72001349999999</v>
+        <v>223.72001373000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.11670039999998494</v>
+        <v>0.11670080000001803</v>
       </c>
       <c r="D183" s="5">
-        <v>0.62809071882283796</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.62809287831675498</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>223.0382146</v>
+        <v>223.03821459</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.68179889999998977</v>
+        <v>-0.68179914000000963</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.5963855890345231</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.5963868302189783</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>223.06486290000001</v>
+        <v>223.06486157000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6648300000005065E-2</v>
+        <v>2.6646980000009535E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.14346860776335291</v>
+        <v>0.14346149650863449</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.6099669091416144</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.6099662907423826</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>223.65248840000001</v>
+        <v>223.65248923999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.58762550000000147</v>
+        <v>0.58762766999998917</v>
       </c>
       <c r="D186" s="5">
-        <v>3.2073972521662997</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.2074092880709282</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>223.27277509999999</v>
+        <v>223.27277537000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.37971330000002013</v>
+        <v>-0.37971386999998913</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0184220823217136</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.0184250764938461</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>223.0779273</v>
+        <v>223.07792709</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.19484779999999091</v>
+        <v>-0.19484828000000221</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.0422154847895215</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.0422180386821189</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>223.6988825</v>
+        <v>223.69888269</v>
       </c>
       <c r="C189" s="5">
-        <v>0.62095519999999738</v>
+        <v>0.62095560000000205</v>
       </c>
       <c r="D189" s="5">
-        <v>3.3919120632736943</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.3919142850391326</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>223.0208232</v>
+        <v>223.02082326999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.67805930000000103</v>
+        <v>-0.67805942000001096</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5773197071420348</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-3.5773203267356224</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>223.49105220000001</v>
+        <v>223.49105238999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.47022900000001755</v>
+        <v>0.47022911999999906</v>
       </c>
       <c r="D191" s="5">
-        <v>2.5596920025367842</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.5596926625375049</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>223.82041169999999</v>
+        <v>223.82041158000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.32935949999998115</v>
+        <v>0.32935919000001945</v>
       </c>
       <c r="D192" s="5">
-        <v>1.7828484901151853</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.7828467969086326</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>223.7690925</v>
+        <v>223.76909243</v>
       </c>
       <c r="C193" s="5">
-        <v>-5.131919999999468E-2</v>
+        <v>-5.1319150000011859E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.27479816373855437</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.27479789648904296</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>225.34985639999999</v>
+        <v>225.34985635999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5807638999999938</v>
+        <v>1.5807639299999892</v>
       </c>
       <c r="D194" s="5">
-        <v>8.8143622159734925</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>8.8143623926713932</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>223.37604529999999</v>
+        <v>223.37604540999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.973811100000006</v>
+        <v>-1.9738109500000007</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.018807196564294</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-10.018806473174912</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>223.50560870000001</v>
+        <v>223.50560852999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12956340000002342</v>
+        <v>0.12956312000000025</v>
       </c>
       <c r="D196" s="5">
-        <v>0.69825315850136072</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.69825164434140774</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>223.46990919999999</v>
+        <v>223.46990901999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.5699500000021089E-2</v>
+        <v>-3.56995100000006E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.19150206713415274</v>
+        <v>-0.1915021208752421</v>
       </c>
       <c r="E197" s="5">
-        <v>0.18158229616895838</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.18158281279674338</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>222.89487130000001</v>
+        <v>222.89487159999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.57503789999998389</v>
+        <v>-0.57503742000000102</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.0445384877714643</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-3.0445359846877018</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>223.1347384</v>
+        <v>223.13473839</v>
       </c>
       <c r="C199" s="5">
-        <v>0.23986709999999789</v>
+        <v>0.23986679000000777</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2990443139353047</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.2990426233653984</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>222.86134279999999</v>
+        <v>222.86134256</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.27339560000001484</v>
+        <v>-0.27339582999999834</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.4604309233658852</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.4604321437823753</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>222.82972409999999</v>
+        <v>222.82972416000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-3.161869999999567E-2</v>
+        <v>-3.1618399999985058E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.17011854245129188</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-0.17011692979939097</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>222.62208509999999</v>
+        <v>222.62208507</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.20763900000000035</v>
+        <v>-0.2076390900000149</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.1124806876958715</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.1124811671280543</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>222.8921392</v>
+        <v>222.89213931</v>
       </c>
       <c r="C203" s="5">
-        <v>0.27005410000001007</v>
+        <v>0.27005424000000744</v>
       </c>
       <c r="D203" s="5">
-        <v>1.4654242125314854</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.4654249775034378</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>221.4277515</v>
+        <v>221.42775148000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4643877000000032</v>
+        <v>-1.4643878299999926</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.6051910766430701</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.605191723962978</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>221.2890136</v>
+        <v>221.28901353000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.13873789999999531</v>
+        <v>-0.13873795000000655</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.74928708175252545</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.74928735092699705</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.44215310000001</v>
+        <v>222.44215306000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1531395000000089</v>
+        <v>1.1531395300000042</v>
       </c>
       <c r="D206" s="5">
-        <v>6.4355837613446099</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.4355839356943445</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.18283339999999</v>
+        <v>221.18283356000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.2593197000000202</v>
+        <v>-1.2593195000000037</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.5860095690539966</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-6.5860085565896291</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>220.87664789999999</v>
+        <v>220.87664783</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.306185499999998</v>
+        <v>-0.30618573000000993</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.64858192843087</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-1.6485831562136233</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>220.92297590000001</v>
+        <v>220.92297575000001</v>
       </c>
       <c r="C209" s="5">
-        <v>4.63280000000168E-2</v>
+        <v>4.6327920000010181E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.25198579542946575</v>
+        <v>0.25198535987369652</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.1397209177368639</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-1.139720905230257</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>220.91086859999999</v>
+        <v>220.91086881000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.2107300000025134E-2</v>
+        <v>-1.2106939999995348E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-6.5744097062436779E-2</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-6.5742142852753815E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>221.58890070000001</v>
+        <v>221.58890066999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.67803210000002423</v>
+        <v>0.67803185999997595</v>
       </c>
       <c r="D211" s="5">
-        <v>3.7459224150043768</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.7459210629929407</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>221.1735506</v>
+        <v>221.17355044999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.41535010000001193</v>
+        <v>-0.41535021999999344</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.2262564944014795</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-2.2262571312775647</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>220.7272912</v>
+        <v>220.72729128</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.44625940000000242</v>
+        <v>-0.44625916999999049</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.3945374258445784</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-2.3945362069802911</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>221.5584088</v>
+        <v>221.55840878999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.8311175999999989</v>
+        <v>0.83111750999998435</v>
       </c>
       <c r="D214" s="5">
-        <v>4.6131902168991434</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.6131897052487547</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>221.24951129999999</v>
+        <v>221.24951121999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.30889750000000049</v>
+        <v>-0.30889756999999918</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.6602744841947792</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-1.6602748576275195</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>221.53565359999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.28614229999999452</v>
+        <v>0.28614238000000114</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5630487426993911</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5630491833807492</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>222.0363725</v>
+        <v>222.03637254</v>
       </c>
       <c r="C217" s="5">
-        <v>0.50071890000000963</v>
+        <v>0.50071894000001294</v>
       </c>
       <c r="D217" s="5">
-        <v>2.7462337395649961</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.7462339616825426</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>221.84348109999999</v>
+        <v>221.84348105999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19289140000000771</v>
+        <v>-0.19289148000001433</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0375187553242404</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.0375191833861264</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>221.32335169999999</v>
+        <v>221.32335183000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.52012940000000185</v>
+        <v>-0.52012922999998068</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.77749543651854</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-2.7774945408854723</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>221.2060117</v>
+        <v>221.20601164000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.11733999999998446</v>
+        <v>-0.11734018999999307</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.63435752803411294</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.63435855183764378</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>220.4329578</v>
+        <v>220.43295771999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.77305390000000784</v>
+        <v>-0.77305392000002371</v>
       </c>
       <c r="D221" s="5">
-        <v>-4.1139937130524107</v>
+        <v>-4.1139938185445146</v>
       </c>
       <c r="E221" s="5">
-        <v>-0.22180495170489589</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-0.22180492017024322</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>220.32177050000001</v>
+        <v>220.32177049000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.11118729999998322</v>
+        <v>-0.11118722999998454</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.60360861167932933</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.60360823293856836</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>220.0023956</v>
+        <v>220.00239558000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.31937490000001389</v>
+        <v>-0.31937490999999341</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.7256989834204539</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-1.7256990371016245</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.6196573</v>
+        <v>219.61965728000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.38273829999999975</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.0677808225734284</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.0677808227595462</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>219.05226719999999</v>
+        <v>219.05226729</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.56739010000001144</v>
+        <v>-0.56738999000000945</v>
       </c>
       <c r="D225" s="5">
-        <v>-3.0565400645627627</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-3.0565394806598367</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>218.985806</v>
+        <v>218.98580607</v>
       </c>
       <c r="C226" s="5">
-        <v>-6.6461199999992004E-2</v>
+        <v>-6.646122000000787E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.36347712566654478</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.3634772347153481</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>218.19808230000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78772369999998659</v>
+        <v>-0.78772376999998528</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.2321893825782997</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-4.2321897499306811</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>217.66876970000001</v>
+        <v>217.66876952999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.52931259999999725</v>
+        <v>-0.52931277000001842</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8724757846944171</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.872476694977355</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>217.08840860000001</v>
+        <v>217.08840856</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.58036110000000463</v>
+        <v>-0.58036096999998676</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.1530051608004039</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-3.1530044672830715</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>215.87766629999999</v>
+        <v>215.87766626999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.210742300000021</v>
+        <v>-1.2107422900000131</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4910985402314321</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.4910984894122059</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>215.12194450000001</v>
+        <v>215.12194452</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.75572179999997502</v>
+        <v>-0.7557217499999922</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1208879488143442</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1208876819581519</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>214.3118388</v>
+        <v>214.31183874999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.81010570000000826</v>
+        <v>-0.81010577000000694</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.4265259644955535</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.4265263386947691</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>213.69019900000001</v>
+        <v>213.69019890000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62163979999999697</v>
+        <v>-0.62163984999997979</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.4257617468606893</v>
+        <v>-3.4257620188086535</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.0588705370082292</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.0588705471914168</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>212.43299730000001</v>
+        <v>212.43299726000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.257201699999996</v>
+        <v>-1.2572016400000052</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8359243596973869</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.8359240470322931</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>210.97699969999999</v>
+        <v>210.97699971</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4559976000000177</v>
+        <v>-1.4559975500000064</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9216301515805938</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.9216298911535477</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>209.57570029999999</v>
+        <v>209.57570035000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.4012993999999992</v>
+        <v>-1.4012993599999959</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.685532455256805</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.6855322434741247</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>207.64285000000001</v>
+        <v>207.64285018999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9328502999999841</v>
+        <v>-1.9328501600000152</v>
       </c>
       <c r="D237" s="5">
-        <v>-10.52274311243162</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-10.522742386103268</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>205.78416659999999</v>
+        <v>205.78416676000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8586834000000181</v>
+        <v>-1.858683429999985</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.228247793249301</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-10.228247941392999</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>204.05727730000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.7268892999999821</v>
+        <v>-1.7268894599999953</v>
       </c>
       <c r="D239" s="5">
-        <v>-9.6180773069424745</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-9.6180781502207218</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>202.58971260000001</v>
+        <v>202.58971235000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4675646999999969</v>
+        <v>-1.4675649499999963</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2969863160920028</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-8.2969876740535469</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>201.24991320000001</v>
+        <v>201.24991306999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.339799400000004</v>
+        <v>-1.3397992800000225</v>
       </c>
       <c r="D241" s="5">
-        <v>-7.6536444494994083</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-7.6536437978391492</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>200.2314629</v>
+        <v>200.23146277999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.018450300000012</v>
+        <v>-1.0184502900000041</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.9065433005284218</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.9065432478474067</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>199.9488522</v>
+        <v>199.94885214999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.28261069999999222</v>
+        <v>-0.28261062999999353</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6806178099733837</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.680617397925821</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>199.0505196</v>
+        <v>199.05051943999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.89833260000000337</v>
+        <v>-0.89833271000000536</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2601261457169146</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.2601267752657055</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.89851060000001</v>
+        <v>198.89851053000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15200899999999251</v>
+        <v>-0.15200890999997796</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.91256525112957121</v>
+        <v>-0.9125647138245041</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.9220247204692775</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.9220247096695502</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>197.75928519999999</v>
+        <v>197.75928522000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.139225400000015</v>
+        <v>-1.1392253100000005</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.6607662182813998</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-6.6607657108093798</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>196.67246499999999</v>
+        <v>196.67246502</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0868202000000053</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.3990775382452458</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-6.3990775376175364</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>196.37806950000001</v>
+        <v>196.37806967</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.29439549999997894</v>
+        <v>-0.29439535000000205</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.7815437757757513</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.7815428753265583</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>196.9950714</v>
+        <v>196.99507177999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.61700189999999111</v>
+        <v>0.61700210999998717</v>
       </c>
       <c r="D249" s="5">
-        <v>3.8361297163869379</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.8361310413007388</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>195.88940969999999</v>
+        <v>195.88940994000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.1056617000000131</v>
+        <v>-1.105661839999982</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.5310935775521717</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-6.5310943669543047</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>196.16932120000001</v>
+        <v>196.16932130000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.27991150000002563</v>
+        <v>0.27991135999999983</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7282518520156609</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.7282509786775702</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>194.6571438</v>
+        <v>194.65714370000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.512177400000013</v>
+        <v>-1.5121776000000011</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.8679607283416289</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.8679618476115607</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>195.13579770000001</v>
+        <v>195.13579801</v>
       </c>
       <c r="C253" s="5">
-        <v>0.47865390000001184</v>
+        <v>0.47865430999999603</v>
       </c>
       <c r="D253" s="5">
-        <v>2.9909862517823793</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.9909888500731618</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>195.1180536</v>
+        <v>195.11805200000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.7744100000015806E-2</v>
+        <v>-1.7746009999996204E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.10906391512037761</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.10907564886960541</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>194.71655659999999</v>
+        <v>194.71655683</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.40149700000000621</v>
+        <v>-0.40149517000000401</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.4415010571582019</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-2.4414900743715218</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>194.76755320000001</v>
+        <v>194.76755356999999</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0996600000019043E-2</v>
+        <v>5.0996739999987994E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.3147351633121076</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.31473602822100766</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>194.4395165</v>
+        <v>194.43951616000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32803670000001262</v>
+        <v>-0.32803740999997899</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.0024791697975997</v>
+        <v>-2.0024834601084729</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.241843886386552</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.2418440229231562</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>195.6284498</v>
+        <v>195.62844941</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1889333000000022</v>
+        <v>1.1889332499999909</v>
       </c>
       <c r="D258" s="5">
-        <v>7.5894710483237482</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.5894707320633303</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>195.1501106</v>
+        <v>195.15011046000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.47833919999999353</v>
+        <v>-0.47833894999999416</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.8950298734864877</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.8950283864069948</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>195.1535935</v>
+        <v>195.15359384000001</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4828999999945154E-3</v>
+        <v>3.4833800000058091E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>2.141884659776494E-2</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.1421798766674272E-2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>195.33465659999999</v>
+        <v>195.33465744</v>
       </c>
       <c r="C261" s="5">
-        <v>0.18106309999998871</v>
+        <v>0.18106359999998745</v>
       </c>
       <c r="D261" s="5">
-        <v>1.1190564620706445</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.1190595661361158</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>195.557568</v>
+        <v>195.55756894000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.22291140000001519</v>
+        <v>0.22291150000000926</v>
       </c>
       <c r="D262" s="5">
-        <v>1.3780401514346341</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.3780407675576534</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>195.20290069999999</v>
+        <v>195.2029015</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35466730000001689</v>
+        <v>-0.35466744000001427</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.1547669729713892</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.1547678048151386</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>196.57529600000001</v>
+        <v>196.57529615999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3723953000000222</v>
+        <v>1.3723946599999977</v>
       </c>
       <c r="D264" s="5">
-        <v>8.7707331878168695</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.7707289009066436</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>196.252712</v>
+        <v>196.25271239</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.3225840000000062</v>
+        <v>-0.32258376999999427</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.9515474625980245</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.951546082119382</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>196.51626580000001</v>
+        <v>196.51626186999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26355380000001105</v>
+        <v>0.26354947999999467</v>
       </c>
       <c r="D266" s="5">
-        <v>1.6234731888630671</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.6234463778562525</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>196.23287740000001</v>
+        <v>196.23287708999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.28338840000000687</v>
+        <v>-0.28338478000000578</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7168137399324435</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.7167920170785389</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>195.9761182</v>
+        <v>195.97611907999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.25675920000000474</v>
+        <v>-0.25675800999999865</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5588793666119094</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.5588721960437146</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>196.14429749999999</v>
+        <v>196.14429720999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.16817929999999137</v>
+        <v>0.16817813000000115</v>
       </c>
       <c r="D269" s="5">
-        <v>1.0346691103216399</v>
+        <v>1.0346618735967983</v>
       </c>
       <c r="E269" s="5">
-        <v>0.8767667348113406</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.87676676205938886</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>197.58121740000001</v>
+        <v>197.58121750000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4369199000000208</v>
+        <v>1.4369202900000175</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1539979852076403</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.1540005847637431</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>197.15566319999999</v>
+        <v>197.15565937</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.42555420000002186</v>
+        <v>-0.42555813000001308</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.5541846885481556</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.5542079964876008</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>197.3729572</v>
+        <v>197.37296186</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21729400000000965</v>
+        <v>0.21730249000000867</v>
       </c>
       <c r="D272" s="5">
-        <v>1.3306199114198947</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.3306722422922412</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>197.0766328</v>
+        <v>197.07663362</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29632440000000315</v>
+        <v>-0.29632824000000824</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.7868085514633925</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.7868314736014246</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>196.95356190000001</v>
+        <v>196.95356322000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12307089999998766</v>
+        <v>-0.12307039999998892</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.74681044239999217</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.74680741565078534</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>197.05795839999999</v>
+        <v>197.05795961000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.10439649999997869</v>
+        <v>0.10439639000000511</v>
       </c>
       <c r="D275" s="5">
-        <v>0.63792531943369646</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>0.63792464101899427</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>196.89148359999999</v>
+        <v>196.89148384999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.16647480000000314</v>
+        <v>-0.16647576000002573</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.0090643329876969</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.0090701187194906</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>196.9921377</v>
+        <v>196.99213965999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10065410000001407</v>
+        <v>0.10065581000000634</v>
       </c>
       <c r="D277" s="5">
-        <v>0.6151871414311616</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.61519762138955159</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>197.42914630000001</v>
+        <v>197.42913924000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.43700860000001285</v>
+        <v>0.43699958000001971</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6948097073647315</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.6947533780852018</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>197.68137609999999</v>
+        <v>197.68137475</v>
       </c>
       <c r="C279" s="5">
-        <v>0.25222979999998074</v>
+        <v>0.25223550999999134</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5439039425721113</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.5439391951612258</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>198.4173117</v>
+        <v>198.41731265999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.7359356000000048</v>
+        <v>0.73593790999998987</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5600222661876577</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.5600369055857071</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>198.02971170000001</v>
+        <v>198.02971126</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.38759999999999195</v>
+        <v>-0.3876013999999941</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.3191279716431645</v>
+        <v>-2.3191362473728994</v>
       </c>
       <c r="E281" s="5">
-        <v>0.96123834545840392</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.96123827040528464</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>198.34593340000001</v>
+        <v>198.34593441999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.31622169999999983</v>
+        <v>0.31622315999999273</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9331268287045011</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.9331358368444684</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>198.75558889999999</v>
+        <v>198.75558226000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.4096554999999853</v>
+        <v>0.40964784000001941</v>
       </c>
       <c r="D283" s="5">
-        <v>2.5067788369185884</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.5067314168060406</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>199.2873716</v>
+        <v>199.28737845000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53178270000000794</v>
+        <v>0.53179618999999434</v>
       </c>
       <c r="D284" s="5">
-        <v>3.2583440434507116</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.2584280301123147</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>199.89355689999999</v>
+        <v>199.89355911999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.60618529999999282</v>
+        <v>0.60618066999998632</v>
       </c>
       <c r="D285" s="5">
-        <v>3.7118064970715681</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.7117775408686215</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>200.7103468</v>
+        <v>200.71034739999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.8167899000000034</v>
+        <v>0.81678827999999726</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0150601599047828</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.0150499316128361</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>201.0972874</v>
+        <v>201.09728828999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.38694060000000263</v>
+        <v>0.38694089000000531</v>
       </c>
       <c r="D287" s="5">
-        <v>2.3381149854281524</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.3381167493312205</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>201.49167030000001</v>
+        <v>201.49167369</v>
       </c>
       <c r="C288" s="5">
-        <v>0.39438290000001075</v>
+        <v>0.39438540000000444</v>
       </c>
       <c r="D288" s="5">
-        <v>2.378936819362476</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3789520518727736</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>202.31164459999999</v>
+        <v>202.31165665</v>
       </c>
       <c r="C289" s="5">
-        <v>0.81997429999998417</v>
+        <v>0.81998296000000437</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9942224040307792</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.9942762497717341</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>201.96850910000001</v>
+        <v>201.96848152999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.34313549999998827</v>
+        <v>-0.34317512000001216</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.0164096098801987</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-2.0166401469809858</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>203.08558819999999</v>
+        <v>203.08559552</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1170790999999838</v>
+        <v>1.1171139900000071</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8428210966394065</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>6.8430423260684492</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>203.8236206</v>
+        <v>203.82362319999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.73803240000000869</v>
+        <v>0.73802767999998764</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4491429112067493</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4491137225354693</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>204.01530030000001</v>
+        <v>204.01530074999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.19167970000000878</v>
+        <v>0.19167755000000852</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1343586585567778</v>
+        <v>1.1343458544502472</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0225709812008894</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.0225714373442125</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>203.40474810000001</v>
+        <v>203.40474793999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.61055220000000077</v>
+        <v>-0.6105528100000015</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.5326894713046064</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-3.5326929352441971</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>203.2178601</v>
+        <v>203.21784740999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.18688800000001038</v>
+        <v>-0.18690053000000262</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.0970037020819223</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.0970768808071685</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>202.75276299999999</v>
+        <v>202.75277503000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.46509710000000837</v>
+        <v>-0.46507237999998097</v>
       </c>
       <c r="D296" s="5">
-        <v>-2.7120867646298841</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-2.7119445934419284</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>202.77834630000001</v>
+        <v>202.77834189000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.5583300000022291E-2</v>
+        <v>2.556685999999786E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.15152086678353882</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.15142342192948632</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>202.14254869999999</v>
+        <v>202.14254776000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.63579760000001784</v>
+        <v>-0.63579412999999363</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.6983069469951557</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-3.6982871885427482</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>202.26932629999999</v>
+        <v>202.26932951000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.12677759999999694</v>
+        <v>0.12678174999999214</v>
       </c>
       <c r="D299" s="5">
-        <v>0.75520464307221591</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.7552294531738335</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>202.15970569999999</v>
+        <v>202.15971058</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.10962059999999951</v>
+        <v>-0.10961893000001055</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.64840936880735667</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-0.64839950986940176</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>201.80358000000001</v>
+        <v>201.80359061999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.35612569999997845</v>
+        <v>-0.3561199600000009</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.0935652106180869</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-2.0935317429458089</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>201.64039099999999</v>
+        <v>201.64037642</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.1631890000000169</v>
+        <v>-0.16321419999999875</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.96607892769496884</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.96622739809576474</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>201.23272399999999</v>
+        <v>201.23272359000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.40766700000000355</v>
+        <v>-0.40765282999998931</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.3993067980651039</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-2.3992244978046751</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>201.119708</v>
+        <v>201.11970485000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.11301599999998757</v>
+        <v>-0.11301874000000112</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.67186422887818287</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.67188046887459718</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>201.56765469999999</v>
+        <v>201.56766166</v>
       </c>
       <c r="C305" s="5">
-        <v>0.4479466999999886</v>
+        <v>0.44795680999999377</v>
       </c>
       <c r="D305" s="5">
-        <v>2.7057018383424003</v>
+        <v>2.7057636980006627</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.1997362925235566</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-1.1997330989401256</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>200.24983460000001</v>
+        <v>200.24984452999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3178200999999774</v>
+        <v>-1.3178171300000088</v>
       </c>
       <c r="D306" s="5">
-        <v>-7.5693770145010886</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-7.5693603118730195</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>199.8244105</v>
+        <v>199.82440410999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.42542410000001496</v>
+        <v>-0.42544042000000104</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.5197817828834568</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-2.5198771958468202</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>199.52725720000001</v>
+        <v>199.52726742999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29715329999999085</v>
+        <v>-0.29713667999999416</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.7699634605822134</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.7698653295934341</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>200.4845128</v>
+        <v>200.48448987</v>
       </c>
       <c r="C309" s="5">
-        <v>0.95725559999999632</v>
+        <v>0.95722244000000956</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9115107940935552</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.9113002708750972</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>201.09307570000001</v>
+        <v>201.09305796999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.60856290000000968</v>
+        <v>0.60856809999998518</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7039851697625803</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.7040177802726726</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>200.80321559999999</v>
+        <v>200.80321215000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.28986010000002693</v>
+        <v>-0.28984581999998227</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.7160599556085843</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.715976232832539</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>201.29812860000001</v>
+        <v>201.29813662999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.49491300000002525</v>
+        <v>0.49492447999998035</v>
       </c>
       <c r="D312" s="5">
-        <v>2.998023502377678</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.9980940421392654</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>201.68703959999999</v>
+        <v>201.68706133000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.38891099999997891</v>
+        <v>0.38892470000001822</v>
       </c>
       <c r="D313" s="5">
-        <v>2.3432130239860571</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.343296351981472</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>201.3055708</v>
+        <v>201.30559387</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.38146879999999328</v>
+        <v>-0.38146746000001031</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.2462053834661266</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.2461973355370812</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>201.47708689999999</v>
+        <v>201.47710226000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.17151609999999096</v>
+        <v>0.17150839000001383</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0272271854723902</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.0271806746472434</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>201.93509409999999</v>
+        <v>201.93509653000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.45800719999999728</v>
+        <v>0.45799427000000037</v>
       </c>
       <c r="D316" s="5">
-        <v>2.7622627726637816</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.7621836004735112</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>202.50125109999999</v>
+        <v>202.50125850000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.56615700000000402</v>
+        <v>0.56616196999999602</v>
       </c>
       <c r="D317" s="5">
-        <v>3.4167571546193765</v>
+        <v>3.4167875708331019</v>
       </c>
       <c r="E317" s="5">
-        <v>0.46316776438635188</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.46316796668246507</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>202.37422609999999</v>
+        <v>202.37420671000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.12702500000000327</v>
+        <v>-0.12705178999999589</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.75014454263675479</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.75030217778283559</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>202.46925859999999</v>
+        <v>202.46917174999999</v>
       </c>
       <c r="C319" s="5">
-        <v>9.5032500000002074E-2</v>
+        <v>9.4965039999976852E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.56496321739158972</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.56456118984338222</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>201.44122580000001</v>
+        <v>201.44116679000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.028032799999977</v>
+        <v>-1.0280049599999757</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.9256653522355425</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.9255118058471616</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>203.32328989999999</v>
+        <v>203.32323434</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8820640999999796</v>
+        <v>1.8820675499999879</v>
       </c>
       <c r="D321" s="5">
-        <v>11.806041816885537</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>11.806068220533916</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>203.3354301</v>
+        <v>203.33544280000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2140200000004597E-2</v>
+        <v>1.2208460000010746E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>7.1674155726508815E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>7.2077306654083628E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>203.3937837</v>
+        <v>203.39385240999999</v>
       </c>
       <c r="C323" s="5">
-        <v>5.835360000000378E-2</v>
+        <v>5.8409609999984013E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.34492243779111753</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.34525400907743364</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>203.77742929999999</v>
+        <v>203.7777504</v>
       </c>
       <c r="C324" s="5">
-        <v>0.38364559999999415</v>
+        <v>0.38389799000000835</v>
       </c>
       <c r="D324" s="5">
-        <v>2.2870949858834422</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.2886144760636107</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>203.63130659999999</v>
+        <v>203.6313375</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.14612270000000649</v>
+        <v>-0.1464129000000014</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.85709855827700299</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.85879268904212047</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>204.1206091</v>
+        <v>204.12064289</v>
       </c>
       <c r="C326" s="5">
-        <v>0.48930250000000797</v>
+        <v>0.4893053899999984</v>
       </c>
       <c r="D326" s="5">
-        <v>2.921875655740136</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9218926928637146</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>203.09559569999999</v>
+        <v>203.09554804999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.025013400000006</v>
+        <v>-1.0250948400000084</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.8622533960162926</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.8627054345738783</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>202.7470989</v>
+        <v>202.74702001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.34849679999999239</v>
+        <v>-0.34852803999999082</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.0397876350387367</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.03996923772094</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>203.0638716</v>
+        <v>203.06372432000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31677270000000135</v>
+        <v>0.31670431000000576</v>
       </c>
       <c r="D329" s="5">
-        <v>1.891079231249293</v>
+        <v>1.8906681825395788</v>
       </c>
       <c r="E329" s="5">
-        <v>0.27783556740701432</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.27775917254360127</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>203.725889</v>
+        <v>203.72561716000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.66201739999999631</v>
+        <v>0.66189284000000725</v>
       </c>
       <c r="D330" s="5">
-        <v>3.9830887068142307</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.9823287343724978</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>204.0000684</v>
+        <v>203.99968847</v>
       </c>
       <c r="C331" s="5">
-        <v>0.2741794000000084</v>
+        <v>0.2740713099999823</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6269980393942785</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.6263540593224546</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>205.33827790000001</v>
+        <v>205.3381454</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3382095000000049</v>
+        <v>1.3384569300000067</v>
       </c>
       <c r="D332" s="5">
-        <v>8.1621293800355321</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>8.1637091551015395</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>204.02591649999999</v>
+        <v>204.02583698000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.3123614000000146</v>
+        <v>-1.3123084199999937</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.4055270781397287</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-7.4052431581667744</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>203.24709340000001</v>
+        <v>203.24749320999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.77882309999998256</v>
+        <v>-0.77834377000002064</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.4857711850827986</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.4830697765375405</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>203.19690850000001</v>
+        <v>203.1975539</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.0184900000004973E-2</v>
+        <v>-4.9939309999984971E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.29589679617979536</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.29445014298031813</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>203.3551497</v>
+        <v>203.35620208</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15824119999999198</v>
+        <v>0.15864818000000014</v>
       </c>
       <c r="D336" s="5">
-        <v>0.93852256349937768</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.94094371966717549</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>203.31440710000001</v>
+        <v>203.31457466000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.0742599999987306E-2</v>
+        <v>-4.1627419999997528E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.24015758226370032</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.24536602189687562</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>203.23221029999999</v>
+        <v>203.23194556000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.2196800000019721E-2</v>
+        <v>-8.262909999999124E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.48406373645432099</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.48660349877981401</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>204.57570630000001</v>
+        <v>204.57531191999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.343496000000016</v>
+        <v>1.3433663599999761</v>
       </c>
       <c r="D339" s="5">
-        <v>8.2276492782577648</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.2268373816526861</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>204.54906009999999</v>
+        <v>204.54860891999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.6646200000016051E-2</v>
+        <v>-2.6702999999997701E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.15618933416065017</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.15652233551640693</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>204.99618150000001</v>
+        <v>204.99553415</v>
       </c>
       <c r="C341" s="5">
-        <v>0.44712140000001455</v>
+        <v>0.44692523000000506</v>
       </c>
       <c r="D341" s="5">
-        <v>2.6548323981651301</v>
+        <v>2.6536595082266023</v>
       </c>
       <c r="E341" s="5">
-        <v>0.95157739521796181</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.95133182279063533</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>204.8155654</v>
+        <v>204.81444909000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.18061610000000883</v>
+        <v>-0.1810850599999867</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.0521762036856952</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.0548981785476141</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>204.99711569999999</v>
+        <v>204.99633416</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18155029999999783</v>
+        <v>0.18188506999999277</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0688915529856846</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.0708780393846817</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>204.8698042</v>
+        <v>204.86959267</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.12731149999999047</v>
+        <v>-0.12674149000000057</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.74270823439794853</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-0.73939702593733836</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>204.75526540000001</v>
+        <v>204.75502083999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.11453879999999117</v>
+        <v>-0.11457183000001692</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.66883798007093542</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.6690309512779602</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>205.90356310000001</v>
+        <v>205.90396984</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1482977000000005</v>
+        <v>1.148949000000016</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9412853626552584</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.9453532183845423</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>206.23204559999999</v>
+        <v>206.23697849999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.32848249999997847</v>
+        <v>0.33300865999999019</v>
       </c>
       <c r="D347" s="5">
-        <v>1.9312734847841906</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.9581177635989766</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>206.03028140000001</v>
+        <v>206.03169600000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.20176419999998529</v>
+        <v>-0.20528249999998138</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.1677064239161483</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.1879289164782092</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>205.27715689999999</v>
+        <v>205.2773096</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.75312450000001263</v>
+        <v>-0.75438640000001556</v>
       </c>
       <c r="D349" s="5">
-        <v>-4.2993647857345056</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-4.306395176996169</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>206.16831099999999</v>
+        <v>206.16797009999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.89115409999999429</v>
+        <v>0.89066049999999564</v>
       </c>
       <c r="D350" s="5">
-        <v>5.3356714159325636</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>5.3326411079585023</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>206.50757970000001</v>
+        <v>206.505188</v>
       </c>
       <c r="C351" s="5">
-        <v>0.33926870000001941</v>
+        <v>0.33721790000001306</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9926800997092764</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.9805295549019997</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>206.91130920000001</v>
+        <v>206.91001797999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40372949999999719</v>
+        <v>0.40482997999998815</v>
       </c>
       <c r="D352" s="5">
-        <v>2.3714331141759804</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.3779948254708749</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>206.8075307</v>
+        <v>206.80561066000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.10377850000000421</v>
+        <v>-0.10440731999997865</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.60021482836161155</v>
+        <v>-0.60384535126226657</v>
       </c>
       <c r="E353" s="5">
-        <v>0.88360143430281646</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.8829833866895509</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>207.07894680000001</v>
+        <v>207.07646</v>
       </c>
       <c r="C354" s="5">
-        <v>0.27141610000001037</v>
+        <v>0.27084933999998384</v>
       </c>
       <c r="D354" s="5">
-        <v>1.5863088418827553</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.5829872829120406</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>208.04129829999999</v>
+        <v>208.03967241000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.96235149999998271</v>
+        <v>0.96321241000001123</v>
       </c>
       <c r="D355" s="5">
-        <v>5.7214946412986967</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.7268152233049152</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>209.24528369999999</v>
+        <v>209.24444308</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2039853999999934</v>
+        <v>1.2047706699999878</v>
       </c>
       <c r="D356" s="5">
-        <v>7.1700593385959799</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>7.1749436514150222</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>210.13279109999999</v>
+        <v>210.13150576000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.88750740000000405</v>
+        <v>0.88706268000001387</v>
       </c>
       <c r="D357" s="5">
-        <v>5.2101921097876369</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.2075415798745528</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>210.65769259999999</v>
+        <v>210.66429367000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52490149999999858</v>
+        <v>0.53278790999999615</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0390689462101328</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.0853874042215068</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>211.1657252</v>
+        <v>211.17477786000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.50803260000000705</v>
+        <v>0.51048418999999967</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9326760845727939</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.9469237453094932</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>209.0999817</v>
+        <v>209.10114095</v>
       </c>
       <c r="C360" s="5">
-        <v>-2.0657434999999964</v>
+        <v>-2.0736369100000047</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.127622419492155</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-11.167419474667762</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>211.2300128</v>
+        <v>211.23006121</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1300310999999965</v>
+        <v>2.128920260000001</v>
       </c>
       <c r="D361" s="5">
-        <v>12.932662334894808</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.925459987989019</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>211.43718029999999</v>
+        <v>211.43703987999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.20716749999999706</v>
+        <v>0.20697866999998382</v>
       </c>
       <c r="D362" s="5">
-        <v>1.183290191706643</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.1822055491782946</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>212.16908169999999</v>
+        <v>212.16518465999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.73190139999999815</v>
+        <v>0.72814478000000804</v>
       </c>
       <c r="D363" s="5">
-        <v>4.2338690809718971</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.2117275789443909</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>212.95865979999999</v>
+        <v>212.95080171999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.78957809999999995</v>
+        <v>0.78561705999999276</v>
       </c>
       <c r="D364" s="5">
-        <v>4.5582967312859823</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.5350466557930513</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>213.244764</v>
+        <v>213.24206157</v>
       </c>
       <c r="C365" s="5">
-        <v>0.28610420000001113</v>
+        <v>0.2912598500000172</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6241335239193244</v>
+        <v>1.6536827040615654</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1126687109561901</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.11231928836877</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>212.95344750000001</v>
+        <v>212.94907610999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.29131649999999354</v>
+        <v>-0.29298546000001124</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.627074479250179</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-1.6363462876596069</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.56595630000001</v>
+        <v>212.56281232000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.38749119999999948</v>
+        <v>-0.38626378999998678</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1618058824155129</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.1550701528256444</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.14867910000001</v>
+        <v>211.14765635000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4172772000000009</v>
+        <v>-1.4151559700000007</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.7139843871755094</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.702968142059941</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>194.16895640000001</v>
+        <v>194.16915879000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-16.979722699999996</v>
+        <v>-16.978497559999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-63.432343394387644</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-63.429760415140649</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>193.428451</v>
+        <v>193.44315194999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.74050540000001774</v>
+        <v>-0.72600684000002502</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.4816767142272003</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-4.3957211139622814</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>193.48908689999999</v>
+        <v>193.50362916</v>
       </c>
       <c r="C371" s="5">
-        <v>6.0635899999994081E-2</v>
+        <v>6.0477210000016157E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>0.37682494192488036</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.37580844688056558</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>193.3731373</v>
+        <v>193.37535586999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.11594959999999332</v>
+        <v>-0.12827329000000987</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.71674245595458874</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.7925844826204842</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>193.94733790000001</v>
+        <v>193.94668053999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.57420060000001172</v>
+        <v>0.57132466999999565</v>
       </c>
       <c r="D373" s="5">
-        <v>3.6220440760461603</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.6035649642005341</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>198.79937960000001</v>
+        <v>198.79669211000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8520417000000009</v>
+        <v>4.8500115700000208</v>
       </c>
       <c r="D374" s="5">
-        <v>34.51614793556368</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>34.499798251188608</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>198.4281929</v>
+        <v>198.41910744</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.37118670000000975</v>
+        <v>-0.37758467000000451</v>
       </c>
       <c r="D375" s="5">
-        <v>-2.217704127164366</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-2.2555614218725206</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>198.30834870000001</v>
+        <v>198.28986796000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.11984419999998863</v>
+        <v>-0.12923947999999541</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.72235843640171549</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-0.77882113804061959</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>198.73699400000001</v>
+        <v>198.72963705999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.42864529999999945</v>
+        <v>0.43976909999997815</v>
       </c>
       <c r="D377" s="5">
-        <v>2.6248701791018236</v>
+        <v>2.6940755462054877</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.8033417223786969</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-6.8056106769705416</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>200.72526490000001</v>
+        <v>200.71932745000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9882709000000034</v>
+        <v>1.9896903900000211</v>
       </c>
       <c r="D378" s="5">
-        <v>12.688572526567899</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>12.698632103511853</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>200.78293260000001</v>
+        <v>200.78077995000001</v>
       </c>
       <c r="C379" s="5">
-        <v>5.7667699999996103E-2</v>
+        <v>6.1452500000001464E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>0.34530128477179289</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.3680128997083143</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>201.80557920000001</v>
+        <v>201.80683135000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.0226466000000016</v>
+        <v>1.0260514000000001</v>
       </c>
       <c r="D380" s="5">
-        <v>6.2861086537752797</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.3076988971716208</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>202.89689000000001</v>
+        <v>202.89962754000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.0913108000000022</v>
+        <v>1.0927961900000014</v>
       </c>
       <c r="D381" s="5">
-        <v>6.6858097078559942</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.6951397460641049</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>204.33244859999999</v>
+        <v>204.38190893000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4355585999999789</v>
+        <v>1.4822813899999971</v>
       </c>
       <c r="D382" s="5">
-        <v>8.8286870335016374</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>9.1275527871783844</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>206.0562875</v>
+        <v>206.07351027000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.7238389000000041</v>
+        <v>1.6916013400000054</v>
       </c>
       <c r="D383" s="5">
-        <v>10.606940270800091</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>10.396832725892203</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>209.21919629999999</v>
+        <v>209.22128013</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1629087999999967</v>
+        <v>3.1477698599999826</v>
       </c>
       <c r="D384" s="5">
-        <v>20.057114877801972</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>19.951099369814141</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>210.98120109999999</v>
+        <v>210.97642665000001</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7620047999999997</v>
+        <v>1.7551465200000109</v>
       </c>
       <c r="D385" s="5">
-        <v>10.58768617872985</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>10.54444602831297</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.5924838</v>
+        <v>212.5811333</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6112827000000038</v>
+        <v>1.6047066499999971</v>
       </c>
       <c r="D386" s="5">
-        <v>9.5594256953784864</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>9.5189895484492748</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.95005140000001</v>
+        <v>215.92384677000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.3575676000000101</v>
+        <v>3.3427134700000067</v>
       </c>
       <c r="D387" s="5">
-        <v>20.688216414272411</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>20.589831654381175</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.49233599999999</v>
+        <v>216.44896245000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.5422845999999879</v>
+        <v>0.52511567999999897</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0553584187251293</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.9576912663591637</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>218.40707889999999</v>
+        <v>218.38745958000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.9147428999999931</v>
+        <v>1.9384971300000018</v>
       </c>
       <c r="D389" s="5">
-        <v>11.145070488853538</v>
+        <v>11.292591630899217</v>
       </c>
       <c r="E389" s="5">
-        <v>9.8975457483270404</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.8917417707883093</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>220.2460581</v>
+        <v>220.23745364999999</v>
       </c>
       <c r="C390" s="5">
-        <v>1.8389792000000114</v>
+        <v>1.8499940699999797</v>
       </c>
       <c r="D390" s="5">
-        <v>10.585250638293608</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>10.652637444550649</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>221.7056115</v>
+        <v>221.71111707</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4595534000000043</v>
+        <v>1.4736634200000083</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2486514628015151</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.3316892597805392</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>224.0498283</v>
+        <v>224.06629619</v>
       </c>
       <c r="C392" s="5">
-        <v>2.3442167999999981</v>
+        <v>2.3551791200000025</v>
       </c>
       <c r="D392" s="5">
-        <v>13.452784435583776</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>13.519059070152849</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>226.2144041</v>
+        <v>226.23574965</v>
       </c>
       <c r="C393" s="5">
-        <v>2.1645757999999944</v>
+        <v>2.1694534599999997</v>
       </c>
       <c r="D393" s="5">
-        <v>12.229667062427986</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.257759937272382</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>228.54712699999999</v>
+        <v>228.64667130000001</v>
       </c>
       <c r="C394" s="5">
-        <v>2.3327228999999932</v>
+        <v>2.4109216500000059</v>
       </c>
       <c r="D394" s="5">
-        <v>13.100919452166959</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>13.564816201505781</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>229.45748900000001</v>
+        <v>229.48703282</v>
       </c>
       <c r="C395" s="5">
-        <v>0.91036200000002054</v>
+        <v>0.84036151999998765</v>
       </c>
       <c r="D395" s="5">
-        <v>4.8860294641860591</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.5007026261012051</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>234.87660070000001</v>
+        <v>234.87799853000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.419111700000002</v>
+        <v>5.3909657100000175</v>
       </c>
       <c r="D396" s="5">
-        <v>32.327526295430495</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>32.132679218368487</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>235.0212362</v>
+        <v>235.00754746000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.14463549999999259</v>
+        <v>0.12954892999999856</v>
       </c>
       <c r="D397" s="5">
-        <v>0.74146015736407112</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>0.6638815902981321</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>236.3235727</v>
+        <v>236.29306209999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.3023364999999956</v>
+        <v>1.285514639999974</v>
       </c>
       <c r="D398" s="5">
-        <v>6.8560823458152953</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.7652499598991778</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>236.34246859999999</v>
+        <v>236.27457468</v>
       </c>
       <c r="C399" s="5">
-        <v>1.8895899999989751E-2</v>
+        <v>-1.8487419999985377E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>9.5991500824466058E-2</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-9.3846851707513057E-2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>238.35173549999999</v>
+        <v>238.25022634000001</v>
       </c>
       <c r="C400" s="5">
-        <v>2.0092669000000001</v>
+        <v>1.9756516600000111</v>
       </c>
       <c r="D400" s="5">
-        <v>10.692606166670426</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>10.508575826509992</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>237.20969450000001</v>
+        <v>237.16051987</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1420409999999777</v>
+        <v>-1.0897064700000101</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.6005664004061373</v>
+        <v>-5.3525622719230999</v>
       </c>
       <c r="E401" s="5">
-        <v>8.6089771882389421</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.5962171665461504</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>237.47059719999999</v>
+        <v>237.48343593000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.26090269999997417</v>
+        <v>0.32291606000001138</v>
       </c>
       <c r="D402" s="5">
-        <v>1.3278721690734852</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.6462030549027951</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>237.42432590000001</v>
+        <v>237.43475687</v>
       </c>
       <c r="C403" s="5">
-        <v>-4.6271299999972371E-2</v>
+        <v>-4.8679060000011987E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.23357036085011051</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.2456973927626005</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>237.0958162</v>
+        <v>237.15968677000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.32850970000001212</v>
+        <v>-0.27507009999999354</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.6477901922408389</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.3813857622819059</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>236.064584</v>
+        <v>236.13176476999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0312322000000052</v>
+        <v>-1.027922000000018</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.096255431774388</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.0789490771738555</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>234.87904130000001</v>
+        <v>235.03709567999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.185542699999985</v>
+        <v>-1.0946690899999965</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.8628268053626869</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-5.4233365059737526</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>233.0520391</v>
+        <v>233.08696171</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.8270022000000097</v>
+        <v>-1.950133969999996</v>
       </c>
       <c r="D407" s="5">
-        <v>-8.9450209252300628</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-9.5145340883057585</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>232.42323339999999</v>
+        <v>232.41676941</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.62880570000001512</v>
+        <v>-0.67019229999999652</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.1901431455493401</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.3963019133394834</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>231.83344750000001</v>
+        <v>231.79984759999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.58978589999998121</v>
+        <v>-0.61692181000000801</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.0029206002102349</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.1391600785008356</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>230.91994070000001</v>
+        <v>230.85944237999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.91350679999999329</v>
+        <v>-0.94040522000000237</v>
       </c>
       <c r="D410" s="5">
-        <v>-4.6272894161787264</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-4.7611912134158496</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>230.25694340000001</v>
+        <v>230.14160806999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.66299730000000068</v>
+        <v>-0.71783431000000064</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.391447505328915</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.6681253451711915</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>228.83063899999999</v>
+        <v>228.67011403000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.4263044000000207</v>
+        <v>-1.4714940399999819</v>
       </c>
       <c r="D412" s="5">
-        <v>-7.1851948007547346</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-7.4084871285197806</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>227.71783379999999</v>
+        <v>227.63025013999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1128051999999968</v>
+        <v>-1.0398638900000208</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.6820297015003014</v>
+        <v>-5.3224943511064442</v>
       </c>
       <c r="E413" s="5">
-        <v>-4.001464071697125</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-4.0184891377468945</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>227.68449989999999</v>
+        <v>227.73525796000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-3.3333900000002359E-2</v>
+        <v>0.10500782000002573</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.17551761471640281</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.55497714739118909</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>226.8482534</v>
+        <v>226.87111680000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.83624649999998724</v>
+        <v>-0.86414116000000263</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.319445345896467</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.4595620340223574</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>226.6959507</v>
+        <v>226.82812387999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.15230270000000701</v>
+        <v>-4.2992920000017421E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.80269461973581091</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.22716759356343763</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>226.09643120000001</v>
+        <v>226.21405206</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.59951949999998533</v>
+        <v>-0.61407181999999239</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.127761559932063</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.2007168845418099</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>224.85675599999999</v>
+        <v>225.04060115999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.239675200000022</v>
+        <v>-1.173450900000006</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.3847067435527034</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-6.0502557288582555</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>225.53409070000001</v>
+        <v>225.57513270999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.67733470000001716</v>
+        <v>0.53453154999999697</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6752463053135953</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.8878534988791449</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>225.28986570000001</v>
+        <v>225.27463938</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.24422500000000014</v>
+        <v>-0.30049332999999478</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.2917373858764125</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.5868848276931802</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>225.1013973</v>
+        <v>225.04640347</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.18846840000000498</v>
+        <v>-0.2282359099999951</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.99926548509777779</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-1.2090223594618643</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>226.1763062</v>
+        <v>226.08348856000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0749088999999969</v>
+        <v>1.037085090000005</v>
       </c>
       <c r="D422" s="5">
-        <v>5.8831846195609883</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.672316951286116</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>224.9723242</v>
+        <v>224.80990523</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.2039819999999963</v>
+        <v>-1.2735833300000081</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.204099894799608</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-6.5543348514713884</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>224.6743697</v>
+        <v>224.45590172000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.29795450000000301</v>
+        <v>-0.35400350999998409</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.5777603870743007</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.8733353296749078</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>224.86742509999999</v>
+        <v>224.73664384</v>
       </c>
       <c r="C425" s="5">
-        <v>0.19305539999999155</v>
+        <v>0.28074211999998511</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0360081191800763</v>
+        <v>1.5112891903309</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.2517283571665483</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-1.2711870668420944</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>224.23401670000001</v>
+        <v>224.3299399</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.63340839999997911</v>
+        <v>-0.40670393999999987</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.328291299731978</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-2.1501444851329765</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>224.20770089999999</v>
+        <v>224.24072931000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.6315800000020317E-2</v>
+        <v>-8.9210589999993317E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.14073950547178748</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.47616858746605262</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>223.48313899999999</v>
+        <v>223.69287847000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.72456189999999765</v>
+        <v>-0.54785083999999529</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.8097952158272386</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.8926886955257802</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>223.23366530000001</v>
+        <v>223.39634817999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.24947369999998159</v>
+        <v>-0.29653029000002107</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.3313632959782051</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.579189386952351</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>223.3380429</v>
+        <v>223.55007488999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.1043775999999923</v>
+        <v>0.15372671000000082</v>
       </c>
       <c r="D430" s="5">
-        <v>0.56253042486860139</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.82889374001515748</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>223.9457654</v>
+        <v>223.98452803000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.60772249999999417</v>
+        <v>0.43445314000001645</v>
       </c>
       <c r="D431" s="5">
-        <v>3.3146202632396093</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>2.3572015768016374</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>224.7086793</v>
+        <v>224.68044293</v>
       </c>
       <c r="C432" s="5">
-        <v>0.76291390000000092</v>
+        <v>0.69591489999999112</v>
       </c>
       <c r="D432" s="5">
-        <v>4.1655016072885687</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.792749375207527</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>223.72335340000001</v>
+        <v>223.64413859000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.98532589999999232</v>
+        <v>-1.0363043399999867</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.1368202834799597</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.3965470064034182</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>221.89884989999999</v>
+        <v>221.77623080000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.82450350000002</v>
+        <v>-1.8679077900000038</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.3589827029680102</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-9.5747468862214085</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>223.69932220000001</v>
+        <v>223.57773223999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.800472300000024</v>
+        <v>1.8015014399999814</v>
       </c>
       <c r="D435" s="5">
-        <v>10.183205503861892</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>10.195176153154438</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>224.01644239999999</v>
+        <v>223.76929214</v>
       </c>
       <c r="C436" s="5">
-        <v>0.31712019999997665</v>
+        <v>0.19155990000001566</v>
       </c>
       <c r="D436" s="5">
-        <v>1.714468183177642</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.0330108330838694</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>224.16429059999999</v>
+        <v>223.90382826000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.14784819999999854</v>
+        <v>0.13453612000000703</v>
       </c>
       <c r="D437" s="5">
-        <v>0.79486698482429397</v>
+        <v>0.72386280639002987</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.31268846507550574</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.37057400420774655</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>222.45365140000001</v>
+        <v>222.32556833999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.7106391999999744</v>
+        <v>-1.578259920000022</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.7826822444508004</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-8.1382520533323834</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>223.33638590000001</v>
+        <v>222.57252020999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.88273449999999798</v>
+        <v>0.24695187000000374</v>
       </c>
       <c r="D439" s="5">
-        <v>4.8671204164267179</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.3410935388751488</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>222.68161699999999</v>
+        <v>222.03965983000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.65476890000002186</v>
+        <v>-0.53286037999998825</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.4619354407417702</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-2.8353883764070553</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>222.110142</v>
+        <v>221.35030637</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.57147499999999241</v>
+        <v>-0.68935346000000663</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.0365003225303888</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-3.6626070706973768</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>220.7747181</v>
+        <v>219.91314829999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.335423899999995</v>
+        <v>-1.4371580700000095</v>
       </c>
       <c r="D442" s="5">
-        <v>-6.9810592706741836</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>-7.5189348846263604</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>220.6948759</v>
+        <v>219.68372986</v>
       </c>
       <c r="C443" s="5">
-        <v>-7.984220000000164E-2</v>
+        <v>-0.22941843999998923</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.43311253277019679</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-1.2447095681746734</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>220.0660306</v>
+        <v>218.98880301</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.62884529999999472</v>
+        <v>-0.69492685000000165</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.3661856619539132</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-3.7306156597471718</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>216.71995648000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.2688465299999905</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-11.748125079119776</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE500000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>