--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F94D9F07-40ED-4279-A5CE-A19EE1EBC72B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FCBDE227-2281-412A-875E-54479618B463}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{50262D11-585B-4AD1-B105-1318794AEC97}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{03AD9B55-0095-494C-A6D6-D8175A3D5B6D}"/>
   </bookViews>
   <sheets>
     <sheet name="AE500000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Information</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2075652-29DA-4B30-B647-489BCE11A282}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E867BC1-CDEF-4D82-9821-B890F1DA7DA1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>175.29377127000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>175.72533720999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.43156593999998449</v>
       </c>
       <c r="D7" s="5">
         <v>2.9946841500251509</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>175.79851055</v>
       </c>
       <c r="C8" s="5">
         <v>7.3173340000010967E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.50083494100487957</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>175.81651649</v>
       </c>
       <c r="C9" s="5">
         <v>1.800593999999478E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.12297774334995015</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>176.09665455000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.28013806000001296</v>
       </c>
       <c r="D10" s="5">
         <v>1.9288708069378657</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>177.56280372000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.4661491699999942</v>
       </c>
       <c r="D11" s="5">
         <v>10.461430278604688</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>179.78509163999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.2222879199999852</v>
       </c>
       <c r="D12" s="5">
         <v>16.096782095378614</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>180.28598338</v>
       </c>
       <c r="C13" s="5">
         <v>0.50089174000001435</v>
       </c>
       <c r="D13" s="5">
         <v>3.3949786725625763</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>180.43575876</v>
       </c>
       <c r="C14" s="5">
         <v>0.14977537999999413</v>
       </c>
       <c r="D14" s="5">
         <v>1.0014864011885338</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>178.45461578000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.9811429799999871</v>
       </c>
       <c r="D15" s="5">
         <v>-12.408471611112615</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>179.01447137</v>
       </c>
       <c r="C16" s="5">
         <v>0.55985558999998375</v>
       </c>
       <c r="D16" s="5">
         <v>3.8303355329256661</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>177.89637261999999</v>
       </c>
       <c r="C17" s="5">
         <v>-1.1180987500000015</v>
       </c>
       <c r="D17" s="5">
         <v>-7.2428431755984128</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>178.89939989999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.0030272799999977</v>
       </c>
       <c r="D18" s="5">
         <v>6.9797287743842418</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>177.80842641999999</v>
       </c>
       <c r="C19" s="5">
         <v>-1.0909734800000024</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0773777257479136</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>177.89454108999999</v>
       </c>
       <c r="C20" s="5">
         <v>8.6114670000000615E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.58272441134705755</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>178.43551540000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.54097431000002416</v>
       </c>
       <c r="D21" s="5">
         <v>3.7108367863631031</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>178.15875317000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.27676223000000277</v>
       </c>
       <c r="D22" s="5">
         <v>-1.8454626511520855</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>177.35629413999999</v>
       </c>
       <c r="C23" s="5">
         <v>-0.80245903000002272</v>
       </c>
       <c r="D23" s="5">
         <v>-5.2731073040404697</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>177.55205501</v>
       </c>
       <c r="C24" s="5">
         <v>0.19576087000001507</v>
       </c>
       <c r="D24" s="5">
         <v>1.3325966370248743</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>177.67911937</v>
       </c>
       <c r="C25" s="5">
         <v>0.12706435999999144</v>
       </c>
       <c r="D25" s="5">
         <v>0.86216306626627492</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>177.80369155</v>
       </c>
       <c r="C26" s="5">
         <v>0.12457218000000125</v>
       </c>
       <c r="D26" s="5">
         <v>0.84458094969424025</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>178.48631234000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.68262079000001563</v>
       </c>
       <c r="D27" s="5">
         <v>4.7055540414735253</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>179.38425702000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.89794467999999483</v>
       </c>
       <c r="D28" s="5">
         <v>6.2069439864360199</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>179.91265509999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.52839807999998811</v>
       </c>
       <c r="D29" s="5">
         <v>3.5925776474145188</v>
       </c>
       <c r="E29" s="5">
         <v>1.1334028065355328</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>175.66022756000001</v>
       </c>
       <c r="C30" s="5">
         <v>-4.2524275399999851</v>
       </c>
       <c r="D30" s="5">
         <v>-24.951720789566821</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>176.00191609000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.34168852999999899</v>
       </c>
       <c r="D31" s="5">
         <v>2.3593356448121439</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>176.18777352999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.18585743999997817</v>
       </c>
       <c r="D32" s="5">
         <v>1.274581842026512</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>176.50461781000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.3168442800000264</v>
       </c>
       <c r="D33" s="5">
         <v>2.1794724265224552</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>176.94246186000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.43784404999999538</v>
       </c>
       <c r="D34" s="5">
         <v>3.0177167503306013</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>177.03817534999999</v>
       </c>
       <c r="C35" s="5">
         <v>9.5713489999980084E-2</v>
       </c>
       <c r="D35" s="5">
         <v>0.65105070914013297</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>175.81639050000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.2217848499999775</v>
       </c>
       <c r="D36" s="5">
         <v>-7.9742811067629376</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>175.38967109999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.42671940000002451</v>
       </c>
       <c r="D37" s="5">
         <v>-2.8739231492708184</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>175.47173447</v>
       </c>
       <c r="C38" s="5">
         <v>8.2063370000014402E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.56291717587826362</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>176.10607231</v>
       </c>
       <c r="C39" s="5">
         <v>0.6343378400000006</v>
       </c>
       <c r="D39" s="5">
         <v>4.425351612260342</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.76960299000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.33646931999999197</v>
       </c>
       <c r="D40" s="5">
         <v>-2.2687872513495022</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.17979514999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.41019215999997982</v>
       </c>
       <c r="D41" s="5">
         <v>2.8366561709818994</v>
       </c>
       <c r="E41" s="5">
         <v>-2.0748178875605983</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>176.90256489999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.72276974999999766</v>
       </c>
       <c r="D42" s="5">
         <v>5.0355584932327835</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>176.88585004000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.6714859999979126E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-0.11332459623873969</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>177.53315257</v>
       </c>
       <c r="C44" s="5">
         <v>0.64730252999999038</v>
       </c>
       <c r="D44" s="5">
         <v>4.4807945408288807</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>177.78096606</v>
       </c>
       <c r="C45" s="5">
         <v>0.24781348999999864</v>
       </c>
       <c r="D45" s="5">
         <v>1.6879657928283054</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.34786299000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.56689693000001284</v>
       </c>
       <c r="D46" s="5">
         <v>3.8943132404960057</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.61979571000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.2719327199999952</v>
       </c>
       <c r="D47" s="5">
         <v>8.901900471587453</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>179.18016660999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.43962910000001898</v>
       </c>
       <c r="D48" s="5">
         <v>-2.8978478397103991</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>178.87719573999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.30297086999999578</v>
       </c>
       <c r="D49" s="5">
         <v>-2.0102835752952908</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>179.18595662000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.30876088000002255</v>
       </c>
       <c r="D50" s="5">
         <v>2.0911042735275442</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>179.29386790999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.10791128999997568</v>
       </c>
       <c r="D51" s="5">
         <v>0.72507539157444789</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>179.07646718000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21740072999998006</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4453817474379016</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>179.33373732000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.25727014000000281</v>
       </c>
       <c r="D53" s="5">
         <v>1.7376671496447171</v>
       </c>
       <c r="E53" s="5">
         <v>1.7901838104163792</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>179.03194421000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.30179311000000553</v>
       </c>
       <c r="D54" s="5">
         <v>-2.0008420937957516</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>179.17073349</v>
       </c>
       <c r="C55" s="5">
         <v>0.13878927999999746</v>
       </c>
       <c r="D55" s="5">
         <v>0.93424156398806968</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>179.81794087</v>
       </c>
       <c r="C56" s="5">
         <v>0.64720737999999756</v>
       </c>
       <c r="D56" s="5">
         <v>4.4218498848842103</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>180.50541283999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.68747196999999005</v>
       </c>
       <c r="D57" s="5">
         <v>4.6854957875255732</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>180.87124692</v>
       </c>
       <c r="C58" s="5">
         <v>0.36583408000001327</v>
       </c>
       <c r="D58" s="5">
         <v>2.4593591243060597</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.07510445</v>
       </c>
       <c r="C59" s="5">
         <v>1.2038575299999934</v>
       </c>
       <c r="D59" s="5">
         <v>8.2860275272824246</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>186.04894655999999</v>
       </c>
       <c r="C60" s="5">
         <v>3.9738421099999925</v>
       </c>
       <c r="D60" s="5">
         <v>29.57456830908507</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>186.04864067</v>
       </c>
       <c r="C61" s="5">
         <v>-3.0588999999281441E-4</v>
       </c>
       <c r="D61" s="5">
         <v>-1.9729468373586023E-3</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>186.98891565</v>
       </c>
       <c r="C62" s="5">
         <v>0.9402749799999981</v>
       </c>
       <c r="D62" s="5">
         <v>6.2361546273705715</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>187.37099812</v>
       </c>
       <c r="C63" s="5">
         <v>0.38208247000000028</v>
       </c>
       <c r="D63" s="5">
         <v>2.4797566685870409</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>188.79281713</v>
       </c>
       <c r="C64" s="5">
         <v>1.4218190100000072</v>
       </c>
       <c r="D64" s="5">
         <v>9.4957242268259847</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>190.77048782</v>
       </c>
       <c r="C65" s="5">
         <v>1.9776706899999965</v>
       </c>
       <c r="D65" s="5">
         <v>13.320551436732607</v>
       </c>
       <c r="E65" s="5">
         <v>6.3773558009291076</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>192.1908047</v>
       </c>
       <c r="C66" s="5">
         <v>1.4203168800000014</v>
       </c>
       <c r="D66" s="5">
         <v>9.3092662595800633</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>194.24332570000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.0525210000000129</v>
       </c>
       <c r="D67" s="5">
         <v>13.595728168401111</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>195.85752142999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.6141957299999774</v>
       </c>
       <c r="D68" s="5">
         <v>10.44086230819512</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>193.456671</v>
       </c>
       <c r="C69" s="5">
         <v>-2.4008504299999913</v>
       </c>
       <c r="D69" s="5">
         <v>-13.757473397649022</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>192.90599159000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.55067940999998655</v>
       </c>
       <c r="D70" s="5">
         <v>-3.3628572941324375</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>194.93254823999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.026556649999975</v>
       </c>
       <c r="D71" s="5">
         <v>13.361013147166556</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.01111213999999</v>
       </c>
       <c r="C72" s="5">
         <v>7.8563900000006015E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.48471095413353815</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>196.15761314</v>
       </c>
       <c r="C73" s="5">
         <v>1.1465010000000007</v>
       </c>
       <c r="D73" s="5">
         <v>7.2876446942535367</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>197.03796374000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.88035060000001408</v>
       </c>
       <c r="D74" s="5">
         <v>5.5205164928908257</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>197.41352379</v>
       </c>
       <c r="C75" s="5">
         <v>0.37556004999999004</v>
       </c>
       <c r="D75" s="5">
         <v>2.3113650985939538</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.51437382</v>
       </c>
       <c r="C76" s="5">
         <v>1.1008500300000037</v>
       </c>
       <c r="D76" s="5">
         <v>6.9007347898865312</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>200.70223562000001</v>
       </c>
       <c r="C77" s="5">
         <v>2.1878618000000074</v>
       </c>
       <c r="D77" s="5">
         <v>14.05728336672154</v>
       </c>
       <c r="E77" s="5">
         <v>5.2061238158446432</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>198.82220624999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.8800293700000168</v>
       </c>
       <c r="D78" s="5">
         <v>-10.67929489684445</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>200.05315462999999</v>
       </c>
       <c r="C79" s="5">
         <v>1.230948380000001</v>
       </c>
       <c r="D79" s="5">
         <v>7.6877208696864985</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>201.06660232999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0134477000000004</v>
       </c>
       <c r="D80" s="5">
         <v>6.2513411097540494</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>203.65962938000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.5930270500000177</v>
       </c>
       <c r="D81" s="5">
         <v>16.621901730671151</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>204.84755104999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.1879216699999802</v>
       </c>
       <c r="D82" s="5">
         <v>7.2284249468817618</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>205.53969290000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.69214185000001294</v>
       </c>
       <c r="D83" s="5">
         <v>4.1307805116581831</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>206.59312202999999</v>
       </c>
       <c r="C84" s="5">
         <v>1.0534291299999836</v>
       </c>
       <c r="D84" s="5">
         <v>6.326584952085379</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>207.77189681999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.1787747900000056</v>
       </c>
       <c r="D85" s="5">
         <v>7.0659440033863152</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>208.96927678</v>
       </c>
       <c r="C86" s="5">
         <v>1.1973799600000063</v>
       </c>
       <c r="D86" s="5">
         <v>7.1390079277408258</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>212.35113179000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.3818550100000095</v>
       </c>
       <c r="D87" s="5">
         <v>21.245515509542344</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>214.64638768</v>
       </c>
       <c r="C88" s="5">
         <v>2.2952558899999929</v>
       </c>
       <c r="D88" s="5">
         <v>13.770076025514232</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>215.40812831</v>
       </c>
       <c r="C89" s="5">
         <v>0.76174062999999137</v>
       </c>
       <c r="D89" s="5">
         <v>4.3426919463556812</v>
       </c>
       <c r="E89" s="5">
         <v>7.3272191735040737</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>219.08045207000001</v>
       </c>
       <c r="C90" s="5">
         <v>3.6723237600000118</v>
       </c>
       <c r="D90" s="5">
         <v>22.489396627786196</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>221.02603882</v>
       </c>
       <c r="C91" s="5">
         <v>1.9455867499999897</v>
       </c>
       <c r="D91" s="5">
         <v>11.193075880882519</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>220.94284185999999</v>
       </c>
       <c r="C92" s="5">
         <v>-8.3196960000009312E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.45076102153178699</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>224.34960667999999</v>
       </c>
       <c r="C93" s="5">
         <v>3.4067648200000065</v>
       </c>
       <c r="D93" s="5">
         <v>20.155739417343412</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>226.02868781999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.6790811399999939</v>
       </c>
       <c r="D94" s="5">
         <v>9.3601294873953513</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>228.34061245999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.3119246400000009</v>
       </c>
       <c r="D95" s="5">
         <v>12.988742062685077</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>229.87309377</v>
       </c>
       <c r="C96" s="5">
         <v>1.5324813100000085</v>
       </c>
       <c r="D96" s="5">
         <v>8.3576932805822004</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>231.1753349</v>
       </c>
       <c r="C97" s="5">
         <v>1.3022411299999987</v>
       </c>
       <c r="D97" s="5">
         <v>7.0139156330333075</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>231.76618911</v>
       </c>
       <c r="C98" s="5">
         <v>0.59085421000000338</v>
       </c>
       <c r="D98" s="5">
         <v>3.1105283179674759</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>232.37519372</v>
       </c>
       <c r="C99" s="5">
         <v>0.6090046099999995</v>
       </c>
       <c r="D99" s="5">
         <v>3.1991737969012446</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>235.14242171000001</v>
       </c>
       <c r="C100" s="5">
         <v>2.7672279900000092</v>
       </c>
       <c r="D100" s="5">
         <v>15.264258757415616</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>234.80390851999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.33851319000001467</v>
       </c>
       <c r="D101" s="5">
         <v>-1.7139181152729388</v>
       </c>
       <c r="E101" s="5">
         <v>9.0042007059673246</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>232.34545750000001</v>
       </c>
       <c r="C102" s="5">
         <v>-2.4584510199999841</v>
       </c>
       <c r="D102" s="5">
         <v>-11.865413401808389</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>234.46111689</v>
       </c>
       <c r="C103" s="5">
         <v>2.1156593899999905</v>
       </c>
       <c r="D103" s="5">
         <v>11.490976625935879</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>236.77339531000001</v>
       </c>
       <c r="C104" s="5">
         <v>2.3122784200000126</v>
       </c>
       <c r="D104" s="5">
         <v>12.498017593472577</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>236.81480518000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.1409869999995408E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.21007288765149124</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>238.18554667000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.3707414900000003</v>
       </c>
       <c r="D106" s="5">
         <v>7.1713380906513358</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>238.98637808999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.8008314199999802</v>
       </c>
       <c r="D107" s="5">
         <v>4.1101122731992623</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>241.96446567999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.9780875900000012</v>
       </c>
       <c r="D108" s="5">
         <v>16.022261210251941</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>242.73935691</v>
       </c>
       <c r="C109" s="5">
         <v>0.77489123000000859</v>
       </c>
       <c r="D109" s="5">
         <v>3.9114176088634212</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>244.22252972000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.4831728100000134</v>
       </c>
       <c r="D110" s="5">
         <v>7.5836665171869377</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>245.94239859000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.7198688699999991</v>
       </c>
       <c r="D111" s="5">
         <v>8.7857838437937819</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>246.83092457000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.88852597999999716</v>
       </c>
       <c r="D112" s="5">
         <v>4.4224765228633611</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>248.01521468000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.1842901100000063</v>
       </c>
       <c r="D113" s="5">
         <v>5.9119698146254063</v>
       </c>
       <c r="E113" s="5">
         <v>5.6265273620327072</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>248.07380520000001</v>
       </c>
       <c r="C114" s="5">
         <v>5.8590519999995649E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.2838537488116355</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>249.30093933000001</v>
       </c>
       <c r="C115" s="5">
         <v>1.227134129999996</v>
       </c>
       <c r="D115" s="5">
         <v>6.1001696580506692</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>249.86853307999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.56759374999998613</v>
       </c>
       <c r="D116" s="5">
         <v>2.766561992584271</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>250.74274120999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.87420812999999953</v>
       </c>
       <c r="D117" s="5">
         <v>4.2801451405926505</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>252.05924578</v>
       </c>
       <c r="C118" s="5">
         <v>1.3165045700000064</v>
       </c>
       <c r="D118" s="5">
         <v>6.4856670989270393</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>252.16650351999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.10725773999999433</v>
       </c>
       <c r="D119" s="5">
         <v>0.51182786623924503</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>251.02329370000001</v>
       </c>
       <c r="C120" s="5">
         <v>-1.1432098199999814</v>
       </c>
       <c r="D120" s="5">
         <v>-5.3066405320738248</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>252.20678251000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.1834888100000001</v>
       </c>
       <c r="D121" s="5">
         <v>5.8066237312792035</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>253.95496385999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.7481813499999816</v>
       </c>
       <c r="D122" s="5">
         <v>8.6423952697023623</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>254.73665868000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.78169482000001267</v>
       </c>
       <c r="D123" s="5">
         <v>3.7568797652821617</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>256.14359549</v>
       </c>
       <c r="C124" s="5">
         <v>1.4069368099999906</v>
       </c>
       <c r="D124" s="5">
         <v>6.8328074720519938</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.26461954000001</v>
       </c>
       <c r="C125" s="5">
         <v>2.1210240500000168</v>
       </c>
       <c r="D125" s="5">
         <v>10.402005323335395</v>
       </c>
       <c r="E125" s="5">
         <v>4.132571009090813</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>260.93597419999998</v>
       </c>
       <c r="C126" s="5">
         <v>2.6713546599999631</v>
       </c>
       <c r="D126" s="5">
         <v>13.143214439619854</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>262.66920270999998</v>
       </c>
       <c r="C127" s="5">
         <v>1.7332285100000036</v>
       </c>
       <c r="D127" s="5">
         <v>8.2685643948914986</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>264.18248734999997</v>
       </c>
       <c r="C128" s="5">
         <v>1.5132846399999949</v>
       </c>
       <c r="D128" s="5">
         <v>7.1367401774414363</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>268.47816029000001</v>
       </c>
       <c r="C129" s="5">
         <v>4.2956729400000313</v>
       </c>
       <c r="D129" s="5">
         <v>21.355443074066759</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>270.49966834999998</v>
       </c>
       <c r="C130" s="5">
         <v>2.0215080599999737</v>
       </c>
       <c r="D130" s="5">
         <v>9.4191369820678226</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>274.05103545999998</v>
       </c>
       <c r="C131" s="5">
         <v>3.551367110000001</v>
       </c>
       <c r="D131" s="5">
         <v>16.943617562638625</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>276.82299323000001</v>
       </c>
       <c r="C132" s="5">
         <v>2.7719577700000286</v>
       </c>
       <c r="D132" s="5">
         <v>12.836226868076594</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>278.64307210999999</v>
       </c>
       <c r="C133" s="5">
         <v>1.8200788799999827</v>
       </c>
       <c r="D133" s="5">
         <v>8.1815184397564966</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>280.72441961999999</v>
       </c>
       <c r="C134" s="5">
         <v>2.0813475100000005</v>
       </c>
       <c r="D134" s="5">
         <v>9.3410689530655233</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>279.51925788</v>
       </c>
       <c r="C135" s="5">
         <v>-1.2051617399999941</v>
       </c>
       <c r="D135" s="5">
         <v>-5.0317350601034256</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>280.36058147</v>
       </c>
       <c r="C136" s="5">
         <v>0.84132359000000179</v>
       </c>
       <c r="D136" s="5">
         <v>3.6722703490817743</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>279.71038513000002</v>
       </c>
       <c r="C137" s="5">
         <v>-0.6501963399999795</v>
       </c>
       <c r="D137" s="5">
         <v>-2.7477472370491252</v>
       </c>
       <c r="E137" s="5">
         <v>8.3037953972160174</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>276.24378538000002</v>
       </c>
       <c r="C138" s="5">
         <v>-3.4665997500000003</v>
       </c>
       <c r="D138" s="5">
         <v>-13.899216438713724</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>277.60915097999998</v>
       </c>
       <c r="C139" s="5">
         <v>1.3653655999999614</v>
       </c>
       <c r="D139" s="5">
         <v>6.0950535573202291</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>276.58283161000003</v>
       </c>
       <c r="C140" s="5">
         <v>-1.0263193699999533</v>
       </c>
       <c r="D140" s="5">
         <v>-4.3472880316435596</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>275.84752299000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.73530862000001207</v>
       </c>
       <c r="D141" s="5">
         <v>-3.1440200533028428</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>274.03682778000001</v>
       </c>
       <c r="C142" s="5">
         <v>-1.8106952100000058</v>
       </c>
       <c r="D142" s="5">
         <v>-7.5986925676868271</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>272.30547395999997</v>
       </c>
       <c r="C143" s="5">
         <v>-1.731353820000038</v>
       </c>
       <c r="D143" s="5">
         <v>-7.3235728769028725</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>269.88742924000002</v>
       </c>
       <c r="C144" s="5">
         <v>-2.4180447199999549</v>
       </c>
       <c r="D144" s="5">
         <v>-10.150551077075898</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>268.72750984999999</v>
       </c>
       <c r="C145" s="5">
         <v>-1.1599193900000273</v>
       </c>
       <c r="D145" s="5">
         <v>-5.0371686498552837</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>267.46387430999999</v>
       </c>
       <c r="C146" s="5">
         <v>-1.2636355399999957</v>
       </c>
       <c r="D146" s="5">
         <v>-5.4990789562219149</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>265.97284560000003</v>
       </c>
       <c r="C147" s="5">
         <v>-1.4910287099999664</v>
       </c>
       <c r="D147" s="5">
         <v>-6.4882849200376906</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>264.05269736999998</v>
       </c>
       <c r="C148" s="5">
         <v>-1.9201482300000521</v>
       </c>
       <c r="D148" s="5">
         <v>-8.3273676204422493</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>261.27401780000002</v>
       </c>
       <c r="C149" s="5">
         <v>-2.7786795699999516</v>
       </c>
       <c r="D149" s="5">
         <v>-11.922011861086823</v>
       </c>
       <c r="E149" s="5">
         <v>-6.5912344732682708</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>260.79246025999998</v>
       </c>
       <c r="C150" s="5">
         <v>-0.48155754000003981</v>
       </c>
       <c r="D150" s="5">
         <v>-2.1894521493478369</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>258.65430062000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.1381596399999694</v>
       </c>
       <c r="D151" s="5">
         <v>-9.4067023612094509</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>256.49221451</v>
       </c>
       <c r="C152" s="5">
         <v>-2.1620861100000184</v>
       </c>
       <c r="D152" s="5">
         <v>-9.5822280494917251</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>253.69183047999999</v>
       </c>
       <c r="C153" s="5">
         <v>-2.8003840300000036</v>
       </c>
       <c r="D153" s="5">
         <v>-12.342811236298134</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>252.27987798000001</v>
       </c>
       <c r="C154" s="5">
         <v>-1.411952499999984</v>
       </c>
       <c r="D154" s="5">
         <v>-6.4780480980944022</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>250.07057581999999</v>
       </c>
       <c r="C155" s="5">
         <v>-2.2093021600000213</v>
       </c>
       <c r="D155" s="5">
         <v>-10.017142128232749</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>247.92572128</v>
       </c>
       <c r="C156" s="5">
         <v>-2.144854539999983</v>
       </c>
       <c r="D156" s="5">
         <v>-9.8204850419670304</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>246.63474432000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.2909769599999947</v>
       </c>
       <c r="D157" s="5">
         <v>-6.0726517192374647</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.29326613000001</v>
       </c>
       <c r="C158" s="5">
         <v>-1.3414781900000037</v>
       </c>
       <c r="D158" s="5">
         <v>-6.3351966910057627</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>244.97883676000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.31442936999999915</v>
       </c>
       <c r="D159" s="5">
         <v>-1.5274224334533182</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>243.24915791999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.7296788400000196</v>
       </c>
       <c r="D160" s="5">
         <v>-8.1512334746092101</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>242.22911461000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.0200433099999771</v>
       </c>
       <c r="D161" s="5">
         <v>-4.9176394687734382</v>
       </c>
       <c r="E161" s="5">
         <v>-7.2892449660182042</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>240.84466723</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3844473800000117</v>
       </c>
       <c r="D162" s="5">
         <v>-6.6469923790880898</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>239.74661945</v>
       </c>
       <c r="C163" s="5">
         <v>-1.0980477800000017</v>
       </c>
       <c r="D163" s="5">
         <v>-5.3358608782391297</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>238.41479342</v>
       </c>
       <c r="C164" s="5">
         <v>-1.331826030000002</v>
       </c>
       <c r="D164" s="5">
         <v>-6.4662194641277875</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>236.77383738</v>
       </c>
       <c r="C165" s="5">
         <v>-1.6409560399999918</v>
       </c>
       <c r="D165" s="5">
         <v>-7.953737309808762</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>235.59188003</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1819573500000047</v>
       </c>
       <c r="D166" s="5">
         <v>-5.8285492598008197</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>233.95647879000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6354012399999931</v>
       </c>
       <c r="D167" s="5">
         <v>-8.0192172207930952</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>234.17037145</v>
       </c>
       <c r="C168" s="5">
         <v>0.21389265999999907</v>
       </c>
       <c r="D168" s="5">
         <v>1.1026228519704473</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>233.02176718999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.1486042600000133</v>
       </c>
       <c r="D169" s="5">
         <v>-5.7297713609504086</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>231.64207988999999</v>
       </c>
       <c r="C170" s="5">
         <v>-1.3796873000000005</v>
       </c>
       <c r="D170" s="5">
         <v>-6.8781552650054483</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>230.46910591</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1729739799999948</v>
       </c>
       <c r="D171" s="5">
         <v>-5.9100722813383406</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>229.99074375000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.47836215999998899</v>
       </c>
       <c r="D172" s="5">
         <v>-2.4624847072671541</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>229.04280148000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.94794226999999864</v>
       </c>
       <c r="D173" s="5">
         <v>-4.8353900178369607</v>
       </c>
       <c r="E173" s="5">
         <v>-5.4437358412635746</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>229.32376223</v>
       </c>
       <c r="C174" s="5">
         <v>0.28096074999999132</v>
       </c>
       <c r="D174" s="5">
         <v>1.481980204059874</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>226.99775718000001</v>
       </c>
       <c r="C175" s="5">
         <v>-2.326005049999992</v>
       </c>
       <c r="D175" s="5">
         <v>-11.514909860387712</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>227.96277665</v>
       </c>
       <c r="C176" s="5">
         <v>0.96501946999998722</v>
       </c>
       <c r="D176" s="5">
         <v>5.2224629653685906</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>227.00390378</v>
       </c>
       <c r="C177" s="5">
         <v>-0.95887286999999333</v>
       </c>
       <c r="D177" s="5">
         <v>-4.9323733913938961</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>226.36064378</v>
       </c>
       <c r="C178" s="5">
         <v>-0.64325999999999794</v>
       </c>
       <c r="D178" s="5">
         <v>-3.3479354378129211</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>225.69139860000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.66924517999999011</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4907258698187671</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>225.14600031000001</v>
       </c>
       <c r="C180" s="5">
         <v>-0.5453982900000085</v>
       </c>
       <c r="D180" s="5">
         <v>-2.8616460368172558</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>224.26087842999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.88512188000001402</v>
       </c>
       <c r="D181" s="5">
         <v>-4.6169087588468383</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>223.60331292999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.65756550000000402</v>
       </c>
       <c r="D182" s="5">
         <v>-3.4623820755007251</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>223.72001373000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.11670080000001803</v>
       </c>
       <c r="D183" s="5">
         <v>0.62809287831675498</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>223.03821459</v>
       </c>
       <c r="C184" s="5">
         <v>-0.68179914000000963</v>
       </c>
       <c r="D184" s="5">
         <v>-3.5963868302189783</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>223.06486157000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.6646980000009535E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.14346149650863449</v>
       </c>
       <c r="E185" s="5">
         <v>-2.6099662907423826</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>223.65248923999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.58762766999998917</v>
       </c>
       <c r="D186" s="5">
         <v>3.2074092880709282</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>223.27277537000001</v>
       </c>
       <c r="C187" s="5">
         <v>-0.37971386999998913</v>
       </c>
       <c r="D187" s="5">
         <v>-2.0184250764938461</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>223.07792709</v>
       </c>
       <c r="C188" s="5">
         <v>-0.19484828000000221</v>
       </c>
       <c r="D188" s="5">
         <v>-1.0422180386821189</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>223.69888269</v>
       </c>
       <c r="C189" s="5">
         <v>0.62095560000000205</v>
       </c>
       <c r="D189" s="5">
         <v>3.3919142850391326</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>223.02082326999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.67805942000001096</v>
       </c>
       <c r="D190" s="5">
         <v>-3.5773203267356224</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>223.49105238999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.47022911999999906</v>
       </c>
       <c r="D191" s="5">
         <v>2.5596926625375049</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>223.82041158000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.32935919000001945</v>
       </c>
       <c r="D192" s="5">
         <v>1.7828467969086326</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>223.76909243</v>
       </c>
       <c r="C193" s="5">
         <v>-5.1319150000011859E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.27479789648904296</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>225.34985635999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.5807639299999892</v>
       </c>
       <c r="D194" s="5">
         <v>8.8143623926713932</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>223.37604540999999</v>
       </c>
       <c r="C195" s="5">
         <v>-1.9738109500000007</v>
       </c>
       <c r="D195" s="5">
         <v>-10.018806473174912</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>223.50560852999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.12956312000000025</v>
       </c>
       <c r="D196" s="5">
         <v>0.69825164434140774</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>223.46990901999999</v>
       </c>
       <c r="C197" s="5">
         <v>-3.56995100000006E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.1915021208752421</v>
       </c>
       <c r="E197" s="5">
         <v>0.18158281279674338</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>222.89487159999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.57503742000000102</v>
       </c>
       <c r="D198" s="5">
         <v>-3.0445359846877018</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>223.13473839</v>
       </c>
       <c r="C199" s="5">
         <v>0.23986679000000777</v>
       </c>
       <c r="D199" s="5">
         <v>1.2990426233653984</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>222.86134256</v>
       </c>
       <c r="C200" s="5">
         <v>-0.27339582999999834</v>
       </c>
       <c r="D200" s="5">
         <v>-1.4604321437823753</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>222.82972416000001</v>
       </c>
       <c r="C201" s="5">
         <v>-3.1618399999985058E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-0.17011692979939097</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>222.62208507</v>
       </c>
       <c r="C202" s="5">
         <v>-0.2076390900000149</v>
       </c>
       <c r="D202" s="5">
         <v>-1.1124811671280543</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>222.89213931</v>
       </c>
       <c r="C203" s="5">
         <v>0.27005424000000744</v>
       </c>
       <c r="D203" s="5">
         <v>1.4654249775034378</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>221.42775148000001</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4643878299999926</v>
       </c>
       <c r="D204" s="5">
         <v>-7.605191723962978</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>221.28901353000001</v>
       </c>
       <c r="C205" s="5">
         <v>-0.13873795000000655</v>
       </c>
       <c r="D205" s="5">
         <v>-0.74928735092699705</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.44215306000001</v>
       </c>
       <c r="C206" s="5">
         <v>1.1531395300000042</v>
       </c>
       <c r="D206" s="5">
         <v>6.4355839356943445</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.18283356000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.2593195000000037</v>
       </c>
       <c r="D207" s="5">
         <v>-6.5860085565896291</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>220.87664783</v>
       </c>
       <c r="C208" s="5">
         <v>-0.30618573000000993</v>
       </c>
       <c r="D208" s="5">
         <v>-1.6485831562136233</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>220.92297575000001</v>
       </c>
       <c r="C209" s="5">
         <v>4.6327920000010181E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.25198535987369652</v>
       </c>
       <c r="E209" s="5">
         <v>-1.139720905230257</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>220.91086881000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.2106939999995348E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-6.5742142852753815E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>221.58890066999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.67803185999997595</v>
       </c>
       <c r="D211" s="5">
         <v>3.7459210629929407</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>221.17355044999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.41535021999999344</v>
       </c>
       <c r="D212" s="5">
         <v>-2.2262571312775647</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>220.72729128</v>
       </c>
       <c r="C213" s="5">
         <v>-0.44625916999999049</v>
       </c>
       <c r="D213" s="5">
         <v>-2.3945362069802911</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>221.55840878999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.83111750999998435</v>
       </c>
       <c r="D214" s="5">
         <v>4.6131897052487547</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>221.24951121999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.30889756999999918</v>
       </c>
       <c r="D215" s="5">
         <v>-1.6602748576275195</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>221.53565359999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.28614238000000114</v>
       </c>
       <c r="D216" s="5">
         <v>1.5630491833807492</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>222.03637254</v>
       </c>
       <c r="C217" s="5">
         <v>0.50071894000001294</v>
       </c>
       <c r="D217" s="5">
         <v>2.7462339616825426</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>221.84348105999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19289148000001433</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0375191833861264</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>221.32335183000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.52012922999998068</v>
       </c>
       <c r="D219" s="5">
         <v>-2.7774945408854723</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>221.20601164000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.11734018999999307</v>
       </c>
       <c r="D220" s="5">
         <v>-0.63435855183764378</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>220.43295771999999</v>
       </c>
       <c r="C221" s="5">
         <v>-0.77305392000002371</v>
       </c>
       <c r="D221" s="5">
         <v>-4.1139938185445146</v>
       </c>
       <c r="E221" s="5">
         <v>-0.22180492017024322</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>220.32177049000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.11118722999998454</v>
       </c>
       <c r="D222" s="5">
         <v>-0.60360823293856836</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>220.00239558000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.31937490999999341</v>
       </c>
       <c r="D223" s="5">
         <v>-1.7256990371016245</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>219.61965728000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.38273829999999975</v>
       </c>
       <c r="D224" s="5">
         <v>-2.0677808227595462</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>219.05226729</v>
       </c>
       <c r="C225" s="5">
         <v>-0.56738999000000945</v>
       </c>
       <c r="D225" s="5">
         <v>-3.0565394806598367</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>218.98580607</v>
       </c>
       <c r="C226" s="5">
         <v>-6.646122000000787E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.3634772347153481</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>218.19808230000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78772376999998528</v>
       </c>
       <c r="D227" s="5">
         <v>-4.2321897499306811</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>217.66876952999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.52931277000001842</v>
       </c>
       <c r="D228" s="5">
         <v>-2.872476694977355</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>217.08840856</v>
       </c>
       <c r="C229" s="5">
         <v>-0.58036096999998676</v>
       </c>
       <c r="D229" s="5">
         <v>-3.1530044672830715</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>215.87766626999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2107422900000131</v>
       </c>
       <c r="D230" s="5">
         <v>-6.4910984894122059</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>215.12194452</v>
       </c>
       <c r="C231" s="5">
         <v>-0.7557217499999922</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1208876819581519</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>214.31183874999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.81010577000000694</v>
       </c>
       <c r="D232" s="5">
         <v>-4.4265263386947691</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>213.69019890000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.62163984999997979</v>
       </c>
       <c r="D233" s="5">
         <v>-3.4257620188086535</v>
       </c>
       <c r="E233" s="5">
         <v>-3.0588705471914168</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>212.43299726000001</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2572016400000052</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8359240470322931</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>210.97699971</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4559975500000064</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9216298911535477</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>209.57570035000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.4012993599999959</v>
       </c>
       <c r="D236" s="5">
         <v>-7.6855322434741247</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>207.64285018999999</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9328501600000152</v>
       </c>
       <c r="D237" s="5">
         <v>-10.522742386103268</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>205.78416676000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.858683429999985</v>
       </c>
       <c r="D238" s="5">
         <v>-10.228247941392999</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>204.05727730000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.7268894599999953</v>
       </c>
       <c r="D239" s="5">
         <v>-9.6180781502207218</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>202.58971235000001</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4675649499999963</v>
       </c>
       <c r="D240" s="5">
         <v>-8.2969876740535469</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>201.24991306999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3397992800000225</v>
       </c>
       <c r="D241" s="5">
         <v>-7.6536437978391492</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.23146277999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0184502900000041</v>
       </c>
       <c r="D242" s="5">
         <v>-5.9065432478474067</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>199.94885214999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.28261062999999353</v>
       </c>
       <c r="D243" s="5">
         <v>-1.680617397925821</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>199.05051943999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.89833271000000536</v>
       </c>
       <c r="D244" s="5">
         <v>-5.2601267752657055</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.89851053000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15200890999997796</v>
       </c>
       <c r="D245" s="5">
         <v>-0.9125647138245041</v>
       </c>
       <c r="E245" s="5">
         <v>-6.9220247096695502</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>197.75928522000001</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1392253100000005</v>
       </c>
       <c r="D246" s="5">
         <v>-6.6607657108093798</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>196.67246502</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0868202000000053</v>
       </c>
       <c r="D247" s="5">
         <v>-6.3990775376175364</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>196.37806967</v>
       </c>
       <c r="C248" s="5">
         <v>-0.29439535000000205</v>
       </c>
       <c r="D248" s="5">
         <v>-1.7815428753265583</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>196.99507177999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.61700210999998717</v>
       </c>
       <c r="D249" s="5">
         <v>3.8361310413007388</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>195.88940994000001</v>
       </c>
       <c r="C250" s="5">
         <v>-1.105661839999982</v>
       </c>
       <c r="D250" s="5">
         <v>-6.5310943669543047</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>196.16932130000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.27991135999999983</v>
       </c>
       <c r="D251" s="5">
         <v>1.7282509786775702</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>194.65714370000001</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5121776000000011</v>
       </c>
       <c r="D252" s="5">
         <v>-8.8679618476115607</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>195.13579801</v>
       </c>
       <c r="C253" s="5">
         <v>0.47865430999999603</v>
       </c>
       <c r="D253" s="5">
         <v>2.9909888500731618</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>195.11805200000001</v>
       </c>
       <c r="C254" s="5">
         <v>-1.7746009999996204E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.10907564886960541</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>194.71655683</v>
       </c>
       <c r="C255" s="5">
         <v>-0.40149517000000401</v>
       </c>
       <c r="D255" s="5">
         <v>-2.4414900743715218</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>194.76755356999999</v>
       </c>
       <c r="C256" s="5">
         <v>5.0996739999987994E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.31473602822100766</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>194.43951616000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32803740999997899</v>
       </c>
       <c r="D257" s="5">
         <v>-2.0024834601084729</v>
       </c>
       <c r="E257" s="5">
         <v>-2.2418440229231562</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>195.62844941</v>
       </c>
       <c r="C258" s="5">
         <v>1.1889332499999909</v>
       </c>
       <c r="D258" s="5">
         <v>7.5894707320633303</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>195.15011046000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.47833894999999416</v>
       </c>
       <c r="D259" s="5">
         <v>-2.8950283864069948</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>195.15359384000001</v>
       </c>
       <c r="C260" s="5">
         <v>3.4833800000058091E-3</v>
       </c>
       <c r="D260" s="5">
         <v>2.1421798766674272E-2</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>195.33465744</v>
       </c>
       <c r="C261" s="5">
         <v>0.18106359999998745</v>
       </c>
       <c r="D261" s="5">
         <v>1.1190595661361158</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>195.55756894000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.22291150000000926</v>
       </c>
       <c r="D262" s="5">
         <v>1.3780407675576534</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>195.2029015</v>
       </c>
       <c r="C263" s="5">
         <v>-0.35466744000001427</v>
       </c>
       <c r="D263" s="5">
         <v>-2.1547678048151386</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>196.57529615999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.3723946599999977</v>
       </c>
       <c r="D264" s="5">
         <v>8.7707289009066436</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>196.25271239</v>
       </c>
       <c r="C265" s="5">
         <v>-0.32258376999999427</v>
       </c>
       <c r="D265" s="5">
         <v>-1.951546082119382</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>196.51626186999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.26354947999999467</v>
       </c>
       <c r="D266" s="5">
         <v>1.6234463778562525</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>196.23287708999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.28338478000000578</v>
       </c>
       <c r="D267" s="5">
         <v>-1.7167920170785389</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>195.97611907999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.25675800999999865</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5588721960437146</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>196.14429720999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.16817813000000115</v>
       </c>
       <c r="D269" s="5">
         <v>1.0346618735967983</v>
       </c>
       <c r="E269" s="5">
         <v>0.87676676205938886</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>197.58121750000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.4369202900000175</v>
       </c>
       <c r="D270" s="5">
         <v>9.1540005847637431</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>197.15565937</v>
       </c>
       <c r="C271" s="5">
         <v>-0.42555813000001308</v>
       </c>
       <c r="D271" s="5">
         <v>-2.5542079964876008</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>197.37296186</v>
       </c>
       <c r="C272" s="5">
         <v>0.21730249000000867</v>
       </c>
       <c r="D272" s="5">
         <v>1.3306722422922412</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>197.07663362</v>
       </c>
       <c r="C273" s="5">
         <v>-0.29632824000000824</v>
       </c>
       <c r="D273" s="5">
         <v>-1.7868314736014246</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>196.95356322000001</v>
       </c>
       <c r="C274" s="5">
         <v>-0.12307039999998892</v>
       </c>
       <c r="D274" s="5">
         <v>-0.74680741565078534</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>197.05795961000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.10439639000000511</v>
       </c>
       <c r="D275" s="5">
         <v>0.63792464101899427</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>196.89148384999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.16647576000002573</v>
       </c>
       <c r="D276" s="5">
         <v>-1.0090701187194906</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>196.99213965999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.10065581000000634</v>
       </c>
       <c r="D277" s="5">
         <v>0.61519762138955159</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>197.42913924000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.43699958000001971</v>
       </c>
       <c r="D278" s="5">
         <v>2.6947533780852018</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>197.68137475</v>
       </c>
       <c r="C279" s="5">
         <v>0.25223550999999134</v>
       </c>
       <c r="D279" s="5">
         <v>1.5439391951612258</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>198.41731265999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.73593790999998987</v>
       </c>
       <c r="D280" s="5">
         <v>4.5600369055857071</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>198.02971126</v>
       </c>
       <c r="C281" s="5">
         <v>-0.3876013999999941</v>
       </c>
       <c r="D281" s="5">
         <v>-2.3191362473728994</v>
       </c>
       <c r="E281" s="5">
         <v>0.96123827040528464</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>198.34593441999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.31622315999999273</v>
       </c>
       <c r="D282" s="5">
         <v>1.9331358368444684</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>198.75558226000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.40964784000001941</v>
       </c>
       <c r="D283" s="5">
         <v>2.5067314168060406</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>199.28737845000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.53179618999999434</v>
       </c>
       <c r="D284" s="5">
         <v>3.2584280301123147</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>199.89355911999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.60618066999998632</v>
       </c>
       <c r="D285" s="5">
         <v>3.7117775408686215</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>200.71034739999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.81678827999999726</v>
       </c>
       <c r="D286" s="5">
         <v>5.0150499316128361</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>201.09728828999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.38694089000000531</v>
       </c>
       <c r="D287" s="5">
         <v>2.3381167493312205</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>201.49167369</v>
       </c>
       <c r="C288" s="5">
         <v>0.39438540000000444</v>
       </c>
       <c r="D288" s="5">
         <v>2.3789520518727736</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>202.31165665</v>
       </c>
       <c r="C289" s="5">
         <v>0.81998296000000437</v>
       </c>
       <c r="D289" s="5">
         <v>4.9942762497717341</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>201.96848152999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.34317512000001216</v>
       </c>
       <c r="D290" s="5">
         <v>-2.0166401469809858</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>203.08559552</v>
       </c>
       <c r="C291" s="5">
         <v>1.1171139900000071</v>
       </c>
       <c r="D291" s="5">
         <v>6.8430423260684492</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>203.82362319999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.73802767999998764</v>
       </c>
       <c r="D292" s="5">
         <v>4.4491137225354693</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>204.01530074999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.19167755000000852</v>
       </c>
       <c r="D293" s="5">
         <v>1.1343458544502472</v>
       </c>
       <c r="E293" s="5">
         <v>3.0225714373442125</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>203.40474793999999</v>
       </c>
       <c r="C294" s="5">
         <v>-0.6105528100000015</v>
       </c>
       <c r="D294" s="5">
         <v>-3.5326929352441971</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>203.21784740999999</v>
       </c>
       <c r="C295" s="5">
         <v>-0.18690053000000262</v>
       </c>
       <c r="D295" s="5">
         <v>-1.0970768808071685</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>202.75277503000001</v>
       </c>
       <c r="C296" s="5">
         <v>-0.46507237999998097</v>
       </c>
       <c r="D296" s="5">
         <v>-2.7119445934419284</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>202.77834189000001</v>
       </c>
       <c r="C297" s="5">
         <v>2.556685999999786E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.15142342192948632</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>202.14254776000001</v>
       </c>
       <c r="C298" s="5">
         <v>-0.63579412999999363</v>
       </c>
       <c r="D298" s="5">
         <v>-3.6982871885427482</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>202.26932951000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.12678174999999214</v>
       </c>
       <c r="D299" s="5">
         <v>0.7552294531738335</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>202.15971058</v>
       </c>
       <c r="C300" s="5">
         <v>-0.10961893000001055</v>
       </c>
       <c r="D300" s="5">
         <v>-0.64839950986940176</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>201.80359061999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.3561199600000009</v>
       </c>
       <c r="D301" s="5">
         <v>-2.0935317429458089</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>201.64037642</v>
       </c>
       <c r="C302" s="5">
         <v>-0.16321419999999875</v>
       </c>
       <c r="D302" s="5">
         <v>-0.96622739809576474</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>201.23272359000001</v>
       </c>
       <c r="C303" s="5">
         <v>-0.40765282999998931</v>
       </c>
       <c r="D303" s="5">
         <v>-2.3992244978046751</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>201.11970485000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.11301874000000112</v>
       </c>
       <c r="D304" s="5">
         <v>-0.67188046887459718</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>201.56766166</v>
       </c>
       <c r="C305" s="5">
         <v>0.44795680999999377</v>
       </c>
       <c r="D305" s="5">
         <v>2.7057636980006627</v>
       </c>
       <c r="E305" s="5">
         <v>-1.1997330989401256</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>200.24984452999999</v>
       </c>
       <c r="C306" s="5">
         <v>-1.3178171300000088</v>
       </c>
       <c r="D306" s="5">
         <v>-7.5693603118730195</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>199.82440410999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.42544042000000104</v>
       </c>
       <c r="D307" s="5">
         <v>-2.5198771958468202</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>199.52726742999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.29713667999999416</v>
       </c>
       <c r="D308" s="5">
         <v>-1.7698653295934341</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>200.48448987</v>
       </c>
       <c r="C309" s="5">
         <v>0.95722244000000956</v>
       </c>
       <c r="D309" s="5">
         <v>5.9113002708750972</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>201.09305796999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.60856809999998518</v>
       </c>
       <c r="D310" s="5">
         <v>3.7040177802726726</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>200.80321215000001</v>
       </c>
       <c r="C311" s="5">
         <v>-0.28984581999998227</v>
       </c>
       <c r="D311" s="5">
         <v>-1.715976232832539</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>201.29813662999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.49492447999998035</v>
       </c>
       <c r="D312" s="5">
         <v>2.9980940421392654</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>201.68706133000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.38892470000001822</v>
       </c>
       <c r="D313" s="5">
         <v>2.343296351981472</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>201.30559387</v>
       </c>
       <c r="C314" s="5">
         <v>-0.38146746000001031</v>
       </c>
       <c r="D314" s="5">
         <v>-2.2461973355370812</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>201.47710226000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.17150839000001383</v>
       </c>
       <c r="D315" s="5">
         <v>1.0271806746472434</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>201.93509653000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.45799427000000037</v>
       </c>
       <c r="D316" s="5">
         <v>2.7621836004735112</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>202.50125850000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.56616196999999602</v>
       </c>
       <c r="D317" s="5">
         <v>3.4167875708331019</v>
       </c>
       <c r="E317" s="5">
         <v>0.46316796668246507</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>202.37420671000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.12705178999999589</v>
       </c>
       <c r="D318" s="5">
         <v>-0.75030217778283559</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>202.46917174999999</v>
       </c>
       <c r="C319" s="5">
         <v>9.4965039999976852E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.56456118984338222</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>201.44116679000001</v>
       </c>
       <c r="C320" s="5">
         <v>-1.0280049599999757</v>
       </c>
       <c r="D320" s="5">
         <v>-5.9255118058471616</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>203.32323434</v>
       </c>
       <c r="C321" s="5">
         <v>1.8820675499999879</v>
       </c>
       <c r="D321" s="5">
         <v>11.806068220533916</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>203.33544280000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.2208460000010746E-2</v>
       </c>
       <c r="D322" s="5">
         <v>7.2077306654083628E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>203.39385240999999</v>
       </c>
       <c r="C323" s="5">
         <v>5.8409609999984013E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.34525400907743364</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>203.7777504</v>
       </c>
       <c r="C324" s="5">
         <v>0.38389799000000835</v>
       </c>
       <c r="D324" s="5">
         <v>2.2886144760636107</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>203.6313375</v>
       </c>
       <c r="C325" s="5">
         <v>-0.1464129000000014</v>
       </c>
       <c r="D325" s="5">
         <v>-0.85879268904212047</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>204.12064289</v>
       </c>
       <c r="C326" s="5">
         <v>0.4893053899999984</v>
       </c>
       <c r="D326" s="5">
         <v>2.9218926928637146</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>203.09554804999999</v>
       </c>
       <c r="C327" s="5">
         <v>-1.0250948400000084</v>
       </c>
       <c r="D327" s="5">
         <v>-5.8627054345738783</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>202.74702001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34852803999999082</v>
       </c>
       <c r="D328" s="5">
         <v>-2.03996923772094</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>203.06372432000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.31670431000000576</v>
       </c>
       <c r="D329" s="5">
         <v>1.8906681825395788</v>
       </c>
       <c r="E329" s="5">
         <v>0.27775917254360127</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>203.72561716000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.66189284000000725</v>
       </c>
       <c r="D330" s="5">
         <v>3.9823287343724978</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>203.99968847</v>
       </c>
       <c r="C331" s="5">
         <v>0.2740713099999823</v>
       </c>
       <c r="D331" s="5">
         <v>1.6263540593224546</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>205.3381454</v>
       </c>
       <c r="C332" s="5">
         <v>1.3384569300000067</v>
       </c>
       <c r="D332" s="5">
         <v>8.1637091551015395</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>204.02583698000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.3123084199999937</v>
       </c>
       <c r="D333" s="5">
         <v>-7.4052431581667744</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>203.24749320999999</v>
       </c>
       <c r="C334" s="5">
         <v>-0.77834377000002064</v>
       </c>
       <c r="D334" s="5">
         <v>-4.4830697765375405</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>203.1975539</v>
       </c>
       <c r="C335" s="5">
         <v>-4.9939309999984971E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.29445014298031813</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>203.35620208</v>
       </c>
       <c r="C336" s="5">
         <v>0.15864818000000014</v>
       </c>
       <c r="D336" s="5">
         <v>0.94094371966717549</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>203.31457466000001</v>
       </c>
       <c r="C337" s="5">
         <v>-4.1627419999997528E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.24536602189687562</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>203.23194556000001</v>
       </c>
       <c r="C338" s="5">
         <v>-8.262909999999124E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.48660349877981401</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>204.57531191999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.3433663599999761</v>
       </c>
       <c r="D339" s="5">
         <v>8.2268373816526861</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>204.54860891999999</v>
       </c>
       <c r="C340" s="5">
         <v>-2.6702999999997701E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.15652233551640693</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>204.99553415</v>
       </c>
       <c r="C341" s="5">
         <v>0.44692523000000506</v>
       </c>
       <c r="D341" s="5">
         <v>2.6536595082266023</v>
       </c>
       <c r="E341" s="5">
         <v>0.95133182279063533</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>204.81444909000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.1810850599999867</v>
       </c>
       <c r="D342" s="5">
         <v>-1.0548981785476141</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>204.99633416</v>
       </c>
       <c r="C343" s="5">
         <v>0.18188506999999277</v>
       </c>
       <c r="D343" s="5">
         <v>1.0708780393846817</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>204.86959267</v>
       </c>
       <c r="C344" s="5">
         <v>-0.12674149000000057</v>
       </c>
       <c r="D344" s="5">
         <v>-0.73939702593733836</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>204.75502083999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.11457183000001692</v>
       </c>
       <c r="D345" s="5">
         <v>-0.6690309512779602</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>205.90396984</v>
       </c>
       <c r="C346" s="5">
         <v>1.148949000000016</v>
       </c>
       <c r="D346" s="5">
         <v>6.9453532183845423</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>206.23697849999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.33300865999999019</v>
       </c>
       <c r="D347" s="5">
         <v>1.9581177635989766</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>206.03169600000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.20528249999998138</v>
       </c>
       <c r="D348" s="5">
         <v>-1.1879289164782092</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>205.2773096</v>
       </c>
       <c r="C349" s="5">
         <v>-0.75438640000001556</v>
       </c>
       <c r="D349" s="5">
         <v>-4.306395176996169</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>206.16797009999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.89066049999999564</v>
       </c>
       <c r="D350" s="5">
         <v>5.3326411079585023</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>206.505188</v>
       </c>
       <c r="C351" s="5">
         <v>0.33721790000001306</v>
       </c>
       <c r="D351" s="5">
         <v>1.9805295549019997</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>206.91001797999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.40482997999998815</v>
       </c>
       <c r="D352" s="5">
         <v>2.3779948254708749</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>206.80561066000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.10440731999997865</v>
       </c>
       <c r="D353" s="5">
         <v>-0.60384535126226657</v>
       </c>
       <c r="E353" s="5">
         <v>0.8829833866895509</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>207.07646</v>
       </c>
       <c r="C354" s="5">
         <v>0.27084933999998384</v>
       </c>
       <c r="D354" s="5">
         <v>1.5829872829120406</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>208.03967241000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.96321241000001123</v>
       </c>
       <c r="D355" s="5">
         <v>5.7268152233049152</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>209.24444308</v>
       </c>
       <c r="C356" s="5">
         <v>1.2047706699999878</v>
       </c>
       <c r="D356" s="5">
         <v>7.1749436514150222</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>210.13150576000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.88706268000001387</v>
       </c>
       <c r="D357" s="5">
         <v>5.2075415798745528</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>210.66429367000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.53278790999999615</v>
       </c>
       <c r="D358" s="5">
         <v>3.0853874042215068</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>211.17477786000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.51048418999999967</v>
       </c>
       <c r="D359" s="5">
         <v>2.9469237453094932</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>209.10114095</v>
       </c>
       <c r="C360" s="5">
         <v>-2.0736369100000047</v>
       </c>
       <c r="D360" s="5">
         <v>-11.167419474667762</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>211.23006121</v>
       </c>
       <c r="C361" s="5">
         <v>2.128920260000001</v>
       </c>
       <c r="D361" s="5">
         <v>12.925459987989019</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>211.43703987999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.20697866999998382</v>
       </c>
       <c r="D362" s="5">
         <v>1.1822055491782946</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>212.16518465999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.72814478000000804</v>
       </c>
       <c r="D363" s="5">
         <v>4.2117275789443909</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>212.95080171999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.78561705999999276</v>
       </c>
       <c r="D364" s="5">
         <v>4.5350466557930513</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>213.24206157</v>
       </c>
       <c r="C365" s="5">
         <v>0.2912598500000172</v>
       </c>
       <c r="D365" s="5">
         <v>1.6536827040615654</v>
       </c>
       <c r="E365" s="5">
         <v>3.11231928836877</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>212.94907610999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.29298546000001124</v>
       </c>
       <c r="D366" s="5">
         <v>-1.6363462876596069</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>212.56281232000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.38626378999998678</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1550701528256444</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>211.14765635000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4151559700000007</v>
       </c>
       <c r="D368" s="5">
         <v>-7.702968142059941</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>194.16915879000001</v>
       </c>
       <c r="C369" s="5">
         <v>-16.978497559999994</v>
       </c>
       <c r="D369" s="5">
         <v>-63.429760415140649</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>193.44315194999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.72600684000002502</v>
       </c>
       <c r="D370" s="5">
         <v>-4.3957211139622814</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>193.50362916</v>
       </c>
       <c r="C371" s="5">
         <v>6.0477210000016157E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.37580844688056558</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>193.37535586999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.12827329000000987</v>
       </c>
       <c r="D372" s="5">
         <v>-0.7925844826204842</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>193.94668053999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.57132466999999565</v>
       </c>
       <c r="D373" s="5">
         <v>3.6035649642005341</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>198.79669211000001</v>
       </c>
       <c r="C374" s="5">
         <v>4.8500115700000208</v>
       </c>
       <c r="D374" s="5">
         <v>34.499798251188608</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>198.41910744</v>
       </c>
       <c r="C375" s="5">
         <v>-0.37758467000000451</v>
       </c>
       <c r="D375" s="5">
         <v>-2.2555614218725206</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>198.28986796000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.12923947999999541</v>
       </c>
       <c r="D376" s="5">
         <v>-0.77882113804061959</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>198.72963705999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.43976909999997815</v>
       </c>
       <c r="D377" s="5">
         <v>2.6940755462054877</v>
       </c>
       <c r="E377" s="5">
         <v>-6.8056106769705416</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>200.71932745000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.9896903900000211</v>
       </c>
       <c r="D378" s="5">
         <v>12.698632103511853</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>200.78077995000001</v>
       </c>
       <c r="C379" s="5">
         <v>6.1452500000001464E-2</v>
       </c>
       <c r="D379" s="5">
         <v>0.3680128997083143</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>201.80683135000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.0260514000000001</v>
       </c>
       <c r="D380" s="5">
         <v>6.3076988971716208</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>202.89962754000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.0927961900000014</v>
       </c>
       <c r="D381" s="5">
         <v>6.6951397460641049</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>204.38190893000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.4822813899999971</v>
       </c>
       <c r="D382" s="5">
         <v>9.1275527871783844</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>206.07351027000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.6916013400000054</v>
       </c>
       <c r="D383" s="5">
         <v>10.396832725892203</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>209.22128013</v>
       </c>
       <c r="C384" s="5">
         <v>3.1477698599999826</v>
       </c>
       <c r="D384" s="5">
         <v>19.951099369814141</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>210.97642665000001</v>
       </c>
       <c r="C385" s="5">
         <v>1.7551465200000109</v>
       </c>
       <c r="D385" s="5">
         <v>10.54444602831297</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>212.5811333</v>
       </c>
       <c r="C386" s="5">
         <v>1.6047066499999971</v>
       </c>
       <c r="D386" s="5">
         <v>9.5189895484492748</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>215.92384677000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.3427134700000067</v>
       </c>
       <c r="D387" s="5">
         <v>20.589831654381175</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>216.44896245000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.52511567999999897</v>
       </c>
       <c r="D388" s="5">
         <v>2.9576912663591637</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>218.38745958000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.9384971300000018</v>
       </c>
       <c r="D389" s="5">
         <v>11.292591630899217</v>
       </c>
       <c r="E389" s="5">
         <v>9.8917417707883093</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>220.23745364999999</v>
       </c>
       <c r="C390" s="5">
         <v>1.8499940699999797</v>
       </c>
       <c r="D390" s="5">
         <v>10.652637444550649</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>221.71111707</v>
       </c>
       <c r="C391" s="5">
         <v>1.4736634200000083</v>
       </c>
       <c r="D391" s="5">
         <v>8.3316892597805392</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>224.06629619</v>
       </c>
       <c r="C392" s="5">
         <v>2.3551791200000025</v>
       </c>
       <c r="D392" s="5">
         <v>13.519059070152849</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>226.23574965</v>
       </c>
       <c r="C393" s="5">
         <v>2.1694534599999997</v>
       </c>
       <c r="D393" s="5">
         <v>12.257759937272382</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>228.64667130000001</v>
       </c>
       <c r="C394" s="5">
         <v>2.4109216500000059</v>
       </c>
       <c r="D394" s="5">
         <v>13.564816201505781</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>229.48703282</v>
       </c>
       <c r="C395" s="5">
         <v>0.84036151999998765</v>
       </c>
       <c r="D395" s="5">
         <v>4.5007026261012051</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>234.87799853000001</v>
       </c>
       <c r="C396" s="5">
         <v>5.3909657100000175</v>
       </c>
       <c r="D396" s="5">
         <v>32.132679218368487</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>235.00754746000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.12954892999999856</v>
       </c>
       <c r="D397" s="5">
         <v>0.6638815902981321</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>236.29306209999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.285514639999974</v>
       </c>
       <c r="D398" s="5">
         <v>6.7652499598991778</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>236.27457468</v>
       </c>
       <c r="C399" s="5">
         <v>-1.8487419999985377E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-9.3846851707513057E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>238.25022634000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.9756516600000111</v>
       </c>
       <c r="D400" s="5">
         <v>10.508575826509992</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>237.16051987</v>
       </c>
       <c r="C401" s="5">
         <v>-1.0897064700000101</v>
       </c>
       <c r="D401" s="5">
         <v>-5.3525622719230999</v>
       </c>
       <c r="E401" s="5">
         <v>8.5962171665461504</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>237.48343593000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.32291606000001138</v>
       </c>
       <c r="D402" s="5">
         <v>1.6462030549027951</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>237.43475687</v>
       </c>
       <c r="C403" s="5">
         <v>-4.8679060000011987E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-0.2456973927626005</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>237.15968677000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.27507009999999354</v>
       </c>
       <c r="D404" s="5">
         <v>-1.3813857622819059</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>236.13176476999999</v>
       </c>
       <c r="C405" s="5">
         <v>-1.027922000000018</v>
       </c>
       <c r="D405" s="5">
         <v>-5.0789490771738555</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>235.03709567999999</v>
       </c>
       <c r="C406" s="5">
         <v>-1.0946690899999965</v>
       </c>
       <c r="D406" s="5">
         <v>-5.4233365059737526</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>233.08696171</v>
       </c>
       <c r="C407" s="5">
         <v>-1.950133969999996</v>
       </c>
       <c r="D407" s="5">
         <v>-9.5145340883057585</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>232.41676941</v>
       </c>
       <c r="C408" s="5">
         <v>-0.67019229999999652</v>
       </c>
       <c r="D408" s="5">
         <v>-3.3963019133394834</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>231.79984759999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.61692181000000801</v>
       </c>
       <c r="D409" s="5">
         <v>-3.1391600785008356</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>230.85944237999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.94040522000000237</v>
       </c>
       <c r="D410" s="5">
         <v>-4.7611912134158496</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>230.14160806999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.71783431000000064</v>
       </c>
       <c r="D411" s="5">
         <v>-3.6681253451711915</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>228.67011403000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.4714940399999819</v>
       </c>
       <c r="D412" s="5">
         <v>-7.4084871285197806</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>227.63025013999999</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0398638900000208</v>
       </c>
       <c r="D413" s="5">
         <v>-5.3224943511064442</v>
       </c>
       <c r="E413" s="5">
         <v>-4.0184891377468945</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>227.73525796000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.10500782000002573</v>
       </c>
       <c r="D414" s="5">
         <v>0.55497714739118909</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>226.87111680000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.86414116000000263</v>
       </c>
       <c r="D415" s="5">
         <v>-4.4595620340223574</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>226.82812387999999</v>
       </c>
       <c r="C416" s="5">
         <v>-4.2992920000017421E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.22716759356343763</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>226.21405206</v>
       </c>
       <c r="C417" s="5">
         <v>-0.61407181999999239</v>
       </c>
       <c r="D417" s="5">
         <v>-3.2007168845418099</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>225.04060115999999</v>
       </c>
       <c r="C418" s="5">
         <v>-1.173450900000006</v>
       </c>
       <c r="D418" s="5">
         <v>-6.0502557288582555</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>225.57513270999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.53453154999999697</v>
       </c>
       <c r="D419" s="5">
         <v>2.8878534988791449</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>225.27463938</v>
       </c>
       <c r="C420" s="5">
         <v>-0.30049332999999478</v>
       </c>
       <c r="D420" s="5">
         <v>-1.5868848276931802</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>225.04640347</v>
       </c>
       <c r="C421" s="5">
         <v>-0.2282359099999951</v>
       </c>
       <c r="D421" s="5">
         <v>-1.2090223594618643</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>226.08348856000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.037085090000005</v>
       </c>
       <c r="D422" s="5">
         <v>5.672316951286116</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>224.80990523</v>
       </c>
       <c r="C423" s="5">
         <v>-1.2735833300000081</v>
       </c>
       <c r="D423" s="5">
         <v>-6.5543348514713884</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>224.45590172000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.35400350999998409</v>
       </c>
       <c r="D424" s="5">
         <v>-1.8733353296749078</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>224.73664384</v>
       </c>
       <c r="C425" s="5">
         <v>0.28074211999998511</v>
       </c>
       <c r="D425" s="5">
         <v>1.5112891903309</v>
       </c>
       <c r="E425" s="5">
         <v>-1.2711870668420944</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>224.3299399</v>
       </c>
       <c r="C426" s="5">
         <v>-0.40670393999999987</v>
       </c>
       <c r="D426" s="5">
         <v>-2.1501444851329765</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>224.24072931000001</v>
       </c>
       <c r="C427" s="5">
         <v>-8.9210589999993317E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.47616858746605262</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>223.69287847000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.54785083999999529</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8926886955257802</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>223.39634817999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.29653029000002107</v>
       </c>
       <c r="D429" s="5">
         <v>-1.579189386952351</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>223.55007488999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.15372671000000082</v>
       </c>
       <c r="D430" s="5">
         <v>0.82889374001515748</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>223.98452803000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.43445314000001645</v>
       </c>
       <c r="D431" s="5">
         <v>2.3572015768016374</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>224.68044293</v>
       </c>
       <c r="C432" s="5">
         <v>0.69591489999999112</v>
       </c>
       <c r="D432" s="5">
         <v>3.792749375207527</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>223.64413859000001</v>
       </c>
       <c r="C433" s="5">
         <v>-1.0363043399999867</v>
       </c>
       <c r="D433" s="5">
         <v>-5.3965470064034182</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>221.77623080000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.8679077900000038</v>
       </c>
       <c r="D434" s="5">
         <v>-9.5747468862214085</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>223.57773223999999</v>
       </c>
       <c r="C435" s="5">
         <v>1.8015014399999814</v>
       </c>
       <c r="D435" s="5">
         <v>10.195176153154438</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>223.76929214</v>
       </c>
       <c r="C436" s="5">
         <v>0.19155990000001566</v>
       </c>
       <c r="D436" s="5">
         <v>1.0330108330838694</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>223.90382826000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.13453612000000703</v>
       </c>
       <c r="D437" s="5">
         <v>0.72386280639002987</v>
       </c>
       <c r="E437" s="5">
         <v>-0.37057400420774655</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>222.32556833999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.578259920000022</v>
       </c>
       <c r="D438" s="5">
         <v>-8.1382520533323834</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>222.57252020999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.24695187000000374</v>
       </c>
       <c r="D439" s="5">
         <v>1.3410935388751488</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>222.03965983000001</v>
       </c>
       <c r="C440" s="5">
         <v>-0.53286037999998825</v>
       </c>
       <c r="D440" s="5">
         <v>-2.8353883764070553</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>221.35030637</v>
       </c>
       <c r="C441" s="5">
         <v>-0.68935346000000663</v>
       </c>
       <c r="D441" s="5">
         <v>-3.6626070706973768</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>219.91314829999999</v>
       </c>
       <c r="C442" s="5">
         <v>-1.4371580700000095</v>
       </c>
       <c r="D442" s="5">
         <v>-7.5189348846263604</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>219.68372986</v>
       </c>
       <c r="C443" s="5">
         <v>-0.22941843999998923</v>
       </c>
       <c r="D443" s="5">
         <v>-1.2447095681746734</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>218.98880301</v>
       </c>
       <c r="C444" s="5">
         <v>-0.69492685000000165</v>
       </c>
       <c r="D444" s="5">
         <v>-3.7306156597471718</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>216.71995648000001</v>
+        <v>216.40512398000001</v>
       </c>
       <c r="C445" s="5">
-        <v>-2.2688465299999905</v>
+        <v>-2.5836790299999848</v>
       </c>
       <c r="D445" s="5">
-        <v>-11.748125079119776</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.27435091356296</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>217.83082278000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>1.4256987999999922</v>
+      </c>
+      <c r="D446" s="5">
+        <v>8.198566416400066</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE500000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>