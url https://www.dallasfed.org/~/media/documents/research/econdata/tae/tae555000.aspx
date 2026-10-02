--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A8A0B937-3494-41C0-AC61-1E551D160242}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4B0F178B-B549-4CE2-AD65-3AFF3E3D9929}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB7779D4-A59E-4E54-85CA-CF5CDCE3B7FF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3563E3D8-B7FA-4DB3-8EA8-0886F2178D8C}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3AC1C3E-A62C-4368-8256-03206A337422}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18186462-F5E9-4D24-8934-1A7E7B712F73}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>454.20038299999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>454.20074290999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>456.28285629999999</v>
+        <v>456.28301163999998</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0824733000000037</v>
+        <v>2.0822687300000098</v>
       </c>
       <c r="D7" s="5">
-        <v>5.6427907245344855</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.6422177746266344</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>456.41234889999998</v>
+        <v>456.41232780000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.12949259999999185</v>
+        <v>0.12931616000003032</v>
       </c>
       <c r="D8" s="5">
-        <v>0.34109083117741523</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.34062523741387185</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>460.06641550000001</v>
+        <v>460.06647437999999</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6540666000000215</v>
+        <v>3.6541465799999742</v>
       </c>
       <c r="D9" s="5">
-        <v>10.041813388690324</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.04204343570767</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>461.37569869999999</v>
+        <v>461.37573128000002</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3092831999999817</v>
+        <v>1.3092569000000367</v>
       </c>
       <c r="D10" s="5">
-        <v>3.4689914001648336</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.4689201722018614</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>462.43630869999998</v>
+        <v>462.43634675999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.0606099999999969</v>
+        <v>1.0606154799999672</v>
       </c>
       <c r="D11" s="5">
-        <v>2.7937050033631339</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.7937194211958838</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>460.76526890000002</v>
+        <v>460.76479446000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.67103979999996</v>
+        <v>-1.6715522999999735</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.2511162388425667</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.2523938828049719</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>461.27543680000002</v>
+        <v>461.27563212000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.51016789999999901</v>
+        <v>0.51083765999999287</v>
       </c>
       <c r="D13" s="5">
-        <v>1.3367834781562893</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.3385505396019237</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>461.84220770000002</v>
+        <v>461.84339333000003</v>
       </c>
       <c r="C14" s="5">
-        <v>0.56677089999999453</v>
+        <v>0.56776121000001467</v>
       </c>
       <c r="D14" s="5">
-        <v>1.484449636163343</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.4870603421705431</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>456.83301590000002</v>
+        <v>456.83248861999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0091917999999964</v>
+        <v>-5.0109047100000339</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.266318346204608</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-12.270236143319735</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>456.6796233</v>
+        <v>456.67915290000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15339260000001786</v>
+        <v>-0.15333571999997275</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.40218539218462857</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.40203699491939693</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>456.86970860000002</v>
+        <v>456.86926438</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19008530000002111</v>
+        <v>0.19011147999998457</v>
       </c>
       <c r="D17" s="5">
-        <v>0.50062508705517317</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.50069471183065151</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>449.58308390000002</v>
+        <v>449.58338694000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.2866247000000044</v>
+        <v>-7.2858774399999788</v>
       </c>
       <c r="D18" s="5">
-        <v>-17.546105831507653</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-17.544476830711709</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>450.41193370000002</v>
+        <v>450.41204227999998</v>
       </c>
       <c r="C19" s="5">
-        <v>0.82884980000000041</v>
+        <v>0.82865533999995478</v>
       </c>
       <c r="D19" s="5">
-        <v>2.2348866251516775</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.234355440680158</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>450.51932420000003</v>
+        <v>450.51932495</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10739050000000816</v>
+        <v>0.10728267000001779</v>
       </c>
       <c r="D20" s="5">
-        <v>0.28648824904720094</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.2862001422993643</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>450.9603907</v>
+        <v>450.96043969999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.44106649999997671</v>
+        <v>0.441114749999997</v>
       </c>
       <c r="D21" s="5">
-        <v>1.1811681581126221</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>1.1812980653958194</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>450.52987919999998</v>
+        <v>450.52988796</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.43051150000002281</v>
+        <v>-0.43055173999999852</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.1395898414362726</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.1396956772408262</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>449.86723260000002</v>
+        <v>449.86724780999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.66264659999995956</v>
+        <v>-0.66264015000001564</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.7507713092239752</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-1.7507543716018037</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>450.40146290000001</v>
+        <v>450.40104879</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53423029999999017</v>
+        <v>0.53380098000002363</v>
       </c>
       <c r="D24" s="5">
-        <v>1.4343789981507316</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.4332187156864018</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>450.87030620000002</v>
+        <v>450.87049468999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.46884330000000318</v>
+        <v>0.46944589999998243</v>
       </c>
       <c r="D25" s="5">
-        <v>1.2563108136899315</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.2579359694524728</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>450.18052410000001</v>
+        <v>450.18157715000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.68978210000000217</v>
+        <v>-0.68891753999997718</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8204991216864475</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.8182357298688112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>450.08204619999998</v>
+        <v>450.08162592000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-9.8477900000034424E-2</v>
+        <v>-9.9951229999987845E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.26218683066204784</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.2661040030916606</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>450.31800930000003</v>
+        <v>450.31765252000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.23596310000004905</v>
+        <v>0.23602660000000242</v>
       </c>
       <c r="D28" s="5">
-        <v>0.63093745082116737</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.63110832335866451</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>450.19945740000003</v>
+        <v>450.19915280999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.11855189999999993</v>
+        <v>-0.11849971000003734</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.31545812036682941</v>
+        <v>-0.31531969690534734</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.4599898120713384</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.4599606692850653</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>447.88545679999999</v>
+        <v>447.88560265000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.3140006000000426</v>
+        <v>-2.313550159999977</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.9965219148565456</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-5.9953913753155614</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>448.33363359999998</v>
+        <v>448.33363909000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.44817679999999882</v>
+        <v>0.44803644000000986</v>
       </c>
       <c r="D31" s="5">
-        <v>1.207411265024172</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.2070306498909833</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>448.58069030000001</v>
+        <v>448.58071446000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24705670000003011</v>
+        <v>0.24707537000000457</v>
       </c>
       <c r="D32" s="5">
-        <v>0.66327441681794941</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.66332468414092016</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>447.74991749999998</v>
+        <v>447.74993892999998</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.83077280000003384</v>
+        <v>-0.83077553000003945</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.1999053698087634</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-2.1999124081544585</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>447.86174560000001</v>
+        <v>447.86171235</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11182810000002519</v>
+        <v>0.11177342000002</v>
       </c>
       <c r="D34" s="5">
-        <v>0.30011889307599571</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.29997192959609897</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>447.63737220000002</v>
+        <v>447.63734556000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.2243733999999904</v>
+        <v>-0.22436678999997639</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.59953194201738391</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.59951437293733756</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>446.5381774</v>
+        <v>446.5379069</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0991948000000207</v>
+        <v>-1.0994386600000325</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.9071847567187725</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.90782120851929</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>446.2927353</v>
+        <v>446.29285584000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.24544209999999111</v>
+        <v>-0.24505105999998023</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.65759607507642759</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.65655194531837324</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>444.4284457</v>
+        <v>444.42930553999997</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.8642896000000064</v>
+        <v>-1.8635503000000426</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.899156543897476</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-4.8972568482652301</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>448.75421160000002</v>
+        <v>448.75396708</v>
       </c>
       <c r="C39" s="5">
-        <v>4.3257659000000217</v>
+        <v>4.3246615400000223</v>
       </c>
       <c r="D39" s="5">
-        <v>12.32599419198781</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.322651967145436</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>448.94373710000002</v>
+        <v>448.94355553999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18952550000000201</v>
+        <v>0.18958845999998175</v>
       </c>
       <c r="D40" s="5">
-        <v>0.50798327119281339</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.5081526920771795</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>448.02694609999998</v>
+        <v>448.02683471</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.9167910000000461</v>
+        <v>-0.91672082999997428</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.4231911801426698</v>
+        <v>-2.4230087590999871</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.48256639680260838</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.48252380895011937</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>451.54572560000003</v>
+        <v>451.54567971</v>
       </c>
       <c r="C42" s="5">
-        <v>3.5187795000000506</v>
+        <v>3.5188449999999989</v>
       </c>
       <c r="D42" s="5">
-        <v>9.8427018562688104</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>9.8428956120794062</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>452.43466439999997</v>
+        <v>452.43454154</v>
       </c>
       <c r="C43" s="5">
-        <v>0.88893879999994851</v>
+        <v>0.88886182999999619</v>
       </c>
       <c r="D43" s="5">
-        <v>2.3881364266147731</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.3879276479601419</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.97240770000002</v>
+        <v>452.97242376999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.53774330000004511</v>
+        <v>0.5378822299999797</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4356261227631562</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.4359998486103587</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>452.9706845</v>
+        <v>452.97066188000002</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.7232000000149128E-3</v>
+        <v>-1.7618899999547466E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.5649507558254143E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-4.6674425622561522E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>453.64700679999999</v>
+        <v>453.64693675000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.67632229999998117</v>
+        <v>0.67627486999998609</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8064850099970275</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.8063573713540615</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>455.89344299999999</v>
+        <v>455.89339078</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2464362000000051</v>
+        <v>2.2464540299999953</v>
       </c>
       <c r="D47" s="5">
-        <v>6.1068823583876997</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>6.1069331253351233</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>459.77132619999998</v>
+        <v>459.77117442000002</v>
       </c>
       <c r="C48" s="5">
-        <v>3.8778831999999852</v>
+        <v>3.8777836400000183</v>
       </c>
       <c r="D48" s="5">
-        <v>10.698680291009532</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.698393923146776</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>460.10410339999999</v>
+        <v>460.10415777999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33277720000000954</v>
+        <v>0.33298335999995743</v>
       </c>
       <c r="D49" s="5">
-        <v>0.87201209985174888</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.8725547660914712</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>459.94573860000003</v>
+        <v>459.94650125999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.15836479999995845</v>
+        <v>-0.15765651999998909</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.41225109151029615</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.41041074058217886</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>460.38232199999999</v>
+        <v>460.38220596999997</v>
       </c>
       <c r="C51" s="5">
-        <v>0.43658339999996087</v>
+        <v>0.43570470999998179</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1450129855642421</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.1426945494391383</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>461.38587819999998</v>
+        <v>461.38585453000002</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0035561999999913</v>
+        <v>1.0036485600000447</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6473886194052998</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.6476358698309221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>462.11733229999999</v>
+        <v>462.11741059000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73145410000000766</v>
+        <v>0.73155606000000262</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9190853897057991</v>
+        <v>1.9193553343338055</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1449863278658841</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.1450294465331652</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>462.9318624</v>
+        <v>462.93162418999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.81453010000001314</v>
+        <v>0.81421359999995957</v>
       </c>
       <c r="D54" s="5">
-        <v>2.1357510919276956</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.1349127845689653</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>463.64050159999999</v>
+        <v>463.64026618999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.70863919999999325</v>
+        <v>0.70864199999999755</v>
       </c>
       <c r="D55" s="5">
-        <v>1.8524607540729043</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.8524690965762147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>465.33081540000001</v>
+        <v>465.33079026000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.6903138000000126</v>
+        <v>1.6905240700000377</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4636891275587454</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4642578919933618</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>470.44514340000001</v>
+        <v>470.44507894999998</v>
       </c>
       <c r="C57" s="5">
-        <v>5.1143280000000004</v>
+        <v>5.1142886899999667</v>
       </c>
       <c r="D57" s="5">
-        <v>14.016081449898564</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.015967928473682</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>470.16387650000001</v>
+        <v>470.16378565000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.28126689999999144</v>
+        <v>-0.28129329999995889</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.7150942536026883</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.71516125016097831</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>470.00901090000002</v>
+        <v>470.00895797999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15486559999999372</v>
+        <v>-0.1548276700000315</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.39454842983360772</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.39445204725989669</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>471.4527683</v>
+        <v>471.45274976000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4437573999999813</v>
+        <v>1.4437917800000264</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7490364211839156</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7491276394567619</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>471.03511700000001</v>
+        <v>471.03516524000003</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.41765129999998862</v>
+        <v>-0.41758451999999124</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.0578935131445033</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.0577252267303661</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>471.11449779999998</v>
+        <v>471.11509203999998</v>
       </c>
       <c r="C62" s="5">
-        <v>7.9380799999967167E-2</v>
+        <v>7.9926799999952891E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.2024165465031702</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>0.20381009431051922</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>471.93232899999998</v>
+        <v>471.93230581</v>
       </c>
       <c r="C63" s="5">
-        <v>0.81783120000000054</v>
+        <v>0.81721377000002349</v>
       </c>
       <c r="D63" s="5">
-        <v>2.1031447554272997</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.1015391098897496</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>473.00686739999998</v>
+        <v>473.00695560000003</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0745383999999945</v>
+        <v>1.0746497900000236</v>
       </c>
       <c r="D64" s="5">
-        <v>2.766745968040496</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.7670365167889122</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>473.37265559999997</v>
+        <v>473.37282485999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.36578819999999723</v>
+        <v>0.36586925999995401</v>
       </c>
       <c r="D65" s="5">
-        <v>0.93194762069288561</v>
+        <v>0.93215484851940644</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4355986052246203</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.435617878069074</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>468.48916980000001</v>
+        <v>468.48884079999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-4.8834857999999599</v>
+        <v>-4.8839840599999889</v>
       </c>
       <c r="D66" s="5">
-        <v>-11.700822069933636</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-11.701945037034145</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>468.55326459999998</v>
+        <v>468.55298084999998</v>
       </c>
       <c r="C67" s="5">
-        <v>6.4094799999963925E-2</v>
+        <v>6.4140049999991788E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.16429763210268344</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>0.16441382675314031</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>468.8574428</v>
+        <v>468.85737487</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30417820000002393</v>
+        <v>0.30439402000001792</v>
       </c>
       <c r="D68" s="5">
-        <v>0.78181069749334586</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.78236786548711024</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>470.75614330000002</v>
+        <v>470.75604678000002</v>
       </c>
       <c r="C69" s="5">
-        <v>1.8987005000000181</v>
+        <v>1.8986719100000187</v>
       </c>
       <c r="D69" s="5">
-        <v>4.9692707515573753</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>4.9691949876244701</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>471.10593160000002</v>
+        <v>471.1058549</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34978830000000016</v>
+        <v>0.34980811999997741</v>
       </c>
       <c r="D70" s="5">
-        <v>0.89529493014071093</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.89534605193224426</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>472.14160440000001</v>
+        <v>472.14158736000002</v>
       </c>
       <c r="C71" s="5">
-        <v>1.0356727999999862</v>
+        <v>1.0357324600000197</v>
       </c>
       <c r="D71" s="5">
-        <v>2.67019554895358</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.6703516704466912</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>472.56520280000001</v>
+        <v>472.56523994000003</v>
       </c>
       <c r="C72" s="5">
-        <v>0.42359840000000304</v>
+        <v>0.42365258000000949</v>
       </c>
       <c r="D72" s="5">
-        <v>1.0819506191550587</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.0820897280624742</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>473.327246</v>
+        <v>473.32735187999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.7620431999999937</v>
+        <v>0.7621119399999543</v>
       </c>
       <c r="D73" s="5">
-        <v>1.9523358291318349</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.9525133495089664</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>475.53173420000002</v>
+        <v>475.53221034000001</v>
       </c>
       <c r="C74" s="5">
-        <v>2.2044882000000143</v>
+        <v>2.2048584600000254</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7343261439512183</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.735312758470279</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>473.35344300000003</v>
+        <v>473.35340192000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.1782911999999897</v>
+        <v>-2.1788084199999957</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.360501500185455</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-5.3617371777255123</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>475.48999209999999</v>
+        <v>475.49009733000003</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1365490999999679</v>
+        <v>2.1366954100000157</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5528786758612503</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.5532689185451067</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>476.27358889999999</v>
+        <v>476.27377160999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.78359679999999798</v>
+        <v>0.78367427999995698</v>
       </c>
       <c r="D77" s="5">
-        <v>1.9955962850623843</v>
+        <v>1.995794950784191</v>
       </c>
       <c r="E77" s="5">
-        <v>0.61282232205048803</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.61282494424093059</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>477.78077780000001</v>
+        <v>477.78042374</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5071889000000169</v>
+        <v>1.5066521300000204</v>
       </c>
       <c r="D78" s="5">
-        <v>3.8642500713784722</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.8628483180269901</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>478.66490069999998</v>
+        <v>478.66462997999997</v>
       </c>
       <c r="C79" s="5">
-        <v>0.88412289999996574</v>
+        <v>0.88420623999996906</v>
       </c>
       <c r="D79" s="5">
-        <v>2.243313969979055</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.2435292678269603</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>479.38401440000001</v>
+        <v>479.38391966</v>
       </c>
       <c r="C80" s="5">
-        <v>0.71911370000003672</v>
+        <v>0.71928968000003124</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8177697200884912</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8182192807125741</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>479.4936477</v>
+        <v>479.49354761000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.1096332999999845</v>
+        <v>0.10962795000000369</v>
       </c>
       <c r="D81" s="5">
-        <v>0.27478089005728012</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>0.27476751851363002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>480.4870732</v>
+        <v>480.48703067999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.99342550000000074</v>
+        <v>0.99348306999996794</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5147131416787705</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.5148610674613048</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>481.77176009999999</v>
+        <v>481.77178430999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.284686899999997</v>
+        <v>1.2847536300000115</v>
       </c>
       <c r="D83" s="5">
-        <v>3.256066418772674</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.2562383347524593</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>483.24461000000002</v>
+        <v>483.24470603999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.4728499000000284</v>
+        <v>1.4729217299999959</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7309011518686486</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.7310859854374767</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>485.2894905</v>
+        <v>485.28965903</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0448804999999766</v>
+        <v>2.044952990000013</v>
       </c>
       <c r="D85" s="5">
-        <v>5.1977402370812609</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.1979277466827956</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>485.21106609999998</v>
+        <v>485.21140587000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.8424400000017158E-2</v>
+        <v>-7.8253159999974287E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.19375173134463797</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.1933289816931083</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>489.29673050000002</v>
+        <v>489.29664391</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0856644000000415</v>
+        <v>4.0852380399999788</v>
       </c>
       <c r="D87" s="5">
-        <v>10.58580904668267</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>10.584644955796874</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>493.08229820000003</v>
+        <v>493.08235659000002</v>
       </c>
       <c r="C88" s="5">
-        <v>3.7855677000000014</v>
+        <v>3.7857126800000174</v>
       </c>
       <c r="D88" s="5">
-        <v>9.6895292313787138</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>9.6899180419426791</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>492.57330780000001</v>
+        <v>492.57340568000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.50899040000001605</v>
+        <v>-0.50895091000001003</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.2317064900967178</v>
+        <v>-1.2316113250298244</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4223436444682509</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.4223245203909958</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>494.38741599999997</v>
+        <v>494.38714304000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8141081999999642</v>
+        <v>1.8137373600000046</v>
       </c>
       <c r="D90" s="5">
-        <v>4.5101341909866033</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>4.5091925639973551</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>496.20116810000002</v>
+        <v>496.20096002999998</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8137521000000447</v>
+        <v>1.8138169899999639</v>
       </c>
       <c r="D91" s="5">
-        <v>4.4923493955577598</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.4925159043914809</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>498.1172823</v>
+        <v>498.11719216</v>
       </c>
       <c r="C92" s="5">
-        <v>1.9161141999999813</v>
+        <v>1.9162321300000258</v>
       </c>
       <c r="D92" s="5">
-        <v>4.7335758717511833</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.7338754494651969</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>499.99453829999999</v>
+        <v>499.99444920000002</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8772559999999885</v>
+        <v>1.8772570400000177</v>
       </c>
       <c r="D93" s="5">
-        <v>4.6173716135015308</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.6173750777416922</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>502.96824270000002</v>
+        <v>502.96824158999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.973704400000031</v>
+        <v>2.9737923899999714</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3751174671267572</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.375344237253767</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>504.14254970000002</v>
+        <v>504.14260087999997</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1743069999999989</v>
+        <v>1.174359289999984</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8379630866232297</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.8380910901022016</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>504.87404550000002</v>
+        <v>504.8741612</v>
       </c>
       <c r="C96" s="5">
-        <v>0.73149580000000469</v>
+        <v>0.73156032000002824</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7551267011218341</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.7552825662541016</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>505.90710949999999</v>
+        <v>505.90727163999998</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0330639999999676</v>
+        <v>1.0331104399999731</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4832405797501123</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.4833528942999061</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>508.45445050000001</v>
+        <v>508.45474576999999</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5473410000000172</v>
+        <v>2.5474741300000119</v>
       </c>
       <c r="D98" s="5">
-        <v>6.2124057322808568</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.2127374047208139</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>516.22321939999995</v>
+        <v>516.22307721000004</v>
       </c>
       <c r="C99" s="5">
-        <v>7.7687688999999409</v>
+        <v>7.768331440000054</v>
       </c>
       <c r="D99" s="5">
-        <v>19.957051533360204</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>19.955819105673058</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>518.2026889</v>
+        <v>518.20267216000002</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9794695000000502</v>
+        <v>1.9795949499999779</v>
       </c>
       <c r="D100" s="5">
-        <v>4.6997215464551489</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.7000270258467536</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>520.81988950000004</v>
+        <v>520.81989910000004</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6172006000000465</v>
+        <v>2.6172269400000232</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2318603303841202</v>
+        <v>6.2319250083184174</v>
       </c>
       <c r="E101" s="5">
-        <v>5.7344929683987411</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.7344739066871986</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>523.43408680000005</v>
+        <v>523.43390639999996</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6141973000000007</v>
+        <v>2.614007299999912</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1923619556199405</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.191899281317137</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>525.85616830000004</v>
+        <v>525.85603636999997</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4220814999999902</v>
+        <v>2.4221299700000145</v>
       </c>
       <c r="D103" s="5">
-        <v>5.696269002757437</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.6963879250252036</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>527.9279798</v>
+        <v>527.92790402000003</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0718114999999671</v>
+        <v>2.0718676500000583</v>
       </c>
       <c r="D104" s="5">
-        <v>4.8316660813961798</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.8318011178468012</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>531.57209209999996</v>
+        <v>531.57203138</v>
       </c>
       <c r="C105" s="5">
-        <v>3.6441122999999607</v>
+        <v>3.6441273599999704</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6050216439564906</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.6050598491614885</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>533.11109439999996</v>
+        <v>533.11112619999994</v>
       </c>
       <c r="C106" s="5">
-        <v>1.5390022999999928</v>
+        <v>1.5390948199999457</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5300876331474385</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5303036514802155</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>533.13858059999995</v>
+        <v>533.13864258000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.7486199999998462E-2</v>
+        <v>2.751638000006551E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.1887278383521149E-2</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>6.1955246553568877E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>538.53113289999999</v>
+        <v>538.53124451999997</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3925523000000339</v>
+        <v>5.3926019399999632</v>
       </c>
       <c r="D108" s="5">
-        <v>12.836198524102693</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.836321758265257</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>541.04171080000003</v>
+        <v>541.04185864999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.5105779000000439</v>
+        <v>2.5106141300000218</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7399715091555947</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.7400552573035446</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>543.69580640000004</v>
+        <v>543.69605056</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6540956000000051</v>
+        <v>2.6541919100000086</v>
       </c>
       <c r="D110" s="5">
-        <v>6.0480840839491457</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.0483078101522647</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>548.22094540000001</v>
+        <v>548.22077403000003</v>
       </c>
       <c r="C111" s="5">
-        <v>4.5251389999999674</v>
+        <v>4.5247234700000263</v>
       </c>
       <c r="D111" s="5">
-        <v>10.457622672486178</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>10.456613093276612</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>548.00552889999994</v>
+        <v>548.00544935000005</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.2154165000000603</v>
+        <v>-0.21532467999998062</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.47050714672769445</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.47030717559443103</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>549.74849989999996</v>
+        <v>549.74843067999996</v>
       </c>
       <c r="C113" s="5">
-        <v>1.7429710000000114</v>
+        <v>1.7429813299999068</v>
       </c>
       <c r="D113" s="5">
-        <v>3.884165096067882</v>
+        <v>3.8841890941228918</v>
       </c>
       <c r="E113" s="5">
-        <v>5.5544365688054098</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.5544213325930292</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>550.25157650000006</v>
+        <v>550.25149494000004</v>
       </c>
       <c r="C114" s="5">
-        <v>0.50307660000009946</v>
+        <v>0.50306426000008742</v>
       </c>
       <c r="D114" s="5">
-        <v>1.103667640071615</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.1036405713984676</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>551.26474919999998</v>
+        <v>551.26468738000005</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0131726999999273</v>
+        <v>1.0131924400000116</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2320621544102526</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.2321064180290229</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>553.47209940000005</v>
+        <v>553.47206945999994</v>
       </c>
       <c r="C116" s="5">
-        <v>2.2073502000000644</v>
+        <v>2.2073820799998884</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9122322848963451</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.9123053633346458</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>554.28341439999997</v>
+        <v>554.28338057999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.81131499999992229</v>
+        <v>0.81131112000002759</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7732885067868187</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.7732800544956184</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>555.49372789999995</v>
+        <v>555.49376943000004</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2103134999999838</v>
+        <v>1.2103888500000721</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6519758780335634</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.6521431327745981</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>556.32631490000006</v>
+        <v>556.32636329000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.83258700000010322</v>
+        <v>0.83259385999997448</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8134891228240635</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.8135040515378842</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>560.29702880000002</v>
+        <v>560.29711309000004</v>
       </c>
       <c r="C120" s="5">
-        <v>3.9707138999999643</v>
+        <v>3.9707498000000214</v>
       </c>
       <c r="D120" s="5">
-        <v>8.9092071767069356</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>8.9092901090056742</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>561.82326809999995</v>
+        <v>561.82337625000002</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5262392999999292</v>
+        <v>1.526263159999985</v>
       </c>
       <c r="D121" s="5">
-        <v>3.3181989345963725</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.3182510816023525</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>561.85193449999997</v>
+        <v>561.85207860000003</v>
       </c>
       <c r="C122" s="5">
-        <v>2.8666400000020076E-2</v>
+        <v>2.8702350000003207E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.1245835164069895E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.1322652203643635E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>562.47313550000001</v>
+        <v>562.47300685000005</v>
       </c>
       <c r="C123" s="5">
-        <v>0.62120100000004186</v>
+        <v>0.62092825000001994</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3348551606741976</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.3342651560551033</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>563.35849299999995</v>
+        <v>563.35841438</v>
       </c>
       <c r="C124" s="5">
-        <v>0.88535749999994096</v>
+        <v>0.8854075299999522</v>
       </c>
       <c r="D124" s="5">
-        <v>1.905291235589468</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.9054002736823339</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>564.63144020000004</v>
+        <v>564.63138475999995</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2729472000000897</v>
+        <v>1.272970379999947</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7454347956538117</v>
+        <v>2.7454858000931504</v>
       </c>
       <c r="E125" s="5">
-        <v>2.7072270870602377</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.7072299345340278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>563.67370530000005</v>
+        <v>563.67364329999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.95773489999999128</v>
+        <v>-0.95774145999996563</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0165728392538718</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.0165867193152387</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>564.30188859999998</v>
+        <v>564.30186341000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.62818329999993239</v>
+        <v>0.62822011000002931</v>
       </c>
       <c r="D127" s="5">
-        <v>1.3455615542271593</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.3456410336937008</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>565.39976799999999</v>
+        <v>565.39976718000003</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0978794000000107</v>
+        <v>1.0979037700000163</v>
       </c>
       <c r="D128" s="5">
-        <v>2.3598088543057338</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.3598619040427149</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>565.85608739999998</v>
+        <v>565.85607949999996</v>
       </c>
       <c r="C129" s="5">
-        <v>0.45631939999998394</v>
+        <v>0.45631231999993815</v>
       </c>
       <c r="D129" s="5">
-        <v>0.97279930608209497</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.97278414702144378</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>565.96306979999997</v>
+        <v>565.96310589999996</v>
       </c>
       <c r="C130" s="5">
-        <v>0.10698239999999259</v>
+        <v>0.10702639999999519</v>
       </c>
       <c r="D130" s="5">
-        <v>0.22711155944779016</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.22720506684710262</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>566.64246739999999</v>
+        <v>566.64249829000005</v>
       </c>
       <c r="C131" s="5">
-        <v>0.6793976000000157</v>
+        <v>0.67939239000008911</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4500618615982397</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.450050575092332</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>567.45550969999999</v>
+        <v>567.45556127999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.81304230000000643</v>
+        <v>0.81306298999993487</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7354632516253243</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.7355076688072346</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>567.92076780000002</v>
+        <v>567.92083100000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.46525810000002821</v>
+        <v>0.46526972000003752</v>
       </c>
       <c r="D133" s="5">
-        <v>0.98833173862129531</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>0.98835644376309428</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>569.57497139999998</v>
+        <v>569.57503752000002</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6542035999999598</v>
+        <v>1.6542065200000025</v>
       </c>
       <c r="D134" s="5">
-        <v>3.5518257723105018</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.5518317411607603</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.58631349999996</v>
+        <v>570.58623892000003</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0113420999999789</v>
+        <v>1.0112014000000045</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1516621063130348</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>2.1513595814836917</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>571.73363240000003</v>
+        <v>571.73357726999996</v>
       </c>
       <c r="C136" s="5">
-        <v>1.147318900000073</v>
+        <v>1.1473383499999272</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4397910396398714</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4398331812947038</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>573.45830469999999</v>
+        <v>573.4582752</v>
       </c>
       <c r="C137" s="5">
-        <v>1.724672299999952</v>
+        <v>1.7246979300000476</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6805451757967234</v>
+        <v>3.6806011430891017</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5632966695714456</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.563301417216123</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>574.31912539999996</v>
+        <v>574.31907764000005</v>
       </c>
       <c r="C138" s="5">
-        <v>0.86082069999997657</v>
+        <v>0.86080244000004313</v>
       </c>
       <c r="D138" s="5">
-        <v>1.8162716416767921</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.8162328899212543</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>576.07023300000003</v>
+        <v>576.07022789999996</v>
       </c>
       <c r="C139" s="5">
-        <v>1.7511076000000685</v>
+        <v>1.7511502599999176</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7208026816836215</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7208951669801982</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>576.89182819999996</v>
+        <v>576.89183814</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82159519999993336</v>
+        <v>0.8216102400000409</v>
       </c>
       <c r="D140" s="5">
-        <v>1.7249368448986724</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.7249686848341383</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>577.67624450000005</v>
+        <v>577.67624985999998</v>
       </c>
       <c r="C141" s="5">
-        <v>0.784416300000089</v>
+        <v>0.78441171999998005</v>
       </c>
       <c r="D141" s="5">
-        <v>1.6439322469800288</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>1.6439225480597619</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>578.31245290000004</v>
+        <v>578.31247790999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.6362083999999868</v>
+        <v>0.63622804999999971</v>
       </c>
       <c r="D142" s="5">
-        <v>1.329622840227751</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.329664143767384</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>579.17563519999999</v>
+        <v>579.17565080999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.86318229999994855</v>
+        <v>0.86317289999999502</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8058827590353488</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.8058628526275156</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>578.56092779999994</v>
+        <v>578.56095211000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.61470740000004298</v>
+        <v>-0.61469869999996263</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.2662102262194108</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.2661923760029059</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>578.64187860000004</v>
+        <v>578.64190154000005</v>
       </c>
       <c r="C145" s="5">
-        <v>8.0950800000096024E-2</v>
+        <v>8.0949430000032407E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.1680302707415926</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.16802741776629215</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.47567470000001</v>
+        <v>578.47568425999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16620390000002772</v>
+        <v>-0.16621728000006897</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.34413324024110681</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-0.34416088680331303</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>578.15063090000001</v>
+        <v>578.15061537999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.3250438000000031</v>
+        <v>-0.32506888000000345</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.6721966025865167</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.67224829722065671</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>577.46027189999995</v>
+        <v>577.46024912999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.69035900000005768</v>
+        <v>-0.69036625000001095</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4235247298731935</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.4235396193389871</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>578.24262050000004</v>
+        <v>578.24261047000005</v>
       </c>
       <c r="C149" s="5">
-        <v>0.78234860000009121</v>
+        <v>0.78236134000007951</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6379405026278437</v>
+        <v>1.6379674394800148</v>
       </c>
       <c r="E149" s="5">
-        <v>0.83429183269094764</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.83429527079916799</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>579.96830320000004</v>
+        <v>579.96826791000001</v>
       </c>
       <c r="C150" s="5">
-        <v>1.725682699999993</v>
+        <v>1.7256574399999636</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6405998711934284</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.6405457677119113</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>579.3369222</v>
+        <v>579.33692240000005</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.63138100000003305</v>
+        <v>-0.63134550999996009</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2985832143621368</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.2985107358592818</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>579.27895890000002</v>
+        <v>579.27896343999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.7963299999983064E-2</v>
+        <v>-5.7958960000064508E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.11999528213899602</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.1199863023985559</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>578.26683160000005</v>
+        <v>578.26684049999994</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.0121272999999746</v>
+        <v>-1.0121229400000402</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0766315715852746</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.07662269562775</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>580.44128290000003</v>
+        <v>580.44129610000005</v>
       </c>
       <c r="C154" s="5">
-        <v>2.174451299999987</v>
+        <v>2.1744556000001012</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6068509261963486</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.6068601531481512</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>579.65798319999999</v>
+        <v>579.65798927000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.78329970000004323</v>
+        <v>-0.783306830000015</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.6074224756241762</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.6074369625045493</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>579.24838699999998</v>
+        <v>579.24839454999994</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.40959620000000996</v>
+        <v>-0.40959472000008645</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.84465275021361474</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.84464970125839312</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>579.67808660000003</v>
+        <v>579.67809358</v>
       </c>
       <c r="C157" s="5">
-        <v>0.42969960000004903</v>
+        <v>0.42969903000005161</v>
       </c>
       <c r="D157" s="5">
-        <v>0.89382821699008908</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.89382701478004645</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>579.66540069999996</v>
+        <v>579.66540266000004</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2685900000064976E-2</v>
+        <v>-1.2690919999954531E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-2.6258104580423325E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-2.6268493736703036E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>579.9973698</v>
+        <v>579.99736822</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33196910000003754</v>
+        <v>0.3319655599999578</v>
       </c>
       <c r="D159" s="5">
-        <v>0.68939785161867828</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.68939047461640257</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>581.86776169999996</v>
+        <v>581.86775091000004</v>
       </c>
       <c r="C160" s="5">
-        <v>1.8703918999999587</v>
+        <v>1.8703826900000422</v>
       </c>
       <c r="D160" s="5">
-        <v>3.9391738948477917</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.9391541635582783</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>581.15391030000001</v>
+        <v>581.15391195999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.71385139999995317</v>
+        <v>-0.71383895000008124</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4622998716363411</v>
+        <v>-1.4622745670117343</v>
       </c>
       <c r="E161" s="5">
-        <v>0.50347201966582933</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.50347405004165235</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>582.43414250000001</v>
+        <v>582.43411549999996</v>
       </c>
       <c r="C162" s="5">
-        <v>1.2802322000000004</v>
+        <v>1.2802035400000022</v>
       </c>
       <c r="D162" s="5">
-        <v>2.6757620794766401</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>2.6757014430177195</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>583.17181819999996</v>
+        <v>583.17182115000003</v>
       </c>
       <c r="C163" s="5">
-        <v>0.7376756999999543</v>
+        <v>0.73770565000006627</v>
       </c>
       <c r="D163" s="5">
-        <v>1.530479123480788</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.5305417666488408</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>583.44020650000004</v>
+        <v>583.44020981999995</v>
       </c>
       <c r="C164" s="5">
-        <v>0.26838830000008329</v>
+        <v>0.26838866999992206</v>
       </c>
       <c r="D164" s="5">
-        <v>0.55366604032831557</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.55366680273722935</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>584.19460170000002</v>
+        <v>584.19460733999995</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75439519999997628</v>
+        <v>0.75439751999999771</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5626965300369999</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.5627013610876261</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>585.79040689999999</v>
+        <v>585.79041595000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.5958051999999725</v>
+        <v>1.5958086100000628</v>
       </c>
       <c r="D166" s="5">
-        <v>3.3276586865150115</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>3.3276658717899421</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>585.21421699999996</v>
+        <v>585.21421903999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57618990000003123</v>
+        <v>-0.57619691000002149</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1739686762171408</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.1739828636517458</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>585.76757420000001</v>
+        <v>585.76757542999997</v>
       </c>
       <c r="C168" s="5">
-        <v>0.5533572000000504</v>
+        <v>0.55335638999997627</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1405958282585393</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.140594145974072</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>587.35977230000003</v>
+        <v>587.35977307999997</v>
       </c>
       <c r="C169" s="5">
-        <v>1.5921981000000187</v>
+        <v>1.5921976500000028</v>
       </c>
       <c r="D169" s="5">
-        <v>3.3109748403296058</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.3109738834643743</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>586.96919379999997</v>
+        <v>586.96919430000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.39057850000006056</v>
+        <v>-0.39057877999994162</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.79505583466510377</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.79505640149384327</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>587.79880439999999</v>
+        <v>587.79880499000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.82961060000002362</v>
+        <v>0.82961068999998133</v>
       </c>
       <c r="D171" s="5">
-        <v>1.709302925286571</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.7093031106959256</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>587.93120580000004</v>
+        <v>587.93120182999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13240140000004885</v>
+        <v>0.13239683999995577</v>
       </c>
       <c r="D172" s="5">
-        <v>0.27063454501352613</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.27062521234191284</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>588.46712290000005</v>
+        <v>588.46712622999996</v>
       </c>
       <c r="C173" s="5">
-        <v>0.53591710000000603</v>
+        <v>0.53592439999999897</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0993368966614625</v>
+        <v>1.0993519539051144</v>
       </c>
       <c r="E173" s="5">
-        <v>1.2583951463434051</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.2583954301082612</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>591.0660087</v>
+        <v>591.06599094000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5988857999999482</v>
+        <v>2.5988647100000435</v>
       </c>
       <c r="D174" s="5">
-        <v>5.4302806644746848</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.4302354903391858</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>590.77144569999996</v>
+        <v>590.77144751000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.29456300000003921</v>
+        <v>-0.29454342999997607</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.59639420148505096</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.59635470500921661</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>591.26687470000002</v>
+        <v>591.26687633999995</v>
       </c>
       <c r="C176" s="5">
-        <v>0.49542900000005829</v>
+        <v>0.49542882999992344</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0109909836760522</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.0109906320540318</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>593.09968960000003</v>
+        <v>593.09969290000004</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8328149000000167</v>
+        <v>1.832816560000083</v>
       </c>
       <c r="D177" s="5">
-        <v>3.7838499511923418</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.7838534262290446</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>592.89772989999994</v>
+        <v>592.89773601000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.20195970000008856</v>
+        <v>-0.20195689000001948</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.40785431891988688</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.40784865252911917</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>594.03008309999996</v>
+        <v>594.03008435000004</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1323532000000114</v>
+        <v>1.1323483400000214</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3160630367634161</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.316052967576554</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>596.11330310000005</v>
+        <v>596.11330353000005</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0832200000000967</v>
+        <v>2.0832191800000146</v>
       </c>
       <c r="D180" s="5">
-        <v>4.2904388468039567</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.29043711608601</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>596.7936287</v>
+        <v>596.79362884</v>
       </c>
       <c r="C181" s="5">
-        <v>0.68032559999994646</v>
+        <v>0.68032530999994378</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3781519856937985</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.3781513935410272</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>598.09103300000004</v>
+        <v>598.09103303999996</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2974043000000393</v>
+        <v>1.2974041999999599</v>
       </c>
       <c r="D182" s="5">
-        <v>2.6401689951179863</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.6401687885555081</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>599.97060950000002</v>
+        <v>599.97060968999995</v>
       </c>
       <c r="C183" s="5">
-        <v>1.8795764999999847</v>
+        <v>1.87957664999999</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8370212558297423</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.8370215670950003</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>600.22271999999998</v>
+        <v>600.22271780999995</v>
       </c>
       <c r="C184" s="5">
-        <v>0.25211049999995794</v>
+        <v>0.2521081200000026</v>
       </c>
       <c r="D184" s="5">
-        <v>0.50541270933155413</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.5054079268887568</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>602.59988280000005</v>
+        <v>602.59988508000004</v>
       </c>
       <c r="C185" s="5">
-        <v>2.3771628000000646</v>
+        <v>2.3771672700000863</v>
       </c>
       <c r="D185" s="5">
-        <v>4.8574633886100838</v>
+        <v>4.8574727405340079</v>
       </c>
       <c r="E185" s="5">
-        <v>2.401622682054505</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.4016224900346161</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>602.14032910000003</v>
+        <v>602.14031845</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.45955370000001494</v>
+        <v>-0.45956663000004028</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.91131323242785722</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.91133876224295252</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>602.63213189999999</v>
+        <v>602.63213260999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.49180279999995946</v>
+        <v>0.4918141599999899</v>
       </c>
       <c r="D187" s="5">
-        <v>0.98452416355490069</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.98454702452148712</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>603.0185927</v>
+        <v>603.01859379999996</v>
       </c>
       <c r="C188" s="5">
-        <v>0.38646080000000893</v>
+        <v>0.38646118999997725</v>
       </c>
       <c r="D188" s="5">
-        <v>0.77226575345019643</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.77226653462603156</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>604.2799493</v>
+        <v>604.27995147000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.2613565999999992</v>
+        <v>1.2613576700000522</v>
       </c>
       <c r="D189" s="5">
-        <v>2.5391647042154464</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.5391668783265819</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>604.49726410000005</v>
+        <v>604.49726794000003</v>
       </c>
       <c r="C190" s="5">
-        <v>0.21731480000005376</v>
+        <v>0.21731647000001431</v>
       </c>
       <c r="D190" s="5">
-        <v>0.43240584552675099</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.43240917345712671</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>606.03628209999999</v>
+        <v>606.03628315000003</v>
       </c>
       <c r="C191" s="5">
-        <v>1.5390179999999418</v>
+        <v>1.5390152100000023</v>
       </c>
       <c r="D191" s="5">
-        <v>3.0982817343270908</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.0982760187856062</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>610.60897880000005</v>
+        <v>610.60897888</v>
       </c>
       <c r="C192" s="5">
-        <v>4.5726967000000514</v>
+        <v>4.572695729999964</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4396590117905799</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.4396569085097859</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>612.49100610000005</v>
+        <v>612.49100583999996</v>
       </c>
       <c r="C193" s="5">
-        <v>1.8820273000000043</v>
+        <v>1.8820269599999619</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7620052659487202</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.762004574255351</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>615.72068479999996</v>
+        <v>615.72068450999996</v>
       </c>
       <c r="C194" s="5">
-        <v>3.2296786999999085</v>
+        <v>3.2296786699999984</v>
       </c>
       <c r="D194" s="5">
-        <v>6.5144022602441787</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.514402200813274</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>616.96736929999997</v>
+        <v>616.96736887999998</v>
       </c>
       <c r="C195" s="5">
-        <v>1.2466845000000149</v>
+        <v>1.2466843700000254</v>
       </c>
       <c r="D195" s="5">
-        <v>2.456948950472726</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.4569486925808626</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>618.92085450000002</v>
+        <v>618.92085392000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.9534852000000456</v>
+        <v>1.9534850400000323</v>
       </c>
       <c r="D196" s="5">
-        <v>3.866393947616853</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.8663936280832534</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>619.68003550000003</v>
+        <v>619.68003625999995</v>
       </c>
       <c r="C197" s="5">
-        <v>0.75918100000001232</v>
+        <v>0.75918233999993845</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4819156449126236</v>
+        <v>1.4819182796522057</v>
       </c>
       <c r="E197" s="5">
-        <v>2.8344102260087656</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.8344099630441155</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>619.6054762</v>
+        <v>619.60547326000005</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.4559300000032636E-2</v>
+        <v>-7.4562999999898238E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.14428732678263279</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-0.14429448211601414</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>620.80415700000003</v>
+        <v>620.80415608999999</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1986808000000337</v>
+        <v>1.1986828299999388</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3463659214590482</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3463699487241474</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>623.49200029999997</v>
+        <v>623.49200024000004</v>
       </c>
       <c r="C200" s="5">
-        <v>2.6878432999999404</v>
+        <v>2.6878441500000463</v>
       </c>
       <c r="D200" s="5">
-        <v>5.3210624229481418</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.3210641539318759</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>625.95459630000005</v>
+        <v>625.95459681</v>
       </c>
       <c r="C201" s="5">
-        <v>2.4625960000000759</v>
+        <v>2.4625965699999597</v>
       </c>
       <c r="D201" s="5">
-        <v>4.8439477199160086</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.8439488660541929</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>627.20957669999996</v>
+        <v>627.20957786999998</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2549803999999085</v>
+        <v>1.2549810599999773</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4325955152634027</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.4325968067126613</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>629.53973859999996</v>
+        <v>629.53973943000005</v>
       </c>
       <c r="C203" s="5">
-        <v>2.3301619000000073</v>
+        <v>2.3301615600000787</v>
       </c>
       <c r="D203" s="5">
-        <v>4.5503816321388335</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.5503809458931954</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>627.30425079999998</v>
+        <v>627.30425097</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.2354877999999871</v>
+        <v>-2.235488460000056</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1789395755602481</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.1789407799421197</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>629.74369939999997</v>
+        <v>629.74369950000005</v>
       </c>
       <c r="C205" s="5">
-        <v>2.4394485999999915</v>
+        <v>2.4394485300000497</v>
       </c>
       <c r="D205" s="5">
-        <v>4.7676511531937749</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.7676510121267945</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>632.10983999999996</v>
+        <v>632.10984012999995</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3661405999999943</v>
+        <v>2.3661406299999044</v>
       </c>
       <c r="D206" s="5">
-        <v>4.6031202024530815</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.6031202612805577</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>633.4331856</v>
+        <v>633.43318581999995</v>
       </c>
       <c r="C207" s="5">
-        <v>1.3233456000000388</v>
+        <v>1.3233456899999965</v>
       </c>
       <c r="D207" s="5">
-        <v>2.541374850819067</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.5413750251228606</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>634.54094980000002</v>
+        <v>634.54095001999997</v>
       </c>
       <c r="C208" s="5">
         <v>1.1077642000000196</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1188942900676855</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.1188942893245244</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>636.91669520000005</v>
+        <v>636.91669655999999</v>
       </c>
       <c r="C209" s="5">
-        <v>2.375745400000028</v>
+        <v>2.3757465400000228</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5865275760289093</v>
+        <v>4.586529820765195</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7815418784780332</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.7815419718907997</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>639.32498120000002</v>
+        <v>639.32497983999997</v>
       </c>
       <c r="C210" s="5">
-        <v>2.4082859999999755</v>
+        <v>2.4082832799999778</v>
       </c>
       <c r="D210" s="5">
-        <v>4.6329568885293826</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.6329515365151064</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>640.74993470000004</v>
+        <v>640.74993343000006</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4249535000000151</v>
+        <v>1.4249535900000865</v>
       </c>
       <c r="D211" s="5">
-        <v>2.7076406055414726</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.7076407844885741</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>642.42095749999999</v>
+        <v>642.42095610000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.6710227999999461</v>
+        <v>1.6710226699999566</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1747813334221275</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.1747810892646555</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>642.12399149999999</v>
+        <v>642.12399029000005</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.29696599999999762</v>
+        <v>-0.29696580999996058</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.55330476169409559</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-0.55330440978965667</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.80605909999997</v>
+        <v>643.80605882999998</v>
       </c>
       <c r="C214" s="5">
-        <v>1.6820675999999821</v>
+        <v>1.682068539999932</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1891313117588416</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.1891331258115718</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>645.4016464</v>
+        <v>645.40164692999997</v>
       </c>
       <c r="C215" s="5">
-        <v>1.5955873000000338</v>
+        <v>1.5955880999999863</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0149156286208623</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.0149171621936643</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>645.01009920000001</v>
+        <v>645.01009981000004</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.39154719999999088</v>
+        <v>-0.39154711999992742</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.72558234016557588</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-0.72558219181664274</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>646.1648199</v>
+        <v>646.16482194000002</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1547206999999844</v>
+        <v>1.1547221299999819</v>
       </c>
       <c r="D217" s="5">
-        <v>2.169563332907698</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.1695660441211517</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>645.5035431</v>
+        <v>645.50354416000005</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.661276799999996</v>
+        <v>-0.66127777999997761</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.221175834139232</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.2211776298912347</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>645.72484129999998</v>
+        <v>645.72484239000005</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22129819999997835</v>
+        <v>0.22129823000000215</v>
       </c>
       <c r="D219" s="5">
-        <v>0.41217301216609492</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>0.41217306746907934</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>646.82057039999995</v>
+        <v>646.82057133000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0957290999999714</v>
+        <v>1.0957289399999581</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0553897878471838</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.0553894814075102</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>646.36355079999998</v>
+        <v>646.36355190999996</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.45701959999996689</v>
+        <v>-0.45701942000005147</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.84458863748209101</v>
+        <v>-0.84458830491780379</v>
       </c>
       <c r="E221" s="5">
-        <v>1.4832168274429458</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.483216785024255</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>647.31715529999997</v>
+        <v>647.31715551000002</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95360449999998309</v>
+        <v>0.95360360000006494</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7848417962010199</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.7848400949077359</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>648.89667680000002</v>
+        <v>648.89667615999997</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5795215000000553</v>
+        <v>1.5795206499999495</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9677439110293635</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.9677422915045604</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>647.01617729999998</v>
+        <v>647.01616940999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8804995000000417</v>
+        <v>-1.880506749999995</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.4226970091746689</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.4227099986091636</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>649.95938799999999</v>
+        <v>649.95938472</v>
       </c>
       <c r="C225" s="5">
-        <v>2.9432107000000087</v>
+        <v>2.9432153100000278</v>
       </c>
       <c r="D225" s="5">
-        <v>5.5973402916193571</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.5973493493004511</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>650.70352869999999</v>
+        <v>650.70352737999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74414070000000265</v>
+        <v>0.74414265999996587</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3825684619704903</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.3825721335145591</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>650.14412960000004</v>
+        <v>650.14413192999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55939909999995052</v>
+        <v>-0.5593954500000109</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.02675640675568</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.0267497410330728</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>649.42765810000003</v>
+        <v>649.42765743999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.71647150000001147</v>
+        <v>-0.71647448999999597</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.3144374049019913</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.3144428524634377</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>648.60364819999995</v>
+        <v>648.60365718000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.82400990000007823</v>
+        <v>-0.82400025999993431</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5120090898087524</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.5119915257659877</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>646.59481029999995</v>
+        <v>646.59481317999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.0088379000000032</v>
+        <v>-2.0088440000000674</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.6539466516517072</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.6539575091082965</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>644.47751530000005</v>
+        <v>644.47751721999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.1172949999998991</v>
+        <v>-2.1172959599999785</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.8594355824347115</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-3.8594372840602631</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>642.38486079999996</v>
+        <v>642.38486227999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.0926545000000942</v>
+        <v>-2.0926549399999885</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.8276284856262111</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.8276292649021437</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>641.18360499999994</v>
+        <v>641.18360554000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2012558000000126</v>
+        <v>-1.2012567399999625</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2210566009416954</v>
+        <v>-2.2210583160495512</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.80139819047482241</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.80139827728423763</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>637.90097070000002</v>
+        <v>637.90097027000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.282634299999927</v>
+        <v>-3.2826352700000143</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.9735046920699419</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-5.9735064029141194</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>635.81052480000005</v>
+        <v>635.81052341999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.0904458999999633</v>
+        <v>-2.0904468500000348</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8623735044613805</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.8623752307534454</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>632.94605349999995</v>
+        <v>632.94603831999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.8644713000001047</v>
+        <v>-2.8644851000000244</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2743042334749131</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.2743290280690136</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>630.9777153</v>
+        <v>630.97770857</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9683381999999483</v>
+        <v>-1.9683297499999526</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.668594076197107</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.668578681936252</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>629.21062370000004</v>
+        <v>629.21061997000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.7670915999999579</v>
+        <v>-1.7670885999999655</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3093887007311529</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.3093832033775916</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>627.34823630000005</v>
+        <v>627.34823950999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8623873999999887</v>
+        <v>-1.862380460000054</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4945998347539087</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4945870441149718</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>626.50787609999998</v>
+        <v>626.50787553999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.84036020000007738</v>
+        <v>-0.84036396999999852</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.595661936030246</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.5956690336814683</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>625.00613220000002</v>
+        <v>625.00615095000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5017438999999513</v>
+        <v>-1.5017245899999807</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8387887754991459</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.8387527556372083</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>624.07480610000005</v>
+        <v>624.07481523000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.9313260999999784</v>
+        <v>-0.93133571999999276</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.7735463475505142</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.7735644644936155</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>622.76142019999998</v>
+        <v>622.76142651999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.3133859000000712</v>
+        <v>-1.3133887100000265</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.4964116732949404</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.496416916617783</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>622.65435419999994</v>
+        <v>622.65435742</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.10706600000003164</v>
+        <v>-0.1070690999999897</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.20611068647692354</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.20611664649511363</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>622.59766449999995</v>
+        <v>622.59766363000006</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.6689699999992627E-2</v>
+        <v>-5.6693789999940236E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10919956654273921</v>
+        <v>-0.1092074404701604</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.8986924112009982</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.8986926286655446</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>622.90742490000002</v>
+        <v>622.90741861000004</v>
       </c>
       <c r="C246" s="5">
-        <v>0.30976040000007288</v>
+        <v>0.3097549799999797</v>
       </c>
       <c r="D246" s="5">
-        <v>0.598671256913752</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>0.59866075388455009</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>622.93163249999998</v>
+        <v>622.93162765</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4207599999954255E-2</v>
+        <v>2.4209039999959714E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6644699797915301E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.6647475543259986E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>623.32170819999999</v>
+        <v>623.32168371</v>
       </c>
       <c r="C248" s="5">
-        <v>0.39007570000001124</v>
+        <v>0.39005606000000625</v>
       </c>
       <c r="D248" s="5">
-        <v>0.75402551425078901</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>0.75398742471770586</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>623.17917790000001</v>
+        <v>623.17916439999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.1425302999999758</v>
+        <v>-0.1425193100000115</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.27405017154471523</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.27402907783851127</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>624.11292779999997</v>
+        <v>624.11291781</v>
       </c>
       <c r="C250" s="5">
-        <v>0.9337498999999525</v>
+        <v>0.93375341000000844</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8129299631048479</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8129368738323937</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>624.43973110000002</v>
+        <v>624.43973145999996</v>
       </c>
       <c r="C251" s="5">
-        <v>0.32680330000005142</v>
+        <v>0.32681364999996276</v>
       </c>
       <c r="D251" s="5">
-        <v>0.63016696387263593</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.63018698915955351</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>624.26518599999997</v>
+        <v>624.26518664000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.17454510000004575</v>
+        <v>-0.17454481999993732</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.3349120818097906</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.33491154518672239</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>624.58785109999997</v>
+        <v>624.58788570000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32266509999999471</v>
+        <v>0.32269905999999082</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62201249133084779</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.62207814277654983</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>625.04220910000004</v>
+        <v>625.04223330000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.45435800000007021</v>
+        <v>0.45434760000000551</v>
       </c>
       <c r="D254" s="5">
-        <v>0.87644413018757028</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.87642393979607824</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>628.8709983</v>
+        <v>628.87101786999995</v>
       </c>
       <c r="C255" s="5">
-        <v>3.8287891999999601</v>
+        <v>3.8287845699999252</v>
       </c>
       <c r="D255" s="5">
-        <v>7.6035616565862663</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.6035518455629392</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>630.66909380000004</v>
+        <v>630.66911225000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7980955000000449</v>
+        <v>1.7980943800000659</v>
       </c>
       <c r="D256" s="5">
-        <v>3.4855669458498717</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.4855646303204368</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>631.8973446</v>
+        <v>631.89735257999996</v>
       </c>
       <c r="C257" s="5">
-        <v>1.2282507999999552</v>
+        <v>1.2282403299999487</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3622396101675269</v>
+        <v>2.3622191876616405</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4936901678660242</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4936915914169901</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>633.61830220000002</v>
+        <v>633.61825520000002</v>
       </c>
       <c r="C258" s="5">
-        <v>1.7209576000000197</v>
+        <v>1.7209026200000608</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3175733570101729</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3174657343078229</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>634.41759109999998</v>
+        <v>634.41758278999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.799288899999965</v>
+        <v>0.79932758999996167</v>
       </c>
       <c r="D259" s="5">
-        <v>1.5243078778815145</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.5243822893685532</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>636.44690089999995</v>
+        <v>636.44686608999996</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0293097999999645</v>
+        <v>2.0292832999999746</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9066908997305916</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.9066390349529856</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>638.65709690000006</v>
+        <v>638.65706891000002</v>
       </c>
       <c r="C261" s="5">
-        <v>2.21019600000011</v>
+        <v>2.2102028200000632</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2477756598552574</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.2477892553559382</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>638.27770380000004</v>
+        <v>638.2776758</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37939310000001569</v>
+        <v>-0.37939311000002363</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.71053335246575866</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.71053340217110961</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>639.3681593</v>
+        <v>639.36814025000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0904554999999618</v>
+        <v>1.0904644500000131</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0694949784705097</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.0695122155762524</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>641.74880089999999</v>
+        <v>641.74878071000001</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3806415999999899</v>
+        <v>2.3806404599999951</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5607612593120184</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.5607591690992377</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>642.55243700000005</v>
+        <v>642.55254076999995</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80363610000006247</v>
+        <v>0.80376005999994504</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5131046674878634</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5133397202688137</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>645.81323870000006</v>
+        <v>645.81325642000002</v>
       </c>
       <c r="C266" s="5">
-        <v>3.2608017000000018</v>
+        <v>3.2607156500000656</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2625958843121943</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.262424939903477</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>646.02094709999994</v>
+        <v>646.02105023000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20770839999988766</v>
+        <v>0.2077938099999983</v>
       </c>
       <c r="D267" s="5">
-        <v>0.38663106166567651</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>0.38679031574713196</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>646.93612270000006</v>
+        <v>646.93616493000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.91517560000011144</v>
+        <v>0.91511470000000372</v>
       </c>
       <c r="D268" s="5">
-        <v>1.713269449998478</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.7131542758336282</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>648.65462839999998</v>
+        <v>648.65466103999995</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7185056999999233</v>
+        <v>1.7184961099999327</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2346380603650138</v>
+        <v>3.2346195309217673</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6518997022542568</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.6519035712969652</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>651.26822909999999</v>
+        <v>651.26814549000005</v>
       </c>
       <c r="C270" s="5">
-        <v>2.6136007000000063</v>
+        <v>2.6134844500001009</v>
       </c>
       <c r="D270" s="5">
-        <v>4.9437197697085544</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.9434947288556907</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>653.15845890000003</v>
+        <v>653.15843665</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8902298000000428</v>
+        <v>1.890291159999947</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5389981998603215</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.5391153833568945</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>654.93047739999997</v>
+        <v>654.93039632</v>
       </c>
       <c r="C272" s="5">
-        <v>1.7720184999999447</v>
+        <v>1.7719596700000011</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3046196845045728</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3045084451175155</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>657.00394730000005</v>
+        <v>657.00384313999996</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0734699000000774</v>
+        <v>2.0734468199999583</v>
       </c>
       <c r="D273" s="5">
-        <v>3.8659827617873788</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.8659394640580436</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>658.90323120000005</v>
+        <v>658.90310684999997</v>
       </c>
       <c r="C274" s="5">
-        <v>1.8992839000000004</v>
+        <v>1.8992637100000138</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5246811659130239</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.524643667396532</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>661.25324360000002</v>
+        <v>661.25314100000003</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3500123999999687</v>
+        <v>2.3500341500000559</v>
       </c>
       <c r="D275" s="5">
-        <v>4.3648220281682137</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.3648640614734946</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>661.87039010000001</v>
+        <v>661.87034735999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.61714649999998983</v>
+        <v>0.61720635999995466</v>
       </c>
       <c r="D276" s="5">
-        <v>1.1257247325850095</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.1258346587584178</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>664.01257350000003</v>
+        <v>664.01282381999999</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1421834000000217</v>
+        <v>2.1424764600000117</v>
       </c>
       <c r="D277" s="5">
-        <v>3.9537607840293587</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.9543116015227309</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>665.85936660000004</v>
+        <v>665.85950471000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.8467931000000135</v>
+        <v>1.846680890000016</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3890447504332011</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.3888343771913521</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>668.88632619999998</v>
+        <v>668.88664257000005</v>
       </c>
       <c r="C279" s="5">
-        <v>3.026959599999941</v>
+        <v>3.0271378600000389</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5936142760397711</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.5939507788718146</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>671.12279450000005</v>
+        <v>671.12292143000002</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2364683000000696</v>
+        <v>2.2362788599999703</v>
       </c>
       <c r="D280" s="5">
-        <v>4.0868970889935019</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.0865425496700913</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>672.80867760000001</v>
+        <v>672.80874816000005</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6858830999999554</v>
+        <v>1.6858267300000307</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0564392676873942</v>
+        <v>3.0563350690171021</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7237149235455957</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.7237205821158303</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>672.78544220000003</v>
+        <v>672.78523453000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.3235399999975925E-2</v>
+        <v>-2.3513630000024932E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.1434044299126782E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.1930092405717545E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>676.31000210000002</v>
+        <v>676.30998418000001</v>
       </c>
       <c r="C283" s="5">
-        <v>3.5245598999999856</v>
+        <v>3.5247496499999897</v>
       </c>
       <c r="D283" s="5">
-        <v>6.4708441124279759</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.4712046343225138</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>678.48641320000002</v>
+        <v>678.48602485000004</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1764110999999957</v>
+        <v>2.1760406700000203</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9307685845037854</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.9300877814837376</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>679.94531800000004</v>
+        <v>679.94511105000004</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4589048000000275</v>
+        <v>1.4590862000000016</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6110161638555951</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.6113461791218651</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>681.42179020000003</v>
+        <v>681.42148994000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.4764721999999892</v>
+        <v>1.4763788899999781</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6370955733519663</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.6369277312327855</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>683.62232449999999</v>
+        <v>683.62199051000005</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2005342999999584</v>
+        <v>2.2005005700000311</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9447680975931654</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.9447083230297331</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>686.44416100000001</v>
+        <v>686.44413939000003</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8218365000000176</v>
+        <v>2.8221488799999861</v>
       </c>
       <c r="D288" s="5">
-        <v>5.0673411769398991</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.0679174665144044</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>687.94006779999995</v>
+        <v>687.94061076000003</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4959067999999434</v>
+        <v>1.4964713699999947</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6466253767850834</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.6476363305939721</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>689.18055059999995</v>
+        <v>689.18098610000004</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2404827999999952</v>
+        <v>1.2403753400000141</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1854105221205566</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.185217582179777</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>689.47801849999996</v>
+        <v>689.47893771999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.29746790000001511</v>
+        <v>0.29795161999993525</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51918195501139408</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.52002788887894891</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>691.79518080000003</v>
+        <v>691.79538902000002</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3171623000000636</v>
+        <v>2.3164513000000397</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1082843458507767</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.1069947950231445</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>691.38487780000003</v>
+        <v>691.38488274999997</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41030299999999897</v>
+        <v>-0.4105062700000417</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.70940167380256769</v>
+        <v>-0.70975176244364446</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7609929566104752</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.7609829153978804</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>691.44582349999996</v>
+        <v>691.44540867000001</v>
       </c>
       <c r="C294" s="5">
-        <v>6.0945699999933822E-2</v>
+        <v>6.0525920000031874E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.10583151359040421</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.10510221863924141</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>692.95762149999996</v>
+        <v>692.95751575999998</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5117979999999989</v>
+        <v>1.5121070899999722</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6554984178397634</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.6560494990480077</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>694.02352370000006</v>
+        <v>694.02268016000005</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0659022000000959</v>
+        <v>1.0651644000000715</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8615271551650769</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.8602280100474378</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>696.04911930000003</v>
+        <v>696.04865917999996</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0255955999999742</v>
+        <v>2.0259790199999088</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5591239558953935</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.5598129033089565</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>697.78912590000004</v>
+        <v>697.78856263</v>
       </c>
       <c r="C298" s="5">
-        <v>1.7400066000000152</v>
+        <v>1.7399034500000425</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0413897854742356</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.0412090397985647</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>698.85834569999997</v>
+        <v>698.85761473000002</v>
       </c>
       <c r="C299" s="5">
-        <v>1.069219799999928</v>
+        <v>1.0690521000000217</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8543315166768215</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.8540397313197454</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>700.56802900000002</v>
+        <v>700.56763891000003</v>
       </c>
       <c r="C300" s="5">
-        <v>1.7096833000000515</v>
+        <v>1.7100241800000049</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9754974254795563</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9761018475418455</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>703.16605479999998</v>
+        <v>703.16695046999996</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5980257999999594</v>
+        <v>2.5993115599999328</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5420462643427362</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.5443427684603854</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>704.30611580000004</v>
+        <v>704.30829973000004</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1400610000000597</v>
+        <v>1.1413492600000836</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9630340062065654</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.9652695338333803</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>707.41999339999995</v>
+        <v>707.42168763999996</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1138775999999098</v>
+        <v>3.1133879099999149</v>
       </c>
       <c r="D303" s="5">
-        <v>5.4363695056247163</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.4354764211385742</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>709.03085940000005</v>
+        <v>709.03098703000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6108660000001009</v>
+        <v>1.6092993900000465</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7670031943852313</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7642717488273849</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>710.81207489999997</v>
+        <v>710.81202622000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7812154999999166</v>
+        <v>1.7810391900000013</v>
       </c>
       <c r="D305" s="5">
-        <v>3.0566237957514897</v>
+        <v>3.0563164921104446</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8098961553538304</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.8098883783411743</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>712.28127910000001</v>
+        <v>712.27990281999996</v>
       </c>
       <c r="C306" s="5">
-        <v>1.4692042000000356</v>
+        <v>1.4678765999999541</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5087170137575443</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.5064244552944759</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>713.24152909999998</v>
+        <v>713.24127720000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.96024999999997362</v>
+        <v>0.96137438000005204</v>
       </c>
       <c r="D307" s="5">
-        <v>1.6298090959425693</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.6317348442363766</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>714.39726510000003</v>
+        <v>714.39587428000004</v>
       </c>
       <c r="C308" s="5">
-        <v>1.1557360000000472</v>
+        <v>1.1545970800000305</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9619025570631221</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.9599526528194522</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>716.02654840000002</v>
+        <v>716.02555782000002</v>
       </c>
       <c r="C309" s="5">
-        <v>1.6292832999999973</v>
+        <v>1.6296835399999736</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7713595730212148</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.7720543976179401</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>717.60256649999997</v>
+        <v>717.60164053000005</v>
       </c>
       <c r="C310" s="5">
-        <v>1.576018099999942</v>
+        <v>1.576082710000037</v>
       </c>
       <c r="D310" s="5">
-        <v>2.6734837615848939</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.6735984369032018</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>718.86079210000003</v>
+        <v>718.85954331000005</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2582256000000598</v>
+        <v>1.2579027799999949</v>
       </c>
       <c r="D311" s="5">
-        <v>2.1244582326991113</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.1239106667728658</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>720.1690112</v>
+        <v>720.16819441999996</v>
       </c>
       <c r="C312" s="5">
-        <v>1.3082190999999739</v>
+        <v>1.3086511099999143</v>
       </c>
       <c r="D312" s="5">
-        <v>2.2058118663890625</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.2065514666294916</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>720.71603000000005</v>
+        <v>720.71749113999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.54701880000004621</v>
+        <v>0.54929672000002938</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91530154564596344</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.91913013567941348</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>722.23075789999996</v>
+        <v>722.23524752000003</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5147278999999116</v>
+        <v>1.5177563800000371</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5513966790739362</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.5565518145551858</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>722.9333494</v>
+        <v>722.93650995999997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.70259150000003956</v>
+        <v>0.70126243999993676</v>
       </c>
       <c r="D315" s="5">
-        <v>1.1736352406395811</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.1713959387053885</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>724.12025089999997</v>
+        <v>724.12096862999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1869014999999763</v>
+        <v>1.1844586700000264</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9880303682345613</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.9838929963293062</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>724.79097660000002</v>
+        <v>724.79108915999996</v>
       </c>
       <c r="C317" s="5">
-        <v>0.67072570000004816</v>
+        <v>0.67012052999996286</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1171955159885893</v>
+        <v>1.1161812653772252</v>
       </c>
       <c r="E317" s="5">
-        <v>1.9666100497753414</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.9666328683743073</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>728.43438230000004</v>
+        <v>728.43160303000002</v>
       </c>
       <c r="C318" s="5">
-        <v>3.6434057000000166</v>
+        <v>3.6405138700000634</v>
       </c>
       <c r="D318" s="5">
-        <v>6.2018060803422648</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.1967458430194577</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>728.84966569999995</v>
+        <v>728.84807782999997</v>
       </c>
       <c r="C319" s="5">
-        <v>0.41528339999990749</v>
+        <v>0.4164747999999463</v>
       </c>
       <c r="D319" s="5">
-        <v>0.68627407873147472</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.68825174913920151</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>728.6129684</v>
+        <v>728.60999760000004</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.23669729999994615</v>
+        <v>-0.23808022999992318</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.3890102304406784</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.39127983462359239</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>732.03719739999997</v>
+        <v>732.03485954999996</v>
       </c>
       <c r="C321" s="5">
-        <v>3.4242289999999684</v>
+        <v>3.4248619499999222</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7876655241277941</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.7887873670162238</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>733.80475390000004</v>
+        <v>733.80339174000005</v>
       </c>
       <c r="C322" s="5">
-        <v>1.7675565000000688</v>
+        <v>1.7685321900000872</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9362767995493311</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.9379287271505738</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>733.17810340000005</v>
+        <v>733.17687684999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.62665049999998246</v>
+        <v>-0.62651489000006677</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0199697992716583</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0197519927423015</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>737.3900228</v>
+        <v>737.38947103999999</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2119193999999425</v>
+        <v>4.2125941900000043</v>
       </c>
       <c r="D324" s="5">
-        <v>7.115729974922913</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.1169185325406392</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>738.74488659999997</v>
+        <v>738.74793651000005</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3548637999999755</v>
+        <v>1.3584654700000556</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2272712790504023</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.2332539021851616</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>740.85986079999998</v>
+        <v>740.86818014000005</v>
       </c>
       <c r="C326" s="5">
-        <v>2.114974200000006</v>
+        <v>2.1202436300000045</v>
       </c>
       <c r="D326" s="5">
-        <v>3.4901304441990577</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.498949105859217</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>742.12392820000002</v>
+        <v>742.1284187</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2640674000000445</v>
+        <v>1.2602385599999479</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0667833842525019</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.0604410914536242</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>745.16128100000003</v>
+        <v>745.16353158000004</v>
       </c>
       <c r="C328" s="5">
-        <v>3.0373528000000078</v>
+        <v>3.0351128800000424</v>
       </c>
       <c r="D328" s="5">
-        <v>5.0234186289712213</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.0195992863116157</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>747.93226949999996</v>
+        <v>747.93285436999997</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7709884999999304</v>
+        <v>2.7693227899999329</v>
       </c>
       <c r="D329" s="5">
-        <v>4.5547787636406323</v>
+        <v>4.551970536842509</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1928229858152912</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.1928876549545127</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>750.56198329999995</v>
+        <v>750.55742785999996</v>
       </c>
       <c r="C330" s="5">
-        <v>2.6297137999999904</v>
+        <v>2.6245734899999889</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3017279618366766</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.2931529940331226</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>751.81768190000003</v>
+        <v>751.80801136000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2556986000000734</v>
+        <v>1.2505835000000616</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0261900199284533</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.0178728925624112</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>754.51664430000005</v>
+        <v>754.51171409999995</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6989624000000276</v>
+        <v>2.7037027399999261</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3939829028639021</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.4019113311109637</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>756.41397889999996</v>
+        <v>756.41023959999995</v>
       </c>
       <c r="C333" s="5">
-        <v>1.8973345999999083</v>
+        <v>1.8985255000000052</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0596492215874793</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.0616166098167197</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>758.59924049999995</v>
+        <v>758.59896203000005</v>
       </c>
       <c r="C334" s="5">
-        <v>2.1852615999999898</v>
+        <v>2.188722430000098</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5223895512630721</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.5280748067371137</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>760.62483440000005</v>
+        <v>760.62631264000004</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0255939000001035</v>
+        <v>2.027350609999985</v>
       </c>
       <c r="D335" s="5">
-        <v>3.2516901796818987</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.2545530221549823</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>762.10000290000005</v>
+        <v>762.10224633999997</v>
       </c>
       <c r="C336" s="5">
-        <v>1.4751684999999952</v>
+        <v>1.4759336999999277</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3522860430822634</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.3535146505164306</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>762.64550359999998</v>
+        <v>762.65030365999996</v>
       </c>
       <c r="C337" s="5">
-        <v>0.54550069999993411</v>
+        <v>0.54805731999999807</v>
       </c>
       <c r="D337" s="5">
-        <v>0.86233308576371126</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.8663880551499803</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>767.23506689999999</v>
+        <v>767.25010230999999</v>
       </c>
       <c r="C338" s="5">
-        <v>4.5895633000000089</v>
+        <v>4.5997986500000252</v>
       </c>
       <c r="D338" s="5">
-        <v>7.4654254266873776</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>7.4825818159716118</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>768.67435609999995</v>
+        <v>768.67896660999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.439289199999962</v>
+        <v>1.4288642999999865</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2745038386522864</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.2578155970409686</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>768.22381770000004</v>
+        <v>768.22556206000002</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.45053839999991396</v>
+        <v>-0.45340454999995927</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.70108571421574339</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.7055270715990547</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>770.19455379999999</v>
+        <v>770.19346327000005</v>
       </c>
       <c r="C341" s="5">
-        <v>1.9707360999999537</v>
+        <v>1.9679012100000364</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1221851334049866</v>
+        <v>3.1176232485736755</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9765107360433252</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.9762844044002756</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>770.07904329999997</v>
+        <v>770.07419855000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.1155105000000276</v>
+        <v>-0.11926472000004651</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.17982251309730524</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.18566223125577874</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>772.10134019999998</v>
+        <v>772.08421053999996</v>
       </c>
       <c r="C343" s="5">
-        <v>2.0222969000000148</v>
+        <v>2.0100119899999527</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1972247353627914</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.177543076620859</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>773.5472135</v>
+        <v>773.52165236999997</v>
       </c>
       <c r="C344" s="5">
-        <v>1.4458733000000166</v>
+        <v>1.4374418300000116</v>
       </c>
       <c r="D344" s="5">
-        <v>2.2704664755668791</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.2571411994892987</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>772.96825679999995</v>
+        <v>772.97139062999997</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.57895670000004884</v>
+        <v>-0.55026173999999628</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.89444478779319159</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.85031452270638574</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>775.43126940000002</v>
+        <v>775.43809008999995</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4630126000000701</v>
+        <v>2.4666994599999725</v>
       </c>
       <c r="D346" s="5">
-        <v>3.8914503093105957</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.897361923573639</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>778.27998000000002</v>
+        <v>778.29104571000005</v>
       </c>
       <c r="C347" s="5">
-        <v>2.848710600000004</v>
+        <v>2.8529556200001025</v>
       </c>
       <c r="D347" s="5">
-        <v>4.4986280050419269</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.5054274541057371</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>779.56950840000002</v>
+        <v>779.57648023000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.2895283999999947</v>
+        <v>1.2854345199999671</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0064937341122357</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.0000370248530297</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>781.88159250000001</v>
+        <v>781.89023291000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3120840999999928</v>
+        <v>2.3137526799999932</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6176497685553199</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.6202704044692613</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>782.98455550000006</v>
+        <v>783.00774249000006</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1029630000000452</v>
+        <v>1.1175095800000463</v>
       </c>
       <c r="D350" s="5">
-        <v>1.7059782122600176</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.7286356566474259</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>785.18999050000002</v>
+        <v>785.18938404000005</v>
       </c>
       <c r="C351" s="5">
-        <v>2.2054349999999658</v>
+        <v>2.1816415499999948</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4329016372431242</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.3951941453759682</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>786.77670049999995</v>
+        <v>786.77307353000003</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5867099999999255</v>
+        <v>1.5836894899999834</v>
       </c>
       <c r="D352" s="5">
-        <v>2.4520913318540449</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.4473734638560174</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>788.04008969999995</v>
+        <v>788.03525812999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.263389200000006</v>
+        <v>1.262184599999955</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9440440238982726</v>
+        <v>1.9421830890878899</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3170166306621276</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.3165341840541309</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>789.58330660000001</v>
+        <v>789.57480008000005</v>
       </c>
       <c r="C354" s="5">
-        <v>1.5432169000000613</v>
+        <v>1.5395419500000571</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3754334223844653</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.3697304343690107</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>792.02095250000002</v>
+        <v>791.98923920000004</v>
       </c>
       <c r="C355" s="5">
-        <v>2.4376459000000068</v>
+        <v>2.4144391199999973</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7682648145700437</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.7318257650367448</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>794.25691440000003</v>
+        <v>794.20030026999996</v>
       </c>
       <c r="C356" s="5">
-        <v>2.2359619000000066</v>
+        <v>2.2110610699999143</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4408312498344973</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.4020604702937884</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>796.7740877</v>
+        <v>796.81873098000005</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5171732999999676</v>
+        <v>2.6184307100000979</v>
       </c>
       <c r="D357" s="5">
-        <v>3.8700569175739608</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.0288630206077647</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>799.75386209999999</v>
+        <v>799.75381218999996</v>
       </c>
       <c r="C358" s="5">
-        <v>2.9797743999999966</v>
+        <v>2.9350812099999075</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5812266506789268</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.5108577092291879</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>801.66406199999994</v>
+        <v>801.68693746999998</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9101998999999523</v>
+        <v>1.9331252800000129</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9041351553457773</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.9394541876541558</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>804.41971179999996</v>
+        <v>804.45278336000001</v>
       </c>
       <c r="C360" s="5">
-        <v>2.7556498000000147</v>
+        <v>2.7658458900000369</v>
       </c>
       <c r="D360" s="5">
-        <v>4.2037793916390065</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.2195073030507846</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>806.92077979999999</v>
+        <v>806.92489779000005</v>
       </c>
       <c r="C361" s="5">
-        <v>2.501068000000032</v>
+        <v>2.4721144300000333</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7954568027282809</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.7506167043705796</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>808.46391129999995</v>
+        <v>808.48874885999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5431314999999586</v>
+        <v>1.5638510699999415</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3191363982455693</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3505959181278513</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>808.84383349999996</v>
+        <v>808.83050308999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37992220000000998</v>
+        <v>0.34175422999999228</v>
       </c>
       <c r="D363" s="5">
-        <v>0.56537691645486277</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.50842992053707903</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>811.65472999999997</v>
+        <v>811.64599013999998</v>
       </c>
       <c r="C364" s="5">
-        <v>2.8108965000000126</v>
+        <v>2.8154870500000015</v>
       </c>
       <c r="D364" s="5">
-        <v>4.2508826145758238</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.2580298146114304</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>813.64325580000002</v>
+        <v>813.62426029999995</v>
       </c>
       <c r="C365" s="5">
-        <v>1.9885258000000476</v>
+        <v>1.9782701599999655</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9798988607547816</v>
+        <v>2.9643560563125559</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2489674617628861</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.2471900090768058</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>816.89009769999996</v>
+        <v>816.87799138000003</v>
       </c>
       <c r="C366" s="5">
-        <v>3.2468418999999358</v>
+        <v>3.2537310800000796</v>
       </c>
       <c r="D366" s="5">
-        <v>4.8951072897697845</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.9058403438928977</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>818.72183029999997</v>
+        <v>818.67896070999996</v>
       </c>
       <c r="C367" s="5">
-        <v>1.8317326000000094</v>
+        <v>1.8009693299999299</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7242235000302539</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.677955193688919</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>818.48534970000003</v>
+        <v>818.39174657000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.2364805999999362</v>
+        <v>-0.28721413999994638</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.34605934277742723</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.42018023000478522</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>793.49717559999999</v>
+        <v>793.59988152999995</v>
       </c>
       <c r="C369" s="5">
-        <v>-24.988174100000037</v>
+        <v>-24.791865040000062</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.069139521121048</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-30.867185017886623</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>794.89135199999998</v>
+        <v>794.88400405000004</v>
       </c>
       <c r="C370" s="5">
-        <v>1.3941763999999921</v>
+        <v>1.2841225200000963</v>
       </c>
       <c r="D370" s="5">
-        <v>2.1288971947678759</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>1.9590917500697413</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>795.41991959999996</v>
+        <v>795.45363853000003</v>
       </c>
       <c r="C371" s="5">
-        <v>0.52856759999997394</v>
+        <v>0.56963447999999062</v>
       </c>
       <c r="D371" s="5">
-        <v>0.80087171254350498</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.86334866044637248</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>795.42360880000001</v>
+        <v>795.48774384000001</v>
       </c>
       <c r="C372" s="5">
-        <v>3.6892000000534608E-3</v>
+        <v>3.4105309999972633E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>5.5658059640251167E-3</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.1462489343423456E-2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>797.51898559999995</v>
+        <v>797.52459984999996</v>
       </c>
       <c r="C373" s="5">
-        <v>2.09537679999994</v>
+        <v>2.0368560099999513</v>
       </c>
       <c r="D373" s="5">
-        <v>3.2073536908497458</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.1162570689603486</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>800.16878689999999</v>
+        <v>800.18603929000005</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6498013000000356</v>
+        <v>2.6614394400000947</v>
       </c>
       <c r="D374" s="5">
-        <v>4.0607398012460605</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>4.0788742812610579</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>805.87095299999999</v>
+        <v>805.84029695000004</v>
       </c>
       <c r="C375" s="5">
-        <v>5.7021660999999995</v>
+        <v>5.6542576599999848</v>
       </c>
       <c r="D375" s="5">
-        <v>8.8947019861345566</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>8.816845307281751</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>809.519046</v>
+        <v>809.49629348999997</v>
       </c>
       <c r="C376" s="5">
-        <v>3.6480930000000171</v>
+        <v>3.6559965399999328</v>
       </c>
       <c r="D376" s="5">
-        <v>5.5695878927014775</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.5821746664477478</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>812.9447232</v>
+        <v>812.89992589999997</v>
       </c>
       <c r="C377" s="5">
-        <v>3.4256771999999955</v>
+        <v>3.4036324100000002</v>
       </c>
       <c r="D377" s="5">
-        <v>5.1979662361488543</v>
+        <v>5.1638877513307646</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.5852441474887353E-2</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-8.9025663975761393E-2</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>817.61460179999995</v>
+        <v>817.58805854000002</v>
       </c>
       <c r="C378" s="5">
-        <v>4.6698785999999473</v>
+        <v>4.6881326400000489</v>
       </c>
       <c r="D378" s="5">
-        <v>7.115290584406897</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.1443978050738544</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>818.21195420000004</v>
+        <v>818.15659793999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.59735240000009071</v>
+        <v>0.56853939999996328</v>
       </c>
       <c r="D379" s="5">
-        <v>0.88025621052472136</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.83766227966852735</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>826.58933590000004</v>
+        <v>826.48658743999999</v>
       </c>
       <c r="C380" s="5">
-        <v>8.3773817000000008</v>
+        <v>8.3299895000000106</v>
       </c>
       <c r="D380" s="5">
-        <v>13.002416896819113</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.925617998237504</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>829.40554889999999</v>
+        <v>829.57811856000001</v>
       </c>
       <c r="C381" s="5">
-        <v>2.8162129999999479</v>
+        <v>3.0915311200000133</v>
       </c>
       <c r="D381" s="5">
-        <v>4.1659220920824414</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.5821917577101967</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>831.32353250000006</v>
+        <v>831.31613517999995</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9179836000000705</v>
+        <v>1.7380166199999394</v>
       </c>
       <c r="D382" s="5">
-        <v>2.8105431831927596</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.5432455054633873</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>833.27467709999996</v>
+        <v>833.32721140000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.9511445999999069</v>
+        <v>2.0110762200000636</v>
       </c>
       <c r="D383" s="5">
-        <v>2.8530833002469613</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.9419149868883832</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>841.09002280000004</v>
+        <v>841.19897306999997</v>
       </c>
       <c r="C384" s="5">
-        <v>7.8153457000000799</v>
+        <v>7.8717616699999553</v>
       </c>
       <c r="D384" s="5">
-        <v>11.854012470778418</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.943284240544783</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>844.39207920000001</v>
+        <v>844.40249384000003</v>
       </c>
       <c r="C385" s="5">
-        <v>3.3020563999999695</v>
+        <v>3.2035207700000683</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8141781824436292</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.6668806680342012</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>847.33528960000001</v>
+        <v>847.34093327999994</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9432103999999981</v>
+        <v>2.938439439999911</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2638412062370179</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.256743165490251</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>859.30072680000001</v>
+        <v>859.24187882000001</v>
       </c>
       <c r="C387" s="5">
-        <v>11.965437199999997</v>
+        <v>11.900945540000066</v>
       </c>
       <c r="D387" s="5">
-        <v>18.325573870003463</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>18.218921080761486</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>863.99856810000006</v>
+        <v>863.93922714999997</v>
       </c>
       <c r="C388" s="5">
-        <v>4.6978413000000501</v>
+        <v>4.6973483299999543</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7613663340511332</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.7611123948904117</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>868.10818289999997</v>
+        <v>868.00648287000001</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1096147999999175</v>
+        <v>4.0672557200000483</v>
       </c>
       <c r="D389" s="5">
-        <v>5.8595215439689596</v>
+        <v>5.7979621511824675</v>
       </c>
       <c r="E389" s="5">
-        <v>6.7856347579033027</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.779008733330727</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>870.09532409999997</v>
+        <v>870.03602145000002</v>
       </c>
       <c r="C390" s="5">
-        <v>1.9871411999999964</v>
+        <v>2.0295385800000076</v>
       </c>
       <c r="D390" s="5">
-        <v>2.7817049797898452</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.8421576217048328</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>874.05047609999997</v>
+        <v>873.99121059000004</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9551519999999982</v>
+        <v>3.9551891400000159</v>
       </c>
       <c r="D391" s="5">
-        <v>5.5932476596033176</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>5.5936923300592856</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>877.52555900000004</v>
+        <v>877.43529092000006</v>
       </c>
       <c r="C392" s="5">
-        <v>3.4750829000000749</v>
+        <v>3.4440803300000198</v>
       </c>
       <c r="D392" s="5">
-        <v>4.8767285036260599</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.8326090013881107</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>885.13582529999996</v>
+        <v>885.37496247000001</v>
       </c>
       <c r="C393" s="5">
-        <v>7.6102662999999211</v>
+        <v>7.9396715499999573</v>
       </c>
       <c r="D393" s="5">
-        <v>10.917923511575211</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.415512166308517</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>888.43812920000005</v>
+        <v>888.47414645000003</v>
       </c>
       <c r="C394" s="5">
-        <v>3.3023039000000836</v>
+        <v>3.0991839800000207</v>
       </c>
       <c r="D394" s="5">
-        <v>4.5700319219528662</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.2823241215623531</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>888.31238150000001</v>
+        <v>888.39832360000003</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.12574770000003355</v>
+        <v>-7.5822850000008657E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.16971336909652468</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.10236057569247281</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>898.41411259999995</v>
+        <v>898.56188396000005</v>
       </c>
       <c r="C396" s="5">
-        <v>10.101731099999938</v>
+        <v>10.16356036000002</v>
       </c>
       <c r="D396" s="5">
-        <v>14.532884600670858</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.62600162371106</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>901.5040616</v>
+        <v>901.54063781000002</v>
       </c>
       <c r="C397" s="5">
-        <v>3.0899490000000469</v>
+        <v>2.9787538499999755</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2061782115359492</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.0513657068385944</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>905.37966900000004</v>
+        <v>905.38339901999996</v>
       </c>
       <c r="C398" s="5">
-        <v>3.8756074000000353</v>
+        <v>3.8427612099999351</v>
       </c>
       <c r="D398" s="5">
-        <v>5.2826000300893572</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.2365572500109758</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>909.21958649999999</v>
+        <v>909.11844836</v>
       </c>
       <c r="C399" s="5">
-        <v>3.8399174999999559</v>
+        <v>3.735049340000046</v>
       </c>
       <c r="D399" s="5">
-        <v>5.2098833355008312</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.0643371427685935</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>910.20945200000006</v>
+        <v>910.08159049999995</v>
       </c>
       <c r="C400" s="5">
-        <v>0.98986550000006446</v>
+        <v>0.96314213999994536</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3142887357191047</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.2787430413691458</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>911.08351040000002</v>
+        <v>910.86706241000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.87405839999996715</v>
+        <v>0.78547191000006933</v>
       </c>
       <c r="D401" s="5">
-        <v>1.1584449195988666</v>
+        <v>1.0406248157643461</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9504575980883869</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.9378179064152317</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>914.19623330000002</v>
+        <v>914.06147296999995</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1127228999999943</v>
+        <v>3.1944105599999375</v>
       </c>
       <c r="D402" s="5">
-        <v>4.1777307594863089</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.2905298621202403</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>916.4264756</v>
+        <v>916.32627460000003</v>
       </c>
       <c r="C403" s="5">
-        <v>2.2302422999999862</v>
+        <v>2.2648016300000791</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9670805015256763</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.0141364080189748</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>918.6402157</v>
+        <v>918.66889189999995</v>
       </c>
       <c r="C404" s="5">
-        <v>2.2137400999999954</v>
+        <v>2.3426172999999153</v>
       </c>
       <c r="D404" s="5">
-        <v>2.9375709071153056</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.1113445794345163</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>917.75884350000001</v>
+        <v>918.08899400999996</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.88137219999998706</v>
+        <v>-0.57989788999998382</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.1452616227024426</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.75486021148245541</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>919.77343929999995</v>
+        <v>919.87761868999996</v>
       </c>
       <c r="C406" s="5">
-        <v>2.0145957999999382</v>
+        <v>1.7886246799999981</v>
       </c>
       <c r="D406" s="5">
-        <v>2.6661870031802648</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.3630585239076574</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>921.2458302</v>
+        <v>921.37250385000004</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4723909000000504</v>
+        <v>1.4948851600000808</v>
       </c>
       <c r="D407" s="5">
-        <v>1.9379868143905243</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.9676344673308588</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>919.86138749999998</v>
+        <v>920.04307720999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3844427000000223</v>
+        <v>-1.3294266400000652</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.7885218332208908</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.7177770610097953</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>921.03267070000004</v>
+        <v>921.08875147000003</v>
       </c>
       <c r="C409" s="5">
-        <v>1.1712832000000617</v>
+        <v>1.0456742600000553</v>
       </c>
       <c r="D409" s="5">
-        <v>1.5387374273776011</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.3724169809550046</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>921.79589669999996</v>
+        <v>921.79567443999997</v>
       </c>
       <c r="C410" s="5">
-        <v>0.7632259999999178</v>
+        <v>0.70692296999993687</v>
       </c>
       <c r="D410" s="5">
-        <v>0.99894064532168869</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.92488111876039003</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>919.96016520000001</v>
+        <v>919.81273062000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.8357314999999517</v>
+        <v>-1.9829438199999458</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.3637650372363983</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.5510861037021049</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>919.42863590000002</v>
+        <v>919.22704339999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.53152929999998832</v>
+        <v>-0.58568722000006801</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.69113011252809331</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.7614251167205488</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>920.77639820000002</v>
+        <v>920.44629326999996</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3477622999999994</v>
+        <v>1.2192498699999987</v>
       </c>
       <c r="D413" s="5">
-        <v>1.7732947038120672</v>
+        <v>1.6033260547691386</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0638857678089808</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.0516606929066974</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>920.16842010000005</v>
+        <v>919.90723720999995</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.60797809999996844</v>
+        <v>-0.53905606000000716</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.78947509280040684</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.70051641650589191</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>920.24109339999995</v>
+        <v>920.10870209999996</v>
       </c>
       <c r="C415" s="5">
-        <v>7.2673299999905794E-2</v>
+        <v>0.20146489000001111</v>
       </c>
       <c r="D415" s="5">
-        <v>9.4815089824051846E-2</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.26312358004665359</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>921.57214139999996</v>
+        <v>921.75144313999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3310480000000098</v>
+        <v>1.6427410400000326</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7495694183628174</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.16361624283401</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>921.92648989999998</v>
+        <v>922.32178511999996</v>
       </c>
       <c r="C417" s="5">
-        <v>0.35434850000001461</v>
+        <v>0.5703419799999665</v>
       </c>
       <c r="D417" s="5">
-        <v>0.4623822430860125</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.74504288508216998</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>923.40258100000005</v>
+        <v>923.60008981999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.476091100000076</v>
+        <v>1.2783047000000352</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9383227066079201</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.6758933488046912</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>925.30402600000002</v>
+        <v>925.47056643999997</v>
       </c>
       <c r="C419" s="5">
-        <v>1.901444999999967</v>
+        <v>1.8704766199999767</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4991849768472241</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.4574953261189192</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>926.00130049999996</v>
+        <v>926.19380844</v>
       </c>
       <c r="C420" s="5">
-        <v>0.69727449999993496</v>
+        <v>0.72324200000002747</v>
       </c>
       <c r="D420" s="5">
-        <v>0.90803239366155086</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.94182409215386453</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>926.82947039999999</v>
+        <v>926.91591956000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.82816990000003443</v>
+        <v>0.72211112000002231</v>
       </c>
       <c r="D421" s="5">
-        <v>1.0785156917546335</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.9396076619570648</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>929.65257989999998</v>
+        <v>929.65672542000004</v>
       </c>
       <c r="C422" s="5">
-        <v>2.8231094999999868</v>
+        <v>2.7408058600000231</v>
       </c>
       <c r="D422" s="5">
-        <v>3.7170440989974907</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.6065690029783548</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>932.17005349999999</v>
+        <v>931.98226756999998</v>
       </c>
       <c r="C423" s="5">
-        <v>2.5174736000000166</v>
+        <v>2.3255421499999329</v>
       </c>
       <c r="D423" s="5">
-        <v>3.2984050782151275</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.0434535933718143</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>935.1734917</v>
+        <v>934.89712265000003</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0034382000000051</v>
+        <v>2.9148550800000521</v>
       </c>
       <c r="D424" s="5">
-        <v>3.9356394156024432</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.818341373253209</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>936.00934830000006</v>
+        <v>935.56990598000004</v>
       </c>
       <c r="C425" s="5">
-        <v>0.83585660000005646</v>
+        <v>0.67278333000001567</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0778464372981134</v>
+        <v>0.86698642355889088</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6543593134857204</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6430738893272734</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>938.11773570000003</v>
+        <v>937.70757352999999</v>
       </c>
       <c r="C426" s="5">
-        <v>2.1083873999999696</v>
+        <v>2.1376675499999465</v>
       </c>
       <c r="D426" s="5">
-        <v>2.7367741191014927</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.7765796469600756</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>939.42425400000002</v>
+        <v>939.24344184999995</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3065182999999934</v>
+        <v>1.5358683199999632</v>
       </c>
       <c r="D427" s="5">
-        <v>1.684103309360041</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.9832791562315544</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>939.79251629999999</v>
+        <v>940.15015872000004</v>
       </c>
       <c r="C428" s="5">
-        <v>0.3682622999999694</v>
+        <v>0.90671687000008205</v>
       </c>
       <c r="D428" s="5">
-        <v>0.4714257622353335</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.1646138967774666</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>941.9828602</v>
+        <v>942.43897229000004</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1903439000000162</v>
+        <v>2.2888135700000021</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8329322966950121</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.9608596033099399</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>941.80551530000002</v>
+        <v>942.09299423000004</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.17734489999998004</v>
+        <v>-0.34597805999999309</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.22568739239727797</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.43964270538435768</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>940.61548719999996</v>
+        <v>940.82220572999995</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.1900281000000632</v>
+        <v>-1.2707885000000942</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.5057792088347566</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.6067239979463799</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>942.2587403</v>
+        <v>942.45557742000005</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6432531000000381</v>
+        <v>1.6333716900001036</v>
       </c>
       <c r="D432" s="5">
-        <v>2.1166582186452843</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.1033415918294551</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>942.73981479999998</v>
+        <v>942.84840297999995</v>
       </c>
       <c r="C433" s="5">
-        <v>0.48107449999997698</v>
+        <v>0.39282555999989199</v>
       </c>
       <c r="D433" s="5">
-        <v>0.61438880295165976</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.50132104879501149</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>942.39895539999998</v>
+        <v>942.41152784999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.34085939999999937</v>
+        <v>-0.4368751299999758</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.43301328317243426</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.5546132169171436</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>944.20738080000001</v>
+        <v>944.66599712000004</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8084254000000328</v>
+        <v>2.2544692700000724</v>
       </c>
       <c r="D435" s="5">
-        <v>2.3272113737764943</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.9087544688487066</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>944.62089470000001</v>
+        <v>945.18821630000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.4135138999999981</v>
+        <v>0.52221917999997913</v>
       </c>
       <c r="D436" s="5">
-        <v>0.52680553152810727</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.66539059094981035</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>945.83002399999998</v>
+        <v>946.61810014000002</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2091292999999723</v>
+        <v>1.4298838400000022</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5468784621837539</v>
+        <v>1.8305449582493249</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0492070103612194</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.1809052524436536</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>941.41506030000005</v>
+        <v>950.03477053999995</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.4149636999999302</v>
+        <v>3.4166703999999299</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.4597930712186109</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>4.4182363505631983</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>941.77695770000003</v>
+        <v>948.26603746000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.36189739999997528</v>
+        <v>-1.7687330799999472</v>
       </c>
       <c r="D439" s="5">
-        <v>0.46227882726048719</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.2113722619200749</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>944.03857019999998</v>
+        <v>948.10893156999998</v>
       </c>
       <c r="C440" s="5">
-        <v>2.2616124999999556</v>
+        <v>-0.15710589000002528</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9200850277642409</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.19863135985285219</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>943.27049190000002</v>
+        <v>947.07140149999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.76807829999995647</v>
+        <v>-1.0375300700000025</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.97197372252150194</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-1.3053033981838102</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>943.91360929999996</v>
+        <v>947.42826018999995</v>
       </c>
       <c r="C442" s="5">
-        <v>0.64311739999993733</v>
+        <v>0.35685868999996728</v>
       </c>
       <c r="D442" s="5">
-        <v>0.82122933440444967</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>0.4531010155204962</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>946.20931929999995</v>
+        <v>949.68359762</v>
       </c>
       <c r="C443" s="5">
-        <v>2.2957099999999855</v>
+        <v>2.2553374300000542</v>
       </c>
       <c r="D443" s="5">
-        <v>2.9579010880434575</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.8942789114995815</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>939.38686540000003</v>
+        <v>946.00116016000004</v>
       </c>
       <c r="C444" s="5">
-        <v>-6.822453899999914</v>
+        <v>-3.6824374599999601</v>
       </c>
       <c r="D444" s="5">
-        <v>-8.3173518669032447</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>-4.5550879930619566</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>948.27852136000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>2.277361199999973</v>
+      </c>
+      <c r="D445" s="5">
+        <v>2.9273847166734202</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE555000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>