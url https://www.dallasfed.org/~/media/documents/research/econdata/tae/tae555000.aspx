--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4B0F178B-B549-4CE2-AD65-3AFF3E3D9929}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0C5C6992-E3F0-4FF1-B293-6E40913969D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3563E3D8-B7FA-4DB3-8EA8-0886F2178D8C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EB9A1D46-BA37-4908-A4CE-54ACF8B2BAC4}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18186462-F5E9-4D24-8934-1A7E7B712F73}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{262B4078-CD1F-49EC-9C3B-3A8EAA7D95D7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>454.20074290999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>456.28301163999998</v>
       </c>
       <c r="C7" s="5">
         <v>2.0822687300000098</v>
       </c>
       <c r="D7" s="5">
         <v>5.6422177746266344</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>456.41232780000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.12931616000003032</v>
       </c>
       <c r="D8" s="5">
         <v>0.34062523741387185</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>460.06647437999999</v>
       </c>
       <c r="C9" s="5">
         <v>3.6541465799999742</v>
       </c>
       <c r="D9" s="5">
         <v>10.04204343570767</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>461.37573128000002</v>
       </c>
       <c r="C10" s="5">
         <v>1.3092569000000367</v>
       </c>
       <c r="D10" s="5">
         <v>3.4689201722018614</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>462.43634675999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.0606154799999672</v>
       </c>
       <c r="D11" s="5">
         <v>2.7937194211958838</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>460.76479446000002</v>
       </c>
       <c r="C12" s="5">
         <v>-1.6715522999999735</v>
       </c>
       <c r="D12" s="5">
         <v>-4.2523938828049719</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>461.27563212000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.51083765999999287</v>
       </c>
       <c r="D13" s="5">
         <v>1.3385505396019237</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>461.84339333000003</v>
       </c>
       <c r="C14" s="5">
         <v>0.56776121000001467</v>
       </c>
       <c r="D14" s="5">
         <v>1.4870603421705431</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>456.83248861999999</v>
       </c>
       <c r="C15" s="5">
         <v>-5.0109047100000339</v>
       </c>
       <c r="D15" s="5">
         <v>-12.270236143319735</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>456.67915290000002</v>
       </c>
       <c r="C16" s="5">
         <v>-0.15333571999997275</v>
       </c>
       <c r="D16" s="5">
         <v>-0.40203699491939693</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>456.86926438</v>
       </c>
       <c r="C17" s="5">
         <v>0.19011147999998457</v>
       </c>
       <c r="D17" s="5">
         <v>0.50069471183065151</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>449.58338694000003</v>
       </c>
       <c r="C18" s="5">
         <v>-7.2858774399999788</v>
       </c>
       <c r="D18" s="5">
         <v>-17.544476830711709</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>450.41204227999998</v>
       </c>
       <c r="C19" s="5">
         <v>0.82865533999995478</v>
       </c>
       <c r="D19" s="5">
         <v>2.234355440680158</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>450.51932495</v>
       </c>
       <c r="C20" s="5">
         <v>0.10728267000001779</v>
       </c>
       <c r="D20" s="5">
         <v>0.2862001422993643</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>450.96043969999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.441114749999997</v>
       </c>
       <c r="D21" s="5">
         <v>1.1812980653958194</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>450.52988796</v>
       </c>
       <c r="C22" s="5">
         <v>-0.43055173999999852</v>
       </c>
       <c r="D22" s="5">
         <v>-1.1396956772408262</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>449.86724780999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.66264015000001564</v>
       </c>
       <c r="D23" s="5">
         <v>-1.7507543716018037</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>450.40104879</v>
       </c>
       <c r="C24" s="5">
         <v>0.53380098000002363</v>
       </c>
       <c r="D24" s="5">
         <v>1.4332187156864018</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>450.87049468999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.46944589999998243</v>
       </c>
       <c r="D25" s="5">
         <v>1.2579359694524728</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>450.18157715000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.68891753999997718</v>
       </c>
       <c r="D26" s="5">
         <v>-1.8182357298688112</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>450.08162592000002</v>
       </c>
       <c r="C27" s="5">
         <v>-9.9951229999987845E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.2661040030916606</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>450.31765252000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.23602660000000242</v>
       </c>
       <c r="D28" s="5">
         <v>0.63110832335866451</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>450.19915280999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.11849971000003734</v>
       </c>
       <c r="D29" s="5">
         <v>-0.31531969690534734</v>
       </c>
       <c r="E29" s="5">
         <v>-1.4599606692850653</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>447.88560265000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.313550159999977</v>
       </c>
       <c r="D30" s="5">
         <v>-5.9953913753155614</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>448.33363909000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.44803644000000986</v>
       </c>
       <c r="D31" s="5">
         <v>1.2070306498909833</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>448.58071446000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.24707537000000457</v>
       </c>
       <c r="D32" s="5">
         <v>0.66332468414092016</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>447.74993892999998</v>
       </c>
       <c r="C33" s="5">
         <v>-0.83077553000003945</v>
       </c>
       <c r="D33" s="5">
         <v>-2.1999124081544585</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>447.86171235</v>
       </c>
       <c r="C34" s="5">
         <v>0.11177342000002</v>
       </c>
       <c r="D34" s="5">
         <v>0.29997192959609897</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>447.63734556000003</v>
       </c>
       <c r="C35" s="5">
         <v>-0.22436678999997639</v>
       </c>
       <c r="D35" s="5">
         <v>-0.59951437293733756</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>446.5379069</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0994386600000325</v>
       </c>
       <c r="D36" s="5">
         <v>-2.90782120851929</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>446.29285584000002</v>
       </c>
       <c r="C37" s="5">
         <v>-0.24505105999998023</v>
       </c>
       <c r="D37" s="5">
         <v>-0.65655194531837324</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>444.42930553999997</v>
       </c>
       <c r="C38" s="5">
         <v>-1.8635503000000426</v>
       </c>
       <c r="D38" s="5">
         <v>-4.8972568482652301</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>448.75396708</v>
       </c>
       <c r="C39" s="5">
         <v>4.3246615400000223</v>
       </c>
       <c r="D39" s="5">
         <v>12.322651967145436</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>448.94355553999998</v>
       </c>
       <c r="C40" s="5">
         <v>0.18958845999998175</v>
       </c>
       <c r="D40" s="5">
         <v>0.5081526920771795</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>448.02683471</v>
       </c>
       <c r="C41" s="5">
         <v>-0.91672082999997428</v>
       </c>
       <c r="D41" s="5">
         <v>-2.4230087590999871</v>
       </c>
       <c r="E41" s="5">
         <v>-0.48252380895011937</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>451.54567971</v>
       </c>
       <c r="C42" s="5">
         <v>3.5188449999999989</v>
       </c>
       <c r="D42" s="5">
         <v>9.8428956120794062</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>452.43454154</v>
       </c>
       <c r="C43" s="5">
         <v>0.88886182999999619</v>
       </c>
       <c r="D43" s="5">
         <v>2.3879276479601419</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>452.97242376999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.5378822299999797</v>
       </c>
       <c r="D44" s="5">
         <v>1.4359998486103587</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>452.97066188000002</v>
       </c>
       <c r="C45" s="5">
         <v>-1.7618899999547466E-3</v>
       </c>
       <c r="D45" s="5">
         <v>-4.6674425622561522E-3</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>453.64693675000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.67627486999998609</v>
       </c>
       <c r="D46" s="5">
         <v>1.8063573713540615</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>455.89339078</v>
       </c>
       <c r="C47" s="5">
         <v>2.2464540299999953</v>
       </c>
       <c r="D47" s="5">
         <v>6.1069331253351233</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>459.77117442000002</v>
       </c>
       <c r="C48" s="5">
         <v>3.8777836400000183</v>
       </c>
       <c r="D48" s="5">
         <v>10.698393923146776</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>460.10415777999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.33298335999995743</v>
       </c>
       <c r="D49" s="5">
         <v>0.8725547660914712</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>459.94650125999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.15765651999998909</v>
       </c>
       <c r="D50" s="5">
         <v>-0.41041074058217886</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>460.38220596999997</v>
       </c>
       <c r="C51" s="5">
         <v>0.43570470999998179</v>
       </c>
       <c r="D51" s="5">
         <v>1.1426945494391383</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>461.38585453000002</v>
       </c>
       <c r="C52" s="5">
         <v>1.0036485600000447</v>
       </c>
       <c r="D52" s="5">
         <v>2.6476358698309221</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>462.11741059000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.73155606000000262</v>
       </c>
       <c r="D53" s="5">
         <v>1.9193553343338055</v>
       </c>
       <c r="E53" s="5">
         <v>3.1450294465331652</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>462.93162418999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.81421359999995957</v>
       </c>
       <c r="D54" s="5">
         <v>2.1349127845689653</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>463.64026618999998</v>
       </c>
       <c r="C55" s="5">
         <v>0.70864199999999755</v>
       </c>
       <c r="D55" s="5">
         <v>1.8524690965762147</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>465.33079026000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.6905240700000377</v>
       </c>
       <c r="D56" s="5">
         <v>4.4642578919933618</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>470.44507894999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.1142886899999667</v>
       </c>
       <c r="D57" s="5">
         <v>14.015967928473682</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>470.16378565000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.28129329999995889</v>
       </c>
       <c r="D58" s="5">
         <v>-0.71516125016097831</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>470.00895797999999</v>
       </c>
       <c r="C59" s="5">
         <v>-0.1548276700000315</v>
       </c>
       <c r="D59" s="5">
         <v>-0.39445204725989669</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>471.45274976000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.4437917800000264</v>
       </c>
       <c r="D60" s="5">
         <v>3.7491276394567619</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>471.03516524000003</v>
       </c>
       <c r="C61" s="5">
         <v>-0.41758451999999124</v>
       </c>
       <c r="D61" s="5">
         <v>-1.0577252267303661</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>471.11509203999998</v>
       </c>
       <c r="C62" s="5">
         <v>7.9926799999952891E-2</v>
       </c>
       <c r="D62" s="5">
         <v>0.20381009431051922</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>471.93230581</v>
       </c>
       <c r="C63" s="5">
         <v>0.81721377000002349</v>
       </c>
       <c r="D63" s="5">
         <v>2.1015391098897496</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>473.00695560000003</v>
       </c>
       <c r="C64" s="5">
         <v>1.0746497900000236</v>
       </c>
       <c r="D64" s="5">
         <v>2.7670365167889122</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>473.37282485999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.36586925999995401</v>
       </c>
       <c r="D65" s="5">
         <v>0.93215484851940644</v>
       </c>
       <c r="E65" s="5">
         <v>2.435617878069074</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>468.48884079999999</v>
       </c>
       <c r="C66" s="5">
         <v>-4.8839840599999889</v>
       </c>
       <c r="D66" s="5">
         <v>-11.701945037034145</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>468.55298084999998</v>
       </c>
       <c r="C67" s="5">
         <v>6.4140049999991788E-2</v>
       </c>
       <c r="D67" s="5">
         <v>0.16441382675314031</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>468.85737487</v>
       </c>
       <c r="C68" s="5">
         <v>0.30439402000001792</v>
       </c>
       <c r="D68" s="5">
         <v>0.78236786548711024</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>470.75604678000002</v>
       </c>
       <c r="C69" s="5">
         <v>1.8986719100000187</v>
       </c>
       <c r="D69" s="5">
         <v>4.9691949876244701</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>471.1058549</v>
       </c>
       <c r="C70" s="5">
         <v>0.34980811999997741</v>
       </c>
       <c r="D70" s="5">
         <v>0.89534605193224426</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>472.14158736000002</v>
       </c>
       <c r="C71" s="5">
         <v>1.0357324600000197</v>
       </c>
       <c r="D71" s="5">
         <v>2.6703516704466912</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>472.56523994000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.42365258000000949</v>
       </c>
       <c r="D72" s="5">
         <v>1.0820897280624742</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>473.32735187999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.7621119399999543</v>
       </c>
       <c r="D73" s="5">
         <v>1.9525133495089664</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>475.53221034000001</v>
       </c>
       <c r="C74" s="5">
         <v>2.2048584600000254</v>
       </c>
       <c r="D74" s="5">
         <v>5.735312758470279</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>473.35340192000001</v>
       </c>
       <c r="C75" s="5">
         <v>-2.1788084199999957</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3617371777255123</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>475.49009733000003</v>
       </c>
       <c r="C76" s="5">
         <v>2.1366954100000157</v>
       </c>
       <c r="D76" s="5">
         <v>5.5532689185451067</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>476.27377160999998</v>
       </c>
       <c r="C77" s="5">
         <v>0.78367427999995698</v>
       </c>
       <c r="D77" s="5">
         <v>1.995794950784191</v>
       </c>
       <c r="E77" s="5">
         <v>0.61282494424093059</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>477.78042374</v>
       </c>
       <c r="C78" s="5">
         <v>1.5066521300000204</v>
       </c>
       <c r="D78" s="5">
         <v>3.8628483180269901</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>478.66462997999997</v>
       </c>
       <c r="C79" s="5">
         <v>0.88420623999996906</v>
       </c>
       <c r="D79" s="5">
         <v>2.2435292678269603</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>479.38391966</v>
       </c>
       <c r="C80" s="5">
         <v>0.71928968000003124</v>
       </c>
       <c r="D80" s="5">
         <v>1.8182192807125741</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>479.49354761000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.10962795000000369</v>
       </c>
       <c r="D81" s="5">
         <v>0.27476751851363002</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>480.48703067999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.99348306999996794</v>
       </c>
       <c r="D82" s="5">
         <v>2.5148610674613048</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>481.77178430999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.2847536300000115</v>
       </c>
       <c r="D83" s="5">
         <v>3.2562383347524593</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>483.24470603999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.4729217299999959</v>
       </c>
       <c r="D84" s="5">
         <v>3.7310859854374767</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>485.28965903</v>
       </c>
       <c r="C85" s="5">
         <v>2.044952990000013</v>
       </c>
       <c r="D85" s="5">
         <v>5.1979277466827956</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>485.21140587000002</v>
       </c>
       <c r="C86" s="5">
         <v>-7.8253159999974287E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.1933289816931083</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>489.29664391</v>
       </c>
       <c r="C87" s="5">
         <v>4.0852380399999788</v>
       </c>
       <c r="D87" s="5">
         <v>10.584644955796874</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>493.08235659000002</v>
       </c>
       <c r="C88" s="5">
         <v>3.7857126800000174</v>
       </c>
       <c r="D88" s="5">
         <v>9.6899180419426791</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>492.57340568000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.50895091000001003</v>
       </c>
       <c r="D89" s="5">
         <v>-1.2316113250298244</v>
       </c>
       <c r="E89" s="5">
         <v>3.4223245203909958</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>494.38714304000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.8137373600000046</v>
       </c>
       <c r="D90" s="5">
         <v>4.5091925639973551</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>496.20096002999998</v>
       </c>
       <c r="C91" s="5">
         <v>1.8138169899999639</v>
       </c>
       <c r="D91" s="5">
         <v>4.4925159043914809</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>498.11719216</v>
       </c>
       <c r="C92" s="5">
         <v>1.9162321300000258</v>
       </c>
       <c r="D92" s="5">
         <v>4.7338754494651969</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>499.99444920000002</v>
       </c>
       <c r="C93" s="5">
         <v>1.8772570400000177</v>
       </c>
       <c r="D93" s="5">
         <v>4.6173750777416922</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>502.96824158999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.9737923899999714</v>
       </c>
       <c r="D94" s="5">
         <v>7.375344237253767</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>504.14260087999997</v>
       </c>
       <c r="C95" s="5">
         <v>1.174359289999984</v>
       </c>
       <c r="D95" s="5">
         <v>2.8380910901022016</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>504.8741612</v>
       </c>
       <c r="C96" s="5">
         <v>0.73156032000002824</v>
       </c>
       <c r="D96" s="5">
         <v>1.7552825662541016</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>505.90727163999998</v>
       </c>
       <c r="C97" s="5">
         <v>1.0331104399999731</v>
       </c>
       <c r="D97" s="5">
         <v>2.4833528942999061</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>508.45474576999999</v>
       </c>
       <c r="C98" s="5">
         <v>2.5474741300000119</v>
       </c>
       <c r="D98" s="5">
         <v>6.2127374047208139</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>516.22307721000004</v>
       </c>
       <c r="C99" s="5">
         <v>7.768331440000054</v>
       </c>
       <c r="D99" s="5">
         <v>19.955819105673058</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>518.20267216000002</v>
       </c>
       <c r="C100" s="5">
         <v>1.9795949499999779</v>
       </c>
       <c r="D100" s="5">
         <v>4.7000270258467536</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>520.81989910000004</v>
       </c>
       <c r="C101" s="5">
         <v>2.6172269400000232</v>
       </c>
       <c r="D101" s="5">
         <v>6.2319250083184174</v>
       </c>
       <c r="E101" s="5">
         <v>5.7344739066871986</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>523.43390639999996</v>
       </c>
       <c r="C102" s="5">
         <v>2.614007299999912</v>
       </c>
       <c r="D102" s="5">
         <v>6.191899281317137</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>525.85603636999997</v>
       </c>
       <c r="C103" s="5">
         <v>2.4221299700000145</v>
       </c>
       <c r="D103" s="5">
         <v>5.6963879250252036</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>527.92790402000003</v>
       </c>
       <c r="C104" s="5">
         <v>2.0718676500000583</v>
       </c>
       <c r="D104" s="5">
         <v>4.8318011178468012</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>531.57203138</v>
       </c>
       <c r="C105" s="5">
         <v>3.6441273599999704</v>
       </c>
       <c r="D105" s="5">
         <v>8.6050598491614885</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>533.11112619999994</v>
       </c>
       <c r="C106" s="5">
         <v>1.5390948199999457</v>
       </c>
       <c r="D106" s="5">
         <v>3.5303036514802155</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>533.13864258000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.751638000006551E-2</v>
       </c>
       <c r="D107" s="5">
         <v>6.1955246553568877E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>538.53124451999997</v>
       </c>
       <c r="C108" s="5">
         <v>5.3926019399999632</v>
       </c>
       <c r="D108" s="5">
         <v>12.836321758265257</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>541.04185864999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.5106141300000218</v>
       </c>
       <c r="D109" s="5">
         <v>5.7400552573035446</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>543.69605056</v>
       </c>
       <c r="C110" s="5">
         <v>2.6541919100000086</v>
       </c>
       <c r="D110" s="5">
         <v>6.0483078101522647</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>548.22077403000003</v>
       </c>
       <c r="C111" s="5">
         <v>4.5247234700000263</v>
       </c>
       <c r="D111" s="5">
         <v>10.456613093276612</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>548.00544935000005</v>
       </c>
       <c r="C112" s="5">
         <v>-0.21532467999998062</v>
       </c>
       <c r="D112" s="5">
         <v>-0.47030717559443103</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>549.74843067999996</v>
       </c>
       <c r="C113" s="5">
         <v>1.7429813299999068</v>
       </c>
       <c r="D113" s="5">
         <v>3.8841890941228918</v>
       </c>
       <c r="E113" s="5">
         <v>5.5544213325930292</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>550.25149494000004</v>
       </c>
       <c r="C114" s="5">
         <v>0.50306426000008742</v>
       </c>
       <c r="D114" s="5">
         <v>1.1036405713984676</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>551.26468738000005</v>
       </c>
       <c r="C115" s="5">
         <v>1.0131924400000116</v>
       </c>
       <c r="D115" s="5">
         <v>2.2321064180290229</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>553.47206945999994</v>
       </c>
       <c r="C116" s="5">
         <v>2.2073820799998884</v>
       </c>
       <c r="D116" s="5">
         <v>4.9123053633346458</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>554.28338057999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.81131112000002759</v>
       </c>
       <c r="D117" s="5">
         <v>1.7732800544956184</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>555.49376943000004</v>
       </c>
       <c r="C118" s="5">
         <v>1.2103888500000721</v>
       </c>
       <c r="D118" s="5">
         <v>2.6521431327745981</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>556.32636329000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.83259385999997448</v>
       </c>
       <c r="D119" s="5">
         <v>1.8135040515378842</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>560.29711309000004</v>
       </c>
       <c r="C120" s="5">
         <v>3.9707498000000214</v>
       </c>
       <c r="D120" s="5">
         <v>8.9092901090056742</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>561.82337625000002</v>
       </c>
       <c r="C121" s="5">
         <v>1.526263159999985</v>
       </c>
       <c r="D121" s="5">
         <v>3.3182510816023525</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>561.85207860000003</v>
       </c>
       <c r="C122" s="5">
         <v>2.8702350000003207E-2</v>
       </c>
       <c r="D122" s="5">
         <v>6.1322652203643635E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>562.47300685000005</v>
       </c>
       <c r="C123" s="5">
         <v>0.62092825000001994</v>
       </c>
       <c r="D123" s="5">
         <v>1.3342651560551033</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>563.35841438</v>
       </c>
       <c r="C124" s="5">
         <v>0.8854075299999522</v>
       </c>
       <c r="D124" s="5">
         <v>1.9054002736823339</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>564.63138475999995</v>
       </c>
       <c r="C125" s="5">
         <v>1.272970379999947</v>
       </c>
       <c r="D125" s="5">
         <v>2.7454858000931504</v>
       </c>
       <c r="E125" s="5">
         <v>2.7072299345340278</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>563.67364329999998</v>
       </c>
       <c r="C126" s="5">
         <v>-0.95774145999996563</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0165867193152387</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>564.30186341000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.62822011000002931</v>
       </c>
       <c r="D127" s="5">
         <v>1.3456410336937008</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>565.39976718000003</v>
       </c>
       <c r="C128" s="5">
         <v>1.0979037700000163</v>
       </c>
       <c r="D128" s="5">
         <v>2.3598619040427149</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>565.85607949999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.45631231999993815</v>
       </c>
       <c r="D129" s="5">
         <v>0.97278414702144378</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>565.96310589999996</v>
       </c>
       <c r="C130" s="5">
         <v>0.10702639999999519</v>
       </c>
       <c r="D130" s="5">
         <v>0.22720506684710262</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>566.64249829000005</v>
       </c>
       <c r="C131" s="5">
         <v>0.67939239000008911</v>
       </c>
       <c r="D131" s="5">
         <v>1.450050575092332</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>567.45556127999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.81306298999993487</v>
       </c>
       <c r="D132" s="5">
         <v>1.7355076688072346</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>567.92083100000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.46526972000003752</v>
       </c>
       <c r="D133" s="5">
         <v>0.98835644376309428</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>569.57503752000002</v>
       </c>
       <c r="C134" s="5">
         <v>1.6542065200000025</v>
       </c>
       <c r="D134" s="5">
         <v>3.5518317411607603</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.58623892000003</v>
       </c>
       <c r="C135" s="5">
         <v>1.0112014000000045</v>
       </c>
       <c r="D135" s="5">
         <v>2.1513595814836917</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>571.73357726999996</v>
       </c>
       <c r="C136" s="5">
         <v>1.1473383499999272</v>
       </c>
       <c r="D136" s="5">
         <v>2.4398331812947038</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>573.4582752</v>
       </c>
       <c r="C137" s="5">
         <v>1.7246979300000476</v>
       </c>
       <c r="D137" s="5">
         <v>3.6806011430891017</v>
       </c>
       <c r="E137" s="5">
         <v>1.563301417216123</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>574.31907764000005</v>
       </c>
       <c r="C138" s="5">
         <v>0.86080244000004313</v>
       </c>
       <c r="D138" s="5">
         <v>1.8162328899212543</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>576.07022789999996</v>
       </c>
       <c r="C139" s="5">
         <v>1.7511502599999176</v>
       </c>
       <c r="D139" s="5">
         <v>3.7208951669801982</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>576.89183814</v>
       </c>
       <c r="C140" s="5">
         <v>0.8216102400000409</v>
       </c>
       <c r="D140" s="5">
         <v>1.7249686848341383</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>577.67624985999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.78441171999998005</v>
       </c>
       <c r="D141" s="5">
         <v>1.6439225480597619</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>578.31247790999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.63622804999999971</v>
       </c>
       <c r="D142" s="5">
         <v>1.329664143767384</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>579.17565080999998</v>
       </c>
       <c r="C143" s="5">
         <v>0.86317289999999502</v>
       </c>
       <c r="D143" s="5">
         <v>1.8058628526275156</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>578.56095211000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.61469869999996263</v>
       </c>
       <c r="D144" s="5">
         <v>-1.2661923760029059</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>578.64190154000005</v>
       </c>
       <c r="C145" s="5">
         <v>8.0949430000032407E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.16802741776629215</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>578.47568425999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.16621728000006897</v>
       </c>
       <c r="D146" s="5">
         <v>-0.34416088680331303</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>578.15061537999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.32506888000000345</v>
       </c>
       <c r="D147" s="5">
         <v>-0.67224829722065671</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>577.46024912999997</v>
       </c>
       <c r="C148" s="5">
         <v>-0.69036625000001095</v>
       </c>
       <c r="D148" s="5">
         <v>-1.4235396193389871</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>578.24261047000005</v>
       </c>
       <c r="C149" s="5">
         <v>0.78236134000007951</v>
       </c>
       <c r="D149" s="5">
         <v>1.6379674394800148</v>
       </c>
       <c r="E149" s="5">
         <v>0.83429527079916799</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>579.96826791000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.7256574399999636</v>
       </c>
       <c r="D150" s="5">
         <v>3.6405457677119113</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>579.33692240000005</v>
       </c>
       <c r="C151" s="5">
         <v>-0.63134550999996009</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2985107358592818</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>579.27896343999998</v>
       </c>
       <c r="C152" s="5">
         <v>-5.7958960000064508E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.1199863023985559</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>578.26684049999994</v>
       </c>
       <c r="C153" s="5">
         <v>-1.0121229400000402</v>
       </c>
       <c r="D153" s="5">
         <v>-2.07662269562775</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>580.44129610000005</v>
       </c>
       <c r="C154" s="5">
         <v>2.1744556000001012</v>
       </c>
       <c r="D154" s="5">
         <v>4.6068601531481512</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>579.65798927000003</v>
       </c>
       <c r="C155" s="5">
         <v>-0.783306830000015</v>
       </c>
       <c r="D155" s="5">
         <v>-1.6074369625045493</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>579.24839454999994</v>
       </c>
       <c r="C156" s="5">
         <v>-0.40959472000008645</v>
       </c>
       <c r="D156" s="5">
         <v>-0.84464970125839312</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>579.67809358</v>
       </c>
       <c r="C157" s="5">
         <v>0.42969903000005161</v>
       </c>
       <c r="D157" s="5">
         <v>0.89382701478004645</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>579.66540266000004</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2690919999954531E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-2.6268493736703036E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>579.99736822</v>
       </c>
       <c r="C159" s="5">
         <v>0.3319655599999578</v>
       </c>
       <c r="D159" s="5">
         <v>0.68939047461640257</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>581.86775091000004</v>
       </c>
       <c r="C160" s="5">
         <v>1.8703826900000422</v>
       </c>
       <c r="D160" s="5">
         <v>3.9391541635582783</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>581.15391195999996</v>
       </c>
       <c r="C161" s="5">
         <v>-0.71383895000008124</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4622745670117343</v>
       </c>
       <c r="E161" s="5">
         <v>0.50347405004165235</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>582.43411549999996</v>
       </c>
       <c r="C162" s="5">
         <v>1.2802035400000022</v>
       </c>
       <c r="D162" s="5">
         <v>2.6757014430177195</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>583.17182115000003</v>
       </c>
       <c r="C163" s="5">
         <v>0.73770565000006627</v>
       </c>
       <c r="D163" s="5">
         <v>1.5305417666488408</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>583.44020981999995</v>
       </c>
       <c r="C164" s="5">
         <v>0.26838866999992206</v>
       </c>
       <c r="D164" s="5">
         <v>0.55366680273722935</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>584.19460733999995</v>
       </c>
       <c r="C165" s="5">
         <v>0.75439751999999771</v>
       </c>
       <c r="D165" s="5">
         <v>1.5627013610876261</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>585.79041595000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.5958086100000628</v>
       </c>
       <c r="D166" s="5">
         <v>3.3276658717899421</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>585.21421903999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.57619691000002149</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1739828636517458</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>585.76757542999997</v>
       </c>
       <c r="C168" s="5">
         <v>0.55335638999997627</v>
       </c>
       <c r="D168" s="5">
         <v>1.140594145974072</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>587.35977307999997</v>
       </c>
       <c r="C169" s="5">
         <v>1.5921976500000028</v>
       </c>
       <c r="D169" s="5">
         <v>3.3109738834643743</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>586.96919430000003</v>
       </c>
       <c r="C170" s="5">
         <v>-0.39057877999994162</v>
       </c>
       <c r="D170" s="5">
         <v>-0.79505640149384327</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>587.79880499000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.82961068999998133</v>
       </c>
       <c r="D171" s="5">
         <v>1.7093031106959256</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>587.93120182999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.13239683999995577</v>
       </c>
       <c r="D172" s="5">
         <v>0.27062521234191284</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>588.46712622999996</v>
       </c>
       <c r="C173" s="5">
         <v>0.53592439999999897</v>
       </c>
       <c r="D173" s="5">
         <v>1.0993519539051144</v>
       </c>
       <c r="E173" s="5">
         <v>1.2583954301082612</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>591.06599094000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.5988647100000435</v>
       </c>
       <c r="D174" s="5">
         <v>5.4302354903391858</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>590.77144751000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.29454342999997607</v>
       </c>
       <c r="D175" s="5">
         <v>-0.59635470500921661</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>591.26687633999995</v>
       </c>
       <c r="C176" s="5">
         <v>0.49542882999992344</v>
       </c>
       <c r="D176" s="5">
         <v>1.0109906320540318</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>593.09969290000004</v>
       </c>
       <c r="C177" s="5">
         <v>1.832816560000083</v>
       </c>
       <c r="D177" s="5">
         <v>3.7838534262290446</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>592.89773601000002</v>
       </c>
       <c r="C178" s="5">
         <v>-0.20195689000001948</v>
       </c>
       <c r="D178" s="5">
         <v>-0.40784865252911917</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>594.03008435000004</v>
       </c>
       <c r="C179" s="5">
         <v>1.1323483400000214</v>
       </c>
       <c r="D179" s="5">
         <v>2.316052967576554</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>596.11330353000005</v>
       </c>
       <c r="C180" s="5">
         <v>2.0832191800000146</v>
       </c>
       <c r="D180" s="5">
         <v>4.29043711608601</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>596.79362884</v>
       </c>
       <c r="C181" s="5">
         <v>0.68032530999994378</v>
       </c>
       <c r="D181" s="5">
         <v>1.3781513935410272</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>598.09103303999996</v>
       </c>
       <c r="C182" s="5">
         <v>1.2974041999999599</v>
       </c>
       <c r="D182" s="5">
         <v>2.6401687885555081</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>599.97060968999995</v>
       </c>
       <c r="C183" s="5">
         <v>1.87957664999999</v>
       </c>
       <c r="D183" s="5">
         <v>3.8370215670950003</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>600.22271780999995</v>
       </c>
       <c r="C184" s="5">
         <v>0.2521081200000026</v>
       </c>
       <c r="D184" s="5">
         <v>0.5054079268887568</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>602.59988508000004</v>
       </c>
       <c r="C185" s="5">
         <v>2.3771672700000863</v>
       </c>
       <c r="D185" s="5">
         <v>4.8574727405340079</v>
       </c>
       <c r="E185" s="5">
         <v>2.4016224900346161</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>602.14031845</v>
       </c>
       <c r="C186" s="5">
         <v>-0.45956663000004028</v>
       </c>
       <c r="D186" s="5">
         <v>-0.91133876224295252</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>602.63213260999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.4918141599999899</v>
       </c>
       <c r="D187" s="5">
         <v>0.98454702452148712</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>603.01859379999996</v>
       </c>
       <c r="C188" s="5">
         <v>0.38646118999997725</v>
       </c>
       <c r="D188" s="5">
         <v>0.77226653462603156</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>604.27995147000001</v>
       </c>
       <c r="C189" s="5">
         <v>1.2613576700000522</v>
       </c>
       <c r="D189" s="5">
         <v>2.5391668783265819</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>604.49726794000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.21731647000001431</v>
       </c>
       <c r="D190" s="5">
         <v>0.43240917345712671</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>606.03628315000003</v>
       </c>
       <c r="C191" s="5">
         <v>1.5390152100000023</v>
       </c>
       <c r="D191" s="5">
         <v>3.0982760187856062</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>610.60897888</v>
       </c>
       <c r="C192" s="5">
         <v>4.572695729999964</v>
       </c>
       <c r="D192" s="5">
         <v>9.4396569085097859</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>612.49100583999996</v>
       </c>
       <c r="C193" s="5">
         <v>1.8820269599999619</v>
       </c>
       <c r="D193" s="5">
         <v>3.762004574255351</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>615.72068450999996</v>
       </c>
       <c r="C194" s="5">
         <v>3.2296786699999984</v>
       </c>
       <c r="D194" s="5">
         <v>6.514402200813274</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>616.96736887999998</v>
       </c>
       <c r="C195" s="5">
         <v>1.2466843700000254</v>
       </c>
       <c r="D195" s="5">
         <v>2.4569486925808626</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>618.92085392000001</v>
       </c>
       <c r="C196" s="5">
         <v>1.9534850400000323</v>
       </c>
       <c r="D196" s="5">
         <v>3.8663936280832534</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>619.68003625999995</v>
       </c>
       <c r="C197" s="5">
         <v>0.75918233999993845</v>
       </c>
       <c r="D197" s="5">
         <v>1.4819182796522057</v>
       </c>
       <c r="E197" s="5">
         <v>2.8344099630441155</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>619.60547326000005</v>
       </c>
       <c r="C198" s="5">
         <v>-7.4562999999898238E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.14429448211601414</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>620.80415608999999</v>
       </c>
       <c r="C199" s="5">
         <v>1.1986828299999388</v>
       </c>
       <c r="D199" s="5">
         <v>2.3463699487241474</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>623.49200024000004</v>
       </c>
       <c r="C200" s="5">
         <v>2.6878441500000463</v>
       </c>
       <c r="D200" s="5">
         <v>5.3210641539318759</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>625.95459681</v>
       </c>
       <c r="C201" s="5">
         <v>2.4625965699999597</v>
       </c>
       <c r="D201" s="5">
         <v>4.8439488660541929</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>627.20957786999998</v>
       </c>
       <c r="C202" s="5">
         <v>1.2549810599999773</v>
       </c>
       <c r="D202" s="5">
         <v>2.4325968067126613</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>629.53973943000005</v>
       </c>
       <c r="C203" s="5">
         <v>2.3301615600000787</v>
       </c>
       <c r="D203" s="5">
         <v>4.5503809458931954</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>627.30425097</v>
       </c>
       <c r="C204" s="5">
         <v>-2.235488460000056</v>
       </c>
       <c r="D204" s="5">
         <v>-4.1789407799421197</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>629.74369950000005</v>
       </c>
       <c r="C205" s="5">
         <v>2.4394485300000497</v>
       </c>
       <c r="D205" s="5">
         <v>4.7676510121267945</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>632.10984012999995</v>
       </c>
       <c r="C206" s="5">
         <v>2.3661406299999044</v>
       </c>
       <c r="D206" s="5">
         <v>4.6031202612805577</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>633.43318581999995</v>
       </c>
       <c r="C207" s="5">
         <v>1.3233456899999965</v>
       </c>
       <c r="D207" s="5">
         <v>2.5413750251228606</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>634.54095001999997</v>
       </c>
       <c r="C208" s="5">
         <v>1.1077642000000196</v>
       </c>
       <c r="D208" s="5">
         <v>2.1188942893245244</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>636.91669655999999</v>
       </c>
       <c r="C209" s="5">
         <v>2.3757465400000228</v>
       </c>
       <c r="D209" s="5">
         <v>4.586529820765195</v>
       </c>
       <c r="E209" s="5">
         <v>2.7815419718907997</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>639.32497983999997</v>
       </c>
       <c r="C210" s="5">
         <v>2.4082832799999778</v>
       </c>
       <c r="D210" s="5">
         <v>4.6329515365151064</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>640.74993343000006</v>
       </c>
       <c r="C211" s="5">
         <v>1.4249535900000865</v>
       </c>
       <c r="D211" s="5">
         <v>2.7076407844885741</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>642.42095610000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.6710226699999566</v>
       </c>
       <c r="D212" s="5">
         <v>3.1747810892646555</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>642.12399029000005</v>
       </c>
       <c r="C213" s="5">
         <v>-0.29696580999996058</v>
       </c>
       <c r="D213" s="5">
         <v>-0.55330440978965667</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.80605882999998</v>
       </c>
       <c r="C214" s="5">
         <v>1.682068539999932</v>
       </c>
       <c r="D214" s="5">
         <v>3.1891331258115718</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>645.40164692999997</v>
       </c>
       <c r="C215" s="5">
         <v>1.5955880999999863</v>
       </c>
       <c r="D215" s="5">
         <v>3.0149171621936643</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>645.01009981000004</v>
       </c>
       <c r="C216" s="5">
         <v>-0.39154711999992742</v>
       </c>
       <c r="D216" s="5">
         <v>-0.72558219181664274</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>646.16482194000002</v>
       </c>
       <c r="C217" s="5">
         <v>1.1547221299999819</v>
       </c>
       <c r="D217" s="5">
         <v>2.1695660441211517</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>645.50354416000005</v>
       </c>
       <c r="C218" s="5">
         <v>-0.66127777999997761</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2211776298912347</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>645.72484239000005</v>
       </c>
       <c r="C219" s="5">
         <v>0.22129823000000215</v>
       </c>
       <c r="D219" s="5">
         <v>0.41217306746907934</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>646.82057133000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.0957289399999581</v>
       </c>
       <c r="D220" s="5">
         <v>2.0553894814075102</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>646.36355190999996</v>
       </c>
       <c r="C221" s="5">
         <v>-0.45701942000005147</v>
       </c>
       <c r="D221" s="5">
         <v>-0.84458830491780379</v>
       </c>
       <c r="E221" s="5">
         <v>1.483216785024255</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>647.31715551000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.95360360000006494</v>
       </c>
       <c r="D222" s="5">
         <v>1.7848400949077359</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>648.89667615999997</v>
       </c>
       <c r="C223" s="5">
         <v>1.5795206499999495</v>
       </c>
       <c r="D223" s="5">
         <v>2.9677422915045604</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>647.01616940999997</v>
       </c>
       <c r="C224" s="5">
         <v>-1.880506749999995</v>
       </c>
       <c r="D224" s="5">
         <v>-3.4227099986091636</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>649.95938472</v>
       </c>
       <c r="C225" s="5">
         <v>2.9432153100000278</v>
       </c>
       <c r="D225" s="5">
         <v>5.5973493493004511</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>650.70352737999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.74414265999996587</v>
       </c>
       <c r="D226" s="5">
         <v>1.3825721335145591</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>650.14413192999996</v>
       </c>
       <c r="C227" s="5">
         <v>-0.5593954500000109</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0267497410330728</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>649.42765743999996</v>
       </c>
       <c r="C228" s="5">
         <v>-0.71647448999999597</v>
       </c>
       <c r="D228" s="5">
         <v>-1.3144428524634377</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>648.60365718000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.82400025999993431</v>
       </c>
       <c r="D229" s="5">
         <v>-1.5119915257659877</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>646.59481317999996</v>
       </c>
       <c r="C230" s="5">
         <v>-2.0088440000000674</v>
       </c>
       <c r="D230" s="5">
         <v>-3.6539575091082965</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>644.47751721999998</v>
       </c>
       <c r="C231" s="5">
         <v>-2.1172959599999785</v>
       </c>
       <c r="D231" s="5">
         <v>-3.8594372840602631</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>642.38486227999999</v>
       </c>
       <c r="C232" s="5">
         <v>-2.0926549399999885</v>
       </c>
       <c r="D232" s="5">
         <v>-3.8276292649021437</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>641.18360554000003</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2012567399999625</v>
       </c>
       <c r="D233" s="5">
         <v>-2.2210583160495512</v>
       </c>
       <c r="E233" s="5">
         <v>-0.80139827728423763</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>637.90097027000002</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2826352700000143</v>
       </c>
       <c r="D234" s="5">
         <v>-5.9735064029141194</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>635.81052341999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.0904468500000348</v>
       </c>
       <c r="D235" s="5">
         <v>-3.8623752307534454</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>632.94603831999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.8644851000000244</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2743290280690136</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>630.97770857</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9683297499999526</v>
       </c>
       <c r="D237" s="5">
         <v>-3.668578681936252</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>629.21061997000004</v>
       </c>
       <c r="C238" s="5">
         <v>-1.7670885999999655</v>
       </c>
       <c r="D238" s="5">
         <v>-3.3093832033775916</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>627.34823950999998</v>
       </c>
       <c r="C239" s="5">
         <v>-1.862380460000054</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4945870441149718</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>626.50787553999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.84036396999999852</v>
       </c>
       <c r="D240" s="5">
         <v>-1.5956690336814683</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>625.00615095000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5017245899999807</v>
       </c>
       <c r="D241" s="5">
         <v>-2.8387527556372083</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>624.07481523000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.93133571999999276</v>
       </c>
       <c r="D242" s="5">
         <v>-1.7735644644936155</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>622.76142651999999</v>
       </c>
       <c r="C243" s="5">
         <v>-1.3133887100000265</v>
       </c>
       <c r="D243" s="5">
         <v>-2.496416916617783</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>622.65435742</v>
       </c>
       <c r="C244" s="5">
         <v>-0.1070690999999897</v>
       </c>
       <c r="D244" s="5">
         <v>-0.20611664649511363</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>622.59766363000006</v>
       </c>
       <c r="C245" s="5">
         <v>-5.6693789999940236E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.1092074404701604</v>
       </c>
       <c r="E245" s="5">
         <v>-2.8986926286655446</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>622.90741861000004</v>
       </c>
       <c r="C246" s="5">
         <v>0.3097549799999797</v>
       </c>
       <c r="D246" s="5">
         <v>0.59866075388455009</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>622.93162765</v>
       </c>
       <c r="C247" s="5">
         <v>2.4209039999959714E-2</v>
       </c>
       <c r="D247" s="5">
         <v>4.6647475543259986E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>623.32168371</v>
       </c>
       <c r="C248" s="5">
         <v>0.39005606000000625</v>
       </c>
       <c r="D248" s="5">
         <v>0.75398742471770586</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>623.17916439999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.1425193100000115</v>
       </c>
       <c r="D249" s="5">
         <v>-0.27402907783851127</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>624.11291781</v>
       </c>
       <c r="C250" s="5">
         <v>0.93375341000000844</v>
       </c>
       <c r="D250" s="5">
         <v>1.8129368738323937</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>624.43973145999996</v>
       </c>
       <c r="C251" s="5">
         <v>0.32681364999996276</v>
       </c>
       <c r="D251" s="5">
         <v>0.63018698915955351</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>624.26518664000002</v>
       </c>
       <c r="C252" s="5">
         <v>-0.17454481999993732</v>
       </c>
       <c r="D252" s="5">
         <v>-0.33491154518672239</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>624.58788570000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.32269905999999082</v>
       </c>
       <c r="D253" s="5">
         <v>0.62207814277654983</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>625.04223330000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.45434760000000551</v>
       </c>
       <c r="D254" s="5">
         <v>0.87642393979607824</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>628.87101786999995</v>
       </c>
       <c r="C255" s="5">
         <v>3.8287845699999252</v>
       </c>
       <c r="D255" s="5">
         <v>7.6035518455629392</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>630.66911225000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.7980943800000659</v>
       </c>
       <c r="D256" s="5">
         <v>3.4855646303204368</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>631.89735257999996</v>
       </c>
       <c r="C257" s="5">
         <v>1.2282403299999487</v>
       </c>
       <c r="D257" s="5">
         <v>2.3622191876616405</v>
       </c>
       <c r="E257" s="5">
         <v>1.4936915914169901</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>633.61825520000002</v>
       </c>
       <c r="C258" s="5">
         <v>1.7209026200000608</v>
       </c>
       <c r="D258" s="5">
         <v>3.3174657343078229</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>634.41758278999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.79932758999996167</v>
       </c>
       <c r="D259" s="5">
         <v>1.5243822893685532</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>636.44686608999996</v>
       </c>
       <c r="C260" s="5">
         <v>2.0292832999999746</v>
       </c>
       <c r="D260" s="5">
         <v>3.9066390349529856</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>638.65706891000002</v>
       </c>
       <c r="C261" s="5">
         <v>2.2102028200000632</v>
       </c>
       <c r="D261" s="5">
         <v>4.2477892553559382</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>638.2776758</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37939311000002363</v>
       </c>
       <c r="D262" s="5">
         <v>-0.71053340217110961</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>639.36814025000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.0904644500000131</v>
       </c>
       <c r="D263" s="5">
         <v>2.0695122155762524</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>641.74878071000001</v>
       </c>
       <c r="C264" s="5">
         <v>2.3806404599999951</v>
       </c>
       <c r="D264" s="5">
         <v>4.5607591690992377</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>642.55254076999995</v>
       </c>
       <c r="C265" s="5">
         <v>0.80376005999994504</v>
       </c>
       <c r="D265" s="5">
         <v>1.5133397202688137</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>645.81325642000002</v>
       </c>
       <c r="C266" s="5">
         <v>3.2607156500000656</v>
       </c>
       <c r="D266" s="5">
         <v>6.262424939903477</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>646.02105023000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.2077938099999983</v>
       </c>
       <c r="D267" s="5">
         <v>0.38679031574713196</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>646.93616493000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.91511470000000372</v>
       </c>
       <c r="D268" s="5">
         <v>1.7131542758336282</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>648.65466103999995</v>
       </c>
       <c r="C269" s="5">
         <v>1.7184961099999327</v>
       </c>
       <c r="D269" s="5">
         <v>3.2346195309217673</v>
       </c>
       <c r="E269" s="5">
         <v>2.6519035712969652</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>651.26814549000005</v>
       </c>
       <c r="C270" s="5">
         <v>2.6134844500001009</v>
       </c>
       <c r="D270" s="5">
         <v>4.9434947288556907</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>653.15843665</v>
       </c>
       <c r="C271" s="5">
         <v>1.890291159999947</v>
       </c>
       <c r="D271" s="5">
         <v>3.5391153833568945</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>654.93039632</v>
       </c>
       <c r="C272" s="5">
         <v>1.7719596700000011</v>
       </c>
       <c r="D272" s="5">
         <v>3.3045084451175155</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>657.00384313999996</v>
       </c>
       <c r="C273" s="5">
         <v>2.0734468199999583</v>
       </c>
       <c r="D273" s="5">
         <v>3.8659394640580436</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>658.90310684999997</v>
       </c>
       <c r="C274" s="5">
         <v>1.8992637100000138</v>
       </c>
       <c r="D274" s="5">
         <v>3.524643667396532</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>661.25314100000003</v>
       </c>
       <c r="C275" s="5">
         <v>2.3500341500000559</v>
       </c>
       <c r="D275" s="5">
         <v>4.3648640614734946</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>661.87034735999998</v>
       </c>
       <c r="C276" s="5">
         <v>0.61720635999995466</v>
       </c>
       <c r="D276" s="5">
         <v>1.1258346587584178</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>664.01282381999999</v>
       </c>
       <c r="C277" s="5">
         <v>2.1424764600000117</v>
       </c>
       <c r="D277" s="5">
         <v>3.9543116015227309</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>665.85950471000001</v>
       </c>
       <c r="C278" s="5">
         <v>1.846680890000016</v>
       </c>
       <c r="D278" s="5">
         <v>3.3888343771913521</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>668.88664257000005</v>
       </c>
       <c r="C279" s="5">
         <v>3.0271378600000389</v>
       </c>
       <c r="D279" s="5">
         <v>5.5939507788718146</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>671.12292143000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.2362788599999703</v>
       </c>
       <c r="D280" s="5">
         <v>4.0865425496700913</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>672.80874816000005</v>
       </c>
       <c r="C281" s="5">
         <v>1.6858267300000307</v>
       </c>
       <c r="D281" s="5">
         <v>3.0563350690171021</v>
       </c>
       <c r="E281" s="5">
         <v>3.7237205821158303</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>672.78523453000003</v>
       </c>
       <c r="C282" s="5">
         <v>-2.3513630000024932E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-4.1930092405717545E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>676.30998418000001</v>
       </c>
       <c r="C283" s="5">
         <v>3.5247496499999897</v>
       </c>
       <c r="D283" s="5">
         <v>6.4712046343225138</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>678.48602485000004</v>
       </c>
       <c r="C284" s="5">
         <v>2.1760406700000203</v>
       </c>
       <c r="D284" s="5">
         <v>3.9300877814837376</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>679.94511105000004</v>
       </c>
       <c r="C285" s="5">
         <v>1.4590862000000016</v>
       </c>
       <c r="D285" s="5">
         <v>2.6113461791218651</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>681.42148994000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.4763788899999781</v>
       </c>
       <c r="D286" s="5">
         <v>2.6369277312327855</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>683.62199051000005</v>
       </c>
       <c r="C287" s="5">
         <v>2.2005005700000311</v>
       </c>
       <c r="D287" s="5">
         <v>3.9447083230297331</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>686.44413939000003</v>
       </c>
       <c r="C288" s="5">
         <v>2.8221488799999861</v>
       </c>
       <c r="D288" s="5">
         <v>5.0679174665144044</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>687.94061076000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.4964713699999947</v>
       </c>
       <c r="D289" s="5">
         <v>2.6476363305939721</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>689.18098610000004</v>
       </c>
       <c r="C290" s="5">
         <v>1.2403753400000141</v>
       </c>
       <c r="D290" s="5">
         <v>2.185217582179777</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>689.47893771999998</v>
       </c>
       <c r="C291" s="5">
         <v>0.29795161999993525</v>
       </c>
       <c r="D291" s="5">
         <v>0.52002788887894891</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>691.79538902000002</v>
       </c>
       <c r="C292" s="5">
         <v>2.3164513000000397</v>
       </c>
       <c r="D292" s="5">
         <v>4.1069947950231445</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>691.38488274999997</v>
       </c>
       <c r="C293" s="5">
         <v>-0.4105062700000417</v>
       </c>
       <c r="D293" s="5">
         <v>-0.70975176244364446</v>
       </c>
       <c r="E293" s="5">
         <v>2.7609829153978804</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>691.44540867000001</v>
       </c>
       <c r="C294" s="5">
         <v>6.0525920000031874E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.10510221863924141</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>692.95751575999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.5121070899999722</v>
       </c>
       <c r="D295" s="5">
         <v>2.6560494990480077</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>694.02268016000005</v>
       </c>
       <c r="C296" s="5">
         <v>1.0651644000000715</v>
       </c>
       <c r="D296" s="5">
         <v>1.8602280100474378</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>696.04865917999996</v>
       </c>
       <c r="C297" s="5">
         <v>2.0259790199999088</v>
       </c>
       <c r="D297" s="5">
         <v>3.5598129033089565</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>697.78856263</v>
       </c>
       <c r="C298" s="5">
         <v>1.7399034500000425</v>
       </c>
       <c r="D298" s="5">
         <v>3.0412090397985647</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>698.85761473000002</v>
       </c>
       <c r="C299" s="5">
         <v>1.0690521000000217</v>
       </c>
       <c r="D299" s="5">
         <v>1.8540397313197454</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>700.56763891000003</v>
       </c>
       <c r="C300" s="5">
         <v>1.7100241800000049</v>
       </c>
       <c r="D300" s="5">
         <v>2.9761018475418455</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>703.16695046999996</v>
       </c>
       <c r="C301" s="5">
         <v>2.5993115599999328</v>
       </c>
       <c r="D301" s="5">
         <v>4.5443427684603854</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>704.30829973000004</v>
       </c>
       <c r="C302" s="5">
         <v>1.1413492600000836</v>
       </c>
       <c r="D302" s="5">
         <v>1.9652695338333803</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>707.42168763999996</v>
       </c>
       <c r="C303" s="5">
         <v>3.1133879099999149</v>
       </c>
       <c r="D303" s="5">
         <v>5.4354764211385742</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>709.03098703000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.6092993900000465</v>
       </c>
       <c r="D304" s="5">
         <v>2.7642717488273849</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>710.81202622000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.7810391900000013</v>
       </c>
       <c r="D305" s="5">
         <v>3.0563164921104446</v>
       </c>
       <c r="E305" s="5">
         <v>2.8098883783411743</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>712.27990281999996</v>
       </c>
       <c r="C306" s="5">
         <v>1.4678765999999541</v>
       </c>
       <c r="D306" s="5">
         <v>2.5064244552944759</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>713.24127720000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.96137438000005204</v>
       </c>
       <c r="D307" s="5">
         <v>1.6317348442363766</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>714.39587428000004</v>
       </c>
       <c r="C308" s="5">
         <v>1.1545970800000305</v>
       </c>
       <c r="D308" s="5">
         <v>1.9599526528194522</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>716.02555782000002</v>
       </c>
       <c r="C309" s="5">
         <v>1.6296835399999736</v>
       </c>
       <c r="D309" s="5">
         <v>2.7720543976179401</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>717.60164053000005</v>
       </c>
       <c r="C310" s="5">
         <v>1.576082710000037</v>
       </c>
       <c r="D310" s="5">
         <v>2.6735984369032018</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>718.85954331000005</v>
       </c>
       <c r="C311" s="5">
         <v>1.2579027799999949</v>
       </c>
       <c r="D311" s="5">
         <v>2.1239106667728658</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>720.16819441999996</v>
       </c>
       <c r="C312" s="5">
         <v>1.3086511099999143</v>
       </c>
       <c r="D312" s="5">
         <v>2.2065514666294916</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>720.71749113999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.54929672000002938</v>
       </c>
       <c r="D313" s="5">
         <v>0.91913013567941348</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>722.23524752000003</v>
       </c>
       <c r="C314" s="5">
         <v>1.5177563800000371</v>
       </c>
       <c r="D314" s="5">
         <v>2.5565518145551858</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>722.93650995999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.70126243999993676</v>
       </c>
       <c r="D315" s="5">
         <v>1.1713959387053885</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>724.12096862999999</v>
       </c>
       <c r="C316" s="5">
         <v>1.1844586700000264</v>
       </c>
       <c r="D316" s="5">
         <v>1.9838929963293062</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>724.79108915999996</v>
       </c>
       <c r="C317" s="5">
         <v>0.67012052999996286</v>
       </c>
       <c r="D317" s="5">
         <v>1.1161812653772252</v>
       </c>
       <c r="E317" s="5">
         <v>1.9666328683743073</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>728.43160303000002</v>
       </c>
       <c r="C318" s="5">
         <v>3.6405138700000634</v>
       </c>
       <c r="D318" s="5">
         <v>6.1967458430194577</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>728.84807782999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.4164747999999463</v>
       </c>
       <c r="D319" s="5">
         <v>0.68825174913920151</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>728.60999760000004</v>
       </c>
       <c r="C320" s="5">
         <v>-0.23808022999992318</v>
       </c>
       <c r="D320" s="5">
         <v>-0.39127983462359239</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>732.03485954999996</v>
       </c>
       <c r="C321" s="5">
         <v>3.4248619499999222</v>
       </c>
       <c r="D321" s="5">
         <v>5.7887873670162238</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>733.80339174000005</v>
       </c>
       <c r="C322" s="5">
         <v>1.7685321900000872</v>
       </c>
       <c r="D322" s="5">
         <v>2.9379287271505738</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>733.17687684999999</v>
       </c>
       <c r="C323" s="5">
         <v>-0.62651489000006677</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0197519927423015</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>737.38947103999999</v>
       </c>
       <c r="C324" s="5">
         <v>4.2125941900000043</v>
       </c>
       <c r="D324" s="5">
         <v>7.1169185325406392</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>738.74793651000005</v>
       </c>
       <c r="C325" s="5">
         <v>1.3584654700000556</v>
       </c>
       <c r="D325" s="5">
         <v>2.2332539021851616</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>740.86818014000005</v>
       </c>
       <c r="C326" s="5">
         <v>2.1202436300000045</v>
       </c>
       <c r="D326" s="5">
         <v>3.498949105859217</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>742.1284187</v>
       </c>
       <c r="C327" s="5">
         <v>1.2602385599999479</v>
       </c>
       <c r="D327" s="5">
         <v>2.0604410914536242</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>745.16353158000004</v>
       </c>
       <c r="C328" s="5">
         <v>3.0351128800000424</v>
       </c>
       <c r="D328" s="5">
         <v>5.0195992863116157</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>747.93285436999997</v>
       </c>
       <c r="C329" s="5">
         <v>2.7693227899999329</v>
       </c>
       <c r="D329" s="5">
         <v>4.551970536842509</v>
       </c>
       <c r="E329" s="5">
         <v>3.1928876549545127</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>750.55742785999996</v>
       </c>
       <c r="C330" s="5">
         <v>2.6245734899999889</v>
       </c>
       <c r="D330" s="5">
         <v>4.2931529940331226</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>751.80801136000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.2505835000000616</v>
       </c>
       <c r="D331" s="5">
         <v>2.0178728925624112</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>754.51171409999995</v>
       </c>
       <c r="C332" s="5">
         <v>2.7037027399999261</v>
       </c>
       <c r="D332" s="5">
         <v>4.4019113311109637</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>756.41023959999995</v>
       </c>
       <c r="C333" s="5">
         <v>1.8985255000000052</v>
       </c>
       <c r="D333" s="5">
         <v>3.0616166098167197</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>758.59896203000005</v>
       </c>
       <c r="C334" s="5">
         <v>2.188722430000098</v>
       </c>
       <c r="D334" s="5">
         <v>3.5280748067371137</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>760.62631264000004</v>
       </c>
       <c r="C335" s="5">
         <v>2.027350609999985</v>
       </c>
       <c r="D335" s="5">
         <v>3.2545530221549823</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>762.10224633999997</v>
       </c>
       <c r="C336" s="5">
         <v>1.4759336999999277</v>
       </c>
       <c r="D336" s="5">
         <v>2.3535146505164306</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>762.65030365999996</v>
       </c>
       <c r="C337" s="5">
         <v>0.54805731999999807</v>
       </c>
       <c r="D337" s="5">
         <v>0.8663880551499803</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>767.25010230999999</v>
       </c>
       <c r="C338" s="5">
         <v>4.5997986500000252</v>
       </c>
       <c r="D338" s="5">
         <v>7.4825818159716118</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>768.67896660999997</v>
       </c>
       <c r="C339" s="5">
         <v>1.4288642999999865</v>
       </c>
       <c r="D339" s="5">
         <v>2.2578155970409686</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>768.22556206000002</v>
       </c>
       <c r="C340" s="5">
         <v>-0.45340454999995927</v>
       </c>
       <c r="D340" s="5">
         <v>-0.7055270715990547</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>770.19346327000005</v>
       </c>
       <c r="C341" s="5">
         <v>1.9679012100000364</v>
       </c>
       <c r="D341" s="5">
         <v>3.1176232485736755</v>
       </c>
       <c r="E341" s="5">
         <v>2.9762844044002756</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>770.07419855000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.11926472000004651</v>
       </c>
       <c r="D342" s="5">
         <v>-0.18566223125577874</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>772.08421053999996</v>
       </c>
       <c r="C343" s="5">
         <v>2.0100119899999527</v>
       </c>
       <c r="D343" s="5">
         <v>3.177543076620859</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>773.52165236999997</v>
       </c>
       <c r="C344" s="5">
         <v>1.4374418300000116</v>
       </c>
       <c r="D344" s="5">
         <v>2.2571411994892987</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>772.97139062999997</v>
       </c>
       <c r="C345" s="5">
         <v>-0.55026173999999628</v>
       </c>
       <c r="D345" s="5">
         <v>-0.85031452270638574</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>775.43809008999995</v>
       </c>
       <c r="C346" s="5">
         <v>2.4666994599999725</v>
       </c>
       <c r="D346" s="5">
         <v>3.897361923573639</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>778.29104571000005</v>
       </c>
       <c r="C347" s="5">
         <v>2.8529556200001025</v>
       </c>
       <c r="D347" s="5">
         <v>4.5054274541057371</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>779.57648023000002</v>
       </c>
       <c r="C348" s="5">
         <v>1.2854345199999671</v>
       </c>
       <c r="D348" s="5">
         <v>2.0000370248530297</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>781.89023291000001</v>
       </c>
       <c r="C349" s="5">
         <v>2.3137526799999932</v>
       </c>
       <c r="D349" s="5">
         <v>3.6202704044692613</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>783.00774249000006</v>
       </c>
       <c r="C350" s="5">
         <v>1.1175095800000463</v>
       </c>
       <c r="D350" s="5">
         <v>1.7286356566474259</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>785.18938404000005</v>
       </c>
       <c r="C351" s="5">
         <v>2.1816415499999948</v>
       </c>
       <c r="D351" s="5">
         <v>3.3951941453759682</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>786.77307353000003</v>
       </c>
       <c r="C352" s="5">
         <v>1.5836894899999834</v>
       </c>
       <c r="D352" s="5">
         <v>2.4473734638560174</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>788.03525812999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.262184599999955</v>
       </c>
       <c r="D353" s="5">
         <v>1.9421830890878899</v>
       </c>
       <c r="E353" s="5">
         <v>2.3165341840541309</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>789.57480008000005</v>
       </c>
       <c r="C354" s="5">
         <v>1.5395419500000571</v>
       </c>
       <c r="D354" s="5">
         <v>2.3697304343690107</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>791.98923920000004</v>
       </c>
       <c r="C355" s="5">
         <v>2.4144391199999973</v>
       </c>
       <c r="D355" s="5">
         <v>3.7318257650367448</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>794.20030026999996</v>
       </c>
       <c r="C356" s="5">
         <v>2.2110610699999143</v>
       </c>
       <c r="D356" s="5">
         <v>3.4020604702937884</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>796.81873098000005</v>
       </c>
       <c r="C357" s="5">
         <v>2.6184307100000979</v>
       </c>
       <c r="D357" s="5">
         <v>4.0288630206077647</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>799.75381218999996</v>
       </c>
       <c r="C358" s="5">
         <v>2.9350812099999075</v>
       </c>
       <c r="D358" s="5">
         <v>4.5108577092291879</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>801.68693746999998</v>
       </c>
       <c r="C359" s="5">
         <v>1.9331252800000129</v>
       </c>
       <c r="D359" s="5">
         <v>2.9394541876541558</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>804.45278336000001</v>
       </c>
       <c r="C360" s="5">
         <v>2.7658458900000369</v>
       </c>
       <c r="D360" s="5">
         <v>4.2195073030507846</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>806.92489779000005</v>
       </c>
       <c r="C361" s="5">
         <v>2.4721144300000333</v>
       </c>
       <c r="D361" s="5">
         <v>3.7506167043705796</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>808.48874885999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.5638510699999415</v>
       </c>
       <c r="D362" s="5">
         <v>2.3505959181278513</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>808.83050308999998</v>
       </c>
       <c r="C363" s="5">
         <v>0.34175422999999228</v>
       </c>
       <c r="D363" s="5">
         <v>0.50842992053707903</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>811.64599013999998</v>
       </c>
       <c r="C364" s="5">
         <v>2.8154870500000015</v>
       </c>
       <c r="D364" s="5">
         <v>4.2580298146114304</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>813.62426029999995</v>
       </c>
       <c r="C365" s="5">
         <v>1.9782701599999655</v>
       </c>
       <c r="D365" s="5">
         <v>2.9643560563125559</v>
       </c>
       <c r="E365" s="5">
         <v>3.2471900090768058</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>816.87799138000003</v>
       </c>
       <c r="C366" s="5">
         <v>3.2537310800000796</v>
       </c>
       <c r="D366" s="5">
         <v>4.9058403438928977</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>818.67896070999996</v>
       </c>
       <c r="C367" s="5">
         <v>1.8009693299999299</v>
       </c>
       <c r="D367" s="5">
         <v>2.677955193688919</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>818.39174657000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.28721413999994638</v>
       </c>
       <c r="D368" s="5">
         <v>-0.42018023000478522</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>793.59988152999995</v>
       </c>
       <c r="C369" s="5">
         <v>-24.791865040000062</v>
       </c>
       <c r="D369" s="5">
         <v>-30.867185017886623</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>794.88400405000004</v>
       </c>
       <c r="C370" s="5">
         <v>1.2841225200000963</v>
       </c>
       <c r="D370" s="5">
         <v>1.9590917500697413</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>795.45363853000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.56963447999999062</v>
       </c>
       <c r="D371" s="5">
         <v>0.86334866044637248</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>795.48774384000001</v>
       </c>
       <c r="C372" s="5">
         <v>3.4105309999972633E-2</v>
       </c>
       <c r="D372" s="5">
         <v>5.1462489343423456E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>797.52459984999996</v>
       </c>
       <c r="C373" s="5">
         <v>2.0368560099999513</v>
       </c>
       <c r="D373" s="5">
         <v>3.1162570689603486</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>800.18603929000005</v>
       </c>
       <c r="C374" s="5">
         <v>2.6614394400000947</v>
       </c>
       <c r="D374" s="5">
         <v>4.0788742812610579</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>805.84029695000004</v>
       </c>
       <c r="C375" s="5">
         <v>5.6542576599999848</v>
       </c>
       <c r="D375" s="5">
         <v>8.816845307281751</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>809.49629348999997</v>
       </c>
       <c r="C376" s="5">
         <v>3.6559965399999328</v>
       </c>
       <c r="D376" s="5">
         <v>5.5821746664477478</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>812.89992589999997</v>
       </c>
       <c r="C377" s="5">
         <v>3.4036324100000002</v>
       </c>
       <c r="D377" s="5">
         <v>5.1638877513307646</v>
       </c>
       <c r="E377" s="5">
         <v>-8.9025663975761393E-2</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>817.58805854000002</v>
       </c>
       <c r="C378" s="5">
         <v>4.6881326400000489</v>
       </c>
       <c r="D378" s="5">
         <v>7.1443978050738544</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>818.15659793999998</v>
       </c>
       <c r="C379" s="5">
         <v>0.56853939999996328</v>
       </c>
       <c r="D379" s="5">
         <v>0.83766227966852735</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>826.48658743999999</v>
       </c>
       <c r="C380" s="5">
         <v>8.3299895000000106</v>
       </c>
       <c r="D380" s="5">
         <v>12.925617998237504</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>829.57811856000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.0915311200000133</v>
       </c>
       <c r="D381" s="5">
         <v>4.5821917577101967</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>831.31613517999995</v>
       </c>
       <c r="C382" s="5">
         <v>1.7380166199999394</v>
       </c>
       <c r="D382" s="5">
         <v>2.5432455054633873</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>833.32721140000001</v>
       </c>
       <c r="C383" s="5">
         <v>2.0110762200000636</v>
       </c>
       <c r="D383" s="5">
         <v>2.9419149868883832</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>841.19897306999997</v>
       </c>
       <c r="C384" s="5">
         <v>7.8717616699999553</v>
       </c>
       <c r="D384" s="5">
         <v>11.943284240544783</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>844.40249384000003</v>
       </c>
       <c r="C385" s="5">
         <v>3.2035207700000683</v>
       </c>
       <c r="D385" s="5">
         <v>4.6668806680342012</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>847.34093327999994</v>
       </c>
       <c r="C386" s="5">
         <v>2.938439439999911</v>
       </c>
       <c r="D386" s="5">
         <v>4.256743165490251</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>859.24187882000001</v>
       </c>
       <c r="C387" s="5">
         <v>11.900945540000066</v>
       </c>
       <c r="D387" s="5">
         <v>18.218921080761486</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>863.93922714999997</v>
       </c>
       <c r="C388" s="5">
         <v>4.6973483299999543</v>
       </c>
       <c r="D388" s="5">
         <v>6.7611123948904117</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>868.00648287000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.0672557200000483</v>
       </c>
       <c r="D389" s="5">
         <v>5.7979621511824675</v>
       </c>
       <c r="E389" s="5">
         <v>6.779008733330727</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>870.03602145000002</v>
       </c>
       <c r="C390" s="5">
         <v>2.0295385800000076</v>
       </c>
       <c r="D390" s="5">
         <v>2.8421576217048328</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>873.99121059000004</v>
       </c>
       <c r="C391" s="5">
         <v>3.9551891400000159</v>
       </c>
       <c r="D391" s="5">
         <v>5.5936923300592856</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>877.43529092000006</v>
       </c>
       <c r="C392" s="5">
         <v>3.4440803300000198</v>
       </c>
       <c r="D392" s="5">
         <v>4.8326090013881107</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>885.37496247000001</v>
       </c>
       <c r="C393" s="5">
         <v>7.9396715499999573</v>
       </c>
       <c r="D393" s="5">
         <v>11.415512166308517</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>888.47414645000003</v>
       </c>
       <c r="C394" s="5">
         <v>3.0991839800000207</v>
       </c>
       <c r="D394" s="5">
         <v>4.2823241215623531</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>888.39832360000003</v>
       </c>
       <c r="C395" s="5">
         <v>-7.5822850000008657E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.10236057569247281</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>898.56188396000005</v>
       </c>
       <c r="C396" s="5">
         <v>10.16356036000002</v>
       </c>
       <c r="D396" s="5">
         <v>14.62600162371106</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>901.54063781000002</v>
       </c>
       <c r="C397" s="5">
         <v>2.9787538499999755</v>
       </c>
       <c r="D397" s="5">
         <v>4.0513657068385944</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>905.38339901999996</v>
       </c>
       <c r="C398" s="5">
         <v>3.8427612099999351</v>
       </c>
       <c r="D398" s="5">
         <v>5.2365572500109758</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>909.11844836</v>
       </c>
       <c r="C399" s="5">
         <v>3.735049340000046</v>
       </c>
       <c r="D399" s="5">
         <v>5.0643371427685935</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>910.08159049999995</v>
       </c>
       <c r="C400" s="5">
         <v>0.96314213999994536</v>
       </c>
       <c r="D400" s="5">
         <v>1.2787430413691458</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>910.86706241000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.78547191000006933</v>
       </c>
       <c r="D401" s="5">
         <v>1.0406248157643461</v>
       </c>
       <c r="E401" s="5">
         <v>4.9378179064152317</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>914.06147296999995</v>
       </c>
       <c r="C402" s="5">
         <v>3.1944105599999375</v>
       </c>
       <c r="D402" s="5">
         <v>4.2905298621202403</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>916.32627460000003</v>
       </c>
       <c r="C403" s="5">
         <v>2.2648016300000791</v>
       </c>
       <c r="D403" s="5">
         <v>3.0141364080189748</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>918.66889189999995</v>
       </c>
       <c r="C404" s="5">
         <v>2.3426172999999153</v>
       </c>
       <c r="D404" s="5">
         <v>3.1113445794345163</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>918.08899400999996</v>
       </c>
       <c r="C405" s="5">
         <v>-0.57989788999998382</v>
       </c>
       <c r="D405" s="5">
         <v>-0.75486021148245541</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>919.87761868999996</v>
       </c>
       <c r="C406" s="5">
         <v>1.7886246799999981</v>
       </c>
       <c r="D406" s="5">
         <v>2.3630585239076574</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>921.37250385000004</v>
       </c>
       <c r="C407" s="5">
         <v>1.4948851600000808</v>
       </c>
       <c r="D407" s="5">
         <v>1.9676344673308588</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>920.04307720999998</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3294266400000652</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7177770610097953</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>921.08875147000003</v>
       </c>
       <c r="C409" s="5">
         <v>1.0456742600000553</v>
       </c>
       <c r="D409" s="5">
         <v>1.3724169809550046</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>921.79567443999997</v>
       </c>
       <c r="C410" s="5">
         <v>0.70692296999993687</v>
       </c>
       <c r="D410" s="5">
         <v>0.92488111876039003</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>919.81273062000002</v>
       </c>
       <c r="C411" s="5">
         <v>-1.9829438199999458</v>
       </c>
       <c r="D411" s="5">
         <v>-2.5510861037021049</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>919.22704339999996</v>
       </c>
       <c r="C412" s="5">
         <v>-0.58568722000006801</v>
       </c>
       <c r="D412" s="5">
         <v>-0.7614251167205488</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>920.44629326999996</v>
       </c>
       <c r="C413" s="5">
         <v>1.2192498699999987</v>
       </c>
       <c r="D413" s="5">
         <v>1.6033260547691386</v>
       </c>
       <c r="E413" s="5">
         <v>1.0516606929066974</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>919.90723720999995</v>
       </c>
       <c r="C414" s="5">
         <v>-0.53905606000000716</v>
       </c>
       <c r="D414" s="5">
         <v>-0.70051641650589191</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>920.10870209999996</v>
       </c>
       <c r="C415" s="5">
         <v>0.20146489000001111</v>
       </c>
       <c r="D415" s="5">
         <v>0.26312358004665359</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>921.75144313999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.6427410400000326</v>
       </c>
       <c r="D416" s="5">
         <v>2.16361624283401</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>922.32178511999996</v>
       </c>
       <c r="C417" s="5">
         <v>0.5703419799999665</v>
       </c>
       <c r="D417" s="5">
         <v>0.74504288508216998</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>923.60008981999999</v>
       </c>
       <c r="C418" s="5">
         <v>1.2783047000000352</v>
       </c>
       <c r="D418" s="5">
         <v>1.6758933488046912</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>925.47056643999997</v>
       </c>
       <c r="C419" s="5">
         <v>1.8704766199999767</v>
       </c>
       <c r="D419" s="5">
         <v>2.4574953261189192</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>926.19380844</v>
       </c>
       <c r="C420" s="5">
         <v>0.72324200000002747</v>
       </c>
       <c r="D420" s="5">
         <v>0.94182409215386453</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>926.91591956000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.72211112000002231</v>
       </c>
       <c r="D421" s="5">
         <v>0.9396076619570648</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>929.65672542000004</v>
       </c>
       <c r="C422" s="5">
         <v>2.7408058600000231</v>
       </c>
       <c r="D422" s="5">
         <v>3.6065690029783548</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>931.98226756999998</v>
       </c>
       <c r="C423" s="5">
         <v>2.3255421499999329</v>
       </c>
       <c r="D423" s="5">
         <v>3.0434535933718143</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>934.89712265000003</v>
       </c>
       <c r="C424" s="5">
         <v>2.9148550800000521</v>
       </c>
       <c r="D424" s="5">
         <v>3.818341373253209</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>935.56990598000004</v>
       </c>
       <c r="C425" s="5">
         <v>0.67278333000001567</v>
       </c>
       <c r="D425" s="5">
         <v>0.86698642355889088</v>
       </c>
       <c r="E425" s="5">
         <v>1.6430738893272734</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>937.70757352999999</v>
       </c>
       <c r="C426" s="5">
         <v>2.1376675499999465</v>
       </c>
       <c r="D426" s="5">
         <v>2.7765796469600756</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>939.24344184999995</v>
       </c>
       <c r="C427" s="5">
         <v>1.5358683199999632</v>
       </c>
       <c r="D427" s="5">
         <v>1.9832791562315544</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>940.15015872000004</v>
       </c>
       <c r="C428" s="5">
         <v>0.90671687000008205</v>
       </c>
       <c r="D428" s="5">
         <v>1.1646138967774666</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>942.43897229000004</v>
       </c>
       <c r="C429" s="5">
         <v>2.2888135700000021</v>
       </c>
       <c r="D429" s="5">
         <v>2.9608596033099399</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>942.09299423000004</v>
       </c>
       <c r="C430" s="5">
         <v>-0.34597805999999309</v>
       </c>
       <c r="D430" s="5">
         <v>-0.43964270538435768</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>940.82220572999995</v>
       </c>
       <c r="C431" s="5">
         <v>-1.2707885000000942</v>
       </c>
       <c r="D431" s="5">
         <v>-1.6067239979463799</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>942.45557742000005</v>
       </c>
       <c r="C432" s="5">
         <v>1.6333716900001036</v>
       </c>
       <c r="D432" s="5">
         <v>2.1033415918294551</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>942.84840297999995</v>
       </c>
       <c r="C433" s="5">
         <v>0.39282555999989199</v>
       </c>
       <c r="D433" s="5">
         <v>0.50132104879501149</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>942.41152784999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.4368751299999758</v>
       </c>
       <c r="D434" s="5">
         <v>-0.5546132169171436</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>944.66599712000004</v>
       </c>
       <c r="C435" s="5">
         <v>2.2544692700000724</v>
       </c>
       <c r="D435" s="5">
         <v>2.9087544688487066</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>945.18821630000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.52221917999997913</v>
       </c>
       <c r="D436" s="5">
         <v>0.66539059094981035</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>946.61810014000002</v>
       </c>
       <c r="C437" s="5">
         <v>1.4298838400000022</v>
       </c>
       <c r="D437" s="5">
         <v>1.8305449582493249</v>
       </c>
       <c r="E437" s="5">
         <v>1.1809052524436536</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>950.03477053999995</v>
       </c>
       <c r="C438" s="5">
         <v>3.4166703999999299</v>
       </c>
       <c r="D438" s="5">
         <v>4.4182363505631983</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>948.26603746000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.7687330799999472</v>
       </c>
       <c r="D439" s="5">
         <v>-2.2113722619200749</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>948.10893156999998</v>
       </c>
       <c r="C440" s="5">
         <v>-0.15710589000002528</v>
       </c>
       <c r="D440" s="5">
         <v>-0.19863135985285219</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>947.07140149999998</v>
       </c>
       <c r="C441" s="5">
         <v>-1.0375300700000025</v>
       </c>
       <c r="D441" s="5">
         <v>-1.3053033981838102</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>947.42826018999995</v>
       </c>
       <c r="C442" s="5">
         <v>0.35685868999996728</v>
       </c>
       <c r="D442" s="5">
         <v>0.4531010155204962</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>949.68359762</v>
       </c>
       <c r="C443" s="5">
         <v>2.2553374300000542</v>
       </c>
       <c r="D443" s="5">
         <v>2.8942789114995815</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>946.00116016000004</v>
       </c>
       <c r="C444" s="5">
         <v>-3.6824374599999601</v>
       </c>
       <c r="D444" s="5">
         <v>-4.5550879930619566</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>948.27852136000001</v>
+        <v>949.44084852000003</v>
       </c>
       <c r="C445" s="5">
-        <v>2.277361199999973</v>
+        <v>3.439688359999991</v>
       </c>
       <c r="D445" s="5">
-        <v>2.9273847166734202</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4515586613772307</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>947.21203376000005</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.2288147599999775</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.7809150308075625</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE555000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>