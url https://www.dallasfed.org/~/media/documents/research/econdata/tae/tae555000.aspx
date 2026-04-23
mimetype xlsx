--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5D5FD668-33F9-47B3-AA90-EC402B782564}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4E8B7F1C-0AA8-4D65-B939-1139AB2A6D1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FED16407-DACE-4FEE-AB59-A1DB42EA062D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A483ED1E-E33C-4944-BC62-5D0175C472E7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{349BB39E-0294-4DFF-93EA-A6886DDC5F00}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E291928A-8C09-4848-801C-279FCF296D92}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>454.20091209999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>454.19999719999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>456.28309719999999</v>
+        <v>456.282689</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0821851000000038</v>
+        <v>2.0826918000000205</v>
       </c>
       <c r="D7" s="5">
-        <v>5.6419832678745951</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.6434027106815998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>456.41235690000002</v>
+        <v>456.41235119999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.12925970000003417</v>
+        <v>0.1296621999999843</v>
       </c>
       <c r="D8" s="5">
-        <v>0.34047622321156101</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.34153839104489325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>460.0665267</v>
+        <v>460.06635019999999</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6541697999999769</v>
+        <v>3.6539989999999989</v>
       </c>
       <c r="D9" s="5">
-        <v>10.042109414147383</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.04161930766394</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>461.37576780000001</v>
+        <v>461.37566179999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3092411000000084</v>
+        <v>1.3093116000000009</v>
       </c>
       <c r="D10" s="5">
-        <v>3.4688772515005128</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.4690683287650792</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>462.43637580000001</v>
+        <v>462.4362716</v>
       </c>
       <c r="C11" s="5">
-        <v>1.060608000000002</v>
+        <v>1.0606098000000088</v>
       </c>
       <c r="D11" s="5">
-        <v>2.7936992447538556</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.7937046961417966</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>460.76472230000002</v>
+        <v>460.76569740000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.6716534999999908</v>
+        <v>-1.6705741999999759</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.2526459748472467</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-4.2499555238812992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>461.27572789999999</v>
+        <v>461.27527049999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.51100559999997586</v>
+        <v>0.50957309999995459</v>
       </c>
       <c r="D13" s="5">
-        <v>1.3389934922932945</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.3352141933005379</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>461.84353399999998</v>
+        <v>461.84118530000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.56780609999998433</v>
+        <v>0.56591480000003003</v>
       </c>
       <c r="D14" s="5">
-        <v>1.4871784027413293</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.4821927810247049</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>456.8323019</v>
+        <v>456.83350209999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0112320999999724</v>
+        <v>-5.0076832000000309</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.270987083689434</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-12.26286715587197</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>456.67898200000002</v>
+        <v>456.68006350000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15331989999998541</v>
+        <v>-0.15343859999995857</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.40199575637420715</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40230535109275767</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>456.86908519999997</v>
+        <v>456.87015129999997</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19010319999995318</v>
+        <v>0.19008779999995795</v>
       </c>
       <c r="D17" s="5">
-        <v>0.50067304271845803</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50063120268095673</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>449.58353240000002</v>
+        <v>449.58275320000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.2855527999999481</v>
+        <v>-7.2873980999999617</v>
       </c>
       <c r="D18" s="5">
-        <v>-17.543768632045264</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.547792381037286</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>450.4121179</v>
+        <v>450.41180630000002</v>
       </c>
       <c r="C19" s="5">
-        <v>0.82858549999997422</v>
+        <v>0.82905310000001009</v>
       </c>
       <c r="D19" s="5">
-        <v>2.2341644835667251</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2354420300624733</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>450.5193635</v>
+        <v>450.5193112</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10724559999999883</v>
+        <v>0.10750489999998081</v>
       </c>
       <c r="D20" s="5">
-        <v>0.28610107227264869</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28679391868262627</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>450.96048730000001</v>
+        <v>450.9603328</v>
       </c>
       <c r="C21" s="5">
-        <v>0.44112380000001394</v>
+        <v>0.44102159999999913</v>
       </c>
       <c r="D21" s="5">
-        <v>1.1813223301847975</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1810473028596169</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>450.52991539999999</v>
+        <v>450.52986140000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.4305719000000181</v>
+        <v>-0.43047139999998763</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.1397486423463388</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1394843965204182</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>449.86726820000001</v>
+        <v>449.86721419999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.66264719999998078</v>
+        <v>-0.66264720000003763</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.7507727421372743</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7507729502884595</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>450.40098319999998</v>
+        <v>450.40183610000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53371499999997241</v>
+        <v>0.53462190000004739</v>
       </c>
       <c r="D24" s="5">
-        <v>1.4329862915557046</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4354373635624196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>450.8705837</v>
+        <v>450.8701456</v>
       </c>
       <c r="C25" s="5">
-        <v>0.46960050000001274</v>
+        <v>0.46830949999997529</v>
       </c>
       <c r="D25" s="5">
-        <v>1.2583528012811485</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2548712097022907</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>450.18169979999999</v>
+        <v>450.1796172</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.68888390000000754</v>
+        <v>-0.69052840000000515</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.818147333844955</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.822452867028701</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>450.08146820000002</v>
+        <v>450.08243870000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.10023159999997233</v>
+        <v>-9.7178499999984069E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.2668494564900703</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.25873194467679328</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>450.31751480000003</v>
+        <v>450.31835330000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.23604660000000877</v>
+        <v>0.23591460000000097</v>
       </c>
       <c r="D28" s="5">
-        <v>0.63116217725101009</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63080684177199142</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>450.19901670000002</v>
+        <v>450.1997839</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.11849810000001071</v>
+        <v>-0.11856940000001259</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.31531551529585533</v>
+        <v>-0.3155043785333822</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.4599518146604429</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4600138312865885</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>447.8856998</v>
+        <v>447.88526059999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.313316900000018</v>
+        <v>-2.3145233000000189</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.9948056409786732</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9978341480392716</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>448.33369060000001</v>
+        <v>448.3335932</v>
       </c>
       <c r="C31" s="5">
-        <v>0.44799080000001368</v>
+        <v>0.44833260000001474</v>
       </c>
       <c r="D31" s="5">
-        <v>1.2069067532093136</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2078338437585545</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>448.58076610000001</v>
+        <v>448.58065970000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24707549999999401</v>
+        <v>0.24706650000001673</v>
       </c>
       <c r="D32" s="5">
-        <v>0.66332495776917355</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66330086667674149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>447.74997869999999</v>
+        <v>447.74988259999998</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.83078740000001972</v>
+        <v>-0.83077710000003435</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.1999432700242516</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1999167891172733</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>447.86172490000001</v>
+        <v>447.86176239999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11174620000002733</v>
+        <v>0.11187979999999698</v>
       </c>
       <c r="D34" s="5">
-        <v>0.29989875093998641</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30025785723144516</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>447.63734970000002</v>
+        <v>447.63738990000002</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.22437519999999722</v>
+        <v>-0.22437249999995856</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.59953676605625228</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.59952952138738747</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>446.53785959999999</v>
+        <v>446.53842150000003</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0994901000000254</v>
+        <v>-1.0989683999999897</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.907955399085449</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.906593915579414</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>446.29291910000001</v>
+        <v>446.29263539999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.24494049999998424</v>
+        <v>-0.24578610000003209</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.65625669033742007</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65851458327420564</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>444.42937019999999</v>
+        <v>444.42770769999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.8635489000000121</v>
+        <v>-1.8649277000000097</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.8972525749593876</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.900796125768081</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>448.75387719999998</v>
+        <v>448.7544504</v>
       </c>
       <c r="C39" s="5">
-        <v>4.3245069999999828</v>
+        <v>4.3267427000000112</v>
       </c>
       <c r="D39" s="5">
-        <v>12.322185903839621</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.328949798528033</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>448.94347759999999</v>
+        <v>448.94393120000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18960040000001754</v>
+        <v>0.18948080000001255</v>
       </c>
       <c r="D40" s="5">
-        <v>0.5081848712037873</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.507862912985102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>448.02676819999999</v>
+        <v>448.02710589999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.91670940000000201</v>
+        <v>-0.91682530000002771</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.4229793025785762</v>
+        <v>-2.4232797874451539</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.48250849500356408</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.48260307483457554</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>451.5457207</v>
+        <v>451.5456969</v>
       </c>
       <c r="C42" s="5">
-        <v>3.5189525000000117</v>
+        <v>3.5185910000000149</v>
       </c>
       <c r="D42" s="5">
-        <v>9.8432109425133252</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8421479415239599</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>452.4345634</v>
+        <v>452.43473419999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.88884269999999788</v>
+        <v>0.88903729999998404</v>
       </c>
       <c r="D43" s="5">
-        <v>2.3878754784174339</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3884040726626976</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.9724812</v>
+        <v>452.97238709999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.53791780000000244</v>
+        <v>0.53765290000001187</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4360953628680617</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.435382977242794</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>452.97068949999999</v>
+        <v>452.97068619999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.7917000000124972E-3</v>
+        <v>-1.7009000000030028E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.7464102480243575E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5058769706729507E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>453.64693149999999</v>
+        <v>453.6470534</v>
       </c>
       <c r="C46" s="5">
-        <v>0.67624200000000201</v>
+        <v>0.6763672000000156</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8062687410671519</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.806605919563431</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>455.89337519999998</v>
+        <v>455.89348200000001</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2464436999999862</v>
+        <v>2.2464286000000016</v>
       </c>
       <c r="D47" s="5">
-        <v>6.1069043468716222</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1068604875546439</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>459.77113370000001</v>
+        <v>459.77146290000002</v>
       </c>
       <c r="C48" s="5">
-        <v>3.8777585000000272</v>
+        <v>3.8779809000000114</v>
       </c>
       <c r="D48" s="5">
-        <v>10.698321671024647</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.69896161041488</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>460.10418989999999</v>
+        <v>460.10406269999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33305619999998726</v>
+        <v>0.33259979999996858</v>
       </c>
       <c r="D49" s="5">
-        <v>0.87274647586790266</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87154512817355645</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>459.94650430000002</v>
+        <v>459.94508459999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.15768559999997933</v>
+        <v>-0.158978100000013</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.410486270269661</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41384462171614178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>460.38218540000003</v>
+        <v>460.38244900000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.4356811000000107</v>
+        <v>0.4373644000000354</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1426322984773751</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1470736527330327</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>461.38584520000001</v>
+        <v>461.38593839999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0036597999999799</v>
+        <v>1.0034893999999781</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6476659972223926</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6472095435752685</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>462.1174236</v>
+        <v>462.11733190000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73157839999998941</v>
+        <v>0.73139350000002423</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9194144981751871</v>
+        <v>1.918924754703899</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1450476623552825</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1449494493632324</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>462.93161880000002</v>
+        <v>462.9320027</v>
       </c>
       <c r="C54" s="5">
-        <v>0.81419520000002876</v>
+        <v>0.81467079999998759</v>
       </c>
       <c r="D54" s="5">
-        <v>2.1348640095959937</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1361236028060393</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>463.64026760000002</v>
+        <v>463.64066700000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.70864879999999175</v>
+        <v>0.70866430000000946</v>
       </c>
       <c r="D55" s="5">
-        <v>1.8524870442121033</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8525263554761029</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>465.33084600000001</v>
+        <v>465.33082910000002</v>
       </c>
       <c r="C56" s="5">
-        <v>1.6905783999999926</v>
+        <v>1.6901621000000091</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4644042397478323</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4632788362390263</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>470.44509579999999</v>
+        <v>470.44518069999998</v>
       </c>
       <c r="C57" s="5">
-        <v>5.1142497999999819</v>
+        <v>5.1143515999999636</v>
       </c>
       <c r="D57" s="5">
-        <v>14.0158530433935</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.016149647752286</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>470.16376330000003</v>
+        <v>470.1639404</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.28133249999996224</v>
+        <v>-0.28124029999997902</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.71526055930140053</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71502679134031188</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>470.00892160000001</v>
+        <v>470.00905089999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15484170000001996</v>
+        <v>-0.15488950000002433</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.39448774527145458</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39460915563527266</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>471.45270570000002</v>
+        <v>471.45278669999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4437841000000162</v>
+        <v>1.4437358000000131</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7491076535992152</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.748979056553936</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>471.0351498</v>
+        <v>471.0350823</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.41755590000002485</v>
+        <v>-0.41770439999999098</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.0576531845214676</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0580273174260246</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>471.11498669999997</v>
+        <v>471.1139867</v>
       </c>
       <c r="C62" s="5">
-        <v>7.983689999997523E-2</v>
+        <v>7.8904399999998986E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.2035806458977385</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20120064887678701</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>471.9323938</v>
+        <v>471.9323766</v>
       </c>
       <c r="C63" s="5">
-        <v>0.81740710000002537</v>
+        <v>0.81838989999999967</v>
       </c>
       <c r="D63" s="5">
-        <v>2.1020415038804252</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1045975752100876</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>473.007026</v>
+        <v>473.00683140000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0746321999999964</v>
+        <v>1.0744548000000123</v>
       </c>
       <c r="D64" s="5">
-        <v>2.7669901344946179</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.766527727778012</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>473.37290439999998</v>
+        <v>473.37256730000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.3658783999999855</v>
+        <v>0.36573590000000422</v>
       </c>
       <c r="D65" s="5">
-        <v>0.93217809506764837</v>
+        <v>0.93181387587915054</v>
       </c>
       <c r="E65" s="5">
-        <v>2.435632206272853</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4355795861894958</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>468.48881849999998</v>
+        <v>468.48940219999997</v>
       </c>
       <c r="C66" s="5">
-        <v>-4.8840859000000023</v>
+        <v>-4.883165100000042</v>
       </c>
       <c r="D66" s="5">
-        <v>-11.702173511213598</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.700098794572146</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>468.55297789999997</v>
+        <v>468.55347469999998</v>
       </c>
       <c r="C67" s="5">
-        <v>6.4159399999994093E-2</v>
+        <v>6.4072500000008858E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.16446347290630658</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16424034477928728</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>468.85741940000003</v>
+        <v>468.8574946</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30444150000005266</v>
+        <v>0.30401990000001433</v>
       </c>
       <c r="D68" s="5">
-        <v>0.78249034220425617</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78140202393841562</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>470.75604650000002</v>
+        <v>470.75620720000001</v>
       </c>
       <c r="C69" s="5">
-        <v>1.8986270999999988</v>
+        <v>1.8987126000000103</v>
       </c>
       <c r="D69" s="5">
-        <v>4.9690746043670853</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9693025669774737</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>471.10581739999998</v>
+        <v>471.10598390000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34977089999995314</v>
+        <v>0.34977670000000671</v>
       </c>
       <c r="D70" s="5">
-        <v>0.89525039694224873</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89526499609355881</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>472.14153859999999</v>
+        <v>472.14161339999998</v>
       </c>
       <c r="C71" s="5">
-        <v>1.0357212000000118</v>
+        <v>1.0356294999999704</v>
       </c>
       <c r="D71" s="5">
-        <v>2.6703225028353206</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6700822586718909</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>472.56517339999999</v>
+        <v>472.56517170000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.42363480000000209</v>
+        <v>0.4235583000000247</v>
       </c>
       <c r="D72" s="5">
-        <v>1.0820442024933152</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.081847669540692</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>473.32729210000002</v>
+        <v>473.32715919999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.76211870000003046</v>
+        <v>0.76198749999997517</v>
       </c>
       <c r="D73" s="5">
-        <v>1.9525310997530188</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9521919888048522</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>475.5320337</v>
+        <v>475.53131980000001</v>
       </c>
       <c r="C74" s="5">
-        <v>2.2047415999999771</v>
+        <v>2.2041606000000229</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7350016938709336</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7334531247138054</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>473.35356689999998</v>
+        <v>473.35350640000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.1784668000000238</v>
+        <v>-2.1778133999999909</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3609195086718238</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3593597050019532</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>475.49021979999998</v>
+        <v>475.48994040000002</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1366529000000014</v>
+        <v>2.1364340000000084</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5531536941295423</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5525713047485548</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>476.27389299999999</v>
+        <v>476.27348330000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.78367320000000973</v>
+        <v>0.78354289999998628</v>
       </c>
       <c r="D77" s="5">
-        <v>1.9957916566359035</v>
+        <v>1.995457989682059</v>
       </c>
       <c r="E77" s="5">
-        <v>0.61283368207925015</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6128187817359354</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>477.78041300000001</v>
+        <v>477.78104089999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5065200000000232</v>
+        <v>1.5075575999999842</v>
       </c>
       <c r="D78" s="5">
-        <v>3.862502638119869</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8652127629986044</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>478.66463590000001</v>
+        <v>478.66510360000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.88422289999999748</v>
+        <v>0.88406270000001541</v>
       </c>
       <c r="D79" s="5">
-        <v>2.2435720220137734</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2431584168644658</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>479.38394929999998</v>
+        <v>479.38408770000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.7193133999999759</v>
+        <v>0.71898410000000013</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8182797138538209</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.817438630348267</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>479.4935342</v>
+        <v>479.49371580000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.10958490000001575</v>
+        <v>0.109628100000009</v>
       </c>
       <c r="D81" s="5">
-        <v>0.27465946685651943</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2747677985047936</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>480.48698350000001</v>
+        <v>480.48709860000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.99344930000000886</v>
+        <v>0.99338280000000623</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5147746781842617</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5146034569953013</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>481.77172869999998</v>
+        <v>481.77173520000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2847451999999748</v>
+        <v>1.2846365999999989</v>
       </c>
       <c r="D83" s="5">
-        <v>3.2562169779835726</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2559368772010044</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>483.24461960000002</v>
+        <v>483.24452730000002</v>
       </c>
       <c r="C84" s="5">
-        <v>1.4728909000000385</v>
+        <v>1.4727920999999924</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7310070094837444</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7307524632907985</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>485.28956010000002</v>
+        <v>485.28934759999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0449404999999956</v>
+        <v>2.0448202999999694</v>
       </c>
       <c r="D85" s="5">
-        <v>5.1978962081933755</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.197584550541845</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>485.21116660000001</v>
+        <v>485.21076440000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.8393500000004224E-2</v>
+        <v>-7.8583199999968656E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.19367543128049336</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19414376312540949</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>489.29687869999998</v>
+        <v>489.2968328</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0857120999999665</v>
+        <v>4.0860683999999878</v>
       </c>
       <c r="D87" s="5">
-        <v>10.585936119552141</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.586911637393115</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>493.0825117</v>
+        <v>493.08228200000002</v>
       </c>
       <c r="C88" s="5">
-        <v>3.7856330000000185</v>
+        <v>3.7854492000000164</v>
       </c>
       <c r="D88" s="5">
-        <v>9.689700487835772</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6892107854303902</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>492.57353740000002</v>
+        <v>492.57325989999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.50897429999997712</v>
+        <v>-0.50902210000003834</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.2316672203323331</v>
+        <v>-1.2317828061824243</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4223258170483106</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4223565181630944</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>494.38716740000001</v>
+        <v>494.38762489999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8136299999999892</v>
+        <v>1.8143650000000093</v>
       </c>
       <c r="D90" s="5">
-        <v>4.5089189942886243</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5107860696830704</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>496.2009784</v>
+        <v>496.20132710000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.813810999999987</v>
+        <v>1.8137022000000229</v>
       </c>
       <c r="D91" s="5">
-        <v>4.4925005416921016</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4922213609194461</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>498.11720550000001</v>
+        <v>498.1173513</v>
       </c>
       <c r="C92" s="5">
-        <v>1.9162271000000146</v>
+        <v>1.9160241999999812</v>
       </c>
       <c r="D92" s="5">
-        <v>4.7338625792092692</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7333472433156221</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>499.99442169999998</v>
+        <v>499.99459789999997</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8772161999999639</v>
+        <v>1.8772465999999781</v>
       </c>
       <c r="D93" s="5">
-        <v>4.6172724086542383</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.617347358649404</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>502.96818789999998</v>
+        <v>502.96823549999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.9737662</v>
+        <v>2.9736376000000178</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3752775627314193</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3749454313056351</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>504.1425418</v>
+        <v>504.14250299999998</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1743539000000283</v>
+        <v>1.1742674999999849</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8380782031363516</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8378664385035446</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>504.87406140000002</v>
+        <v>504.87394419999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.73151960000001282</v>
+        <v>0.73144120000000612</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7551842902751469</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.754994812412769</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>505.90715369999998</v>
+        <v>505.9069705</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0330922999999643</v>
+        <v>1.0330263000000173</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4833092945533375</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4831494395049836</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>508.45450060000002</v>
+        <v>508.45418439999997</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5473469000000364</v>
+        <v>2.5472138999999743</v>
       </c>
       <c r="D98" s="5">
-        <v>6.2124199639985056</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2120888839607202</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>516.22332840000001</v>
+        <v>516.22336640000003</v>
       </c>
       <c r="C99" s="5">
-        <v>7.7688277999999968</v>
+        <v>7.7691820000000575</v>
       </c>
       <c r="D99" s="5">
-        <v>19.957213641102612</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.958214802852826</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>518.20283029999996</v>
+        <v>518.20272820000002</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9795018999999456</v>
+        <v>1.9793617999999924</v>
       </c>
       <c r="D100" s="5">
-        <v>4.6997990877926332</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.699459058577049</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>520.82002650000004</v>
+        <v>520.81990480000002</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6171962000000804</v>
+        <v>2.6171765999999934</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2318478127743493</v>
+        <v>6.231801101094625</v>
       </c>
       <c r="E101" s="5">
-        <v>5.7344714961945042</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7345063566249133</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>523.43396089999999</v>
+        <v>523.43423050000001</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6139343999999483</v>
+        <v>2.6143256999999949</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1917202493587453</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1926743608464507</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>525.85606470000005</v>
+        <v>525.85627150000005</v>
       </c>
       <c r="C103" s="5">
-        <v>2.422103800000059</v>
+        <v>2.4220410000000356</v>
       </c>
       <c r="D103" s="5">
-        <v>5.6963241951283994</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6961697137593248</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>527.92790300000001</v>
+        <v>527.92803590000005</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0718382999999676</v>
+        <v>2.0717644000000064</v>
       </c>
       <c r="D104" s="5">
-        <v>4.8317309147703824</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.831552879770129</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>531.57199679999997</v>
+        <v>531.5721307</v>
       </c>
       <c r="C105" s="5">
-        <v>3.6440937999999505</v>
+        <v>3.644094799999948</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6049775870480349</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6049777896566972</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>533.11107230000005</v>
+        <v>533.11106199999995</v>
       </c>
       <c r="C106" s="5">
-        <v>1.5390755000000809</v>
+        <v>1.5389312999999447</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5302588614289254</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5299219145877192</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>533.13858700000003</v>
+        <v>533.13852580000002</v>
       </c>
       <c r="C107" s="5">
-        <v>2.751469999998335E-2</v>
+        <v>2.7463800000077754E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.1951469095666845E-2</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1836832541151132E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>538.53114330000005</v>
+        <v>538.53103429999999</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3925563000000238</v>
+        <v>5.3925084999999626</v>
       </c>
       <c r="D108" s="5">
-        <v>12.836208418582085</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.836089790997507</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>541.04174049999995</v>
+        <v>541.04158229999996</v>
       </c>
       <c r="C109" s="5">
-        <v>2.5105971999998928</v>
+        <v>2.5105479999999716</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7400166588381873</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7399024641274332</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>543.69581670000002</v>
+        <v>543.69558340000003</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6540762000000768</v>
+        <v>2.6540011000000732</v>
       </c>
       <c r="D110" s="5">
-        <v>6.0480383352154998</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0478643723776759</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>548.22101929999997</v>
+        <v>548.22111299999995</v>
       </c>
       <c r="C111" s="5">
-        <v>4.5252025999999432</v>
+        <v>4.5255295999999134</v>
       </c>
       <c r="D111" s="5">
-        <v>10.457776237724993</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.458571558812224</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>548.0055969</v>
+        <v>548.00561249999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.21542239999996582</v>
+        <v>-0.2155004999999619</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.470519942227976</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47069007728702816</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>549.74852869999995</v>
+        <v>549.74856799999998</v>
       </c>
       <c r="C113" s="5">
-        <v>1.7429317999999512</v>
+        <v>1.7429554999999937</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8840757157398986</v>
+        <v>3.884129345325471</v>
       </c>
       <c r="E113" s="5">
-        <v>5.5544143327983075</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5544465434954615</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>550.25156890000005</v>
+        <v>550.25164930000005</v>
       </c>
       <c r="C114" s="5">
-        <v>0.50304020000010041</v>
+        <v>0.50308130000007623</v>
       </c>
       <c r="D114" s="5">
-        <v>1.1035873240117011</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1036778656469126</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>551.26471549999997</v>
+        <v>551.26480000000004</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0131465999999136</v>
+        <v>1.0131506999999829</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2320041026183457</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2320128973150943</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>553.47206100000005</v>
+        <v>553.47212039999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.2073455000000877</v>
+        <v>2.2073203999999578</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9122219010527379</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9121640381255327</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>554.28333859999998</v>
+        <v>554.28343189999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.81127759999992577</v>
+        <v>0.81131149999998797</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7732062256069492</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7732807272421436</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>555.49371710000003</v>
+        <v>555.49368879999997</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2103785000000471</v>
+        <v>1.2102568999999903</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6521203845947028</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6518502812030054</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>556.3263187</v>
+        <v>556.32627200000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.83260159999997541</v>
+        <v>0.8325832000000446</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8135212217965213</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8134809062523072</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>560.2970282</v>
+        <v>560.29695260000005</v>
       </c>
       <c r="C120" s="5">
-        <v>3.9707094999999981</v>
+        <v>3.970680600000037</v>
       </c>
       <c r="D120" s="5">
-        <v>8.9091968503056229</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9091302176325105</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>561.82328670000004</v>
+        <v>561.82317320000004</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5262585000000399</v>
+        <v>1.5262205999999878</v>
       </c>
       <c r="D121" s="5">
-        <v>3.3182413083203244</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3181581259326576</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>561.85192389999997</v>
+        <v>561.85180149999997</v>
       </c>
       <c r="C122" s="5">
-        <v>2.8637199999934637E-2</v>
+        <v>2.8628299999923001E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.1183429774236409E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1164421938597613E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>562.47318150000001</v>
+        <v>562.47325909999995</v>
       </c>
       <c r="C123" s="5">
-        <v>0.62125760000003538</v>
+        <v>0.62145759999998518</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3349775503848083</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3354102271085022</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>563.35852260000001</v>
+        <v>563.35856890000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.8853411000000051</v>
+        <v>0.88530980000007276</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9052554794959375</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.905187272554798</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>564.63145429999997</v>
+        <v>564.63149309999994</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2729316999999583</v>
+        <v>1.2729241999999203</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7454008033730659</v>
+        <v>2.7453841977248095</v>
       </c>
       <c r="E125" s="5">
-        <v>2.707224271285269</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7072239868026315</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>563.67370889999995</v>
+        <v>563.67376220000006</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.95774540000002162</v>
+        <v>-0.9577308999998877</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0165946919482258</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0165643082394102</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>564.30188009999995</v>
+        <v>564.30191019999995</v>
       </c>
       <c r="C127" s="5">
-        <v>0.62817119999999704</v>
+        <v>0.62814799999989646</v>
       </c>
       <c r="D127" s="5">
-        <v>1.3455354684509979</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3454853413352508</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>565.39975530000004</v>
+        <v>565.39976669999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0978752000000895</v>
+        <v>1.0978565000000344</v>
       </c>
       <c r="D128" s="5">
-        <v>2.359799765831383</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3597590133109358</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>565.856042</v>
+        <v>565.85608669999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.45628669999996418</v>
+        <v>0.45632000000000517</v>
       </c>
       <c r="D129" s="5">
-        <v>0.97272930719680684</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97280059311497524</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>565.96306300000003</v>
+        <v>565.96303620000003</v>
       </c>
       <c r="C130" s="5">
-        <v>0.10702100000003156</v>
+        <v>0.10694950000004155</v>
       </c>
       <c r="D130" s="5">
-        <v>0.22719360639642527</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22704164412312711</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>566.64246949999995</v>
+        <v>566.6424399</v>
       </c>
       <c r="C131" s="5">
-        <v>0.67940649999991365</v>
+        <v>0.67940369999996619</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4500810003069464</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4500750537763896</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>567.45550490000005</v>
+        <v>567.45546230000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.81303540000010344</v>
+        <v>0.81302240000002257</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7354484004623361</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7354205235995845</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>567.92078300000003</v>
+        <v>567.92071290000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.46527809999997771</v>
+        <v>0.4652505999999903</v>
       </c>
       <c r="D133" s="5">
-        <v>0.98837442410675269</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98831581764511345</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>569.57496130000004</v>
+        <v>569.57491000000005</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6541783000000123</v>
+        <v>1.6541971000000331</v>
       </c>
       <c r="D134" s="5">
-        <v>3.5517704796051097</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.551811940354721</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.58633359999999</v>
+        <v>570.5863842</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0113722999999482</v>
+        <v>1.0114741999999524</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1517270250754228</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1519461381530824</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>571.73364370000002</v>
+        <v>571.73368389999996</v>
       </c>
       <c r="C136" s="5">
-        <v>1.147310100000027</v>
+        <v>1.1472996999999623</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4397720319707217</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4397494523074714</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>573.45831120000003</v>
+        <v>573.45833270000003</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7246675000000096</v>
+        <v>1.7246488000000681</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6805346878342915</v>
+        <v>3.6804938535134113</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5632952845220371</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5632921131511823</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>574.31913180000004</v>
+        <v>574.31916960000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.86082060000001093</v>
+        <v>0.86083689999998114</v>
       </c>
       <c r="D138" s="5">
-        <v>1.8162714081816356</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8163060158275401</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>576.07023189999995</v>
+        <v>576.0702374</v>
       </c>
       <c r="C139" s="5">
-        <v>1.7511000999999169</v>
+        <v>1.7510677999999871</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7207864351240127</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7207163992011738</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>576.89182500000004</v>
+        <v>576.89181880000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82159310000008645</v>
+        <v>0.82158140000001367</v>
       </c>
       <c r="D140" s="5">
-        <v>1.7249324046327397</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7249076309168832</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>577.6762205</v>
+        <v>577.67623549999996</v>
       </c>
       <c r="C141" s="5">
-        <v>0.78439549999995961</v>
+        <v>0.78441669999995156</v>
       </c>
       <c r="D141" s="5">
-        <v>1.6438883382788427</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6439331185418293</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>578.31244660000004</v>
+        <v>578.31242929999996</v>
       </c>
       <c r="C142" s="5">
-        <v>0.63622610000004443</v>
+        <v>0.63619380000000092</v>
       </c>
       <c r="D142" s="5">
-        <v>1.3296601116995266</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3295921632205943</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>579.17563510000002</v>
+        <v>579.17562109999994</v>
       </c>
       <c r="C143" s="5">
-        <v>0.86318849999997838</v>
+        <v>0.86319179999998141</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8058958566961936</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8059028719423331</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>578.56092369999999</v>
+        <v>578.56090519999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.61471140000003288</v>
+        <v>-0.61471589999996468</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.2662184178328428</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2662276635816871</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>578.64189039999997</v>
+        <v>578.64185970000005</v>
       </c>
       <c r="C145" s="5">
-        <v>8.0966699999976299E-2</v>
+        <v>8.0954500000075313E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.16806330110672452</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1680379633438589</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.47567309999999</v>
+        <v>578.4756658</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16621729999997115</v>
+        <v>-0.16619390000005296</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.34416093476394849</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3441125786748378</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>578.15063640000005</v>
+        <v>578.15064589999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.32503669999994145</v>
+        <v>-0.32501990000002934</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.67218196685409071</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67214733988805175</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>577.46027779999997</v>
+        <v>577.46029339999995</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.69035860000008142</v>
+        <v>-0.69035250000001724</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4235238970266129</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4235113780406206</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>578.24262309999995</v>
+        <v>578.24263020000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.78234529999997449</v>
+        <v>0.78233680000005279</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6379335252598937</v>
+        <v>1.6379155521030642</v>
       </c>
       <c r="E149" s="5">
-        <v>0.8342911431501232</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8342886007906003</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>579.96830790000001</v>
+        <v>579.96833579999998</v>
       </c>
       <c r="C150" s="5">
-        <v>1.7256848000000673</v>
+        <v>1.7257055999999693</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6406043578058878</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6406489160113242</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>579.33691969999995</v>
+        <v>579.33692150000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.63138820000006035</v>
+        <v>-0.63141429999996035</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2985979238363643</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2986512214837931</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>579.27895509999996</v>
+        <v>579.27895409999996</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.7964599999991151E-2</v>
+        <v>-5.7967400000052294E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.11999797242810972</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.12000376540943769</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>578.26682430000005</v>
+        <v>578.26682229999994</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.012130799999909</v>
+        <v>-1.0121318000000201</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0766386973323336</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0766407329559922</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>580.44127660000004</v>
+        <v>580.44127000000003</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1744522999999845</v>
+        <v>2.174447700000087</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6068531481952668</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6068432163420381</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>579.65798270000005</v>
+        <v>579.65797759999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.78329389999998966</v>
+        <v>-0.78329240000005029</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.607410678864829</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6074076416419225</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>579.24838629999999</v>
+        <v>579.24838009999996</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.40959640000005493</v>
+        <v>-0.40959750000001804</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.84465316176982608</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84465542873957133</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>579.67809420000003</v>
+        <v>579.67808149999996</v>
       </c>
       <c r="C157" s="5">
-        <v>0.42970790000003944</v>
+        <v>0.42970139999999901</v>
       </c>
       <c r="D157" s="5">
-        <v>0.89384555360343398</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89383198719268364</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>579.6654006</v>
+        <v>579.66539880000005</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2693600000034166E-2</v>
+        <v>-1.2682699999913893E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-2.6274040279472555E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6251482039019169E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>579.9973698</v>
+        <v>579.99737130000005</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33196920000000318</v>
+        <v>0.33197250000000622</v>
       </c>
       <c r="D159" s="5">
-        <v>0.68939806006160786</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68940493689602089</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>581.86776629999997</v>
+        <v>581.86777210000002</v>
       </c>
       <c r="C160" s="5">
-        <v>1.8703964999999698</v>
+        <v>1.8704007999999703</v>
       </c>
       <c r="D160" s="5">
-        <v>3.9391837552371189</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9391929621894528</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>581.15390990000003</v>
+        <v>581.15390879999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.71385639999994055</v>
+        <v>-0.71386330000007092</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4623100334687833</v>
+        <v>-1.4623240581638219</v>
       </c>
       <c r="E161" s="5">
-        <v>0.50347149858869233</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50347007431690294</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>582.43414619999999</v>
+        <v>582.43416749999994</v>
       </c>
       <c r="C162" s="5">
-        <v>1.2802362999999559</v>
+        <v>1.2802586999999903</v>
       </c>
       <c r="D162" s="5">
-        <v>2.675770754677731</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6758181458532038</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>583.17181649999998</v>
+        <v>583.17181519999997</v>
       </c>
       <c r="C163" s="5">
-        <v>0.73767029999999068</v>
+        <v>0.737647700000025</v>
       </c>
       <c r="D163" s="5">
-        <v>1.530467831981519</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5304205595942699</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>583.4402053</v>
+        <v>583.44020330000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.26838880000002518</v>
+        <v>0.26838810000003832</v>
       </c>
       <c r="D164" s="5">
-        <v>0.55366707602313436</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55366562955292409</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>584.19459749999999</v>
+        <v>584.19459589999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75439219999998386</v>
+        <v>0.75439259999996011</v>
       </c>
       <c r="D165" s="5">
-        <v>1.562690274645484</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5626911145240951</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>585.79040280000004</v>
+        <v>585.79039799999998</v>
       </c>
       <c r="C166" s="5">
-        <v>1.5958053000000518</v>
+        <v>1.5958021000000144</v>
       </c>
       <c r="D166" s="5">
-        <v>3.3276589224677133</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3276521583371466</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>585.21421729999997</v>
+        <v>585.21421520000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57618550000006508</v>
+        <v>-0.57618279999996957</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1739597679713776</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1739543060998336</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>585.76757529999998</v>
+        <v>585.76757320000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.5533580000000029</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1405974852389367</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1405974893534454</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>587.35977370000001</v>
+        <v>587.35977179999998</v>
       </c>
       <c r="C169" s="5">
-        <v>1.5921984000000293</v>
+        <v>1.5921985999999606</v>
       </c>
       <c r="D169" s="5">
-        <v>3.3109754672243641</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3109759014092965</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>586.9691947</v>
+        <v>586.96919339999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.39057900000000245</v>
+        <v>-0.39057839999998123</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.7950568468498953</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79505563252463274</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>587.79880449999996</v>
+        <v>587.79880379999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.82960979999995743</v>
+        <v>0.82961039999997865</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7093012615165826</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7093025111781124</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>587.93120850000003</v>
+        <v>587.93120980000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13240400000006503</v>
+        <v>0.13240600000005998</v>
       </c>
       <c r="D172" s="5">
-        <v>0.27063986607287482</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27064395955356257</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>588.46712160000004</v>
+        <v>588.46711960000005</v>
       </c>
       <c r="C173" s="5">
-        <v>0.53591310000001613</v>
+        <v>0.53590980000001309</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0993286451321138</v>
+        <v>1.0993218393638982</v>
       </c>
       <c r="E173" s="5">
-        <v>1.2583949923452131</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2583948398627864</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>591.06601149999995</v>
+        <v>591.06602520000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5988898999999037</v>
+        <v>2.5989055999999664</v>
       </c>
       <c r="D174" s="5">
-        <v>5.4302894527210377</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4303230771284516</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>590.77144499999997</v>
+        <v>590.77144390000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.29456649999997353</v>
+        <v>-0.29458130000000438</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.59640126561578688</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5964311349201834</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>591.26687430000004</v>
+        <v>591.2668731</v>
       </c>
       <c r="C176" s="5">
-        <v>0.49542930000006891</v>
+        <v>0.49542919999998958</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0109915998972374</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0109913967822015</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>593.09968730000003</v>
+        <v>593.09968630000003</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8328129999999874</v>
+        <v>1.8328132000000323</v>
       </c>
       <c r="D177" s="5">
-        <v>3.7838459641264865</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.78384639190259</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>592.89772740000001</v>
+        <v>592.89772389999996</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.20195990000001984</v>
+        <v>-0.20196240000007037</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.40785472363907838</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40785976358300724</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>594.03008320000004</v>
+        <v>594.03008190000003</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1323558000000276</v>
+        <v>1.1323580000000675</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3160684205371318</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.316072981503936</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>596.11330350000003</v>
+        <v>596.11330280000004</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0832202999999936</v>
+        <v>2.0832209000000148</v>
       </c>
       <c r="D180" s="5">
-        <v>4.2904394758901399</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2904407451064053</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>596.79362920000005</v>
+        <v>596.7936287</v>
       </c>
       <c r="C181" s="5">
-        <v>0.68032570000002579</v>
+        <v>0.68032589999995707</v>
       </c>
       <c r="D181" s="5">
-        <v>1.378152188608861</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3781525979285725</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>598.09103330000005</v>
+        <v>598.09103300000004</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2974040999999943</v>
+        <v>1.2974043000000393</v>
       </c>
       <c r="D182" s="5">
-        <v>2.6401685810084174</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6401689951179863</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>599.97060969999995</v>
+        <v>599.97060939999994</v>
       </c>
       <c r="C183" s="5">
         <v>1.8795763999999053</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8370210461871723</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8370210481451617</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>600.2227216</v>
+        <v>600.22272220000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.25211190000004535</v>
+        <v>0.25211280000007719</v>
       </c>
       <c r="D184" s="5">
-        <v>0.50541552227030273</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50541733094990882</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>602.59988229999999</v>
+        <v>602.59988060000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.3771606999999904</v>
+        <v>2.3771583999999848</v>
       </c>
       <c r="D185" s="5">
-        <v>4.8574589903654708</v>
+        <v>4.8574541827711037</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4016228233064263</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4016228824486285</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>602.14033089999998</v>
+        <v>602.14033910000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.45955140000000938</v>
+        <v>-0.45954150000000027</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.9113086913030366</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91128914403890704</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>602.63213169999995</v>
+        <v>602.6321312</v>
       </c>
       <c r="C187" s="5">
-        <v>0.49180079999996451</v>
+        <v>0.49179209999999784</v>
       </c>
       <c r="D187" s="5">
-        <v>0.98452013886056733</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98450263083489364</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>603.01859249999995</v>
+        <v>603.0185917</v>
       </c>
       <c r="C188" s="5">
-        <v>0.38646080000000893</v>
+        <v>0.38646049999999832</v>
       </c>
       <c r="D188" s="5">
-        <v>0.77226575370752393</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77226515274342322</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>604.27994799999999</v>
+        <v>604.27994720000004</v>
       </c>
       <c r="C189" s="5">
         <v>1.261355500000036</v>
       </c>
       <c r="D189" s="5">
-        <v>2.5391624651836198</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5391624685909164</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>604.4972626</v>
+        <v>604.49726039999996</v>
       </c>
       <c r="C190" s="5">
-        <v>0.2173146000000088</v>
+        <v>0.21731319999992138</v>
       </c>
       <c r="D190" s="5">
-        <v>0.43240544771794287</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43240265710506876</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>606.03628200000003</v>
+        <v>606.03628100000003</v>
       </c>
       <c r="C191" s="5">
-        <v>1.5390194000000292</v>
+        <v>1.5390206000000717</v>
       </c>
       <c r="D191" s="5">
-        <v>3.098284600122625</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0982870612705327</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>610.60897899999998</v>
+        <v>610.60897880000005</v>
       </c>
       <c r="C192" s="5">
-        <v>4.5726969999999483</v>
+        <v>4.5726978000000145</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4396596586425296</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4396613954820463</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>612.49100639999995</v>
       </c>
       <c r="C193" s="5">
-        <v>1.8820273999999699</v>
+        <v>1.8820275999999012</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7620054679873283</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7620058758241148</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>615.72068509999997</v>
       </c>
       <c r="C194" s="5">
         <v>3.2296787000000222</v>
       </c>
       <c r="D194" s="5">
         <v>6.514402256960472</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>616.96736969999995</v>
+        <v>616.96736980000003</v>
       </c>
       <c r="C195" s="5">
-        <v>1.2466845999999805</v>
+        <v>1.2466847000000598</v>
       </c>
       <c r="D195" s="5">
-        <v>2.4569491485405992</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4569493478192594</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>618.92085499999996</v>
+        <v>618.92085529999997</v>
       </c>
       <c r="C196" s="5">
-        <v>1.9534853000000112</v>
+        <v>1.9534854999999425</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8663941464484264</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8663945485750917</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>619.6800356</v>
+        <v>619.68003490000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.75918060000003607</v>
+        <v>0.75917960000003859</v>
       </c>
       <c r="D197" s="5">
-        <v>1.481914857635247</v>
+        <v>1.481912891731918</v>
       </c>
       <c r="E197" s="5">
-        <v>2.8344103279291266</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8344105018728971</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>619.60547659999997</v>
+        <v>619.60547889999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.4559000000022024E-2</v>
+        <v>-7.4556000000029599E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.14428674658274465</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1442809449800575</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>620.80415700000003</v>
+        <v>620.80415770000002</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1986804000000575</v>
+        <v>1.1986788000000388</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3463651285957843</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3463619544626724</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>623.49199999999996</v>
+        <v>623.4919999</v>
       </c>
       <c r="C200" s="5">
-        <v>2.6878429999999298</v>
+        <v>2.6878421999999773</v>
       </c>
       <c r="D200" s="5">
-        <v>5.3210618148316513</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3210601870440577</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>625.95459579999999</v>
+        <v>625.95459530000005</v>
       </c>
       <c r="C201" s="5">
-        <v>2.462595800000031</v>
+        <v>2.4625954000000547</v>
       </c>
       <c r="D201" s="5">
-        <v>4.8439473203107264</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8439465171310481</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>627.20957599999997</v>
+        <v>627.20957520000002</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2549801999999772</v>
+        <v>1.2549798999999666</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4325951252724298</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4325945393039783</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>629.53973840000003</v>
+        <v>629.53973770000005</v>
       </c>
       <c r="C203" s="5">
-        <v>2.3301624000000629</v>
+        <v>2.3301625000000286</v>
       </c>
       <c r="D203" s="5">
-        <v>4.5503826337673026</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5503828389795054</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>627.30425090000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.2354874999999765</v>
+        <v>-2.2354867999999897</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1789390269601263</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1789377484118706</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>629.74369960000001</v>
       </c>
       <c r="C205" s="5">
         <v>2.4394486999999572</v>
       </c>
       <c r="D205" s="5">
         <v>4.7676513520560126</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>632.10984029999997</v>
       </c>
       <c r="C206" s="5">
         <v>2.3661406999999599</v>
       </c>
       <c r="D206" s="5">
         <v>4.6031203995398506</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>633.43318590000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.3233456000000388</v>
       </c>
       <c r="D207" s="5">
         <v>2.5413748495989319</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>634.54094999999995</v>
       </c>
       <c r="C208" s="5">
         <v>1.1077640999999403</v>
       </c>
       <c r="D208" s="5">
         <v>2.1188940959342206</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>636.91669520000005</v>
+        <v>636.91669439999998</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3757452000000967</v>
+        <v>2.3757444000000305</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5865271804556462</v>
+        <v>4.5865256040629188</v>
       </c>
       <c r="E209" s="5">
-        <v>2.781541861891812</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.781541848896496</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>639.32498129999999</v>
+        <v>639.32498229999999</v>
       </c>
       <c r="C210" s="5">
-        <v>2.4082860999999411</v>
+        <v>2.4082879000000048</v>
       </c>
       <c r="D210" s="5">
-        <v>4.6329570849230395</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6329606259550182</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>640.74993449999999</v>
+        <v>640.74993510000002</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4249532000000045</v>
+        <v>1.4249528000000282</v>
       </c>
       <c r="D211" s="5">
-        <v>2.7076400280585222</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7076392543654126</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>642.42095719999998</v>
+        <v>642.42095749999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.6710226999999804</v>
+        <v>1.6710223999999698</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1747811417038863</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1747805605170543</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>642.12399119999998</v>
+        <v>642.12399129999994</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.29696599999999762</v>
+        <v>-0.29696620000004259</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.55330476195177836</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55330513338573972</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.80605869999999</v>
+        <v>643.80605860000003</v>
       </c>
       <c r="C214" s="5">
-        <v>1.6820675000000165</v>
+        <v>1.6820673000000852</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1891311209345519</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1891307357590826</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>645.40164649999997</v>
+        <v>645.40164600000003</v>
       </c>
       <c r="C215" s="5">
-        <v>1.5955877999999757</v>
+        <v>1.5955873999999994</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0149165882016993</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0149158225307948</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>645.01009939999994</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.39154710000002524</v>
+        <v>-0.39154660000008334</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.72558215535991621</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7255812324517108</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>646.16482050000002</v>
+        <v>646.1648199</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1547211000000743</v>
+        <v>1.1547205000000531</v>
       </c>
       <c r="D217" s="5">
-        <v>2.1695640911895353</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.169562952747861</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>645.5035431</v>
+        <v>645.50354319999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.66127740000001722</v>
+        <v>-0.66127670000003036</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2211769347989176</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2211756505081217</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>645.72484150000003</v>
+        <v>645.72484139999995</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22129840000002332</v>
+        <v>0.22129819999997835</v>
       </c>
       <c r="D219" s="5">
-        <v>0.41217338537347104</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41217301210216828</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>646.8205706</v>
+        <v>646.82057050000003</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0957290999999714</v>
+        <v>1.0957291000000851</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0553897872046312</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0553897875263072</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>646.36355089999995</v>
+        <v>646.36355030000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.45701970000004621</v>
+        <v>-0.45702019999998811</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.84458882130815649</v>
+        <v>-0.84458974186816249</v>
       </c>
       <c r="E221" s="5">
-        <v>1.4832168431435866</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.483216876407889</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>647.31715550000001</v>
+        <v>647.31715540000005</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95360460000006242</v>
+        <v>0.95360510000000431</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7848419846123065</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7848429297289137</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>648.89667689999999</v>
+        <v>648.89667710000003</v>
       </c>
       <c r="C223" s="5">
-        <v>1.579521399999976</v>
+        <v>1.5795216999999866</v>
       </c>
       <c r="D223" s="5">
-        <v>2.967743719682403</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9677442913996099</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>647.01617580000004</v>
+        <v>647.0161779</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8805010999999467</v>
+        <v>-1.8804992000000311</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.4226998745562454</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.422696470261033</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>649.95938760000001</v>
+        <v>649.95938809999996</v>
       </c>
       <c r="C225" s="5">
-        <v>2.9432117999999718</v>
+        <v>2.9432101999999531</v>
       </c>
       <c r="D225" s="5">
-        <v>5.5973424494944357</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5973393114927328</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>650.70352830000002</v>
+        <v>650.70352860000003</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74414070000000265</v>
+        <v>0.74414050000007137</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3825684628266721</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3825680878254865</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>650.14413030000003</v>
+        <v>650.14412930000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55939799999998741</v>
+        <v>-0.55939929999999549</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.0267543979112781</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0267567722714532</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>649.42765770000005</v>
+        <v>649.42765829999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.71647259999997459</v>
+        <v>-0.71647100000006958</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.3144394093373979</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3144364937584418</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>648.60365019999995</v>
+        <v>648.60364779999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.82400750000010703</v>
+        <v>-0.82401049999998577</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5120047175633755</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5120101826386789</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>646.5948095</v>
+        <v>646.59481040000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.0088406999999506</v>
+        <v>-2.0088373999999476</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.6539516471536193</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6539457598349312</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>644.47751540000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.117294099999981</v>
+        <v>-2.1172950000000128</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.8594339760237961</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8594355818488468</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>642.38486120000005</v>
+        <v>642.38486060000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.0926541999999699</v>
+        <v>-2.0926547999999912</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.8276279460813023</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8276290240039312</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>641.18360580000001</v>
+        <v>641.18360480000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2012554000000364</v>
+        <v>-1.2012558000000126</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2210558675845316</v>
+        <v>-2.2210566016261035</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.80139808205264007</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.80139814468124237</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>637.90097160000005</v>
+        <v>637.90097040000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2826341999999613</v>
+        <v>-3.2826344000000063</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.9735045079457265</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9735048707610154</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>635.81052539999996</v>
+        <v>635.81052480000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.0904462000000876</v>
+        <v>-2.0904455999999527</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8623740434474918</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8623729619077896</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>632.94605090000005</v>
+        <v>632.94605439999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.8644744999999148</v>
+        <v>-2.8644704000000729</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2743099755026339</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.274302617164162</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>630.97771420000004</v>
+        <v>630.97771560000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9683367000000089</v>
+        <v>-1.9683387999999695</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.6685913429490458</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6685951702939312</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>629.21062219999999</v>
+        <v>629.21062380000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.7670920000000478</v>
+        <v>-1.7670918000000029</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3093894440266447</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3093890679892546</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>627.34823610000001</v>
+        <v>627.3482358</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8623860999999806</v>
+        <v>-1.8623880000000099</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.494597443191072</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4946009417883728</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>626.50787390000005</v>
+        <v>626.50787620000006</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.84036219999995865</v>
+        <v>-0.84035959999994247</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5956657061669377</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5956608064027322</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>625.00613529999998</v>
+        <v>625.00613139999996</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.501738600000067</v>
+        <v>-1.5017448000000968</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8387788983085582</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8387904539815323</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>624.07480610000005</v>
+        <v>624.07480629999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.93132919999993646</v>
+        <v>-0.93132509999998092</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.7735521939315158</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7735444610583184</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>622.7614221</v>
+        <v>622.76142059999995</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.3133840000000419</v>
+        <v>-1.3133857000000262</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.4964081035781627</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4964112967444496</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>622.65435609999997</v>
+        <v>622.65435430000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.10706600000003164</v>
+        <v>-0.10706629999992856</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.20611068584862613</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20611126332260588</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>622.59766549999995</v>
+        <v>622.59766430000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.669060000002446E-2</v>
+        <v>-5.6690000000003238E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10920129898314146</v>
+        <v>-0.10920014411643919</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.8986923763920203</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8986924121051638</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>622.90742990000001</v>
+        <v>622.90742379999995</v>
       </c>
       <c r="C246" s="5">
-        <v>0.30976440000006278</v>
+        <v>0.30975949999992736</v>
       </c>
       <c r="D246" s="5">
-        <v>0.59867900788208583</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59866951292162351</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>622.93163200000004</v>
+        <v>622.93163230000005</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4202100000024984E-2</v>
+        <v>2.4208500000099775E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6634099418985109E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6646434427000116E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>623.32170340000005</v>
+        <v>623.32170970000004</v>
       </c>
       <c r="C248" s="5">
-        <v>0.39007140000001073</v>
+        <v>0.39007739999999558</v>
       </c>
       <c r="D248" s="5">
-        <v>0.75401717420917613</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.754028811959917</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>623.17917509999995</v>
+        <v>623.1791786</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.14252830000009453</v>
+        <v>-0.14253110000004199</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.27404633298711012</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27405170715238958</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>624.11292370000001</v>
+        <v>624.11292820000006</v>
       </c>
       <c r="C250" s="5">
-        <v>0.9337486000000581</v>
+        <v>0.93374960000005558</v>
       </c>
       <c r="D250" s="5">
-        <v>1.812927426455313</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8129293737758623</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>624.43972729999996</v>
+        <v>624.43973019999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.32680359999994835</v>
+        <v>0.32680199999992965</v>
       </c>
       <c r="D251" s="5">
-        <v>0.63016754817384335</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63016444948476025</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>624.26518009999995</v>
+        <v>624.26518580000004</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.17454720000000634</v>
+        <v>-0.1745443999999452</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.33491610707113706</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33491074121609898</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>624.58785479999995</v>
+        <v>624.58784979999996</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32267469999999321</v>
+        <v>0.32266399999991791</v>
       </c>
       <c r="D253" s="5">
-        <v>0.6220310561159792</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62201036499138773</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>625.04221080000002</v>
+        <v>625.04220940000005</v>
       </c>
       <c r="C254" s="5">
-        <v>0.45435600000007526</v>
+        <v>0.4543596000000889</v>
       </c>
       <c r="D254" s="5">
-        <v>0.87644025158106764</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87644723073430075</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>628.87100329999998</v>
+        <v>628.87099920000003</v>
       </c>
       <c r="C255" s="5">
-        <v>3.8287924999999632</v>
+        <v>3.8287897999999814</v>
       </c>
       <c r="D255" s="5">
-        <v>7.6035684109998058</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6035628847758607</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>630.6691065</v>
+        <v>630.6690949</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7981032000000141</v>
+        <v>1.7980956999999762</v>
       </c>
       <c r="D256" s="5">
-        <v>3.4855820794809977</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4855673345952409</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>631.8973479</v>
+        <v>631.89734550000003</v>
       </c>
       <c r="C257" s="5">
-        <v>1.2282414000000017</v>
+        <v>1.228250600000024</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3622212894052419</v>
+        <v>2.3622392172227169</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4936905348868601</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4936903450249561</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>633.61831129999996</v>
+        <v>633.61829729999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.7209633999999596</v>
+        <v>1.7209517999999662</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3175846883757076</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3175620032634523</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>634.41759230000002</v>
+        <v>634.41759209999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.79928100000006452</v>
+        <v>0.79929479999998421</v>
       </c>
       <c r="D259" s="5">
-        <v>1.5242926852248262</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5243192197044175</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>636.44689619999997</v>
+        <v>636.44690349999996</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0293038999999453</v>
+        <v>2.0293113999999832</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9066793333621508</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9066940280671147</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>638.65708759999995</v>
+        <v>638.65709809999998</v>
       </c>
       <c r="C261" s="5">
-        <v>2.2101913999999852</v>
+        <v>2.2101946000000225</v>
       </c>
       <c r="D261" s="5">
-        <v>4.247766681548959</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2477728999114284</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>638.2776867</v>
+        <v>638.27770420000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37940089999995052</v>
+        <v>-0.3793938999999682</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.71054792304521275</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71053484449573601</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>639.36813889999996</v>
+        <v>639.36815879999995</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0904521999999588</v>
+        <v>1.09045459999993</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0694887126448069</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0694932530364918</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>641.74877839999999</v>
+        <v>641.74880099999996</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3806395000000293</v>
+        <v>2.3806422000000111</v>
       </c>
       <c r="D264" s="5">
-        <v>4.560757301962215</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5607624360551435</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>642.5524355</v>
+        <v>642.55242950000002</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80365710000000945</v>
+        <v>0.80362850000005892</v>
       </c>
       <c r="D265" s="5">
-        <v>1.513144532919819</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5130902590962725</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>645.81323480000003</v>
+        <v>645.81323799999996</v>
       </c>
       <c r="C266" s="5">
-        <v>3.2607993000000306</v>
+        <v>3.2608084999999392</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2625911605689755</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2626093859890375</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>646.02101870000001</v>
+        <v>646.02095129999998</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20778389999998126</v>
+        <v>0.20771330000002308</v>
       </c>
       <c r="D267" s="5">
-        <v>0.38677184945021814</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3866401991487578</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>646.93615039999997</v>
+        <v>646.9361232</v>
       </c>
       <c r="C268" s="5">
-        <v>0.9151316999999608</v>
+        <v>0.91517190000001847</v>
       </c>
       <c r="D268" s="5">
-        <v>1.7131864335688585</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.713262458069531</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>648.65464410000004</v>
+        <v>648.65463169999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7184937000000673</v>
+        <v>1.7185084999999845</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2346150019626041</v>
+        <v>3.2346434053337703</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6519016507491333</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6519000782857294</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>651.26825470000006</v>
+        <v>651.26822489999995</v>
       </c>
       <c r="C270" s="5">
-        <v>2.6136106000000154</v>
+        <v>2.6135931999999684</v>
       </c>
       <c r="D270" s="5">
-        <v>4.9437387905205243</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9437052416257066</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>653.15846880000004</v>
+        <v>653.15846799999997</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8902140999999801</v>
+        <v>1.8902431000000206</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5389681932664896</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5390235229217026</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>654.93046379999998</v>
+        <v>654.93048729999998</v>
       </c>
       <c r="C272" s="5">
-        <v>1.7719949999999471</v>
+        <v>1.7720193000000108</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3045751527672973</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3046211520185276</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>657.00390040000002</v>
+        <v>657.00395230000004</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0734366000000364</v>
+        <v>2.0734650000000556</v>
       </c>
       <c r="D273" s="5">
-        <v>3.8659196705827403</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8659734066154749</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>658.90314790000002</v>
+        <v>658.90322809999998</v>
       </c>
       <c r="C274" s="5">
-        <v>1.8992475000000013</v>
+        <v>1.8992757999999412</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5246127929896565</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5246658669219499</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>661.25314030000004</v>
+        <v>661.25322919999996</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3499924000000192</v>
+        <v>2.3500010999999859</v>
       </c>
       <c r="D275" s="5">
-        <v>4.3647847119312244</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.364800647521494</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>661.87030679999998</v>
+        <v>661.87037009999995</v>
       </c>
       <c r="C276" s="5">
-        <v>0.61716649999993933</v>
+        <v>0.61714089999998123</v>
       </c>
       <c r="D276" s="5">
-        <v>1.1257615784331598</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1257144898853211</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>664.01258010000004</v>
+        <v>664.01254489999997</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1422733000000562</v>
+        <v>2.1421748000000207</v>
       </c>
       <c r="D277" s="5">
-        <v>3.9539301810225469</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9537447492743683</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>665.85943329999998</v>
+        <v>665.85936130000005</v>
       </c>
       <c r="C278" s="5">
-        <v>1.8468531999999414</v>
+        <v>1.8468164000000797</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3891566981579135</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3890883125922144</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>668.88657109999997</v>
+        <v>668.88634379999996</v>
       </c>
       <c r="C279" s="5">
-        <v>3.0271377999999913</v>
+        <v>3.0269824999999173</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5939512802105185</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5936577029407575</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>671.12291549999998</v>
+        <v>671.12281340000004</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2363444000000072</v>
+        <v>2.2364696000000777</v>
       </c>
       <c r="D280" s="5">
-        <v>4.0866649720839643</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0868993989335189</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>672.80873789999998</v>
+        <v>672.80870319999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6858224000000064</v>
+        <v>1.6858897999999272</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0563271375124268</v>
+        <v>3.0564514955669919</v>
       </c>
       <c r="E281" s="5">
-        <v>3.723721709186778</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7237183424863263</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>672.78551089999996</v>
+        <v>672.78546219999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.3227000000019871E-2</v>
+        <v>-2.3240999999984524E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.1419064306313924E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1444026908954434E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>676.30997850000006</v>
+        <v>676.31003069999997</v>
       </c>
       <c r="C283" s="5">
-        <v>3.5244676000000936</v>
+        <v>3.5245684999999867</v>
       </c>
       <c r="D283" s="5">
-        <v>6.470669064247847</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4708601611712879</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>678.48631609999995</v>
+        <v>678.48642949999999</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1763375999998971</v>
+        <v>2.1763988000000154</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9306336191353042</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.930745805912772</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>679.94514670000001</v>
+        <v>679.94532660000004</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4588306000000557</v>
+        <v>1.4588971000000583</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6108821711393615</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6110021562384178</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>681.42152929999997</v>
+        <v>681.4217731</v>
       </c>
       <c r="C286" s="5">
-        <v>1.4763825999999654</v>
+        <v>1.4764464999999518</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6369342970037568</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6370490877916097</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>683.62201270000003</v>
+        <v>683.62224809999998</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2004834000000528</v>
+        <v>2.2004749999999831</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9446767627439039</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9446599996256104</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>686.44398309999997</v>
+        <v>686.44408209999995</v>
       </c>
       <c r="C288" s="5">
-        <v>2.821970399999941</v>
+        <v>2.8218339999999671</v>
       </c>
       <c r="D288" s="5">
-        <v>5.067589478528256</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0673371643632725</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>687.94009359999995</v>
+        <v>687.93999470000006</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4961104999999861</v>
+        <v>1.4959126000001106</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6469907973045714</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6466360695696967</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>689.18072500000005</v>
+        <v>689.18054299999994</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2406314000000975</v>
+        <v>1.2405482999998867</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1856748362926171</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1855272976377016</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>689.47896000000003</v>
+        <v>689.47806060000005</v>
       </c>
       <c r="C291" s="5">
-        <v>0.29823499999997694</v>
+        <v>0.29751760000010563</v>
       </c>
       <c r="D291" s="5">
-        <v>0.52052385972212178</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51926891009916876</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>691.79540629999997</v>
+        <v>691.79526729999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3164462999999387</v>
+        <v>2.3172066999999288</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1069856305594898</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1083642714575097</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>691.38499049999996</v>
+        <v>691.38496629999997</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41041580000000977</v>
+        <v>-0.41030100000000402</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.70959583517361535</v>
+        <v>-0.70939813872226143</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7610004974045088</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7610022004245671</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>691.44593899999995</v>
+        <v>691.44589050000002</v>
       </c>
       <c r="C294" s="5">
-        <v>6.0948499999994965E-2</v>
+        <v>6.0924200000044948E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.10583636085588211</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10579414744065208</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>692.95747200000005</v>
+        <v>692.95767999999998</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5115330000000995</v>
+        <v>1.5117894999999635</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6550268813148481</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6554830470354007</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>694.02324060000001</v>
+        <v>694.02355899999998</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0657685999999558</v>
+        <v>1.0658789999999954</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8612922594170023</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8614861360469304</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>696.04867460000003</v>
+        <v>696.0491237</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0254340000000184</v>
+        <v>2.0255647000000181</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5588369145500343</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5590686038462493</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>697.78854239999998</v>
+        <v>697.78907779999997</v>
       </c>
       <c r="C298" s="5">
-        <v>1.7398677999999563</v>
+        <v>1.7399540999999772</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0411457990416002</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0412967349428888</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>698.85767129999999</v>
+        <v>698.85822819999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0691289000000097</v>
+        <v>1.0691504000000123</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8541741029317826</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8542102701280649</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>700.56752289999997</v>
+        <v>700.56789449999997</v>
       </c>
       <c r="C300" s="5">
-        <v>1.709851599999979</v>
+        <v>1.7096662999999808</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9757971944048167</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9754679468335876</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>703.16595610000002</v>
+        <v>703.16569130000005</v>
       </c>
       <c r="C301" s="5">
-        <v>2.598433200000045</v>
+        <v>2.5977968000000828</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5427764498848999</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5416386005302067</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>704.30690579999998</v>
+        <v>704.30602569999996</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1409496999999647</v>
+        <v>1.1403343999999151</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9645781899877424</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9635099957088897</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>707.42215580000004</v>
+        <v>707.42031129999998</v>
       </c>
       <c r="C303" s="5">
-        <v>3.11525000000006</v>
+        <v>3.1142856000000165</v>
       </c>
       <c r="D303" s="5">
-        <v>5.4388178500848428</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.437099937593981</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>709.03148080000005</v>
+        <v>709.03103299999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6093250000000126</v>
+        <v>1.6107216999999991</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7643144383081575</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7667509574578419</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>710.81209669999998</v>
+        <v>710.81194129999994</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7806158999999298</v>
+        <v>1.7809082999999646</v>
       </c>
       <c r="D305" s="5">
-        <v>3.0555778941972367</v>
+        <v>3.0560885681052197</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8098825498005908</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8098636717493131</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>712.28139780000004</v>
+        <v>712.28191289999995</v>
       </c>
       <c r="C306" s="5">
-        <v>1.4693011000000524</v>
+        <v>1.469971600000008</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5088842816578971</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.510042792997802</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>713.24135349999995</v>
+        <v>713.24150859999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.95995569999990948</v>
+        <v>0.95959570000002259</v>
       </c>
       <c r="D307" s="5">
-        <v>1.6293056057480104</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.628688866853123</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>714.39691849999997</v>
+        <v>714.39722649999999</v>
       </c>
       <c r="C308" s="5">
-        <v>1.1555650000000242</v>
+        <v>1.1557179000000133</v>
       </c>
       <c r="D308" s="5">
-        <v>1.961610174292705</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9618716142249193</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>716.02477969999995</v>
+        <v>716.02668129999995</v>
       </c>
       <c r="C309" s="5">
-        <v>1.6278611999999839</v>
+        <v>1.6294547999999622</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7689115902318706</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7716551099892905</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>717.60155880000002</v>
+        <v>717.60238849999996</v>
       </c>
       <c r="C310" s="5">
-        <v>1.576779100000067</v>
+        <v>1.5757072000000107</v>
       </c>
       <c r="D310" s="5">
-        <v>2.6747970492813744</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6729494635276518</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>718.85945939999999</v>
+        <v>718.86047740000004</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2579005999999708</v>
+        <v>1.2580889000000752</v>
       </c>
       <c r="D311" s="5">
-        <v>2.1239071946198784</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1242257226595562</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>720.16788940000004</v>
+        <v>720.16868009999996</v>
       </c>
       <c r="C312" s="5">
-        <v>1.3084300000000439</v>
+        <v>1.3082026999999243</v>
       </c>
       <c r="D312" s="5">
-        <v>2.2061751671573759</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2057849120188378</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>720.71584849999999</v>
+        <v>720.71528269999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.54795909999995729</v>
+        <v>0.54660260000002836</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91688293092369033</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91460264977127892</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>722.23269540000001</v>
+        <v>722.23058849999995</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5168469000000186</v>
+        <v>1.5153057999999646</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5550079751415211</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5523840506448625</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>722.93762330000004</v>
+        <v>722.93409110000005</v>
       </c>
       <c r="C315" s="5">
-        <v>0.70492790000002969</v>
+        <v>0.70350260000009257</v>
       </c>
       <c r="D315" s="5">
-        <v>1.1775558501847083</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1751656162858115</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>724.12227919999998</v>
+        <v>724.12086829999998</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1846558999999388</v>
+        <v>1.1867771999999377</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9842232436984464</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9878182275758549</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>724.79156369999998</v>
+        <v>724.790977</v>
       </c>
       <c r="C317" s="5">
-        <v>0.66928450000000339</v>
+        <v>0.67010870000001432</v>
       </c>
       <c r="D317" s="5">
-        <v>1.114779623852824</v>
+        <v>1.1161616158634535</v>
       </c>
       <c r="E317" s="5">
-        <v>1.9666895182145483</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9666292710887712</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>728.43431859999998</v>
+        <v>728.43573419999996</v>
       </c>
       <c r="C318" s="5">
-        <v>3.6427548999999999</v>
+        <v>3.6447571999999582</v>
       </c>
       <c r="D318" s="5">
-        <v>6.2006623260085103</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2041705979228423</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>728.84847720000005</v>
+        <v>728.84940779999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.41415860000006433</v>
+        <v>0.41367360000003828</v>
       </c>
       <c r="D319" s="5">
-        <v>0.68440954092163775</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68360422620419303</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>728.61115610000002</v>
+        <v>728.6125174</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.23732110000003104</v>
+        <v>-0.23689039999999295</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.39003424061060388</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38932715925550365</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>732.0328892</v>
+        <v>732.03711329999999</v>
       </c>
       <c r="C321" s="5">
-        <v>3.4217330999999831</v>
+        <v>3.4245958999999857</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7833521341631888</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7883054563384162</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>733.80283929999996</v>
+        <v>733.8041892</v>
       </c>
       <c r="C322" s="5">
-        <v>1.76995009999996</v>
+        <v>1.7670759000000089</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9403236249725406</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9354681359499812</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>733.17625109999994</v>
+        <v>733.17735900000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.62658820000001469</v>
+        <v>-0.62683019999997214</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0198715207228037</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0202616972379563</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>737.3884918</v>
+        <v>737.38921259999995</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2122407000000521</v>
+        <v>4.2118535999999267</v>
       </c>
       <c r="D324" s="5">
-        <v>7.1163086040531232</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1156227293634799</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>738.74495620000005</v>
+        <v>738.74351000000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3564644000000499</v>
+        <v>1.354297400000064</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2299338734853347</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2263332150209036</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>740.86381589999996</v>
+        <v>740.85979610000004</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1188596999999163</v>
+        <v>2.1162861000000248</v>
       </c>
       <c r="D326" s="5">
-        <v>3.4966434466454643</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4923361755521132</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>742.13240819999999</v>
+        <v>742.12534449999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.268592300000023</v>
+        <v>1.2655483999999433</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0742403521939679</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0692278360278538</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>745.16719160000002</v>
+        <v>745.16377660000001</v>
       </c>
       <c r="C328" s="5">
-        <v>3.0347834000000375</v>
+        <v>3.0384321000000227</v>
       </c>
       <c r="D328" s="5">
-        <v>5.0190144739298059</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0252342414081941</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>747.93566610000005</v>
+        <v>747.9336131</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7684745000000248</v>
+        <v>2.7698364999999967</v>
       </c>
       <c r="D329" s="5">
-        <v>4.5505247679907823</v>
+        <v>4.5528307376947463</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1932080282297104</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.193008306448597</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>750.56207489999997</v>
+        <v>750.56413050000003</v>
       </c>
       <c r="C330" s="5">
-        <v>2.6264087999999219</v>
+        <v>2.6305174000000306</v>
       </c>
       <c r="D330" s="5">
-        <v>4.2961968608940415</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3030601552600078</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>751.81026010000005</v>
+        <v>751.81862520000004</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2481852000000799</v>
+        <v>1.2544947000000093</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0139550804994633</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0242236751604192</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>754.50978510000004</v>
+        <v>754.51355120000005</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6995249999999942</v>
+        <v>2.6949260000000095</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3949612409139638</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.387275831082138</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>756.40128890000005</v>
+        <v>756.41188350000004</v>
       </c>
       <c r="C333" s="5">
-        <v>1.8915038000000095</v>
+        <v>1.8983322999999928</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0501445419784279</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0612931689077749</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>758.59534980000001</v>
+        <v>758.59697960000005</v>
       </c>
       <c r="C334" s="5">
-        <v>2.194060899999954</v>
+        <v>2.1850961000000098</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5368603343794991</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5221284441762091</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>760.62554829999999</v>
+        <v>760.62280880000003</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0301984999999831</v>
+        <v>2.0258291999999756</v>
       </c>
       <c r="D335" s="5">
-        <v>3.2592080579880944</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2520833075943223</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>762.10226450000005</v>
+        <v>762.0981051</v>
       </c>
       <c r="C336" s="5">
-        <v>1.4767162000000553</v>
+        <v>1.4752962999999681</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3547781654553512</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3524983421505219</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>762.64797859999999</v>
+        <v>762.64365829999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.54571409999994103</v>
+        <v>0.54555319999997209</v>
       </c>
       <c r="D337" s="5">
-        <v>0.86266919022370825</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8624185614100055</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>767.24468209999998</v>
+        <v>767.2358213</v>
       </c>
       <c r="C338" s="5">
-        <v>4.5967034999999896</v>
+        <v>4.5921630000000278</v>
       </c>
       <c r="D338" s="5">
-        <v>7.4774023655242772</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4698138161782834</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>768.68807019999997</v>
+        <v>768.67847329999995</v>
       </c>
       <c r="C339" s="5">
-        <v>1.4433880999999928</v>
+        <v>1.4426519999999527</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2810196038821173</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2798708743431373</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>768.23453070000005</v>
+        <v>768.22988650000002</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.45353949999991983</v>
+        <v>-0.44858679999993001</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.7057280506795105</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69805483088969389</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>770.20385169999997</v>
+        <v>770.20016740000005</v>
       </c>
       <c r="C341" s="5">
-        <v>1.9693209999999226</v>
+        <v>1.9702809000000343</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1198674028040552</v>
+        <v>3.1214287616419867</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9772862305275538</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9770762952758156</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>770.08333479999999</v>
+        <v>770.08585770000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.12051689999998416</v>
+        <v>-0.11430970000003526</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.18760732412091974</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17795338138675287</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>772.08597180000004</v>
+        <v>772.10523990000002</v>
       </c>
       <c r="C343" s="5">
-        <v>2.0026370000000497</v>
+        <v>2.0193821999999955</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1656789116866646</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1925213109831763</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>773.5048438</v>
+        <v>773.52599099999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.4188719999999648</v>
+        <v>1.4207510999999613</v>
       </c>
       <c r="D344" s="5">
-        <v>2.2276814748086515</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2306054228897976</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>772.94881859999998</v>
+        <v>772.96765779999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.55602520000002187</v>
+        <v>-0.55833319999999276</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.85920416149746215</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86273298432227863</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>775.4244751</v>
+        <v>775.42884690000005</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4756565000000137</v>
+        <v>2.4611891000000696</v>
       </c>
       <c r="D346" s="5">
-        <v>3.9118804397362927</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8885216866397343</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>778.29275700000005</v>
+        <v>778.27155809999999</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8682819000000563</v>
+        <v>2.8427111999999397</v>
       </c>
       <c r="D347" s="5">
-        <v>4.5302066233984695</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4889763442362618</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>779.59091999999998</v>
+        <v>779.56744609999998</v>
       </c>
       <c r="C348" s="5">
-        <v>1.2981629999999313</v>
+        <v>1.2958879999999908</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0200191181299454</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0165020299482972</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>781.88737660000004</v>
+        <v>781.88053190000005</v>
       </c>
       <c r="C349" s="5">
-        <v>2.2964566000000559</v>
+        <v>2.3130858000000671</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5927000958260624</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.619252495995795</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>782.99721280000006</v>
+        <v>782.98558749999995</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1098362000000179</v>
+        <v>1.1050555999999006</v>
       </c>
       <c r="D350" s="5">
-        <v>1.7166794835657084</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7092424225157776</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>785.20965379999996</v>
+        <v>785.20115810000004</v>
       </c>
       <c r="C351" s="5">
-        <v>2.2124409999998988</v>
+        <v>2.2155706000000919</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4439204259054446</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4489200818450971</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>786.79560860000004</v>
+        <v>786.78943830000003</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5859548000000814</v>
+        <v>1.5882801999999856</v>
       </c>
       <c r="D352" s="5">
-        <v>2.45084919567089</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4545096696210855</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>788.05793719999997</v>
+        <v>788.05088450000005</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2623285999999325</v>
+        <v>1.2614462000000231</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9423505022191589</v>
+        <v>1.9409961109440932</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3180987034266742</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3176724513394253</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>789.59311090000006</v>
+        <v>789.59611410000002</v>
       </c>
       <c r="C354" s="5">
-        <v>1.5351737000000867</v>
+        <v>1.5452295999999706</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3628656959040928</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.378532073185502</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>791.99969940000005</v>
+        <v>792.03153039999995</v>
       </c>
       <c r="C355" s="5">
-        <v>2.406588499999998</v>
+        <v>2.4354162999999289</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7193997884392038</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7646973756997992</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>794.17393419999996</v>
+        <v>794.21477960000004</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1742347999999083</v>
+        <v>2.1832492000000912</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3444945039564855</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3584346932858278</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>796.699792</v>
+        <v>796.75917560000005</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5258578000000398</v>
+        <v>2.5443960000000061</v>
       </c>
       <c r="D357" s="5">
-        <v>3.884056318958895</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9128622412704761</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>799.73875840000005</v>
+        <v>799.7579326</v>
       </c>
       <c r="C358" s="5">
-        <v>3.0389664000000494</v>
+        <v>2.998756999999955</v>
       </c>
       <c r="D358" s="5">
-        <v>4.6745936973765945</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6111061520763386</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>801.69795710000005</v>
+        <v>801.6461663</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9591987000000017</v>
+        <v>1.8882337000000007</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9796932579276181</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8702896438693948</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>804.51702929999999</v>
+        <v>804.41649480000001</v>
       </c>
       <c r="C360" s="5">
-        <v>2.8190721999999369</v>
+        <v>2.7703285000000051</v>
       </c>
       <c r="D360" s="5">
-        <v>4.302224862138937</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2266954169533966</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>806.91771270000004</v>
+        <v>806.92204330000004</v>
       </c>
       <c r="C361" s="5">
-        <v>2.4006834000000481</v>
+        <v>2.5055485000000317</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6401636457273678</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8023884847233624</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>808.4789912</v>
+        <v>808.46476170000005</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5612784999999576</v>
+        <v>1.5427184000000125</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3467090125878887</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3185053484794604</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>808.87128419999999</v>
+        <v>808.87664150000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.39229299999999512</v>
+        <v>0.4118797999999515</v>
       </c>
       <c r="D363" s="5">
-        <v>0.58382462361024068</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61306695764316022</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>811.68528049999998</v>
+        <v>811.67354360000002</v>
       </c>
       <c r="C364" s="5">
-        <v>2.8139962999999852</v>
+        <v>2.7969021000000112</v>
       </c>
       <c r="D364" s="5">
-        <v>4.2555132649038763</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2291401516042715</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>813.67345250000005</v>
+        <v>813.65256580000005</v>
       </c>
       <c r="C365" s="5">
-        <v>1.9881720000000769</v>
+        <v>1.9790222000000313</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9792478584431681</v>
+        <v>2.9653960903306187</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2504609230906256</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2487345428517278</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>816.90111279999996</v>
+        <v>816.91122210000003</v>
       </c>
       <c r="C366" s="5">
-        <v>3.2276602999999113</v>
+        <v>3.2586562999999842</v>
       </c>
       <c r="D366" s="5">
-        <v>4.8653697627582648</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9132560160672467</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>818.68774459999997</v>
+        <v>818.73768810000001</v>
       </c>
       <c r="C367" s="5">
-        <v>1.7866318000000092</v>
+        <v>1.8264659999999822</v>
       </c>
       <c r="D367" s="5">
-        <v>2.6563027832454233</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7162231327668929</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>818.34222950000003</v>
+        <v>818.41949890000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.34551509999994323</v>
+        <v>-0.31818920000000617</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.50526842043090436</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46536510022872069</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>793.35180260000004</v>
+        <v>793.4641292</v>
       </c>
       <c r="C369" s="5">
-        <v>-24.990426899999989</v>
+        <v>-24.955369700000006</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.076043662450314</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.037029309165685</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>794.86277029999997</v>
+        <v>794.90062399999999</v>
       </c>
       <c r="C370" s="5">
-        <v>1.5109676999999238</v>
+        <v>1.4364947999999913</v>
       </c>
       <c r="D370" s="5">
-        <v>2.3095367083226348</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1942542164873347</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>795.49055050000004</v>
+        <v>795.38937320000002</v>
       </c>
       <c r="C371" s="5">
-        <v>0.62778020000007473</v>
+        <v>0.4887492000000293</v>
       </c>
       <c r="D371" s="5">
-        <v>0.95188415336155963</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74032710557994097</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>795.60539500000004</v>
+        <v>795.42156379999994</v>
       </c>
       <c r="C372" s="5">
-        <v>0.11484450000000379</v>
+        <v>3.2190599999921687E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.17338091672505218</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.857661034201044E-2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>797.52801680000005</v>
+        <v>797.52779190000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.9226218000000017</v>
+        <v>2.1062281000000667</v>
       </c>
       <c r="D373" s="5">
-        <v>2.9387167209084186</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2242146320391241</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>800.18423700000005</v>
+        <v>800.17933100000005</v>
       </c>
       <c r="C374" s="5">
-        <v>2.656220200000007</v>
+        <v>2.6515391000000363</v>
       </c>
       <c r="D374" s="5">
-        <v>4.0707105171008617</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0634061205139682</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>805.91582449999999</v>
+        <v>805.9290694</v>
       </c>
       <c r="C375" s="5">
-        <v>5.7315874999999323</v>
+        <v>5.7497383999999556</v>
       </c>
       <c r="D375" s="5">
-        <v>8.9422394557235449</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9717435704721673</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>809.56396310000002</v>
+        <v>809.54455959999996</v>
       </c>
       <c r="C376" s="5">
-        <v>3.6481386000000384</v>
+        <v>3.6154901999999538</v>
       </c>
       <c r="D376" s="5">
-        <v>5.5693413866108932</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5181704975540979</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>812.98214719999999</v>
+        <v>812.9479106</v>
       </c>
       <c r="C377" s="5">
-        <v>3.4181840999999622</v>
+        <v>3.4033510000000433</v>
       </c>
       <c r="D377" s="5">
-        <v>5.1860367488600456</v>
+        <v>5.16313587952546</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.4961024336738245E-2</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6603942471097373E-2</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>817.60872510000002</v>
+        <v>817.63413190000006</v>
       </c>
       <c r="C378" s="5">
-        <v>4.6265779000000293</v>
+        <v>4.6862213000000565</v>
       </c>
       <c r="D378" s="5">
-        <v>7.0469021401485588</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1409571071837652</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>818.15234129999999</v>
+        <v>818.22484010000005</v>
       </c>
       <c r="C379" s="5">
-        <v>0.54361619999997401</v>
+        <v>0.59070819999999458</v>
       </c>
       <c r="D379" s="5">
-        <v>0.80078677680957</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8704055317345416</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>826.40772870000001</v>
+        <v>826.50985160000005</v>
       </c>
       <c r="C380" s="5">
-        <v>8.2553874000000178</v>
+        <v>8.285011499999996</v>
       </c>
       <c r="D380" s="5">
-        <v>12.803431453162029</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.85076187045493</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>829.12798989999999</v>
+        <v>829.3402466</v>
       </c>
       <c r="C381" s="5">
-        <v>2.7202611999999817</v>
+        <v>2.8303949999999531</v>
       </c>
       <c r="D381" s="5">
-        <v>4.0223055928405138</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1877079924478533</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>831.24908319999997</v>
+        <v>831.33014370000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.1210932999999841</v>
+        <v>1.9898971000000074</v>
       </c>
       <c r="D382" s="5">
-        <v>3.1134303127515972</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9175500252970776</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>833.43034750000004</v>
+        <v>833.23169849999999</v>
       </c>
       <c r="C383" s="5">
-        <v>2.1812643000000662</v>
+        <v>1.9015547999999853</v>
       </c>
       <c r="D383" s="5">
-        <v>3.1947424305337924</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7796331039741995</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>841.38208399999996</v>
+        <v>841.09284130000003</v>
       </c>
       <c r="C384" s="5">
-        <v>7.9517364999999245</v>
+        <v>7.8611428000000387</v>
       </c>
       <c r="D384" s="5">
-        <v>12.069490658508286</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.927766847903642</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>844.44133839999995</v>
+        <v>844.42194259999997</v>
       </c>
       <c r="C385" s="5">
-        <v>3.0592543999999862</v>
+        <v>3.3291012999999339</v>
       </c>
       <c r="D385" s="5">
-        <v>4.4515053938944726</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8544535769654118</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>847.38281570000004</v>
+        <v>847.37520050000001</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9414773000000878</v>
+        <v>2.9532579000000396</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2610288014403253</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.278523963280545</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>859.36479059999999</v>
+        <v>859.39962390000005</v>
       </c>
       <c r="C387" s="5">
-        <v>11.981974899999955</v>
+        <v>12.024423400000046</v>
       </c>
       <c r="D387" s="5">
-        <v>18.351792955117219</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.42214283321033</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>864.05831669999998</v>
+        <v>864.03209240000001</v>
       </c>
       <c r="C388" s="5">
-        <v>4.6935260999999855</v>
+        <v>4.632468499999959</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7544491442953936</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.663682120933645</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>868.17887659999997</v>
+        <v>868.09405030000005</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1205598999999893</v>
+        <v>4.0619579000000385</v>
       </c>
       <c r="D389" s="5">
-        <v>5.875121763584068</v>
+        <v>5.7895751366008996</v>
       </c>
       <c r="E389" s="5">
-        <v>6.7894146987241388</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7834776350306658</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>869.99924090000002</v>
+        <v>870.0976412</v>
       </c>
       <c r="C390" s="5">
-        <v>1.8203643000000511</v>
+        <v>2.0035908999999492</v>
       </c>
       <c r="D390" s="5">
-        <v>2.5453342215312702</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8050714859529702</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>873.91547349999996</v>
+        <v>874.04319459999999</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9162325999999439</v>
+        <v>3.9455533999999943</v>
       </c>
       <c r="D391" s="5">
-        <v>5.5374663747888908</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5793180913432661</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>877.2879709</v>
+        <v>877.42637300000001</v>
       </c>
       <c r="C392" s="5">
-        <v>3.3724974000000429</v>
+        <v>3.3831784000000198</v>
       </c>
       <c r="D392" s="5">
-        <v>4.7304442488648624</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.745038108382249</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>884.73864609999998</v>
+        <v>885.03692750000005</v>
       </c>
       <c r="C393" s="5">
-        <v>7.4506751999999778</v>
+        <v>7.6105545000000347</v>
       </c>
       <c r="D393" s="5">
-        <v>10.681205934976902</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.919650588586061</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>888.30140440000002</v>
+        <v>888.42876699999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.5627583000000413</v>
+        <v>3.3918394999999464</v>
       </c>
       <c r="D394" s="5">
-        <v>4.9407608135939141</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6970990924708689</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>888.59815049999997</v>
+        <v>888.263914</v>
       </c>
       <c r="C395" s="5">
-        <v>0.29674609999995027</v>
+        <v>-0.1648529999999937</v>
       </c>
       <c r="D395" s="5">
-        <v>0.40160953504531083</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22243970710619232</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>898.84958170000004</v>
+        <v>898.42698800000005</v>
       </c>
       <c r="C396" s="5">
-        <v>10.25143120000007</v>
+        <v>10.163074000000051</v>
       </c>
       <c r="D396" s="5">
-        <v>14.757053309196833</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.627611243982997</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>901.63931700000001</v>
+        <v>901.56219209999995</v>
       </c>
       <c r="C397" s="5">
-        <v>2.7897352999999612</v>
+        <v>3.1352040999998962</v>
       </c>
       <c r="D397" s="5">
-        <v>3.7886465074446818</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2689064297344759</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>905.42182009999999</v>
+        <v>905.46903789999999</v>
       </c>
       <c r="C398" s="5">
-        <v>3.7825030999999854</v>
+        <v>3.9068458000000419</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1519623473312182</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3258475625608703</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>909.35498770000004</v>
+        <v>909.43087100000002</v>
       </c>
       <c r="C399" s="5">
-        <v>3.9331676000000471</v>
+        <v>3.9618331000000353</v>
       </c>
       <c r="D399" s="5">
-        <v>5.3391865152997653</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3787532883608158</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>910.26603469999998</v>
+        <v>910.23967719999996</v>
       </c>
       <c r="C400" s="5">
-        <v>0.91104699999993954</v>
+        <v>0.80880619999993542</v>
       </c>
       <c r="D400" s="5">
-        <v>1.2088795643518724</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0724608694782978</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>911.14320120000002</v>
+        <v>911.00502989999995</v>
       </c>
       <c r="C401" s="5">
-        <v>0.87716650000004392</v>
+        <v>0.765352699999994</v>
       </c>
       <c r="D401" s="5">
-        <v>1.1625134893963551</v>
+        <v>1.0136697782042292</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9487871403020911</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9431256423391634</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>913.96613060000004</v>
+        <v>914.14499430000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.8229294000000209</v>
+        <v>3.1399644000000535</v>
       </c>
       <c r="D402" s="5">
-        <v>3.7818860029163126</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2153587255826963</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>916.20971899999995</v>
+        <v>916.38490360000003</v>
       </c>
       <c r="C403" s="5">
-        <v>2.2435883999999078</v>
+        <v>2.2399093000000221</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9858380092258052</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9802844350743207</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>918.39958460000003</v>
+        <v>918.53587319999997</v>
       </c>
       <c r="C404" s="5">
-        <v>2.1898656000000756</v>
+        <v>2.1509695999999394</v>
       </c>
       <c r="D404" s="5">
-        <v>2.906169052597285</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8533292911348651</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>917.26657560000001</v>
+        <v>917.62578289999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.1330090000000155</v>
+        <v>-0.91009029999997892</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.4704093801432672</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1825086376285654</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>919.48622980000005</v>
+        <v>919.74945920000005</v>
       </c>
       <c r="C406" s="5">
-        <v>2.2196542000000363</v>
+        <v>2.1236763000000565</v>
       </c>
       <c r="D406" s="5">
-        <v>2.9427898596783741</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8128036755067365</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>921.54248029999997</v>
+        <v>921.20171500000004</v>
       </c>
       <c r="C407" s="5">
-        <v>2.0562504999999192</v>
+        <v>1.452255799999989</v>
       </c>
       <c r="D407" s="5">
-        <v>2.7168187421555912</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9113043467372304</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>920.32597980000003</v>
+        <v>919.88063869999996</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2165004999999383</v>
+        <v>-1.3210763000000725</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.5726332924408282</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7073863715050486</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>921.03815810000003</v>
+        <v>921.12566649999997</v>
       </c>
       <c r="C409" s="5">
-        <v>0.71217830000000504</v>
+        <v>1.2450278000000026</v>
       </c>
       <c r="D409" s="5">
-        <v>0.93256159499277569</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6363050922053146</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>921.60001490000002</v>
+        <v>921.96132179999995</v>
       </c>
       <c r="C410" s="5">
-        <v>0.56185679999998683</v>
+        <v>0.83565529999998489</v>
       </c>
       <c r="D410" s="5">
-        <v>0.73449171504387234</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0941016213201538</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>919.92934279999997</v>
+        <v>920.24857499999996</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.6706721000000471</v>
+        <v>-1.7127467999999908</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1537956933947444</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2066280804044602</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>919.27609659999996</v>
+        <v>919.43904310000005</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.65324620000001232</v>
+        <v>-0.80953189999991082</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.84880552836079648</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0505334810869904</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>920.57992439999998</v>
+        <v>920.66449369999998</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3038278000000219</v>
+        <v>1.225450599999931</v>
       </c>
       <c r="D413" s="5">
-        <v>1.715323906445243</v>
+        <v>1.6111656499077087</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0357014339317461</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0603085035721938</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>919.49338390000003</v>
+        <v>920.05292450000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.0865404999999555</v>
+        <v>-0.61156919999996262</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.4071758505628473</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7942173777360173</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>919.64319369999998</v>
+        <v>920.15836730000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.14980979999995725</v>
+        <v>0.10544279999999162</v>
       </c>
       <c r="D415" s="5">
-        <v>0.19568704173247298</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13761289530449528</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>921.04552220000005</v>
+        <v>921.46988529999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.4023285000000669</v>
+        <v>1.3115179999999782</v>
       </c>
       <c r="D416" s="5">
-        <v>1.8452584091150248</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7238532388224925</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>921.83703760000003</v>
+        <v>921.77994509999996</v>
       </c>
       <c r="C417" s="5">
-        <v>0.79151539999998022</v>
+        <v>0.31005979999997635</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0361276096783723</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40452880528853985</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>923.19704530000001</v>
+        <v>923.35780729999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3600076999999828</v>
+        <v>1.5778622000000269</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7848243132919217</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.073556485571082</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>923.97444170000006</v>
+        <v>925.27008220000005</v>
       </c>
       <c r="C419" s="5">
-        <v>0.77739640000004329</v>
+        <v>1.9122749000000567</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0151769231500518</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5137051729215987</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>924.73549839999998</v>
+        <v>926.02525630000002</v>
       </c>
       <c r="C420" s="5">
-        <v>0.76105669999992642</v>
+        <v>0.75517409999997653</v>
       </c>
       <c r="D420" s="5">
-        <v>0.9929027129741419</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98380777507300898</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>924.60729979999996</v>
+        <v>926.95074709999994</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.12819860000001881</v>
+        <v>0.92549079999992045</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.16623248033126314</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.205921814134614</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>926.47666279999999</v>
+        <v>929.89709559999994</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8693630000000212</v>
+        <v>2.9463484999999991</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4533106370777658</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8816380890809077</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>929.20323359999998</v>
+        <v>932.50923890000001</v>
       </c>
       <c r="C423" s="5">
-        <v>2.7265707999999904</v>
+        <v>2.6121433000000707</v>
       </c>
       <c r="D423" s="5">
-        <v>3.5892618415084288</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4234508794648733</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>931.76703529999997</v>
+        <v>935.15504780000003</v>
       </c>
       <c r="C424" s="5">
-        <v>2.5638016999999991</v>
+        <v>2.64580890000002</v>
       </c>
       <c r="D424" s="5">
-        <v>3.3616776769288759</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4583980952804572</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>932.39120479999997</v>
+        <v>935.88972469999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.6241694999999936</v>
+        <v>0.734676899999954</v>
       </c>
       <c r="D425" s="5">
-        <v>0.80682092670714134</v>
+        <v>0.94682870483620007</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2830260672584304</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6537219697495109</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>935.64629249999996</v>
+        <v>937.9360835</v>
       </c>
       <c r="C426" s="5">
-        <v>3.25508769999999</v>
+        <v>2.0463588000000072</v>
       </c>
       <c r="D426" s="5">
-        <v>4.2707252293727516</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.655631440779449</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>936.83897469999999</v>
+        <v>939.30505479999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.1926822000000357</v>
+        <v>1.3689712999999983</v>
       </c>
       <c r="D427" s="5">
-        <v>1.5404278151865292</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.765597214572634</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>936.92454139999995</v>
+        <v>939.69210729999998</v>
       </c>
       <c r="C428" s="5">
-        <v>8.5566699999958473E-2</v>
+        <v>0.38705249999998159</v>
       </c>
       <c r="D428" s="5">
-        <v>0.10965773130529044</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.495597333280684</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>938.84257830000001</v>
+        <v>941.83259009999995</v>
       </c>
       <c r="C429" s="5">
-        <v>1.918036900000061</v>
+        <v>2.1404827999999725</v>
       </c>
       <c r="D429" s="5">
-        <v>2.4844445381469349</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7679328379276891</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>939.00132580000002</v>
+        <v>941.74047840000003</v>
       </c>
       <c r="C430" s="5">
-        <v>0.15874750000000404</v>
+        <v>-9.2111699999918528E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.20309502785875733</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11729749424107538</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>938.00864720000004</v>
+        <v>940.58565039999996</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.99267859999997654</v>
+        <v>-1.1548280000000659</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.2612468547909317</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4616396632506468</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>937.58696299999997</v>
+        <v>942.28283490000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.42168420000007245</v>
+        <v>1.6971845000000485</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.53813123967531018</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1868877122064756</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>937.02371740000001</v>
+        <v>942.88733649999995</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.56324559999995927</v>
+        <v>0.60450159999993502</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.71851040014716538</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77255669806892691</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>933.50241200000005</v>
+        <v>942.71653100000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.5213053999999602</v>
+        <v>-0.1708054999999149</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.4175123321004701</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21716540274104856</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>935.0988433</v>
+        <v>943.63057809999998</v>
       </c>
       <c r="C435" s="5">
-        <v>1.5964312999999493</v>
+        <v>0.91404709999994793</v>
       </c>
       <c r="D435" s="5">
-        <v>2.0715957204718638</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1697309600644523</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>934.71146150000004</v>
+        <v>942.64804590000006</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.38738179999995737</v>
+        <v>-0.98253219999992325</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.4959908319679518</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2423399571639626</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>935.85360519999995</v>
+        <v>944.93042749999995</v>
       </c>
       <c r="C437" s="5">
-        <v>1.1421436999999059</v>
+        <v>2.2823815999998942</v>
       </c>
       <c r="D437" s="5">
-        <v>1.4762000256574037</v>
+        <v>2.944499654315047</v>
       </c>
       <c r="E437" s="5">
-        <v>0.37134631710116217</v>
+        <v>0.9660008611482418</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>940.62099860000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-4.3094288999999435</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-5.337486573001204</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>940.97800440000003</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.35700580000002446</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.45640314852457564</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE555000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>