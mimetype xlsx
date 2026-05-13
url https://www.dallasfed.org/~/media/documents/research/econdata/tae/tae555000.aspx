--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4E8B7F1C-0AA8-4D65-B939-1139AB2A6D1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{03D635B7-395A-494E-9EB1-373FF983E855}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A483ED1E-E33C-4944-BC62-5D0175C472E7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CAF88FC-D7C7-4EBB-AE5A-EBD96B256DF8}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E291928A-8C09-4848-801C-279FCF296D92}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCAC1B7E-9FB4-43F9-8C79-CC86782A6CB3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>454.19999719999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>454.19999715</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>456.282689</v>
+        <v>456.28268901000001</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0826918000000205</v>
+        <v>2.0826918600000113</v>
       </c>
       <c r="D7" s="5">
-        <v>5.6434027106815998</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.6434028780207202</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>456.41235119999999</v>
+        <v>456.41235116000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.1296621999999843</v>
+        <v>0.12966215000000147</v>
       </c>
       <c r="D8" s="5">
-        <v>0.34153839104489325</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.34153825912830449</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>460.06635019999999</v>
+        <v>460.06635023000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6539989999999989</v>
+        <v>3.6539990699999976</v>
       </c>
       <c r="D9" s="5">
-        <v>10.04161930766394</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.041619509499867</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>461.37566179999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3093116000000009</v>
+        <v>1.3093115699999771</v>
       </c>
       <c r="D10" s="5">
-        <v>3.4690683287650792</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.4690682478010881</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>462.4362716</v>
       </c>
       <c r="C11" s="5">
         <v>1.0606098000000088</v>
       </c>
       <c r="D11" s="5">
         <v>2.7937046961417966</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>460.76569740000002</v>
+        <v>460.76569742999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.6705741999999759</v>
+        <v>-1.670574170000009</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.2499555238812992</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.2499554490711748</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>461.27527049999998</v>
+        <v>461.27527053</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50957309999995459</v>
+        <v>0.50957310000001144</v>
       </c>
       <c r="D13" s="5">
-        <v>1.3352141933005379</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.3352141932131412</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>461.84118530000001</v>
+        <v>461.84118527999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.56591480000003003</v>
+        <v>0.56591474999999036</v>
       </c>
       <c r="D14" s="5">
-        <v>1.4821927810247049</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.4821926490871995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>456.83350209999998</v>
+        <v>456.83350213</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0076832000000309</v>
+        <v>-5.0076831499999912</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.26286715587197</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-12.262867041138669</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>456.68006350000002</v>
+        <v>456.68006348</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15343859999995857</v>
+        <v>-0.15343864999999823</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.40230535109275767</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.4023054819209837</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>456.87015129999997</v>
+        <v>456.87015134000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19008779999995795</v>
+        <v>0.19008786000000555</v>
       </c>
       <c r="D17" s="5">
-        <v>0.50063120268095673</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.50063136108602357</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>449.58275320000001</v>
+        <v>449.58275321999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.2873980999999617</v>
+        <v>-7.2873981200000344</v>
       </c>
       <c r="D18" s="5">
-        <v>-17.547792381037286</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-17.547792423648524</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>450.41180630000002</v>
+        <v>450.41180632999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.82905310000001009</v>
+        <v>0.82905311000001802</v>
       </c>
       <c r="D19" s="5">
-        <v>2.2354420300624733</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.2354420572000322</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>450.5193112</v>
+        <v>450.51931116999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10750489999998081</v>
+        <v>0.10750483999999005</v>
       </c>
       <c r="D20" s="5">
-        <v>0.28679391868262627</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.28679375838946974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>450.9603328</v>
+        <v>450.96033283000003</v>
       </c>
       <c r="C21" s="5">
-        <v>0.44102159999999913</v>
+        <v>0.44102166000004672</v>
       </c>
       <c r="D21" s="5">
-        <v>1.1810473028596169</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>1.1810474644837754</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>450.52986140000002</v>
+        <v>450.52986141000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.43047139999998763</v>
+        <v>-0.43047142000000349</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.1394843965204182</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.1394844491086742</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>449.86721419999998</v>
+        <v>449.86721424000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.66264720000003763</v>
+        <v>-0.66264717000001383</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.7507729502884595</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-1.7507728716273041</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>450.40183610000003</v>
+        <v>450.40183610999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53462190000004739</v>
+        <v>0.53462186999996675</v>
       </c>
       <c r="D24" s="5">
-        <v>1.4354373635624196</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.4354372823575989</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>450.8701456</v>
+        <v>450.87014561000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.46830949999997529</v>
+        <v>0.46830950000003213</v>
       </c>
       <c r="D25" s="5">
-        <v>1.2548712097022907</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.2548712096745129</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>450.1796172</v>
+        <v>450.17961717999998</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.69052840000000515</v>
+        <v>-0.69052843000002895</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.822452867028701</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.8224529454992977</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>450.08243870000001</v>
+        <v>450.08243868</v>
       </c>
       <c r="C27" s="5">
         <v>-9.7178499999984069E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.25873194467679328</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.25873194468822858</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>450.31835330000001</v>
+        <v>450.31835326999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.23591460000000097</v>
+        <v>0.23591458999999304</v>
       </c>
       <c r="D28" s="5">
-        <v>0.63080684177199142</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.6308068149841306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>450.1997839</v>
+        <v>450.19978392000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.11856940000001259</v>
+        <v>-0.11856934999997293</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.3155043785333822</v>
+        <v>-0.31550424570061519</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.4600138312865885</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.4600138355363779</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>447.88526059999998</v>
+        <v>447.88526062</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3145233000000189</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.9978341480392716</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-5.9978341477803232</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>448.3335932</v>
+        <v>448.33359317999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.44833260000001474</v>
+        <v>0.448332559999983</v>
       </c>
       <c r="D31" s="5">
-        <v>1.2078338437585545</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.2078337353478963</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>448.58065970000001</v>
+        <v>448.58065973999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24706650000001673</v>
+        <v>0.24706656000000748</v>
       </c>
       <c r="D32" s="5">
-        <v>0.66330086667674149</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.66330102827716342</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>447.74988259999998</v>
+        <v>447.74988259000003</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.83077710000003435</v>
+        <v>-0.83077714999996033</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.1999167891172733</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-2.199916919978262</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>447.86176239999998</v>
+        <v>447.86176234999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11187979999999698</v>
+        <v>0.11187975999996524</v>
       </c>
       <c r="D34" s="5">
-        <v>0.30025785723144516</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.30025774974031805</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>447.63738990000002</v>
+        <v>447.63738984999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.22437249999995856</v>
+        <v>-0.22437250000001541</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.59952952138738747</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.59952952145430061</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>446.53842150000003</v>
+        <v>446.53842146</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0989683999999897</v>
+        <v>-1.0989683899999818</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.906593915579414</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.9065938898074739</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>446.29263539999999</v>
+        <v>446.29263537000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.24578610000003209</v>
+        <v>-0.24578608999996732</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.65851458327420564</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.65851455662169212</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>444.42770769999998</v>
+        <v>444.42770768999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.8649277000000097</v>
+        <v>-1.8649276800000507</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.900796125768081</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-4.9007960747346484</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>448.7544504</v>
+        <v>448.75445036999997</v>
       </c>
       <c r="C39" s="5">
-        <v>4.3267427000000112</v>
+        <v>4.3267426799999953</v>
       </c>
       <c r="D39" s="5">
-        <v>12.328949798528033</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.328949738745433</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>448.94393120000001</v>
+        <v>448.94393121000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18948080000001255</v>
+        <v>0.18948084000004428</v>
       </c>
       <c r="D40" s="5">
-        <v>0.507862912985102</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.50786302047991505</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>448.02710589999998</v>
+        <v>448.02710590999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.91682530000002771</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.4232797874451539</v>
+        <v>-2.4232797873917411</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.48260307483457554</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.48260307703437144</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>451.5456969</v>
+        <v>451.54569686000002</v>
       </c>
       <c r="C42" s="5">
-        <v>3.5185910000000149</v>
+        <v>3.5185909500000321</v>
       </c>
       <c r="D42" s="5">
-        <v>9.8421479415239599</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>9.842147795340118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>452.43473419999998</v>
+        <v>452.43473415</v>
       </c>
       <c r="C43" s="5">
-        <v>0.88903729999998404</v>
+        <v>0.88903728999997611</v>
       </c>
       <c r="D43" s="5">
-        <v>2.3884040726626976</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.3884040457198941</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.97238709999999</v>
+        <v>452.97238712000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.53765290000001187</v>
+        <v>0.53765297000001055</v>
       </c>
       <c r="D44" s="5">
-        <v>1.435382977242794</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.4353831655059324</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>452.97068619999999</v>
+        <v>452.97068616000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.7009000000030028E-3</v>
+        <v>-1.7009599999937564E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.5058769706729507E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-4.5060359140314254E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>453.6470534</v>
+        <v>453.64705341000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.6763672000000156</v>
+        <v>0.67636724999999842</v>
       </c>
       <c r="D46" s="5">
-        <v>1.806605919563431</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.8066060543751261</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>455.89348200000001</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2464286000000016</v>
+        <v>2.2464285899999936</v>
       </c>
       <c r="D47" s="5">
-        <v>6.1068604875546439</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>6.1068604594869624</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>459.77146290000002</v>
+        <v>459.77146291000003</v>
       </c>
       <c r="C48" s="5">
-        <v>3.8779809000000114</v>
+        <v>3.8779809100000193</v>
       </c>
       <c r="D48" s="5">
-        <v>10.69896161041488</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.698961639307146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>460.10406269999999</v>
+        <v>460.10406272</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33259979999996858</v>
+        <v>0.33259980999997651</v>
       </c>
       <c r="D49" s="5">
-        <v>0.87154512817355645</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.87154515446283831</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>459.94508459999997</v>
+        <v>459.94508454999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.158978100000013</v>
+        <v>-0.15897817000001169</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.41384462171614178</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.41384480357294917</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>460.38244900000001</v>
+        <v>460.38244896999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.4373644000000354</v>
+        <v>0.43736441999999442</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1470736527330327</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.1470737055870428</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>461.38593839999999</v>
+        <v>461.38593844000002</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0034893999999781</v>
+        <v>1.0034894700000336</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6472095435752685</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.6472097306298625</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>462.11733190000001</v>
+        <v>462.11733192000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73139350000002423</v>
+        <v>0.73139348000000837</v>
       </c>
       <c r="D53" s="5">
-        <v>1.918924754703899</v>
+        <v>1.9189247016047517</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1449494493632324</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.1449494515250365</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>462.9320027</v>
+        <v>462.93200268999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.81467079999998759</v>
+        <v>0.8146707699999638</v>
       </c>
       <c r="D54" s="5">
-        <v>2.1361236028060393</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.1361235232863152</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>463.64066700000001</v>
+        <v>463.64066702000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.70866430000000946</v>
+        <v>0.70866433000003326</v>
       </c>
       <c r="D55" s="5">
-        <v>1.8525263554761029</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.8525264346012982</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>465.33082910000002</v>
+        <v>465.33082911000002</v>
       </c>
       <c r="C56" s="5">
-        <v>1.6901621000000091</v>
+        <v>1.6901620900000012</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4632788362390263</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4632788091034659</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>470.44518069999998</v>
+        <v>470.44518072</v>
       </c>
       <c r="C57" s="5">
-        <v>5.1143515999999636</v>
+        <v>5.1143516099999715</v>
       </c>
       <c r="D57" s="5">
-        <v>14.016149647752286</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.016149676515589</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>470.1639404</v>
+        <v>470.16394042000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.28124029999997902</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.71502679134031188</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.7150267913100028</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>470.00905089999998</v>
+        <v>470.00905089000003</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15488950000002433</v>
+        <v>-0.15488952999999128</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.39460915563527266</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.39460923191041442</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>471.45278669999999</v>
+        <v>471.45278667000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4437358000000131</v>
+        <v>1.4437357799999972</v>
       </c>
       <c r="D60" s="5">
-        <v>3.748979056553936</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7489790038202297</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>471.0350823</v>
+        <v>471.03508231000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.41770439999999098</v>
+        <v>-0.4177043600000161</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.0580273174260246</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.0580272166679672</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>471.1139867</v>
+        <v>471.11398673999997</v>
       </c>
       <c r="C62" s="5">
-        <v>7.8904399999998986E-2</v>
+        <v>7.8904429999965942E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.20120064887678701</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>0.20120072544085321</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>471.9323766</v>
+        <v>471.93237658999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.81838989999999967</v>
+        <v>0.81838985000001685</v>
       </c>
       <c r="D63" s="5">
-        <v>2.1045975752100876</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.1045974452172933</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>473.00683140000001</v>
+        <v>473.00683143999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0744548000000123</v>
+        <v>1.0744548499999951</v>
       </c>
       <c r="D64" s="5">
-        <v>2.766527727778012</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.7665278581944897</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>473.37256730000001</v>
+        <v>473.37256732999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.36573590000000422</v>
+        <v>0.36573588999999629</v>
       </c>
       <c r="D65" s="5">
-        <v>0.93181387587915054</v>
+        <v>0.93181385021368079</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4355795861894958</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.4355795882480269</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>468.48940219999997</v>
+        <v>468.48940220999998</v>
       </c>
       <c r="C66" s="5">
-        <v>-4.883165100000042</v>
+        <v>-4.883165120000001</v>
       </c>
       <c r="D66" s="5">
-        <v>-11.700098794572146</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-11.700098839106809</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>468.55347469999998</v>
+        <v>468.55347468999997</v>
       </c>
       <c r="C67" s="5">
-        <v>6.4072500000008858E-2</v>
+        <v>6.4072479999992993E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.16424034477928728</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>0.1642402934703302</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>468.8574946</v>
+        <v>468.85749462000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30401990000001433</v>
+        <v>0.30401993000003813</v>
       </c>
       <c r="D68" s="5">
-        <v>0.78140202393841562</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.78140210133761379</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>470.75620720000001</v>
+        <v>470.75620717999999</v>
       </c>
       <c r="C69" s="5">
-        <v>1.8987126000000103</v>
+        <v>1.8987125599999786</v>
       </c>
       <c r="D69" s="5">
-        <v>4.9693025669774737</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>4.9693024597300184</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>471.10598390000001</v>
+        <v>471.10598389</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34977670000000671</v>
+        <v>0.34977671000001465</v>
       </c>
       <c r="D70" s="5">
-        <v>0.89526499609355881</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.89526502183163714</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>472.14161339999998</v>
+        <v>472.14161338999997</v>
       </c>
       <c r="C71" s="5">
         <v>1.0356294999999704</v>
       </c>
       <c r="D71" s="5">
-        <v>2.6700822586718909</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.6700822587292228</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>472.56517170000001</v>
+        <v>472.56517169</v>
       </c>
       <c r="C72" s="5">
         <v>0.4235583000000247</v>
       </c>
       <c r="D72" s="5">
-        <v>1.081847669540692</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.0818476695635626</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>473.32715919999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.76198749999997517</v>
+        <v>0.7619875099999831</v>
       </c>
       <c r="D73" s="5">
-        <v>1.9521919888048522</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.9521920146939653</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>475.53131980000001</v>
+        <v>475.53131975000002</v>
       </c>
       <c r="C74" s="5">
-        <v>2.2041606000000229</v>
+        <v>2.2041605500000401</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7334531247138054</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.7334529913051435</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>473.35350640000001</v>
+        <v>473.35350643999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.1778133999999909</v>
+        <v>-2.1778133100000332</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3593597050019532</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-5.3593594896200747</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>475.48994040000002</v>
+        <v>475.48994042999999</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1364340000000084</v>
+        <v>2.1364339900000004</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5525713047485548</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.5525712776292258</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>476.27348330000001</v>
+        <v>476.27348331000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.78354289999998628</v>
+        <v>0.78354288000002725</v>
       </c>
       <c r="D77" s="5">
-        <v>1.995457989682059</v>
+        <v>1.9954579381585624</v>
       </c>
       <c r="E77" s="5">
-        <v>0.6128187817359354</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.61281877747210167</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>477.78104089999999</v>
+        <v>477.78104087999998</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5075575999999842</v>
+        <v>1.5075575699999604</v>
       </c>
       <c r="D78" s="5">
-        <v>3.8652127629986044</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.8652126846552282</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>478.66510360000001</v>
+        <v>478.66510363999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.88406270000001541</v>
+        <v>0.88406276000000616</v>
       </c>
       <c r="D79" s="5">
-        <v>2.2431584168644658</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.2431585707516799</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>479.38408770000001</v>
+        <v>479.38408769</v>
       </c>
       <c r="C80" s="5">
-        <v>0.71898410000000013</v>
+        <v>0.71898405000001731</v>
       </c>
       <c r="D80" s="5">
-        <v>1.817438630348267</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8174385027599715</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>479.49371580000002</v>
+        <v>479.49371581000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.109628100000009</v>
+        <v>0.10962812000002486</v>
       </c>
       <c r="D81" s="5">
-        <v>0.2747677985047936</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>0.27476784870068549</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>480.48709860000002</v>
+        <v>480.48709858000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.99338280000000623</v>
+        <v>0.99338276999998243</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5146034569953013</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.5146033801341838</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>481.77173520000002</v>
+        <v>481.77173520999997</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2846365999999989</v>
+        <v>1.2846366299999659</v>
       </c>
       <c r="D83" s="5">
-        <v>3.2559368772010044</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.2559369544957528</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>483.24452730000002</v>
+        <v>483.24452729000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.4727920999999924</v>
+        <v>1.4727920800000334</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7307524632907985</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.7307524116950708</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>485.28934759999999</v>
+        <v>485.28934763000001</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0448202999999694</v>
+        <v>2.0448203400000011</v>
       </c>
       <c r="D85" s="5">
-        <v>5.197584550541845</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.197584654703058</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>485.21076440000002</v>
+        <v>485.21076435999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.8583199999968656E-2</v>
+        <v>-7.8583270000024186E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.19414376312540949</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.19414393589811674</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>489.2968328</v>
+        <v>489.29683283999998</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0860683999999878</v>
+        <v>4.0860684799999945</v>
       </c>
       <c r="D87" s="5">
-        <v>10.586911637393115</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>10.586911855277936</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>493.08228200000002</v>
+        <v>493.08228194999998</v>
       </c>
       <c r="C88" s="5">
-        <v>3.7854492000000164</v>
+        <v>3.7854491100000018</v>
       </c>
       <c r="D88" s="5">
-        <v>9.6892107854303902</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>9.6892105443515675</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>492.57325989999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.50902210000003834</v>
+        <v>-0.50902204999999867</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.2317828061824243</v>
+        <v>-1.2317826859977177</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4223565181630944</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.4223565159916092</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>494.38762489999999</v>
+        <v>494.38762492000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8143650000000093</v>
+        <v>1.8143650200000252</v>
       </c>
       <c r="D90" s="5">
-        <v>4.5107860696830704</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>4.5107861204177091</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>496.20132710000001</v>
+        <v>496.20132713999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8137022000000229</v>
+        <v>1.8137022199999819</v>
       </c>
       <c r="D91" s="5">
-        <v>4.4922213609194461</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.4922214112740999</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>498.1173513</v>
+        <v>498.11735133000002</v>
       </c>
       <c r="C92" s="5">
-        <v>1.9160241999999812</v>
+        <v>1.9160241900000301</v>
       </c>
       <c r="D92" s="5">
-        <v>4.7333472433156221</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.7333472176950275</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>499.99459789999997</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8772465999999781</v>
+        <v>1.8772465699999543</v>
       </c>
       <c r="D93" s="5">
-        <v>4.617347358649404</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.6173472830403739</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>502.96823549999999</v>
+        <v>502.96823551</v>
       </c>
       <c r="C94" s="5">
-        <v>2.9736376000000178</v>
+        <v>2.9736376100000257</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3749454313056351</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.3749454569235429</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>504.14250299999998</v>
+        <v>504.14250300999998</v>
       </c>
       <c r="C95" s="5">
         <v>1.1742674999999849</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8378664385035446</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.8378664384464125</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>504.87394419999998</v>
+        <v>504.87394418999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.73144120000000612</v>
+        <v>0.73144117999999025</v>
       </c>
       <c r="D96" s="5">
-        <v>1.754994812412769</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.7549947640068897</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>505.9069705</v>
+        <v>505.90697046000003</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0330263000000173</v>
+        <v>1.0330262700000503</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4831494395049836</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.4831493666286342</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>508.45418439999997</v>
+        <v>508.45418438000002</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5472138999999743</v>
+        <v>2.5472139199999901</v>
       </c>
       <c r="D98" s="5">
-        <v>6.2120888839607202</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.2120889345995467</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>516.22336640000003</v>
+        <v>516.22336637000001</v>
       </c>
       <c r="C99" s="5">
-        <v>7.7691820000000575</v>
+        <v>7.7691819899999928</v>
       </c>
       <c r="D99" s="5">
-        <v>19.958214802852826</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>19.958214775819648</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>518.20272820000002</v>
+        <v>518.20272815999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9793617999999924</v>
+        <v>1.9793617899999845</v>
       </c>
       <c r="D100" s="5">
-        <v>4.699459058577049</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.6994590346106646</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>520.81990480000002</v>
+        <v>520.81990484000005</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6171765999999934</v>
+        <v>2.6171766800000569</v>
       </c>
       <c r="D101" s="5">
-        <v>6.231801101094625</v>
+        <v>6.2318012974008186</v>
       </c>
       <c r="E101" s="5">
-        <v>5.7345063566249133</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.7345063647455286</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>523.43423050000001</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6143256999999949</v>
+        <v>2.6143256599999631</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1926743608464507</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.1926742629766496</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>525.85627150000005</v>
+        <v>525.85627151000006</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4220410000000356</v>
+        <v>2.4220410100000436</v>
       </c>
       <c r="D103" s="5">
-        <v>5.6961697137593248</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.6961697378792531</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>527.92803590000005</v>
+        <v>527.92803592999996</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0717644000000064</v>
+        <v>2.0717644199999086</v>
       </c>
       <c r="D104" s="5">
-        <v>4.831552879770129</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.8315529273331936</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>531.5721307</v>
+        <v>531.57213065999997</v>
       </c>
       <c r="C105" s="5">
-        <v>3.644094799999948</v>
+        <v>3.6440947300000062</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6049777896566972</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.6049776175294532</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>533.11106199999995</v>
+        <v>533.11106203999998</v>
       </c>
       <c r="C106" s="5">
-        <v>1.5389312999999447</v>
+        <v>1.5389313800000082</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5299219145877192</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5299221012893511</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>533.13852580000002</v>
+        <v>533.13852584000006</v>
       </c>
       <c r="C107" s="5">
         <v>2.7463800000077754E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.1836832541151132E-2</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>6.1836832536621422E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>538.53103429999999</v>
+        <v>538.53103426999996</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3925084999999626</v>
+        <v>5.3925084299999071</v>
       </c>
       <c r="D108" s="5">
-        <v>12.836089790997507</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.83608961397842</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>541.04158229999996</v>
+        <v>541.04158233999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.5105479999999716</v>
+        <v>2.5105480700000271</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7399024641274332</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.7399026286230725</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>543.69558340000003</v>
+        <v>543.69558343000006</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6540011000000732</v>
+        <v>2.6540010900000652</v>
       </c>
       <c r="D110" s="5">
-        <v>6.0478643723776759</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.0478643485125883</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>548.22111299999995</v>
+        <v>548.22111297000004</v>
       </c>
       <c r="C111" s="5">
-        <v>4.5255295999999134</v>
+        <v>4.5255295399999795</v>
       </c>
       <c r="D111" s="5">
-        <v>10.458571558812224</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>10.458571413138973</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>548.00561249999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.2155004999999619</v>
+        <v>-0.21550047000005179</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.47069007728702816</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.47069001192934223</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>549.74856799999998</v>
+        <v>549.74856796999995</v>
       </c>
       <c r="C113" s="5">
-        <v>1.7429554999999937</v>
+        <v>1.7429554699999699</v>
       </c>
       <c r="D113" s="5">
-        <v>3.884129345325471</v>
+        <v>3.8841292772974656</v>
       </c>
       <c r="E113" s="5">
-        <v>5.5544465434954615</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.5544465296285095</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>550.25164930000005</v>
+        <v>550.25164931999996</v>
       </c>
       <c r="C114" s="5">
-        <v>0.50308130000007623</v>
+        <v>0.5030813500000022</v>
       </c>
       <c r="D114" s="5">
-        <v>1.1036778656469126</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.1036779759515669</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>551.26480000000004</v>
+        <v>551.26480002999995</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0131506999999829</v>
+        <v>1.0131507099999908</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2320128973150943</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.2320129194871807</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>553.47212039999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.2073203999999578</v>
+        <v>2.2073203700000477</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9121640381255327</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.9121639696134922</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>554.28343189999998</v>
+        <v>554.28343187999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.81131149999998797</v>
+        <v>0.81131147999997211</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7732807272421436</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.7732806831751491</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>555.49368879999997</v>
+        <v>555.49368878999996</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2102568999999903</v>
+        <v>1.2102569099999982</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6518502812030054</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.6518503034752117</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>556.32627200000002</v>
+        <v>556.32627198</v>
       </c>
       <c r="C119" s="5">
-        <v>0.8325832000000446</v>
+        <v>0.83258319000003667</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8134809062523072</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.8134808843237815</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>560.29695260000005</v>
+        <v>560.29695262999996</v>
       </c>
       <c r="C120" s="5">
-        <v>3.970680600000037</v>
+        <v>3.970680649999963</v>
       </c>
       <c r="D120" s="5">
-        <v>8.9091302176325105</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>8.909130334591687</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>561.82317320000004</v>
+        <v>561.82317315</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5262205999999878</v>
+        <v>1.5262205200000381</v>
       </c>
       <c r="D121" s="5">
-        <v>3.3181581259326576</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.3181579492105762</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>561.85180149999997</v>
+        <v>561.85180150999997</v>
       </c>
       <c r="C122" s="5">
-        <v>2.8628299999923001E-2</v>
+        <v>2.8628359999970598E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.1164421938597613E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.11645501700675E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>562.47325909999995</v>
+        <v>562.47325913999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.62145759999998518</v>
+        <v>0.62145763000000898</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3354102271085022</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.3354102919424848</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>563.35856890000002</v>
+        <v>563.35856887</v>
       </c>
       <c r="C124" s="5">
-        <v>0.88530980000007276</v>
+        <v>0.88530973000001723</v>
       </c>
       <c r="D124" s="5">
-        <v>1.905187272554798</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.9051871204712745</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>564.63149309999994</v>
+        <v>564.63149313999998</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2729241999999203</v>
+        <v>1.2729242699999759</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7453841977248095</v>
+        <v>2.7453843507267983</v>
       </c>
       <c r="E125" s="5">
-        <v>2.7072239868026315</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.7072239996834613</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>563.67376220000006</v>
+        <v>563.67376218000004</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.9577308999998877</v>
+        <v>-0.95773095999993529</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0165643082394102</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.0165644332555632</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>564.30191019999995</v>
+        <v>564.30191020999996</v>
       </c>
       <c r="C127" s="5">
-        <v>0.62814799999989646</v>
+        <v>0.62814802999992025</v>
       </c>
       <c r="D127" s="5">
-        <v>1.3454853413352508</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.3454854060373167</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>565.39976669999999</v>
+        <v>565.39976670999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.0978565000000344</v>
       </c>
       <c r="D128" s="5">
-        <v>2.3597590133109358</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.3597590132687474</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>565.85608669999999</v>
+        <v>565.85608668999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.45632000000000517</v>
+        <v>0.4563199799999893</v>
       </c>
       <c r="D129" s="5">
-        <v>0.97280059311497524</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.97280055027149093</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>565.96303620000003</v>
+        <v>565.96303622000005</v>
       </c>
       <c r="C130" s="5">
-        <v>0.10694950000004155</v>
+        <v>0.10694953000006535</v>
       </c>
       <c r="D130" s="5">
-        <v>0.22704164412312711</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.22704170788010458</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>566.6424399</v>
+        <v>566.64243987999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.67940369999996619</v>
+        <v>0.67940365999993446</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4500750537763896</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4500749677870628</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>567.45546230000002</v>
+        <v>567.45546228000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.81302240000002257</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7354205235995845</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.7354205236613129</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>567.92071290000001</v>
+        <v>567.92071289</v>
       </c>
       <c r="C133" s="5">
-        <v>0.4652505999999903</v>
+        <v>0.46525060999999823</v>
       </c>
       <c r="D133" s="5">
-        <v>0.98831581764511345</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>0.98831583901866082</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>569.57491000000005</v>
+        <v>569.57490996000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6541971000000331</v>
+        <v>1.6541970700000093</v>
       </c>
       <c r="D134" s="5">
-        <v>3.551811940354721</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.5518118749681582</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.5863842</v>
+        <v>570.58638414999996</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0114741999999524</v>
+        <v>1.0114741899999444</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1519461381530824</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>2.1519461168220788</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>571.73368389999996</v>
+        <v>571.73368393999999</v>
       </c>
       <c r="C136" s="5">
-        <v>1.1472996999999623</v>
+        <v>1.1472997900000337</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4397494523074714</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4397496460315971</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>573.45833270000003</v>
+        <v>573.45833273999995</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7246488000000681</v>
+        <v>1.7246487999999545</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6804938535134113</v>
+        <v>3.6804938532514653</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5632921131511823</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.5632921130404265</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>574.31916960000001</v>
+        <v>574.31916957999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.86083689999998114</v>
+        <v>0.86083684000004723</v>
       </c>
       <c r="D138" s="5">
-        <v>1.8163060158275401</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.8163058880571459</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>576.0702374</v>
+        <v>576.07023738999999</v>
       </c>
       <c r="C139" s="5">
-        <v>1.7510677999999871</v>
+        <v>1.751067809999995</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7207163992011738</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7207164209388965</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>576.89181880000001</v>
+        <v>576.89181874999997</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82158140000001367</v>
+        <v>0.82158135999998194</v>
       </c>
       <c r="D140" s="5">
-        <v>1.7249076309168832</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.7249075463074304</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>577.67623549999996</v>
+        <v>577.67623547999995</v>
       </c>
       <c r="C141" s="5">
-        <v>0.78441669999995156</v>
+        <v>0.78441672999997536</v>
       </c>
       <c r="D141" s="5">
-        <v>1.6439331185418293</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>1.6439331820286007</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>578.31242929999996</v>
+        <v>578.31242930999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.63619380000000092</v>
+        <v>0.63619383000002472</v>
       </c>
       <c r="D142" s="5">
-        <v>1.3295921632205943</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.3295922263445226</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>579.17562109999994</v>
+        <v>579.17562113999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.86319179999998141</v>
+        <v>0.86319183000000521</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8059028719423331</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.8059029351908507</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>578.56090519999998</v>
+        <v>578.56090522</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.61471589999996468</v>
+        <v>-0.61471591999998054</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.2662276635816871</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.2662277044517278</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>578.64185970000005</v>
       </c>
       <c r="C145" s="5">
-        <v>8.0954500000075313E-2</v>
+        <v>8.0954480000059448E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.1680379633438589</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.16803792179180821</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.4756658</v>
+        <v>578.47566575999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16619390000005296</v>
+        <v>-0.16619394000008469</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.3441125786748378</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-0.34411266136611385</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>578.15064589999997</v>
+        <v>578.15064590999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.32501990000002934</v>
+        <v>-0.32501984999998967</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.67214733988805175</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.67214723685273814</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>577.46029339999995</v>
+        <v>577.46029341999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.69035250000001724</v>
+        <v>-0.69035249000000931</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4235113780406206</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.4235113575312375</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>578.24263020000001</v>
+        <v>578.24263021000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.78233680000005279</v>
+        <v>0.78233679000004486</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6379155521030642</v>
+        <v>1.6379155309534932</v>
       </c>
       <c r="E149" s="5">
-        <v>0.8342886007906003</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.83428859550100931</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>579.96833579999998</v>
+        <v>579.96833578999997</v>
       </c>
       <c r="C150" s="5">
-        <v>1.7257055999999693</v>
+        <v>1.7257055799999534</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6406489160113242</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.6406488730591935</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>579.33692150000002</v>
+        <v>579.33692153000004</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.63141429999996035</v>
+        <v>-0.63141425999992862</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2986512214837931</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.2986511397285461</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>579.27895409999996</v>
+        <v>579.27895411999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.7967400000052294E-2</v>
+        <v>-5.7967410000060227E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.12000376540943769</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.12000378609382523</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>578.26682229999994</v>
+        <v>578.26682228000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.0121318000000201</v>
+        <v>-1.0121318399999382</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0766407329559922</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.0766408141676407</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>580.44127000000003</v>
+        <v>580.44126999000002</v>
       </c>
       <c r="C154" s="5">
-        <v>2.174447700000087</v>
+        <v>2.1744477099999813</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6068432163420381</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.6068432381308311</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>579.65797759999998</v>
+        <v>579.65797756999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.78329240000005029</v>
+        <v>-0.78329242000006616</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.6074076416419225</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.6074076824076911</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>579.24838009999996</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.40959750000001804</v>
+        <v>-0.40959746999999425</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.84465542873957133</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.84465536715844225</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>579.67808149999996</v>
+        <v>579.67808151999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.42970139999999901</v>
+        <v>0.42970142000001488</v>
       </c>
       <c r="D157" s="5">
-        <v>0.89383198719268364</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.89383202896529124</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>579.66539880000005</v>
+        <v>579.66539883999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2682699999913893E-2</v>
+        <v>-1.2682680000011715E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-2.6251482039019169E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-2.6251440645974622E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>579.99737130000005</v>
+        <v>579.99737129000005</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33197250000000622</v>
+        <v>0.33197245000008024</v>
       </c>
       <c r="D159" s="5">
-        <v>0.68940493689602089</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.689404832686491</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>581.86777210000002</v>
+        <v>581.86777214000006</v>
       </c>
       <c r="C160" s="5">
-        <v>1.8704007999999703</v>
+        <v>1.87040085000001</v>
       </c>
       <c r="D160" s="5">
-        <v>3.9391929621894528</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.9391930694368638</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>581.15390879999995</v>
+        <v>581.15390880999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.71386330000007092</v>
+        <v>-0.71386333000009472</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4623240581638219</v>
+        <v>-1.4623241191037861</v>
       </c>
       <c r="E161" s="5">
-        <v>0.50347007431690294</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.50347007430819879</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>582.43416749999994</v>
+        <v>582.43416752999997</v>
       </c>
       <c r="C162" s="5">
-        <v>1.2802586999999903</v>
+        <v>1.2802587200000062</v>
       </c>
       <c r="D162" s="5">
-        <v>2.6758181458532038</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>2.6758181881157306</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>583.17181519999997</v>
+        <v>583.17181518999996</v>
       </c>
       <c r="C163" s="5">
-        <v>0.737647700000025</v>
+        <v>0.73764765999999327</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5304205595942699</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.5304204759466478</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>583.44020330000001</v>
+        <v>583.44020333000003</v>
       </c>
       <c r="C164" s="5">
-        <v>0.26838810000003832</v>
+        <v>0.26838814000007005</v>
       </c>
       <c r="D164" s="5">
-        <v>0.55366562955292409</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.55366571228876449</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>584.19459589999997</v>
+        <v>584.19459594</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75439259999996011</v>
+        <v>0.75439260999996804</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5626911145240951</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.5626911353052719</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>585.79039799999998</v>
+        <v>585.79039795000006</v>
       </c>
       <c r="C166" s="5">
-        <v>1.5958021000000144</v>
+        <v>1.5958020100000567</v>
       </c>
       <c r="D166" s="5">
-        <v>3.3276521583371466</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>3.3276519676045391</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>585.21421520000001</v>
+        <v>585.21421518</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57618279999996957</v>
+        <v>-0.57618277000005946</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1739543060998336</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.1739542454058838</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>585.76757320000002</v>
+        <v>585.76757319000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.5533580000000029</v>
+        <v>0.55335801000001084</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1405974893534454</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.1405975101122401</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>587.35977179999998</v>
+        <v>587.35977183</v>
       </c>
       <c r="C169" s="5">
-        <v>1.5921985999999606</v>
+        <v>1.5921986399999923</v>
       </c>
       <c r="D169" s="5">
-        <v>3.3109759014092965</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.3109759858941157</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>586.96919339999999</v>
+        <v>586.96919344000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.39057839999998123</v>
+        <v>-0.3905783899999733</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.79505563252463274</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.79505561220278853</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>587.79880379999997</v>
+        <v>587.79880381999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.82961039999997865</v>
+        <v>0.82961037999996279</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7093025111781124</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.7093024695326253</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>587.93120980000003</v>
+        <v>587.93120978000002</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13240600000005998</v>
+        <v>0.13240596000002824</v>
       </c>
       <c r="D172" s="5">
-        <v>0.27064395955356257</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.27064387768112041</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>588.46711960000005</v>
+        <v>588.46711963999996</v>
       </c>
       <c r="C173" s="5">
-        <v>0.53590980000001309</v>
+        <v>0.535909859999947</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0993218393638982</v>
+        <v>1.0993219630979212</v>
       </c>
       <c r="E173" s="5">
-        <v>1.2583948398627864</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.2583948450032523</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>591.06602520000001</v>
+        <v>591.06602514999997</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5989055999999664</v>
+        <v>2.5989055100000087</v>
       </c>
       <c r="D174" s="5">
-        <v>5.4303230771284516</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.4303228841073636</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>590.77144390000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.29458130000000438</v>
+        <v>-0.29458124999996471</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.5964311349201834</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.59643103401392228</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>591.2668731</v>
+        <v>591.26687308999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.49542919999998958</v>
+        <v>0.49542918999998165</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0109913967822015</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.0109913762817557</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>593.09968630000003</v>
+        <v>593.09968626</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8328132000000323</v>
+        <v>1.8328131700000085</v>
       </c>
       <c r="D177" s="5">
-        <v>3.78384639190259</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.7838463289728619</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>592.89772389999996</v>
+        <v>592.89772391999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.20196240000007037</v>
+        <v>-0.20196234000002278</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.40785976358300724</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.40785964266819574</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>594.03008190000003</v>
+        <v>594.03008192000004</v>
       </c>
       <c r="C179" s="5">
         <v>1.1323580000000675</v>
       </c>
       <c r="D179" s="5">
-        <v>2.316072981503936</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.3160729814250214</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>596.11330280000004</v>
+        <v>596.11330278000003</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0832209000000148</v>
+        <v>2.0832208599999831</v>
       </c>
       <c r="D180" s="5">
-        <v>4.2904407451064053</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.2904406609828527</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>596.7936287</v>
       </c>
       <c r="C181" s="5">
-        <v>0.68032589999995707</v>
+        <v>0.68032591999997294</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3781525979285725</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.3781526387441678</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>598.09103300000004</v>
+        <v>598.09103295</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2974043000000393</v>
+        <v>1.2974042499999996</v>
       </c>
       <c r="D182" s="5">
-        <v>2.6401689951179863</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.6401688921500188</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>599.97060939999994</v>
       </c>
       <c r="C183" s="5">
-        <v>1.8795763999999053</v>
+        <v>1.879576449999945</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8370210481451617</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.8370211523138575</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>600.22272220000002</v>
+        <v>600.22272223000004</v>
       </c>
       <c r="C184" s="5">
-        <v>0.25211280000007719</v>
+        <v>0.25211283000010098</v>
       </c>
       <c r="D184" s="5">
-        <v>0.50541733094990882</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.505417391230778</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>602.59988060000001</v>
+        <v>602.59988063000003</v>
       </c>
       <c r="C185" s="5">
         <v>2.3771583999999848</v>
       </c>
       <c r="D185" s="5">
-        <v>4.8574541827711037</v>
+        <v>4.8574541825228579</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4016228824486285</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.401622880586074</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>602.14033910000001</v>
+        <v>602.14033911000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.45954150000000027</v>
+        <v>-0.45954152000001613</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.91128914403890704</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.91128918348837296</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>602.6321312</v>
+        <v>602.63213121000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.49179209999999784</v>
       </c>
       <c r="D187" s="5">
-        <v>0.98450263083489364</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.98450263081850675</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>603.0185917</v>
+        <v>603.01859168999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.38646049999999832</v>
+        <v>0.38646047999998245</v>
       </c>
       <c r="D188" s="5">
-        <v>0.77226515274342322</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.77226511262351583</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>604.27994720000004</v>
+        <v>604.27994715</v>
       </c>
       <c r="C189" s="5">
-        <v>1.261355500000036</v>
+        <v>1.2613554600000043</v>
       </c>
       <c r="D189" s="5">
-        <v>2.5391624685909164</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.5391623871831248</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>604.49726039999996</v>
+        <v>604.49726040999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.21731319999992138</v>
+        <v>0.21731325999996898</v>
       </c>
       <c r="D190" s="5">
-        <v>0.43240265710506876</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.43240277676339645</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>606.03628100000003</v>
+        <v>606.03628102000005</v>
       </c>
       <c r="C191" s="5">
-        <v>1.5390206000000717</v>
+        <v>1.5390206100000796</v>
       </c>
       <c r="D191" s="5">
-        <v>3.0982870612705327</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.0982870816328667</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>610.60897880000005</v>
       </c>
       <c r="C192" s="5">
-        <v>4.5726978000000145</v>
+        <v>4.5726977799999986</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4396613954820463</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.4396613521422488</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>612.49100639999995</v>
+        <v>612.49100643999998</v>
       </c>
       <c r="C193" s="5">
-        <v>1.8820275999999012</v>
+        <v>1.8820276399999329</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7620058758241148</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.7620059571407127</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>615.72068509999997</v>
+        <v>615.72068514</v>
       </c>
       <c r="C194" s="5">
         <v>3.2296787000000222</v>
       </c>
       <c r="D194" s="5">
-        <v>6.514402256960472</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.5144022565226001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>616.96736980000003</v>
+        <v>616.96736979000002</v>
       </c>
       <c r="C195" s="5">
-        <v>1.2466847000000598</v>
+        <v>1.2466846500000202</v>
       </c>
       <c r="D195" s="5">
-        <v>2.4569493478192594</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.4569492480186472</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>618.92085529999997</v>
+        <v>618.92085531999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.9534854999999425</v>
+        <v>1.9534855299999663</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8663945485750917</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.8663946090536916</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>619.68003490000001</v>
+        <v>619.68003486999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.75917960000003859</v>
+        <v>0.75917954999999893</v>
       </c>
       <c r="D197" s="5">
-        <v>1.481912891731918</v>
+        <v>1.4819127934247556</v>
       </c>
       <c r="E197" s="5">
-        <v>2.8344105018728971</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.8344104917749302</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>619.60547889999998</v>
+        <v>619.60547894000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.4556000000029599E-2</v>
+        <v>-7.4555929999974069E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.1442809449800575</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-0.14428080961244039</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>620.80415770000002</v>
+        <v>620.80415764999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1986788000000388</v>
+        <v>1.1986787099999674</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3463619544626724</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3463617762597755</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>623.4919999</v>
+        <v>623.49199994000003</v>
       </c>
       <c r="C200" s="5">
-        <v>2.6878421999999773</v>
+        <v>2.6878422900000487</v>
       </c>
       <c r="D200" s="5">
-        <v>5.3210601870440577</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.3210603699178627</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>625.95459530000005</v>
+        <v>625.95459532999996</v>
       </c>
       <c r="C201" s="5">
-        <v>2.4625954000000547</v>
+        <v>2.4625953899999331</v>
       </c>
       <c r="D201" s="5">
-        <v>4.8439465171310481</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.8439464967138912</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>627.20957520000002</v>
+        <v>627.20957524000005</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2549798999999666</v>
+        <v>1.2549799100000882</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4325945393039783</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.4325945587839071</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>629.53973770000005</v>
+        <v>629.53973771000005</v>
       </c>
       <c r="C203" s="5">
-        <v>2.3301625000000286</v>
+        <v>2.3301624700000048</v>
       </c>
       <c r="D203" s="5">
-        <v>4.5503828389795054</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.5503827788966777</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>627.30425090000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.2354867999999897</v>
+        <v>-2.2354868099999976</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1789377484118706</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.1789377666768601</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>629.74369960000001</v>
+        <v>629.74369956999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.4394486999999572</v>
+        <v>2.4394486699999334</v>
       </c>
       <c r="D205" s="5">
-        <v>4.7676513520560126</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.7676512921643432</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>632.10984029999997</v>
+        <v>632.10984027999996</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3661406999999599</v>
+        <v>2.3661407099999678</v>
       </c>
       <c r="D206" s="5">
-        <v>4.6031203995398506</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.6031204196216091</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>633.43318590000001</v>
+        <v>633.43318589</v>
       </c>
       <c r="C207" s="5">
-        <v>1.3233456000000388</v>
+        <v>1.3233456100000467</v>
       </c>
       <c r="D207" s="5">
-        <v>2.5413748495989319</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.541374869106261</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>634.54094999999995</v>
+        <v>634.54095001999997</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1077640999999403</v>
+        <v>1.1077641299999641</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1188940959342206</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.1188941539040274</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>636.91669439999998</v>
+        <v>636.91669443000001</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3757444000000305</v>
+        <v>2.3757444100000384</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5865256040629188</v>
+        <v>4.5865256236203633</v>
       </c>
       <c r="E209" s="5">
-        <v>2.781541848896496</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.7815418587135987</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>639.32498229999999</v>
+        <v>639.32498233000001</v>
       </c>
       <c r="C210" s="5">
         <v>2.4082879000000048</v>
       </c>
       <c r="D210" s="5">
-        <v>4.6329606259550182</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.6329606257322853</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>640.74993510000002</v>
+        <v>640.74993508</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4249528000000282</v>
+        <v>1.4249527499999886</v>
       </c>
       <c r="D211" s="5">
-        <v>2.7076392543654126</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.707639158061137</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>642.42095749999999</v>
+        <v>642.42095753000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.6710223999999698</v>
+        <v>1.6710224500000095</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1747805605170543</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.1747806569795589</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>642.12399129999994</v>
+        <v>642.12399132999997</v>
       </c>
       <c r="C213" s="5">
         <v>-0.29696620000004259</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.55330513338573972</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-0.55330513335989373</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.80605860000003</v>
       </c>
       <c r="C214" s="5">
-        <v>1.6820673000000852</v>
+        <v>1.6820672700000614</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1891307357590826</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.1891306779072259</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>645.40164600000003</v>
       </c>
       <c r="C215" s="5">
         <v>1.5955873999999994</v>
       </c>
       <c r="D215" s="5">
         <v>3.0149158225307948</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>645.01009939999994</v>
+        <v>645.01009935000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.39154660000008334</v>
+        <v>-0.39154665000000932</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.7255812324517108</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-0.72558132479842996</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>646.1648199</v>
+        <v>646.16481986999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1547205000000531</v>
+        <v>1.1547205199999553</v>
       </c>
       <c r="D217" s="5">
-        <v>2.169562952747861</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.1695629908656588</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>645.50354319999997</v>
+        <v>645.50354324</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.66127670000003036</v>
+        <v>-0.66127662999997483</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2211756505081217</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.2211755220225773</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>645.72484139999995</v>
+        <v>645.72484136000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22129819999997835</v>
+        <v>0.22129812000002858</v>
       </c>
       <c r="D219" s="5">
-        <v>0.41217301210216828</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>0.41217286279391363</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>646.82057050000003</v>
+        <v>646.82057046</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0957291000000851</v>
+        <v>1.0957290999999714</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0553897875263072</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.0553897876544491</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>646.36355030000004</v>
+        <v>646.36355026000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.45702019999998811</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.84458974186816249</v>
+        <v>-0.84458974192024305</v>
       </c>
       <c r="E221" s="5">
-        <v>1.483216876407889</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.4832168653475586</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>647.31715540000005</v>
+        <v>647.31715539000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95360510000000431</v>
+        <v>0.95360513000002811</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7848429297289137</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.7848429864470328</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>648.89667710000003</v>
+        <v>648.89667706</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5795216999999866</v>
+        <v>1.5795216699999628</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9677442913996099</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.9677442343208682</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>647.0161779</v>
+        <v>647.01617784999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8804992000000311</v>
+        <v>-1.8804992100000391</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.422696470261033</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.4226964883805611</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>649.95938809999996</v>
+        <v>649.95938811999997</v>
       </c>
       <c r="C225" s="5">
-        <v>2.9432101999999531</v>
+        <v>2.9432102700000087</v>
       </c>
       <c r="D225" s="5">
-        <v>5.5973393114927328</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.5973394484089667</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>650.70352860000003</v>
+        <v>650.70352857</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74414050000007137</v>
+        <v>0.74414045000003171</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3825680878254865</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.3825679942999658</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>650.14412930000003</v>
+        <v>650.14412927000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55939929999999549</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.0267567722714532</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.02675677231856</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>649.42765829999996</v>
+        <v>649.42765828999995</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.71647100000006958</v>
+        <v>-0.71647098000005371</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.3144364937584418</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.3144364573488887</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>648.60364779999998</v>
+        <v>648.60364775000005</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.82401049999998577</v>
+        <v>-0.82401053999990381</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5120101826386789</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.5120102555478909</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>646.59481040000003</v>
+        <v>646.59481041000004</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.0088373999999476</v>
+        <v>-2.0088373400000137</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.6539457598349312</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.6539456528281722</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>644.47751540000002</v>
+        <v>644.47751539000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.1172950000000128</v>
+        <v>-2.1172950200000287</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.8594355818488468</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-3.859435617592466</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>642.38486060000002</v>
+        <v>642.38486063000005</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.0926547999999912</v>
+        <v>-2.0926547599999594</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.8276290240039312</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.8276289522006457</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>641.18360480000001</v>
+        <v>641.18360474999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2012558000000126</v>
+        <v>-1.2012558800000761</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2210566016261035</v>
+        <v>-2.2210567479211907</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.80139814468124237</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.80139814627795403</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>637.90097040000001</v>
+        <v>637.90097043000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2826344000000063</v>
+        <v>-3.2826343199999428</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.9735048707610154</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-5.9735047297098998</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>635.81052480000005</v>
+        <v>635.81052475000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.0904455999999527</v>
+        <v>-2.0904456800000162</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8623729619077896</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.8623731068861078</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>632.94605439999998</v>
+        <v>632.94605444000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.8644704000000729</v>
+        <v>-2.8644703100000015</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.274302617164162</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.2743024559375407</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>630.97771560000001</v>
+        <v>630.97771563000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9683387999999695</v>
+        <v>-1.9683388099999775</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.6685951702939312</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.6685951883864809</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>629.21062380000001</v>
+        <v>629.21062383000003</v>
       </c>
       <c r="C238" s="5">
         <v>-1.7670918000000029</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3093890679892546</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.3093890678342341</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>627.3482358</v>
+        <v>627.34823583000002</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8623880000000099</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4946009417883728</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4946009416244705</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>626.50787620000006</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.84035959999994247</v>
+        <v>-0.84035962999996627</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5956608064027322</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.5956608628715618</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>625.00613139999996</v>
+        <v>625.00613137000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5017448000000968</v>
+        <v>-1.5017448300000069</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8387904539815323</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.83879050994571</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>624.07480629999998</v>
+        <v>624.07480634000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.93132509999998092</v>
+        <v>-0.93132503000003908</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.7735444610583184</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.7735443289306985</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>622.76142059999995</v>
+        <v>622.76142057000004</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.3133857000000262</v>
+        <v>-1.313385769999968</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.4964112967444496</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.4964114281020522</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>622.65435430000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.10706629999992856</v>
+        <v>-0.10706627000001845</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.20611126332260588</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.20611120563498453</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>622.59766430000002</v>
+        <v>622.59766427</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.6690000000003238E-2</v>
+        <v>-5.6690030000027036E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10920014411643919</v>
+        <v>-0.10920020187551449</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.8986924121051638</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.8986924092119781</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>622.90742379999995</v>
+        <v>622.90742377000004</v>
       </c>
       <c r="C246" s="5">
-        <v>0.30975949999992736</v>
+        <v>0.30975950000004104</v>
       </c>
       <c r="D246" s="5">
-        <v>0.59866951292162351</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>0.59866951295082238</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>622.93163230000005</v>
+        <v>622.93163229000004</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4208500000099775E-2</v>
+        <v>2.4208520000001954E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6646434427000116E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.6646472974520847E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>623.32170970000004</v>
+        <v>623.32170967000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.39007739999999558</v>
+        <v>0.39007737999997971</v>
       </c>
       <c r="D248" s="5">
-        <v>0.754028811959917</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>0.75402877317818362</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>623.1791786</v>
+        <v>623.17917858999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.14253110000004199</v>
+        <v>-0.14253108000002612</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.27405170715238958</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.2740516687589456</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>624.11292820000006</v>
+        <v>624.11292815000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.93374960000005558</v>
+        <v>0.93374956000002385</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8129293737758623</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8129292955015197</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>624.43973019999999</v>
+        <v>624.43973020999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.32680199999992965</v>
+        <v>0.32680205999997725</v>
       </c>
       <c r="D251" s="5">
-        <v>0.63016444948476025</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.63016456556537204</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>624.26518580000004</v>
+        <v>624.26518578000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.1745443999999452</v>
+        <v>-0.174544429999969</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.33491074121609898</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.3349107986855171</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>624.58784979999996</v>
+        <v>624.58784977000005</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32266399999991791</v>
+        <v>0.32266399000002366</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62201036499138773</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.62201034567941349</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>625.04220940000005</v>
+        <v>625.04220938000003</v>
       </c>
       <c r="C254" s="5">
-        <v>0.4543596000000889</v>
+        <v>0.45435960999998315</v>
       </c>
       <c r="D254" s="5">
-        <v>0.87644723073430075</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.87644725014339731</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>628.87099920000003</v>
+        <v>628.87099917</v>
       </c>
       <c r="C255" s="5">
-        <v>3.8287897999999814</v>
+        <v>3.8287897899999734</v>
       </c>
       <c r="D255" s="5">
-        <v>7.6035628847758607</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.6035628644947062</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>630.6690949</v>
+        <v>630.66909486999998</v>
       </c>
       <c r="C256" s="5">
         <v>1.7980956999999762</v>
       </c>
       <c r="D256" s="5">
-        <v>3.4855673345952409</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.4855673347640614</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>631.89734550000003</v>
+        <v>631.89734553000005</v>
       </c>
       <c r="C257" s="5">
-        <v>1.228250600000024</v>
+        <v>1.2282506600000715</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3622392172227169</v>
+        <v>2.3622393339703285</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4936903450249561</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4936903547339897</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>633.61829729999999</v>
+        <v>633.61829732000001</v>
       </c>
       <c r="C258" s="5">
-        <v>1.7209517999999662</v>
+        <v>1.7209517899999582</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3175620032634523</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3175619835362546</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>634.41759209999998</v>
+        <v>634.41759214000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.79929479999998421</v>
+        <v>0.79929482000000007</v>
       </c>
       <c r="D259" s="5">
-        <v>1.5243192197044175</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.5243192580626896</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>636.44690349999996</v>
+        <v>636.44690348999995</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0293113999999832</v>
+        <v>2.0293113499999436</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9066940280671147</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.9066939298600944</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>638.65709809999998</v>
+        <v>638.65709804999995</v>
       </c>
       <c r="C261" s="5">
-        <v>2.2101946000000225</v>
+        <v>2.2101945599999908</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2477728999114284</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.2477728216291144</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>638.27770420000002</v>
+        <v>638.27770421000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.3793938999999682</v>
+        <v>-0.3793938399999206</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.71053484449573601</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.71053473254907296</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>639.36815879999995</v>
+        <v>639.36815878000004</v>
       </c>
       <c r="C263" s="5">
-        <v>1.09045459999993</v>
+        <v>1.0904545700000199</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0694932530364918</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.0694931955330453</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>641.74880099999996</v>
+        <v>641.74880095000003</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3806422000000111</v>
+        <v>2.3806421699999873</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5607624360551435</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.5607623775456796</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>642.55242950000002</v>
+        <v>642.55242953000004</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80362850000005892</v>
+        <v>0.8036285800000087</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5130902590962725</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5130904108796805</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>645.81323799999996</v>
+        <v>645.81323796000004</v>
       </c>
       <c r="C266" s="5">
-        <v>3.2608084999999392</v>
+        <v>3.2608084299999973</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2626093859890375</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.2626092474740824</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>646.02095129999998</v>
+        <v>646.02095126999996</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20771330000002308</v>
+        <v>0.20771330999991733</v>
       </c>
       <c r="D267" s="5">
-        <v>0.3866401991487578</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>0.38664021781980029</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>646.9361232</v>
+        <v>646.93612318999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.91517190000001847</v>
+        <v>0.91517192000003433</v>
       </c>
       <c r="D268" s="5">
-        <v>1.713262458069531</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.713262495883483</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>648.65463169999998</v>
+        <v>648.65463170999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7185084999999845</v>
+        <v>1.7185085200000003</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2346434053337703</v>
+        <v>3.2346434435808202</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6519000782857294</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.6519000749947619</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>651.26822489999995</v>
+        <v>651.26822493999998</v>
       </c>
       <c r="C270" s="5">
-        <v>2.6135931999999684</v>
+        <v>2.6135932299999922</v>
       </c>
       <c r="D270" s="5">
-        <v>4.9437052416257066</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.9437052995573438</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>653.15846799999997</v>
+        <v>653.15846804</v>
       </c>
       <c r="C271" s="5">
         <v>1.8902431000000206</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5390235229217026</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.5390235227008127</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>654.93048729999998</v>
+        <v>654.93048732</v>
       </c>
       <c r="C272" s="5">
-        <v>1.7720193000000108</v>
+        <v>1.772019279999995</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3046211520185276</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3046211139568626</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>657.00395230000004</v>
+        <v>657.00395226000001</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0734650000000556</v>
+        <v>2.073464940000008</v>
       </c>
       <c r="D273" s="5">
-        <v>3.8659734066154749</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.8659732926702217</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>658.90322809999998</v>
+        <v>658.90322805000005</v>
       </c>
       <c r="C274" s="5">
-        <v>1.8992757999999412</v>
+        <v>1.899275790000047</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5246658669219499</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.5246658482862125</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>661.25322919999996</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3500010999999859</v>
+        <v>2.3500011499999118</v>
       </c>
       <c r="D275" s="5">
-        <v>4.364800647521494</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.3648007425566293</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>661.87037009999995</v>
+        <v>661.87037010999995</v>
       </c>
       <c r="C276" s="5">
-        <v>0.61714089999998123</v>
+        <v>0.61714090999998916</v>
       </c>
       <c r="D276" s="5">
-        <v>1.1257144898853211</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.1257145082198328</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>664.01254489999997</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1421748000000207</v>
+        <v>2.1421747900000128</v>
       </c>
       <c r="D277" s="5">
-        <v>3.9537447492743683</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.9537447304270223</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>665.85936130000005</v>
       </c>
       <c r="C278" s="5">
         <v>1.8468164000000797</v>
       </c>
       <c r="D278" s="5">
         <v>3.3890883125922144</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>668.88634379999996</v>
+        <v>668.88634377999995</v>
       </c>
       <c r="C279" s="5">
-        <v>3.0269824999999173</v>
+        <v>3.0269824799999014</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5936577029407575</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.5936576650531311</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>671.12281340000004</v>
+        <v>671.12281337000002</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2364696000000777</v>
+        <v>2.2364695900000697</v>
       </c>
       <c r="D280" s="5">
-        <v>4.0868993989335189</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.086899380446618</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>672.80870319999997</v>
+        <v>672.80870317999995</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6858897999999272</v>
+        <v>1.6858898099999351</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0564514955669919</v>
+        <v>3.0564515140865556</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7237183424863263</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.7237183378039607</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>672.78546219999998</v>
+        <v>672.78546223000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.3240999999984524E-2</v>
+        <v>-2.324094999994486E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.1444026908954434E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.144393776562838E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>676.31003069999997</v>
+        <v>676.31003074</v>
       </c>
       <c r="C283" s="5">
-        <v>3.5245684999999867</v>
+        <v>3.5245685099999946</v>
       </c>
       <c r="D283" s="5">
-        <v>6.4708601611712879</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.4708601797660137</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>678.48642949999999</v>
+        <v>678.48642950999999</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1763988000000154</v>
+        <v>2.1763987699999916</v>
       </c>
       <c r="D284" s="5">
-        <v>3.930745805912772</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.930745750531095</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>679.94532660000004</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4588971000000583</v>
+        <v>1.4588970900000504</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6110021562384178</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.6110021380901571</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>681.4217731</v>
+        <v>681.42177311</v>
       </c>
       <c r="C286" s="5">
-        <v>1.4764464999999518</v>
+        <v>1.4764465099999597</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6370490877916097</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.6370491058663292</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>683.62224809999998</v>
+        <v>683.62224805999995</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2004749999999831</v>
+        <v>2.2004749499999434</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9446599996256104</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.9446599083366563</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>686.44408209999995</v>
+        <v>686.44408209000005</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8218339999999671</v>
+        <v>2.8218340300001046</v>
       </c>
       <c r="D288" s="5">
-        <v>5.0673371643632725</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.0673372197684863</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>687.93999470000006</v>
+        <v>687.93999472999997</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4959126000001106</v>
+        <v>1.495912639999915</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6466360695696967</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.6466361412284423</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>689.18054299999994</v>
+        <v>689.18054296000003</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2405482999998867</v>
+        <v>1.2405482300000585</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1855272976377016</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.185527172994095</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>689.47806060000005</v>
+        <v>689.47806057000003</v>
       </c>
       <c r="C291" s="5">
-        <v>0.29751760000010563</v>
+        <v>0.29751760999999988</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51926891009916876</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.51926892762395038</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>691.79526729999998</v>
+        <v>691.79526733</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3172066999999288</v>
+        <v>2.3172067599999764</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1083642714575097</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.1083643799923797</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>691.38496629999997</v>
+        <v>691.38496631999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41030100000000402</v>
+        <v>-0.41030101000001196</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.70939813872226143</v>
+        <v>-0.70939815592497846</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7610022004245671</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.7610022064518791</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>691.44589050000002</v>
+        <v>691.44589053000004</v>
       </c>
       <c r="C294" s="5">
-        <v>6.0924200000044948E-2</v>
+        <v>6.0924210000052881E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.10579414744065208</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.10579416481080184</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>692.95767999999998</v>
+        <v>692.95768002</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5117894999999635</v>
+        <v>1.5117894899999555</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6554830470354007</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.6554830291416698</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>694.02355899999998</v>
+        <v>694.02355903</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0658789999999954</v>
+        <v>1.0658790100000033</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8614861360469304</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.8614861536050853</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>696.0491237</v>
+        <v>696.04912367999998</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0255647000000181</v>
+        <v>2.0255646499999784</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5590686038462493</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.5590685144211598</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>697.78907779999997</v>
+        <v>697.78907780999998</v>
       </c>
       <c r="C298" s="5">
-        <v>1.7399540999999772</v>
+        <v>1.739954130000001</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0412967349428888</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.0412967881922048</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>698.85822819999999</v>
+        <v>698.85822822</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0691504000000123</v>
+        <v>1.0691504100000202</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8542102701280649</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.8542102875904742</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>700.56789449999997</v>
+        <v>700.56789446000005</v>
       </c>
       <c r="C300" s="5">
-        <v>1.7096662999999808</v>
+        <v>1.7096662400000469</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9754679468335876</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9754678409154689</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>703.16569130000005</v>
+        <v>703.16569131999995</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5977968000000828</v>
+        <v>2.5977968599999031</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5416386005302067</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.5416387078391685</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>704.30602569999996</v>
+        <v>704.30602570999997</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1403343999999151</v>
+        <v>1.1403343900000209</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9635099957088897</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.9635099782802756</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>707.42031129999998</v>
+        <v>707.42031125000005</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1142856000000165</v>
+        <v>3.1142855400000826</v>
       </c>
       <c r="D303" s="5">
-        <v>5.437099937593981</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.437099830202996</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>709.03103299999998</v>
+        <v>709.03103297999996</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6107216999999991</v>
+        <v>1.6107217299999093</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7667509574578419</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7667510098339676</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>710.81194129999994</v>
+        <v>710.81194132999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7809082999999646</v>
+        <v>1.7809083500000042</v>
       </c>
       <c r="D305" s="5">
-        <v>3.0560885681052197</v>
+        <v>3.0560886551829425</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8098636717493131</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.8098636731144211</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>712.28191289999995</v>
+        <v>712.28191288999994</v>
       </c>
       <c r="C306" s="5">
-        <v>1.469971600000008</v>
+        <v>1.4699715599999763</v>
       </c>
       <c r="D306" s="5">
-        <v>2.510042792997802</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.5100427238101686</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>713.24150859999997</v>
+        <v>713.24150863</v>
       </c>
       <c r="C307" s="5">
-        <v>0.95959570000002259</v>
+        <v>0.95959574000005432</v>
       </c>
       <c r="D307" s="5">
-        <v>1.628688866853123</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.6286889352708389</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>714.39722649999999</v>
+        <v>714.39722648999998</v>
       </c>
       <c r="C308" s="5">
-        <v>1.1557179000000133</v>
+        <v>1.1557178599999816</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9618716142249193</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.9618715456338975</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>716.02668129999995</v>
       </c>
       <c r="C309" s="5">
-        <v>1.6294547999999622</v>
+        <v>1.6294548099999702</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7716551099892905</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.7716551272521484</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>717.60238849999996</v>
+        <v>717.60238845000003</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5757072000000107</v>
+        <v>1.5757071500000848</v>
       </c>
       <c r="D310" s="5">
-        <v>2.6729494635276518</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.672949377681122</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>718.86047740000004</v>
+        <v>718.86047739000003</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2580889000000752</v>
+        <v>1.2580889399999933</v>
       </c>
       <c r="D311" s="5">
-        <v>2.1242257226595562</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.124225790999712</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>720.16868009999996</v>
+        <v>720.16868007000005</v>
       </c>
       <c r="C312" s="5">
-        <v>1.3082026999999243</v>
+        <v>1.3082026800000222</v>
       </c>
       <c r="D312" s="5">
-        <v>2.2057849120188378</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.2057848779892808</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>720.71528269999999</v>
+        <v>720.71528265999996</v>
       </c>
       <c r="C313" s="5">
-        <v>0.54660260000002836</v>
+        <v>0.54660258999990674</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91460264977127892</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.91460263300713329</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>722.23058849999995</v>
+        <v>722.23058851999997</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5153057999999646</v>
+        <v>1.5153058600000122</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5523840506448625</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.5523841530238123</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>722.93409110000005</v>
+        <v>722.93409108000003</v>
       </c>
       <c r="C315" s="5">
-        <v>0.70350260000009257</v>
+        <v>0.70350256000006084</v>
       </c>
       <c r="D315" s="5">
-        <v>1.1751656162858115</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.1751655490766622</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>724.12086829999998</v>
+        <v>724.12086828999998</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1867771999999377</v>
+        <v>1.1867772099999456</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9878182275758549</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.9878182445324022</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>724.790977</v>
       </c>
       <c r="C317" s="5">
-        <v>0.67010870000001432</v>
+        <v>0.67010871000002226</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1161616158634535</v>
+        <v>1.1161616326203605</v>
       </c>
       <c r="E317" s="5">
-        <v>1.9666292710887712</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.9666292667852359</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>728.43573419999996</v>
+        <v>728.43573421999997</v>
       </c>
       <c r="C318" s="5">
-        <v>3.6447571999999582</v>
+        <v>3.644757219999974</v>
       </c>
       <c r="D318" s="5">
-        <v>6.2041705979228423</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.2041706329145185</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>728.84940779999999</v>
+        <v>728.84940775999996</v>
       </c>
       <c r="C319" s="5">
-        <v>0.41367360000003828</v>
+        <v>0.41367353999999068</v>
       </c>
       <c r="D319" s="5">
-        <v>0.68360422620419303</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.68360412672423543</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>728.6125174</v>
+        <v>728.61251744000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.23689039999999295</v>
+        <v>-0.23689031999992949</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.38932715925550365</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.38932702803250452</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>732.03711329999999</v>
+        <v>732.03711332</v>
       </c>
       <c r="C321" s="5">
-        <v>3.4245958999999857</v>
+        <v>3.4245958799999698</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7883054563384162</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.7883054213295537</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>733.8041892</v>
+        <v>733.80418921</v>
       </c>
       <c r="C322" s="5">
-        <v>1.7670759000000089</v>
+        <v>1.767075890000001</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9354681359499812</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.9354681190356668</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>733.17735900000002</v>
+        <v>733.17735899000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.62683019999997214</v>
+        <v>-0.626830219999988</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0202616972379563</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0202617296244609</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>737.38921259999995</v>
+        <v>737.38921258000005</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2118535999999267</v>
+        <v>4.2118535900000325</v>
       </c>
       <c r="D324" s="5">
-        <v>7.1156227293634799</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.1156227120322768</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>738.74351000000001</v>
+        <v>738.74350996999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.354297400000064</v>
+        <v>1.3542973899999424</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2263332150209036</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.2263331984763379</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>740.85979610000004</v>
+        <v>740.85979605</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1162861000000248</v>
+        <v>2.116286080000009</v>
       </c>
       <c r="D326" s="5">
-        <v>3.4923361755521132</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.4923361421700605</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>742.12534449999998</v>
+        <v>742.12534448999997</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2655483999999433</v>
+        <v>1.265548439999975</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0692278360278538</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.0692279021863991</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>745.16377660000001</v>
+        <v>745.16377662000002</v>
       </c>
       <c r="C328" s="5">
-        <v>3.0384321000000227</v>
+        <v>3.0384321300000465</v>
       </c>
       <c r="D328" s="5">
-        <v>5.0252342414081941</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.0252342922167514</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>747.9336131</v>
+        <v>747.93361308999999</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7698364999999967</v>
+        <v>2.7698364699999729</v>
       </c>
       <c r="D329" s="5">
-        <v>4.5528307376947463</v>
+        <v>4.552830687245879</v>
       </c>
       <c r="E329" s="5">
-        <v>3.193008306448597</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.1930083050689007</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>750.56413050000003</v>
+        <v>750.56413048000002</v>
       </c>
       <c r="C330" s="5">
-        <v>2.6305174000000306</v>
+        <v>2.6305173900000227</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3030601552600078</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.3030601386427447</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>751.81862520000004</v>
+        <v>751.81862519000003</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2544947000000093</v>
+        <v>1.2544947100000172</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0242236751604192</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.0242236914991274</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>754.51355120000005</v>
+        <v>754.51355117000003</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6949260000000095</v>
+        <v>2.6949259799999936</v>
       </c>
       <c r="D332" s="5">
-        <v>4.387275831082138</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.3872757979374954</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>756.41188350000004</v>
+        <v>756.41188349000004</v>
       </c>
       <c r="C333" s="5">
-        <v>1.8983322999999928</v>
+        <v>1.8983323200000086</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0612931689077749</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.0612932017312078</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>758.59697960000005</v>
+        <v>758.59697957000003</v>
       </c>
       <c r="C334" s="5">
-        <v>2.1850961000000098</v>
+        <v>2.1850960799999939</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5221284441762091</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.5221284114718365</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>760.62280880000003</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0258291999999756</v>
+        <v>2.0258292299999994</v>
       </c>
       <c r="D335" s="5">
-        <v>3.2520833075943223</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.252083356593638</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>762.0981051</v>
+        <v>762.09810511000001</v>
       </c>
       <c r="C336" s="5">
-        <v>1.4752962999999681</v>
+        <v>1.4752963099999761</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3524983421505219</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.3524983582668524</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>762.64365829999997</v>
+        <v>762.64365825000004</v>
       </c>
       <c r="C337" s="5">
-        <v>0.54555319999997209</v>
+        <v>0.54555314000003818</v>
       </c>
       <c r="D337" s="5">
-        <v>0.8624185614100055</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.86241846617622908</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>767.2358213</v>
+        <v>767.23582124999996</v>
       </c>
       <c r="C338" s="5">
-        <v>4.5921630000000278</v>
+        <v>4.5921629999999141</v>
       </c>
       <c r="D338" s="5">
-        <v>7.4698138161782834</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>7.4698138166843675</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>768.67847329999995</v>
+        <v>768.67847333999998</v>
       </c>
       <c r="C339" s="5">
-        <v>1.4426519999999527</v>
+        <v>1.4426520900000241</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2798708743431373</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.2798710181976212</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>768.22988650000002</v>
+        <v>768.22988654000005</v>
       </c>
       <c r="C340" s="5">
         <v>-0.44858679999993001</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.69805483088969389</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.6980548308534229</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>770.20016740000005</v>
+        <v>770.20016736000002</v>
       </c>
       <c r="C341" s="5">
-        <v>1.9702809000000343</v>
+        <v>1.9702808199999708</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1214287616419867</v>
+        <v>3.1214286329433127</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9770762952758156</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.9770762913045701</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>770.08585770000002</v>
+        <v>770.08585771000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.11430970000003526</v>
+        <v>-0.1143096499999956</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.17795338138675287</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.17795330362120332</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>772.10523990000002</v>
+        <v>772.10523991000002</v>
       </c>
       <c r="C343" s="5">
         <v>2.0193821999999955</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1925213109831763</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.1925213109412098</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>773.52599099999998</v>
+        <v>773.52599103</v>
       </c>
       <c r="C344" s="5">
-        <v>1.4207510999999613</v>
+        <v>1.4207511199999772</v>
       </c>
       <c r="D344" s="5">
-        <v>2.2306054228897976</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.2306054545796261</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>772.96765779999998</v>
+        <v>772.96765778999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.55833319999999276</v>
+        <v>-0.55833324000002449</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.86273298432227863</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.86273304585161581</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>775.42884690000005</v>
+        <v>775.42884692999996</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4611891000000696</v>
+        <v>2.4611891399999877</v>
       </c>
       <c r="D346" s="5">
-        <v>3.8885216866397343</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.8885217509993408</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>778.27155809999999</v>
+        <v>778.27155804999995</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8427111999999397</v>
+        <v>2.8427111199999899</v>
       </c>
       <c r="D347" s="5">
-        <v>4.4889763442362618</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.4889762151717472</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>779.56744609999998</v>
+        <v>779.56744604999994</v>
       </c>
       <c r="C348" s="5">
         <v>1.2958879999999908</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0165020299482972</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.0165020300790815</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>781.88053190000005</v>
+        <v>781.88053193999997</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3130858000000671</v>
+        <v>2.3130858900000248</v>
       </c>
       <c r="D349" s="5">
-        <v>3.619252495995795</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.6192526393593161</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>782.98558749999995</v>
+        <v>782.98558750999996</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1050555999999006</v>
+        <v>1.1050555699999904</v>
       </c>
       <c r="D350" s="5">
-        <v>1.7092424225157776</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.7092423756640329</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>785.20115810000004</v>
+        <v>785.20115809000004</v>
       </c>
       <c r="C351" s="5">
-        <v>2.2155706000000919</v>
+        <v>2.215570580000076</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4489200818450971</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.4489200501805817</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>786.78943830000003</v>
+        <v>786.78943824999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5882801999999856</v>
+        <v>1.5882801599999539</v>
       </c>
       <c r="D352" s="5">
-        <v>2.4545096696210855</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.4545096071478145</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>788.05088450000005</v>
+        <v>788.05088447000003</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2614462000000231</v>
+        <v>1.2614462200000389</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9409961109440932</v>
+        <v>1.9409961421144706</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3176724513394253</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.3176724527581571</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>789.59611410000002</v>
+        <v>789.59611405999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.5452295999999706</v>
+        <v>1.5452295899999626</v>
       </c>
       <c r="D354" s="5">
-        <v>2.378532073185502</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.3785320577180302</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>792.03153039999995</v>
+        <v>792.03153040999996</v>
       </c>
       <c r="C355" s="5">
-        <v>2.4354162999999289</v>
+        <v>2.4354163499999686</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7646973756997992</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.7646974545001433</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>794.21477960000004</v>
+        <v>794.21477959000003</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1832492000000912</v>
+        <v>2.1832491800000753</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3584346932858278</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.3584346620092465</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>796.75917560000005</v>
+        <v>796.75917555000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5443960000000061</v>
+        <v>2.5443959599999744</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9128622412704761</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.9128621787191786</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>799.7579326</v>
+        <v>799.75793262000002</v>
       </c>
       <c r="C358" s="5">
-        <v>2.998756999999955</v>
+        <v>2.9987570700000106</v>
       </c>
       <c r="D358" s="5">
-        <v>4.6111061520763386</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.6111062622467447</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>801.6461663</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8882337000000007</v>
+        <v>1.8882336799999848</v>
       </c>
       <c r="D359" s="5">
-        <v>2.8702896438693948</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.8702896129989552</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>804.41649480000001</v>
+        <v>804.41649481000002</v>
       </c>
       <c r="C360" s="5">
-        <v>2.7703285000000051</v>
+        <v>2.770328510000013</v>
       </c>
       <c r="D360" s="5">
-        <v>4.2266954169533966</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.2266954325014483</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>806.92204330000004</v>
+        <v>806.92204328000003</v>
       </c>
       <c r="C361" s="5">
-        <v>2.5055485000000317</v>
+        <v>2.5055484700000079</v>
       </c>
       <c r="D361" s="5">
-        <v>3.8023884847233624</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.8023884383649342</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>808.46476170000005</v>
+        <v>808.46476173999997</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5427184000000125</v>
+        <v>1.5427184599999464</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3185053484794604</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3185054396597904</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>808.87664150000001</v>
+        <v>808.87664144999997</v>
       </c>
       <c r="C363" s="5">
-        <v>0.4118797999999515</v>
+        <v>0.41187970999999379</v>
       </c>
       <c r="D363" s="5">
-        <v>0.61306695764316022</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.61306682327588735</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>811.67354360000002</v>
+        <v>811.67354355999998</v>
       </c>
       <c r="C364" s="5">
-        <v>2.7969021000000112</v>
+        <v>2.7969021100000191</v>
       </c>
       <c r="D364" s="5">
-        <v>4.2291401516042715</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.2291401672802653</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>813.65256580000005</v>
+        <v>813.65256583999997</v>
       </c>
       <c r="C365" s="5">
-        <v>1.9790222000000313</v>
+        <v>1.979022279999981</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9653960903306187</v>
+        <v>2.9653962119639665</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2487345428517278</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.2487345518580568</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>816.91122210000003</v>
+        <v>816.91122212000005</v>
       </c>
       <c r="C366" s="5">
-        <v>3.2586562999999842</v>
+        <v>3.258656280000082</v>
       </c>
       <c r="D366" s="5">
-        <v>4.9132560160672467</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.9132559849980773</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>818.73768810000001</v>
+        <v>818.73768805999998</v>
       </c>
       <c r="C367" s="5">
-        <v>1.8264659999999822</v>
+        <v>1.8264659399999346</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7162231327668929</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.7162230423707134</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>818.41949890000001</v>
+        <v>818.41949891000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.31818920000000617</v>
+        <v>-0.3181891499999665</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.46536510022872069</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.46536502728057316</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>793.4641292</v>
+        <v>793.46412921000001</v>
       </c>
       <c r="C369" s="5">
         <v>-24.955369700000006</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.037029309165685</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-31.037029308847654</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>794.90062399999999</v>
+        <v>794.90062396999997</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4364947999999913</v>
+        <v>1.4364947599999596</v>
       </c>
       <c r="D370" s="5">
-        <v>2.1942542164873347</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>2.1942541547493866</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>795.38937320000002</v>
+        <v>795.38937319000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.4887492000000293</v>
+        <v>0.48874922000004517</v>
       </c>
       <c r="D371" s="5">
-        <v>0.74032710557994097</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.74032713600507005</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>795.42156379999994</v>
+        <v>795.42156378000004</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2190599999921687E-2</v>
+        <v>3.2190590000027441E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.857661034201044E-2</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.8576595248972509E-2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>797.52779190000001</v>
+        <v>797.52779192000003</v>
       </c>
       <c r="C373" s="5">
-        <v>2.1062281000000667</v>
+        <v>2.1062281399999847</v>
       </c>
       <c r="D373" s="5">
-        <v>3.2242146320391241</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.2242146942476291</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>800.17933100000005</v>
+        <v>800.17933103999997</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6515391000000363</v>
+        <v>2.6515391199999385</v>
       </c>
       <c r="D374" s="5">
-        <v>4.0634061205139682</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>4.0634061516220843</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>805.9290694</v>
+        <v>805.92906934999996</v>
       </c>
       <c r="C375" s="5">
-        <v>5.7497383999999556</v>
+        <v>5.7497383099999979</v>
       </c>
       <c r="D375" s="5">
-        <v>8.9717435704721673</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>8.9717434239762639</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>809.54455959999996</v>
+        <v>809.54455958000005</v>
       </c>
       <c r="C376" s="5">
-        <v>3.6154901999999538</v>
+        <v>3.6154902300000913</v>
       </c>
       <c r="D376" s="5">
-        <v>5.5181704975540979</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.5181705448285934</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>812.9479106</v>
+        <v>812.94791064000003</v>
       </c>
       <c r="C377" s="5">
-        <v>3.4033510000000433</v>
+        <v>3.4033510599999772</v>
       </c>
       <c r="D377" s="5">
-        <v>5.16313587952546</v>
+        <v>5.1631359727952297</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.6603942471097373E-2</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-8.6603942466823014E-2</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>817.63413190000006</v>
+        <v>817.63413186000002</v>
       </c>
       <c r="C378" s="5">
-        <v>4.6862213000000565</v>
+        <v>4.6862212199999931</v>
       </c>
       <c r="D378" s="5">
-        <v>7.1409571071837652</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.1409569810247486</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>818.22484010000005</v>
+        <v>818.22484007000003</v>
       </c>
       <c r="C379" s="5">
-        <v>0.59070819999999458</v>
+        <v>0.59070821000000251</v>
       </c>
       <c r="D379" s="5">
-        <v>0.8704055317345416</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.87040554657082936</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>826.50985160000005</v>
+        <v>826.50985156000002</v>
       </c>
       <c r="C380" s="5">
-        <v>8.285011499999996</v>
+        <v>8.285011489999988</v>
       </c>
       <c r="D380" s="5">
-        <v>12.85076187045493</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.850761854568017</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>829.3402466</v>
+        <v>829.34024662000002</v>
       </c>
       <c r="C381" s="5">
-        <v>2.8303949999999531</v>
+        <v>2.8303950600000007</v>
       </c>
       <c r="D381" s="5">
-        <v>4.1877079924478533</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.1877080831060676</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>831.33014370000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9898971000000074</v>
+        <v>1.9898970799999915</v>
       </c>
       <c r="D382" s="5">
-        <v>2.9175500252970776</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.9175499955142348</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>833.23169849999999</v>
+        <v>833.23169846999997</v>
       </c>
       <c r="C383" s="5">
-        <v>1.9015547999999853</v>
+        <v>1.9015547699999615</v>
       </c>
       <c r="D383" s="5">
-        <v>2.7796331039741995</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.7796330595677654</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>841.09284130000003</v>
+        <v>841.09284128000002</v>
       </c>
       <c r="C384" s="5">
-        <v>7.8611428000000387</v>
+        <v>7.8611428100000467</v>
       </c>
       <c r="D384" s="5">
-        <v>11.927766847903642</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.92776686432464</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>844.42194259999997</v>
+        <v>844.42194261999998</v>
       </c>
       <c r="C385" s="5">
-        <v>3.3291012999999339</v>
+        <v>3.3291013399999656</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8544535769654118</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.8544536366866176</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>847.37520050000001</v>
+        <v>847.37520051000001</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9532579000000396</v>
+        <v>2.9532578900000317</v>
       </c>
       <c r="D386" s="5">
-        <v>4.278523963280545</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.2785239484098625</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>859.39962390000005</v>
+        <v>859.39962385000001</v>
       </c>
       <c r="C387" s="5">
-        <v>12.024423400000046</v>
+        <v>12.024423339999998</v>
       </c>
       <c r="D387" s="5">
-        <v>18.42214283321033</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>18.422142733762325</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>864.03209240000001</v>
+        <v>864.03209237999999</v>
       </c>
       <c r="C388" s="5">
-        <v>4.632468499999959</v>
+        <v>4.6324685299999828</v>
       </c>
       <c r="D388" s="5">
-        <v>6.663682120933645</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.6636821657745982</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>868.09405030000005</v>
+        <v>868.09405025000001</v>
       </c>
       <c r="C389" s="5">
-        <v>4.0619579000000385</v>
+        <v>4.0619578700000147</v>
       </c>
       <c r="D389" s="5">
-        <v>5.7895751366008996</v>
+        <v>5.7895750928673051</v>
       </c>
       <c r="E389" s="5">
-        <v>6.7834776350306658</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.7834776236260552</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>870.0976412</v>
+        <v>870.09764123000002</v>
       </c>
       <c r="C390" s="5">
-        <v>2.0035908999999492</v>
+        <v>2.0035909800000127</v>
       </c>
       <c r="D390" s="5">
-        <v>2.8050714859529702</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.805071599543929</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>874.04319459999999</v>
+        <v>874.04319455999996</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9455533999999943</v>
+        <v>3.9455533299999388</v>
       </c>
       <c r="D391" s="5">
-        <v>5.5793180913432661</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>5.5793179896787226</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>877.42637300000001</v>
       </c>
       <c r="C392" s="5">
-        <v>3.3831784000000198</v>
+        <v>3.3831784400000515</v>
       </c>
       <c r="D392" s="5">
-        <v>4.745038108382249</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.7450381659052798</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>885.03692750000005</v>
+        <v>885.03692748000003</v>
       </c>
       <c r="C393" s="5">
-        <v>7.6105545000000347</v>
+        <v>7.6105544800000189</v>
       </c>
       <c r="D393" s="5">
-        <v>10.919650588586061</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>10.919650558507342</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>888.42876699999999</v>
+        <v>888.42876696999997</v>
       </c>
       <c r="C394" s="5">
-        <v>3.3918394999999464</v>
+        <v>3.3918394899999385</v>
       </c>
       <c r="D394" s="5">
-        <v>4.6970990924708689</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.6970990784378053</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>888.263914</v>
+        <v>888.26391397999998</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.1648529999999937</v>
+        <v>-0.16485298999998577</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.22243970710619232</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.22243969363425764</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>898.42698800000005</v>
+        <v>898.42698799000004</v>
       </c>
       <c r="C396" s="5">
-        <v>10.163074000000051</v>
+        <v>10.163074010000059</v>
       </c>
       <c r="D396" s="5">
-        <v>14.627611243982997</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.627611259643981</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>901.56219209999995</v>
+        <v>901.56219209000005</v>
       </c>
       <c r="C397" s="5">
-        <v>3.1352040999998962</v>
+        <v>3.1352041000000099</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2689064297344759</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.268906429782926</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>905.46903789999999</v>
+        <v>905.46903787999997</v>
       </c>
       <c r="C398" s="5">
-        <v>3.9068458000000419</v>
+        <v>3.9068457899999203</v>
       </c>
       <c r="D398" s="5">
-        <v>5.3258475625608703</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.3258475486626766</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>909.43087100000002</v>
+        <v>909.43087101000003</v>
       </c>
       <c r="C399" s="5">
-        <v>3.9618331000000353</v>
+        <v>3.9618331300000591</v>
       </c>
       <c r="D399" s="5">
-        <v>5.3787532883608158</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.378753330197017</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>910.23967719999996</v>
       </c>
       <c r="C400" s="5">
-        <v>0.80880619999993542</v>
+        <v>0.80880618999992748</v>
       </c>
       <c r="D400" s="5">
-        <v>1.0724608694782978</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.0724608561414994</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>911.00502989999995</v>
+        <v>911.00502986000004</v>
       </c>
       <c r="C401" s="5">
-        <v>0.765352699999994</v>
+        <v>0.76535266000007596</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0136697782042292</v>
+        <v>1.0136697249811588</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9431256423391634</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.9431256437758364</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>914.14499430000001</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1399644000000535</v>
+        <v>3.1399644399999715</v>
       </c>
       <c r="D402" s="5">
-        <v>4.2153587255826963</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.2153587804926396</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>916.38490360000003</v>
       </c>
       <c r="C403" s="5">
         <v>2.2399093000000221</v>
       </c>
       <c r="D403" s="5">
         <v>2.9802844350743207</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>918.53587319999997</v>
+        <v>918.53587324</v>
       </c>
       <c r="C404" s="5">
-        <v>2.1509695999999394</v>
+        <v>2.1509696399999712</v>
       </c>
       <c r="D404" s="5">
-        <v>2.8533292911348651</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.8533293448829822</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>917.62578289999999</v>
+        <v>917.62578292000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.91009029999997892</v>
+        <v>-0.91009031999999479</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.1825086376285654</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.1825086634224991</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>919.74945920000005</v>
+        <v>919.74945917000002</v>
       </c>
       <c r="C406" s="5">
-        <v>2.1236763000000565</v>
+        <v>2.1236762500000168</v>
       </c>
       <c r="D406" s="5">
-        <v>2.8128036755067365</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.8128036083746366</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>921.20171500000004</v>
+        <v>921.20171495</v>
       </c>
       <c r="C407" s="5">
-        <v>1.452255799999989</v>
+        <v>1.4522557799999731</v>
       </c>
       <c r="D407" s="5">
-        <v>1.9113043467372304</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.9113043202492408</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>919.88063869999996</v>
+        <v>919.88063865000004</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3210763000000725</v>
+        <v>-1.3210762999999588</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.7073863715050486</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.7073863715968418</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>921.12566649999997</v>
+        <v>921.12566652999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2450278000000026</v>
+        <v>1.2450278799999523</v>
       </c>
       <c r="D409" s="5">
-        <v>1.6363050922053146</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.6363051982204668</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>921.96132179999995</v>
+        <v>921.96132181999997</v>
       </c>
       <c r="C410" s="5">
-        <v>0.83565529999998489</v>
+        <v>0.83565528999997696</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0941016213201538</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.0941016081263077</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>920.24857499999996</v>
+        <v>920.24857498999995</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.7127467999999908</v>
+        <v>-1.7127468300000146</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.2066280804044602</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.2066281186138181</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>919.43904310000005</v>
+        <v>919.43904312999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.80953189999991082</v>
+        <v>-0.80953185999999278</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.0505334810869904</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.0505334294411139</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>920.66449369999998</v>
+        <v>920.66449372</v>
       </c>
       <c r="C413" s="5">
-        <v>1.225450599999931</v>
+        <v>1.2254505900000368</v>
       </c>
       <c r="D413" s="5">
-        <v>1.6111656499077087</v>
+        <v>1.611165636610945</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0603085035721938</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.0603085102048659</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>920.05292450000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.61156919999996262</v>
+        <v>-0.61156921999997849</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.7942173777360173</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.79421740359705284</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>920.15836730000001</v>
+        <v>920.15836729</v>
       </c>
       <c r="C415" s="5">
-        <v>0.10544279999999162</v>
+        <v>0.10544278999998369</v>
       </c>
       <c r="D415" s="5">
-        <v>0.13761289530449528</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.13761288224514168</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>921.46988529999999</v>
+        <v>921.46988527999997</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3115179999999782</v>
+        <v>1.3115179899999703</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7238532388224925</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.7238532255941852</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>921.77994509999996</v>
+        <v>921.77994510999997</v>
       </c>
       <c r="C417" s="5">
-        <v>0.31005979999997635</v>
+        <v>0.31005983000000015</v>
       </c>
       <c r="D417" s="5">
-        <v>0.40452880528853985</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.4045288445101658</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>923.35780729999999</v>
+        <v>923.35780732000001</v>
       </c>
       <c r="C418" s="5">
-        <v>1.5778622000000269</v>
+        <v>1.5778622100000348</v>
       </c>
       <c r="D418" s="5">
-        <v>2.073556485571082</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.073556498813911</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>925.27008220000005</v>
+        <v>925.27008215000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.9122749000000567</v>
+        <v>1.9122748300000012</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5137051729215987</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.5137050798001992</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>926.02525630000002</v>
+        <v>926.02525632000004</v>
       </c>
       <c r="C420" s="5">
-        <v>0.75517409999997653</v>
+        <v>0.75517417000003206</v>
       </c>
       <c r="D420" s="5">
-        <v>0.98380777507300898</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.9838078667290695</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>926.95074709999994</v>
+        <v>926.95074710999995</v>
       </c>
       <c r="C421" s="5">
-        <v>0.92549079999992045</v>
+        <v>0.92549078999991252</v>
       </c>
       <c r="D421" s="5">
-        <v>1.205921814134614</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.2059218010066042</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>929.89709559999994</v>
+        <v>929.89709558000004</v>
       </c>
       <c r="C422" s="5">
-        <v>2.9463484999999991</v>
+        <v>2.946348470000089</v>
       </c>
       <c r="D422" s="5">
-        <v>3.8816380890809077</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.8816380488218005</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>932.50923890000001</v>
+        <v>932.50923892000003</v>
       </c>
       <c r="C423" s="5">
-        <v>2.6121433000000707</v>
+        <v>2.6121433399999887</v>
       </c>
       <c r="D423" s="5">
-        <v>3.4234508794648733</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.4234509327756513</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>935.15504780000003</v>
+        <v>935.15504778000002</v>
       </c>
       <c r="C424" s="5">
-        <v>2.64580890000002</v>
+        <v>2.6458088599999883</v>
       </c>
       <c r="D424" s="5">
-        <v>3.4583980952804572</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.4583980421016181</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>935.88972469999999</v>
+        <v>935.88972468999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.734676899999954</v>
+        <v>0.73467690999996194</v>
       </c>
       <c r="D425" s="5">
-        <v>0.94682870483620007</v>
+        <v>0.94682871779983024</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6537219697495109</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6537219664550795</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>937.9360835</v>
+        <v>937.93608351</v>
       </c>
       <c r="C426" s="5">
-        <v>2.0463588000000072</v>
+        <v>2.0463588200000231</v>
       </c>
       <c r="D426" s="5">
-        <v>2.655631440779449</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.6556314670757031</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>939.30505479999999</v>
+        <v>939.30505474999995</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3689712999999983</v>
+        <v>1.3689712399999507</v>
       </c>
       <c r="D427" s="5">
-        <v>1.765597214572634</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.7655971365477141</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>939.69210729999998</v>
+        <v>939.69210727999996</v>
       </c>
       <c r="C428" s="5">
-        <v>0.38705249999998159</v>
+        <v>0.38705253000000539</v>
       </c>
       <c r="D428" s="5">
-        <v>0.495597333280684</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.49559737180742136</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>941.83259009999995</v>
+        <v>941.83259010999996</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1404827999999725</v>
+        <v>2.1404828299999963</v>
       </c>
       <c r="D429" s="5">
-        <v>2.7679328379276891</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.7679328772688638</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>941.74047840000003</v>
+        <v>941.74047834999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-9.2111699999918528E-2</v>
+        <v>-9.2111759999966125E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.11729749424107538</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.11729757060439105</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>940.58565039999996</v>
+        <v>940.58565036000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.1548280000000659</v>
+        <v>-1.1548279899999443</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.4616396632506468</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.4616396507560303</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>942.28283490000001</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6971845000000485</v>
+        <v>1.6971845399999665</v>
       </c>
       <c r="D432" s="5">
-        <v>2.1868877122064756</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.1868877643543172</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>942.88733649999995</v>
+        <v>942.88733653999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.60450159999993502</v>
+        <v>0.60450163999996676</v>
       </c>
       <c r="D433" s="5">
-        <v>0.77255669806892691</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.77255674936960173</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>942.71653100000003</v>
+        <v>942.71653103000006</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.1708054999999149</v>
+        <v>-0.17080550999992283</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.21716540274104856</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.21716541543342904</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>943.63057809999998</v>
+        <v>943.63057807999996</v>
       </c>
       <c r="C435" s="5">
-        <v>0.91404709999994793</v>
+        <v>0.91404704999990827</v>
       </c>
       <c r="D435" s="5">
-        <v>1.1697309600644523</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.169730895699006</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>942.64804590000006</v>
+        <v>942.64804586000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.98253219999992325</v>
+        <v>-0.98253221999993912</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2423399571639626</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.2423399823340286</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>944.93042749999995</v>
+        <v>944.93042752999997</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2823815999998942</v>
+        <v>2.2823816699999497</v>
       </c>
       <c r="D437" s="5">
-        <v>2.944499654315047</v>
+        <v>2.9444997459546096</v>
       </c>
       <c r="E437" s="5">
-        <v>0.9660008611482418</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.96600086543257024</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>940.62099860000001</v>
+        <v>940.62099857999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.3094288999999435</v>
+        <v>-4.3094289499999832</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.337486573001204</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-5.3374866332189246</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>940.97800440000003</v>
+        <v>941.03849820999994</v>
       </c>
       <c r="C439" s="5">
-        <v>0.35700580000002446</v>
+        <v>0.41749962999995205</v>
       </c>
       <c r="D439" s="5">
-        <v>0.45640314852457564</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.53392855392011551</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>942.36225057000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.3237523600000713</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.7011531334412577</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE555000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>