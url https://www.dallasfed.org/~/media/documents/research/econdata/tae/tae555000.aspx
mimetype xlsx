--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{03D635B7-395A-494E-9EB1-373FF983E855}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{53C8D3A3-436E-46FC-BE52-B357B6B9F78E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CAF88FC-D7C7-4EBB-AE5A-EBD96B256DF8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE31EAC9-F784-4BDB-8656-901B8F7FE659}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCAC1B7E-9FB4-43F9-8C79-CC86782A6CB3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF57D104-69EC-4644-955E-1F8CCD3AE75E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>454.19999715</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>456.28268901000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.0826918600000113</v>
       </c>
       <c r="D7" s="5">
         <v>5.6434028780207202</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>456.41235116000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.12966215000000147</v>
       </c>
       <c r="D8" s="5">
         <v>0.34153825912830449</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>460.06635023000001</v>
       </c>
       <c r="C9" s="5">
         <v>3.6539990699999976</v>
       </c>
       <c r="D9" s="5">
         <v>10.041619509499867</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>461.37566179999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.3093115699999771</v>
       </c>
       <c r="D10" s="5">
         <v>3.4690682478010881</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>462.4362716</v>
       </c>
       <c r="C11" s="5">
         <v>1.0606098000000088</v>
       </c>
       <c r="D11" s="5">
         <v>2.7937046961417966</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>460.76569742999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.670574170000009</v>
       </c>
       <c r="D12" s="5">
         <v>-4.2499554490711748</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>461.27527053</v>
       </c>
       <c r="C13" s="5">
         <v>0.50957310000001144</v>
       </c>
       <c r="D13" s="5">
         <v>1.3352141932131412</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>461.84118527999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.56591474999999036</v>
       </c>
       <c r="D14" s="5">
         <v>1.4821926490871995</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>456.83350213</v>
       </c>
       <c r="C15" s="5">
         <v>-5.0076831499999912</v>
       </c>
       <c r="D15" s="5">
         <v>-12.262867041138669</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>456.68006348</v>
       </c>
       <c r="C16" s="5">
         <v>-0.15343864999999823</v>
       </c>
       <c r="D16" s="5">
         <v>-0.4023054819209837</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>456.87015134000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.19008786000000555</v>
       </c>
       <c r="D17" s="5">
         <v>0.50063136108602357</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>449.58275321999997</v>
       </c>
       <c r="C18" s="5">
         <v>-7.2873981200000344</v>
       </c>
       <c r="D18" s="5">
         <v>-17.547792423648524</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>450.41180632999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.82905311000001802</v>
       </c>
       <c r="D19" s="5">
         <v>2.2354420572000322</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>450.51931116999998</v>
       </c>
       <c r="C20" s="5">
         <v>0.10750483999999005</v>
       </c>
       <c r="D20" s="5">
         <v>0.28679375838946974</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>450.96033283000003</v>
       </c>
       <c r="C21" s="5">
         <v>0.44102166000004672</v>
       </c>
       <c r="D21" s="5">
         <v>1.1810474644837754</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>450.52986141000002</v>
       </c>
       <c r="C22" s="5">
         <v>-0.43047142000000349</v>
       </c>
       <c r="D22" s="5">
         <v>-1.1394844491086742</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>449.86721424000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.66264717000001383</v>
       </c>
       <c r="D23" s="5">
         <v>-1.7507728716273041</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>450.40183610999998</v>
       </c>
       <c r="C24" s="5">
         <v>0.53462186999996675</v>
       </c>
       <c r="D24" s="5">
         <v>1.4354372823575989</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>450.87014561000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.46830950000003213</v>
       </c>
       <c r="D25" s="5">
         <v>1.2548712096745129</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>450.17961717999998</v>
       </c>
       <c r="C26" s="5">
         <v>-0.69052843000002895</v>
       </c>
       <c r="D26" s="5">
         <v>-1.8224529454992977</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>450.08243868</v>
       </c>
       <c r="C27" s="5">
         <v>-9.7178499999984069E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.25873194468822858</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>450.31835326999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.23591458999999304</v>
       </c>
       <c r="D28" s="5">
         <v>0.6308068149841306</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>450.19978392000002</v>
       </c>
       <c r="C29" s="5">
         <v>-0.11856934999997293</v>
       </c>
       <c r="D29" s="5">
         <v>-0.31550424570061519</v>
       </c>
       <c r="E29" s="5">
         <v>-1.4600138355363779</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>447.88526062</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3145233000000189</v>
       </c>
       <c r="D30" s="5">
         <v>-5.9978341477803232</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>448.33359317999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.448332559999983</v>
       </c>
       <c r="D31" s="5">
         <v>1.2078337353478963</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>448.58065973999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.24706656000000748</v>
       </c>
       <c r="D32" s="5">
         <v>0.66330102827716342</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>447.74988259000003</v>
       </c>
       <c r="C33" s="5">
         <v>-0.83077714999996033</v>
       </c>
       <c r="D33" s="5">
         <v>-2.199916919978262</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>447.86176234999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.11187975999996524</v>
       </c>
       <c r="D34" s="5">
         <v>0.30025774974031805</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>447.63738984999998</v>
       </c>
       <c r="C35" s="5">
         <v>-0.22437250000001541</v>
       </c>
       <c r="D35" s="5">
         <v>-0.59952952145430061</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>446.53842146</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0989683899999818</v>
       </c>
       <c r="D36" s="5">
         <v>-2.9065938898074739</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>446.29263537000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.24578608999996732</v>
       </c>
       <c r="D37" s="5">
         <v>-0.65851455662169212</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>444.42770768999998</v>
       </c>
       <c r="C38" s="5">
         <v>-1.8649276800000507</v>
       </c>
       <c r="D38" s="5">
         <v>-4.9007960747346484</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>448.75445036999997</v>
       </c>
       <c r="C39" s="5">
         <v>4.3267426799999953</v>
       </c>
       <c r="D39" s="5">
         <v>12.328949738745433</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>448.94393121000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.18948084000004428</v>
       </c>
       <c r="D40" s="5">
         <v>0.50786302047991505</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>448.02710590999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.91682530000002771</v>
       </c>
       <c r="D41" s="5">
         <v>-2.4232797873917411</v>
       </c>
       <c r="E41" s="5">
         <v>-0.48260307703437144</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>451.54569686000002</v>
       </c>
       <c r="C42" s="5">
         <v>3.5185909500000321</v>
       </c>
       <c r="D42" s="5">
         <v>9.842147795340118</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>452.43473415</v>
       </c>
       <c r="C43" s="5">
         <v>0.88903728999997611</v>
       </c>
       <c r="D43" s="5">
         <v>2.3884040457198941</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>452.97238712000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.53765297000001055</v>
       </c>
       <c r="D44" s="5">
         <v>1.4353831655059324</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>452.97068616000001</v>
       </c>
       <c r="C45" s="5">
         <v>-1.7009599999937564E-3</v>
       </c>
       <c r="D45" s="5">
         <v>-4.5060359140314254E-3</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>453.64705341000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.67636724999999842</v>
       </c>
       <c r="D46" s="5">
         <v>1.8066060543751261</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>455.89348200000001</v>
       </c>
       <c r="C47" s="5">
         <v>2.2464285899999936</v>
       </c>
       <c r="D47" s="5">
         <v>6.1068604594869624</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>459.77146291000003</v>
       </c>
       <c r="C48" s="5">
         <v>3.8779809100000193</v>
       </c>
       <c r="D48" s="5">
         <v>10.698961639307146</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>460.10406272</v>
       </c>
       <c r="C49" s="5">
         <v>0.33259980999997651</v>
       </c>
       <c r="D49" s="5">
         <v>0.87154515446283831</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>459.94508454999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.15897817000001169</v>
       </c>
       <c r="D50" s="5">
         <v>-0.41384480357294917</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>460.38244896999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.43736441999999442</v>
       </c>
       <c r="D51" s="5">
         <v>1.1470737055870428</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>461.38593844000002</v>
       </c>
       <c r="C52" s="5">
         <v>1.0034894700000336</v>
       </c>
       <c r="D52" s="5">
         <v>2.6472097306298625</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>462.11733192000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.73139348000000837</v>
       </c>
       <c r="D53" s="5">
         <v>1.9189247016047517</v>
       </c>
       <c r="E53" s="5">
         <v>3.1449494515250365</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>462.93200268999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.8146707699999638</v>
       </c>
       <c r="D54" s="5">
         <v>2.1361235232863152</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>463.64066702000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.70866433000003326</v>
       </c>
       <c r="D55" s="5">
         <v>1.8525264346012982</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>465.33082911000002</v>
       </c>
       <c r="C56" s="5">
         <v>1.6901620900000012</v>
       </c>
       <c r="D56" s="5">
         <v>4.4632788091034659</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>470.44518072</v>
       </c>
       <c r="C57" s="5">
         <v>5.1143516099999715</v>
       </c>
       <c r="D57" s="5">
         <v>14.016149676515589</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>470.16394042000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.28124029999997902</v>
       </c>
       <c r="D58" s="5">
         <v>-0.7150267913100028</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>470.00905089000003</v>
       </c>
       <c r="C59" s="5">
         <v>-0.15488952999999128</v>
       </c>
       <c r="D59" s="5">
         <v>-0.39460923191041442</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>471.45278667000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.4437357799999972</v>
       </c>
       <c r="D60" s="5">
         <v>3.7489790038202297</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>471.03508231000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.4177043600000161</v>
       </c>
       <c r="D61" s="5">
         <v>-1.0580272166679672</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>471.11398673999997</v>
       </c>
       <c r="C62" s="5">
         <v>7.8904429999965942E-2</v>
       </c>
       <c r="D62" s="5">
         <v>0.20120072544085321</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>471.93237658999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.81838985000001685</v>
       </c>
       <c r="D63" s="5">
         <v>2.1045974452172933</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>473.00683143999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.0744548499999951</v>
       </c>
       <c r="D64" s="5">
         <v>2.7665278581944897</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>473.37256732999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.36573588999999629</v>
       </c>
       <c r="D65" s="5">
         <v>0.93181385021368079</v>
       </c>
       <c r="E65" s="5">
         <v>2.4355795882480269</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>468.48940220999998</v>
       </c>
       <c r="C66" s="5">
         <v>-4.883165120000001</v>
       </c>
       <c r="D66" s="5">
         <v>-11.700098839106809</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>468.55347468999997</v>
       </c>
       <c r="C67" s="5">
         <v>6.4072479999992993E-2</v>
       </c>
       <c r="D67" s="5">
         <v>0.1642402934703302</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>468.85749462000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.30401993000003813</v>
       </c>
       <c r="D68" s="5">
         <v>0.78140210133761379</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>470.75620717999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.8987125599999786</v>
       </c>
       <c r="D69" s="5">
         <v>4.9693024597300184</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>471.10598389</v>
       </c>
       <c r="C70" s="5">
         <v>0.34977671000001465</v>
       </c>
       <c r="D70" s="5">
         <v>0.89526502183163714</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>472.14161338999997</v>
       </c>
       <c r="C71" s="5">
         <v>1.0356294999999704</v>
       </c>
       <c r="D71" s="5">
         <v>2.6700822587292228</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>472.56517169</v>
       </c>
       <c r="C72" s="5">
         <v>0.4235583000000247</v>
       </c>
       <c r="D72" s="5">
         <v>1.0818476695635626</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>473.32715919999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.7619875099999831</v>
       </c>
       <c r="D73" s="5">
         <v>1.9521920146939653</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>475.53131975000002</v>
       </c>
       <c r="C74" s="5">
         <v>2.2041605500000401</v>
       </c>
       <c r="D74" s="5">
         <v>5.7334529913051435</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>473.35350643999999</v>
       </c>
       <c r="C75" s="5">
         <v>-2.1778133100000332</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3593594896200747</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>475.48994042999999</v>
       </c>
       <c r="C76" s="5">
         <v>2.1364339900000004</v>
       </c>
       <c r="D76" s="5">
         <v>5.5525712776292258</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>476.27348331000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.78354288000002725</v>
       </c>
       <c r="D77" s="5">
         <v>1.9954579381585624</v>
       </c>
       <c r="E77" s="5">
         <v>0.61281877747210167</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>477.78104087999998</v>
       </c>
       <c r="C78" s="5">
         <v>1.5075575699999604</v>
       </c>
       <c r="D78" s="5">
         <v>3.8652126846552282</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>478.66510363999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.88406276000000616</v>
       </c>
       <c r="D79" s="5">
         <v>2.2431585707516799</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>479.38408769</v>
       </c>
       <c r="C80" s="5">
         <v>0.71898405000001731</v>
       </c>
       <c r="D80" s="5">
         <v>1.8174385027599715</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>479.49371581000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.10962812000002486</v>
       </c>
       <c r="D81" s="5">
         <v>0.27476784870068549</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>480.48709858000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.99338276999998243</v>
       </c>
       <c r="D82" s="5">
         <v>2.5146033801341838</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>481.77173520999997</v>
       </c>
       <c r="C83" s="5">
         <v>1.2846366299999659</v>
       </c>
       <c r="D83" s="5">
         <v>3.2559369544957528</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>483.24452729000001</v>
       </c>
       <c r="C84" s="5">
         <v>1.4727920800000334</v>
       </c>
       <c r="D84" s="5">
         <v>3.7307524116950708</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>485.28934763000001</v>
       </c>
       <c r="C85" s="5">
         <v>2.0448203400000011</v>
       </c>
       <c r="D85" s="5">
         <v>5.197584654703058</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>485.21076435999998</v>
       </c>
       <c r="C86" s="5">
         <v>-7.8583270000024186E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.19414393589811674</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>489.29683283999998</v>
       </c>
       <c r="C87" s="5">
         <v>4.0860684799999945</v>
       </c>
       <c r="D87" s="5">
         <v>10.586911855277936</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>493.08228194999998</v>
       </c>
       <c r="C88" s="5">
         <v>3.7854491100000018</v>
       </c>
       <c r="D88" s="5">
         <v>9.6892105443515675</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>492.57325989999998</v>
       </c>
       <c r="C89" s="5">
         <v>-0.50902204999999867</v>
       </c>
       <c r="D89" s="5">
         <v>-1.2317826859977177</v>
       </c>
       <c r="E89" s="5">
         <v>3.4223565159916092</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>494.38762492000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.8143650200000252</v>
       </c>
       <c r="D90" s="5">
         <v>4.5107861204177091</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>496.20132713999999</v>
       </c>
       <c r="C91" s="5">
         <v>1.8137022199999819</v>
       </c>
       <c r="D91" s="5">
         <v>4.4922214112740999</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>498.11735133000002</v>
       </c>
       <c r="C92" s="5">
         <v>1.9160241900000301</v>
       </c>
       <c r="D92" s="5">
         <v>4.7333472176950275</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>499.99459789999997</v>
       </c>
       <c r="C93" s="5">
         <v>1.8772465699999543</v>
       </c>
       <c r="D93" s="5">
         <v>4.6173472830403739</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>502.96823551</v>
       </c>
       <c r="C94" s="5">
         <v>2.9736376100000257</v>
       </c>
       <c r="D94" s="5">
         <v>7.3749454569235429</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>504.14250300999998</v>
       </c>
       <c r="C95" s="5">
         <v>1.1742674999999849</v>
       </c>
       <c r="D95" s="5">
         <v>2.8378664384464125</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>504.87394418999997</v>
       </c>
       <c r="C96" s="5">
         <v>0.73144117999999025</v>
       </c>
       <c r="D96" s="5">
         <v>1.7549947640068897</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>505.90697046000003</v>
       </c>
       <c r="C97" s="5">
         <v>1.0330262700000503</v>
       </c>
       <c r="D97" s="5">
         <v>2.4831493666286342</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>508.45418438000002</v>
       </c>
       <c r="C98" s="5">
         <v>2.5472139199999901</v>
       </c>
       <c r="D98" s="5">
         <v>6.2120889345995467</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>516.22336637000001</v>
       </c>
       <c r="C99" s="5">
         <v>7.7691819899999928</v>
       </c>
       <c r="D99" s="5">
         <v>19.958214775819648</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>518.20272815999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.9793617899999845</v>
       </c>
       <c r="D100" s="5">
         <v>4.6994590346106646</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>520.81990484000005</v>
       </c>
       <c r="C101" s="5">
         <v>2.6171766800000569</v>
       </c>
       <c r="D101" s="5">
         <v>6.2318012974008186</v>
       </c>
       <c r="E101" s="5">
         <v>5.7345063647455286</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>523.43423050000001</v>
       </c>
       <c r="C102" s="5">
         <v>2.6143256599999631</v>
       </c>
       <c r="D102" s="5">
         <v>6.1926742629766496</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>525.85627151000006</v>
       </c>
       <c r="C103" s="5">
         <v>2.4220410100000436</v>
       </c>
       <c r="D103" s="5">
         <v>5.6961697378792531</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>527.92803592999996</v>
       </c>
       <c r="C104" s="5">
         <v>2.0717644199999086</v>
       </c>
       <c r="D104" s="5">
         <v>4.8315529273331936</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>531.57213065999997</v>
       </c>
       <c r="C105" s="5">
         <v>3.6440947300000062</v>
       </c>
       <c r="D105" s="5">
         <v>8.6049776175294532</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>533.11106203999998</v>
       </c>
       <c r="C106" s="5">
         <v>1.5389313800000082</v>
       </c>
       <c r="D106" s="5">
         <v>3.5299221012893511</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>533.13852584000006</v>
       </c>
       <c r="C107" s="5">
         <v>2.7463800000077754E-2</v>
       </c>
       <c r="D107" s="5">
         <v>6.1836832536621422E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>538.53103426999996</v>
       </c>
       <c r="C108" s="5">
         <v>5.3925084299999071</v>
       </c>
       <c r="D108" s="5">
         <v>12.83608961397842</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>541.04158233999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.5105480700000271</v>
       </c>
       <c r="D109" s="5">
         <v>5.7399026286230725</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>543.69558343000006</v>
       </c>
       <c r="C110" s="5">
         <v>2.6540010900000652</v>
       </c>
       <c r="D110" s="5">
         <v>6.0478643485125883</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>548.22111297000004</v>
       </c>
       <c r="C111" s="5">
         <v>4.5255295399999795</v>
       </c>
       <c r="D111" s="5">
         <v>10.458571413138973</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>548.00561249999998</v>
       </c>
       <c r="C112" s="5">
         <v>-0.21550047000005179</v>
       </c>
       <c r="D112" s="5">
         <v>-0.47069001192934223</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>549.74856796999995</v>
       </c>
       <c r="C113" s="5">
         <v>1.7429554699999699</v>
       </c>
       <c r="D113" s="5">
         <v>3.8841292772974656</v>
       </c>
       <c r="E113" s="5">
         <v>5.5544465296285095</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>550.25164931999996</v>
       </c>
       <c r="C114" s="5">
         <v>0.5030813500000022</v>
       </c>
       <c r="D114" s="5">
         <v>1.1036779759515669</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>551.26480002999995</v>
       </c>
       <c r="C115" s="5">
         <v>1.0131507099999908</v>
       </c>
       <c r="D115" s="5">
         <v>2.2320129194871807</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>553.47212039999999</v>
       </c>
       <c r="C116" s="5">
         <v>2.2073203700000477</v>
       </c>
       <c r="D116" s="5">
         <v>4.9121639696134922</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>554.28343187999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.81131147999997211</v>
       </c>
       <c r="D117" s="5">
         <v>1.7732806831751491</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>555.49368878999996</v>
       </c>
       <c r="C118" s="5">
         <v>1.2102569099999982</v>
       </c>
       <c r="D118" s="5">
         <v>2.6518503034752117</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>556.32627198</v>
       </c>
       <c r="C119" s="5">
         <v>0.83258319000003667</v>
       </c>
       <c r="D119" s="5">
         <v>1.8134808843237815</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>560.29695262999996</v>
       </c>
       <c r="C120" s="5">
         <v>3.970680649999963</v>
       </c>
       <c r="D120" s="5">
         <v>8.909130334591687</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>561.82317315</v>
       </c>
       <c r="C121" s="5">
         <v>1.5262205200000381</v>
       </c>
       <c r="D121" s="5">
         <v>3.3181579492105762</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>561.85180150999997</v>
       </c>
       <c r="C122" s="5">
         <v>2.8628359999970598E-2</v>
       </c>
       <c r="D122" s="5">
         <v>6.11645501700675E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>562.47325913999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.62145763000000898</v>
       </c>
       <c r="D123" s="5">
         <v>1.3354102919424848</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>563.35856887</v>
       </c>
       <c r="C124" s="5">
         <v>0.88530973000001723</v>
       </c>
       <c r="D124" s="5">
         <v>1.9051871204712745</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>564.63149313999998</v>
       </c>
       <c r="C125" s="5">
         <v>1.2729242699999759</v>
       </c>
       <c r="D125" s="5">
         <v>2.7453843507267983</v>
       </c>
       <c r="E125" s="5">
         <v>2.7072239996834613</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>563.67376218000004</v>
       </c>
       <c r="C126" s="5">
         <v>-0.95773095999993529</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0165644332555632</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>564.30191020999996</v>
       </c>
       <c r="C127" s="5">
         <v>0.62814802999992025</v>
       </c>
       <c r="D127" s="5">
         <v>1.3454854060373167</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>565.39976670999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.0978565000000344</v>
       </c>
       <c r="D128" s="5">
         <v>2.3597590132687474</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>565.85608668999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.4563199799999893</v>
       </c>
       <c r="D129" s="5">
         <v>0.97280055027149093</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>565.96303622000005</v>
       </c>
       <c r="C130" s="5">
         <v>0.10694953000006535</v>
       </c>
       <c r="D130" s="5">
         <v>0.22704170788010458</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>566.64243987999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.67940365999993446</v>
       </c>
       <c r="D131" s="5">
         <v>1.4500749677870628</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>567.45546228000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.81302240000002257</v>
       </c>
       <c r="D132" s="5">
         <v>1.7354205236613129</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>567.92071289</v>
       </c>
       <c r="C133" s="5">
         <v>0.46525060999999823</v>
       </c>
       <c r="D133" s="5">
         <v>0.98831583901866082</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>569.57490996000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.6541970700000093</v>
       </c>
       <c r="D134" s="5">
         <v>3.5518118749681582</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.58638414999996</v>
       </c>
       <c r="C135" s="5">
         <v>1.0114741899999444</v>
       </c>
       <c r="D135" s="5">
         <v>2.1519461168220788</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>571.73368393999999</v>
       </c>
       <c r="C136" s="5">
         <v>1.1472997900000337</v>
       </c>
       <c r="D136" s="5">
         <v>2.4397496460315971</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>573.45833273999995</v>
       </c>
       <c r="C137" s="5">
         <v>1.7246487999999545</v>
       </c>
       <c r="D137" s="5">
         <v>3.6804938532514653</v>
       </c>
       <c r="E137" s="5">
         <v>1.5632921130404265</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>574.31916957999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.86083684000004723</v>
       </c>
       <c r="D138" s="5">
         <v>1.8163058880571459</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>576.07023738999999</v>
       </c>
       <c r="C139" s="5">
         <v>1.751067809999995</v>
       </c>
       <c r="D139" s="5">
         <v>3.7207164209388965</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>576.89181874999997</v>
       </c>
       <c r="C140" s="5">
         <v>0.82158135999998194</v>
       </c>
       <c r="D140" s="5">
         <v>1.7249075463074304</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>577.67623547999995</v>
       </c>
       <c r="C141" s="5">
         <v>0.78441672999997536</v>
       </c>
       <c r="D141" s="5">
         <v>1.6439331820286007</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>578.31242930999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.63619383000002472</v>
       </c>
       <c r="D142" s="5">
         <v>1.3295922263445226</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>579.17562113999998</v>
       </c>
       <c r="C143" s="5">
         <v>0.86319183000000521</v>
       </c>
       <c r="D143" s="5">
         <v>1.8059029351908507</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>578.56090522</v>
       </c>
       <c r="C144" s="5">
         <v>-0.61471591999998054</v>
       </c>
       <c r="D144" s="5">
         <v>-1.2662277044517278</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>578.64185970000005</v>
       </c>
       <c r="C145" s="5">
         <v>8.0954480000059448E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.16803792179180821</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>578.47566575999997</v>
       </c>
       <c r="C146" s="5">
         <v>-0.16619394000008469</v>
       </c>
       <c r="D146" s="5">
         <v>-0.34411266136611385</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>578.15064590999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.32501984999998967</v>
       </c>
       <c r="D147" s="5">
         <v>-0.67214723685273814</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>577.46029341999997</v>
       </c>
       <c r="C148" s="5">
         <v>-0.69035249000000931</v>
       </c>
       <c r="D148" s="5">
         <v>-1.4235113575312375</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>578.24263021000002</v>
       </c>
       <c r="C149" s="5">
         <v>0.78233679000004486</v>
       </c>
       <c r="D149" s="5">
         <v>1.6379155309534932</v>
       </c>
       <c r="E149" s="5">
         <v>0.83428859550100931</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>579.96833578999997</v>
       </c>
       <c r="C150" s="5">
         <v>1.7257055799999534</v>
       </c>
       <c r="D150" s="5">
         <v>3.6406488730591935</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>579.33692153000004</v>
       </c>
       <c r="C151" s="5">
         <v>-0.63141425999992862</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2986511397285461</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>579.27895411999998</v>
       </c>
       <c r="C152" s="5">
         <v>-5.7967410000060227E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.12000378609382523</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>578.26682228000004</v>
       </c>
       <c r="C153" s="5">
         <v>-1.0121318399999382</v>
       </c>
       <c r="D153" s="5">
         <v>-2.0766408141676407</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>580.44126999000002</v>
       </c>
       <c r="C154" s="5">
         <v>2.1744477099999813</v>
       </c>
       <c r="D154" s="5">
         <v>4.6068432381308311</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>579.65797756999996</v>
       </c>
       <c r="C155" s="5">
         <v>-0.78329242000006616</v>
       </c>
       <c r="D155" s="5">
         <v>-1.6074076824076911</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>579.24838009999996</v>
       </c>
       <c r="C156" s="5">
         <v>-0.40959746999999425</v>
       </c>
       <c r="D156" s="5">
         <v>-0.84465536715844225</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>579.67808151999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.42970142000001488</v>
       </c>
       <c r="D157" s="5">
         <v>0.89383202896529124</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>579.66539883999997</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2682680000011715E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-2.6251440645974622E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>579.99737129000005</v>
       </c>
       <c r="C159" s="5">
         <v>0.33197245000008024</v>
       </c>
       <c r="D159" s="5">
         <v>0.689404832686491</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>581.86777214000006</v>
       </c>
       <c r="C160" s="5">
         <v>1.87040085000001</v>
       </c>
       <c r="D160" s="5">
         <v>3.9391930694368638</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>581.15390880999996</v>
       </c>
       <c r="C161" s="5">
         <v>-0.71386333000009472</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4623241191037861</v>
       </c>
       <c r="E161" s="5">
         <v>0.50347007430819879</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>582.43416752999997</v>
       </c>
       <c r="C162" s="5">
         <v>1.2802587200000062</v>
       </c>
       <c r="D162" s="5">
         <v>2.6758181881157306</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>583.17181518999996</v>
       </c>
       <c r="C163" s="5">
         <v>0.73764765999999327</v>
       </c>
       <c r="D163" s="5">
         <v>1.5304204759466478</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>583.44020333000003</v>
       </c>
       <c r="C164" s="5">
         <v>0.26838814000007005</v>
       </c>
       <c r="D164" s="5">
         <v>0.55366571228876449</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>584.19459594</v>
       </c>
       <c r="C165" s="5">
         <v>0.75439260999996804</v>
       </c>
       <c r="D165" s="5">
         <v>1.5626911353052719</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>585.79039795000006</v>
       </c>
       <c r="C166" s="5">
         <v>1.5958020100000567</v>
       </c>
       <c r="D166" s="5">
         <v>3.3276519676045391</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>585.21421518</v>
       </c>
       <c r="C167" s="5">
         <v>-0.57618277000005946</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1739542454058838</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>585.76757319000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.55335801000001084</v>
       </c>
       <c r="D168" s="5">
         <v>1.1405975101122401</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>587.35977183</v>
       </c>
       <c r="C169" s="5">
         <v>1.5921986399999923</v>
       </c>
       <c r="D169" s="5">
         <v>3.3109759858941157</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>586.96919344000003</v>
       </c>
       <c r="C170" s="5">
         <v>-0.3905783899999733</v>
       </c>
       <c r="D170" s="5">
         <v>-0.79505561220278853</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>587.79880381999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.82961037999996279</v>
       </c>
       <c r="D171" s="5">
         <v>1.7093024695326253</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>587.93120978000002</v>
       </c>
       <c r="C172" s="5">
         <v>0.13240596000002824</v>
       </c>
       <c r="D172" s="5">
         <v>0.27064387768112041</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>588.46711963999996</v>
       </c>
       <c r="C173" s="5">
         <v>0.535909859999947</v>
       </c>
       <c r="D173" s="5">
         <v>1.0993219630979212</v>
       </c>
       <c r="E173" s="5">
         <v>1.2583948450032523</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>591.06602514999997</v>
       </c>
       <c r="C174" s="5">
         <v>2.5989055100000087</v>
       </c>
       <c r="D174" s="5">
         <v>5.4303228841073636</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>590.77144390000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.29458124999996471</v>
       </c>
       <c r="D175" s="5">
         <v>-0.59643103401392228</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>591.26687308999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.49542918999998165</v>
       </c>
       <c r="D176" s="5">
         <v>1.0109913762817557</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>593.09968626</v>
       </c>
       <c r="C177" s="5">
         <v>1.8328131700000085</v>
       </c>
       <c r="D177" s="5">
         <v>3.7838463289728619</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>592.89772391999998</v>
       </c>
       <c r="C178" s="5">
         <v>-0.20196234000002278</v>
       </c>
       <c r="D178" s="5">
         <v>-0.40785964266819574</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>594.03008192000004</v>
       </c>
       <c r="C179" s="5">
         <v>1.1323580000000675</v>
       </c>
       <c r="D179" s="5">
         <v>2.3160729814250214</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>596.11330278000003</v>
       </c>
       <c r="C180" s="5">
         <v>2.0832208599999831</v>
       </c>
       <c r="D180" s="5">
         <v>4.2904406609828527</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>596.7936287</v>
       </c>
       <c r="C181" s="5">
         <v>0.68032591999997294</v>
       </c>
       <c r="D181" s="5">
         <v>1.3781526387441678</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>598.09103295</v>
       </c>
       <c r="C182" s="5">
         <v>1.2974042499999996</v>
       </c>
       <c r="D182" s="5">
         <v>2.6401688921500188</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>599.97060939999994</v>
       </c>
       <c r="C183" s="5">
         <v>1.879576449999945</v>
       </c>
       <c r="D183" s="5">
         <v>3.8370211523138575</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>600.22272223000004</v>
       </c>
       <c r="C184" s="5">
         <v>0.25211283000010098</v>
       </c>
       <c r="D184" s="5">
         <v>0.505417391230778</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>602.59988063000003</v>
       </c>
       <c r="C185" s="5">
         <v>2.3771583999999848</v>
       </c>
       <c r="D185" s="5">
         <v>4.8574541825228579</v>
       </c>
       <c r="E185" s="5">
         <v>2.401622880586074</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>602.14033911000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.45954152000001613</v>
       </c>
       <c r="D186" s="5">
         <v>-0.91128918348837296</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>602.63213121000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.49179209999999784</v>
       </c>
       <c r="D187" s="5">
         <v>0.98450263081850675</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>603.01859168999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.38646047999998245</v>
       </c>
       <c r="D188" s="5">
         <v>0.77226511262351583</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>604.27994715</v>
       </c>
       <c r="C189" s="5">
         <v>1.2613554600000043</v>
       </c>
       <c r="D189" s="5">
         <v>2.5391623871831248</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>604.49726040999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.21731325999996898</v>
       </c>
       <c r="D190" s="5">
         <v>0.43240277676339645</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>606.03628102000005</v>
       </c>
       <c r="C191" s="5">
         <v>1.5390206100000796</v>
       </c>
       <c r="D191" s="5">
         <v>3.0982870816328667</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>610.60897880000005</v>
       </c>
       <c r="C192" s="5">
         <v>4.5726977799999986</v>
       </c>
       <c r="D192" s="5">
         <v>9.4396613521422488</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>612.49100643999998</v>
       </c>
       <c r="C193" s="5">
         <v>1.8820276399999329</v>
       </c>
       <c r="D193" s="5">
         <v>3.7620059571407127</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>615.72068514</v>
       </c>
       <c r="C194" s="5">
         <v>3.2296787000000222</v>
       </c>
       <c r="D194" s="5">
         <v>6.5144022565226001</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>616.96736979000002</v>
       </c>
       <c r="C195" s="5">
         <v>1.2466846500000202</v>
       </c>
       <c r="D195" s="5">
         <v>2.4569492480186472</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>618.92085531999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.9534855299999663</v>
       </c>
       <c r="D196" s="5">
         <v>3.8663946090536916</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>619.68003486999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.75917954999999893</v>
       </c>
       <c r="D197" s="5">
         <v>1.4819127934247556</v>
       </c>
       <c r="E197" s="5">
         <v>2.8344104917749302</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>619.60547894000001</v>
       </c>
       <c r="C198" s="5">
         <v>-7.4555929999974069E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.14428080961244039</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>620.80415764999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.1986787099999674</v>
       </c>
       <c r="D199" s="5">
         <v>2.3463617762597755</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>623.49199994000003</v>
       </c>
       <c r="C200" s="5">
         <v>2.6878422900000487</v>
       </c>
       <c r="D200" s="5">
         <v>5.3210603699178627</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>625.95459532999996</v>
       </c>
       <c r="C201" s="5">
         <v>2.4625953899999331</v>
       </c>
       <c r="D201" s="5">
         <v>4.8439464967138912</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>627.20957524000005</v>
       </c>
       <c r="C202" s="5">
         <v>1.2549799100000882</v>
       </c>
       <c r="D202" s="5">
         <v>2.4325945587839071</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>629.53973771000005</v>
       </c>
       <c r="C203" s="5">
         <v>2.3301624700000048</v>
       </c>
       <c r="D203" s="5">
         <v>4.5503827788966777</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>627.30425090000006</v>
       </c>
       <c r="C204" s="5">
         <v>-2.2354868099999976</v>
       </c>
       <c r="D204" s="5">
         <v>-4.1789377666768601</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>629.74369956999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.4394486699999334</v>
       </c>
       <c r="D205" s="5">
         <v>4.7676512921643432</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>632.10984027999996</v>
       </c>
       <c r="C206" s="5">
         <v>2.3661407099999678</v>
       </c>
       <c r="D206" s="5">
         <v>4.6031204196216091</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>633.43318589</v>
       </c>
       <c r="C207" s="5">
         <v>1.3233456100000467</v>
       </c>
       <c r="D207" s="5">
         <v>2.541374869106261</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>634.54095001999997</v>
       </c>
       <c r="C208" s="5">
         <v>1.1077641299999641</v>
       </c>
       <c r="D208" s="5">
         <v>2.1188941539040274</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>636.91669443000001</v>
       </c>
       <c r="C209" s="5">
         <v>2.3757444100000384</v>
       </c>
       <c r="D209" s="5">
         <v>4.5865256236203633</v>
       </c>
       <c r="E209" s="5">
         <v>2.7815418587135987</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>639.32498233000001</v>
       </c>
       <c r="C210" s="5">
         <v>2.4082879000000048</v>
       </c>
       <c r="D210" s="5">
         <v>4.6329606257322853</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>640.74993508</v>
       </c>
       <c r="C211" s="5">
         <v>1.4249527499999886</v>
       </c>
       <c r="D211" s="5">
         <v>2.707639158061137</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>642.42095753000001</v>
       </c>
       <c r="C212" s="5">
         <v>1.6710224500000095</v>
       </c>
       <c r="D212" s="5">
         <v>3.1747806569795589</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>642.12399132999997</v>
       </c>
       <c r="C213" s="5">
         <v>-0.29696620000004259</v>
       </c>
       <c r="D213" s="5">
         <v>-0.55330513335989373</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.80605860000003</v>
       </c>
       <c r="C214" s="5">
         <v>1.6820672700000614</v>
       </c>
       <c r="D214" s="5">
         <v>3.1891306779072259</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>645.40164600000003</v>
       </c>
       <c r="C215" s="5">
         <v>1.5955873999999994</v>
       </c>
       <c r="D215" s="5">
         <v>3.0149158225307948</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>645.01009935000002</v>
       </c>
       <c r="C216" s="5">
         <v>-0.39154665000000932</v>
       </c>
       <c r="D216" s="5">
         <v>-0.72558132479842996</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>646.16481986999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.1547205199999553</v>
       </c>
       <c r="D217" s="5">
         <v>2.1695629908656588</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>645.50354324</v>
       </c>
       <c r="C218" s="5">
         <v>-0.66127662999997483</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2211755220225773</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>645.72484136000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.22129812000002858</v>
       </c>
       <c r="D219" s="5">
         <v>0.41217286279391363</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>646.82057046</v>
       </c>
       <c r="C220" s="5">
         <v>1.0957290999999714</v>
       </c>
       <c r="D220" s="5">
         <v>2.0553897876544491</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>646.36355026000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.45702019999998811</v>
       </c>
       <c r="D221" s="5">
         <v>-0.84458974192024305</v>
       </c>
       <c r="E221" s="5">
         <v>1.4832168653475586</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>647.31715539000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.95360513000002811</v>
       </c>
       <c r="D222" s="5">
         <v>1.7848429864470328</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>648.89667706</v>
       </c>
       <c r="C223" s="5">
         <v>1.5795216699999628</v>
       </c>
       <c r="D223" s="5">
         <v>2.9677442343208682</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>647.01617784999996</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8804992100000391</v>
       </c>
       <c r="D224" s="5">
         <v>-3.4226964883805611</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>649.95938811999997</v>
       </c>
       <c r="C225" s="5">
         <v>2.9432102700000087</v>
       </c>
       <c r="D225" s="5">
         <v>5.5973394484089667</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>650.70352857</v>
       </c>
       <c r="C226" s="5">
         <v>0.74414045000003171</v>
       </c>
       <c r="D226" s="5">
         <v>1.3825679942999658</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>650.14412927000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55939929999999549</v>
       </c>
       <c r="D227" s="5">
         <v>-1.02675677231856</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>649.42765828999995</v>
       </c>
       <c r="C228" s="5">
         <v>-0.71647098000005371</v>
       </c>
       <c r="D228" s="5">
         <v>-1.3144364573488887</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>648.60364775000005</v>
       </c>
       <c r="C229" s="5">
         <v>-0.82401053999990381</v>
       </c>
       <c r="D229" s="5">
         <v>-1.5120102555478909</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>646.59481041000004</v>
       </c>
       <c r="C230" s="5">
         <v>-2.0088373400000137</v>
       </c>
       <c r="D230" s="5">
         <v>-3.6539456528281722</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>644.47751539000001</v>
       </c>
       <c r="C231" s="5">
         <v>-2.1172950200000287</v>
       </c>
       <c r="D231" s="5">
         <v>-3.859435617592466</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>642.38486063000005</v>
       </c>
       <c r="C232" s="5">
         <v>-2.0926547599999594</v>
       </c>
       <c r="D232" s="5">
         <v>-3.8276289522006457</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>641.18360474999997</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2012558800000761</v>
       </c>
       <c r="D233" s="5">
         <v>-2.2210567479211907</v>
       </c>
       <c r="E233" s="5">
         <v>-0.80139814627795403</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>637.90097043000003</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2826343199999428</v>
       </c>
       <c r="D234" s="5">
         <v>-5.9735047297098998</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>635.81052475000001</v>
       </c>
       <c r="C235" s="5">
         <v>-2.0904456800000162</v>
       </c>
       <c r="D235" s="5">
         <v>-3.8623731068861078</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>632.94605444000001</v>
       </c>
       <c r="C236" s="5">
         <v>-2.8644703100000015</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2743024559375407</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>630.97771563000003</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9683388099999775</v>
       </c>
       <c r="D237" s="5">
         <v>-3.6685951883864809</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>629.21062383000003</v>
       </c>
       <c r="C238" s="5">
         <v>-1.7670918000000029</v>
       </c>
       <c r="D238" s="5">
         <v>-3.3093890678342341</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>627.34823583000002</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8623880000000099</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4946009416244705</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>626.50787620000006</v>
       </c>
       <c r="C240" s="5">
         <v>-0.84035962999996627</v>
       </c>
       <c r="D240" s="5">
         <v>-1.5956608628715618</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>625.00613137000005</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5017448300000069</v>
       </c>
       <c r="D241" s="5">
         <v>-2.83879050994571</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>624.07480634000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.93132503000003908</v>
       </c>
       <c r="D242" s="5">
         <v>-1.7735443289306985</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>622.76142057000004</v>
       </c>
       <c r="C243" s="5">
         <v>-1.313385769999968</v>
       </c>
       <c r="D243" s="5">
         <v>-2.4964114281020522</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>622.65435430000002</v>
       </c>
       <c r="C244" s="5">
         <v>-0.10706627000001845</v>
       </c>
       <c r="D244" s="5">
         <v>-0.20611120563498453</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>622.59766427</v>
       </c>
       <c r="C245" s="5">
         <v>-5.6690030000027036E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10920020187551449</v>
       </c>
       <c r="E245" s="5">
         <v>-2.8986924092119781</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>622.90742377000004</v>
       </c>
       <c r="C246" s="5">
         <v>0.30975950000004104</v>
       </c>
       <c r="D246" s="5">
         <v>0.59866951295082238</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>622.93163229000004</v>
       </c>
       <c r="C247" s="5">
         <v>2.4208520000001954E-2</v>
       </c>
       <c r="D247" s="5">
         <v>4.6646472974520847E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>623.32170967000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.39007737999997971</v>
       </c>
       <c r="D248" s="5">
         <v>0.75402877317818362</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>623.17917858999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.14253108000002612</v>
       </c>
       <c r="D249" s="5">
         <v>-0.2740516687589456</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>624.11292815000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.93374956000002385</v>
       </c>
       <c r="D250" s="5">
         <v>1.8129292955015197</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>624.43973020999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.32680205999997725</v>
       </c>
       <c r="D251" s="5">
         <v>0.63016456556537204</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>624.26518578000002</v>
       </c>
       <c r="C252" s="5">
         <v>-0.174544429999969</v>
       </c>
       <c r="D252" s="5">
         <v>-0.3349107986855171</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>624.58784977000005</v>
       </c>
       <c r="C253" s="5">
         <v>0.32266399000002366</v>
       </c>
       <c r="D253" s="5">
         <v>0.62201034567941349</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>625.04220938000003</v>
       </c>
       <c r="C254" s="5">
         <v>0.45435960999998315</v>
       </c>
       <c r="D254" s="5">
         <v>0.87644725014339731</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>628.87099917</v>
       </c>
       <c r="C255" s="5">
         <v>3.8287897899999734</v>
       </c>
       <c r="D255" s="5">
         <v>7.6035628644947062</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>630.66909486999998</v>
       </c>
       <c r="C256" s="5">
         <v>1.7980956999999762</v>
       </c>
       <c r="D256" s="5">
         <v>3.4855673347640614</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>631.89734553000005</v>
       </c>
       <c r="C257" s="5">
         <v>1.2282506600000715</v>
       </c>
       <c r="D257" s="5">
         <v>2.3622393339703285</v>
       </c>
       <c r="E257" s="5">
         <v>1.4936903547339897</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>633.61829732000001</v>
       </c>
       <c r="C258" s="5">
         <v>1.7209517899999582</v>
       </c>
       <c r="D258" s="5">
         <v>3.3175619835362546</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>634.41759214000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.79929482000000007</v>
       </c>
       <c r="D259" s="5">
         <v>1.5243192580626896</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>636.44690348999995</v>
       </c>
       <c r="C260" s="5">
         <v>2.0293113499999436</v>
       </c>
       <c r="D260" s="5">
         <v>3.9066939298600944</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>638.65709804999995</v>
       </c>
       <c r="C261" s="5">
         <v>2.2101945599999908</v>
       </c>
       <c r="D261" s="5">
         <v>4.2477728216291144</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>638.27770421000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.3793938399999206</v>
       </c>
       <c r="D262" s="5">
         <v>-0.71053473254907296</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>639.36815878000004</v>
       </c>
       <c r="C263" s="5">
         <v>1.0904545700000199</v>
       </c>
       <c r="D263" s="5">
         <v>2.0694931955330453</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>641.74880095000003</v>
       </c>
       <c r="C264" s="5">
         <v>2.3806421699999873</v>
       </c>
       <c r="D264" s="5">
         <v>4.5607623775456796</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>642.55242953000004</v>
       </c>
       <c r="C265" s="5">
         <v>0.8036285800000087</v>
       </c>
       <c r="D265" s="5">
         <v>1.5130904108796805</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>645.81323796000004</v>
       </c>
       <c r="C266" s="5">
         <v>3.2608084299999973</v>
       </c>
       <c r="D266" s="5">
         <v>6.2626092474740824</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>646.02095126999996</v>
       </c>
       <c r="C267" s="5">
         <v>0.20771330999991733</v>
       </c>
       <c r="D267" s="5">
         <v>0.38664021781980029</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>646.93612318999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.91517192000003433</v>
       </c>
       <c r="D268" s="5">
         <v>1.713262495883483</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>648.65463170999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.7185085200000003</v>
       </c>
       <c r="D269" s="5">
         <v>3.2346434435808202</v>
       </c>
       <c r="E269" s="5">
         <v>2.6519000749947619</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>651.26822493999998</v>
       </c>
       <c r="C270" s="5">
         <v>2.6135932299999922</v>
       </c>
       <c r="D270" s="5">
         <v>4.9437052995573438</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>653.15846804</v>
       </c>
       <c r="C271" s="5">
         <v>1.8902431000000206</v>
       </c>
       <c r="D271" s="5">
         <v>3.5390235227008127</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>654.93048732</v>
       </c>
       <c r="C272" s="5">
         <v>1.772019279999995</v>
       </c>
       <c r="D272" s="5">
         <v>3.3046211139568626</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>657.00395226000001</v>
       </c>
       <c r="C273" s="5">
         <v>2.073464940000008</v>
       </c>
       <c r="D273" s="5">
         <v>3.8659732926702217</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>658.90322805000005</v>
       </c>
       <c r="C274" s="5">
         <v>1.899275790000047</v>
       </c>
       <c r="D274" s="5">
         <v>3.5246658482862125</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>661.25322919999996</v>
       </c>
       <c r="C275" s="5">
         <v>2.3500011499999118</v>
       </c>
       <c r="D275" s="5">
         <v>4.3648007425566293</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>661.87037010999995</v>
       </c>
       <c r="C276" s="5">
         <v>0.61714090999998916</v>
       </c>
       <c r="D276" s="5">
         <v>1.1257145082198328</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>664.01254489999997</v>
       </c>
       <c r="C277" s="5">
         <v>2.1421747900000128</v>
       </c>
       <c r="D277" s="5">
         <v>3.9537447304270223</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>665.85936130000005</v>
       </c>
       <c r="C278" s="5">
         <v>1.8468164000000797</v>
       </c>
       <c r="D278" s="5">
         <v>3.3890883125922144</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>668.88634377999995</v>
       </c>
       <c r="C279" s="5">
         <v>3.0269824799999014</v>
       </c>
       <c r="D279" s="5">
         <v>5.5936576650531311</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>671.12281337000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.2364695900000697</v>
       </c>
       <c r="D280" s="5">
         <v>4.086899380446618</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>672.80870317999995</v>
       </c>
       <c r="C281" s="5">
         <v>1.6858898099999351</v>
       </c>
       <c r="D281" s="5">
         <v>3.0564515140865556</v>
       </c>
       <c r="E281" s="5">
         <v>3.7237183378039607</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>672.78546223000001</v>
       </c>
       <c r="C282" s="5">
         <v>-2.324094999994486E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-4.144393776562838E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>676.31003074</v>
       </c>
       <c r="C283" s="5">
         <v>3.5245685099999946</v>
       </c>
       <c r="D283" s="5">
         <v>6.4708601797660137</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>678.48642950999999</v>
       </c>
       <c r="C284" s="5">
         <v>2.1763987699999916</v>
       </c>
       <c r="D284" s="5">
         <v>3.930745750531095</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>679.94532660000004</v>
       </c>
       <c r="C285" s="5">
         <v>1.4588970900000504</v>
       </c>
       <c r="D285" s="5">
         <v>2.6110021380901571</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>681.42177311</v>
       </c>
       <c r="C286" s="5">
         <v>1.4764465099999597</v>
       </c>
       <c r="D286" s="5">
         <v>2.6370491058663292</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>683.62224805999995</v>
       </c>
       <c r="C287" s="5">
         <v>2.2004749499999434</v>
       </c>
       <c r="D287" s="5">
         <v>3.9446599083366563</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>686.44408209000005</v>
       </c>
       <c r="C288" s="5">
         <v>2.8218340300001046</v>
       </c>
       <c r="D288" s="5">
         <v>5.0673372197684863</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>687.93999472999997</v>
       </c>
       <c r="C289" s="5">
         <v>1.495912639999915</v>
       </c>
       <c r="D289" s="5">
         <v>2.6466361412284423</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>689.18054296000003</v>
       </c>
       <c r="C290" s="5">
         <v>1.2405482300000585</v>
       </c>
       <c r="D290" s="5">
         <v>2.185527172994095</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>689.47806057000003</v>
       </c>
       <c r="C291" s="5">
         <v>0.29751760999999988</v>
       </c>
       <c r="D291" s="5">
         <v>0.51926892762395038</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>691.79526733</v>
       </c>
       <c r="C292" s="5">
         <v>2.3172067599999764</v>
       </c>
       <c r="D292" s="5">
         <v>4.1083643799923797</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>691.38496631999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.41030101000001196</v>
       </c>
       <c r="D293" s="5">
         <v>-0.70939815592497846</v>
       </c>
       <c r="E293" s="5">
         <v>2.7610022064518791</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>691.44589053000004</v>
       </c>
       <c r="C294" s="5">
         <v>6.0924210000052881E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.10579416481080184</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>692.95768002</v>
       </c>
       <c r="C295" s="5">
         <v>1.5117894899999555</v>
       </c>
       <c r="D295" s="5">
         <v>2.6554830291416698</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>694.02355903</v>
       </c>
       <c r="C296" s="5">
         <v>1.0658790100000033</v>
       </c>
       <c r="D296" s="5">
         <v>1.8614861536050853</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>696.04912367999998</v>
       </c>
       <c r="C297" s="5">
         <v>2.0255646499999784</v>
       </c>
       <c r="D297" s="5">
         <v>3.5590685144211598</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>697.78907780999998</v>
       </c>
       <c r="C298" s="5">
         <v>1.739954130000001</v>
       </c>
       <c r="D298" s="5">
         <v>3.0412967881922048</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>698.85822822</v>
       </c>
       <c r="C299" s="5">
         <v>1.0691504100000202</v>
       </c>
       <c r="D299" s="5">
         <v>1.8542102875904742</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>700.56789446000005</v>
       </c>
       <c r="C300" s="5">
         <v>1.7096662400000469</v>
       </c>
       <c r="D300" s="5">
         <v>2.9754678409154689</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>703.16569131999995</v>
       </c>
       <c r="C301" s="5">
         <v>2.5977968599999031</v>
       </c>
       <c r="D301" s="5">
         <v>4.5416387078391685</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>704.30602570999997</v>
       </c>
       <c r="C302" s="5">
         <v>1.1403343900000209</v>
       </c>
       <c r="D302" s="5">
         <v>1.9635099782802756</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>707.42031125000005</v>
       </c>
       <c r="C303" s="5">
         <v>3.1142855400000826</v>
       </c>
       <c r="D303" s="5">
         <v>5.437099830202996</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>709.03103297999996</v>
       </c>
       <c r="C304" s="5">
         <v>1.6107217299999093</v>
       </c>
       <c r="D304" s="5">
         <v>2.7667510098339676</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>710.81194132999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.7809083500000042</v>
       </c>
       <c r="D305" s="5">
         <v>3.0560886551829425</v>
       </c>
       <c r="E305" s="5">
         <v>2.8098636731144211</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>712.28191288999994</v>
       </c>
       <c r="C306" s="5">
         <v>1.4699715599999763</v>
       </c>
       <c r="D306" s="5">
         <v>2.5100427238101686</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>713.24150863</v>
       </c>
       <c r="C307" s="5">
         <v>0.95959574000005432</v>
       </c>
       <c r="D307" s="5">
         <v>1.6286889352708389</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>714.39722648999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.1557178599999816</v>
       </c>
       <c r="D308" s="5">
         <v>1.9618715456338975</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>716.02668129999995</v>
       </c>
       <c r="C309" s="5">
         <v>1.6294548099999702</v>
       </c>
       <c r="D309" s="5">
         <v>2.7716551272521484</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>717.60238845000003</v>
       </c>
       <c r="C310" s="5">
         <v>1.5757071500000848</v>
       </c>
       <c r="D310" s="5">
         <v>2.672949377681122</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>718.86047739000003</v>
       </c>
       <c r="C311" s="5">
         <v>1.2580889399999933</v>
       </c>
       <c r="D311" s="5">
         <v>2.124225790999712</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>720.16868007000005</v>
       </c>
       <c r="C312" s="5">
         <v>1.3082026800000222</v>
       </c>
       <c r="D312" s="5">
         <v>2.2057848779892808</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>720.71528265999996</v>
       </c>
       <c r="C313" s="5">
         <v>0.54660258999990674</v>
       </c>
       <c r="D313" s="5">
         <v>0.91460263300713329</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>722.23058851999997</v>
       </c>
       <c r="C314" s="5">
         <v>1.5153058600000122</v>
       </c>
       <c r="D314" s="5">
         <v>2.5523841530238123</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>722.93409108000003</v>
       </c>
       <c r="C315" s="5">
         <v>0.70350256000006084</v>
       </c>
       <c r="D315" s="5">
         <v>1.1751655490766622</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>724.12086828999998</v>
       </c>
       <c r="C316" s="5">
         <v>1.1867772099999456</v>
       </c>
       <c r="D316" s="5">
         <v>1.9878182445324022</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>724.790977</v>
       </c>
       <c r="C317" s="5">
         <v>0.67010871000002226</v>
       </c>
       <c r="D317" s="5">
         <v>1.1161616326203605</v>
       </c>
       <c r="E317" s="5">
         <v>1.9666292667852359</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>728.43573421999997</v>
       </c>
       <c r="C318" s="5">
         <v>3.644757219999974</v>
       </c>
       <c r="D318" s="5">
         <v>6.2041706329145185</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>728.84940775999996</v>
       </c>
       <c r="C319" s="5">
         <v>0.41367353999999068</v>
       </c>
       <c r="D319" s="5">
         <v>0.68360412672423543</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>728.61251744000003</v>
       </c>
       <c r="C320" s="5">
         <v>-0.23689031999992949</v>
       </c>
       <c r="D320" s="5">
         <v>-0.38932702803250452</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>732.03711332</v>
       </c>
       <c r="C321" s="5">
         <v>3.4245958799999698</v>
       </c>
       <c r="D321" s="5">
         <v>5.7883054213295537</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>733.80418921</v>
       </c>
       <c r="C322" s="5">
         <v>1.767075890000001</v>
       </c>
       <c r="D322" s="5">
         <v>2.9354681190356668</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>733.17735899000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.626830219999988</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0202617296244609</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>737.38921258000005</v>
       </c>
       <c r="C324" s="5">
         <v>4.2118535900000325</v>
       </c>
       <c r="D324" s="5">
         <v>7.1156227120322768</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>738.74350996999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.3542973899999424</v>
       </c>
       <c r="D325" s="5">
         <v>2.2263331984763379</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>740.85979605</v>
       </c>
       <c r="C326" s="5">
         <v>2.116286080000009</v>
       </c>
       <c r="D326" s="5">
         <v>3.4923361421700605</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>742.12534448999997</v>
       </c>
       <c r="C327" s="5">
         <v>1.265548439999975</v>
       </c>
       <c r="D327" s="5">
         <v>2.0692279021863991</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>745.16377662000002</v>
       </c>
       <c r="C328" s="5">
         <v>3.0384321300000465</v>
       </c>
       <c r="D328" s="5">
         <v>5.0252342922167514</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>747.93361308999999</v>
       </c>
       <c r="C329" s="5">
         <v>2.7698364699999729</v>
       </c>
       <c r="D329" s="5">
         <v>4.552830687245879</v>
       </c>
       <c r="E329" s="5">
         <v>3.1930083050689007</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>750.56413048000002</v>
       </c>
       <c r="C330" s="5">
         <v>2.6305173900000227</v>
       </c>
       <c r="D330" s="5">
         <v>4.3030601386427447</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>751.81862519000003</v>
       </c>
       <c r="C331" s="5">
         <v>1.2544947100000172</v>
       </c>
       <c r="D331" s="5">
         <v>2.0242236914991274</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>754.51355117000003</v>
       </c>
       <c r="C332" s="5">
         <v>2.6949259799999936</v>
       </c>
       <c r="D332" s="5">
         <v>4.3872757979374954</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>756.41188349000004</v>
       </c>
       <c r="C333" s="5">
         <v>1.8983323200000086</v>
       </c>
       <c r="D333" s="5">
         <v>3.0612932017312078</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>758.59697957000003</v>
       </c>
       <c r="C334" s="5">
         <v>2.1850960799999939</v>
       </c>
       <c r="D334" s="5">
         <v>3.5221284114718365</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>760.62280880000003</v>
       </c>
       <c r="C335" s="5">
         <v>2.0258292299999994</v>
       </c>
       <c r="D335" s="5">
         <v>3.252083356593638</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>762.09810511000001</v>
       </c>
       <c r="C336" s="5">
         <v>1.4752963099999761</v>
       </c>
       <c r="D336" s="5">
         <v>2.3524983582668524</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>762.64365825000004</v>
       </c>
       <c r="C337" s="5">
         <v>0.54555314000003818</v>
       </c>
       <c r="D337" s="5">
         <v>0.86241846617622908</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>767.23582124999996</v>
       </c>
       <c r="C338" s="5">
         <v>4.5921629999999141</v>
       </c>
       <c r="D338" s="5">
         <v>7.4698138166843675</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>768.67847333999998</v>
       </c>
       <c r="C339" s="5">
         <v>1.4426520900000241</v>
       </c>
       <c r="D339" s="5">
         <v>2.2798710181976212</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>768.22988654000005</v>
       </c>
       <c r="C340" s="5">
         <v>-0.44858679999993001</v>
       </c>
       <c r="D340" s="5">
         <v>-0.6980548308534229</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>770.20016736000002</v>
       </c>
       <c r="C341" s="5">
         <v>1.9702808199999708</v>
       </c>
       <c r="D341" s="5">
         <v>3.1214286329433127</v>
       </c>
       <c r="E341" s="5">
         <v>2.9770762913045701</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>770.08585771000003</v>
       </c>
       <c r="C342" s="5">
         <v>-0.1143096499999956</v>
       </c>
       <c r="D342" s="5">
         <v>-0.17795330362120332</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>772.10523991000002</v>
       </c>
       <c r="C343" s="5">
         <v>2.0193821999999955</v>
       </c>
       <c r="D343" s="5">
         <v>3.1925213109412098</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>773.52599103</v>
       </c>
       <c r="C344" s="5">
         <v>1.4207511199999772</v>
       </c>
       <c r="D344" s="5">
         <v>2.2306054545796261</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>772.96765778999998</v>
       </c>
       <c r="C345" s="5">
         <v>-0.55833324000002449</v>
       </c>
       <c r="D345" s="5">
         <v>-0.86273304585161581</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>775.42884692999996</v>
       </c>
       <c r="C346" s="5">
         <v>2.4611891399999877</v>
       </c>
       <c r="D346" s="5">
         <v>3.8885217509993408</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>778.27155804999995</v>
       </c>
       <c r="C347" s="5">
         <v>2.8427111199999899</v>
       </c>
       <c r="D347" s="5">
         <v>4.4889762151717472</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>779.56744604999994</v>
       </c>
       <c r="C348" s="5">
         <v>1.2958879999999908</v>
       </c>
       <c r="D348" s="5">
         <v>2.0165020300790815</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>781.88053193999997</v>
       </c>
       <c r="C349" s="5">
         <v>2.3130858900000248</v>
       </c>
       <c r="D349" s="5">
         <v>3.6192526393593161</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>782.98558750999996</v>
       </c>
       <c r="C350" s="5">
         <v>1.1050555699999904</v>
       </c>
       <c r="D350" s="5">
         <v>1.7092423756640329</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>785.20115809000004</v>
       </c>
       <c r="C351" s="5">
         <v>2.215570580000076</v>
       </c>
       <c r="D351" s="5">
         <v>3.4489200501805817</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>786.78943824999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.5882801599999539</v>
       </c>
       <c r="D352" s="5">
         <v>2.4545096071478145</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>788.05088447000003</v>
       </c>
       <c r="C353" s="5">
         <v>1.2614462200000389</v>
       </c>
       <c r="D353" s="5">
         <v>1.9409961421144706</v>
       </c>
       <c r="E353" s="5">
         <v>2.3176724527581571</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>789.59611405999999</v>
       </c>
       <c r="C354" s="5">
         <v>1.5452295899999626</v>
       </c>
       <c r="D354" s="5">
         <v>2.3785320577180302</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>792.03153040999996</v>
       </c>
       <c r="C355" s="5">
         <v>2.4354163499999686</v>
       </c>
       <c r="D355" s="5">
         <v>3.7646974545001433</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>794.21477959000003</v>
       </c>
       <c r="C356" s="5">
         <v>2.1832491800000753</v>
       </c>
       <c r="D356" s="5">
         <v>3.3584346620092465</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>796.75917555000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.5443959599999744</v>
       </c>
       <c r="D357" s="5">
         <v>3.9128621787191786</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>799.75793262000002</v>
       </c>
       <c r="C358" s="5">
         <v>2.9987570700000106</v>
       </c>
       <c r="D358" s="5">
         <v>4.6111062622467447</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>801.6461663</v>
       </c>
       <c r="C359" s="5">
         <v>1.8882336799999848</v>
       </c>
       <c r="D359" s="5">
         <v>2.8702896129989552</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>804.41649481000002</v>
       </c>
       <c r="C360" s="5">
         <v>2.770328510000013</v>
       </c>
       <c r="D360" s="5">
         <v>4.2266954325014483</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>806.92204328000003</v>
       </c>
       <c r="C361" s="5">
         <v>2.5055484700000079</v>
       </c>
       <c r="D361" s="5">
         <v>3.8023884383649342</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>808.46476173999997</v>
       </c>
       <c r="C362" s="5">
         <v>1.5427184599999464</v>
       </c>
       <c r="D362" s="5">
         <v>2.3185054396597904</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>808.87664144999997</v>
       </c>
       <c r="C363" s="5">
         <v>0.41187970999999379</v>
       </c>
       <c r="D363" s="5">
         <v>0.61306682327588735</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>811.67354355999998</v>
       </c>
       <c r="C364" s="5">
         <v>2.7969021100000191</v>
       </c>
       <c r="D364" s="5">
         <v>4.2291401672802653</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>813.65256583999997</v>
       </c>
       <c r="C365" s="5">
         <v>1.979022279999981</v>
       </c>
       <c r="D365" s="5">
         <v>2.9653962119639665</v>
       </c>
       <c r="E365" s="5">
         <v>3.2487345518580568</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>816.91122212000005</v>
       </c>
       <c r="C366" s="5">
         <v>3.258656280000082</v>
       </c>
       <c r="D366" s="5">
         <v>4.9132559849980773</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>818.73768805999998</v>
       </c>
       <c r="C367" s="5">
         <v>1.8264659399999346</v>
       </c>
       <c r="D367" s="5">
         <v>2.7162230423707134</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>818.41949891000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.3181891499999665</v>
       </c>
       <c r="D368" s="5">
         <v>-0.46536502728057316</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>793.46412921000001</v>
       </c>
       <c r="C369" s="5">
         <v>-24.955369700000006</v>
       </c>
       <c r="D369" s="5">
         <v>-31.037029308847654</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>794.90062396999997</v>
       </c>
       <c r="C370" s="5">
         <v>1.4364947599999596</v>
       </c>
       <c r="D370" s="5">
         <v>2.1942541547493866</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>795.38937319000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.48874922000004517</v>
       </c>
       <c r="D371" s="5">
         <v>0.74032713600507005</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>795.42156378000004</v>
       </c>
       <c r="C372" s="5">
         <v>3.2190590000027441E-2</v>
       </c>
       <c r="D372" s="5">
         <v>4.8576595248972509E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>797.52779192000003</v>
       </c>
       <c r="C373" s="5">
         <v>2.1062281399999847</v>
       </c>
       <c r="D373" s="5">
         <v>3.2242146942476291</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>800.17933103999997</v>
       </c>
       <c r="C374" s="5">
         <v>2.6515391199999385</v>
       </c>
       <c r="D374" s="5">
         <v>4.0634061516220843</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>805.92906934999996</v>
       </c>
       <c r="C375" s="5">
         <v>5.7497383099999979</v>
       </c>
       <c r="D375" s="5">
         <v>8.9717434239762639</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>809.54455958000005</v>
       </c>
       <c r="C376" s="5">
         <v>3.6154902300000913</v>
       </c>
       <c r="D376" s="5">
         <v>5.5181705448285934</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>812.94791064000003</v>
       </c>
       <c r="C377" s="5">
         <v>3.4033510599999772</v>
       </c>
       <c r="D377" s="5">
         <v>5.1631359727952297</v>
       </c>
       <c r="E377" s="5">
         <v>-8.6603942466823014E-2</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>817.63413186000002</v>
       </c>
       <c r="C378" s="5">
         <v>4.6862212199999931</v>
       </c>
       <c r="D378" s="5">
         <v>7.1409569810247486</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>818.22484007000003</v>
       </c>
       <c r="C379" s="5">
         <v>0.59070821000000251</v>
       </c>
       <c r="D379" s="5">
         <v>0.87040554657082936</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>826.50985156000002</v>
       </c>
       <c r="C380" s="5">
         <v>8.285011489999988</v>
       </c>
       <c r="D380" s="5">
         <v>12.850761854568017</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>829.34024662000002</v>
       </c>
       <c r="C381" s="5">
         <v>2.8303950600000007</v>
       </c>
       <c r="D381" s="5">
         <v>4.1877080831060676</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>831.33014370000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.9898970799999915</v>
       </c>
       <c r="D382" s="5">
         <v>2.9175499955142348</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>833.23169846999997</v>
       </c>
       <c r="C383" s="5">
         <v>1.9015547699999615</v>
       </c>
       <c r="D383" s="5">
         <v>2.7796330595677654</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>841.09284128000002</v>
       </c>
       <c r="C384" s="5">
         <v>7.8611428100000467</v>
       </c>
       <c r="D384" s="5">
         <v>11.92776686432464</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>844.42194261999998</v>
       </c>
       <c r="C385" s="5">
         <v>3.3291013399999656</v>
       </c>
       <c r="D385" s="5">
         <v>4.8544536366866176</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>847.37520051000001</v>
       </c>
       <c r="C386" s="5">
         <v>2.9532578900000317</v>
       </c>
       <c r="D386" s="5">
         <v>4.2785239484098625</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>859.39962385000001</v>
       </c>
       <c r="C387" s="5">
         <v>12.024423339999998</v>
       </c>
       <c r="D387" s="5">
         <v>18.422142733762325</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>864.03209237999999</v>
       </c>
       <c r="C388" s="5">
         <v>4.6324685299999828</v>
       </c>
       <c r="D388" s="5">
         <v>6.6636821657745982</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>868.09405025000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.0619578700000147</v>
       </c>
       <c r="D389" s="5">
         <v>5.7895750928673051</v>
       </c>
       <c r="E389" s="5">
         <v>6.7834776236260552</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>870.09764123000002</v>
       </c>
       <c r="C390" s="5">
         <v>2.0035909800000127</v>
       </c>
       <c r="D390" s="5">
         <v>2.805071599543929</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>874.04319455999996</v>
       </c>
       <c r="C391" s="5">
         <v>3.9455533299999388</v>
       </c>
       <c r="D391" s="5">
         <v>5.5793179896787226</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>877.42637300000001</v>
       </c>
       <c r="C392" s="5">
         <v>3.3831784400000515</v>
       </c>
       <c r="D392" s="5">
         <v>4.7450381659052798</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>885.03692748000003</v>
       </c>
       <c r="C393" s="5">
         <v>7.6105544800000189</v>
       </c>
       <c r="D393" s="5">
         <v>10.919650558507342</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>888.42876696999997</v>
       </c>
       <c r="C394" s="5">
         <v>3.3918394899999385</v>
       </c>
       <c r="D394" s="5">
         <v>4.6970990784378053</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>888.26391397999998</v>
       </c>
       <c r="C395" s="5">
         <v>-0.16485298999998577</v>
       </c>
       <c r="D395" s="5">
         <v>-0.22243969363425764</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>898.42698799000004</v>
       </c>
       <c r="C396" s="5">
         <v>10.163074010000059</v>
       </c>
       <c r="D396" s="5">
         <v>14.627611259643981</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>901.56219209000005</v>
       </c>
       <c r="C397" s="5">
         <v>3.1352041000000099</v>
       </c>
       <c r="D397" s="5">
         <v>4.268906429782926</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>905.46903787999997</v>
       </c>
       <c r="C398" s="5">
         <v>3.9068457899999203</v>
       </c>
       <c r="D398" s="5">
         <v>5.3258475486626766</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>909.43087101000003</v>
       </c>
       <c r="C399" s="5">
         <v>3.9618331300000591</v>
       </c>
       <c r="D399" s="5">
         <v>5.378753330197017</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>910.23967719999996</v>
       </c>
       <c r="C400" s="5">
         <v>0.80880618999992748</v>
       </c>
       <c r="D400" s="5">
         <v>1.0724608561414994</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>911.00502986000004</v>
       </c>
       <c r="C401" s="5">
         <v>0.76535266000007596</v>
       </c>
       <c r="D401" s="5">
         <v>1.0136697249811588</v>
       </c>
       <c r="E401" s="5">
         <v>4.9431256437758364</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>914.14499430000001</v>
       </c>
       <c r="C402" s="5">
         <v>3.1399644399999715</v>
       </c>
       <c r="D402" s="5">
         <v>4.2153587804926396</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>916.38490360000003</v>
       </c>
       <c r="C403" s="5">
         <v>2.2399093000000221</v>
       </c>
       <c r="D403" s="5">
         <v>2.9802844350743207</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>918.53587324</v>
       </c>
       <c r="C404" s="5">
         <v>2.1509696399999712</v>
       </c>
       <c r="D404" s="5">
         <v>2.8533293448829822</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>917.62578292000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.91009031999999479</v>
       </c>
       <c r="D405" s="5">
         <v>-1.1825086634224991</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>919.74945917000002</v>
       </c>
       <c r="C406" s="5">
         <v>2.1236762500000168</v>
       </c>
       <c r="D406" s="5">
         <v>2.8128036083746366</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>921.20171495</v>
       </c>
       <c r="C407" s="5">
         <v>1.4522557799999731</v>
       </c>
       <c r="D407" s="5">
         <v>1.9113043202492408</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>919.88063865000004</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3210762999999588</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7073863715968418</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>921.12566652999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.2450278799999523</v>
       </c>
       <c r="D409" s="5">
         <v>1.6363051982204668</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>921.96132181999997</v>
       </c>
       <c r="C410" s="5">
         <v>0.83565528999997696</v>
       </c>
       <c r="D410" s="5">
         <v>1.0941016081263077</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>920.24857498999995</v>
       </c>
       <c r="C411" s="5">
         <v>-1.7127468300000146</v>
       </c>
       <c r="D411" s="5">
         <v>-2.2066281186138181</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>919.43904312999996</v>
       </c>
       <c r="C412" s="5">
         <v>-0.80953185999999278</v>
       </c>
       <c r="D412" s="5">
         <v>-1.0505334294411139</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>920.66449372</v>
       </c>
       <c r="C413" s="5">
         <v>1.2254505900000368</v>
       </c>
       <c r="D413" s="5">
         <v>1.611165636610945</v>
       </c>
       <c r="E413" s="5">
         <v>1.0603085102048659</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>920.05292450000002</v>
       </c>
       <c r="C414" s="5">
         <v>-0.61156921999997849</v>
       </c>
       <c r="D414" s="5">
         <v>-0.79421740359705284</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>920.15836729</v>
       </c>
       <c r="C415" s="5">
         <v>0.10544278999998369</v>
       </c>
       <c r="D415" s="5">
         <v>0.13761288224514168</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>921.46988527999997</v>
       </c>
       <c r="C416" s="5">
         <v>1.3115179899999703</v>
       </c>
       <c r="D416" s="5">
         <v>1.7238532255941852</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>921.77994510999997</v>
       </c>
       <c r="C417" s="5">
         <v>0.31005983000000015</v>
       </c>
       <c r="D417" s="5">
         <v>0.4045288445101658</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>923.35780732000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.5778622100000348</v>
       </c>
       <c r="D418" s="5">
         <v>2.073556498813911</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>925.27008215000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.9122748300000012</v>
       </c>
       <c r="D419" s="5">
         <v>2.5137050798001992</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>926.02525632000004</v>
       </c>
       <c r="C420" s="5">
         <v>0.75517417000003206</v>
       </c>
       <c r="D420" s="5">
         <v>0.9838078667290695</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>926.95074710999995</v>
       </c>
       <c r="C421" s="5">
         <v>0.92549078999991252</v>
       </c>
       <c r="D421" s="5">
         <v>1.2059218010066042</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>929.89709558000004</v>
       </c>
       <c r="C422" s="5">
         <v>2.946348470000089</v>
       </c>
       <c r="D422" s="5">
         <v>3.8816380488218005</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>932.50923892000003</v>
       </c>
       <c r="C423" s="5">
         <v>2.6121433399999887</v>
       </c>
       <c r="D423" s="5">
         <v>3.4234509327756513</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>935.15504778000002</v>
       </c>
       <c r="C424" s="5">
         <v>2.6458088599999883</v>
       </c>
       <c r="D424" s="5">
         <v>3.4583980421016181</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>935.88972468999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.73467690999996194</v>
       </c>
       <c r="D425" s="5">
         <v>0.94682871779983024</v>
       </c>
       <c r="E425" s="5">
         <v>1.6537219664550795</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>937.93608351</v>
       </c>
       <c r="C426" s="5">
         <v>2.0463588200000231</v>
       </c>
       <c r="D426" s="5">
         <v>2.6556314670757031</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>939.30505474999995</v>
       </c>
       <c r="C427" s="5">
         <v>1.3689712399999507</v>
       </c>
       <c r="D427" s="5">
         <v>1.7655971365477141</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>939.69210727999996</v>
       </c>
       <c r="C428" s="5">
         <v>0.38705253000000539</v>
       </c>
       <c r="D428" s="5">
         <v>0.49559737180742136</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>941.83259010999996</v>
       </c>
       <c r="C429" s="5">
         <v>2.1404828299999963</v>
       </c>
       <c r="D429" s="5">
         <v>2.7679328772688638</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>941.74047834999999</v>
       </c>
       <c r="C430" s="5">
         <v>-9.2111759999966125E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.11729757060439105</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>940.58565036000005</v>
       </c>
       <c r="C431" s="5">
         <v>-1.1548279899999443</v>
       </c>
       <c r="D431" s="5">
         <v>-1.4616396507560303</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>942.28283490000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.6971845399999665</v>
       </c>
       <c r="D432" s="5">
         <v>2.1868877643543172</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>942.88733653999998</v>
       </c>
       <c r="C433" s="5">
         <v>0.60450163999996676</v>
       </c>
       <c r="D433" s="5">
         <v>0.77255674936960173</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>942.71653103000006</v>
       </c>
       <c r="C434" s="5">
         <v>-0.17080550999992283</v>
       </c>
       <c r="D434" s="5">
         <v>-0.21716541543342904</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>943.63057807999996</v>
       </c>
       <c r="C435" s="5">
         <v>0.91404704999990827</v>
       </c>
       <c r="D435" s="5">
         <v>1.169730895699006</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>942.64804586000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.98253221999993912</v>
       </c>
       <c r="D436" s="5">
         <v>-1.2423399823340286</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>944.93042752999997</v>
       </c>
       <c r="C437" s="5">
         <v>2.2823816699999497</v>
       </c>
       <c r="D437" s="5">
         <v>2.9444997459546096</v>
       </c>
       <c r="E437" s="5">
         <v>0.96600086543257024</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>940.62099857999999</v>
       </c>
       <c r="C438" s="5">
         <v>-4.3094289499999832</v>
       </c>
       <c r="D438" s="5">
         <v>-5.3374866332189246</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>941.03849820999994</v>
       </c>
       <c r="C439" s="5">
         <v>0.41749962999995205</v>
       </c>
       <c r="D439" s="5">
         <v>0.53392855392011551</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>942.36225057000001</v>
+        <v>943.29833735</v>
       </c>
       <c r="C440" s="5">
-        <v>1.3237523600000713</v>
+        <v>2.2598391400000537</v>
       </c>
       <c r="D440" s="5">
-        <v>1.7011531334412577</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9200850272466328</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>941.31698363999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.9813537100000076</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.4916278151381199</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>