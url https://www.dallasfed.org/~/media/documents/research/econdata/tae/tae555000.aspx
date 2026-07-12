--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{53C8D3A3-436E-46FC-BE52-B357B6B9F78E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0A0CB7D7-4CC2-46EF-A5CA-BCB6C846F096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE31EAC9-F784-4BDB-8656-901B8F7FE659}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{05081427-848B-4F83-A133-2403FE7C0647}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF57D104-69EC-4644-955E-1F8CCD3AE75E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A550356-9D62-4859-A62B-447B0A5C12E0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>454.19999715</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>454.20038298999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>456.28268901000001</v>
+        <v>456.28285627999998</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0826918600000113</v>
+        <v>2.0824732899999958</v>
       </c>
       <c r="D7" s="5">
-        <v>5.6434028780207202</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.6427906968783414</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>456.41235116000001</v>
+        <v>456.41234885</v>
       </c>
       <c r="C8" s="5">
-        <v>0.12966215000000147</v>
+        <v>0.1294925700000249</v>
       </c>
       <c r="D8" s="5">
-        <v>0.34153825912830449</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.3410907520475126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>460.06635023000001</v>
+        <v>460.06641546999998</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6539990699999976</v>
+        <v>3.6540666199999805</v>
       </c>
       <c r="D9" s="5">
-        <v>10.041619509499867</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.041813447243886</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>461.37566179999999</v>
+        <v>461.37569870999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3093115699999771</v>
+        <v>1.3092832400000134</v>
       </c>
       <c r="D10" s="5">
-        <v>3.4690682478010881</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.4689915080404088</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>462.4362716</v>
+        <v>462.43630874000002</v>
       </c>
       <c r="C11" s="5">
-        <v>1.0606098000000088</v>
+        <v>1.0606100300000207</v>
       </c>
       <c r="D11" s="5">
-        <v>2.7937046961417966</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.7937050833255261</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>460.76569742999999</v>
+        <v>460.76526891999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.670574170000009</v>
+        <v>-1.6710398200000327</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.2499554490711748</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.2511162883552505</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>461.27527053</v>
+        <v>461.27543678000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50957310000001144</v>
+        <v>0.51016786000002412</v>
       </c>
       <c r="D13" s="5">
-        <v>1.3352141932131412</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.3367833726476652</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>461.84118527999999</v>
+        <v>461.84220771000003</v>
       </c>
       <c r="C14" s="5">
-        <v>0.56591474999999036</v>
+        <v>0.56677093000001832</v>
       </c>
       <c r="D14" s="5">
-        <v>1.4821926490871995</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.484449715334013</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>456.83350213</v>
+        <v>456.83301592999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0076831499999912</v>
+        <v>-5.0091917800000374</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.262867041138669</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-12.266318299863299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>456.68006348</v>
+        <v>456.6796233</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15343864999999823</v>
+        <v>-0.15339262999998482</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.4023054819209837</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.40218547067101262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>456.87015134000001</v>
+        <v>456.86970854999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19008786000000555</v>
+        <v>0.19008524999998144</v>
       </c>
       <c r="D17" s="5">
-        <v>0.50063136108602357</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.50062495506919547</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>449.58275321999997</v>
+        <v>449.58308384999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.2873981200000344</v>
+        <v>-7.2866247000000044</v>
       </c>
       <c r="D18" s="5">
-        <v>-17.547792423648524</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-17.546105833262715</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>450.41180632999999</v>
+        <v>450.41193364999998</v>
       </c>
       <c r="C19" s="5">
-        <v>0.82905311000001802</v>
+        <v>0.82884980000000041</v>
       </c>
       <c r="D19" s="5">
-        <v>2.2354420572000322</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.2348866254029209</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>450.51931116999998</v>
+        <v>450.51932417</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10750483999999005</v>
+        <v>0.10739052000002403</v>
       </c>
       <c r="D20" s="5">
-        <v>0.28679375838946974</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.28648830250348478</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>450.96033283000003</v>
+        <v>450.9603907</v>
       </c>
       <c r="C21" s="5">
-        <v>0.44102166000004672</v>
+        <v>0.44106653000000051</v>
       </c>
       <c r="D21" s="5">
-        <v>1.1810474644837754</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>1.1811682389641032</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>450.52986141000002</v>
+        <v>450.52987922</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.43047142000000349</v>
+        <v>-0.43051148000000694</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.1394844491086742</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-1.1395897887726547</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>449.86721424000001</v>
+        <v>449.86723262999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.66264717000001383</v>
+        <v>-0.66264659000000847</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.7507728716273041</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-1.750771282939434</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>450.40183610999998</v>
+        <v>450.40146288</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53462186999996675</v>
+        <v>0.53423025000000735</v>
       </c>
       <c r="D24" s="5">
-        <v>1.4354372823575989</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.4343788629292531</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>450.87014561000001</v>
+        <v>450.87030621999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.46830950000003213</v>
+        <v>0.46884333999997807</v>
       </c>
       <c r="D25" s="5">
-        <v>1.2548712096745129</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.2563109215442125</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>450.17961717999998</v>
+        <v>450.18052411000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.69052843000002895</v>
+        <v>-0.68978210999995326</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8224529454992977</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.8204991477768884</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>450.08243868</v>
+        <v>450.08204620999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-9.7178499999984069E-2</v>
+        <v>-9.8477900000034424E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.25873194468822858</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.26218683065620807</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>450.31835326999999</v>
+        <v>450.31800927</v>
       </c>
       <c r="C28" s="5">
-        <v>0.23591458999999304</v>
+        <v>0.23596306000001732</v>
       </c>
       <c r="D28" s="5">
-        <v>0.6308068149841306</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.63093734354309206</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>450.19978392000002</v>
+        <v>450.19945739000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.11856934999997293</v>
+        <v>-0.11855187999998407</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.31550424570061519</v>
+        <v>-0.31545806724618819</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.4600138355363779</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.4599898034758807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>447.88526062</v>
+        <v>447.88545675</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.3145233000000189</v>
+        <v>-2.3140006400000175</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.9978341477803232</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-5.996522015729699</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>448.33359317999998</v>
+        <v>448.33363355</v>
       </c>
       <c r="C31" s="5">
-        <v>0.448332559999983</v>
+        <v>0.44817679999999882</v>
       </c>
       <c r="D31" s="5">
-        <v>1.2078337353478963</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.2074112651596858</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>448.58065973999999</v>
+        <v>448.58069028</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24706656000000748</v>
+        <v>0.24705672999999706</v>
       </c>
       <c r="D32" s="5">
-        <v>0.66330102827716342</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.66327449767737967</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>447.74988259000003</v>
+        <v>447.74991749999998</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.83077714999996033</v>
+        <v>-0.83077278000001797</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.199916919978262</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-2.1999053174835193</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>447.86176234999999</v>
+        <v>447.86174555999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11187975999996524</v>
+        <v>0.11182805999999346</v>
       </c>
       <c r="D34" s="5">
-        <v>0.30025774974031805</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.30011878557831828</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>447.63738984999998</v>
+        <v>447.63737223999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.22437250000001541</v>
+        <v>-0.22437331999998378</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.59952952145430061</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.59953172889721795</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>446.53842146</v>
+        <v>446.53817744000003</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0989683899999818</v>
+        <v>-1.0991947999999638</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.9065938898074739</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.9071847564622777</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>446.29263537000003</v>
+        <v>446.29273532000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.24578608999996732</v>
+        <v>-0.24544212000000698</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.65851455662169212</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.65759612844057402</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>444.42770768999998</v>
+        <v>444.4284457</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.8649276800000507</v>
+        <v>-1.8642896200000223</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.9007960747346484</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-4.8991565950393561</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>448.75445036999997</v>
+        <v>448.75421155999999</v>
       </c>
       <c r="C39" s="5">
-        <v>4.3267426799999953</v>
+        <v>4.32576585999999</v>
       </c>
       <c r="D39" s="5">
-        <v>12.328949738745433</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.32599407184065</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>448.94393121000002</v>
+        <v>448.94373709000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18948084000004428</v>
+        <v>0.18952553000002581</v>
       </c>
       <c r="D40" s="5">
-        <v>0.50786302047991505</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.50798335183375176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>448.02710590999999</v>
+        <v>448.02694614000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.91682530000002771</v>
+        <v>-0.91679095000000643</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.4232797873917411</v>
+        <v>-2.4231910495205233</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.48260307703437144</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.48256638570712829</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>451.54569686000002</v>
+        <v>451.54572558000001</v>
       </c>
       <c r="C42" s="5">
-        <v>3.5185909500000321</v>
+        <v>3.518779440000003</v>
       </c>
       <c r="D42" s="5">
-        <v>9.842147795340118</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>9.842701680204847</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>452.43473415</v>
+        <v>452.43466439999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.88903728999997611</v>
+        <v>0.88893881999996438</v>
       </c>
       <c r="D43" s="5">
-        <v>2.3884040457198941</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.388136481034997</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.97238712000001</v>
+        <v>452.97240773999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.53765297000001055</v>
+        <v>0.53774334000002</v>
       </c>
       <c r="D44" s="5">
-        <v>1.4353831655059324</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.435626230251219</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>452.97068616000001</v>
+        <v>452.97068452000002</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.7009599999937564E-3</v>
+        <v>-1.723219999973935E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.5060359140314254E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-4.5650037364231011E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>453.64705341000001</v>
+        <v>453.64700680999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.67636724999999842</v>
+        <v>0.67632228999997324</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8066060543751261</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.806484982986345</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>455.89348200000001</v>
+        <v>455.89344304000002</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2464285899999936</v>
+        <v>2.2464362300000289</v>
       </c>
       <c r="D47" s="5">
-        <v>6.1068604594869624</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>6.1068824420376533</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>459.77146291000003</v>
+        <v>459.77132618000002</v>
       </c>
       <c r="C48" s="5">
-        <v>3.8779809100000193</v>
+        <v>3.8778831399999945</v>
       </c>
       <c r="D48" s="5">
-        <v>10.698961639307146</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.698680116672676</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>460.10406272</v>
+        <v>460.10410336000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33259980999997651</v>
+        <v>0.33277717999999368</v>
       </c>
       <c r="D49" s="5">
-        <v>0.87154515446283831</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.87201204727265225</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>459.94508454999999</v>
+        <v>459.94573857</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.15897817000001169</v>
+        <v>-0.15836479000000736</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.41384480357294917</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.41225106556370683</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>460.38244896999998</v>
+        <v>460.38232197999997</v>
       </c>
       <c r="C51" s="5">
-        <v>0.43736441999999442</v>
+        <v>0.43658340999996881</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1470737055870428</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.1450130120031377</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>461.38593844000002</v>
+        <v>461.38587819999998</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0034894700000336</v>
+        <v>1.0035562200000072</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6472097306298625</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.6473886729160956</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>462.11733192000003</v>
+        <v>462.11733228999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73139348000000837</v>
+        <v>0.73145408999999972</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9189247016047517</v>
+        <v>1.9190853632398364</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1449494515250365</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.1449863164250358</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>462.93200268999999</v>
+        <v>462.93186235000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.8146707699999638</v>
+        <v>0.81453006000003825</v>
       </c>
       <c r="D54" s="5">
-        <v>2.1361235232863152</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>2.1357509860729706</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>463.64066702000002</v>
+        <v>463.64050156000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.70866433000003326</v>
+        <v>0.70863921000000119</v>
       </c>
       <c r="D55" s="5">
-        <v>1.8525264346012982</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.8524607806362781</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>465.33082911000002</v>
+        <v>465.33081543999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.6901620900000012</v>
+        <v>1.6903138799999624</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4632788091034659</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4636893434651714</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>470.44518072</v>
+        <v>470.44514339</v>
       </c>
       <c r="C57" s="5">
-        <v>5.1143516099999715</v>
+        <v>5.1143279500000176</v>
       </c>
       <c r="D57" s="5">
-        <v>14.016149676515589</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.016081303205464</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>470.16394042000002</v>
+        <v>470.16387650000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.28124029999997902</v>
+        <v>-0.2812668899999835</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.7150267913100028</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.71509422827730207</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>470.00905089000003</v>
+        <v>470.00901091999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15488952999999128</v>
+        <v>-0.1548655800000347</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.39460923191041442</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.39454837897229256</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>471.45278667000002</v>
+        <v>471.45276827999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4437357799999972</v>
+        <v>1.4437573600000064</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7489790038202297</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7490363153918072</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>471.03508231000001</v>
+        <v>471.03511703999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.4177043600000161</v>
+        <v>-0.41765123999999787</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.0580272166679672</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.057893361951423</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>471.11398673999997</v>
+        <v>471.11449784000001</v>
       </c>
       <c r="C62" s="5">
-        <v>7.8904429999965942E-2</v>
+        <v>7.938080000002401E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.20120072544085321</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>0.20241654648607277</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>471.93237658999999</v>
+        <v>471.93232896000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.81838985000001685</v>
+        <v>0.81783111999999392</v>
       </c>
       <c r="D63" s="5">
-        <v>2.1045974452172933</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.1031445475499622</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>473.00683143999998</v>
+        <v>473.00686734999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0744548499999951</v>
+        <v>1.0745383899999865</v>
       </c>
       <c r="D64" s="5">
-        <v>2.7665278581944897</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.7667459422063612</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>473.37256732999998</v>
+        <v>473.37265557000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.36573588999999629</v>
+        <v>0.3657882200000131</v>
       </c>
       <c r="D65" s="5">
-        <v>0.93181385021368079</v>
+        <v>0.93194767196449479</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4355795882480269</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.4355986009494179</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>468.48940220999998</v>
+        <v>468.48916981999997</v>
       </c>
       <c r="C66" s="5">
-        <v>-4.883165120000001</v>
+        <v>-4.8834857500000339</v>
       </c>
       <c r="D66" s="5">
-        <v>-11.700098839106809</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-11.700821957547959</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>468.55347468999997</v>
+        <v>468.55326454999999</v>
       </c>
       <c r="C67" s="5">
-        <v>6.4072479999992993E-2</v>
+        <v>6.4094730000022082E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.1642402934703302</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>0.16429745252621863</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>468.85749462000001</v>
+        <v>468.85744276000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30401993000003813</v>
+        <v>0.30417821000003187</v>
       </c>
       <c r="D68" s="5">
-        <v>0.78140210133761379</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.78181072337126789</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>470.75620717999999</v>
+        <v>470.75614327</v>
       </c>
       <c r="C69" s="5">
-        <v>1.8987125599999786</v>
+        <v>1.8987005099999692</v>
       </c>
       <c r="D69" s="5">
-        <v>4.9693024597300184</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>4.9692707787482249</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>471.10598389</v>
+        <v>471.10593157</v>
       </c>
       <c r="C70" s="5">
-        <v>0.34977671000001465</v>
+        <v>0.34978830000000016</v>
       </c>
       <c r="D70" s="5">
-        <v>0.89526502183163714</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.89529493019819828</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>472.14161338999997</v>
+        <v>472.14160442999997</v>
       </c>
       <c r="C71" s="5">
-        <v>1.0356294999999704</v>
+        <v>1.0356728599999769</v>
       </c>
       <c r="D71" s="5">
-        <v>2.6700822587292228</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.6701957056944225</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>472.56517169</v>
+        <v>472.56520283999998</v>
       </c>
       <c r="C72" s="5">
-        <v>0.4235583000000247</v>
+        <v>0.42359841000001097</v>
       </c>
       <c r="D72" s="5">
-        <v>1.0818476695635626</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.0819506447540483</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>473.32715919999998</v>
+        <v>473.32724602000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.7619875099999831</v>
+        <v>0.76204318000003468</v>
       </c>
       <c r="D73" s="5">
-        <v>1.9521920146939653</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.9523357772702976</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>475.53131975000002</v>
+        <v>475.53173420000002</v>
       </c>
       <c r="C74" s="5">
-        <v>2.2041605500000401</v>
+        <v>2.2044881799999985</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7334529913051435</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.7343260903386595</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>473.35350643999999</v>
+        <v>473.35344294999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.1778133100000332</v>
+        <v>-2.1782912500000293</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3593594896200747</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-5.3605016201460405</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>475.48994042999999</v>
+        <v>475.48999211</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1364339900000004</v>
+        <v>2.1365491600000155</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5525712776292258</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.5528788362935622</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>476.27348331000002</v>
+        <v>476.27358889999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.78354288000002725</v>
+        <v>0.78359678999999005</v>
       </c>
       <c r="D77" s="5">
-        <v>1.9954579381585624</v>
+        <v>1.9955962593216192</v>
       </c>
       <c r="E77" s="5">
-        <v>0.61281877747210167</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.61282232842683193</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>477.78104087999998</v>
+        <v>477.78077779</v>
       </c>
       <c r="C78" s="5">
-        <v>1.5075575699999604</v>
+        <v>1.507188890000009</v>
       </c>
       <c r="D78" s="5">
-        <v>3.8652126846552282</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.8642500452918283</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>478.66510363999998</v>
+        <v>478.66490068000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.88406276000000616</v>
+        <v>0.88412289000001465</v>
       </c>
       <c r="D79" s="5">
-        <v>2.2431585707516799</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.2433139443944539</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>479.38408769</v>
+        <v>479.38401440000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.71898405000001731</v>
+        <v>0.71911371999999574</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8174385027599715</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.8177697711390772</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>479.49371581000003</v>
+        <v>479.49364773000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.10962812000002486</v>
+        <v>0.1096333300000083</v>
       </c>
       <c r="D81" s="5">
-        <v>0.27476784870068549</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>0.2747809653428801</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>480.48709858000001</v>
+        <v>480.48707317999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.99338276999998243</v>
+        <v>0.99342544999996107</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5146033801341838</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.5147130135061868</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>481.77173520999997</v>
+        <v>481.77176011</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2846366299999659</v>
+        <v>1.2846869300000208</v>
       </c>
       <c r="D83" s="5">
-        <v>3.2559369544957528</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.256066496067489</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>483.24452729000001</v>
+        <v>483.24461001999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.4727920800000334</v>
+        <v>1.4728499099999794</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7307524116950708</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.7309011775484624</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>485.28934763000001</v>
+        <v>485.28949053999997</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0448203400000011</v>
+        <v>2.0448805199999924</v>
       </c>
       <c r="D85" s="5">
-        <v>5.197584654703058</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.1977402888865765</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>485.21076435999998</v>
+        <v>485.21106612</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.8583270000024186E-2</v>
+        <v>-7.842441999997618E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.19414393589811674</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.19375178069580556</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>489.29683283999998</v>
+        <v>489.29673049000002</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0860684799999945</v>
+        <v>4.0856643700000177</v>
       </c>
       <c r="D87" s="5">
-        <v>10.586911855277936</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>10.585808964862453</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>493.08228194999998</v>
+        <v>493.08229822999999</v>
       </c>
       <c r="C88" s="5">
-        <v>3.7854491100000018</v>
+        <v>3.7855677399999763</v>
       </c>
       <c r="D88" s="5">
-        <v>9.6892105443515675</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>9.6895293383647321</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>492.57325989999998</v>
+        <v>492.57330776999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.50902204999999867</v>
+        <v>-0.50899046000000681</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.2317826859977177</v>
+        <v>-1.2317066343929151</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4223565159916092</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.4223436381693562</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>494.38762492000001</v>
+        <v>494.38741598000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8143650200000252</v>
+        <v>1.814108210000029</v>
       </c>
       <c r="D90" s="5">
-        <v>4.5107861204177091</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>4.5101342166342651</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>496.20132713999999</v>
+        <v>496.20116810000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8137022199999819</v>
+        <v>1.8137521200000037</v>
       </c>
       <c r="D91" s="5">
-        <v>4.4922214112740999</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.4923494462833613</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>498.11735133000002</v>
+        <v>498.11728233000002</v>
       </c>
       <c r="C92" s="5">
-        <v>1.9160241900000301</v>
+        <v>1.9161142300000051</v>
       </c>
       <c r="D92" s="5">
-        <v>4.7333472176950275</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.7335759474441685</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>499.99459789999997</v>
+        <v>499.99453827000002</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8772465699999543</v>
+        <v>1.8772559399999977</v>
       </c>
       <c r="D93" s="5">
-        <v>4.6173472830403739</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.6173714625672213</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>502.96823551</v>
+        <v>502.96824269000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.9736376100000257</v>
+        <v>2.97370441999999</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3749454569235429</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.3751175188197182</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>504.14250300999998</v>
+        <v>504.14254971999998</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1742674999999849</v>
+        <v>1.1743070299999658</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8378664384464125</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.8379631601151978</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>504.87394418999997</v>
+        <v>504.87404549000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.73144117999999025</v>
+        <v>0.73149577000003774</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7549947640068897</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.7551266284954847</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>505.90697046000003</v>
+        <v>505.90710951</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0330262700000503</v>
+        <v>1.0330640199999834</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4831493666286342</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.4832406284175823</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>508.45418438000002</v>
+        <v>508.45445053999998</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5472139199999901</v>
+        <v>2.5473410299999841</v>
       </c>
       <c r="D98" s="5">
-        <v>6.2120889345995467</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.2124058073561139</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>516.22336637000001</v>
+        <v>516.22321940999996</v>
       </c>
       <c r="C99" s="5">
-        <v>7.7691819899999928</v>
+        <v>7.768768869999974</v>
       </c>
       <c r="D99" s="5">
-        <v>19.958214775819648</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>19.957051448001263</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>518.20272815999999</v>
+        <v>518.20268884999996</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9793617899999845</v>
+        <v>1.9794694400000026</v>
       </c>
       <c r="D100" s="5">
-        <v>4.6994590346106646</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.6997214008903887</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>520.81990484000005</v>
+        <v>520.81988947000002</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6171766800000569</v>
+        <v>2.6172006200000624</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2318012974008186</v>
+        <v>6.2318603799551786</v>
       </c>
       <c r="E101" s="5">
-        <v>5.7345063647455286</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.7344929687479951</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>523.43423050000001</v>
+        <v>523.43408676000001</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6143256599999631</v>
+        <v>2.6141972899999928</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1926742629766496</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.1923619316414324</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>525.85627151000006</v>
+        <v>525.85616832999995</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4220410100000436</v>
+        <v>2.4220815699999321</v>
       </c>
       <c r="D103" s="5">
-        <v>5.6961697378792531</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.696269172042312</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>527.92803592999996</v>
+        <v>527.92797978999999</v>
       </c>
       <c r="C104" s="5">
-        <v>2.0717644199999086</v>
+        <v>2.071811460000049</v>
       </c>
       <c r="D104" s="5">
-        <v>4.8315529273331936</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.8316659858002931</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>531.57213065999997</v>
+        <v>531.57209214</v>
       </c>
       <c r="C105" s="5">
-        <v>3.6440947300000062</v>
+        <v>3.6441123500000003</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6049776175294532</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.6050217667113849</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>533.11106203999998</v>
+        <v>533.11109441999997</v>
       </c>
       <c r="C106" s="5">
-        <v>1.5389313800000082</v>
+        <v>1.539002279999977</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5299221012893511</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5300875862695147</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>533.13852584000006</v>
+        <v>533.13858056000004</v>
       </c>
       <c r="C107" s="5">
-        <v>2.7463800000077754E-2</v>
+        <v>2.7486140000064552E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.1836832536621422E-2</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>6.1887143248529064E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>538.53103426999996</v>
+        <v>538.53113294000002</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3925084299999071</v>
+        <v>5.3925523799999837</v>
       </c>
       <c r="D108" s="5">
-        <v>12.83608961397842</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.836198726264669</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>541.04158233999999</v>
+        <v>541.04171076</v>
       </c>
       <c r="C109" s="5">
-        <v>2.5105480700000271</v>
+        <v>2.5105778199999804</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7399026286230725</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.7399713210978032</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>543.69558343000006</v>
+        <v>543.69580638000002</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6540010900000652</v>
+        <v>2.654095620000021</v>
       </c>
       <c r="D110" s="5">
-        <v>6.0478643485125883</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.0480841312207545</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>548.22111297000004</v>
+        <v>548.22094539</v>
       </c>
       <c r="C111" s="5">
-        <v>4.5255295399999795</v>
+        <v>4.5251390099999753</v>
       </c>
       <c r="D111" s="5">
-        <v>10.458571413138973</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>10.457622697066714</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>548.00561249999998</v>
+        <v>548.00552892999997</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.21550047000005179</v>
+        <v>-0.21541646000002856</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.47069001192934223</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.47050705955805627</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>549.74856796999995</v>
+        <v>549.74849990999996</v>
       </c>
       <c r="C113" s="5">
-        <v>1.7429554699999699</v>
+        <v>1.7429709799999955</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8841292772974656</v>
+        <v>3.8841650504993552</v>
       </c>
       <c r="E113" s="5">
-        <v>5.5544465296285095</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.5544365768055437</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>550.25164931999996</v>
+        <v>550.25157646000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.5030813500000022</v>
+        <v>0.5030765500000598</v>
       </c>
       <c r="D114" s="5">
-        <v>1.1036779759515669</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.103667529807062</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>551.26480002999995</v>
+        <v>551.26474924000001</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0131507099999908</v>
+        <v>1.0131727799999908</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2320129194871807</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.2320623326063771</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>553.47212039999999</v>
+        <v>553.47209941999995</v>
       </c>
       <c r="C116" s="5">
-        <v>2.2073203700000477</v>
+        <v>2.2073501799999349</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9121639696134922</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.9122322390390716</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>554.28343187999997</v>
+        <v>554.28341435000004</v>
       </c>
       <c r="C117" s="5">
-        <v>0.81131147999997211</v>
+        <v>0.81131493000009414</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7732806831751491</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.773288352488156</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>555.49368878999996</v>
+        <v>555.49372790999996</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2102569099999982</v>
+        <v>1.2103135599999177</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6518503034752117</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.6519760113273838</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>556.32627198</v>
+        <v>556.32631486000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.83258319000003667</v>
+        <v>0.83258695000006355</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8134808843237815</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.8134890129848147</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>560.29695262999996</v>
+        <v>560.29702882000004</v>
       </c>
       <c r="C120" s="5">
-        <v>3.970680649999963</v>
+        <v>3.9707139600000119</v>
       </c>
       <c r="D120" s="5">
-        <v>8.909130334591687</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>8.909207317324741</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>561.82317315</v>
+        <v>561.82326811999997</v>
       </c>
       <c r="C121" s="5">
-        <v>1.5262205200000381</v>
+        <v>1.5262392999999292</v>
       </c>
       <c r="D121" s="5">
-        <v>3.3181579492105762</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.3181989344761131</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>561.85180150999997</v>
+        <v>561.85193445000004</v>
       </c>
       <c r="C122" s="5">
-        <v>2.8628359999970598E-2</v>
+        <v>2.8666330000078233E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.11645501700675E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.1245685564803587E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>562.47325913999998</v>
+        <v>562.47313544999997</v>
       </c>
       <c r="C123" s="5">
-        <v>0.62145763000000898</v>
+        <v>0.62120099999992817</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3354102919424848</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.3348551607934134</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>563.35856887</v>
+        <v>563.35849296000004</v>
       </c>
       <c r="C124" s="5">
-        <v>0.88530973000001723</v>
+        <v>0.88535751000006258</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9051871204712745</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.9052912574672565</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>564.63149313999998</v>
+        <v>564.63144020000004</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2729242699999759</v>
+        <v>1.2729472400000077</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7453843507267983</v>
+        <v>2.7454348831961628</v>
       </c>
       <c r="E125" s="5">
-        <v>2.7072239996834613</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.7072270851919766</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>563.67376218000004</v>
+        <v>563.67370531999995</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.95773095999993529</v>
+        <v>-0.95773488000008911</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0165644332555632</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.0165727975349212</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>564.30191020999996</v>
+        <v>564.30188864000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.62814802999992025</v>
+        <v>0.62818332000006194</v>
       </c>
       <c r="D127" s="5">
-        <v>1.3454854060373167</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.3455615972822521</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>565.39976670999999</v>
+        <v>565.39976796999997</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0978565000000344</v>
+        <v>1.0978793299999552</v>
       </c>
       <c r="D128" s="5">
-        <v>2.3597590132687474</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.3598087020631597</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>565.85608668999998</v>
+        <v>565.85608738999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.4563199799999893</v>
+        <v>0.45631941999999981</v>
       </c>
       <c r="D129" s="5">
-        <v>0.97280055027149093</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.9727993489599962</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>565.96303622000005</v>
+        <v>565.96306984</v>
       </c>
       <c r="C130" s="5">
-        <v>0.10694953000006535</v>
+        <v>0.10698245000003226</v>
       </c>
       <c r="D130" s="5">
-        <v>0.22704170788010458</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>0.22711166570663632</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>566.64243987999998</v>
+        <v>566.64246735999996</v>
       </c>
       <c r="C131" s="5">
-        <v>0.67940365999993446</v>
+        <v>0.67939751999995224</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4500749677870628</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4500616896193641</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>567.45546228000001</v>
+        <v>567.45550968999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.81302240000002257</v>
+        <v>0.81304233000003023</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7354205236613129</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.7354633162908417</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>567.92071289</v>
+        <v>567.92076781000003</v>
       </c>
       <c r="C133" s="5">
-        <v>0.46525060999999823</v>
+        <v>0.46525812000004407</v>
       </c>
       <c r="D133" s="5">
-        <v>0.98831583901866082</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>0.98833178131596533</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>569.57490996000001</v>
+        <v>569.57497144000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6541970700000093</v>
+        <v>1.6542036299999836</v>
       </c>
       <c r="D134" s="5">
-        <v>3.5518118749681582</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.5518258376967982</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>570.58638414999996</v>
+        <v>570.58631349999996</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0114741899999444</v>
+        <v>1.0113420599999472</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1519461168220788</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>2.1516620202265413</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>571.73368393999999</v>
+        <v>571.73363238000002</v>
       </c>
       <c r="C136" s="5">
-        <v>1.1472997900000337</v>
+        <v>1.1473188800000571</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4397496460315971</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4397909966380249</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>573.45833273999995</v>
+        <v>573.45830464999995</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7246487999999545</v>
+        <v>1.7246722699999282</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6804938532514653</v>
+        <v>3.6805451108399501</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5632921130404265</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.563296660716107</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>574.31916957999999</v>
+        <v>574.31912535000004</v>
       </c>
       <c r="C138" s="5">
-        <v>0.86083684000004723</v>
+        <v>0.86082070000009026</v>
       </c>
       <c r="D138" s="5">
-        <v>1.8163058880571459</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.8162716418368863</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>576.07023738999999</v>
+        <v>576.07023296</v>
       </c>
       <c r="C139" s="5">
-        <v>1.751067809999995</v>
+        <v>1.7511076099999627</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7207164209388965</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7208027036186531</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>576.89181874999997</v>
+        <v>576.89182822999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82158135999998194</v>
+        <v>0.82159526999998889</v>
       </c>
       <c r="D140" s="5">
-        <v>1.7249075463074304</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.7249369931389813</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>577.67623547999995</v>
+        <v>577.67624449000004</v>
       </c>
       <c r="C141" s="5">
-        <v>0.78441672999997536</v>
+        <v>0.78441626000005726</v>
       </c>
       <c r="D141" s="5">
-        <v>1.6439331820286007</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>1.6439321624363901</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>578.31242930999997</v>
+        <v>578.31245292000006</v>
       </c>
       <c r="C142" s="5">
-        <v>0.63619383000002472</v>
+        <v>0.63620843000001059</v>
       </c>
       <c r="D142" s="5">
-        <v>1.3295922263445226</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.3296229033287643</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>579.17562113999998</v>
+        <v>579.17563519999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.86319183000000521</v>
+        <v>0.86318227999993269</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8059029351908507</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.8058827167859004</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>578.56090522</v>
+        <v>578.56092782999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.61471591999998054</v>
+        <v>-0.61470737000001918</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.2662277044517278</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.2662101647837654</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>578.64185970000005</v>
+        <v>578.64187862000006</v>
       </c>
       <c r="C145" s="5">
-        <v>8.0954480000059448E-2</v>
+        <v>8.0950790000088091E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.16803792179180821</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.16803024995983851</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.47566575999997</v>
+        <v>578.47567468</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16619394000008469</v>
+        <v>-0.16620394000005945</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.34411266136611385</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-0.34413332292054788</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>578.15064590999998</v>
+        <v>578.15063091000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.32501984999998967</v>
+        <v>-0.3250437699999793</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.67214723685273814</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.67219654076063895</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>577.46029341999997</v>
+        <v>577.46027192999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.69035249000000931</v>
+        <v>-0.69035898000004181</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4235113575312375</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.4235246888790187</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>578.24263021000002</v>
+        <v>578.24262049000004</v>
       </c>
       <c r="C149" s="5">
-        <v>0.78233679000004486</v>
+        <v>0.78234856000005948</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6379155309534932</v>
+        <v>1.6379404181723345</v>
       </c>
       <c r="E149" s="5">
-        <v>0.83428859550100931</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.83429183973890986</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>579.96833578999997</v>
+        <v>579.96830317000001</v>
       </c>
       <c r="C150" s="5">
-        <v>1.7257055799999534</v>
+        <v>1.7256826799999772</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6406488730591935</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.6405998283690622</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>579.33692153000004</v>
+        <v>579.33692216999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.63141425999992862</v>
+        <v>-0.63138100000003305</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2986511397285461</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.2985832144288723</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>579.27895411999998</v>
+        <v>579.27895889000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.7967410000060227E-2</v>
+        <v>-5.7963279999967199E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.12000378609382523</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.11999524076409251</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>578.26682228000004</v>
+        <v>578.26683158000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.0121318399999382</v>
+        <v>-1.0121273099999826</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0766408141676407</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.076631591941569</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>580.44126999000002</v>
+        <v>580.44128293000006</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1744477099999813</v>
+        <v>2.1744513500000267</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6068432381308311</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.6068510344907887</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>579.65797756999996</v>
+        <v>579.65798315999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.78329242000006616</v>
+        <v>-0.78329977000009876</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.6074076824076911</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.6074226181255091</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>579.24838009999996</v>
+        <v>579.24838700999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.40959746999999425</v>
+        <v>-0.40959614999997029</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.84465536715844225</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.84465264756403702</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>579.67808151999998</v>
+        <v>579.67808663000005</v>
       </c>
       <c r="C157" s="5">
-        <v>0.42970142000001488</v>
+        <v>0.4296996200000649</v>
       </c>
       <c r="D157" s="5">
-        <v>0.89383202896529124</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.89382825874710914</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>579.66539883999997</v>
+        <v>579.66540065000004</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2682680000011715E-2</v>
+        <v>-1.2685980000014752E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-2.6251440645974622E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-2.6258270148216134E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>579.99737129000005</v>
+        <v>579.99736983000003</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33197245000008024</v>
+        <v>0.33196917999998732</v>
       </c>
       <c r="D159" s="5">
-        <v>0.689404832686491</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.68939801833736158</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>581.86777214000006</v>
+        <v>581.86776167999994</v>
       </c>
       <c r="C160" s="5">
-        <v>1.87040085000001</v>
+        <v>1.870391849999919</v>
       </c>
       <c r="D160" s="5">
-        <v>3.9391930694368638</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.9391737874623578</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>581.15390880999996</v>
+        <v>581.15391026999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.71386333000009472</v>
+        <v>-0.71385140999996111</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4623241191037861</v>
+        <v>-1.4622998920329144</v>
       </c>
       <c r="E161" s="5">
-        <v>0.50347007430819879</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.50347201621576687</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>582.43416752999997</v>
+        <v>582.43414252000002</v>
       </c>
       <c r="C162" s="5">
-        <v>1.2802587200000062</v>
+        <v>1.28023225000004</v>
       </c>
       <c r="D162" s="5">
-        <v>2.6758181881157306</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>2.6757621853889413</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>583.17181518999996</v>
+        <v>583.17181817000005</v>
       </c>
       <c r="C163" s="5">
-        <v>0.73764765999999327</v>
+        <v>0.73767565000002833</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5304204759466478</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.5304790189677675</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>583.44020333000003</v>
+        <v>583.44020652999995</v>
       </c>
       <c r="C164" s="5">
-        <v>0.26838814000007005</v>
+        <v>0.26838835999990351</v>
       </c>
       <c r="D164" s="5">
-        <v>0.55366571228876449</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.55366616444574301</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>584.19459594</v>
+        <v>584.19460173000004</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75439260999996804</v>
+        <v>0.75439520000008997</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5626911353052719</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.5626965299561757</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>585.79039795000006</v>
+        <v>585.79040684999995</v>
       </c>
       <c r="C166" s="5">
-        <v>1.5958020100000567</v>
+        <v>1.595805119999909</v>
       </c>
       <c r="D166" s="5">
-        <v>3.3276519676045391</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>3.3276585170069151</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>585.21421518</v>
+        <v>585.21421697999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57618277000005946</v>
+        <v>-0.57618987000000743</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1739542454058838</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.1739686155230689</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>585.76757319000001</v>
+        <v>585.76757414999997</v>
       </c>
       <c r="C168" s="5">
-        <v>0.55335801000001084</v>
+        <v>0.5533571700000266</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1405975101122401</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.1405957661391186</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>587.35977183</v>
+        <v>587.35977231000004</v>
       </c>
       <c r="C169" s="5">
-        <v>1.5921986399999923</v>
+        <v>1.5921981600000663</v>
       </c>
       <c r="D169" s="5">
-        <v>3.3109759858941157</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.3109749672575184</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>586.96919344000003</v>
+        <v>586.96919377999996</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.3905783899999733</v>
+        <v>-0.39057853000008436</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.79505561220278853</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.79505589549601074</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>587.79880381999999</v>
+        <v>587.79880435999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.82961037999996279</v>
+        <v>0.82961058000000776</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7093024695326253</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.7093028838170099</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>587.93120978000002</v>
+        <v>587.93120577000002</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13240596000002824</v>
+        <v>0.13240141000005679</v>
       </c>
       <c r="D172" s="5">
-        <v>0.27064387768112041</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.27063456549771825</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>588.46711963999996</v>
+        <v>588.46712286000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.535909859999947</v>
+        <v>0.5359170899999981</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0993219630979212</v>
+        <v>1.0993368761017974</v>
       </c>
       <c r="E173" s="5">
-        <v>1.2583948450032523</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.2583951446876407</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>591.06602514999997</v>
+        <v>591.06600866999997</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5989055100000087</v>
+        <v>2.5988858099999561</v>
       </c>
       <c r="D174" s="5">
-        <v>5.4303228841073636</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.4302806862575936</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>590.77144390000001</v>
+        <v>590.77144567000005</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.29458124999996471</v>
+        <v>-0.29456299999992552</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.59643103401392228</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.59639420151499367</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>591.26687308999999</v>
+        <v>591.26687468</v>
       </c>
       <c r="C176" s="5">
-        <v>0.49542918999998165</v>
+        <v>0.49542900999995254</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0109913762817557</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.0109910042281234</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>593.09968626</v>
+        <v>593.09968962000005</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8328131700000085</v>
+        <v>1.8328149400000484</v>
       </c>
       <c r="D177" s="5">
-        <v>3.7838463289728619</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.7838500353156057</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>592.89772391999998</v>
+        <v>592.89772987000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.20196234000002278</v>
+        <v>-0.20195975000001454</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.40785964266819574</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.40785441969114489</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>594.03008192000004</v>
+        <v>594.03008306000004</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1323580000000675</v>
+        <v>1.1323531900000035</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3160729814250214</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.3160630162129658</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>596.11330278000003</v>
+        <v>596.11330309000004</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0832208599999831</v>
+        <v>2.0832200300000068</v>
       </c>
       <c r="D180" s="5">
-        <v>4.2904406609828527</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.2904389100805629</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>596.7936287</v>
+        <v>596.79362873000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.68032591999997294</v>
+        <v>0.68032563999997819</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3781526387441678</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.3781520672553782</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>598.09103295</v>
+        <v>598.09103296000001</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2974042499999996</v>
+        <v>1.2974042299999837</v>
       </c>
       <c r="D182" s="5">
-        <v>2.6401688921500188</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.6401688508287835</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>599.97060939999994</v>
+        <v>599.97060952000004</v>
       </c>
       <c r="C183" s="5">
-        <v>1.879576449999945</v>
+        <v>1.8795765600000323</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8370211523138575</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.8370213807013442</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>600.22272223000004</v>
+        <v>600.22271998999997</v>
       </c>
       <c r="C184" s="5">
-        <v>0.25211283000010098</v>
+        <v>0.25211046999993414</v>
       </c>
       <c r="D184" s="5">
-        <v>0.505417391230778</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.50541264903383176</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>602.59988063000003</v>
+        <v>602.59988278000003</v>
       </c>
       <c r="C185" s="5">
-        <v>2.3771583999999848</v>
+        <v>2.3771627900000567</v>
       </c>
       <c r="D185" s="5">
-        <v>4.8574541825228579</v>
+        <v>4.8574633678117651</v>
       </c>
       <c r="E185" s="5">
-        <v>2.401622880586074</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.4016226856164113</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>602.14033911000001</v>
+        <v>602.14032913999995</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.45954152000001613</v>
+        <v>-0.45955364000008103</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.91128918348837296</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-0.91131311397431025</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>602.63213121000001</v>
+        <v>602.63213188999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.49179209999999784</v>
+        <v>0.49180275000003348</v>
       </c>
       <c r="D187" s="5">
-        <v>0.98450263081850675</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.98452406294582406</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>603.01859168999999</v>
+        <v>603.01859272000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.38646047999998245</v>
+        <v>0.38646083000003273</v>
       </c>
       <c r="D188" s="5">
-        <v>0.77226511262351583</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.77226581362390689</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>604.27994715</v>
+        <v>604.27994934000003</v>
       </c>
       <c r="C189" s="5">
-        <v>1.2613554600000043</v>
+        <v>1.261356620000015</v>
       </c>
       <c r="D189" s="5">
-        <v>2.5391623871831248</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.5391647448554044</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>604.49726040999997</v>
+        <v>604.49726413999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.21731325999996898</v>
+        <v>0.21731479999994008</v>
       </c>
       <c r="D190" s="5">
-        <v>0.43240277676339645</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.43240584549786298</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>606.03628102000005</v>
+        <v>606.03628204999995</v>
       </c>
       <c r="C191" s="5">
-        <v>1.5390206100000796</v>
+        <v>1.5390179099999841</v>
       </c>
       <c r="D191" s="5">
-        <v>3.0982870816328667</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.0982815503909134</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>610.60897880000005</v>
+        <v>610.60897881999995</v>
       </c>
       <c r="C192" s="5">
-        <v>4.5726977799999986</v>
+        <v>4.5726967699999932</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4396613521422488</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.439659163155433</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>612.49100643999998</v>
+        <v>612.49100611999995</v>
       </c>
       <c r="C193" s="5">
-        <v>1.8820276399999329</v>
+        <v>1.8820273000000043</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7620059571407127</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.7620052658235759</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>615.72068514</v>
+        <v>615.72068478000006</v>
       </c>
       <c r="C194" s="5">
-        <v>3.2296787000000222</v>
+        <v>3.2296786600001042</v>
       </c>
       <c r="D194" s="5">
-        <v>6.5144022565226001</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.5144021769897531</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>616.96736979000002</v>
+        <v>616.96736926999995</v>
       </c>
       <c r="C195" s="5">
-        <v>1.2466846500000202</v>
+        <v>1.2466844899998932</v>
       </c>
       <c r="D195" s="5">
-        <v>2.4569492480186472</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.45694893062538</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>618.92085531999999</v>
+        <v>618.92085454000005</v>
       </c>
       <c r="C196" s="5">
-        <v>1.9534855299999663</v>
+        <v>1.9534852700001011</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8663946090536916</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.8663940887758264</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>619.68003486999999</v>
+        <v>619.68003544999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.75917954999999893</v>
+        <v>0.75918090999994092</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4819127934247556</v>
+        <v>1.4819154679500457</v>
       </c>
       <c r="E197" s="5">
-        <v>2.8344104917749302</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.834410221124406</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>619.60547894000001</v>
+        <v>619.6054762</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.4555929999974069E-2</v>
+        <v>-7.4559249999992971E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.14428080961244039</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-0.14428723009812794</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>620.80415764999998</v>
+        <v>620.80415700000003</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1986787099999674</v>
+        <v>1.1986808000000337</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3463617762597755</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3463659214590482</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>623.49199994000003</v>
+        <v>623.49200027999996</v>
       </c>
       <c r="C200" s="5">
-        <v>2.6878422900000487</v>
+        <v>2.6878432799999246</v>
       </c>
       <c r="D200" s="5">
-        <v>5.3210603699178627</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.3210623824071046</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>625.95459532999996</v>
+        <v>625.95459626000002</v>
       </c>
       <c r="C201" s="5">
-        <v>2.4625953899999331</v>
+        <v>2.4625959800000601</v>
       </c>
       <c r="D201" s="5">
-        <v>4.8439464967138912</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.8439476798758596</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>627.20957524000005</v>
+        <v>627.20957668000005</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2549799100000882</v>
+        <v>1.2549804200000381</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4325945587839071</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.4325955546162792</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>629.53973771000005</v>
+        <v>629.53973855000004</v>
       </c>
       <c r="C203" s="5">
-        <v>2.3301624700000048</v>
+        <v>2.3301618699999835</v>
       </c>
       <c r="D203" s="5">
-        <v>4.5503827788966777</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.5503815725000729</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>627.30425090000006</v>
+        <v>627.30425079999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.2354868099999976</v>
+        <v>-2.2354877500000612</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1789377666768601</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.1789394842355554</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>629.74369956999999</v>
+        <v>629.74369936000005</v>
       </c>
       <c r="C205" s="5">
-        <v>2.4394486699999334</v>
+        <v>2.4394485600000735</v>
       </c>
       <c r="D205" s="5">
-        <v>4.7676512921643432</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.7676510733384969</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>632.10984027999996</v>
+        <v>632.10983997999995</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3661407099999678</v>
+        <v>2.3661406199998964</v>
       </c>
       <c r="D206" s="5">
-        <v>4.6031204196216091</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.6031202424672291</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>633.43318589</v>
+        <v>633.43318562000002</v>
       </c>
       <c r="C207" s="5">
-        <v>1.3233456100000467</v>
+        <v>1.3233456400000705</v>
       </c>
       <c r="D207" s="5">
-        <v>2.541374869106261</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.541374928603779</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>634.54095001999997</v>
+        <v>634.54094974999998</v>
       </c>
       <c r="C208" s="5">
         <v>1.1077641299999641</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1188941539040274</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.1188941548158535</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>636.91669443000001</v>
+        <v>636.91669523999997</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3757444100000384</v>
+        <v>2.3757454899999857</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5865256236203633</v>
+        <v>4.5865277537419535</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7815418587135987</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.7815418932260805</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>639.32498233000001</v>
+        <v>639.32498117</v>
       </c>
       <c r="C210" s="5">
-        <v>2.4082879000000048</v>
+        <v>2.4082859300000337</v>
       </c>
       <c r="D210" s="5">
-        <v>4.6329606257322853</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.632956750756656</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>640.74993508</v>
+        <v>640.74993471000005</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4249527499999886</v>
+        <v>1.4249535400000468</v>
       </c>
       <c r="D211" s="5">
-        <v>2.707639158061137</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.7076406826106014</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>642.42095753000001</v>
+        <v>642.42095754000002</v>
       </c>
       <c r="C212" s="5">
-        <v>1.6710224500000095</v>
+        <v>1.6710228299999699</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1747806569795589</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.1747813911890077</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>642.12399132999997</v>
+        <v>642.12399151</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.29696620000004259</v>
+        <v>-0.29696603000002142</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.55330513335989373</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-0.55330481741345805</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.80605860000003</v>
+        <v>643.80605912999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.6820672700000614</v>
+        <v>1.682067619999998</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1891306779072259</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.1891313501755558</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>645.40164600000003</v>
+        <v>645.40164637999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.5955873999999994</v>
+        <v>1.5955872499999941</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0149158225307948</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.0149155327102051</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>645.01009935000002</v>
+        <v>645.01009916999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.39154665000000932</v>
+        <v>-0.39154720999999881</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.72558132479842996</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-0.72558235865737286</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>646.16481986999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1547205199999553</v>
+        <v>1.1547206999999844</v>
       </c>
       <c r="D217" s="5">
-        <v>2.1695629908656588</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.1695633330095943</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>645.50354324</v>
+        <v>645.50354313000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.66127662999997483</v>
+        <v>-0.6612767399999484</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2211755220225773</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.221175724016843</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>645.72484136000003</v>
+        <v>645.72484128999997</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22129812000002858</v>
+        <v>0.22129815999994662</v>
       </c>
       <c r="D219" s="5">
-        <v>0.41217286279391363</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>0.41217293750541728</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>646.82057046</v>
+        <v>646.82057040999996</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0957290999999714</v>
+        <v>1.0957291199999872</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0553897876544491</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.0553898257467784</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>646.36355026000001</v>
+        <v>646.36355076999996</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.45702019999998811</v>
+        <v>-0.45701963999999862</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.84458974192024305</v>
+        <v>-0.84458871110356659</v>
       </c>
       <c r="E221" s="5">
-        <v>1.4832168653475586</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.4832168163593673</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>647.31715539000004</v>
+        <v>647.31715532999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95360513000002811</v>
+        <v>0.95360456000003069</v>
       </c>
       <c r="D222" s="5">
-        <v>1.7848429864470328</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.784841909498347</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>648.89667706</v>
+        <v>648.89667682000004</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5795216699999628</v>
+        <v>1.5795214900000474</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9677442343208682</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.9677438918481069</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>647.01617784999996</v>
+        <v>647.01617730999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8804992100000391</v>
+        <v>-1.8804995100000497</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.4226964883805611</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-3.4226970269826795</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>649.95938811999997</v>
+        <v>649.95938797999997</v>
       </c>
       <c r="C225" s="5">
-        <v>2.9432102700000087</v>
+        <v>2.9432106699999849</v>
       </c>
       <c r="D225" s="5">
-        <v>5.5973394484089667</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.5973402330422362</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>650.70352857</v>
+        <v>650.70352867999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74414045000003171</v>
+        <v>0.74414070000000265</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3825679942999658</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.3825684620131229</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>650.14412927000001</v>
+        <v>650.14412960000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55939929999999549</v>
+        <v>-0.55939907999993466</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.02675677231856</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.026756370251225</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>649.42765828999995</v>
+        <v>649.42765806</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.71647098000005371</v>
+        <v>-0.71647154000004321</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.3144364573488887</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.3144374778416679</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>648.60364775000005</v>
+        <v>648.60364818999994</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.82401053999990381</v>
+        <v>-0.82400987000005443</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5120102555478909</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.5120090352365279</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>646.59481041000004</v>
+        <v>646.59481031999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.0088373400000137</v>
+        <v>-2.0088378699999794</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.6539456528281722</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.6539465980651387</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>644.47751539000001</v>
+        <v>644.47751533999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.1172950200000287</v>
+        <v>-2.1172949799999969</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.859435617592466</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-3.8594355465154218</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>642.38486063000005</v>
+        <v>642.38486075000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.0926547599999594</v>
+        <v>-2.0926545899999383</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.8276289522006457</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.8276286470809606</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>641.18360474999997</v>
+        <v>641.18360499000005</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2012558800000761</v>
+        <v>-1.2012557599999809</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2210567479211907</v>
+        <v>-2.2210565279138339</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.80139814627795403</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.8013981874177678</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>637.90097043000003</v>
+        <v>637.90097064999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2826343199999428</v>
+        <v>-3.2826343400000724</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.9735047297098998</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-5.9735047629126736</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>635.81052475000001</v>
+        <v>635.81052478000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.0904456800000162</v>
+        <v>-2.0904458699999395</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8623731068861078</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.8623734503248297</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>632.94605444000001</v>
+        <v>632.94605351999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.8644703100000015</v>
+        <v>-2.864471260000073</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2743024559375407</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.2743041618006909</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>630.97771563000003</v>
+        <v>630.97771532000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9683388099999775</v>
+        <v>-1.9683381999999483</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.6685951883864809</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.6685940760831759</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>629.21062383000003</v>
+        <v>629.21062371999994</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.7670918000000029</v>
+        <v>-1.7670916000000716</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3093890678342341</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.3093887006280687</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>627.34823583000002</v>
+        <v>627.34823631999996</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.8623880000000099</v>
+        <v>-1.8623873999999887</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4946009416244705</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4945998346445517</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>626.50787620000006</v>
+        <v>626.50787606999995</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.84035962999996627</v>
+        <v>-0.84036025000000336</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5956608628715618</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.5956620302204017</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>625.00613137000005</v>
+        <v>625.00613219000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5017448300000069</v>
+        <v>-1.5017438799999354</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.83879050994571</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.8387887383237387</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>624.07480634000001</v>
+        <v>624.07480605000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.93132503000003908</v>
+        <v>-0.93132614000001013</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.7735443289306985</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.7735464231285691</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>622.76142057000004</v>
+        <v>622.76142020999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.313385769999968</v>
+        <v>-1.3133858400000236</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.4964114281020522</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.4964115607646553</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>622.65435430000002</v>
+        <v>622.65435421999996</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.10706627000001845</v>
+        <v>-0.1070659900000237</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.20611120563498453</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.20611066724102178</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>622.59766427</v>
+        <v>622.59766452999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.6690030000027036E-2</v>
+        <v>-5.6689689999984694E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10920020187551449</v>
+        <v>-0.10919954728625392</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.8986924092119781</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.8986924050077634</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>622.90742377000004</v>
+        <v>622.90742485999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.30975950000004104</v>
+        <v>0.30976033000001735</v>
       </c>
       <c r="D246" s="5">
-        <v>0.59866951295082238</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>0.59867112122586885</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>622.93163229000004</v>
+        <v>622.93163246999995</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4208520000001954E-2</v>
+        <v>2.4207609999962187E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6646472974520847E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.6644719073674068E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>623.32170967000002</v>
+        <v>623.32170823000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.39007737999997971</v>
+        <v>0.39007576000005884</v>
       </c>
       <c r="D248" s="5">
-        <v>0.75402877317818362</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>0.75402563066866435</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>623.17917858999999</v>
+        <v>623.17917786999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.14253108000002612</v>
+        <v>-0.14253036000002339</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.2740516687589456</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.2740502867516148</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>624.11292815000002</v>
+        <v>624.11292777000006</v>
       </c>
       <c r="C250" s="5">
-        <v>0.93374956000002385</v>
+        <v>0.93374990000006619</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8129292955015197</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.812929963193155</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>624.43973020999999</v>
+        <v>624.43973104999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.32680205999997725</v>
+        <v>0.32680327999992187</v>
       </c>
       <c r="D251" s="5">
-        <v>0.63016456556537204</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.63016692522601669</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>624.26518578000002</v>
+        <v>624.26518603</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.174544429999969</v>
+        <v>-0.17454501999998229</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.3349107986855171</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.33491192857071361</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>624.58784977000005</v>
+        <v>624.58785112999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.32266399000002366</v>
+        <v>0.32266509999999471</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62201034567941349</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.62201249130084957</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>625.04220938000003</v>
+        <v>625.04220911000004</v>
       </c>
       <c r="C254" s="5">
-        <v>0.45435960999998315</v>
+        <v>0.45435798000005434</v>
       </c>
       <c r="D254" s="5">
-        <v>0.87644725014339731</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.87644409141127699</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>628.87099917</v>
+        <v>628.87099828999999</v>
       </c>
       <c r="C255" s="5">
-        <v>3.8287897899999734</v>
+        <v>3.8287891799999443</v>
       </c>
       <c r="D255" s="5">
-        <v>7.6035628644947062</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.6035616153950158</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>630.66909486999998</v>
+        <v>630.66909383999996</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7980956999999762</v>
+        <v>1.7980955499999709</v>
       </c>
       <c r="D256" s="5">
-        <v>3.4855673347640614</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.4855670443590281</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>631.89734553000005</v>
+        <v>631.89734454999996</v>
       </c>
       <c r="C257" s="5">
-        <v>1.2282506600000715</v>
+        <v>1.2282507099999975</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3622393339703285</v>
+        <v>2.3622394350648834</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4936903547339897</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4936901549446491</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>633.61829732000001</v>
+        <v>633.61830219000001</v>
       </c>
       <c r="C258" s="5">
-        <v>1.7209517899999582</v>
+        <v>1.7209576400000515</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3175619835362546</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3175734355453068</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>634.41759214000001</v>
+        <v>634.41759114000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.79929482000000007</v>
+        <v>0.79928895000000466</v>
       </c>
       <c r="D259" s="5">
-        <v>1.5243192580626896</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.5243079739225118</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>636.44690348999995</v>
+        <v>636.44690091999996</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0293113499999436</v>
+        <v>2.0293097799999487</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9066939298600944</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.9066908602974237</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>638.65709804999995</v>
+        <v>638.65709691999996</v>
       </c>
       <c r="C261" s="5">
-        <v>2.2101945599999908</v>
+        <v>2.2101959999999963</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2477728216291144</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.2477756597190774</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>638.27770421000002</v>
+        <v>638.27770382999995</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.3793938399999206</v>
+        <v>-0.37939309000000776</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.71053473254907296</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.71053333377656402</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>639.36815878000004</v>
+        <v>639.36815931000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0904545700000199</v>
+        <v>1.0904554800000597</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0694931955330453</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.0694949400586804</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>641.74880095000003</v>
+        <v>641.74880088999998</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3806421699999873</v>
+        <v>2.3806415799999741</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5607623775456796</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.5607612201360004</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>642.55242953000004</v>
+        <v>642.55243695000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.8036285800000087</v>
+        <v>0.80363606000003074</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5130904108796805</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5131045916792374</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>645.81323796000004</v>
+        <v>645.81323872999997</v>
       </c>
       <c r="C266" s="5">
-        <v>3.2608084299999973</v>
+        <v>3.2608017799999516</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2626092474740824</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.2625960427722838</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>646.02095126999996</v>
+        <v>646.02094712999997</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20771330999991733</v>
+        <v>0.20770840000000135</v>
       </c>
       <c r="D267" s="5">
-        <v>0.38664021781980029</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>0.38663106164804617</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>646.93612318999999</v>
+        <v>646.93612268000004</v>
       </c>
       <c r="C268" s="5">
-        <v>0.91517192000003433</v>
+        <v>0.91517555000007178</v>
       </c>
       <c r="D268" s="5">
-        <v>1.713262495883483</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.7132693555844236</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>648.65463170999999</v>
+        <v>648.65462839999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7185085200000003</v>
+        <v>1.7185057199999392</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2346434435808202</v>
+        <v>3.2346380986630896</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6519000749947619</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.6518997103767816</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>651.26822493999998</v>
+        <v>651.26822909999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.6135932299999922</v>
+        <v>2.6136007000000063</v>
       </c>
       <c r="D270" s="5">
-        <v>4.9437052995573438</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.9437197697085544</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>653.15846804</v>
+        <v>653.15845886</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8902431000000206</v>
+        <v>1.8902297600000111</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5390235227008127</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.538998123770476</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>654.93048732</v>
+        <v>654.93047743</v>
       </c>
       <c r="C272" s="5">
-        <v>1.772019279999995</v>
+        <v>1.7720185700000002</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3046211139568626</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3046198172065999</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>657.00395226000001</v>
+        <v>657.00394730000005</v>
       </c>
       <c r="C273" s="5">
-        <v>2.073464940000008</v>
+        <v>2.0734698700000536</v>
       </c>
       <c r="D273" s="5">
-        <v>3.8659732926702217</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.8659827046946038</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>658.90322805000005</v>
+        <v>658.90323120000005</v>
       </c>
       <c r="C274" s="5">
-        <v>1.899275790000047</v>
+        <v>1.8992839000000004</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5246658482862125</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.5246811659130239</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>661.25322919999996</v>
+        <v>661.25324360000002</v>
       </c>
       <c r="C275" s="5">
-        <v>2.3500011499999118</v>
+        <v>2.3500123999999687</v>
       </c>
       <c r="D275" s="5">
-        <v>4.3648007425566293</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.3648220281682137</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>661.87037010999995</v>
+        <v>661.87039013000003</v>
       </c>
       <c r="C276" s="5">
-        <v>0.61714090999998916</v>
+        <v>0.61714653000001363</v>
       </c>
       <c r="D276" s="5">
-        <v>1.1257145082198328</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.125724787588589</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>664.01254489999997</v>
+        <v>664.01257344999999</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1421747900000128</v>
+        <v>2.1421833199999583</v>
       </c>
       <c r="D277" s="5">
-        <v>3.9537447304270223</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.95376063355517</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>665.85936130000005</v>
+        <v>665.85936662999995</v>
       </c>
       <c r="C278" s="5">
-        <v>1.8468164000000797</v>
+        <v>1.8467931799999633</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3890883125922144</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.3890448997526912</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>668.88634377999995</v>
+        <v>668.88632617999997</v>
       </c>
       <c r="C279" s="5">
-        <v>3.0269824799999014</v>
+        <v>3.026959550000015</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5936576650531311</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.5936141810625006</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>671.12281337000002</v>
+        <v>671.12279445000001</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2364695900000697</v>
+        <v>2.2364682700000458</v>
       </c>
       <c r="D280" s="5">
-        <v>4.086899380446618</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.0868970332842869</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>672.80870317999995</v>
+        <v>672.80867757999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6858898099999351</v>
+        <v>1.6858831299999792</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0564515140865556</v>
+        <v>3.0564393230606557</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7237183378039607</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.7237149204622844</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>672.78546223000001</v>
+        <v>672.78544222000005</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.324094999994486E-2</v>
+        <v>-2.3235359999944194E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.144393776562838E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.1433972984628031E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>676.31003074</v>
+        <v>676.31000214000005</v>
       </c>
       <c r="C283" s="5">
-        <v>3.5245685099999946</v>
+        <v>3.5245599200000015</v>
       </c>
       <c r="D283" s="5">
-        <v>6.4708601797660137</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.4708441500130442</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>678.48642950999999</v>
+        <v>678.48641319000001</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1763987699999916</v>
+        <v>2.176411049999956</v>
       </c>
       <c r="D284" s="5">
-        <v>3.930745750531095</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.9307684923589603</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>679.94532660000004</v>
+        <v>679.94531801999995</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4588970900000504</v>
+        <v>1.4589048299999376</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6110021380901571</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.6110162182223284</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>681.42177311</v>
+        <v>681.42179018000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.4764465099999597</v>
+        <v>1.4764721600000712</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6370491058663292</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.6370955009750841</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>683.62224805999995</v>
+        <v>683.62232448999998</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2004749499999434</v>
+        <v>2.2005343099999664</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9446599083366563</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.944768115956987</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>686.44408209000005</v>
+        <v>686.44416102000002</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8218340300001046</v>
+        <v>2.8218365300000414</v>
       </c>
       <c r="D288" s="5">
-        <v>5.0673372197684863</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.0673412321176059</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>687.93999472999997</v>
+        <v>687.94006780999996</v>
       </c>
       <c r="C289" s="5">
-        <v>1.495912639999915</v>
+        <v>1.4959067899999354</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6466361412284423</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.6466253588018906</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>689.18054296000003</v>
+        <v>689.18055059999995</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2405482300000585</v>
+        <v>1.2404827899999873</v>
       </c>
       <c r="D290" s="5">
-        <v>2.185527172994095</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.1854105042959704</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>689.47806057000003</v>
+        <v>689.47801850999997</v>
       </c>
       <c r="C291" s="5">
-        <v>0.29751760999999988</v>
+        <v>0.29746791000002304</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51926892762395038</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.51918197250617748</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>691.79526733</v>
+        <v>691.79518082000004</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3172067599999764</v>
+        <v>2.3171623100000716</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1083643799923797</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.1082843638487798</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>691.38496631999999</v>
+        <v>691.38487780000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41030101000001196</v>
+        <v>-0.41030302000001484</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.70939815592497846</v>
+        <v>-0.70940170824876914</v>
       </c>
       <c r="E293" s="5">
-        <v>2.7610022064518791</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.760992959665165</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>691.44589053000004</v>
+        <v>691.44582350999997</v>
       </c>
       <c r="C294" s="5">
-        <v>6.0924210000052881E-2</v>
+        <v>6.0945709999941755E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.10579416481080184</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.10583153096377362</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>692.95768002</v>
+        <v>692.95762148999995</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5117894899999555</v>
+        <v>1.511797979999983</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6554830291416698</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.6554983822471678</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>694.02355903</v>
+        <v>694.02352370000006</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0658790100000033</v>
+        <v>1.0659022100001039</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8614861536050853</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.8615271728045446</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>696.04912367999998</v>
+        <v>696.04911932000005</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0255646499999784</v>
+        <v>2.02559561999999</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5590685144211598</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.5591239916028083</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>697.78907780999998</v>
+        <v>697.78912585</v>
       </c>
       <c r="C298" s="5">
-        <v>1.739954130000001</v>
+        <v>1.7400065299999596</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0412967881922048</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.0413896613441516</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>698.85822822</v>
+        <v>698.85834567999996</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0691504100000202</v>
+        <v>1.0692198299999518</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8542102875904742</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.8543315692787665</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>700.56789446000005</v>
+        <v>700.56802899000002</v>
       </c>
       <c r="C300" s="5">
-        <v>1.7096662400000469</v>
+        <v>1.7096833100000595</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9754678409154689</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.9754974432046222</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>703.16569131999995</v>
+        <v>703.16605480999999</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5977968599999031</v>
+        <v>2.5980258199999753</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5416387078391685</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.5420463000904077</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>704.30602570999997</v>
+        <v>704.30611581999995</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1403343900000209</v>
+        <v>1.140061009999954</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9635099782802756</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.963034023550736</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>707.42031125000005</v>
+        <v>707.41999341999997</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1142855400000826</v>
+        <v>3.1138776000000234</v>
       </c>
       <c r="D303" s="5">
-        <v>5.437099830202996</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.4363695054666872</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>709.03103297999996</v>
+        <v>709.03085936000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6107217299999093</v>
+        <v>1.6108659400000533</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7667510098339676</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.7670030899491049</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>710.81194132999997</v>
+        <v>710.81207486000005</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7809083500000042</v>
+        <v>1.7812155000000303</v>
       </c>
       <c r="D305" s="5">
-        <v>3.0560886551829425</v>
+        <v>3.0566237959265274</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8098636731144211</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.8098961495683472</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>712.28191288999994</v>
+        <v>712.28127912000002</v>
       </c>
       <c r="C306" s="5">
-        <v>1.4699715599999763</v>
+        <v>1.4692042599999695</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5100427238101686</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.5087171175199208</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>713.24150863</v>
+        <v>713.24152906999996</v>
       </c>
       <c r="C307" s="5">
-        <v>0.95959574000005432</v>
+        <v>0.96024994999993396</v>
       </c>
       <c r="D307" s="5">
-        <v>1.6286889352708389</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.6298090104023499</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>714.39722648999998</v>
+        <v>714.39726506</v>
       </c>
       <c r="C308" s="5">
-        <v>1.1557178599999816</v>
+        <v>1.1557359900000392</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9618715456338975</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.9619025400193779</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>716.02668129999995</v>
+        <v>716.02654834999998</v>
       </c>
       <c r="C309" s="5">
-        <v>1.6294548099999702</v>
+        <v>1.6292832899999894</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7716551272521484</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.7713595559545778</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>717.60238845000003</v>
+        <v>717.60256652999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5757071500000848</v>
+        <v>1.5760181800000055</v>
       </c>
       <c r="D310" s="5">
-        <v>2.672949377681122</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.6734838991294474</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>718.86047739000003</v>
+        <v>718.86079205999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2580889399999933</v>
+        <v>1.2582255300000043</v>
       </c>
       <c r="D311" s="5">
-        <v>2.124225790999712</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.1244581132753959</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>720.16868007000005</v>
+        <v>720.1690112</v>
       </c>
       <c r="C312" s="5">
-        <v>1.3082026800000222</v>
+        <v>1.3082191400000056</v>
       </c>
       <c r="D312" s="5">
-        <v>2.2057848779892808</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.205811934634383</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>720.71528265999996</v>
+        <v>720.71602996000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.54660258999990674</v>
+        <v>0.54701876000001448</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91460263300713329</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.91530147843599252</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>722.23058851999997</v>
+        <v>722.23075788999995</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5153058600000122</v>
+        <v>1.5147279299999354</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5523841530238123</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.551396730334532</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>722.93409108000003</v>
+        <v>722.93334938999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.70350256000006084</v>
+        <v>0.70259150000003956</v>
       </c>
       <c r="D315" s="5">
-        <v>1.1751655490766622</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.1736352406560124</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>724.12086828999998</v>
+        <v>724.12025086000006</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1867772099999456</v>
+        <v>1.1869014700000662</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9878182445324022</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.9880303175585423</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>724.790977</v>
+        <v>724.79097654999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.67010871000002226</v>
+        <v>0.67072568999992654</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1161616326203605</v>
+        <v>1.1171954993087985</v>
       </c>
       <c r="E317" s="5">
-        <v>1.9666292667852359</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.966610048479156</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>728.43573421999997</v>
+        <v>728.43438231000005</v>
       </c>
       <c r="C318" s="5">
-        <v>3.644757219999974</v>
+        <v>3.6434057600000642</v>
       </c>
       <c r="D318" s="5">
-        <v>6.2041706329145185</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.2018061857541218</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>728.84940775999996</v>
+        <v>728.84966570999995</v>
       </c>
       <c r="C319" s="5">
-        <v>0.41367353999999068</v>
+        <v>0.41528339999990749</v>
       </c>
       <c r="D319" s="5">
-        <v>0.68360412672423543</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.68627407872208224</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>728.61251744000003</v>
+        <v>728.61296841000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.23689031999992949</v>
+        <v>-0.23669729999994615</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.38932702803250452</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.38901023043537153</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>732.03711332</v>
+        <v>732.03719736999994</v>
       </c>
       <c r="C321" s="5">
-        <v>3.4245958799999698</v>
+        <v>3.4242289599999367</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7883054213295537</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.7876654546808126</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>733.80418921</v>
+        <v>733.80475392000005</v>
       </c>
       <c r="C322" s="5">
-        <v>1.767075890000001</v>
+        <v>1.7675565500001085</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9354681190356668</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.936276883837774</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>733.17735899000002</v>
+        <v>733.17810343999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.626830219999988</v>
+        <v>-0.62665048000008028</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0202617296244609</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0199697668438867</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>737.38921258000005</v>
+        <v>737.39002284000003</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2118535900000325</v>
+        <v>4.2119194000000562</v>
       </c>
       <c r="D324" s="5">
-        <v>7.1156227120322768</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.1157299745227665</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>738.74350996999999</v>
+        <v>738.74488661999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3542973899999424</v>
+        <v>1.3548637799999597</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2263331984763379</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.2272712457171329</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>740.85979605</v>
+        <v>740.85986084000001</v>
       </c>
       <c r="C326" s="5">
-        <v>2.116286080000009</v>
+        <v>2.1149742200000219</v>
       </c>
       <c r="D326" s="5">
-        <v>3.4923361421700605</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.4901304776283171</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>742.12534448999997</v>
+        <v>742.12392819000002</v>
       </c>
       <c r="C327" s="5">
-        <v>1.265548439999975</v>
+        <v>1.2640673500000048</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0692279021863991</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.0667833016198456</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>745.16377662000002</v>
+        <v>745.16128103000005</v>
       </c>
       <c r="C328" s="5">
-        <v>3.0384321300000465</v>
+        <v>3.0373528400000396</v>
       </c>
       <c r="D328" s="5">
-        <v>5.0252342922167514</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.0234186966917616</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>747.93361308999999</v>
+        <v>747.93226948999995</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7698364699999729</v>
+        <v>2.7709884599998986</v>
       </c>
       <c r="D329" s="5">
-        <v>4.552830687245879</v>
+        <v>4.554778696353412</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1930083050689007</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.1928229915543893</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>750.56413048000002</v>
+        <v>750.56198333999998</v>
       </c>
       <c r="C330" s="5">
-        <v>2.6305173900000227</v>
+        <v>2.6297138500000301</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3030601386427447</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.301728045274289</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>751.81862519000003</v>
+        <v>751.81768191000003</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2544947100000172</v>
+        <v>1.2556985700000496</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0242236914991274</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.0261899709652198</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>754.51355117000003</v>
+        <v>754.51664427000003</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6949259799999936</v>
+        <v>2.6989623599999959</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3872757979374954</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.3939828363918965</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>756.41188349000004</v>
+        <v>756.41397888999995</v>
       </c>
       <c r="C333" s="5">
-        <v>1.8983323200000086</v>
+        <v>1.8973346199999241</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0612932017312078</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.0596492544104459</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>758.59697957000003</v>
+        <v>758.59924045000002</v>
       </c>
       <c r="C334" s="5">
-        <v>2.1850960799999939</v>
+        <v>2.1852615600000718</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5221284114718365</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.5223894858071647</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>760.62280880000003</v>
+        <v>760.62483436000002</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0258292299999994</v>
+        <v>2.0255939099999978</v>
       </c>
       <c r="D335" s="5">
-        <v>3.252083356593638</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.2516901961886502</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>762.09810511000001</v>
+        <v>762.10000285000001</v>
       </c>
       <c r="C336" s="5">
-        <v>1.4752963099999761</v>
+        <v>1.4751684899999873</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3524983582668524</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.3522860270908996</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>762.64365825000004</v>
+        <v>762.64550358999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.54555314000003818</v>
+        <v>0.54550073999996584</v>
       </c>
       <c r="D337" s="5">
-        <v>0.86241846617622908</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.86233314930208582</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>767.23582124999996</v>
+        <v>767.23506691</v>
       </c>
       <c r="C338" s="5">
-        <v>4.5921629999999141</v>
+        <v>4.5895633200000248</v>
       </c>
       <c r="D338" s="5">
-        <v>7.4698138166843675</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>7.4654254604049397</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>768.67847333999998</v>
+        <v>768.67435611999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.4426520900000241</v>
+        <v>1.4392892099999699</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2798710181976212</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.2745038545887164</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>768.22988654000005</v>
+        <v>768.22381766000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.44858679999993001</v>
+        <v>-0.45053845999996156</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.6980548308534229</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.70108580726333525</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>770.20016736000002</v>
+        <v>770.19455376999997</v>
       </c>
       <c r="C341" s="5">
-        <v>1.9702808199999708</v>
+        <v>1.9707361099999616</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1214286329433127</v>
+        <v>3.1221851496367803</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9770762913045701</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.9765107334090768</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>770.08585771000003</v>
+        <v>770.07904328999996</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.1143096499999956</v>
+        <v>-0.11551048000001174</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.17795330362120332</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.17982248199478468</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>772.10523991000002</v>
+        <v>772.10134022</v>
       </c>
       <c r="C343" s="5">
-        <v>2.0193821999999955</v>
+        <v>2.0222969300000386</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1925213109412098</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.1972247835215128</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>773.52599103</v>
+        <v>773.54721347999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.4207511199999772</v>
+        <v>1.4458732599999848</v>
       </c>
       <c r="D344" s="5">
-        <v>2.2306054545796261</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.2704664120467788</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>772.96765778999998</v>
+        <v>772.96825680999996</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.55833324000002449</v>
+        <v>-0.57895667000002504</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.86273304585161581</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.89444474165912835</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>775.42884692999996</v>
+        <v>775.43126935999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4611891399999877</v>
+        <v>2.4630125500000304</v>
       </c>
       <c r="D346" s="5">
-        <v>3.8885217509993408</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.8914502288717845</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>778.27155804999995</v>
+        <v>778.27998003000005</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8427111199999899</v>
+        <v>2.8487106700000595</v>
       </c>
       <c r="D347" s="5">
-        <v>4.4889762151717472</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.498628118064385</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>779.56744604999994</v>
+        <v>779.56950840000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.2958879999999908</v>
+        <v>1.2895283699999709</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0165020300790815</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.0064936869282013</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>781.88053193999997</v>
+        <v>781.88159246999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3130858900000248</v>
+        <v>2.312084069999969</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6192526393593161</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.6176497208468827</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>782.98558750999996</v>
+        <v>782.98455545000002</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1050555699999904</v>
+        <v>1.1029629800000293</v>
       </c>
       <c r="D350" s="5">
-        <v>1.7092423756640329</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.7059781811511909</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>785.20115809000004</v>
+        <v>785.18999053000005</v>
       </c>
       <c r="C351" s="5">
-        <v>2.215570580000076</v>
+        <v>2.2054350800000293</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4489200501805817</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.432901763926588</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>786.78943824999999</v>
+        <v>786.77670047000004</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5882801599999539</v>
+        <v>1.5867099399999915</v>
       </c>
       <c r="D352" s="5">
-        <v>2.4545096071478145</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.4520912380028737</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>788.05088447000003</v>
+        <v>788.04008973999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2614462200000389</v>
+        <v>1.2633892699999478</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9409961421144706</v>
+        <v>1.9440441326386448</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3176724527581571</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.3170166398410075</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>789.59611405999999</v>
+        <v>789.58330659000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.5452295899999626</v>
+        <v>1.5432168500000216</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3785320577180302</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.3754333444679476</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>792.03153040999996</v>
+        <v>792.02095254000005</v>
       </c>
       <c r="C355" s="5">
-        <v>2.4354163499999686</v>
+        <v>2.4376459500000465</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7646974545001433</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.7682648932289675</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>794.21477959000003</v>
+        <v>794.25691442000004</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1832491800000753</v>
+        <v>2.2359618799999907</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3584346620092465</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.4408312184014855</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>796.75917555000001</v>
+        <v>796.7740877</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5443959599999744</v>
+        <v>2.5171732799999518</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9128621787191786</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.8700568861874896</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>799.75793262000002</v>
+        <v>799.75386214000002</v>
       </c>
       <c r="C358" s="5">
-        <v>2.9987570700000106</v>
+        <v>2.9797744400000283</v>
       </c>
       <c r="D358" s="5">
-        <v>4.6111062622467447</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.581226713447073</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>801.6461663</v>
+        <v>801.66406196000003</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8882336799999848</v>
+        <v>1.9101998200000025</v>
       </c>
       <c r="D359" s="5">
-        <v>2.8702896129989552</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.9041350319701342</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>804.41649481000002</v>
+        <v>804.41971182999998</v>
       </c>
       <c r="C360" s="5">
-        <v>2.770328510000013</v>
+        <v>2.7556498699999565</v>
       </c>
       <c r="D360" s="5">
-        <v>4.2266954325014483</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.203779500665461</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>806.92204328000003</v>
+        <v>806.92077976999997</v>
       </c>
       <c r="C361" s="5">
-        <v>2.5055484700000079</v>
+        <v>2.5010679399999844</v>
       </c>
       <c r="D361" s="5">
-        <v>3.8023884383649342</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.7954567099694358</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>808.46476173999997</v>
+        <v>808.46391132999997</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5427184599999464</v>
+        <v>1.5431315600000062</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3185054396597904</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3191364894560751</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>808.87664144999997</v>
+        <v>808.84383350999997</v>
       </c>
       <c r="C363" s="5">
-        <v>0.41187970999999379</v>
+        <v>0.37992217999999411</v>
       </c>
       <c r="D363" s="5">
-        <v>0.61306682327588735</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.56537688659403784</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>811.67354355999998</v>
+        <v>811.65472995000005</v>
       </c>
       <c r="C364" s="5">
-        <v>2.7969021100000191</v>
+        <v>2.8108964400000787</v>
       </c>
       <c r="D364" s="5">
-        <v>4.2291401672802653</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.2508825220438196</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>813.65256583999997</v>
+        <v>813.64325580000002</v>
       </c>
       <c r="C365" s="5">
-        <v>1.979022279999981</v>
+        <v>1.9885258499999736</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9653962119639665</v>
+        <v>2.9798989368804207</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2487345518580568</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.2489674565220783</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>816.91122212000005</v>
+        <v>816.89009772999998</v>
       </c>
       <c r="C366" s="5">
-        <v>3.258656280000082</v>
+        <v>3.2468419299999596</v>
       </c>
       <c r="D366" s="5">
-        <v>4.9132559849980773</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.8951073359965624</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>818.73768805999998</v>
+        <v>818.72183025000004</v>
       </c>
       <c r="C367" s="5">
-        <v>1.8264659399999346</v>
+        <v>1.8317325200000596</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7162230423707134</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.7242233794787518</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>818.41949891000002</v>
+        <v>818.48534969000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.3181891499999665</v>
+        <v>-0.23648056000001816</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.46536502728057316</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.3460592843566479</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>793.46412921000001</v>
+        <v>793.49717563000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-24.955369700000006</v>
+        <v>-24.988174060000006</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.037029308847654</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-31.069139479741846</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>794.90062396999997</v>
+        <v>794.89135204000002</v>
       </c>
       <c r="C370" s="5">
-        <v>1.4364947599999596</v>
+        <v>1.39417641</v>
       </c>
       <c r="D370" s="5">
-        <v>2.1942541547493866</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>2.1288972101043413</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>795.38937319000001</v>
+        <v>795.41991960999997</v>
       </c>
       <c r="C371" s="5">
-        <v>0.48874922000004517</v>
+        <v>0.52856756999995014</v>
       </c>
       <c r="D371" s="5">
-        <v>0.74032713600507005</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.80087166688123101</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>795.42156378000004</v>
+        <v>795.42360884000004</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2190590000027441E-2</v>
+        <v>3.6892300000772593E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>4.8576595248972509E-2</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.5658512255973847E-3</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>797.52779192000003</v>
+        <v>797.51898555000002</v>
       </c>
       <c r="C373" s="5">
-        <v>2.1062281399999847</v>
+        <v>2.0953767099999823</v>
       </c>
       <c r="D373" s="5">
-        <v>3.2242146942476291</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.2073535509226092</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>800.17933103999997</v>
+        <v>800.16878693000001</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6515391199999385</v>
+        <v>2.6498013799999853</v>
       </c>
       <c r="D374" s="5">
-        <v>4.0634061516220843</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>4.0607399263518307</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>805.92906934999996</v>
+        <v>805.87095296999996</v>
       </c>
       <c r="C375" s="5">
-        <v>5.7497383099999979</v>
+        <v>5.7021660399999519</v>
       </c>
       <c r="D375" s="5">
-        <v>8.9717434239762639</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>8.8947018884966376</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>809.54455958000005</v>
+        <v>809.51904604000003</v>
       </c>
       <c r="C376" s="5">
-        <v>3.6154902300000913</v>
+        <v>3.6480930700000727</v>
       </c>
       <c r="D376" s="5">
-        <v>5.5181705448285934</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.569588002458592</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>812.94791064000003</v>
+        <v>812.94472315999997</v>
       </c>
       <c r="C377" s="5">
-        <v>3.4033510599999772</v>
+        <v>3.4256771199999321</v>
       </c>
       <c r="D377" s="5">
-        <v>5.1631359727952297</v>
+        <v>5.1979661116582587</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.6603942466823014E-2</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-8.5852446391043724E-2</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>817.63413186000002</v>
+        <v>817.61460176000003</v>
       </c>
       <c r="C378" s="5">
-        <v>4.6862212199999931</v>
+        <v>4.6698786000000609</v>
       </c>
       <c r="D378" s="5">
-        <v>7.1409569810247486</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.11529058476843</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>818.22484007000003</v>
+        <v>818.21195422000005</v>
       </c>
       <c r="C379" s="5">
-        <v>0.59070821000000251</v>
+        <v>0.59735246000002462</v>
       </c>
       <c r="D379" s="5">
-        <v>0.87040554657082936</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.88025629933929928</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>826.50985156000002</v>
+        <v>826.58933586000001</v>
       </c>
       <c r="C380" s="5">
-        <v>8.285011489999988</v>
+        <v>8.3773816399999532</v>
       </c>
       <c r="D380" s="5">
-        <v>12.850761854568017</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.002416798052185</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>829.34024662000002</v>
+        <v>829.40554884999995</v>
       </c>
       <c r="C381" s="5">
-        <v>2.8303950600000007</v>
+        <v>2.81621298999994</v>
       </c>
       <c r="D381" s="5">
-        <v>4.1877080831060676</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.165922077217088</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>831.33014370000001</v>
+        <v>831.32353245000002</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9898970799999915</v>
+        <v>1.9179836000000705</v>
       </c>
       <c r="D382" s="5">
-        <v>2.9175499955142348</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.8105431833641115</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>833.23169846999997</v>
+        <v>833.27467705000004</v>
       </c>
       <c r="C383" s="5">
-        <v>1.9015547699999615</v>
+        <v>1.9511446000000205</v>
       </c>
       <c r="D383" s="5">
-        <v>2.7796330595677654</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.8530833004208445</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>841.09284128000002</v>
+        <v>841.09002279000003</v>
       </c>
       <c r="C384" s="5">
-        <v>7.8611428100000467</v>
+        <v>7.8153457399999979</v>
       </c>
       <c r="D384" s="5">
-        <v>11.92776686432464</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.854012535360381</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>844.42194261999998</v>
+        <v>844.39207914999997</v>
       </c>
       <c r="C385" s="5">
-        <v>3.3291013399999656</v>
+        <v>3.3020563599999377</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8544536366866176</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.8141781229195324</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>847.37520051000001</v>
+        <v>847.33528959</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9532578900000317</v>
+        <v>2.9432104400000298</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2785239484098625</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.2638412655578772</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>859.39962385000001</v>
+        <v>859.30072682000002</v>
       </c>
       <c r="C387" s="5">
-        <v>12.024423339999998</v>
+        <v>11.96543723000002</v>
       </c>
       <c r="D387" s="5">
-        <v>18.422142733762325</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>18.325573919808757</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>864.03209237999999</v>
+        <v>863.99856808000004</v>
       </c>
       <c r="C388" s="5">
-        <v>4.6324685299999828</v>
+        <v>4.6978412600000183</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6636821657745982</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.7613662745771075</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>868.09405025000001</v>
+        <v>868.10818285000005</v>
       </c>
       <c r="C389" s="5">
-        <v>4.0619578700000147</v>
+        <v>4.1096147700000074</v>
       </c>
       <c r="D389" s="5">
-        <v>5.7895750928673051</v>
+        <v>5.8595215002088752</v>
       </c>
       <c r="E389" s="5">
-        <v>6.7834776236260552</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.7856347570070863</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>870.09764123000002</v>
+        <v>870.09532409999997</v>
       </c>
       <c r="C390" s="5">
-        <v>2.0035909800000127</v>
+        <v>1.9871412499999224</v>
       </c>
       <c r="D390" s="5">
-        <v>2.805071599543929</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.7817050508281316</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>874.04319455999996</v>
+        <v>874.05047605000004</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9455533299999388</v>
+        <v>3.9551519500000722</v>
       </c>
       <c r="D391" s="5">
-        <v>5.5793179896787226</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>5.5932475871179221</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>877.42637300000001</v>
+        <v>877.52555896000001</v>
       </c>
       <c r="C392" s="5">
-        <v>3.3831784400000515</v>
+        <v>3.4750829099999692</v>
       </c>
       <c r="D392" s="5">
-        <v>4.7450381659052798</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.8767285182526043</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>885.03692748000003</v>
+        <v>885.13582529999996</v>
       </c>
       <c r="C393" s="5">
-        <v>7.6105544800000189</v>
+        <v>7.6102663399999528</v>
       </c>
       <c r="D393" s="5">
-        <v>10.919650558507342</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>10.917923572246613</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>888.42876696999997</v>
+        <v>888.43812922999996</v>
       </c>
       <c r="C394" s="5">
-        <v>3.3918394899999385</v>
+        <v>3.3023039299999937</v>
       </c>
       <c r="D394" s="5">
-        <v>4.6970990784378053</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.5700319643249498</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>888.26391397999998</v>
+        <v>888.31238151000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.16485298999998577</v>
+        <v>-0.12574771999993573</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.22243969363425764</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.16971339606237645</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>898.42698799000004</v>
+        <v>898.41411257000004</v>
       </c>
       <c r="C396" s="5">
-        <v>10.163074010000059</v>
+        <v>10.10173106000002</v>
       </c>
       <c r="D396" s="5">
-        <v>14.627611259643981</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.532884539305169</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>901.56219209000005</v>
+        <v>901.50406158999999</v>
       </c>
       <c r="C397" s="5">
-        <v>3.1352041000000099</v>
+        <v>3.0899490199999491</v>
       </c>
       <c r="D397" s="5">
-        <v>4.268906429782926</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.206178239420777</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>905.46903787999997</v>
+        <v>905.37966897000001</v>
       </c>
       <c r="C398" s="5">
-        <v>3.9068457899999203</v>
+        <v>3.8756073800000195</v>
       </c>
       <c r="D398" s="5">
-        <v>5.3258475486626766</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.2826000022408781</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>909.43087101000003</v>
+        <v>909.21958654000002</v>
       </c>
       <c r="C399" s="5">
-        <v>3.9618331300000591</v>
+        <v>3.8399175700000114</v>
       </c>
       <c r="D399" s="5">
-        <v>5.378753330197017</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.2098834328778043</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>910.23967719999996</v>
+        <v>910.20945195000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.80880618999992748</v>
+        <v>0.98986540999999306</v>
       </c>
       <c r="D400" s="5">
-        <v>1.0724608561414994</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.3142886154472011</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>911.00502986000004</v>
+        <v>911.08351040000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.76535266000007596</v>
+        <v>0.87405845000000681</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0136697249811588</v>
+        <v>1.1584449862816149</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9431256437758364</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.9504576041331516</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>914.14499430000001</v>
+        <v>914.19623325999999</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1399644399999715</v>
+        <v>3.1127228599999626</v>
       </c>
       <c r="D402" s="5">
-        <v>4.2153587804926396</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.1777307047876411</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>916.38490360000003</v>
+        <v>916.42647555999997</v>
       </c>
       <c r="C403" s="5">
-        <v>2.2399093000000221</v>
+        <v>2.2302422999999862</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9802844350743207</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.9670805016573265</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>918.53587324</v>
+        <v>918.64021572000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.1509696399999712</v>
+        <v>2.213740160000043</v>
       </c>
       <c r="D404" s="5">
-        <v>2.8533293448829822</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.9375709879245315</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>917.62578292000001</v>
+        <v>917.75884352000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.91009031999999479</v>
+        <v>-0.88137219999998706</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.1825086634224991</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.1452616226776513</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>919.74945917000002</v>
+        <v>919.77343925000002</v>
       </c>
       <c r="C406" s="5">
-        <v>2.1236762500000168</v>
+        <v>2.0145957299999964</v>
       </c>
       <c r="D406" s="5">
-        <v>2.8128036083746366</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.6661869093598023</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>921.20171495</v>
+        <v>921.24583017999998</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4522557799999731</v>
+        <v>1.4723909299999605</v>
       </c>
       <c r="D407" s="5">
-        <v>1.9113043202492408</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.9379868543314638</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>919.88063865000004</v>
+        <v>919.86138748999997</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3210762999999588</v>
+        <v>-1.3844426900000144</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.7073863715968418</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.7885218204472864</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>921.12566652999999</v>
+        <v>921.03267068000002</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2450278799999523</v>
+        <v>1.1712831900000538</v>
       </c>
       <c r="D409" s="5">
-        <v>1.6363051982204668</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.53873741416517</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>921.96132181999997</v>
+        <v>921.79589668999995</v>
       </c>
       <c r="C410" s="5">
-        <v>0.83565528999997696</v>
+        <v>0.76322600999992574</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0941016081263077</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.99894065849177593</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>920.24857498999995</v>
+        <v>919.96016515999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.7127468300000146</v>
+        <v>-1.8357315299999755</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.2066281186138181</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.3637650754689821</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>919.43904312999996</v>
+        <v>919.42863584999998</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.80953185999999278</v>
+        <v>-0.53152930999999626</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.0505334294411139</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.69113012551931252</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>920.66449372</v>
+        <v>920.77639820000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2254505900000368</v>
+        <v>1.3477623500000391</v>
       </c>
       <c r="D413" s="5">
-        <v>1.611165636610945</v>
+        <v>1.7732947702272073</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0603085102048659</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.0638857678089808</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>920.05292450000002</v>
+        <v>920.16842005000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.61156921999997849</v>
+        <v>-0.6079781500000081</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.79421740359705284</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.78947515749109298</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>920.15836729</v>
+        <v>920.24109339999995</v>
       </c>
       <c r="C415" s="5">
-        <v>0.10544278999998369</v>
+        <v>7.2673349999945458E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.13761288224514168</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>9.4815155091487746E-2</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>921.46988527999997</v>
+        <v>921.57214138999996</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3115179899999703</v>
+        <v>1.3310479900000018</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7238532255941852</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.7495694051138599</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>921.77994510999997</v>
+        <v>921.92648987999996</v>
       </c>
       <c r="C417" s="5">
-        <v>0.31005983000000015</v>
+        <v>0.35434849000000668</v>
       </c>
       <c r="D417" s="5">
-        <v>0.4045288445101658</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.46238223001460188</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>923.35780732000001</v>
+        <v>923.40258098000004</v>
       </c>
       <c r="C418" s="5">
-        <v>1.5778622100000348</v>
+        <v>1.476091100000076</v>
       </c>
       <c r="D418" s="5">
-        <v>2.073556498813911</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.9383227066505082</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>925.27008215000001</v>
+        <v>925.30402597</v>
       </c>
       <c r="C419" s="5">
-        <v>1.9122748300000012</v>
+        <v>1.901444989999959</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5137050798001992</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.4991849636091246</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>926.02525632000004</v>
+        <v>926.00130051999997</v>
       </c>
       <c r="C420" s="5">
-        <v>0.75517417000003206</v>
+        <v>0.69727454999997462</v>
       </c>
       <c r="D420" s="5">
-        <v>0.9838078667290695</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.90803245907422614</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>926.95074710999995</v>
+        <v>926.82947042000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.92549078999991252</v>
+        <v>0.82816990000003443</v>
       </c>
       <c r="D421" s="5">
-        <v>1.2059218010066042</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.07851569173123</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>929.89709558000004</v>
+        <v>929.65257988999997</v>
       </c>
       <c r="C422" s="5">
-        <v>2.946348470000089</v>
+        <v>2.823109469999963</v>
       </c>
       <c r="D422" s="5">
-        <v>3.8816380488218005</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.7170440587525055</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>932.50923892000003</v>
+        <v>932.17005345999996</v>
       </c>
       <c r="C423" s="5">
-        <v>2.6121433399999887</v>
+        <v>2.5174735699999928</v>
       </c>
       <c r="D423" s="5">
-        <v>3.4234509327756513</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.2984050383578767</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>935.15504778000002</v>
+        <v>935.17349168999999</v>
       </c>
       <c r="C424" s="5">
-        <v>2.6458088599999883</v>
+        <v>3.0034382300000289</v>
       </c>
       <c r="D424" s="5">
-        <v>3.4583980421016181</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.9356394557849228</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>935.88972468999998</v>
+        <v>936.00934830999995</v>
       </c>
       <c r="C425" s="5">
-        <v>0.73467690999996194</v>
+        <v>0.83585661999995864</v>
       </c>
       <c r="D425" s="5">
-        <v>0.94682871779983024</v>
+        <v>1.0778464632268836</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6537219664550795</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6543593145717406</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>937.93608351</v>
+        <v>938.11773569000002</v>
       </c>
       <c r="C426" s="5">
-        <v>2.0463588200000231</v>
+        <v>2.1083873800000674</v>
       </c>
       <c r="D426" s="5">
-        <v>2.6556314670757031</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.7367740927886519</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>939.30505474999995</v>
+        <v>939.42425401000003</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3689712399999507</v>
+        <v>1.3065183200000092</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7655971365477141</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.6841033353558243</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>939.69210727999996</v>
+        <v>939.79251631</v>
       </c>
       <c r="C428" s="5">
-        <v>0.38705253000000539</v>
+        <v>0.3682622999999694</v>
       </c>
       <c r="D428" s="5">
-        <v>0.49559737180742136</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.47142576223024868</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>941.83259010999996</v>
+        <v>941.98286021000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1404828299999963</v>
+        <v>2.1903439000000162</v>
       </c>
       <c r="D429" s="5">
-        <v>2.7679328772688638</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.8329322966643922</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>941.74047834999999</v>
+        <v>941.80551528000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-9.2111759999966125E-2</v>
+        <v>-0.17734493000000384</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.11729757060439105</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.22568743053311691</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>940.58565036000005</v>
+        <v>940.61548717000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.1548279899999443</v>
+        <v>-1.1900281099999575</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.4616396507560303</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.5057792214318466</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>942.28283490000001</v>
+        <v>942.25874025999997</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6971845399999665</v>
+        <v>1.6432530899999165</v>
       </c>
       <c r="D432" s="5">
-        <v>2.1868877643543172</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.1166582057083438</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>942.88733653999998</v>
+        <v>942.73981476999995</v>
       </c>
       <c r="C433" s="5">
-        <v>0.60450163999996676</v>
+        <v>0.48107450999998491</v>
       </c>
       <c r="D433" s="5">
-        <v>0.77255674936960173</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.61438881578477211</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>942.71653103000006</v>
+        <v>942.39895537999996</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.17080550999992283</v>
+        <v>-0.34085938999999144</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.21716541543342904</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.43301327050775384</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>943.63057807999996</v>
+        <v>944.20738084000004</v>
       </c>
       <c r="C435" s="5">
-        <v>0.91404704999990827</v>
+        <v>1.8084254600000804</v>
       </c>
       <c r="D435" s="5">
-        <v>1.169730895699006</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.3272114518553044</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>942.64804586000002</v>
+        <v>944.62089473000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.98253221999993912</v>
+        <v>0.41351388999999017</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2423399823340286</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.52680551873522941</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>944.93042752999997</v>
+        <v>945.83002395999995</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2823816699999497</v>
+        <v>1.2091292299999168</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9444997459546096</v>
+        <v>1.5468783719495782</v>
       </c>
       <c r="E437" s="5">
-        <v>0.96600086543257024</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.0492070050081903</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>940.62099857999999</v>
+        <v>941.41506033999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.3094289499999832</v>
+        <v>-4.4149636199999804</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.3374866332189246</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-5.4597929750370362</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>941.03849820999994</v>
+        <v>941.77695773999994</v>
       </c>
       <c r="C439" s="5">
-        <v>0.41749962999995205</v>
+        <v>0.36189739999997528</v>
       </c>
       <c r="D439" s="5">
-        <v>0.53392855392011551</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.46227882724068081</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>943.29833735</v>
+        <v>944.03857024000001</v>
       </c>
       <c r="C440" s="5">
-        <v>2.2598391400000537</v>
+        <v>2.2616125000000693</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9200850272466328</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.9200850276386525</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>941.31698363999999</v>
+        <v>943.27049188000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.9813537100000076</v>
+        <v>-0.76807836000000407</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4916278151381199</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.97197379806882589</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>942.23677613999996</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.0337157400000478</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-1.3071642159518504</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">