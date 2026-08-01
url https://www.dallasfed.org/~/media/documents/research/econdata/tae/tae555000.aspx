--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0A0CB7D7-4CC2-46EF-A5CA-BCB6C846F096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69D72341-BB37-446D-874F-FB960425A50D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{05081427-848B-4F83-A133-2403FE7C0647}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{D386A547-F353-427C-B0AA-05BD9A4CEDAE}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A550356-9D62-4859-A62B-447B0A5C12E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB197F55-F011-464A-8F41-04E4DD2CB17E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>454.20038298999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>456.28285627999998</v>
       </c>
       <c r="C7" s="5">
         <v>2.0824732899999958</v>
       </c>
       <c r="D7" s="5">
         <v>5.6427906968783414</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>456.41234885</v>
       </c>
       <c r="C8" s="5">
         <v>0.1294925700000249</v>
       </c>
       <c r="D8" s="5">
         <v>0.3410907520475126</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>460.06641546999998</v>
       </c>
       <c r="C9" s="5">
         <v>3.6540666199999805</v>
       </c>
       <c r="D9" s="5">
         <v>10.041813447243886</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>461.37569870999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.3092832400000134</v>
       </c>
       <c r="D10" s="5">
         <v>3.4689915080404088</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>462.43630874000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.0606100300000207</v>
       </c>
       <c r="D11" s="5">
         <v>2.7937050833255261</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>460.76526891999998</v>
       </c>
       <c r="C12" s="5">
         <v>-1.6710398200000327</v>
       </c>
       <c r="D12" s="5">
         <v>-4.2511162883552505</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>461.27543678000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.51016786000002412</v>
       </c>
       <c r="D13" s="5">
         <v>1.3367833726476652</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>461.84220771000003</v>
       </c>
       <c r="C14" s="5">
         <v>0.56677093000001832</v>
       </c>
       <c r="D14" s="5">
         <v>1.484449715334013</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>456.83301592999999</v>
       </c>
       <c r="C15" s="5">
         <v>-5.0091917800000374</v>
       </c>
       <c r="D15" s="5">
         <v>-12.266318299863299</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>456.6796233</v>
       </c>
       <c r="C16" s="5">
         <v>-0.15339262999998482</v>
       </c>
       <c r="D16" s="5">
         <v>-0.40218547067101262</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>456.86970854999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.19008524999998144</v>
       </c>
       <c r="D17" s="5">
         <v>0.50062495506919547</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>449.58308384999998</v>
       </c>
       <c r="C18" s="5">
         <v>-7.2866247000000044</v>
       </c>
       <c r="D18" s="5">
         <v>-17.546105833262715</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>450.41193364999998</v>
       </c>
       <c r="C19" s="5">
         <v>0.82884980000000041</v>
       </c>
       <c r="D19" s="5">
         <v>2.2348866254029209</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>450.51932417</v>
       </c>
       <c r="C20" s="5">
         <v>0.10739052000002403</v>
       </c>
       <c r="D20" s="5">
         <v>0.28648830250348478</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>450.9603907</v>
       </c>
       <c r="C21" s="5">
         <v>0.44106653000000051</v>
       </c>
       <c r="D21" s="5">
         <v>1.1811682389641032</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>450.52987922</v>
       </c>
       <c r="C22" s="5">
         <v>-0.43051148000000694</v>
       </c>
       <c r="D22" s="5">
         <v>-1.1395897887726547</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>449.86723262999999</v>
       </c>
       <c r="C23" s="5">
         <v>-0.66264659000000847</v>
       </c>
       <c r="D23" s="5">
         <v>-1.750771282939434</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>450.40146288</v>
       </c>
       <c r="C24" s="5">
         <v>0.53423025000000735</v>
       </c>
       <c r="D24" s="5">
         <v>1.4343788629292531</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>450.87030621999997</v>
       </c>
       <c r="C25" s="5">
         <v>0.46884333999997807</v>
       </c>
       <c r="D25" s="5">
         <v>1.2563109215442125</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>450.18052411000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.68978210999995326</v>
       </c>
       <c r="D26" s="5">
         <v>-1.8204991477768884</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>450.08204620999999</v>
       </c>
       <c r="C27" s="5">
         <v>-9.8477900000034424E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.26218683065620807</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>450.31800927</v>
       </c>
       <c r="C28" s="5">
         <v>0.23596306000001732</v>
       </c>
       <c r="D28" s="5">
         <v>0.63093734354309206</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>450.19945739000002</v>
       </c>
       <c r="C29" s="5">
         <v>-0.11855187999998407</v>
       </c>
       <c r="D29" s="5">
         <v>-0.31545806724618819</v>
       </c>
       <c r="E29" s="5">
         <v>-1.4599898034758807</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>447.88545675</v>
       </c>
       <c r="C30" s="5">
         <v>-2.3140006400000175</v>
       </c>
       <c r="D30" s="5">
         <v>-5.996522015729699</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>448.33363355</v>
       </c>
       <c r="C31" s="5">
         <v>0.44817679999999882</v>
       </c>
       <c r="D31" s="5">
         <v>1.2074112651596858</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>448.58069028</v>
       </c>
       <c r="C32" s="5">
         <v>0.24705672999999706</v>
       </c>
       <c r="D32" s="5">
         <v>0.66327449767737967</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>447.74991749999998</v>
       </c>
       <c r="C33" s="5">
         <v>-0.83077278000001797</v>
       </c>
       <c r="D33" s="5">
         <v>-2.1999053174835193</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>447.86174555999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.11182805999999346</v>
       </c>
       <c r="D34" s="5">
         <v>0.30011878557831828</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>447.63737223999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.22437331999998378</v>
       </c>
       <c r="D35" s="5">
         <v>-0.59953172889721795</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>446.53817744000003</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0991947999999638</v>
       </c>
       <c r="D36" s="5">
         <v>-2.9071847564622777</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>446.29273532000002</v>
       </c>
       <c r="C37" s="5">
         <v>-0.24544212000000698</v>
       </c>
       <c r="D37" s="5">
         <v>-0.65759612844057402</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>444.4284457</v>
       </c>
       <c r="C38" s="5">
         <v>-1.8642896200000223</v>
       </c>
       <c r="D38" s="5">
         <v>-4.8991565950393561</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>448.75421155999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.32576585999999</v>
       </c>
       <c r="D39" s="5">
         <v>12.32599407184065</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>448.94373709000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.18952553000002581</v>
       </c>
       <c r="D40" s="5">
         <v>0.50798335183375176</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>448.02694614000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.91679095000000643</v>
       </c>
       <c r="D41" s="5">
         <v>-2.4231910495205233</v>
       </c>
       <c r="E41" s="5">
         <v>-0.48256638570712829</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>451.54572558000001</v>
       </c>
       <c r="C42" s="5">
         <v>3.518779440000003</v>
       </c>
       <c r="D42" s="5">
         <v>9.842701680204847</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>452.43466439999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.88893881999996438</v>
       </c>
       <c r="D43" s="5">
         <v>2.388136481034997</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>452.97240773999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.53774334000002</v>
       </c>
       <c r="D44" s="5">
         <v>1.435626230251219</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>452.97068452000002</v>
       </c>
       <c r="C45" s="5">
         <v>-1.723219999973935E-3</v>
       </c>
       <c r="D45" s="5">
         <v>-4.5650037364231011E-3</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>453.64700680999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.67632228999997324</v>
       </c>
       <c r="D46" s="5">
         <v>1.806484982986345</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>455.89344304000002</v>
       </c>
       <c r="C47" s="5">
         <v>2.2464362300000289</v>
       </c>
       <c r="D47" s="5">
         <v>6.1068824420376533</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>459.77132618000002</v>
       </c>
       <c r="C48" s="5">
         <v>3.8778831399999945</v>
       </c>
       <c r="D48" s="5">
         <v>10.698680116672676</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>460.10410336000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.33277717999999368</v>
       </c>
       <c r="D49" s="5">
         <v>0.87201204727265225</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>459.94573857</v>
       </c>
       <c r="C50" s="5">
         <v>-0.15836479000000736</v>
       </c>
       <c r="D50" s="5">
         <v>-0.41225106556370683</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>460.38232197999997</v>
       </c>
       <c r="C51" s="5">
         <v>0.43658340999996881</v>
       </c>
       <c r="D51" s="5">
         <v>1.1450130120031377</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>461.38587819999998</v>
       </c>
       <c r="C52" s="5">
         <v>1.0035562200000072</v>
       </c>
       <c r="D52" s="5">
         <v>2.6473886729160956</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>462.11733228999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.73145408999999972</v>
       </c>
       <c r="D53" s="5">
         <v>1.9190853632398364</v>
       </c>
       <c r="E53" s="5">
         <v>3.1449863164250358</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>462.93186235000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.81453006000003825</v>
       </c>
       <c r="D54" s="5">
         <v>2.1357509860729706</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>463.64050156000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.70863921000000119</v>
       </c>
       <c r="D55" s="5">
         <v>1.8524607806362781</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>465.33081543999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.6903138799999624</v>
       </c>
       <c r="D56" s="5">
         <v>4.4636893434651714</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>470.44514339</v>
       </c>
       <c r="C57" s="5">
         <v>5.1143279500000176</v>
       </c>
       <c r="D57" s="5">
         <v>14.016081303205464</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>470.16387650000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.2812668899999835</v>
       </c>
       <c r="D58" s="5">
         <v>-0.71509422827730207</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>470.00901091999998</v>
       </c>
       <c r="C59" s="5">
         <v>-0.1548655800000347</v>
       </c>
       <c r="D59" s="5">
         <v>-0.39454837897229256</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>471.45276827999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.4437573600000064</v>
       </c>
       <c r="D60" s="5">
         <v>3.7490363153918072</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>471.03511703999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.41765123999999787</v>
       </c>
       <c r="D61" s="5">
         <v>-1.057893361951423</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>471.11449784000001</v>
       </c>
       <c r="C62" s="5">
         <v>7.938080000002401E-2</v>
       </c>
       <c r="D62" s="5">
         <v>0.20241654648607277</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>471.93232896000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.81783111999999392</v>
       </c>
       <c r="D63" s="5">
         <v>2.1031445475499622</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>473.00686734999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.0745383899999865</v>
       </c>
       <c r="D64" s="5">
         <v>2.7667459422063612</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>473.37265557000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.3657882200000131</v>
       </c>
       <c r="D65" s="5">
         <v>0.93194767196449479</v>
       </c>
       <c r="E65" s="5">
         <v>2.4355986009494179</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>468.48916981999997</v>
       </c>
       <c r="C66" s="5">
         <v>-4.8834857500000339</v>
       </c>
       <c r="D66" s="5">
         <v>-11.700821957547959</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>468.55326454999999</v>
       </c>
       <c r="C67" s="5">
         <v>6.4094730000022082E-2</v>
       </c>
       <c r="D67" s="5">
         <v>0.16429745252621863</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>468.85744276000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.30417821000003187</v>
       </c>
       <c r="D68" s="5">
         <v>0.78181072337126789</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>470.75614327</v>
       </c>
       <c r="C69" s="5">
         <v>1.8987005099999692</v>
       </c>
       <c r="D69" s="5">
         <v>4.9692707787482249</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>471.10593157</v>
       </c>
       <c r="C70" s="5">
         <v>0.34978830000000016</v>
       </c>
       <c r="D70" s="5">
         <v>0.89529493019819828</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>472.14160442999997</v>
       </c>
       <c r="C71" s="5">
         <v>1.0356728599999769</v>
       </c>
       <c r="D71" s="5">
         <v>2.6701957056944225</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>472.56520283999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.42359841000001097</v>
       </c>
       <c r="D72" s="5">
         <v>1.0819506447540483</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>473.32724602000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.76204318000003468</v>
       </c>
       <c r="D73" s="5">
         <v>1.9523357772702976</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>475.53173420000002</v>
       </c>
       <c r="C74" s="5">
         <v>2.2044881799999985</v>
       </c>
       <c r="D74" s="5">
         <v>5.7343260903386595</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>473.35344294999999</v>
       </c>
       <c r="C75" s="5">
         <v>-2.1782912500000293</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3605016201460405</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>475.48999211</v>
       </c>
       <c r="C76" s="5">
         <v>2.1365491600000155</v>
       </c>
       <c r="D76" s="5">
         <v>5.5528788362935622</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>476.27358889999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.78359678999999005</v>
       </c>
       <c r="D77" s="5">
         <v>1.9955962593216192</v>
       </c>
       <c r="E77" s="5">
         <v>0.61282232842683193</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>477.78077779</v>
       </c>
       <c r="C78" s="5">
         <v>1.507188890000009</v>
       </c>
       <c r="D78" s="5">
         <v>3.8642500452918283</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>478.66490068000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.88412289000001465</v>
       </c>
       <c r="D79" s="5">
         <v>2.2433139443944539</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>479.38401440000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.71911371999999574</v>
       </c>
       <c r="D80" s="5">
         <v>1.8177697711390772</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>479.49364773000002</v>
       </c>
       <c r="C81" s="5">
         <v>0.1096333300000083</v>
       </c>
       <c r="D81" s="5">
         <v>0.2747809653428801</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>480.48707317999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.99342544999996107</v>
       </c>
       <c r="D82" s="5">
         <v>2.5147130135061868</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>481.77176011</v>
       </c>
       <c r="C83" s="5">
         <v>1.2846869300000208</v>
       </c>
       <c r="D83" s="5">
         <v>3.256066496067489</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>483.24461001999998</v>
       </c>
       <c r="C84" s="5">
         <v>1.4728499099999794</v>
       </c>
       <c r="D84" s="5">
         <v>3.7309011775484624</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>485.28949053999997</v>
       </c>
       <c r="C85" s="5">
         <v>2.0448805199999924</v>
       </c>
       <c r="D85" s="5">
         <v>5.1977402888865765</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>485.21106612</v>
       </c>
       <c r="C86" s="5">
         <v>-7.842441999997618E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.19375178069580556</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>489.29673049000002</v>
       </c>
       <c r="C87" s="5">
         <v>4.0856643700000177</v>
       </c>
       <c r="D87" s="5">
         <v>10.585808964862453</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>493.08229822999999</v>
       </c>
       <c r="C88" s="5">
         <v>3.7855677399999763</v>
       </c>
       <c r="D88" s="5">
         <v>9.6895293383647321</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>492.57330776999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.50899046000000681</v>
       </c>
       <c r="D89" s="5">
         <v>-1.2317066343929151</v>
       </c>
       <c r="E89" s="5">
         <v>3.4223436381693562</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>494.38741598000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.814108210000029</v>
       </c>
       <c r="D90" s="5">
         <v>4.5101342166342651</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>496.20116810000002</v>
       </c>
       <c r="C91" s="5">
         <v>1.8137521200000037</v>
       </c>
       <c r="D91" s="5">
         <v>4.4923494462833613</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>498.11728233000002</v>
       </c>
       <c r="C92" s="5">
         <v>1.9161142300000051</v>
       </c>
       <c r="D92" s="5">
         <v>4.7335759474441685</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>499.99453827000002</v>
       </c>
       <c r="C93" s="5">
         <v>1.8772559399999977</v>
       </c>
       <c r="D93" s="5">
         <v>4.6173714625672213</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>502.96824269000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.97370441999999</v>
       </c>
       <c r="D94" s="5">
         <v>7.3751175188197182</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>504.14254971999998</v>
       </c>
       <c r="C95" s="5">
         <v>1.1743070299999658</v>
       </c>
       <c r="D95" s="5">
         <v>2.8379631601151978</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>504.87404549000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.73149577000003774</v>
       </c>
       <c r="D96" s="5">
         <v>1.7551266284954847</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>505.90710951</v>
       </c>
       <c r="C97" s="5">
         <v>1.0330640199999834</v>
       </c>
       <c r="D97" s="5">
         <v>2.4832406284175823</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>508.45445053999998</v>
       </c>
       <c r="C98" s="5">
         <v>2.5473410299999841</v>
       </c>
       <c r="D98" s="5">
         <v>6.2124058073561139</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>516.22321940999996</v>
       </c>
       <c r="C99" s="5">
         <v>7.768768869999974</v>
       </c>
       <c r="D99" s="5">
         <v>19.957051448001263</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>518.20268884999996</v>
       </c>
       <c r="C100" s="5">
         <v>1.9794694400000026</v>
       </c>
       <c r="D100" s="5">
         <v>4.6997214008903887</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>520.81988947000002</v>
       </c>
       <c r="C101" s="5">
         <v>2.6172006200000624</v>
       </c>
       <c r="D101" s="5">
         <v>6.2318603799551786</v>
       </c>
       <c r="E101" s="5">
         <v>5.7344929687479951</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>523.43408676000001</v>
       </c>
       <c r="C102" s="5">
         <v>2.6141972899999928</v>
       </c>
       <c r="D102" s="5">
         <v>6.1923619316414324</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>525.85616832999995</v>
       </c>
       <c r="C103" s="5">
         <v>2.4220815699999321</v>
       </c>
       <c r="D103" s="5">
         <v>5.696269172042312</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>527.92797978999999</v>
       </c>
       <c r="C104" s="5">
         <v>2.071811460000049</v>
       </c>
       <c r="D104" s="5">
         <v>4.8316659858002931</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>531.57209214</v>
       </c>
       <c r="C105" s="5">
         <v>3.6441123500000003</v>
       </c>
       <c r="D105" s="5">
         <v>8.6050217667113849</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>533.11109441999997</v>
       </c>
       <c r="C106" s="5">
         <v>1.539002279999977</v>
       </c>
       <c r="D106" s="5">
         <v>3.5300875862695147</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>533.13858056000004</v>
       </c>
       <c r="C107" s="5">
         <v>2.7486140000064552E-2</v>
       </c>
       <c r="D107" s="5">
         <v>6.1887143248529064E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>538.53113294000002</v>
       </c>
       <c r="C108" s="5">
         <v>5.3925523799999837</v>
       </c>
       <c r="D108" s="5">
         <v>12.836198726264669</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>541.04171076</v>
       </c>
       <c r="C109" s="5">
         <v>2.5105778199999804</v>
       </c>
       <c r="D109" s="5">
         <v>5.7399713210978032</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>543.69580638000002</v>
       </c>
       <c r="C110" s="5">
         <v>2.654095620000021</v>
       </c>
       <c r="D110" s="5">
         <v>6.0480841312207545</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>548.22094539</v>
       </c>
       <c r="C111" s="5">
         <v>4.5251390099999753</v>
       </c>
       <c r="D111" s="5">
         <v>10.457622697066714</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>548.00552892999997</v>
       </c>
       <c r="C112" s="5">
         <v>-0.21541646000002856</v>
       </c>
       <c r="D112" s="5">
         <v>-0.47050705955805627</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>549.74849990999996</v>
       </c>
       <c r="C113" s="5">
         <v>1.7429709799999955</v>
       </c>
       <c r="D113" s="5">
         <v>3.8841650504993552</v>
       </c>
       <c r="E113" s="5">
         <v>5.5544365768055437</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>550.25157646000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.5030765500000598</v>
       </c>
       <c r="D114" s="5">
         <v>1.103667529807062</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>551.26474924000001</v>
       </c>
       <c r="C115" s="5">
         <v>1.0131727799999908</v>
       </c>
       <c r="D115" s="5">
         <v>2.2320623326063771</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>553.47209941999995</v>
       </c>
       <c r="C116" s="5">
         <v>2.2073501799999349</v>
       </c>
       <c r="D116" s="5">
         <v>4.9122322390390716</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>554.28341435000004</v>
       </c>
       <c r="C117" s="5">
         <v>0.81131493000009414</v>
       </c>
       <c r="D117" s="5">
         <v>1.773288352488156</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>555.49372790999996</v>
       </c>
       <c r="C118" s="5">
         <v>1.2103135599999177</v>
       </c>
       <c r="D118" s="5">
         <v>2.6519760113273838</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>556.32631486000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.83258695000006355</v>
       </c>
       <c r="D119" s="5">
         <v>1.8134890129848147</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>560.29702882000004</v>
       </c>
       <c r="C120" s="5">
         <v>3.9707139600000119</v>
       </c>
       <c r="D120" s="5">
         <v>8.909207317324741</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>561.82326811999997</v>
       </c>
       <c r="C121" s="5">
         <v>1.5262392999999292</v>
       </c>
       <c r="D121" s="5">
         <v>3.3181989344761131</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>561.85193445000004</v>
       </c>
       <c r="C122" s="5">
         <v>2.8666330000078233E-2</v>
       </c>
       <c r="D122" s="5">
         <v>6.1245685564803587E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>562.47313544999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.62120099999992817</v>
       </c>
       <c r="D123" s="5">
         <v>1.3348551607934134</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>563.35849296000004</v>
       </c>
       <c r="C124" s="5">
         <v>0.88535751000006258</v>
       </c>
       <c r="D124" s="5">
         <v>1.9052912574672565</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>564.63144020000004</v>
       </c>
       <c r="C125" s="5">
         <v>1.2729472400000077</v>
       </c>
       <c r="D125" s="5">
         <v>2.7454348831961628</v>
       </c>
       <c r="E125" s="5">
         <v>2.7072270851919766</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>563.67370531999995</v>
       </c>
       <c r="C126" s="5">
         <v>-0.95773488000008911</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0165727975349212</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>564.30188864000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.62818332000006194</v>
       </c>
       <c r="D127" s="5">
         <v>1.3455615972822521</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>565.39976796999997</v>
       </c>
       <c r="C128" s="5">
         <v>1.0978793299999552</v>
       </c>
       <c r="D128" s="5">
         <v>2.3598087020631597</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>565.85608738999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.45631941999999981</v>
       </c>
       <c r="D129" s="5">
         <v>0.9727993489599962</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>565.96306984</v>
       </c>
       <c r="C130" s="5">
         <v>0.10698245000003226</v>
       </c>
       <c r="D130" s="5">
         <v>0.22711166570663632</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>566.64246735999996</v>
       </c>
       <c r="C131" s="5">
         <v>0.67939751999995224</v>
       </c>
       <c r="D131" s="5">
         <v>1.4500616896193641</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>567.45550968999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.81304233000003023</v>
       </c>
       <c r="D132" s="5">
         <v>1.7354633162908417</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>567.92076781000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.46525812000004407</v>
       </c>
       <c r="D133" s="5">
         <v>0.98833178131596533</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>569.57497144000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.6542036299999836</v>
       </c>
       <c r="D134" s="5">
         <v>3.5518258376967982</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.58631349999996</v>
       </c>
       <c r="C135" s="5">
         <v>1.0113420599999472</v>
       </c>
       <c r="D135" s="5">
         <v>2.1516620202265413</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>571.73363238000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.1473188800000571</v>
       </c>
       <c r="D136" s="5">
         <v>2.4397909966380249</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>573.45830464999995</v>
       </c>
       <c r="C137" s="5">
         <v>1.7246722699999282</v>
       </c>
       <c r="D137" s="5">
         <v>3.6805451108399501</v>
       </c>
       <c r="E137" s="5">
         <v>1.563296660716107</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>574.31912535000004</v>
       </c>
       <c r="C138" s="5">
         <v>0.86082070000009026</v>
       </c>
       <c r="D138" s="5">
         <v>1.8162716418368863</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>576.07023296</v>
       </c>
       <c r="C139" s="5">
         <v>1.7511076099999627</v>
       </c>
       <c r="D139" s="5">
         <v>3.7208027036186531</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>576.89182822999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.82159526999998889</v>
       </c>
       <c r="D140" s="5">
         <v>1.7249369931389813</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>577.67624449000004</v>
       </c>
       <c r="C141" s="5">
         <v>0.78441626000005726</v>
       </c>
       <c r="D141" s="5">
         <v>1.6439321624363901</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>578.31245292000006</v>
       </c>
       <c r="C142" s="5">
         <v>0.63620843000001059</v>
       </c>
       <c r="D142" s="5">
         <v>1.3296229033287643</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>579.17563519999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.86318227999993269</v>
       </c>
       <c r="D143" s="5">
         <v>1.8058827167859004</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>578.56092782999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.61470737000001918</v>
       </c>
       <c r="D144" s="5">
         <v>-1.2662101647837654</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>578.64187862000006</v>
       </c>
       <c r="C145" s="5">
         <v>8.0950790000088091E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.16803024995983851</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>578.47567468</v>
       </c>
       <c r="C146" s="5">
         <v>-0.16620394000005945</v>
       </c>
       <c r="D146" s="5">
         <v>-0.34413332292054788</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>578.15063091000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.3250437699999793</v>
       </c>
       <c r="D147" s="5">
         <v>-0.67219654076063895</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>577.46027192999998</v>
       </c>
       <c r="C148" s="5">
         <v>-0.69035898000004181</v>
       </c>
       <c r="D148" s="5">
         <v>-1.4235246888790187</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>578.24262049000004</v>
       </c>
       <c r="C149" s="5">
         <v>0.78234856000005948</v>
       </c>
       <c r="D149" s="5">
         <v>1.6379404181723345</v>
       </c>
       <c r="E149" s="5">
         <v>0.83429183973890986</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>579.96830317000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.7256826799999772</v>
       </c>
       <c r="D150" s="5">
         <v>3.6405998283690622</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>579.33692216999998</v>
       </c>
       <c r="C151" s="5">
         <v>-0.63138100000003305</v>
       </c>
       <c r="D151" s="5">
         <v>-1.2985832144288723</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>579.27895889000001</v>
       </c>
       <c r="C152" s="5">
         <v>-5.7963279999967199E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.11999524076409251</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>578.26683158000003</v>
       </c>
       <c r="C153" s="5">
         <v>-1.0121273099999826</v>
       </c>
       <c r="D153" s="5">
         <v>-2.076631591941569</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>580.44128293000006</v>
       </c>
       <c r="C154" s="5">
         <v>2.1744513500000267</v>
       </c>
       <c r="D154" s="5">
         <v>4.6068510344907887</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>579.65798315999996</v>
       </c>
       <c r="C155" s="5">
         <v>-0.78329977000009876</v>
       </c>
       <c r="D155" s="5">
         <v>-1.6074226181255091</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>579.24838700999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.40959614999997029</v>
       </c>
       <c r="D156" s="5">
         <v>-0.84465264756403702</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>579.67808663000005</v>
       </c>
       <c r="C157" s="5">
         <v>0.4296996200000649</v>
       </c>
       <c r="D157" s="5">
         <v>0.89382825874710914</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>579.66540065000004</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2685980000014752E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-2.6258270148216134E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>579.99736983000003</v>
       </c>
       <c r="C159" s="5">
         <v>0.33196917999998732</v>
       </c>
       <c r="D159" s="5">
         <v>0.68939801833736158</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>581.86776167999994</v>
       </c>
       <c r="C160" s="5">
         <v>1.870391849999919</v>
       </c>
       <c r="D160" s="5">
         <v>3.9391737874623578</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>581.15391026999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.71385140999996111</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4622998920329144</v>
       </c>
       <c r="E161" s="5">
         <v>0.50347201621576687</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>582.43414252000002</v>
       </c>
       <c r="C162" s="5">
         <v>1.28023225000004</v>
       </c>
       <c r="D162" s="5">
         <v>2.6757621853889413</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>583.17181817000005</v>
       </c>
       <c r="C163" s="5">
         <v>0.73767565000002833</v>
       </c>
       <c r="D163" s="5">
         <v>1.5304790189677675</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>583.44020652999995</v>
       </c>
       <c r="C164" s="5">
         <v>0.26838835999990351</v>
       </c>
       <c r="D164" s="5">
         <v>0.55366616444574301</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>584.19460173000004</v>
       </c>
       <c r="C165" s="5">
         <v>0.75439520000008997</v>
       </c>
       <c r="D165" s="5">
         <v>1.5626965299561757</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>585.79040684999995</v>
       </c>
       <c r="C166" s="5">
         <v>1.595805119999909</v>
       </c>
       <c r="D166" s="5">
         <v>3.3276585170069151</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>585.21421697999995</v>
       </c>
       <c r="C167" s="5">
         <v>-0.57618987000000743</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1739686155230689</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>585.76757414999997</v>
       </c>
       <c r="C168" s="5">
         <v>0.5533571700000266</v>
       </c>
       <c r="D168" s="5">
         <v>1.1405957661391186</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>587.35977231000004</v>
       </c>
       <c r="C169" s="5">
         <v>1.5921981600000663</v>
       </c>
       <c r="D169" s="5">
         <v>3.3109749672575184</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>586.96919377999996</v>
       </c>
       <c r="C170" s="5">
         <v>-0.39057853000008436</v>
       </c>
       <c r="D170" s="5">
         <v>-0.79505589549601074</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>587.79880435999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.82961058000000776</v>
       </c>
       <c r="D171" s="5">
         <v>1.7093028838170099</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>587.93120577000002</v>
       </c>
       <c r="C172" s="5">
         <v>0.13240141000005679</v>
       </c>
       <c r="D172" s="5">
         <v>0.27063456549771825</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>588.46712286000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.5359170899999981</v>
       </c>
       <c r="D173" s="5">
         <v>1.0993368761017974</v>
       </c>
       <c r="E173" s="5">
         <v>1.2583951446876407</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>591.06600866999997</v>
       </c>
       <c r="C174" s="5">
         <v>2.5988858099999561</v>
       </c>
       <c r="D174" s="5">
         <v>5.4302806862575936</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>590.77144567000005</v>
       </c>
       <c r="C175" s="5">
         <v>-0.29456299999992552</v>
       </c>
       <c r="D175" s="5">
         <v>-0.59639420151499367</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>591.26687468</v>
       </c>
       <c r="C176" s="5">
         <v>0.49542900999995254</v>
       </c>
       <c r="D176" s="5">
         <v>1.0109910042281234</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>593.09968962000005</v>
       </c>
       <c r="C177" s="5">
         <v>1.8328149400000484</v>
       </c>
       <c r="D177" s="5">
         <v>3.7838500353156057</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>592.89772987000003</v>
       </c>
       <c r="C178" s="5">
         <v>-0.20195975000001454</v>
       </c>
       <c r="D178" s="5">
         <v>-0.40785441969114489</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>594.03008306000004</v>
       </c>
       <c r="C179" s="5">
         <v>1.1323531900000035</v>
       </c>
       <c r="D179" s="5">
         <v>2.3160630162129658</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>596.11330309000004</v>
       </c>
       <c r="C180" s="5">
         <v>2.0832200300000068</v>
       </c>
       <c r="D180" s="5">
         <v>4.2904389100805629</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>596.79362873000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.68032563999997819</v>
       </c>
       <c r="D181" s="5">
         <v>1.3781520672553782</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>598.09103296000001</v>
       </c>
       <c r="C182" s="5">
         <v>1.2974042299999837</v>
       </c>
       <c r="D182" s="5">
         <v>2.6401688508287835</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>599.97060952000004</v>
       </c>
       <c r="C183" s="5">
         <v>1.8795765600000323</v>
       </c>
       <c r="D183" s="5">
         <v>3.8370213807013442</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>600.22271998999997</v>
       </c>
       <c r="C184" s="5">
         <v>0.25211046999993414</v>
       </c>
       <c r="D184" s="5">
         <v>0.50541264903383176</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>602.59988278000003</v>
       </c>
       <c r="C185" s="5">
         <v>2.3771627900000567</v>
       </c>
       <c r="D185" s="5">
         <v>4.8574633678117651</v>
       </c>
       <c r="E185" s="5">
         <v>2.4016226856164113</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>602.14032913999995</v>
       </c>
       <c r="C186" s="5">
         <v>-0.45955364000008103</v>
       </c>
       <c r="D186" s="5">
         <v>-0.91131311397431025</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>602.63213188999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.49180275000003348</v>
       </c>
       <c r="D187" s="5">
         <v>0.98452406294582406</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>603.01859272000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.38646083000003273</v>
       </c>
       <c r="D188" s="5">
         <v>0.77226581362390689</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>604.27994934000003</v>
       </c>
       <c r="C189" s="5">
         <v>1.261356620000015</v>
       </c>
       <c r="D189" s="5">
         <v>2.5391647448554044</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>604.49726413999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.21731479999994008</v>
       </c>
       <c r="D190" s="5">
         <v>0.43240584549786298</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>606.03628204999995</v>
       </c>
       <c r="C191" s="5">
         <v>1.5390179099999841</v>
       </c>
       <c r="D191" s="5">
         <v>3.0982815503909134</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>610.60897881999995</v>
       </c>
       <c r="C192" s="5">
         <v>4.5726967699999932</v>
       </c>
       <c r="D192" s="5">
         <v>9.439659163155433</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>612.49100611999995</v>
       </c>
       <c r="C193" s="5">
         <v>1.8820273000000043</v>
       </c>
       <c r="D193" s="5">
         <v>3.7620052658235759</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>615.72068478000006</v>
       </c>
       <c r="C194" s="5">
         <v>3.2296786600001042</v>
       </c>
       <c r="D194" s="5">
         <v>6.5144021769897531</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>616.96736926999995</v>
       </c>
       <c r="C195" s="5">
         <v>1.2466844899998932</v>
       </c>
       <c r="D195" s="5">
         <v>2.45694893062538</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>618.92085454000005</v>
       </c>
       <c r="C196" s="5">
         <v>1.9534852700001011</v>
       </c>
       <c r="D196" s="5">
         <v>3.8663940887758264</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>619.68003544999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.75918090999994092</v>
       </c>
       <c r="D197" s="5">
         <v>1.4819154679500457</v>
       </c>
       <c r="E197" s="5">
         <v>2.834410221124406</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>619.6054762</v>
       </c>
       <c r="C198" s="5">
         <v>-7.4559249999992971E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-0.14428723009812794</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>620.80415700000003</v>
       </c>
       <c r="C199" s="5">
         <v>1.1986808000000337</v>
       </c>
       <c r="D199" s="5">
         <v>2.3463659214590482</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>623.49200027999996</v>
       </c>
       <c r="C200" s="5">
         <v>2.6878432799999246</v>
       </c>
       <c r="D200" s="5">
         <v>5.3210623824071046</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>625.95459626000002</v>
       </c>
       <c r="C201" s="5">
         <v>2.4625959800000601</v>
       </c>
       <c r="D201" s="5">
         <v>4.8439476798758596</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>627.20957668000005</v>
       </c>
       <c r="C202" s="5">
         <v>1.2549804200000381</v>
       </c>
       <c r="D202" s="5">
         <v>2.4325955546162792</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>629.53973855000004</v>
       </c>
       <c r="C203" s="5">
         <v>2.3301618699999835</v>
       </c>
       <c r="D203" s="5">
         <v>4.5503815725000729</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>627.30425079999998</v>
       </c>
       <c r="C204" s="5">
         <v>-2.2354877500000612</v>
       </c>
       <c r="D204" s="5">
         <v>-4.1789394842355554</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>629.74369936000005</v>
       </c>
       <c r="C205" s="5">
         <v>2.4394485600000735</v>
       </c>
       <c r="D205" s="5">
         <v>4.7676510733384969</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>632.10983997999995</v>
       </c>
       <c r="C206" s="5">
         <v>2.3661406199998964</v>
       </c>
       <c r="D206" s="5">
         <v>4.6031202424672291</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>633.43318562000002</v>
       </c>
       <c r="C207" s="5">
         <v>1.3233456400000705</v>
       </c>
       <c r="D207" s="5">
         <v>2.541374928603779</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>634.54094974999998</v>
       </c>
       <c r="C208" s="5">
         <v>1.1077641299999641</v>
       </c>
       <c r="D208" s="5">
         <v>2.1188941548158535</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>636.91669523999997</v>
       </c>
       <c r="C209" s="5">
         <v>2.3757454899999857</v>
       </c>
       <c r="D209" s="5">
         <v>4.5865277537419535</v>
       </c>
       <c r="E209" s="5">
         <v>2.7815418932260805</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>639.32498117</v>
       </c>
       <c r="C210" s="5">
         <v>2.4082859300000337</v>
       </c>
       <c r="D210" s="5">
         <v>4.632956750756656</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>640.74993471000005</v>
       </c>
       <c r="C211" s="5">
         <v>1.4249535400000468</v>
       </c>
       <c r="D211" s="5">
         <v>2.7076406826106014</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>642.42095754000002</v>
       </c>
       <c r="C212" s="5">
         <v>1.6710228299999699</v>
       </c>
       <c r="D212" s="5">
         <v>3.1747813911890077</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>642.12399151</v>
       </c>
       <c r="C213" s="5">
         <v>-0.29696603000002142</v>
       </c>
       <c r="D213" s="5">
         <v>-0.55330481741345805</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>643.80605912999999</v>
       </c>
       <c r="C214" s="5">
         <v>1.682067619999998</v>
       </c>
       <c r="D214" s="5">
         <v>3.1891313501755558</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>645.40164637999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.5955872499999941</v>
       </c>
       <c r="D215" s="5">
         <v>3.0149155327102051</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>645.01009916999999</v>
       </c>
       <c r="C216" s="5">
         <v>-0.39154720999999881</v>
       </c>
       <c r="D216" s="5">
         <v>-0.72558235865737286</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>646.16481986999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.1547206999999844</v>
       </c>
       <c r="D217" s="5">
         <v>2.1695633330095943</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>645.50354313000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.6612767399999484</v>
       </c>
       <c r="D218" s="5">
         <v>-1.221175724016843</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>645.72484128999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.22129815999994662</v>
       </c>
       <c r="D219" s="5">
         <v>0.41217293750541728</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>646.82057040999996</v>
       </c>
       <c r="C220" s="5">
         <v>1.0957291199999872</v>
       </c>
       <c r="D220" s="5">
         <v>2.0553898257467784</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>646.36355076999996</v>
       </c>
       <c r="C221" s="5">
         <v>-0.45701963999999862</v>
       </c>
       <c r="D221" s="5">
         <v>-0.84458871110356659</v>
       </c>
       <c r="E221" s="5">
         <v>1.4832168163593673</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>647.31715532999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.95360456000003069</v>
       </c>
       <c r="D222" s="5">
         <v>1.784841909498347</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>648.89667682000004</v>
       </c>
       <c r="C223" s="5">
         <v>1.5795214900000474</v>
       </c>
       <c r="D223" s="5">
         <v>2.9677438918481069</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>647.01617730999999</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8804995100000497</v>
       </c>
       <c r="D224" s="5">
         <v>-3.4226970269826795</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>649.95938797999997</v>
       </c>
       <c r="C225" s="5">
         <v>2.9432106699999849</v>
       </c>
       <c r="D225" s="5">
         <v>5.5973402330422362</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>650.70352867999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.74414070000000265</v>
       </c>
       <c r="D226" s="5">
         <v>1.3825684620131229</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>650.14412960000004</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55939907999993466</v>
       </c>
       <c r="D227" s="5">
         <v>-1.026756370251225</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>649.42765806</v>
       </c>
       <c r="C228" s="5">
         <v>-0.71647154000004321</v>
       </c>
       <c r="D228" s="5">
         <v>-1.3144374778416679</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>648.60364818999994</v>
       </c>
       <c r="C229" s="5">
         <v>-0.82400987000005443</v>
       </c>
       <c r="D229" s="5">
         <v>-1.5120090352365279</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>646.59481031999997</v>
       </c>
       <c r="C230" s="5">
         <v>-2.0088378699999794</v>
       </c>
       <c r="D230" s="5">
         <v>-3.6539465980651387</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>644.47751533999997</v>
       </c>
       <c r="C231" s="5">
         <v>-2.1172949799999969</v>
       </c>
       <c r="D231" s="5">
         <v>-3.8594355465154218</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>642.38486075000003</v>
       </c>
       <c r="C232" s="5">
         <v>-2.0926545899999383</v>
       </c>
       <c r="D232" s="5">
         <v>-3.8276286470809606</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>641.18360499000005</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2012557599999809</v>
       </c>
       <c r="D233" s="5">
         <v>-2.2210565279138339</v>
       </c>
       <c r="E233" s="5">
         <v>-0.8013981874177678</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>637.90097064999998</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2826343400000724</v>
       </c>
       <c r="D234" s="5">
         <v>-5.9735047629126736</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>635.81052478000004</v>
       </c>
       <c r="C235" s="5">
         <v>-2.0904458699999395</v>
       </c>
       <c r="D235" s="5">
         <v>-3.8623734503248297</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>632.94605351999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.864471260000073</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2743041618006909</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>630.97771532000002</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9683381999999483</v>
       </c>
       <c r="D237" s="5">
         <v>-3.6685940760831759</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>629.21062371999994</v>
       </c>
       <c r="C238" s="5">
         <v>-1.7670916000000716</v>
       </c>
       <c r="D238" s="5">
         <v>-3.3093887006280687</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>627.34823631999996</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8623873999999887</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4945998346445517</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>626.50787606999995</v>
       </c>
       <c r="C240" s="5">
         <v>-0.84036025000000336</v>
       </c>
       <c r="D240" s="5">
         <v>-1.5956620302204017</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>625.00613219000002</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5017438799999354</v>
       </c>
       <c r="D241" s="5">
         <v>-2.8387887383237387</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>624.07480605000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.93132614000001013</v>
       </c>
       <c r="D242" s="5">
         <v>-1.7735464231285691</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>622.76142020999998</v>
       </c>
       <c r="C243" s="5">
         <v>-1.3133858400000236</v>
       </c>
       <c r="D243" s="5">
         <v>-2.4964115607646553</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>622.65435421999996</v>
       </c>
       <c r="C244" s="5">
         <v>-0.1070659900000237</v>
       </c>
       <c r="D244" s="5">
         <v>-0.20611066724102178</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>622.59766452999997</v>
       </c>
       <c r="C245" s="5">
         <v>-5.6689689999984694E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10919954728625392</v>
       </c>
       <c r="E245" s="5">
         <v>-2.8986924050077634</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>622.90742485999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.30976033000001735</v>
       </c>
       <c r="D246" s="5">
         <v>0.59867112122586885</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>622.93163246999995</v>
       </c>
       <c r="C247" s="5">
         <v>2.4207609999962187E-2</v>
       </c>
       <c r="D247" s="5">
         <v>4.6644719073674068E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>623.32170823000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.39007576000005884</v>
       </c>
       <c r="D248" s="5">
         <v>0.75402563066866435</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>623.17917786999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.14253036000002339</v>
       </c>
       <c r="D249" s="5">
         <v>-0.2740502867516148</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>624.11292777000006</v>
       </c>
       <c r="C250" s="5">
         <v>0.93374990000006619</v>
       </c>
       <c r="D250" s="5">
         <v>1.812929963193155</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>624.43973104999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.32680327999992187</v>
       </c>
       <c r="D251" s="5">
         <v>0.63016692522601669</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>624.26518603</v>
       </c>
       <c r="C252" s="5">
         <v>-0.17454501999998229</v>
       </c>
       <c r="D252" s="5">
         <v>-0.33491192857071361</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>624.58785112999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.32266509999999471</v>
       </c>
       <c r="D253" s="5">
         <v>0.62201249130084957</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>625.04220911000004</v>
       </c>
       <c r="C254" s="5">
         <v>0.45435798000005434</v>
       </c>
       <c r="D254" s="5">
         <v>0.87644409141127699</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>628.87099828999999</v>
       </c>
       <c r="C255" s="5">
         <v>3.8287891799999443</v>
       </c>
       <c r="D255" s="5">
         <v>7.6035616153950158</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>630.66909383999996</v>
       </c>
       <c r="C256" s="5">
         <v>1.7980955499999709</v>
       </c>
       <c r="D256" s="5">
         <v>3.4855670443590281</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>631.89734454999996</v>
       </c>
       <c r="C257" s="5">
         <v>1.2282507099999975</v>
       </c>
       <c r="D257" s="5">
         <v>2.3622394350648834</v>
       </c>
       <c r="E257" s="5">
         <v>1.4936901549446491</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>633.61830219000001</v>
       </c>
       <c r="C258" s="5">
         <v>1.7209576400000515</v>
       </c>
       <c r="D258" s="5">
         <v>3.3175734355453068</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>634.41759114000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.79928895000000466</v>
       </c>
       <c r="D259" s="5">
         <v>1.5243079739225118</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>636.44690091999996</v>
       </c>
       <c r="C260" s="5">
         <v>2.0293097799999487</v>
       </c>
       <c r="D260" s="5">
         <v>3.9066908602974237</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>638.65709691999996</v>
       </c>
       <c r="C261" s="5">
         <v>2.2101959999999963</v>
       </c>
       <c r="D261" s="5">
         <v>4.2477756597190774</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>638.27770382999995</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37939309000000776</v>
       </c>
       <c r="D262" s="5">
         <v>-0.71053333377656402</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>639.36815931000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.0904554800000597</v>
       </c>
       <c r="D263" s="5">
         <v>2.0694949400586804</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>641.74880088999998</v>
       </c>
       <c r="C264" s="5">
         <v>2.3806415799999741</v>
       </c>
       <c r="D264" s="5">
         <v>4.5607612201360004</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>642.55243695000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.80363606000003074</v>
       </c>
       <c r="D265" s="5">
         <v>1.5131045916792374</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>645.81323872999997</v>
       </c>
       <c r="C266" s="5">
         <v>3.2608017799999516</v>
       </c>
       <c r="D266" s="5">
         <v>6.2625960427722838</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>646.02094712999997</v>
       </c>
       <c r="C267" s="5">
         <v>0.20770840000000135</v>
       </c>
       <c r="D267" s="5">
         <v>0.38663106164804617</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>646.93612268000004</v>
       </c>
       <c r="C268" s="5">
         <v>0.91517555000007178</v>
       </c>
       <c r="D268" s="5">
         <v>1.7132693555844236</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>648.65462839999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.7185057199999392</v>
       </c>
       <c r="D269" s="5">
         <v>3.2346380986630896</v>
       </c>
       <c r="E269" s="5">
         <v>2.6518997103767816</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>651.26822909999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.6136007000000063</v>
       </c>
       <c r="D270" s="5">
         <v>4.9437197697085544</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>653.15845886</v>
       </c>
       <c r="C271" s="5">
         <v>1.8902297600000111</v>
       </c>
       <c r="D271" s="5">
         <v>3.538998123770476</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>654.93047743</v>
       </c>
       <c r="C272" s="5">
         <v>1.7720185700000002</v>
       </c>
       <c r="D272" s="5">
         <v>3.3046198172065999</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>657.00394730000005</v>
       </c>
       <c r="C273" s="5">
         <v>2.0734698700000536</v>
       </c>
       <c r="D273" s="5">
         <v>3.8659827046946038</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>658.90323120000005</v>
       </c>
       <c r="C274" s="5">
         <v>1.8992839000000004</v>
       </c>
       <c r="D274" s="5">
         <v>3.5246811659130239</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>661.25324360000002</v>
       </c>
       <c r="C275" s="5">
         <v>2.3500123999999687</v>
       </c>
       <c r="D275" s="5">
         <v>4.3648220281682137</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>661.87039013000003</v>
       </c>
       <c r="C276" s="5">
         <v>0.61714653000001363</v>
       </c>
       <c r="D276" s="5">
         <v>1.125724787588589</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>664.01257344999999</v>
       </c>
       <c r="C277" s="5">
         <v>2.1421833199999583</v>
       </c>
       <c r="D277" s="5">
         <v>3.95376063355517</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>665.85936662999995</v>
       </c>
       <c r="C278" s="5">
         <v>1.8467931799999633</v>
       </c>
       <c r="D278" s="5">
         <v>3.3890448997526912</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>668.88632617999997</v>
       </c>
       <c r="C279" s="5">
         <v>3.026959550000015</v>
       </c>
       <c r="D279" s="5">
         <v>5.5936141810625006</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>671.12279445000001</v>
       </c>
       <c r="C280" s="5">
         <v>2.2364682700000458</v>
       </c>
       <c r="D280" s="5">
         <v>4.0868970332842869</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>672.80867757999999</v>
       </c>
       <c r="C281" s="5">
         <v>1.6858831299999792</v>
       </c>
       <c r="D281" s="5">
         <v>3.0564393230606557</v>
       </c>
       <c r="E281" s="5">
         <v>3.7237149204622844</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>672.78544222000005</v>
       </c>
       <c r="C282" s="5">
         <v>-2.3235359999944194E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-4.1433972984628031E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>676.31000214000005</v>
       </c>
       <c r="C283" s="5">
         <v>3.5245599200000015</v>
       </c>
       <c r="D283" s="5">
         <v>6.4708441500130442</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>678.48641319000001</v>
       </c>
       <c r="C284" s="5">
         <v>2.176411049999956</v>
       </c>
       <c r="D284" s="5">
         <v>3.9307684923589603</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>679.94531801999995</v>
       </c>
       <c r="C285" s="5">
         <v>1.4589048299999376</v>
       </c>
       <c r="D285" s="5">
         <v>2.6110162182223284</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>681.42179018000002</v>
       </c>
       <c r="C286" s="5">
         <v>1.4764721600000712</v>
       </c>
       <c r="D286" s="5">
         <v>2.6370955009750841</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>683.62232448999998</v>
       </c>
       <c r="C287" s="5">
         <v>2.2005343099999664</v>
       </c>
       <c r="D287" s="5">
         <v>3.944768115956987</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>686.44416102000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.8218365300000414</v>
       </c>
       <c r="D288" s="5">
         <v>5.0673412321176059</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>687.94006780999996</v>
       </c>
       <c r="C289" s="5">
         <v>1.4959067899999354</v>
       </c>
       <c r="D289" s="5">
         <v>2.6466253588018906</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>689.18055059999995</v>
       </c>
       <c r="C290" s="5">
         <v>1.2404827899999873</v>
       </c>
       <c r="D290" s="5">
         <v>2.1854105042959704</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>689.47801850999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.29746791000002304</v>
       </c>
       <c r="D291" s="5">
         <v>0.51918197250617748</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>691.79518082000004</v>
       </c>
       <c r="C292" s="5">
         <v>2.3171623100000716</v>
       </c>
       <c r="D292" s="5">
         <v>4.1082843638487798</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>691.38487780000003</v>
       </c>
       <c r="C293" s="5">
         <v>-0.41030302000001484</v>
       </c>
       <c r="D293" s="5">
         <v>-0.70940170824876914</v>
       </c>
       <c r="E293" s="5">
         <v>2.760992959665165</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>691.44582350999997</v>
       </c>
       <c r="C294" s="5">
         <v>6.0945709999941755E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.10583153096377362</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>692.95762148999995</v>
       </c>
       <c r="C295" s="5">
         <v>1.511797979999983</v>
       </c>
       <c r="D295" s="5">
         <v>2.6554983822471678</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>694.02352370000006</v>
       </c>
       <c r="C296" s="5">
         <v>1.0659022100001039</v>
       </c>
       <c r="D296" s="5">
         <v>1.8615271728045446</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>696.04911932000005</v>
       </c>
       <c r="C297" s="5">
         <v>2.02559561999999</v>
       </c>
       <c r="D297" s="5">
         <v>3.5591239916028083</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>697.78912585</v>
       </c>
       <c r="C298" s="5">
         <v>1.7400065299999596</v>
       </c>
       <c r="D298" s="5">
         <v>3.0413896613441516</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>698.85834567999996</v>
       </c>
       <c r="C299" s="5">
         <v>1.0692198299999518</v>
       </c>
       <c r="D299" s="5">
         <v>1.8543315692787665</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>700.56802899000002</v>
       </c>
       <c r="C300" s="5">
         <v>1.7096833100000595</v>
       </c>
       <c r="D300" s="5">
         <v>2.9754974432046222</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>703.16605480999999</v>
       </c>
       <c r="C301" s="5">
         <v>2.5980258199999753</v>
       </c>
       <c r="D301" s="5">
         <v>4.5420463000904077</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>704.30611581999995</v>
       </c>
       <c r="C302" s="5">
         <v>1.140061009999954</v>
       </c>
       <c r="D302" s="5">
         <v>1.963034023550736</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>707.41999341999997</v>
       </c>
       <c r="C303" s="5">
         <v>3.1138776000000234</v>
       </c>
       <c r="D303" s="5">
         <v>5.4363695054666872</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>709.03085936000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.6108659400000533</v>
       </c>
       <c r="D304" s="5">
         <v>2.7670030899491049</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>710.81207486000005</v>
       </c>
       <c r="C305" s="5">
         <v>1.7812155000000303</v>
       </c>
       <c r="D305" s="5">
         <v>3.0566237959265274</v>
       </c>
       <c r="E305" s="5">
         <v>2.8098961495683472</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>712.28127912000002</v>
       </c>
       <c r="C306" s="5">
         <v>1.4692042599999695</v>
       </c>
       <c r="D306" s="5">
         <v>2.5087171175199208</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>713.24152906999996</v>
       </c>
       <c r="C307" s="5">
         <v>0.96024994999993396</v>
       </c>
       <c r="D307" s="5">
         <v>1.6298090104023499</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>714.39726506</v>
       </c>
       <c r="C308" s="5">
         <v>1.1557359900000392</v>
       </c>
       <c r="D308" s="5">
         <v>1.9619025400193779</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>716.02654834999998</v>
       </c>
       <c r="C309" s="5">
         <v>1.6292832899999894</v>
       </c>
       <c r="D309" s="5">
         <v>2.7713595559545778</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>717.60256652999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.5760181800000055</v>
       </c>
       <c r="D310" s="5">
         <v>2.6734838991294474</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>718.86079205999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.2582255300000043</v>
       </c>
       <c r="D311" s="5">
         <v>2.1244581132753959</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>720.1690112</v>
       </c>
       <c r="C312" s="5">
         <v>1.3082191400000056</v>
       </c>
       <c r="D312" s="5">
         <v>2.205811934634383</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>720.71602996000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.54701876000001448</v>
       </c>
       <c r="D313" s="5">
         <v>0.91530147843599252</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>722.23075788999995</v>
       </c>
       <c r="C314" s="5">
         <v>1.5147279299999354</v>
       </c>
       <c r="D314" s="5">
         <v>2.551396730334532</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>722.93334938999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.70259150000003956</v>
       </c>
       <c r="D315" s="5">
         <v>1.1736352406560124</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>724.12025086000006</v>
       </c>
       <c r="C316" s="5">
         <v>1.1869014700000662</v>
       </c>
       <c r="D316" s="5">
         <v>1.9880303175585423</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>724.79097654999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.67072568999992654</v>
       </c>
       <c r="D317" s="5">
         <v>1.1171954993087985</v>
       </c>
       <c r="E317" s="5">
         <v>1.966610048479156</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>728.43438231000005</v>
       </c>
       <c r="C318" s="5">
         <v>3.6434057600000642</v>
       </c>
       <c r="D318" s="5">
         <v>6.2018061857541218</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>728.84966570999995</v>
       </c>
       <c r="C319" s="5">
         <v>0.41528339999990749</v>
       </c>
       <c r="D319" s="5">
         <v>0.68627407872208224</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>728.61296841000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.23669729999994615</v>
       </c>
       <c r="D320" s="5">
         <v>-0.38901023043537153</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>732.03719736999994</v>
       </c>
       <c r="C321" s="5">
         <v>3.4242289599999367</v>
       </c>
       <c r="D321" s="5">
         <v>5.7876654546808126</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>733.80475392000005</v>
       </c>
       <c r="C322" s="5">
         <v>1.7675565500001085</v>
       </c>
       <c r="D322" s="5">
         <v>2.936276883837774</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>733.17810343999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.62665048000008028</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0199697668438867</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>737.39002284000003</v>
       </c>
       <c r="C324" s="5">
         <v>4.2119194000000562</v>
       </c>
       <c r="D324" s="5">
         <v>7.1157299745227665</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>738.74488661999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.3548637799999597</v>
       </c>
       <c r="D325" s="5">
         <v>2.2272712457171329</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>740.85986084000001</v>
       </c>
       <c r="C326" s="5">
         <v>2.1149742200000219</v>
       </c>
       <c r="D326" s="5">
         <v>3.4901304776283171</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>742.12392819000002</v>
       </c>
       <c r="C327" s="5">
         <v>1.2640673500000048</v>
       </c>
       <c r="D327" s="5">
         <v>2.0667833016198456</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>745.16128103000005</v>
       </c>
       <c r="C328" s="5">
         <v>3.0373528400000396</v>
       </c>
       <c r="D328" s="5">
         <v>5.0234186966917616</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>747.93226948999995</v>
       </c>
       <c r="C329" s="5">
         <v>2.7709884599998986</v>
       </c>
       <c r="D329" s="5">
         <v>4.554778696353412</v>
       </c>
       <c r="E329" s="5">
         <v>3.1928229915543893</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>750.56198333999998</v>
       </c>
       <c r="C330" s="5">
         <v>2.6297138500000301</v>
       </c>
       <c r="D330" s="5">
         <v>4.301728045274289</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>751.81768191000003</v>
       </c>
       <c r="C331" s="5">
         <v>1.2556985700000496</v>
       </c>
       <c r="D331" s="5">
         <v>2.0261899709652198</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>754.51664427000003</v>
       </c>
       <c r="C332" s="5">
         <v>2.6989623599999959</v>
       </c>
       <c r="D332" s="5">
         <v>4.3939828363918965</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>756.41397888999995</v>
       </c>
       <c r="C333" s="5">
         <v>1.8973346199999241</v>
       </c>
       <c r="D333" s="5">
         <v>3.0596492544104459</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>758.59924045000002</v>
       </c>
       <c r="C334" s="5">
         <v>2.1852615600000718</v>
       </c>
       <c r="D334" s="5">
         <v>3.5223894858071647</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>760.62483436000002</v>
       </c>
       <c r="C335" s="5">
         <v>2.0255939099999978</v>
       </c>
       <c r="D335" s="5">
         <v>3.2516901961886502</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>762.10000285000001</v>
       </c>
       <c r="C336" s="5">
         <v>1.4751684899999873</v>
       </c>
       <c r="D336" s="5">
         <v>2.3522860270908996</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>762.64550358999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.54550073999996584</v>
       </c>
       <c r="D337" s="5">
         <v>0.86233314930208582</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>767.23506691</v>
       </c>
       <c r="C338" s="5">
         <v>4.5895633200000248</v>
       </c>
       <c r="D338" s="5">
         <v>7.4654254604049397</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>768.67435611999997</v>
       </c>
       <c r="C339" s="5">
         <v>1.4392892099999699</v>
       </c>
       <c r="D339" s="5">
         <v>2.2745038545887164</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>768.22381766000001</v>
       </c>
       <c r="C340" s="5">
         <v>-0.45053845999996156</v>
       </c>
       <c r="D340" s="5">
         <v>-0.70108580726333525</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>770.19455376999997</v>
       </c>
       <c r="C341" s="5">
         <v>1.9707361099999616</v>
       </c>
       <c r="D341" s="5">
         <v>3.1221851496367803</v>
       </c>
       <c r="E341" s="5">
         <v>2.9765107334090768</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>770.07904328999996</v>
       </c>
       <c r="C342" s="5">
         <v>-0.11551048000001174</v>
       </c>
       <c r="D342" s="5">
         <v>-0.17982248199478468</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>772.10134022</v>
       </c>
       <c r="C343" s="5">
         <v>2.0222969300000386</v>
       </c>
       <c r="D343" s="5">
         <v>3.1972247835215128</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>773.54721347999998</v>
       </c>
       <c r="C344" s="5">
         <v>1.4458732599999848</v>
       </c>
       <c r="D344" s="5">
         <v>2.2704664120467788</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>772.96825680999996</v>
       </c>
       <c r="C345" s="5">
         <v>-0.57895667000002504</v>
       </c>
       <c r="D345" s="5">
         <v>-0.89444474165912835</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>775.43126935999999</v>
       </c>
       <c r="C346" s="5">
         <v>2.4630125500000304</v>
       </c>
       <c r="D346" s="5">
         <v>3.8914502288717845</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>778.27998003000005</v>
       </c>
       <c r="C347" s="5">
         <v>2.8487106700000595</v>
       </c>
       <c r="D347" s="5">
         <v>4.498628118064385</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>779.56950840000002</v>
       </c>
       <c r="C348" s="5">
         <v>1.2895283699999709</v>
       </c>
       <c r="D348" s="5">
         <v>2.0064936869282013</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>781.88159246999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.312084069999969</v>
       </c>
       <c r="D349" s="5">
         <v>3.6176497208468827</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>782.98455545000002</v>
       </c>
       <c r="C350" s="5">
         <v>1.1029629800000293</v>
       </c>
       <c r="D350" s="5">
         <v>1.7059781811511909</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>785.18999053000005</v>
       </c>
       <c r="C351" s="5">
         <v>2.2054350800000293</v>
       </c>
       <c r="D351" s="5">
         <v>3.432901763926588</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>786.77670047000004</v>
       </c>
       <c r="C352" s="5">
         <v>1.5867099399999915</v>
       </c>
       <c r="D352" s="5">
         <v>2.4520912380028737</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>788.04008973999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.2633892699999478</v>
       </c>
       <c r="D353" s="5">
         <v>1.9440441326386448</v>
       </c>
       <c r="E353" s="5">
         <v>2.3170166398410075</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>789.58330659000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.5432168500000216</v>
       </c>
       <c r="D354" s="5">
         <v>2.3754333444679476</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>792.02095254000005</v>
       </c>
       <c r="C355" s="5">
         <v>2.4376459500000465</v>
       </c>
       <c r="D355" s="5">
         <v>3.7682648932289675</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>794.25691442000004</v>
       </c>
       <c r="C356" s="5">
         <v>2.2359618799999907</v>
       </c>
       <c r="D356" s="5">
         <v>3.4408312184014855</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>796.7740877</v>
       </c>
       <c r="C357" s="5">
         <v>2.5171732799999518</v>
       </c>
       <c r="D357" s="5">
         <v>3.8700568861874896</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>799.75386214000002</v>
       </c>
       <c r="C358" s="5">
         <v>2.9797744400000283</v>
       </c>
       <c r="D358" s="5">
         <v>4.581226713447073</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>801.66406196000003</v>
       </c>
       <c r="C359" s="5">
         <v>1.9101998200000025</v>
       </c>
       <c r="D359" s="5">
         <v>2.9041350319701342</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>804.41971182999998</v>
       </c>
       <c r="C360" s="5">
         <v>2.7556498699999565</v>
       </c>
       <c r="D360" s="5">
         <v>4.203779500665461</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>806.92077976999997</v>
       </c>
       <c r="C361" s="5">
         <v>2.5010679399999844</v>
       </c>
       <c r="D361" s="5">
         <v>3.7954567099694358</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>808.46391132999997</v>
       </c>
       <c r="C362" s="5">
         <v>1.5431315600000062</v>
       </c>
       <c r="D362" s="5">
         <v>2.3191364894560751</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>808.84383350999997</v>
       </c>
       <c r="C363" s="5">
         <v>0.37992217999999411</v>
       </c>
       <c r="D363" s="5">
         <v>0.56537688659403784</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>811.65472995000005</v>
       </c>
       <c r="C364" s="5">
         <v>2.8108964400000787</v>
       </c>
       <c r="D364" s="5">
         <v>4.2508825220438196</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>813.64325580000002</v>
       </c>
       <c r="C365" s="5">
         <v>1.9885258499999736</v>
       </c>
       <c r="D365" s="5">
         <v>2.9798989368804207</v>
       </c>
       <c r="E365" s="5">
         <v>3.2489674565220783</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>816.89009772999998</v>
       </c>
       <c r="C366" s="5">
         <v>3.2468419299999596</v>
       </c>
       <c r="D366" s="5">
         <v>4.8951073359965624</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>818.72183025000004</v>
       </c>
       <c r="C367" s="5">
         <v>1.8317325200000596</v>
       </c>
       <c r="D367" s="5">
         <v>2.7242233794787518</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>818.48534969000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.23648056000001816</v>
       </c>
       <c r="D368" s="5">
         <v>-0.3460592843566479</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>793.49717563000002</v>
       </c>
       <c r="C369" s="5">
         <v>-24.988174060000006</v>
       </c>
       <c r="D369" s="5">
         <v>-31.069139479741846</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>794.89135204000002</v>
       </c>
       <c r="C370" s="5">
         <v>1.39417641</v>
       </c>
       <c r="D370" s="5">
         <v>2.1288972101043413</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>795.41991960999997</v>
       </c>
       <c r="C371" s="5">
         <v>0.52856756999995014</v>
       </c>
       <c r="D371" s="5">
         <v>0.80087166688123101</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>795.42360884000004</v>
       </c>
       <c r="C372" s="5">
         <v>3.6892300000772593E-3</v>
       </c>
       <c r="D372" s="5">
         <v>5.5658512255973847E-3</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>797.51898555000002</v>
       </c>
       <c r="C373" s="5">
         <v>2.0953767099999823</v>
       </c>
       <c r="D373" s="5">
         <v>3.2073535509226092</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>800.16878693000001</v>
       </c>
       <c r="C374" s="5">
         <v>2.6498013799999853</v>
       </c>
       <c r="D374" s="5">
         <v>4.0607399263518307</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>805.87095296999996</v>
       </c>
       <c r="C375" s="5">
         <v>5.7021660399999519</v>
       </c>
       <c r="D375" s="5">
         <v>8.8947018884966376</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>809.51904604000003</v>
       </c>
       <c r="C376" s="5">
         <v>3.6480930700000727</v>
       </c>
       <c r="D376" s="5">
         <v>5.569588002458592</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>812.94472315999997</v>
       </c>
       <c r="C377" s="5">
         <v>3.4256771199999321</v>
       </c>
       <c r="D377" s="5">
         <v>5.1979661116582587</v>
       </c>
       <c r="E377" s="5">
         <v>-8.5852446391043724E-2</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>817.61460176000003</v>
       </c>
       <c r="C378" s="5">
         <v>4.6698786000000609</v>
       </c>
       <c r="D378" s="5">
         <v>7.11529058476843</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>818.21195422000005</v>
       </c>
       <c r="C379" s="5">
         <v>0.59735246000002462</v>
       </c>
       <c r="D379" s="5">
         <v>0.88025629933929928</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>826.58933586000001</v>
       </c>
       <c r="C380" s="5">
         <v>8.3773816399999532</v>
       </c>
       <c r="D380" s="5">
         <v>13.002416798052185</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>829.40554884999995</v>
       </c>
       <c r="C381" s="5">
         <v>2.81621298999994</v>
       </c>
       <c r="D381" s="5">
         <v>4.165922077217088</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>831.32353245000002</v>
       </c>
       <c r="C382" s="5">
         <v>1.9179836000000705</v>
       </c>
       <c r="D382" s="5">
         <v>2.8105431833641115</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>833.27467705000004</v>
       </c>
       <c r="C383" s="5">
         <v>1.9511446000000205</v>
       </c>
       <c r="D383" s="5">
         <v>2.8530833004208445</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>841.09002279000003</v>
       </c>
       <c r="C384" s="5">
         <v>7.8153457399999979</v>
       </c>
       <c r="D384" s="5">
         <v>11.854012535360381</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>844.39207914999997</v>
       </c>
       <c r="C385" s="5">
         <v>3.3020563599999377</v>
       </c>
       <c r="D385" s="5">
         <v>4.8141781229195324</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>847.33528959</v>
       </c>
       <c r="C386" s="5">
         <v>2.9432104400000298</v>
       </c>
       <c r="D386" s="5">
         <v>4.2638412655578772</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>859.30072682000002</v>
       </c>
       <c r="C387" s="5">
         <v>11.96543723000002</v>
       </c>
       <c r="D387" s="5">
         <v>18.325573919808757</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>863.99856808000004</v>
       </c>
       <c r="C388" s="5">
         <v>4.6978412600000183</v>
       </c>
       <c r="D388" s="5">
         <v>6.7613662745771075</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>868.10818285000005</v>
       </c>
       <c r="C389" s="5">
         <v>4.1096147700000074</v>
       </c>
       <c r="D389" s="5">
         <v>5.8595215002088752</v>
       </c>
       <c r="E389" s="5">
         <v>6.7856347570070863</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>870.09532409999997</v>
       </c>
       <c r="C390" s="5">
         <v>1.9871412499999224</v>
       </c>
       <c r="D390" s="5">
         <v>2.7817050508281316</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>874.05047605000004</v>
       </c>
       <c r="C391" s="5">
         <v>3.9551519500000722</v>
       </c>
       <c r="D391" s="5">
         <v>5.5932475871179221</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>877.52555896000001</v>
       </c>
       <c r="C392" s="5">
         <v>3.4750829099999692</v>
       </c>
       <c r="D392" s="5">
         <v>4.8767285182526043</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>885.13582529999996</v>
       </c>
       <c r="C393" s="5">
         <v>7.6102663399999528</v>
       </c>
       <c r="D393" s="5">
         <v>10.917923572246613</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>888.43812922999996</v>
       </c>
       <c r="C394" s="5">
         <v>3.3023039299999937</v>
       </c>
       <c r="D394" s="5">
         <v>4.5700319643249498</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>888.31238151000002</v>
       </c>
       <c r="C395" s="5">
         <v>-0.12574771999993573</v>
       </c>
       <c r="D395" s="5">
         <v>-0.16971339606237645</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>898.41411257000004</v>
       </c>
       <c r="C396" s="5">
         <v>10.10173106000002</v>
       </c>
       <c r="D396" s="5">
         <v>14.532884539305169</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>901.50406158999999</v>
       </c>
       <c r="C397" s="5">
         <v>3.0899490199999491</v>
       </c>
       <c r="D397" s="5">
         <v>4.206178239420777</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>905.37966897000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.8756073800000195</v>
       </c>
       <c r="D398" s="5">
         <v>5.2826000022408781</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>909.21958654000002</v>
       </c>
       <c r="C399" s="5">
         <v>3.8399175700000114</v>
       </c>
       <c r="D399" s="5">
         <v>5.2098834328778043</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>910.20945195000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.98986540999999306</v>
       </c>
       <c r="D400" s="5">
         <v>1.3142886154472011</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>911.08351040000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.87405845000000681</v>
       </c>
       <c r="D401" s="5">
         <v>1.1584449862816149</v>
       </c>
       <c r="E401" s="5">
         <v>4.9504576041331516</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>914.19623325999999</v>
       </c>
       <c r="C402" s="5">
         <v>3.1127228599999626</v>
       </c>
       <c r="D402" s="5">
         <v>4.1777307047876411</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>916.42647555999997</v>
       </c>
       <c r="C403" s="5">
         <v>2.2302422999999862</v>
       </c>
       <c r="D403" s="5">
         <v>2.9670805016573265</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>918.64021572000001</v>
       </c>
       <c r="C404" s="5">
         <v>2.213740160000043</v>
       </c>
       <c r="D404" s="5">
         <v>2.9375709879245315</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>917.75884352000003</v>
       </c>
       <c r="C405" s="5">
         <v>-0.88137219999998706</v>
       </c>
       <c r="D405" s="5">
         <v>-1.1452616226776513</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>919.77343925000002</v>
       </c>
       <c r="C406" s="5">
         <v>2.0145957299999964</v>
       </c>
       <c r="D406" s="5">
         <v>2.6661869093598023</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>921.24583017999998</v>
       </c>
       <c r="C407" s="5">
         <v>1.4723909299999605</v>
       </c>
       <c r="D407" s="5">
         <v>1.9379868543314638</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>919.86138748999997</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3844426900000144</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7885218204472864</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>921.03267068000002</v>
       </c>
       <c r="C409" s="5">
         <v>1.1712831900000538</v>
       </c>
       <c r="D409" s="5">
         <v>1.53873741416517</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>921.79589668999995</v>
       </c>
       <c r="C410" s="5">
         <v>0.76322600999992574</v>
       </c>
       <c r="D410" s="5">
         <v>0.99894065849177593</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>919.96016515999997</v>
       </c>
       <c r="C411" s="5">
         <v>-1.8357315299999755</v>
       </c>
       <c r="D411" s="5">
         <v>-2.3637650754689821</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>919.42863584999998</v>
       </c>
       <c r="C412" s="5">
         <v>-0.53152930999999626</v>
       </c>
       <c r="D412" s="5">
         <v>-0.69113012551931252</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>920.77639820000002</v>
       </c>
       <c r="C413" s="5">
         <v>1.3477623500000391</v>
       </c>
       <c r="D413" s="5">
         <v>1.7732947702272073</v>
       </c>
       <c r="E413" s="5">
         <v>1.0638857678089808</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>920.16842005000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.6079781500000081</v>
       </c>
       <c r="D414" s="5">
         <v>-0.78947515749109298</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>920.24109339999995</v>
       </c>
       <c r="C415" s="5">
         <v>7.2673349999945458E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.4815155091487746E-2</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>921.57214138999996</v>
       </c>
       <c r="C416" s="5">
         <v>1.3310479900000018</v>
       </c>
       <c r="D416" s="5">
         <v>1.7495694051138599</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>921.92648987999996</v>
       </c>
       <c r="C417" s="5">
         <v>0.35434849000000668</v>
       </c>
       <c r="D417" s="5">
         <v>0.46238223001460188</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>923.40258098000004</v>
       </c>
       <c r="C418" s="5">
         <v>1.476091100000076</v>
       </c>
       <c r="D418" s="5">
         <v>1.9383227066505082</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>925.30402597</v>
       </c>
       <c r="C419" s="5">
         <v>1.901444989999959</v>
       </c>
       <c r="D419" s="5">
         <v>2.4991849636091246</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>926.00130051999997</v>
       </c>
       <c r="C420" s="5">
         <v>0.69727454999997462</v>
       </c>
       <c r="D420" s="5">
         <v>0.90803245907422614</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>926.82947042000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.82816990000003443</v>
       </c>
       <c r="D421" s="5">
         <v>1.07851569173123</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>929.65257988999997</v>
       </c>
       <c r="C422" s="5">
         <v>2.823109469999963</v>
       </c>
       <c r="D422" s="5">
         <v>3.7170440587525055</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>932.17005345999996</v>
       </c>
       <c r="C423" s="5">
         <v>2.5174735699999928</v>
       </c>
       <c r="D423" s="5">
         <v>3.2984050383578767</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>935.17349168999999</v>
       </c>
       <c r="C424" s="5">
         <v>3.0034382300000289</v>
       </c>
       <c r="D424" s="5">
         <v>3.9356394557849228</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>936.00934830999995</v>
       </c>
       <c r="C425" s="5">
         <v>0.83585661999995864</v>
       </c>
       <c r="D425" s="5">
         <v>1.0778464632268836</v>
       </c>
       <c r="E425" s="5">
         <v>1.6543593145717406</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>938.11773569000002</v>
       </c>
       <c r="C426" s="5">
         <v>2.1083873800000674</v>
       </c>
       <c r="D426" s="5">
         <v>2.7367740927886519</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>939.42425401000003</v>
       </c>
       <c r="C427" s="5">
         <v>1.3065183200000092</v>
       </c>
       <c r="D427" s="5">
         <v>1.6841033353558243</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>939.79251631</v>
       </c>
       <c r="C428" s="5">
         <v>0.3682622999999694</v>
       </c>
       <c r="D428" s="5">
         <v>0.47142576223024868</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>941.98286021000001</v>
       </c>
       <c r="C429" s="5">
         <v>2.1903439000000162</v>
       </c>
       <c r="D429" s="5">
         <v>2.8329322966643922</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>941.80551528000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.17734493000000384</v>
       </c>
       <c r="D430" s="5">
         <v>-0.22568743053311691</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>940.61548717000005</v>
       </c>
       <c r="C431" s="5">
         <v>-1.1900281099999575</v>
       </c>
       <c r="D431" s="5">
         <v>-1.5057792214318466</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>942.25874025999997</v>
       </c>
       <c r="C432" s="5">
         <v>1.6432530899999165</v>
       </c>
       <c r="D432" s="5">
         <v>2.1166582057083438</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>942.73981476999995</v>
       </c>
       <c r="C433" s="5">
         <v>0.48107450999998491</v>
       </c>
       <c r="D433" s="5">
         <v>0.61438881578477211</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>942.39895537999996</v>
       </c>
       <c r="C434" s="5">
         <v>-0.34085938999999144</v>
       </c>
       <c r="D434" s="5">
         <v>-0.43301327050775384</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>944.20738084000004</v>
       </c>
       <c r="C435" s="5">
         <v>1.8084254600000804</v>
       </c>
       <c r="D435" s="5">
         <v>2.3272114518553044</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>944.62089473000003</v>
       </c>
       <c r="C436" s="5">
         <v>0.41351388999999017</v>
       </c>
       <c r="D436" s="5">
         <v>0.52680551873522941</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>945.83002395999995</v>
       </c>
       <c r="C437" s="5">
         <v>1.2091292299999168</v>
       </c>
       <c r="D437" s="5">
         <v>1.5468783719495782</v>
       </c>
       <c r="E437" s="5">
         <v>1.0492070050081903</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>941.41506033999997</v>
       </c>
       <c r="C438" s="5">
         <v>-4.4149636199999804</v>
       </c>
       <c r="D438" s="5">
         <v>-5.4597929750370362</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>941.77695773999994</v>
       </c>
       <c r="C439" s="5">
         <v>0.36189739999997528</v>
       </c>
       <c r="D439" s="5">
         <v>0.46227882724068081</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>944.03857024000001</v>
       </c>
       <c r="C440" s="5">
         <v>2.2616125000000693</v>
       </c>
       <c r="D440" s="5">
         <v>2.9200850276386525</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>943.27049188000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.76807836000000407</v>
       </c>
       <c r="D441" s="5">
         <v>-0.97197379806882589</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>942.23677613999996</v>
+        <v>943.91360932999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.0337157400000478</v>
+        <v>0.643117449999977</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.3071642159518504</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.821229398509149</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>946.27833610000005</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.3647267700000612</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.0480545833375228</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68CD9CD1-1B60-46F1-AFF7-467980681AF3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55B71ED4-59CC-4862-835E-B3EDC5F889A6}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{623E50B3-AC40-4E9C-8D70-F5A9407B985D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE555000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>