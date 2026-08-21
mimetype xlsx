--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69D72341-BB37-446D-874F-FB960425A50D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A8A0B937-3494-41C0-AC61-1E551D160242}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{D386A547-F353-427C-B0AA-05BD9A4CEDAE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB7779D4-A59E-4E54-85CA-CF5CDCE3B7FF}"/>
   </bookViews>
   <sheets>
     <sheet name="AE555000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Financial Activities</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB197F55-F011-464A-8F41-04E4DD2CB17E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3AC1C3E-A62C-4368-8256-03206A337422}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>454.20038298999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>454.20038299999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>456.28285627999998</v>
+        <v>456.28285629999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0824732899999958</v>
+        <v>2.0824733000000037</v>
       </c>
       <c r="D7" s="5">
-        <v>5.6427906968783414</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.6427907245344855</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>456.41234885</v>
+        <v>456.41234889999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.1294925700000249</v>
+        <v>0.12949259999999185</v>
       </c>
       <c r="D8" s="5">
-        <v>0.3410907520475126</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.34109083117741523</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>460.06641546999998</v>
+        <v>460.06641550000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6540666199999805</v>
+        <v>3.6540666000000215</v>
       </c>
       <c r="D9" s="5">
-        <v>10.041813447243886</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>10.041813388690324</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>461.37569870999999</v>
+        <v>461.37569869999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3092832400000134</v>
+        <v>1.3092831999999817</v>
       </c>
       <c r="D10" s="5">
-        <v>3.4689915080404088</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>3.4689914001648336</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>462.43630874000002</v>
+        <v>462.43630869999998</v>
       </c>
       <c r="C11" s="5">
-        <v>1.0606100300000207</v>
+        <v>1.0606099999999969</v>
       </c>
       <c r="D11" s="5">
-        <v>2.7937050833255261</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>2.7937050033631339</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>460.76526891999998</v>
+        <v>460.76526890000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.6710398200000327</v>
+        <v>-1.67103979999996</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.2511162883552505</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-4.2511162388425667</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>461.27543678000001</v>
+        <v>461.27543680000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.51016786000002412</v>
+        <v>0.51016789999999901</v>
       </c>
       <c r="D13" s="5">
-        <v>1.3367833726476652</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.3367834781562893</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>461.84220771000003</v>
+        <v>461.84220770000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.56677093000001832</v>
+        <v>0.56677089999999453</v>
       </c>
       <c r="D14" s="5">
-        <v>1.484449715334013</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>1.484449636163343</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>456.83301592999999</v>
+        <v>456.83301590000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.0091917800000374</v>
+        <v>-5.0091917999999964</v>
       </c>
       <c r="D15" s="5">
-        <v>-12.266318299863299</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-12.266318346204608</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>456.6796233</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15339262999998482</v>
+        <v>-0.15339260000001786</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.40218547067101262</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.40218539218462857</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>456.86970854999998</v>
+        <v>456.86970860000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19008524999998144</v>
+        <v>0.19008530000002111</v>
       </c>
       <c r="D17" s="5">
-        <v>0.50062495506919547</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50062508705517317</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>449.58308384999998</v>
+        <v>449.58308390000002</v>
       </c>
       <c r="C18" s="5">
         <v>-7.2866247000000044</v>
       </c>
       <c r="D18" s="5">
-        <v>-17.546105833262715</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-17.546105831507653</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>450.41193364999998</v>
+        <v>450.41193370000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.82884980000000041</v>
       </c>
       <c r="D19" s="5">
-        <v>2.2348866254029209</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2348866251516775</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>450.51932417</v>
+        <v>450.51932420000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.10739052000002403</v>
+        <v>0.10739050000000816</v>
       </c>
       <c r="D20" s="5">
-        <v>0.28648830250348478</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.28648824904720094</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>450.9603907</v>
       </c>
       <c r="C21" s="5">
-        <v>0.44106653000000051</v>
+        <v>0.44106649999997671</v>
       </c>
       <c r="D21" s="5">
-        <v>1.1811682389641032</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1811681581126221</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>450.52987922</v>
+        <v>450.52987919999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.43051148000000694</v>
+        <v>-0.43051150000002281</v>
       </c>
       <c r="D22" s="5">
-        <v>-1.1395897887726547</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1395898414362726</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>449.86723262999999</v>
+        <v>449.86723260000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.66264659000000847</v>
+        <v>-0.66264659999995956</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.750771282939434</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7507713092239752</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>450.40146288</v>
+        <v>450.40146290000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53423025000000735</v>
+        <v>0.53423029999999017</v>
       </c>
       <c r="D24" s="5">
-        <v>1.4343788629292531</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4343789981507316</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>450.87030621999997</v>
+        <v>450.87030620000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.46884333999997807</v>
+        <v>0.46884330000000318</v>
       </c>
       <c r="D25" s="5">
-        <v>1.2563109215442125</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2563108136899315</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>450.18052411000002</v>
+        <v>450.18052410000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.68978210999995326</v>
+        <v>-0.68978210000000217</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8204991477768884</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8204991216864475</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>450.08204620999999</v>
+        <v>450.08204619999998</v>
       </c>
       <c r="C27" s="5">
         <v>-9.8477900000034424E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.26218683065620807</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.26218683066204784</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>450.31800927</v>
+        <v>450.31800930000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.23596306000001732</v>
+        <v>0.23596310000004905</v>
       </c>
       <c r="D28" s="5">
-        <v>0.63093734354309206</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63093745082116737</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>450.19945739000002</v>
+        <v>450.19945740000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.11855187999998407</v>
+        <v>-0.11855189999999993</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.31545806724618819</v>
+        <v>-0.31545812036682941</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.4599898034758807</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4599898120713384</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>447.88545675</v>
+        <v>447.88545679999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.3140006400000175</v>
+        <v>-2.3140006000000426</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.996522015729699</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9965219148565456</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>448.33363355</v>
+        <v>448.33363359999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.44817679999999882</v>
       </c>
       <c r="D31" s="5">
-        <v>1.2074112651596858</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.207411265024172</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>448.58069028</v>
+        <v>448.58069030000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24705672999999706</v>
+        <v>0.24705670000003011</v>
       </c>
       <c r="D32" s="5">
-        <v>0.66327449767737967</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.66327441681794941</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>447.74991749999998</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.83077278000001797</v>
+        <v>-0.83077280000003384</v>
       </c>
       <c r="D33" s="5">
-        <v>-2.1999053174835193</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1999053698087634</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>447.86174555999997</v>
+        <v>447.86174560000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11182805999999346</v>
+        <v>0.11182810000002519</v>
       </c>
       <c r="D34" s="5">
-        <v>0.30011878557831828</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30011889307599571</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>447.63737223999999</v>
+        <v>447.63737220000002</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.22437331999998378</v>
+        <v>-0.2243733999999904</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.59953172889721795</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.59953194201738391</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>446.53817744000003</v>
+        <v>446.5381774</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0991947999999638</v>
+        <v>-1.0991948000000207</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.9071847564622777</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9071847567187725</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>446.29273532000002</v>
+        <v>446.2927353</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.24544212000000698</v>
+        <v>-0.24544209999999111</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.65759612844057402</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.65759607507642759</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>444.4284457</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.8642896200000223</v>
+        <v>-1.8642896000000064</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.8991565950393561</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.899156543897476</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>448.75421155999999</v>
+        <v>448.75421160000002</v>
       </c>
       <c r="C39" s="5">
-        <v>4.32576585999999</v>
+        <v>4.3257659000000217</v>
       </c>
       <c r="D39" s="5">
-        <v>12.32599407184065</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.32599419198781</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>448.94373709000001</v>
+        <v>448.94373710000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18952553000002581</v>
+        <v>0.18952550000000201</v>
       </c>
       <c r="D40" s="5">
-        <v>0.50798335183375176</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50798327119281339</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>448.02694614000001</v>
+        <v>448.02694609999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.91679095000000643</v>
+        <v>-0.9167910000000461</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.4231910495205233</v>
+        <v>-2.4231911801426698</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.48256638570712829</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.48256639680260838</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>451.54572558000001</v>
+        <v>451.54572560000003</v>
       </c>
       <c r="C42" s="5">
-        <v>3.518779440000003</v>
+        <v>3.5187795000000506</v>
       </c>
       <c r="D42" s="5">
-        <v>9.842701680204847</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.8427018562688104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>452.43466439999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.88893881999996438</v>
+        <v>0.88893879999994851</v>
       </c>
       <c r="D43" s="5">
-        <v>2.388136481034997</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3881364266147731</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.97240773999999</v>
+        <v>452.97240770000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.53774334000002</v>
+        <v>0.53774330000004511</v>
       </c>
       <c r="D44" s="5">
-        <v>1.435626230251219</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4356261227631562</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>452.97068452000002</v>
+        <v>452.9706845</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.723219999973935E-3</v>
+        <v>-1.7232000000149128E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.5650037364231011E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5649507558254143E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>453.64700680999999</v>
+        <v>453.64700679999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.67632228999997324</v>
+        <v>0.67632229999998117</v>
       </c>
       <c r="D46" s="5">
-        <v>1.806484982986345</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8064850099970275</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>455.89344304000002</v>
+        <v>455.89344299999999</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2464362300000289</v>
+        <v>2.2464362000000051</v>
       </c>
       <c r="D47" s="5">
-        <v>6.1068824420376533</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1068823583876997</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>459.77132618000002</v>
+        <v>459.77132619999998</v>
       </c>
       <c r="C48" s="5">
-        <v>3.8778831399999945</v>
+        <v>3.8778831999999852</v>
       </c>
       <c r="D48" s="5">
-        <v>10.698680116672676</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.698680291009532</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>460.10410336000001</v>
+        <v>460.10410339999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33277717999999368</v>
+        <v>0.33277720000000954</v>
       </c>
       <c r="D49" s="5">
-        <v>0.87201204727265225</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87201209985174888</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>459.94573857</v>
+        <v>459.94573860000003</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.15836479000000736</v>
+        <v>-0.15836479999995845</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.41225106556370683</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41225109151029615</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>460.38232197999997</v>
+        <v>460.38232199999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.43658340999996881</v>
+        <v>0.43658339999996087</v>
       </c>
       <c r="D51" s="5">
-        <v>1.1450130120031377</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1450129855642421</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>461.38587819999998</v>
       </c>
       <c r="C52" s="5">
-        <v>1.0035562200000072</v>
+        <v>1.0035561999999913</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6473886729160956</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6473886194052998</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>462.11733228999998</v>
+        <v>462.11733229999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73145408999999972</v>
+        <v>0.73145410000000766</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9190853632398364</v>
+        <v>1.9190853897057991</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1449863164250358</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1449863278658841</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>462.93186235000002</v>
+        <v>462.9318624</v>
       </c>
       <c r="C54" s="5">
-        <v>0.81453006000003825</v>
+        <v>0.81453010000001314</v>
       </c>
       <c r="D54" s="5">
-        <v>2.1357509860729706</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1357510919276956</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>463.64050156000002</v>
+        <v>463.64050159999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.70863921000000119</v>
+        <v>0.70863919999999325</v>
       </c>
       <c r="D55" s="5">
-        <v>1.8524607806362781</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8524607540729043</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>465.33081543999998</v>
+        <v>465.33081540000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.6903138799999624</v>
+        <v>1.6903138000000126</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4636893434651714</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4636891275587454</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>470.44514339</v>
+        <v>470.44514340000001</v>
       </c>
       <c r="C57" s="5">
-        <v>5.1143279500000176</v>
+        <v>5.1143280000000004</v>
       </c>
       <c r="D57" s="5">
-        <v>14.016081303205464</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.016081449898564</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>470.16387650000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.2812668899999835</v>
+        <v>-0.28126689999999144</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.71509422827730207</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.7150942536026883</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>470.00901091999998</v>
+        <v>470.00901090000002</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.1548655800000347</v>
+        <v>-0.15486559999999372</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.39454837897229256</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.39454842983360772</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>471.45276827999999</v>
+        <v>471.4527683</v>
       </c>
       <c r="C60" s="5">
-        <v>1.4437573600000064</v>
+        <v>1.4437573999999813</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7490363153918072</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7490364211839156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>471.03511703999999</v>
+        <v>471.03511700000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.41765123999999787</v>
+        <v>-0.41765129999998862</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.057893361951423</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0578935131445033</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>471.11449784000001</v>
+        <v>471.11449779999998</v>
       </c>
       <c r="C62" s="5">
-        <v>7.938080000002401E-2</v>
+        <v>7.9380799999967167E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.20241654648607277</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.2024165465031702</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>471.93232896000001</v>
+        <v>471.93232899999998</v>
       </c>
       <c r="C63" s="5">
-        <v>0.81783111999999392</v>
+        <v>0.81783120000000054</v>
       </c>
       <c r="D63" s="5">
-        <v>2.1031445475499622</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1031447554272997</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>473.00686734999999</v>
+        <v>473.00686739999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0745383899999865</v>
+        <v>1.0745383999999945</v>
       </c>
       <c r="D64" s="5">
-        <v>2.7667459422063612</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.766745968040496</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>473.37265557000001</v>
+        <v>473.37265559999997</v>
       </c>
       <c r="C65" s="5">
-        <v>0.3657882200000131</v>
+        <v>0.36578819999999723</v>
       </c>
       <c r="D65" s="5">
-        <v>0.93194767196449479</v>
+        <v>0.93194762069288561</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4355986009494179</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4355986052246203</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>468.48916981999997</v>
+        <v>468.48916980000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-4.8834857500000339</v>
+        <v>-4.8834857999999599</v>
       </c>
       <c r="D66" s="5">
-        <v>-11.700821957547959</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.700822069933636</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>468.55326454999999</v>
+        <v>468.55326459999998</v>
       </c>
       <c r="C67" s="5">
-        <v>6.4094730000022082E-2</v>
+        <v>6.4094799999963925E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>0.16429745252621863</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.16429763210268344</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>468.85744276000003</v>
+        <v>468.8574428</v>
       </c>
       <c r="C68" s="5">
-        <v>0.30417821000003187</v>
+        <v>0.30417820000002393</v>
       </c>
       <c r="D68" s="5">
-        <v>0.78181072337126789</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.78181069749334586</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>470.75614327</v>
+        <v>470.75614330000002</v>
       </c>
       <c r="C69" s="5">
-        <v>1.8987005099999692</v>
+        <v>1.8987005000000181</v>
       </c>
       <c r="D69" s="5">
-        <v>4.9692707787482249</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9692707515573753</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>471.10593157</v>
+        <v>471.10593160000002</v>
       </c>
       <c r="C70" s="5">
         <v>0.34978830000000016</v>
       </c>
       <c r="D70" s="5">
-        <v>0.89529493019819828</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89529493014071093</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>472.14160442999997</v>
+        <v>472.14160440000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.0356728599999769</v>
+        <v>1.0356727999999862</v>
       </c>
       <c r="D71" s="5">
-        <v>2.6701957056944225</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.67019554895358</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>472.56520283999998</v>
+        <v>472.56520280000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.42359841000001097</v>
+        <v>0.42359840000000304</v>
       </c>
       <c r="D72" s="5">
-        <v>1.0819506447540483</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0819506191550587</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>473.32724602000002</v>
+        <v>473.327246</v>
       </c>
       <c r="C73" s="5">
-        <v>0.76204318000003468</v>
+        <v>0.7620431999999937</v>
       </c>
       <c r="D73" s="5">
-        <v>1.9523357772702976</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9523358291318349</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>475.53173420000002</v>
       </c>
       <c r="C74" s="5">
-        <v>2.2044881799999985</v>
+        <v>2.2044882000000143</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7343260903386595</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7343261439512183</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>473.35344294999999</v>
+        <v>473.35344300000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-2.1782912500000293</v>
+        <v>-2.1782911999999897</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3605016201460405</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.360501500185455</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>475.48999211</v>
+        <v>475.48999209999999</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1365491600000155</v>
+        <v>2.1365490999999679</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5528788362935622</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5528786758612503</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>476.27358889999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.78359678999999005</v>
+        <v>0.78359679999999798</v>
       </c>
       <c r="D77" s="5">
-        <v>1.9955962593216192</v>
+        <v>1.9955962850623843</v>
       </c>
       <c r="E77" s="5">
-        <v>0.61282232842683193</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61282232205048803</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>477.78077779</v>
+        <v>477.78077780000001</v>
       </c>
       <c r="C78" s="5">
-        <v>1.507188890000009</v>
+        <v>1.5071889000000169</v>
       </c>
       <c r="D78" s="5">
-        <v>3.8642500452918283</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8642500713784722</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>478.66490068000002</v>
+        <v>478.66490069999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.88412289000001465</v>
+        <v>0.88412289999996574</v>
       </c>
       <c r="D79" s="5">
-        <v>2.2433139443944539</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.243313969979055</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>479.38401440000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.71911371999999574</v>
+        <v>0.71911370000003672</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8177697711390772</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8177697200884912</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>479.49364773000002</v>
+        <v>479.4936477</v>
       </c>
       <c r="C81" s="5">
-        <v>0.1096333300000083</v>
+        <v>0.1096332999999845</v>
       </c>
       <c r="D81" s="5">
-        <v>0.2747809653428801</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27478089005728012</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>480.48707317999998</v>
+        <v>480.4870732</v>
       </c>
       <c r="C82" s="5">
-        <v>0.99342544999996107</v>
+        <v>0.99342550000000074</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5147130135061868</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5147131416787705</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>481.77176011</v>
+        <v>481.77176009999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2846869300000208</v>
+        <v>1.284686899999997</v>
       </c>
       <c r="D83" s="5">
-        <v>3.256066496067489</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.256066418772674</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>483.24461001999998</v>
+        <v>483.24461000000002</v>
       </c>
       <c r="C84" s="5">
-        <v>1.4728499099999794</v>
+        <v>1.4728499000000284</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7309011775484624</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7309011518686486</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>485.28949053999997</v>
+        <v>485.2894905</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0448805199999924</v>
+        <v>2.0448804999999766</v>
       </c>
       <c r="D85" s="5">
-        <v>5.1977402888865765</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1977402370812609</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>485.21106612</v>
+        <v>485.21106609999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.842441999997618E-2</v>
+        <v>-7.8424400000017158E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.19375178069580556</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19375173134463797</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>489.29673049000002</v>
+        <v>489.29673050000002</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0856643700000177</v>
+        <v>4.0856644000000415</v>
       </c>
       <c r="D87" s="5">
-        <v>10.585808964862453</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.58580904668267</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>493.08229822999999</v>
+        <v>493.08229820000003</v>
       </c>
       <c r="C88" s="5">
-        <v>3.7855677399999763</v>
+        <v>3.7855677000000014</v>
       </c>
       <c r="D88" s="5">
-        <v>9.6895293383647321</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.6895292313787138</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>492.57330776999999</v>
+        <v>492.57330780000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.50899046000000681</v>
+        <v>-0.50899040000001605</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.2317066343929151</v>
+        <v>-1.2317064900967178</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4223436381693562</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4223436444682509</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>494.38741598000001</v>
+        <v>494.38741599999997</v>
       </c>
       <c r="C90" s="5">
-        <v>1.814108210000029</v>
+        <v>1.8141081999999642</v>
       </c>
       <c r="D90" s="5">
-        <v>4.5101342166342651</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5101341909866033</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>496.20116810000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8137521200000037</v>
+        <v>1.8137521000000447</v>
       </c>
       <c r="D91" s="5">
-        <v>4.4923494462833613</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4923493955577598</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>498.11728233000002</v>
+        <v>498.1172823</v>
       </c>
       <c r="C92" s="5">
-        <v>1.9161142300000051</v>
+        <v>1.9161141999999813</v>
       </c>
       <c r="D92" s="5">
-        <v>4.7335759474441685</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7335758717511833</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>499.99453827000002</v>
+        <v>499.99453829999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8772559399999977</v>
+        <v>1.8772559999999885</v>
       </c>
       <c r="D93" s="5">
-        <v>4.6173714625672213</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6173716135015308</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>502.96824269000001</v>
+        <v>502.96824270000002</v>
       </c>
       <c r="C94" s="5">
-        <v>2.97370441999999</v>
+        <v>2.973704400000031</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3751175188197182</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3751174671267572</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>504.14254971999998</v>
+        <v>504.14254970000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1743070299999658</v>
+        <v>1.1743069999999989</v>
       </c>
       <c r="D95" s="5">
-        <v>2.8379631601151978</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8379630866232297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>504.87404549000001</v>
+        <v>504.87404550000002</v>
       </c>
       <c r="C96" s="5">
-        <v>0.73149577000003774</v>
+        <v>0.73149580000000469</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7551266284954847</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7551267011218341</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>505.90710951</v>
+        <v>505.90710949999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0330640199999834</v>
+        <v>1.0330639999999676</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4832406284175823</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4832405797501123</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>508.45445053999998</v>
+        <v>508.45445050000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5473410299999841</v>
+        <v>2.5473410000000172</v>
       </c>
       <c r="D98" s="5">
-        <v>6.2124058073561139</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2124057322808568</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>516.22321940999996</v>
+        <v>516.22321939999995</v>
       </c>
       <c r="C99" s="5">
-        <v>7.768768869999974</v>
+        <v>7.7687688999999409</v>
       </c>
       <c r="D99" s="5">
-        <v>19.957051448001263</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.957051533360204</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>518.20268884999996</v>
+        <v>518.2026889</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9794694400000026</v>
+        <v>1.9794695000000502</v>
       </c>
       <c r="D100" s="5">
-        <v>4.6997214008903887</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6997215464551489</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>520.81988947000002</v>
+        <v>520.81988950000004</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6172006200000624</v>
+        <v>2.6172006000000465</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2318603799551786</v>
+        <v>6.2318603303841202</v>
       </c>
       <c r="E101" s="5">
-        <v>5.7344929687479951</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7344929683987411</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>523.43408676000001</v>
+        <v>523.43408680000005</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6141972899999928</v>
+        <v>2.6141973000000007</v>
       </c>
       <c r="D102" s="5">
-        <v>6.1923619316414324</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1923619556199405</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>525.85616832999995</v>
+        <v>525.85616830000004</v>
       </c>
       <c r="C103" s="5">
-        <v>2.4220815699999321</v>
+        <v>2.4220814999999902</v>
       </c>
       <c r="D103" s="5">
-        <v>5.696269172042312</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.696269002757437</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>527.92797978999999</v>
+        <v>527.9279798</v>
       </c>
       <c r="C104" s="5">
-        <v>2.071811460000049</v>
+        <v>2.0718114999999671</v>
       </c>
       <c r="D104" s="5">
-        <v>4.8316659858002931</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8316660813961798</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>531.57209214</v>
+        <v>531.57209209999996</v>
       </c>
       <c r="C105" s="5">
-        <v>3.6441123500000003</v>
+        <v>3.6441122999999607</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6050217667113849</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6050216439564906</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>533.11109441999997</v>
+        <v>533.11109439999996</v>
       </c>
       <c r="C106" s="5">
-        <v>1.539002279999977</v>
+        <v>1.5390022999999928</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5300875862695147</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5300876331474385</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>533.13858056000004</v>
+        <v>533.13858059999995</v>
       </c>
       <c r="C107" s="5">
-        <v>2.7486140000064552E-2</v>
+        <v>2.7486199999998462E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.1887143248529064E-2</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1887278383521149E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>538.53113294000002</v>
+        <v>538.53113289999999</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3925523799999837</v>
+        <v>5.3925523000000339</v>
       </c>
       <c r="D108" s="5">
-        <v>12.836198726264669</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.836198524102693</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>541.04171076</v>
+        <v>541.04171080000003</v>
       </c>
       <c r="C109" s="5">
-        <v>2.5105778199999804</v>
+        <v>2.5105779000000439</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7399713210978032</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7399715091555947</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>543.69580638000002</v>
+        <v>543.69580640000004</v>
       </c>
       <c r="C110" s="5">
-        <v>2.654095620000021</v>
+        <v>2.6540956000000051</v>
       </c>
       <c r="D110" s="5">
-        <v>6.0480841312207545</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0480840839491457</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>548.22094539</v>
+        <v>548.22094540000001</v>
       </c>
       <c r="C111" s="5">
-        <v>4.5251390099999753</v>
+        <v>4.5251389999999674</v>
       </c>
       <c r="D111" s="5">
-        <v>10.457622697066714</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.457622672486178</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>548.00552892999997</v>
+        <v>548.00552889999994</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.21541646000002856</v>
+        <v>-0.2154165000000603</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.47050705955805627</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.47050714672769445</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>549.74849990999996</v>
+        <v>549.74849989999996</v>
       </c>
       <c r="C113" s="5">
-        <v>1.7429709799999955</v>
+        <v>1.7429710000000114</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8841650504993552</v>
+        <v>3.884165096067882</v>
       </c>
       <c r="E113" s="5">
-        <v>5.5544365768055437</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5544365688054098</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>550.25157646000002</v>
+        <v>550.25157650000006</v>
       </c>
       <c r="C114" s="5">
-        <v>0.5030765500000598</v>
+        <v>0.50307660000009946</v>
       </c>
       <c r="D114" s="5">
-        <v>1.103667529807062</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.103667640071615</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>551.26474924000001</v>
+        <v>551.26474919999998</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0131727799999908</v>
+        <v>1.0131726999999273</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2320623326063771</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2320621544102526</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>553.47209941999995</v>
+        <v>553.47209940000005</v>
       </c>
       <c r="C116" s="5">
-        <v>2.2073501799999349</v>
+        <v>2.2073502000000644</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9122322390390716</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9122322848963451</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>554.28341435000004</v>
+        <v>554.28341439999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.81131493000009414</v>
+        <v>0.81131499999992229</v>
       </c>
       <c r="D117" s="5">
-        <v>1.773288352488156</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7732885067868187</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>555.49372790999996</v>
+        <v>555.49372789999995</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2103135599999177</v>
+        <v>1.2103134999999838</v>
       </c>
       <c r="D118" s="5">
-        <v>2.6519760113273838</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6519758780335634</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>556.32631486000002</v>
+        <v>556.32631490000006</v>
       </c>
       <c r="C119" s="5">
-        <v>0.83258695000006355</v>
+        <v>0.83258700000010322</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8134890129848147</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8134891228240635</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>560.29702882000004</v>
+        <v>560.29702880000002</v>
       </c>
       <c r="C120" s="5">
-        <v>3.9707139600000119</v>
+        <v>3.9707138999999643</v>
       </c>
       <c r="D120" s="5">
-        <v>8.909207317324741</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9092071767069356</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>561.82326811999997</v>
+        <v>561.82326809999995</v>
       </c>
       <c r="C121" s="5">
         <v>1.5262392999999292</v>
       </c>
       <c r="D121" s="5">
-        <v>3.3181989344761131</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3181989345963725</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>561.85193445000004</v>
+        <v>561.85193449999997</v>
       </c>
       <c r="C122" s="5">
-        <v>2.8666330000078233E-2</v>
+        <v>2.8666400000020076E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>6.1245685564803587E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1245835164069895E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>562.47313544999997</v>
+        <v>562.47313550000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.62120099999992817</v>
+        <v>0.62120100000004186</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3348551607934134</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3348551606741976</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>563.35849296000004</v>
+        <v>563.35849299999995</v>
       </c>
       <c r="C124" s="5">
-        <v>0.88535751000006258</v>
+        <v>0.88535749999994096</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9052912574672565</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.905291235589468</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>564.63144020000004</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2729472400000077</v>
+        <v>1.2729472000000897</v>
       </c>
       <c r="D125" s="5">
-        <v>2.7454348831961628</v>
+        <v>2.7454347956538117</v>
       </c>
       <c r="E125" s="5">
-        <v>2.7072270851919766</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7072270870602377</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>563.67370531999995</v>
+        <v>563.67370530000005</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.95773488000008911</v>
+        <v>-0.95773489999999128</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0165727975349212</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0165728392538718</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>564.30188864000002</v>
+        <v>564.30188859999998</v>
       </c>
       <c r="C127" s="5">
-        <v>0.62818332000006194</v>
+        <v>0.62818329999993239</v>
       </c>
       <c r="D127" s="5">
-        <v>1.3455615972822521</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3455615542271593</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>565.39976796999997</v>
+        <v>565.39976799999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0978793299999552</v>
+        <v>1.0978794000000107</v>
       </c>
       <c r="D128" s="5">
-        <v>2.3598087020631597</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3598088543057338</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>565.85608738999997</v>
+        <v>565.85608739999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.45631941999999981</v>
+        <v>0.45631939999998394</v>
       </c>
       <c r="D129" s="5">
-        <v>0.9727993489599962</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.97279930608209497</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>565.96306984</v>
+        <v>565.96306979999997</v>
       </c>
       <c r="C130" s="5">
-        <v>0.10698245000003226</v>
+        <v>0.10698239999999259</v>
       </c>
       <c r="D130" s="5">
-        <v>0.22711166570663632</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.22711155944779016</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>566.64246735999996</v>
+        <v>566.64246739999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.67939751999995224</v>
+        <v>0.6793976000000157</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4500616896193641</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4500618615982397</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>567.45550968999999</v>
+        <v>567.45550969999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.81304233000003023</v>
+        <v>0.81304230000000643</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7354633162908417</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7354632516253243</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>567.92076781000003</v>
+        <v>567.92076780000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.46525812000004407</v>
+        <v>0.46525810000002821</v>
       </c>
       <c r="D133" s="5">
-        <v>0.98833178131596533</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98833173862129531</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>569.57497144000001</v>
+        <v>569.57497139999998</v>
       </c>
       <c r="C134" s="5">
-        <v>1.6542036299999836</v>
+        <v>1.6542035999999598</v>
       </c>
       <c r="D134" s="5">
-        <v>3.5518258376967982</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5518257723105018</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>570.58631349999996</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0113420599999472</v>
+        <v>1.0113420999999789</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1516620202265413</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1516621063130348</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>571.73363238000002</v>
+        <v>571.73363240000003</v>
       </c>
       <c r="C136" s="5">
-        <v>1.1473188800000571</v>
+        <v>1.147318900000073</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4397909966380249</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4397910396398714</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>573.45830464999995</v>
+        <v>573.45830469999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7246722699999282</v>
+        <v>1.724672299999952</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6805451108399501</v>
+        <v>3.6805451757967234</v>
       </c>
       <c r="E137" s="5">
-        <v>1.563296660716107</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5632966695714456</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>574.31912535000004</v>
+        <v>574.31912539999996</v>
       </c>
       <c r="C138" s="5">
-        <v>0.86082070000009026</v>
+        <v>0.86082069999997657</v>
       </c>
       <c r="D138" s="5">
-        <v>1.8162716418368863</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8162716416767921</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>576.07023296</v>
+        <v>576.07023300000003</v>
       </c>
       <c r="C139" s="5">
-        <v>1.7511076099999627</v>
+        <v>1.7511076000000685</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7208027036186531</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7208026816836215</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>576.89182822999999</v>
+        <v>576.89182819999996</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82159526999998889</v>
+        <v>0.82159519999993336</v>
       </c>
       <c r="D140" s="5">
-        <v>1.7249369931389813</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7249368448986724</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>577.67624449000004</v>
+        <v>577.67624450000005</v>
       </c>
       <c r="C141" s="5">
-        <v>0.78441626000005726</v>
+        <v>0.784416300000089</v>
       </c>
       <c r="D141" s="5">
-        <v>1.6439321624363901</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6439322469800288</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>578.31245292000006</v>
+        <v>578.31245290000004</v>
       </c>
       <c r="C142" s="5">
-        <v>0.63620843000001059</v>
+        <v>0.6362083999999868</v>
       </c>
       <c r="D142" s="5">
-        <v>1.3296229033287643</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.329622840227751</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>579.17563519999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.86318227999993269</v>
+        <v>0.86318229999994855</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8058827167859004</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8058827590353488</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>578.56092782999997</v>
+        <v>578.56092779999994</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.61470737000001918</v>
+        <v>-0.61470740000004298</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.2662101647837654</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2662102262194108</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>578.64187862000006</v>
+        <v>578.64187860000004</v>
       </c>
       <c r="C145" s="5">
-        <v>8.0950790000088091E-2</v>
+        <v>8.0950800000096024E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.16803024995983851</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.1680302707415926</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>578.47567468</v>
+        <v>578.47567470000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16620394000005945</v>
+        <v>-0.16620390000002772</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.34413332292054788</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34413324024110681</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>578.15063091000002</v>
+        <v>578.15063090000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.3250437699999793</v>
+        <v>-0.3250438000000031</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.67219654076063895</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.6721966025865167</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>577.46027192999998</v>
+        <v>577.46027189999995</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.69035898000004181</v>
+        <v>-0.69035900000005768</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4235246888790187</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4235247298731935</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>578.24262049000004</v>
+        <v>578.24262050000004</v>
       </c>
       <c r="C149" s="5">
-        <v>0.78234856000005948</v>
+        <v>0.78234860000009121</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6379404181723345</v>
+        <v>1.6379405026278437</v>
       </c>
       <c r="E149" s="5">
-        <v>0.83429183973890986</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83429183269094764</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>579.96830317000001</v>
+        <v>579.96830320000004</v>
       </c>
       <c r="C150" s="5">
-        <v>1.7256826799999772</v>
+        <v>1.725682699999993</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6405998283690622</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6405998711934284</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>579.33692216999998</v>
+        <v>579.3369222</v>
       </c>
       <c r="C151" s="5">
         <v>-0.63138100000003305</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.2985832144288723</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2985832143621368</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>579.27895889000001</v>
+        <v>579.27895890000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.7963279999967199E-2</v>
+        <v>-5.7963299999983064E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.11999524076409251</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.11999528213899602</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>578.26683158000003</v>
+        <v>578.26683160000005</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.0121273099999826</v>
+        <v>-1.0121272999999746</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.076631591941569</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0766315715852746</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>580.44128293000006</v>
+        <v>580.44128290000003</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1744513500000267</v>
+        <v>2.174451299999987</v>
       </c>
       <c r="D154" s="5">
-        <v>4.6068510344907887</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6068509261963486</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>579.65798315999996</v>
+        <v>579.65798319999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.78329977000009876</v>
+        <v>-0.78329970000004323</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.6074226181255091</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6074224756241762</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>579.24838700999999</v>
+        <v>579.24838699999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.40959614999997029</v>
+        <v>-0.40959620000000996</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.84465264756403702</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.84465275021361474</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>579.67808663000005</v>
+        <v>579.67808660000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.4296996200000649</v>
+        <v>0.42969960000004903</v>
       </c>
       <c r="D157" s="5">
-        <v>0.89382825874710914</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.89382821699008908</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>579.66540065000004</v>
+        <v>579.66540069999996</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2685980000014752E-2</v>
+        <v>-1.2685900000064976E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-2.6258270148216134E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6258104580423325E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>579.99736983000003</v>
+        <v>579.9973698</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33196917999998732</v>
+        <v>0.33196910000003754</v>
       </c>
       <c r="D159" s="5">
-        <v>0.68939801833736158</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68939785161867828</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>581.86776167999994</v>
+        <v>581.86776169999996</v>
       </c>
       <c r="C160" s="5">
-        <v>1.870391849999919</v>
+        <v>1.8703918999999587</v>
       </c>
       <c r="D160" s="5">
-        <v>3.9391737874623578</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9391738948477917</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>581.15391026999998</v>
+        <v>581.15391030000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.71385140999996111</v>
+        <v>-0.71385139999995317</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4622998920329144</v>
+        <v>-1.4622998716363411</v>
       </c>
       <c r="E161" s="5">
-        <v>0.50347201621576687</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50347201966582933</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>582.43414252000002</v>
+        <v>582.43414250000001</v>
       </c>
       <c r="C162" s="5">
-        <v>1.28023225000004</v>
+        <v>1.2802322000000004</v>
       </c>
       <c r="D162" s="5">
-        <v>2.6757621853889413</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6757620794766401</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>583.17181817000005</v>
+        <v>583.17181819999996</v>
       </c>
       <c r="C163" s="5">
-        <v>0.73767565000002833</v>
+        <v>0.7376756999999543</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5304790189677675</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.530479123480788</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>583.44020652999995</v>
+        <v>583.44020650000004</v>
       </c>
       <c r="C164" s="5">
-        <v>0.26838835999990351</v>
+        <v>0.26838830000008329</v>
       </c>
       <c r="D164" s="5">
-        <v>0.55366616444574301</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.55366604032831557</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>584.19460173000004</v>
+        <v>584.19460170000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.75439520000008997</v>
+        <v>0.75439519999997628</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5626965299561757</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5626965300369999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>585.79040684999995</v>
+        <v>585.79040689999999</v>
       </c>
       <c r="C166" s="5">
-        <v>1.595805119999909</v>
+        <v>1.5958051999999725</v>
       </c>
       <c r="D166" s="5">
-        <v>3.3276585170069151</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3276586865150115</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>585.21421697999995</v>
+        <v>585.21421699999996</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57618987000000743</v>
+        <v>-0.57618990000003123</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1739686155230689</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1739686762171408</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>585.76757414999997</v>
+        <v>585.76757420000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.5533571700000266</v>
+        <v>0.5533572000000504</v>
       </c>
       <c r="D168" s="5">
-        <v>1.1405957661391186</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1405958282585393</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>587.35977231000004</v>
+        <v>587.35977230000003</v>
       </c>
       <c r="C169" s="5">
-        <v>1.5921981600000663</v>
+        <v>1.5921981000000187</v>
       </c>
       <c r="D169" s="5">
-        <v>3.3109749672575184</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3109748403296058</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>586.96919377999996</v>
+        <v>586.96919379999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.39057853000008436</v>
+        <v>-0.39057850000006056</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.79505589549601074</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.79505583466510377</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>587.79880435999996</v>
+        <v>587.79880439999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.82961058000000776</v>
+        <v>0.82961060000002362</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7093028838170099</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.709302925286571</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>587.93120577000002</v>
+        <v>587.93120580000004</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13240141000005679</v>
+        <v>0.13240140000004885</v>
       </c>
       <c r="D172" s="5">
-        <v>0.27063456549771825</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.27063454501352613</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>588.46712286000002</v>
+        <v>588.46712290000005</v>
       </c>
       <c r="C173" s="5">
-        <v>0.5359170899999981</v>
+        <v>0.53591710000000603</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0993368761017974</v>
+        <v>1.0993368966614625</v>
       </c>
       <c r="E173" s="5">
-        <v>1.2583951446876407</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2583951463434051</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>591.06600866999997</v>
+        <v>591.0660087</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5988858099999561</v>
+        <v>2.5988857999999482</v>
       </c>
       <c r="D174" s="5">
-        <v>5.4302806862575936</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4302806644746848</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>590.77144567000005</v>
+        <v>590.77144569999996</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.29456299999992552</v>
+        <v>-0.29456300000003921</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.59639420151499367</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.59639420148505096</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>591.26687468</v>
+        <v>591.26687470000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.49542900999995254</v>
+        <v>0.49542900000005829</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0109910042281234</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0109909836760522</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>593.09968962000005</v>
+        <v>593.09968960000003</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8328149400000484</v>
+        <v>1.8328149000000167</v>
       </c>
       <c r="D177" s="5">
-        <v>3.7838500353156057</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7838499511923418</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>592.89772987000003</v>
+        <v>592.89772989999994</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.20195975000001454</v>
+        <v>-0.20195970000008856</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.40785441969114489</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.40785431891988688</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>594.03008306000004</v>
+        <v>594.03008309999996</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1323531900000035</v>
+        <v>1.1323532000000114</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3160630162129658</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3160630367634161</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>596.11330309000004</v>
+        <v>596.11330310000005</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0832200300000068</v>
+        <v>2.0832200000000967</v>
       </c>
       <c r="D180" s="5">
-        <v>4.2904389100805629</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2904388468039567</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>596.79362873000002</v>
+        <v>596.7936287</v>
       </c>
       <c r="C181" s="5">
-        <v>0.68032563999997819</v>
+        <v>0.68032559999994646</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3781520672553782</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3781519856937985</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>598.09103296000001</v>
+        <v>598.09103300000004</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2974042299999837</v>
+        <v>1.2974043000000393</v>
       </c>
       <c r="D182" s="5">
-        <v>2.6401688508287835</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6401689951179863</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>599.97060952000004</v>
+        <v>599.97060950000002</v>
       </c>
       <c r="C183" s="5">
-        <v>1.8795765600000323</v>
+        <v>1.8795764999999847</v>
       </c>
       <c r="D183" s="5">
-        <v>3.8370213807013442</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8370212558297423</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>600.22271998999997</v>
+        <v>600.22271999999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.25211046999993414</v>
+        <v>0.25211049999995794</v>
       </c>
       <c r="D184" s="5">
-        <v>0.50541264903383176</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50541270933155413</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>602.59988278000003</v>
+        <v>602.59988280000005</v>
       </c>
       <c r="C185" s="5">
-        <v>2.3771627900000567</v>
+        <v>2.3771628000000646</v>
       </c>
       <c r="D185" s="5">
-        <v>4.8574633678117651</v>
+        <v>4.8574633886100838</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4016226856164113</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.401622682054505</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>602.14032913999995</v>
+        <v>602.14032910000003</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.45955364000008103</v>
+        <v>-0.45955370000001494</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.91131311397431025</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.91131323242785722</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>602.63213188999998</v>
+        <v>602.63213189999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.49180275000003348</v>
+        <v>0.49180279999995946</v>
       </c>
       <c r="D187" s="5">
-        <v>0.98452406294582406</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98452416355490069</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>603.01859272000002</v>
+        <v>603.0185927</v>
       </c>
       <c r="C188" s="5">
-        <v>0.38646083000003273</v>
+        <v>0.38646080000000893</v>
       </c>
       <c r="D188" s="5">
-        <v>0.77226581362390689</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77226575345019643</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>604.27994934000003</v>
+        <v>604.2799493</v>
       </c>
       <c r="C189" s="5">
-        <v>1.261356620000015</v>
+        <v>1.2613565999999992</v>
       </c>
       <c r="D189" s="5">
-        <v>2.5391647448554044</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5391647042154464</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>604.49726413999997</v>
+        <v>604.49726410000005</v>
       </c>
       <c r="C190" s="5">
-        <v>0.21731479999994008</v>
+        <v>0.21731480000005376</v>
       </c>
       <c r="D190" s="5">
-        <v>0.43240584549786298</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43240584552675099</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>606.03628204999995</v>
+        <v>606.03628209999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.5390179099999841</v>
+        <v>1.5390179999999418</v>
       </c>
       <c r="D191" s="5">
-        <v>3.0982815503909134</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0982817343270908</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>610.60897881999995</v>
+        <v>610.60897880000005</v>
       </c>
       <c r="C192" s="5">
-        <v>4.5726967699999932</v>
+        <v>4.5726967000000514</v>
       </c>
       <c r="D192" s="5">
-        <v>9.439659163155433</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4396590117905799</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>612.49100611999995</v>
+        <v>612.49100610000005</v>
       </c>
       <c r="C193" s="5">
         <v>1.8820273000000043</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7620052658235759</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7620052659487202</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>615.72068478000006</v>
+        <v>615.72068479999996</v>
       </c>
       <c r="C194" s="5">
-        <v>3.2296786600001042</v>
+        <v>3.2296786999999085</v>
       </c>
       <c r="D194" s="5">
-        <v>6.5144021769897531</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5144022602441787</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>616.96736926999995</v>
+        <v>616.96736929999997</v>
       </c>
       <c r="C195" s="5">
-        <v>1.2466844899998932</v>
+        <v>1.2466845000000149</v>
       </c>
       <c r="D195" s="5">
-        <v>2.45694893062538</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.456948950472726</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>618.92085454000005</v>
+        <v>618.92085450000002</v>
       </c>
       <c r="C196" s="5">
-        <v>1.9534852700001011</v>
+        <v>1.9534852000000456</v>
       </c>
       <c r="D196" s="5">
-        <v>3.8663940887758264</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.866393947616853</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>619.68003544999999</v>
+        <v>619.68003550000003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.75918090999994092</v>
+        <v>0.75918100000001232</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4819154679500457</v>
+        <v>1.4819156449126236</v>
       </c>
       <c r="E197" s="5">
-        <v>2.834410221124406</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8344102260087656</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>619.6054762</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.4559249999992971E-2</v>
+        <v>-7.4559300000032636E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-0.14428723009812794</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14428732678263279</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>620.80415700000003</v>
       </c>
       <c r="C199" s="5">
         <v>1.1986808000000337</v>
       </c>
       <c r="D199" s="5">
         <v>2.3463659214590482</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>623.49200027999996</v>
+        <v>623.49200029999997</v>
       </c>
       <c r="C200" s="5">
-        <v>2.6878432799999246</v>
+        <v>2.6878432999999404</v>
       </c>
       <c r="D200" s="5">
-        <v>5.3210623824071046</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3210624229481418</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>625.95459626000002</v>
+        <v>625.95459630000005</v>
       </c>
       <c r="C201" s="5">
-        <v>2.4625959800000601</v>
+        <v>2.4625960000000759</v>
       </c>
       <c r="D201" s="5">
-        <v>4.8439476798758596</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8439477199160086</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>627.20957668000005</v>
+        <v>627.20957669999996</v>
       </c>
       <c r="C202" s="5">
-        <v>1.2549804200000381</v>
+        <v>1.2549803999999085</v>
       </c>
       <c r="D202" s="5">
-        <v>2.4325955546162792</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4325955152634027</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>629.53973855000004</v>
+        <v>629.53973859999996</v>
       </c>
       <c r="C203" s="5">
-        <v>2.3301618699999835</v>
+        <v>2.3301619000000073</v>
       </c>
       <c r="D203" s="5">
-        <v>4.5503815725000729</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5503816321388335</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>627.30425079999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.2354877500000612</v>
+        <v>-2.2354877999999871</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1789394842355554</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1789395755602481</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>629.74369936000005</v>
+        <v>629.74369939999997</v>
       </c>
       <c r="C205" s="5">
-        <v>2.4394485600000735</v>
+        <v>2.4394485999999915</v>
       </c>
       <c r="D205" s="5">
-        <v>4.7676510733384969</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7676511531937749</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>632.10983997999995</v>
+        <v>632.10983999999996</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3661406199998964</v>
+        <v>2.3661405999999943</v>
       </c>
       <c r="D206" s="5">
-        <v>4.6031202424672291</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6031202024530815</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>633.43318562000002</v>
+        <v>633.4331856</v>
       </c>
       <c r="C207" s="5">
-        <v>1.3233456400000705</v>
+        <v>1.3233456000000388</v>
       </c>
       <c r="D207" s="5">
-        <v>2.541374928603779</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.541374850819067</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>634.54094974999998</v>
+        <v>634.54094980000002</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1077641299999641</v>
+        <v>1.1077642000000196</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1188941548158535</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1188942900676855</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>636.91669523999997</v>
+        <v>636.91669520000005</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3757454899999857</v>
+        <v>2.375745400000028</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5865277537419535</v>
+        <v>4.5865275760289093</v>
       </c>
       <c r="E209" s="5">
-        <v>2.7815418932260805</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7815418784780332</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>639.32498117</v>
+        <v>639.32498120000002</v>
       </c>
       <c r="C210" s="5">
-        <v>2.4082859300000337</v>
+        <v>2.4082859999999755</v>
       </c>
       <c r="D210" s="5">
-        <v>4.632956750756656</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6329568885293826</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>640.74993471000005</v>
+        <v>640.74993470000004</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4249535400000468</v>
+        <v>1.4249535000000151</v>
       </c>
       <c r="D211" s="5">
-        <v>2.7076406826106014</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7076406055414726</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>642.42095754000002</v>
+        <v>642.42095749999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.6710228299999699</v>
+        <v>1.6710227999999461</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1747813911890077</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1747813334221275</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>642.12399151</v>
+        <v>642.12399149999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.29696603000002142</v>
+        <v>-0.29696599999999762</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.55330481741345805</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55330476169409559</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>643.80605912999999</v>
+        <v>643.80605909999997</v>
       </c>
       <c r="C214" s="5">
-        <v>1.682067619999998</v>
+        <v>1.6820675999999821</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1891313501755558</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1891313117588416</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>645.40164637999999</v>
+        <v>645.4016464</v>
       </c>
       <c r="C215" s="5">
-        <v>1.5955872499999941</v>
+        <v>1.5955873000000338</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0149155327102051</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0149156286208623</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>645.01009916999999</v>
+        <v>645.01009920000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.39154720999999881</v>
+        <v>-0.39154719999999088</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.72558235865737286</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.72558234016557588</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>646.16481986999997</v>
+        <v>646.1648199</v>
       </c>
       <c r="C217" s="5">
         <v>1.1547206999999844</v>
       </c>
       <c r="D217" s="5">
-        <v>2.1695633330095943</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.169563332907698</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>645.50354313000003</v>
+        <v>645.5035431</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.6612767399999484</v>
+        <v>-0.661276799999996</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.221175724016843</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.221175834139232</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>645.72484128999997</v>
+        <v>645.72484129999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22129815999994662</v>
+        <v>0.22129819999997835</v>
       </c>
       <c r="D219" s="5">
-        <v>0.41217293750541728</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.41217301216609492</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>646.82057040999996</v>
+        <v>646.82057039999995</v>
       </c>
       <c r="C220" s="5">
-        <v>1.0957291199999872</v>
+        <v>1.0957290999999714</v>
       </c>
       <c r="D220" s="5">
-        <v>2.0553898257467784</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0553897878471838</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>646.36355076999996</v>
+        <v>646.36355079999998</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.45701963999999862</v>
+        <v>-0.45701959999996689</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.84458871110356659</v>
+        <v>-0.84458863748209101</v>
       </c>
       <c r="E221" s="5">
-        <v>1.4832168163593673</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4832168274429458</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>647.31715532999999</v>
+        <v>647.31715529999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.95360456000003069</v>
+        <v>0.95360449999998309</v>
       </c>
       <c r="D222" s="5">
-        <v>1.784841909498347</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7848417962010199</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>648.89667682000004</v>
+        <v>648.89667680000002</v>
       </c>
       <c r="C223" s="5">
-        <v>1.5795214900000474</v>
+        <v>1.5795215000000553</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9677438918481069</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9677439110293635</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>647.01617730999999</v>
+        <v>647.01617729999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8804995100000497</v>
+        <v>-1.8804995000000417</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.4226970269826795</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4226970091746689</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>649.95938797999997</v>
+        <v>649.95938799999999</v>
       </c>
       <c r="C225" s="5">
-        <v>2.9432106699999849</v>
+        <v>2.9432107000000087</v>
       </c>
       <c r="D225" s="5">
-        <v>5.5973402330422362</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5973402916193571</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>650.70352867999998</v>
+        <v>650.70352869999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.74414070000000265</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3825684620131229</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3825684619704903</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>650.14412960000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55939907999993466</v>
+        <v>-0.55939909999995052</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.026756370251225</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.02675640675568</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>649.42765806</v>
+        <v>649.42765810000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.71647154000004321</v>
+        <v>-0.71647150000001147</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.3144374778416679</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3144374049019913</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>648.60364818999994</v>
+        <v>648.60364819999995</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.82400987000005443</v>
+        <v>-0.82400990000007823</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5120090352365279</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5120090898087524</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>646.59481031999997</v>
+        <v>646.59481029999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.0088378699999794</v>
+        <v>-2.0088379000000032</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.6539465980651387</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.6539466516517072</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>644.47751533999997</v>
+        <v>644.47751530000005</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.1172949799999969</v>
+        <v>-2.1172949999998991</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.8594355465154218</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8594355824347115</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>642.38486075000003</v>
+        <v>642.38486079999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.0926545899999383</v>
+        <v>-2.0926545000000942</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.8276286470809606</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8276284856262111</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>641.18360499000005</v>
+        <v>641.18360499999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2012557599999809</v>
+        <v>-1.2012558000000126</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.2210565279138339</v>
+        <v>-2.2210566009416954</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.8013981874177678</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.80139819047482241</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>637.90097064999998</v>
+        <v>637.90097070000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2826343400000724</v>
+        <v>-3.282634299999927</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.9735047629126736</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.9735046920699419</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>635.81052478000004</v>
+        <v>635.81052480000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.0904458699999395</v>
+        <v>-2.0904458999999633</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.8623734503248297</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8623735044613805</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>632.94605351999996</v>
+        <v>632.94605349999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.864471260000073</v>
+        <v>-2.8644713000001047</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2743041618006909</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.2743042334749131</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>630.97771532000002</v>
+        <v>630.9777153</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9683381999999483</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.6685940760831759</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.668594076197107</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>629.21062371999994</v>
+        <v>629.21062370000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.7670916000000716</v>
+        <v>-1.7670915999999579</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.3093887006280687</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3093887007311529</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>627.34823631999996</v>
+        <v>627.34823630000005</v>
       </c>
       <c r="C239" s="5">
         <v>-1.8623873999999887</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4945998346445517</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4945998347539087</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>626.50787606999995</v>
+        <v>626.50787609999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.84036025000000336</v>
+        <v>-0.84036020000007738</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5956620302204017</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.595661936030246</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>625.00613219000002</v>
+        <v>625.00613220000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5017438799999354</v>
+        <v>-1.5017438999999513</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.8387887383237387</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8387887754991459</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>624.07480605000001</v>
+        <v>624.07480610000005</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.93132614000001013</v>
+        <v>-0.9313260999999784</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.7735464231285691</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7735463475505142</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>622.76142020999998</v>
+        <v>622.76142019999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.3133858400000236</v>
+        <v>-1.3133859000000712</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.4964115607646553</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4964116732949404</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>622.65435421999996</v>
+        <v>622.65435419999994</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.1070659900000237</v>
+        <v>-0.10706600000003164</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.20611066724102178</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.20611068647692354</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>622.59766452999997</v>
+        <v>622.59766449999995</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.6689689999984694E-2</v>
+        <v>-5.6689699999992627E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10919954728625392</v>
+        <v>-0.10919956654273921</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.8986924050077634</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8986924112009982</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>622.90742485999999</v>
+        <v>622.90742490000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.30976033000001735</v>
+        <v>0.30976040000007288</v>
       </c>
       <c r="D246" s="5">
-        <v>0.59867112122586885</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.598671256913752</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>622.93163246999995</v>
+        <v>622.93163249999998</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4207609999962187E-2</v>
+        <v>2.4207599999954255E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6644719073674068E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6644699797915301E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>623.32170823000001</v>
+        <v>623.32170819999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.39007576000005884</v>
+        <v>0.39007570000001124</v>
       </c>
       <c r="D248" s="5">
-        <v>0.75402563066866435</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75402551425078901</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>623.17917786999999</v>
+        <v>623.17917790000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.14253036000002339</v>
+        <v>-0.1425302999999758</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.2740502867516148</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.27405017154471523</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>624.11292777000006</v>
+        <v>624.11292779999997</v>
       </c>
       <c r="C250" s="5">
-        <v>0.93374990000006619</v>
+        <v>0.9337498999999525</v>
       </c>
       <c r="D250" s="5">
-        <v>1.812929963193155</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8129299631048479</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>624.43973104999998</v>
+        <v>624.43973110000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.32680327999992187</v>
+        <v>0.32680330000005142</v>
       </c>
       <c r="D251" s="5">
-        <v>0.63016692522601669</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.63016696387263593</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>624.26518603</v>
+        <v>624.26518599999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.17454501999998229</v>
+        <v>-0.17454510000004575</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.33491192857071361</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3349120818097906</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>624.58785112999999</v>
+        <v>624.58785109999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.32266509999999471</v>
       </c>
       <c r="D253" s="5">
-        <v>0.62201249130084957</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.62201249133084779</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>625.04220911000004</v>
+        <v>625.04220910000004</v>
       </c>
       <c r="C254" s="5">
-        <v>0.45435798000005434</v>
+        <v>0.45435800000007021</v>
       </c>
       <c r="D254" s="5">
-        <v>0.87644409141127699</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87644413018757028</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>628.87099828999999</v>
+        <v>628.8709983</v>
       </c>
       <c r="C255" s="5">
-        <v>3.8287891799999443</v>
+        <v>3.8287891999999601</v>
       </c>
       <c r="D255" s="5">
-        <v>7.6035616153950158</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6035616565862663</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>630.66909383999996</v>
+        <v>630.66909380000004</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7980955499999709</v>
+        <v>1.7980955000000449</v>
       </c>
       <c r="D256" s="5">
-        <v>3.4855670443590281</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4855669458498717</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>631.89734454999996</v>
+        <v>631.8973446</v>
       </c>
       <c r="C257" s="5">
-        <v>1.2282507099999975</v>
+        <v>1.2282507999999552</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3622394350648834</v>
+        <v>2.3622396101675269</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4936901549446491</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4936901678660242</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>633.61830219000001</v>
+        <v>633.61830220000002</v>
       </c>
       <c r="C258" s="5">
-        <v>1.7209576400000515</v>
+        <v>1.7209576000000197</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3175734355453068</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3175733570101729</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>634.41759114000001</v>
+        <v>634.41759109999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.79928895000000466</v>
+        <v>0.799288899999965</v>
       </c>
       <c r="D259" s="5">
-        <v>1.5243079739225118</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5243078778815145</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>636.44690091999996</v>
+        <v>636.44690089999995</v>
       </c>
       <c r="C260" s="5">
-        <v>2.0293097799999487</v>
+        <v>2.0293097999999645</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9066908602974237</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9066908997305916</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>638.65709691999996</v>
+        <v>638.65709690000006</v>
       </c>
       <c r="C261" s="5">
-        <v>2.2101959999999963</v>
+        <v>2.21019600000011</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2477756597190774</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2477756598552574</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>638.27770382999995</v>
+        <v>638.27770380000004</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37939309000000776</v>
+        <v>-0.37939310000001569</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.71053333377656402</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.71053335246575866</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>639.36815931000001</v>
+        <v>639.3681593</v>
       </c>
       <c r="C263" s="5">
-        <v>1.0904554800000597</v>
+        <v>1.0904554999999618</v>
       </c>
       <c r="D263" s="5">
-        <v>2.0694949400586804</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0694949784705097</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>641.74880088999998</v>
+        <v>641.74880089999999</v>
       </c>
       <c r="C264" s="5">
-        <v>2.3806415799999741</v>
+        <v>2.3806415999999899</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5607612201360004</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5607612593120184</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>642.55243695000001</v>
+        <v>642.55243700000005</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80363606000003074</v>
+        <v>0.80363610000006247</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5131045916792374</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5131046674878634</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>645.81323872999997</v>
+        <v>645.81323870000006</v>
       </c>
       <c r="C266" s="5">
-        <v>3.2608017799999516</v>
+        <v>3.2608017000000018</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2625960427722838</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2625958843121943</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>646.02094712999997</v>
+        <v>646.02094709999994</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20770840000000135</v>
+        <v>0.20770839999988766</v>
       </c>
       <c r="D267" s="5">
-        <v>0.38663106164804617</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.38663106166567651</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>646.93612268000004</v>
+        <v>646.93612270000006</v>
       </c>
       <c r="C268" s="5">
-        <v>0.91517555000007178</v>
+        <v>0.91517560000011144</v>
       </c>
       <c r="D268" s="5">
-        <v>1.7132693555844236</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.713269449998478</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>648.65462839999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7185057199999392</v>
+        <v>1.7185056999999233</v>
       </c>
       <c r="D269" s="5">
-        <v>3.2346380986630896</v>
+        <v>3.2346380603650138</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6518997103767816</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6518997022542568</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>651.26822909999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.6136007000000063</v>
       </c>
       <c r="D270" s="5">
         <v>4.9437197697085544</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>653.15845886</v>
+        <v>653.15845890000003</v>
       </c>
       <c r="C271" s="5">
-        <v>1.8902297600000111</v>
+        <v>1.8902298000000428</v>
       </c>
       <c r="D271" s="5">
-        <v>3.538998123770476</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5389981998603215</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>654.93047743</v>
+        <v>654.93047739999997</v>
       </c>
       <c r="C272" s="5">
-        <v>1.7720185700000002</v>
+        <v>1.7720184999999447</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3046198172065999</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3046196845045728</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>657.00394730000005</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0734698700000536</v>
+        <v>2.0734699000000774</v>
       </c>
       <c r="D273" s="5">
-        <v>3.8659827046946038</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8659827617873788</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>658.90323120000005</v>
       </c>
       <c r="C274" s="5">
         <v>1.8992839000000004</v>
       </c>
       <c r="D274" s="5">
         <v>3.5246811659130239</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>661.25324360000002</v>
       </c>
       <c r="C275" s="5">
         <v>2.3500123999999687</v>
       </c>
       <c r="D275" s="5">
         <v>4.3648220281682137</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>661.87039013000003</v>
+        <v>661.87039010000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.61714653000001363</v>
+        <v>0.61714649999998983</v>
       </c>
       <c r="D276" s="5">
-        <v>1.125724787588589</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1257247325850095</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>664.01257344999999</v>
+        <v>664.01257350000003</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1421833199999583</v>
+        <v>2.1421834000000217</v>
       </c>
       <c r="D277" s="5">
-        <v>3.95376063355517</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9537607840293587</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>665.85936662999995</v>
+        <v>665.85936660000004</v>
       </c>
       <c r="C278" s="5">
-        <v>1.8467931799999633</v>
+        <v>1.8467931000000135</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3890448997526912</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3890447504332011</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>668.88632617999997</v>
+        <v>668.88632619999998</v>
       </c>
       <c r="C279" s="5">
-        <v>3.026959550000015</v>
+        <v>3.026959599999941</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5936141810625006</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5936142760397711</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>671.12279445000001</v>
+        <v>671.12279450000005</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2364682700000458</v>
+        <v>2.2364683000000696</v>
       </c>
       <c r="D280" s="5">
-        <v>4.0868970332842869</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0868970889935019</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>672.80867757999999</v>
+        <v>672.80867760000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.6858831299999792</v>
+        <v>1.6858830999999554</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0564393230606557</v>
+        <v>3.0564392676873942</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7237149204622844</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7237149235455957</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>672.78544222000005</v>
+        <v>672.78544220000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.3235359999944194E-2</v>
+        <v>-2.3235399999975925E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.1433972984628031E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.1434044299126782E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>676.31000214000005</v>
+        <v>676.31000210000002</v>
       </c>
       <c r="C283" s="5">
-        <v>3.5245599200000015</v>
+        <v>3.5245598999999856</v>
       </c>
       <c r="D283" s="5">
-        <v>6.4708441500130442</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4708441124279759</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>678.48641319000001</v>
+        <v>678.48641320000002</v>
       </c>
       <c r="C284" s="5">
-        <v>2.176411049999956</v>
+        <v>2.1764110999999957</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9307684923589603</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9307685845037854</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>679.94531801999995</v>
+        <v>679.94531800000004</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4589048299999376</v>
+        <v>1.4589048000000275</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6110162182223284</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6110161638555951</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>681.42179018000002</v>
+        <v>681.42179020000003</v>
       </c>
       <c r="C286" s="5">
-        <v>1.4764721600000712</v>
+        <v>1.4764721999999892</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6370955009750841</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6370955733519663</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>683.62232448999998</v>
+        <v>683.62232449999999</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2005343099999664</v>
+        <v>2.2005342999999584</v>
       </c>
       <c r="D287" s="5">
-        <v>3.944768115956987</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9447680975931654</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>686.44416102000002</v>
+        <v>686.44416100000001</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8218365300000414</v>
+        <v>2.8218365000000176</v>
       </c>
       <c r="D288" s="5">
-        <v>5.0673412321176059</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0673411769398991</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>687.94006780999996</v>
+        <v>687.94006779999995</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4959067899999354</v>
+        <v>1.4959067999999434</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6466253588018906</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6466253767850834</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>689.18055059999995</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2404827899999873</v>
+        <v>1.2404827999999952</v>
       </c>
       <c r="D290" s="5">
-        <v>2.1854105042959704</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1854105221205566</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>689.47801850999997</v>
+        <v>689.47801849999996</v>
       </c>
       <c r="C291" s="5">
-        <v>0.29746791000002304</v>
+        <v>0.29746790000001511</v>
       </c>
       <c r="D291" s="5">
-        <v>0.51918197250617748</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51918195501139408</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>691.79518082000004</v>
+        <v>691.79518080000003</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3171623100000716</v>
+        <v>2.3171623000000636</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1082843638487798</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1082843458507767</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>691.38487780000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.41030302000001484</v>
+        <v>-0.41030299999999897</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.70940170824876914</v>
+        <v>-0.70940167380256769</v>
       </c>
       <c r="E293" s="5">
-        <v>2.760992959665165</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7609929566104752</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>691.44582350999997</v>
+        <v>691.44582349999996</v>
       </c>
       <c r="C294" s="5">
-        <v>6.0945709999941755E-2</v>
+        <v>6.0945699999933822E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.10583153096377362</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.10583151359040421</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>692.95762148999995</v>
+        <v>692.95762149999996</v>
       </c>
       <c r="C295" s="5">
-        <v>1.511797979999983</v>
+        <v>1.5117979999999989</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6554983822471678</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6554984178397634</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>694.02352370000006</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0659022100001039</v>
+        <v>1.0659022000000959</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8615271728045446</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8615271551650769</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>696.04911932000005</v>
+        <v>696.04911930000003</v>
       </c>
       <c r="C297" s="5">
-        <v>2.02559561999999</v>
+        <v>2.0255955999999742</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5591239916028083</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5591239558953935</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>697.78912585</v>
+        <v>697.78912590000004</v>
       </c>
       <c r="C298" s="5">
-        <v>1.7400065299999596</v>
+        <v>1.7400066000000152</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0413896613441516</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0413897854742356</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>698.85834567999996</v>
+        <v>698.85834569999997</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0692198299999518</v>
+        <v>1.069219799999928</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8543315692787665</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8543315166768215</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>700.56802899000002</v>
+        <v>700.56802900000002</v>
       </c>
       <c r="C300" s="5">
-        <v>1.7096833100000595</v>
+        <v>1.7096833000000515</v>
       </c>
       <c r="D300" s="5">
-        <v>2.9754974432046222</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9754974254795563</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>703.16605480999999</v>
+        <v>703.16605479999998</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5980258199999753</v>
+        <v>2.5980257999999594</v>
       </c>
       <c r="D301" s="5">
-        <v>4.5420463000904077</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5420462643427362</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>704.30611581999995</v>
+        <v>704.30611580000004</v>
       </c>
       <c r="C302" s="5">
-        <v>1.140061009999954</v>
+        <v>1.1400610000000597</v>
       </c>
       <c r="D302" s="5">
-        <v>1.963034023550736</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9630340062065654</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>707.41999341999997</v>
+        <v>707.41999339999995</v>
       </c>
       <c r="C303" s="5">
-        <v>3.1138776000000234</v>
+        <v>3.1138775999999098</v>
       </c>
       <c r="D303" s="5">
-        <v>5.4363695054666872</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4363695056247163</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>709.03085936000002</v>
+        <v>709.03085940000005</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6108659400000533</v>
+        <v>1.6108660000001009</v>
       </c>
       <c r="D304" s="5">
-        <v>2.7670030899491049</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7670031943852313</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>710.81207486000005</v>
+        <v>710.81207489999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7812155000000303</v>
+        <v>1.7812154999999166</v>
       </c>
       <c r="D305" s="5">
-        <v>3.0566237959265274</v>
+        <v>3.0566237957514897</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8098961495683472</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8098961553538304</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>712.28127912000002</v>
+        <v>712.28127910000001</v>
       </c>
       <c r="C306" s="5">
-        <v>1.4692042599999695</v>
+        <v>1.4692042000000356</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5087171175199208</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5087170137575443</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>713.24152906999996</v>
+        <v>713.24152909999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.96024994999993396</v>
+        <v>0.96024999999997362</v>
       </c>
       <c r="D307" s="5">
-        <v>1.6298090104023499</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6298090959425693</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>714.39726506</v>
+        <v>714.39726510000003</v>
       </c>
       <c r="C308" s="5">
-        <v>1.1557359900000392</v>
+        <v>1.1557360000000472</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9619025400193779</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9619025570631221</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>716.02654834999998</v>
+        <v>716.02654840000002</v>
       </c>
       <c r="C309" s="5">
-        <v>1.6292832899999894</v>
+        <v>1.6292832999999973</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7713595559545778</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7713595730212148</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>717.60256652999999</v>
+        <v>717.60256649999997</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5760181800000055</v>
+        <v>1.576018099999942</v>
       </c>
       <c r="D310" s="5">
-        <v>2.6734838991294474</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6734837615848939</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>718.86079205999999</v>
+        <v>718.86079210000003</v>
       </c>
       <c r="C311" s="5">
-        <v>1.2582255300000043</v>
+        <v>1.2582256000000598</v>
       </c>
       <c r="D311" s="5">
-        <v>2.1244581132753959</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1244582326991113</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>720.1690112</v>
       </c>
       <c r="C312" s="5">
-        <v>1.3082191400000056</v>
+        <v>1.3082190999999739</v>
       </c>
       <c r="D312" s="5">
-        <v>2.205811934634383</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2058118663890625</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>720.71602996000001</v>
+        <v>720.71603000000005</v>
       </c>
       <c r="C313" s="5">
-        <v>0.54701876000001448</v>
+        <v>0.54701880000004621</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91530147843599252</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91530154564596344</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>722.23075788999995</v>
+        <v>722.23075789999996</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5147279299999354</v>
+        <v>1.5147278999999116</v>
       </c>
       <c r="D314" s="5">
-        <v>2.551396730334532</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5513966790739362</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>722.93334938999999</v>
+        <v>722.9333494</v>
       </c>
       <c r="C315" s="5">
         <v>0.70259150000003956</v>
       </c>
       <c r="D315" s="5">
-        <v>1.1736352406560124</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1736352406395811</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>724.12025086000006</v>
+        <v>724.12025089999997</v>
       </c>
       <c r="C316" s="5">
-        <v>1.1869014700000662</v>
+        <v>1.1869014999999763</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9880303175585423</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9880303682345613</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>724.79097654999998</v>
+        <v>724.79097660000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.67072568999992654</v>
+        <v>0.67072570000004816</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1171954993087985</v>
+        <v>1.1171955159885893</v>
       </c>
       <c r="E317" s="5">
-        <v>1.966610048479156</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9666100497753414</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>728.43438231000005</v>
+        <v>728.43438230000004</v>
       </c>
       <c r="C318" s="5">
-        <v>3.6434057600000642</v>
+        <v>3.6434057000000166</v>
       </c>
       <c r="D318" s="5">
-        <v>6.2018061857541218</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2018060803422648</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>728.84966570999995</v>
+        <v>728.84966569999995</v>
       </c>
       <c r="C319" s="5">
         <v>0.41528339999990749</v>
       </c>
       <c r="D319" s="5">
-        <v>0.68627407872208224</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68627407873147472</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>728.61296841000001</v>
+        <v>728.6129684</v>
       </c>
       <c r="C320" s="5">
         <v>-0.23669729999994615</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.38901023043537153</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3890102304406784</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>732.03719736999994</v>
+        <v>732.03719739999997</v>
       </c>
       <c r="C321" s="5">
-        <v>3.4242289599999367</v>
+        <v>3.4242289999999684</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7876654546808126</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.7876655241277941</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>733.80475392000005</v>
+        <v>733.80475390000004</v>
       </c>
       <c r="C322" s="5">
-        <v>1.7675565500001085</v>
+        <v>1.7675565000000688</v>
       </c>
       <c r="D322" s="5">
-        <v>2.936276883837774</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9362767995493311</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>733.17810343999997</v>
+        <v>733.17810340000005</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.62665048000008028</v>
+        <v>-0.62665049999998246</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0199697668438867</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0199697992716583</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>737.39002284000003</v>
+        <v>737.3900228</v>
       </c>
       <c r="C324" s="5">
-        <v>4.2119194000000562</v>
+        <v>4.2119193999999425</v>
       </c>
       <c r="D324" s="5">
-        <v>7.1157299745227665</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.115729974922913</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>738.74488661999999</v>
+        <v>738.74488659999997</v>
       </c>
       <c r="C325" s="5">
-        <v>1.3548637799999597</v>
+        <v>1.3548637999999755</v>
       </c>
       <c r="D325" s="5">
-        <v>2.2272712457171329</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2272712790504023</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>740.85986084000001</v>
+        <v>740.85986079999998</v>
       </c>
       <c r="C326" s="5">
-        <v>2.1149742200000219</v>
+        <v>2.114974200000006</v>
       </c>
       <c r="D326" s="5">
-        <v>3.4901304776283171</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4901304441990577</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>742.12392819000002</v>
+        <v>742.12392820000002</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2640673500000048</v>
+        <v>1.2640674000000445</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0667833016198456</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0667833842525019</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>745.16128103000005</v>
+        <v>745.16128100000003</v>
       </c>
       <c r="C328" s="5">
-        <v>3.0373528400000396</v>
+        <v>3.0373528000000078</v>
       </c>
       <c r="D328" s="5">
-        <v>5.0234186966917616</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0234186289712213</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>747.93226948999995</v>
+        <v>747.93226949999996</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7709884599998986</v>
+        <v>2.7709884999999304</v>
       </c>
       <c r="D329" s="5">
-        <v>4.554778696353412</v>
+        <v>4.5547787636406323</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1928229915543893</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1928229858152912</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>750.56198333999998</v>
+        <v>750.56198329999995</v>
       </c>
       <c r="C330" s="5">
-        <v>2.6297138500000301</v>
+        <v>2.6297137999999904</v>
       </c>
       <c r="D330" s="5">
-        <v>4.301728045274289</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3017279618366766</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>751.81768191000003</v>
+        <v>751.81768190000003</v>
       </c>
       <c r="C331" s="5">
-        <v>1.2556985700000496</v>
+        <v>1.2556986000000734</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0261899709652198</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0261900199284533</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>754.51664427000003</v>
+        <v>754.51664430000005</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6989623599999959</v>
+        <v>2.6989624000000276</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3939828363918965</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3939829028639021</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>756.41397888999995</v>
+        <v>756.41397889999996</v>
       </c>
       <c r="C333" s="5">
-        <v>1.8973346199999241</v>
+        <v>1.8973345999999083</v>
       </c>
       <c r="D333" s="5">
-        <v>3.0596492544104459</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0596492215874793</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>758.59924045000002</v>
+        <v>758.59924049999995</v>
       </c>
       <c r="C334" s="5">
-        <v>2.1852615600000718</v>
+        <v>2.1852615999999898</v>
       </c>
       <c r="D334" s="5">
-        <v>3.5223894858071647</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5223895512630721</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>760.62483436000002</v>
+        <v>760.62483440000005</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0255939099999978</v>
+        <v>2.0255939000001035</v>
       </c>
       <c r="D335" s="5">
-        <v>3.2516901961886502</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2516901796818987</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>762.10000285000001</v>
+        <v>762.10000290000005</v>
       </c>
       <c r="C336" s="5">
-        <v>1.4751684899999873</v>
+        <v>1.4751684999999952</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3522860270908996</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3522860430822634</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>762.64550358999998</v>
+        <v>762.64550359999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.54550073999996584</v>
+        <v>0.54550069999993411</v>
       </c>
       <c r="D337" s="5">
-        <v>0.86233314930208582</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.86233308576371126</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>767.23506691</v>
+        <v>767.23506689999999</v>
       </c>
       <c r="C338" s="5">
-        <v>4.5895633200000248</v>
+        <v>4.5895633000000089</v>
       </c>
       <c r="D338" s="5">
-        <v>7.4654254604049397</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4654254266873776</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>768.67435611999997</v>
+        <v>768.67435609999995</v>
       </c>
       <c r="C339" s="5">
-        <v>1.4392892099999699</v>
+        <v>1.439289199999962</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2745038545887164</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2745038386522864</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>768.22381766000001</v>
+        <v>768.22381770000004</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.45053845999996156</v>
+        <v>-0.45053839999991396</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.70108580726333525</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.70108571421574339</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>770.19455376999997</v>
+        <v>770.19455379999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.9707361099999616</v>
+        <v>1.9707360999999537</v>
       </c>
       <c r="D341" s="5">
-        <v>3.1221851496367803</v>
+        <v>3.1221851334049866</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9765107334090768</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9765107360433252</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>770.07904328999996</v>
+        <v>770.07904329999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.11551048000001174</v>
+        <v>-0.1155105000000276</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.17982248199478468</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17982251309730524</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>772.10134022</v>
+        <v>772.10134019999998</v>
       </c>
       <c r="C343" s="5">
-        <v>2.0222969300000386</v>
+        <v>2.0222969000000148</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1972247835215128</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1972247353627914</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>773.54721347999998</v>
+        <v>773.5472135</v>
       </c>
       <c r="C344" s="5">
-        <v>1.4458732599999848</v>
+        <v>1.4458733000000166</v>
       </c>
       <c r="D344" s="5">
-        <v>2.2704664120467788</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2704664755668791</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>772.96825680999996</v>
+        <v>772.96825679999995</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.57895667000002504</v>
+        <v>-0.57895670000004884</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.89444474165912835</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.89444478779319159</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>775.43126935999999</v>
+        <v>775.43126940000002</v>
       </c>
       <c r="C346" s="5">
-        <v>2.4630125500000304</v>
+        <v>2.4630126000000701</v>
       </c>
       <c r="D346" s="5">
-        <v>3.8914502288717845</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8914503093105957</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>778.27998003000005</v>
+        <v>778.27998000000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.8487106700000595</v>
+        <v>2.848710600000004</v>
       </c>
       <c r="D347" s="5">
-        <v>4.498628118064385</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4986280050419269</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>779.56950840000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.2895283699999709</v>
+        <v>1.2895283999999947</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0064936869282013</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0064937341122357</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>781.88159246999999</v>
+        <v>781.88159250000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.312084069999969</v>
+        <v>2.3120840999999928</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6176497208468827</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6176497685553199</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>782.98455545000002</v>
+        <v>782.98455550000006</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1029629800000293</v>
+        <v>1.1029630000000452</v>
       </c>
       <c r="D350" s="5">
-        <v>1.7059781811511909</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7059782122600176</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>785.18999053000005</v>
+        <v>785.18999050000002</v>
       </c>
       <c r="C351" s="5">
-        <v>2.2054350800000293</v>
+        <v>2.2054349999999658</v>
       </c>
       <c r="D351" s="5">
-        <v>3.432901763926588</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4329016372431242</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>786.77670047000004</v>
+        <v>786.77670049999995</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5867099399999915</v>
+        <v>1.5867099999999255</v>
       </c>
       <c r="D352" s="5">
-        <v>2.4520912380028737</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4520913318540449</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>788.04008973999998</v>
+        <v>788.04008969999995</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2633892699999478</v>
+        <v>1.263389200000006</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9440441326386448</v>
+        <v>1.9440440238982726</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3170166398410075</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3170166306621276</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>789.58330659000001</v>
+        <v>789.58330660000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.5432168500000216</v>
+        <v>1.5432169000000613</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3754333444679476</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3754334223844653</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>792.02095254000005</v>
+        <v>792.02095250000002</v>
       </c>
       <c r="C355" s="5">
-        <v>2.4376459500000465</v>
+        <v>2.4376459000000068</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7682648932289675</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7682648145700437</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>794.25691442000004</v>
+        <v>794.25691440000003</v>
       </c>
       <c r="C356" s="5">
-        <v>2.2359618799999907</v>
+        <v>2.2359619000000066</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4408312184014855</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4408312498344973</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>796.7740877</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5171732799999518</v>
+        <v>2.5171732999999676</v>
       </c>
       <c r="D357" s="5">
-        <v>3.8700568861874896</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8700569175739608</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>799.75386214000002</v>
+        <v>799.75386209999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.9797744400000283</v>
+        <v>2.9797743999999966</v>
       </c>
       <c r="D358" s="5">
-        <v>4.581226713447073</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5812266506789268</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>801.66406196000003</v>
+        <v>801.66406199999994</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9101998200000025</v>
+        <v>1.9101998999999523</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9041350319701342</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9041351553457773</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>804.41971182999998</v>
+        <v>804.41971179999996</v>
       </c>
       <c r="C360" s="5">
-        <v>2.7556498699999565</v>
+        <v>2.7556498000000147</v>
       </c>
       <c r="D360" s="5">
-        <v>4.203779500665461</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2037793916390065</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>806.92077976999997</v>
+        <v>806.92077979999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.5010679399999844</v>
+        <v>2.501068000000032</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7954567099694358</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7954568027282809</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>808.46391132999997</v>
+        <v>808.46391129999995</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5431315600000062</v>
+        <v>1.5431314999999586</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3191364894560751</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3191363982455693</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>808.84383350999997</v>
+        <v>808.84383349999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37992217999999411</v>
+        <v>0.37992220000000998</v>
       </c>
       <c r="D363" s="5">
-        <v>0.56537688659403784</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56537691645486277</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>811.65472995000005</v>
+        <v>811.65472999999997</v>
       </c>
       <c r="C364" s="5">
-        <v>2.8108964400000787</v>
+        <v>2.8108965000000126</v>
       </c>
       <c r="D364" s="5">
-        <v>4.2508825220438196</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2508826145758238</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>813.64325580000002</v>
       </c>
       <c r="C365" s="5">
-        <v>1.9885258499999736</v>
+        <v>1.9885258000000476</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9798989368804207</v>
+        <v>2.9798988607547816</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2489674565220783</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2489674617628861</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>816.89009772999998</v>
+        <v>816.89009769999996</v>
       </c>
       <c r="C366" s="5">
-        <v>3.2468419299999596</v>
+        <v>3.2468418999999358</v>
       </c>
       <c r="D366" s="5">
-        <v>4.8951073359965624</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8951072897697845</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>818.72183025000004</v>
+        <v>818.72183029999997</v>
       </c>
       <c r="C367" s="5">
-        <v>1.8317325200000596</v>
+        <v>1.8317326000000094</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7242233794787518</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7242235000302539</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>818.48534969000002</v>
+        <v>818.48534970000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.23648056000001816</v>
+        <v>-0.2364805999999362</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.3460592843566479</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34605934277742723</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>793.49717563000002</v>
+        <v>793.49717559999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-24.988174060000006</v>
+        <v>-24.988174100000037</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.069139479741846</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-31.069139521121048</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>794.89135204000002</v>
+        <v>794.89135199999998</v>
       </c>
       <c r="C370" s="5">
-        <v>1.39417641</v>
+        <v>1.3941763999999921</v>
       </c>
       <c r="D370" s="5">
-        <v>2.1288972101043413</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1288971947678759</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>795.41991960999997</v>
+        <v>795.41991959999996</v>
       </c>
       <c r="C371" s="5">
-        <v>0.52856756999995014</v>
+        <v>0.52856759999997394</v>
       </c>
       <c r="D371" s="5">
-        <v>0.80087166688123101</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.80087171254350498</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>795.42360884000004</v>
+        <v>795.42360880000001</v>
       </c>
       <c r="C372" s="5">
-        <v>3.6892300000772593E-3</v>
+        <v>3.6892000000534608E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>5.5658512255973847E-3</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5658059640251167E-3</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>797.51898555000002</v>
+        <v>797.51898559999995</v>
       </c>
       <c r="C373" s="5">
-        <v>2.0953767099999823</v>
+        <v>2.09537679999994</v>
       </c>
       <c r="D373" s="5">
-        <v>3.2073535509226092</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2073536908497458</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>800.16878693000001</v>
+        <v>800.16878689999999</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6498013799999853</v>
+        <v>2.6498013000000356</v>
       </c>
       <c r="D374" s="5">
-        <v>4.0607399263518307</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0607398012460605</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>805.87095296999996</v>
+        <v>805.87095299999999</v>
       </c>
       <c r="C375" s="5">
-        <v>5.7021660399999519</v>
+        <v>5.7021660999999995</v>
       </c>
       <c r="D375" s="5">
-        <v>8.8947018884966376</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8947019861345566</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>809.51904604000003</v>
+        <v>809.519046</v>
       </c>
       <c r="C376" s="5">
-        <v>3.6480930700000727</v>
+        <v>3.6480930000000171</v>
       </c>
       <c r="D376" s="5">
-        <v>5.569588002458592</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5695878927014775</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>812.94472315999997</v>
+        <v>812.9447232</v>
       </c>
       <c r="C377" s="5">
-        <v>3.4256771199999321</v>
+        <v>3.4256771999999955</v>
       </c>
       <c r="D377" s="5">
-        <v>5.1979661116582587</v>
+        <v>5.1979662361488543</v>
       </c>
       <c r="E377" s="5">
-        <v>-8.5852446391043724E-2</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.5852441474887353E-2</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>817.61460176000003</v>
+        <v>817.61460179999995</v>
       </c>
       <c r="C378" s="5">
-        <v>4.6698786000000609</v>
+        <v>4.6698785999999473</v>
       </c>
       <c r="D378" s="5">
-        <v>7.11529058476843</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.115290584406897</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>818.21195422000005</v>
+        <v>818.21195420000004</v>
       </c>
       <c r="C379" s="5">
-        <v>0.59735246000002462</v>
+        <v>0.59735240000009071</v>
       </c>
       <c r="D379" s="5">
-        <v>0.88025629933929928</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88025621052472136</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>826.58933586000001</v>
+        <v>826.58933590000004</v>
       </c>
       <c r="C380" s="5">
-        <v>8.3773816399999532</v>
+        <v>8.3773817000000008</v>
       </c>
       <c r="D380" s="5">
-        <v>13.002416798052185</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.002416896819113</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>829.40554884999995</v>
+        <v>829.40554889999999</v>
       </c>
       <c r="C381" s="5">
-        <v>2.81621298999994</v>
+        <v>2.8162129999999479</v>
       </c>
       <c r="D381" s="5">
-        <v>4.165922077217088</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1659220920824414</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>831.32353245000002</v>
+        <v>831.32353250000006</v>
       </c>
       <c r="C382" s="5">
         <v>1.9179836000000705</v>
       </c>
       <c r="D382" s="5">
-        <v>2.8105431833641115</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8105431831927596</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>833.27467705000004</v>
+        <v>833.27467709999996</v>
       </c>
       <c r="C383" s="5">
-        <v>1.9511446000000205</v>
+        <v>1.9511445999999069</v>
       </c>
       <c r="D383" s="5">
-        <v>2.8530833004208445</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8530833002469613</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>841.09002279000003</v>
+        <v>841.09002280000004</v>
       </c>
       <c r="C384" s="5">
-        <v>7.8153457399999979</v>
+        <v>7.8153457000000799</v>
       </c>
       <c r="D384" s="5">
-        <v>11.854012535360381</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.854012470778418</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>844.39207914999997</v>
+        <v>844.39207920000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.3020563599999377</v>
+        <v>3.3020563999999695</v>
       </c>
       <c r="D385" s="5">
-        <v>4.8141781229195324</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8141781824436292</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>847.33528959</v>
+        <v>847.33528960000001</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9432104400000298</v>
+        <v>2.9432103999999981</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2638412655578772</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2638412062370179</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>859.30072682000002</v>
+        <v>859.30072680000001</v>
       </c>
       <c r="C387" s="5">
-        <v>11.96543723000002</v>
+        <v>11.965437199999997</v>
       </c>
       <c r="D387" s="5">
-        <v>18.325573919808757</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.325573870003463</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>863.99856808000004</v>
+        <v>863.99856810000006</v>
       </c>
       <c r="C388" s="5">
-        <v>4.6978412600000183</v>
+        <v>4.6978413000000501</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7613662745771075</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7613663340511332</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>868.10818285000005</v>
+        <v>868.10818289999997</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1096147700000074</v>
+        <v>4.1096147999999175</v>
       </c>
       <c r="D389" s="5">
-        <v>5.8595215002088752</v>
+        <v>5.8595215439689596</v>
       </c>
       <c r="E389" s="5">
-        <v>6.7856347570070863</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7856347579033027</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>870.09532409999997</v>
       </c>
       <c r="C390" s="5">
-        <v>1.9871412499999224</v>
+        <v>1.9871411999999964</v>
       </c>
       <c r="D390" s="5">
-        <v>2.7817050508281316</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7817049797898452</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>874.05047605000004</v>
+        <v>874.05047609999997</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9551519500000722</v>
+        <v>3.9551519999999982</v>
       </c>
       <c r="D391" s="5">
-        <v>5.5932475871179221</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5932476596033176</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>877.52555896000001</v>
+        <v>877.52555900000004</v>
       </c>
       <c r="C392" s="5">
-        <v>3.4750829099999692</v>
+        <v>3.4750829000000749</v>
       </c>
       <c r="D392" s="5">
-        <v>4.8767285182526043</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8767285036260599</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>885.13582529999996</v>
       </c>
       <c r="C393" s="5">
-        <v>7.6102663399999528</v>
+        <v>7.6102662999999211</v>
       </c>
       <c r="D393" s="5">
-        <v>10.917923572246613</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.917923511575211</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>888.43812922999996</v>
+        <v>888.43812920000005</v>
       </c>
       <c r="C394" s="5">
-        <v>3.3023039299999937</v>
+        <v>3.3023039000000836</v>
       </c>
       <c r="D394" s="5">
-        <v>4.5700319643249498</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5700319219528662</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>888.31238151000002</v>
+        <v>888.31238150000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.12574771999993573</v>
+        <v>-0.12574770000003355</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.16971339606237645</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.16971336909652468</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>898.41411257000004</v>
+        <v>898.41411259999995</v>
       </c>
       <c r="C396" s="5">
-        <v>10.10173106000002</v>
+        <v>10.101731099999938</v>
       </c>
       <c r="D396" s="5">
-        <v>14.532884539305169</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.532884600670858</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>901.50406158999999</v>
+        <v>901.5040616</v>
       </c>
       <c r="C397" s="5">
-        <v>3.0899490199999491</v>
+        <v>3.0899490000000469</v>
       </c>
       <c r="D397" s="5">
-        <v>4.206178239420777</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2061782115359492</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>905.37966897000001</v>
+        <v>905.37966900000004</v>
       </c>
       <c r="C398" s="5">
-        <v>3.8756073800000195</v>
+        <v>3.8756074000000353</v>
       </c>
       <c r="D398" s="5">
-        <v>5.2826000022408781</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2826000300893572</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>909.21958654000002</v>
+        <v>909.21958649999999</v>
       </c>
       <c r="C399" s="5">
-        <v>3.8399175700000114</v>
+        <v>3.8399174999999559</v>
       </c>
       <c r="D399" s="5">
-        <v>5.2098834328778043</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2098833355008312</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>910.20945195000002</v>
+        <v>910.20945200000006</v>
       </c>
       <c r="C400" s="5">
-        <v>0.98986540999999306</v>
+        <v>0.98986550000006446</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3142886154472011</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3142887357191047</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>911.08351040000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.87405845000000681</v>
+        <v>0.87405839999996715</v>
       </c>
       <c r="D401" s="5">
-        <v>1.1584449862816149</v>
+        <v>1.1584449195988666</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9504576041331516</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9504575980883869</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>914.19623325999999</v>
+        <v>914.19623330000002</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1127228599999626</v>
+        <v>3.1127228999999943</v>
       </c>
       <c r="D402" s="5">
-        <v>4.1777307047876411</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1777307594863089</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>916.42647555999997</v>
+        <v>916.4264756</v>
       </c>
       <c r="C403" s="5">
         <v>2.2302422999999862</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9670805016573265</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9670805015256763</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>918.64021572000001</v>
+        <v>918.6402157</v>
       </c>
       <c r="C404" s="5">
-        <v>2.213740160000043</v>
+        <v>2.2137400999999954</v>
       </c>
       <c r="D404" s="5">
-        <v>2.9375709879245315</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9375709071153056</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>917.75884352000003</v>
+        <v>917.75884350000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.88137219999998706</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.1452616226776513</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1452616227024426</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>919.77343925000002</v>
+        <v>919.77343929999995</v>
       </c>
       <c r="C406" s="5">
-        <v>2.0145957299999964</v>
+        <v>2.0145957999999382</v>
       </c>
       <c r="D406" s="5">
-        <v>2.6661869093598023</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6661870031802648</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>921.24583017999998</v>
+        <v>921.2458302</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4723909299999605</v>
+        <v>1.4723909000000504</v>
       </c>
       <c r="D407" s="5">
-        <v>1.9379868543314638</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9379868143905243</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>919.86138748999997</v>
+        <v>919.86138749999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3844426900000144</v>
+        <v>-1.3844427000000223</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.7885218204472864</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7885218332208908</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>921.03267068000002</v>
+        <v>921.03267070000004</v>
       </c>
       <c r="C409" s="5">
-        <v>1.1712831900000538</v>
+        <v>1.1712832000000617</v>
       </c>
       <c r="D409" s="5">
-        <v>1.53873741416517</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5387374273776011</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>921.79589668999995</v>
+        <v>921.79589669999996</v>
       </c>
       <c r="C410" s="5">
-        <v>0.76322600999992574</v>
+        <v>0.7632259999999178</v>
       </c>
       <c r="D410" s="5">
-        <v>0.99894065849177593</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.99894064532168869</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>919.96016515999997</v>
+        <v>919.96016520000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.8357315299999755</v>
+        <v>-1.8357314999999517</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.3637650754689821</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3637650372363983</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>919.42863584999998</v>
+        <v>919.42863590000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.53152930999999626</v>
+        <v>-0.53152929999998832</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.69113012551931252</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.69113011252809331</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>920.77639820000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.3477623500000391</v>
+        <v>1.3477622999999994</v>
       </c>
       <c r="D413" s="5">
-        <v>1.7732947702272073</v>
+        <v>1.7732947038120672</v>
       </c>
       <c r="E413" s="5">
         <v>1.0638857678089808</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>920.16842005000001</v>
+        <v>920.16842010000005</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.6079781500000081</v>
+        <v>-0.60797809999996844</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.78947515749109298</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.78947509280040684</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>920.24109339999995</v>
       </c>
       <c r="C415" s="5">
-        <v>7.2673349999945458E-2</v>
+        <v>7.2673299999905794E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>9.4815155091487746E-2</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4815089824051846E-2</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>921.57214138999996</v>
+        <v>921.57214139999996</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3310479900000018</v>
+        <v>1.3310480000000098</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7495694051138599</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7495694183628174</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>921.92648987999996</v>
+        <v>921.92648989999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.35434849000000668</v>
+        <v>0.35434850000001461</v>
       </c>
       <c r="D417" s="5">
-        <v>0.46238223001460188</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4623822430860125</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>923.40258098000004</v>
+        <v>923.40258100000005</v>
       </c>
       <c r="C418" s="5">
         <v>1.476091100000076</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9383227066505082</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9383227066079201</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>925.30402597</v>
+        <v>925.30402600000002</v>
       </c>
       <c r="C419" s="5">
-        <v>1.901444989999959</v>
+        <v>1.901444999999967</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4991849636091246</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4991849768472241</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>926.00130051999997</v>
+        <v>926.00130049999996</v>
       </c>
       <c r="C420" s="5">
-        <v>0.69727454999997462</v>
+        <v>0.69727449999993496</v>
       </c>
       <c r="D420" s="5">
-        <v>0.90803245907422614</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.90803239366155086</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>926.82947042000001</v>
+        <v>926.82947039999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.82816990000003443</v>
       </c>
       <c r="D421" s="5">
-        <v>1.07851569173123</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0785156917546335</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>929.65257988999997</v>
+        <v>929.65257989999998</v>
       </c>
       <c r="C422" s="5">
-        <v>2.823109469999963</v>
+        <v>2.8231094999999868</v>
       </c>
       <c r="D422" s="5">
-        <v>3.7170440587525055</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7170440989974907</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>932.17005345999996</v>
+        <v>932.17005349999999</v>
       </c>
       <c r="C423" s="5">
-        <v>2.5174735699999928</v>
+        <v>2.5174736000000166</v>
       </c>
       <c r="D423" s="5">
-        <v>3.2984050383578767</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2984050782151275</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>935.17349168999999</v>
+        <v>935.1734917</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0034382300000289</v>
+        <v>3.0034382000000051</v>
       </c>
       <c r="D424" s="5">
-        <v>3.9356394557849228</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9356394156024432</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>936.00934830999995</v>
+        <v>936.00934830000006</v>
       </c>
       <c r="C425" s="5">
-        <v>0.83585661999995864</v>
+        <v>0.83585660000005646</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0778464632268836</v>
+        <v>1.0778464372981134</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6543593145717406</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6543593134857204</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>938.11773569000002</v>
+        <v>938.11773570000003</v>
       </c>
       <c r="C426" s="5">
-        <v>2.1083873800000674</v>
+        <v>2.1083873999999696</v>
       </c>
       <c r="D426" s="5">
-        <v>2.7367740927886519</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7367741191014927</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>939.42425401000003</v>
+        <v>939.42425400000002</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3065183200000092</v>
+        <v>1.3065182999999934</v>
       </c>
       <c r="D427" s="5">
-        <v>1.6841033353558243</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.684103309360041</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>939.79251631</v>
+        <v>939.79251629999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.3682622999999694</v>
       </c>
       <c r="D428" s="5">
-        <v>0.47142576223024868</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4714257622353335</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>941.98286021000001</v>
+        <v>941.9828602</v>
       </c>
       <c r="C429" s="5">
         <v>2.1903439000000162</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8329322966643922</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8329322966950121</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>941.80551528000001</v>
+        <v>941.80551530000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.17734493000000384</v>
+        <v>-0.17734489999998004</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.22568743053311691</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.22568739239727797</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>940.61548717000005</v>
+        <v>940.61548719999996</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.1900281099999575</v>
+        <v>-1.1900281000000632</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.5057792214318466</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5057792088347566</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>942.25874025999997</v>
+        <v>942.2587403</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6432530899999165</v>
+        <v>1.6432531000000381</v>
       </c>
       <c r="D432" s="5">
-        <v>2.1166582057083438</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1166582186452843</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>942.73981476999995</v>
+        <v>942.73981479999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.48107450999998491</v>
+        <v>0.48107449999997698</v>
       </c>
       <c r="D433" s="5">
-        <v>0.61438881578477211</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61438880295165976</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>942.39895537999996</v>
+        <v>942.39895539999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.34085938999999144</v>
+        <v>-0.34085939999999937</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.43301327050775384</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.43301328317243426</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>944.20738084000004</v>
+        <v>944.20738080000001</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8084254600000804</v>
+        <v>1.8084254000000328</v>
       </c>
       <c r="D435" s="5">
-        <v>2.3272114518553044</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3272113737764943</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>944.62089473000003</v>
+        <v>944.62089470000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.41351388999999017</v>
+        <v>0.4135138999999981</v>
       </c>
       <c r="D436" s="5">
-        <v>0.52680551873522941</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.52680553152810727</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>945.83002395999995</v>
+        <v>945.83002399999998</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2091292299999168</v>
+        <v>1.2091292999999723</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5468783719495782</v>
+        <v>1.5468784621837539</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0492070050081903</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0492070103612194</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>941.41506033999997</v>
+        <v>941.41506030000005</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.4149636199999804</v>
+        <v>-4.4149636999999302</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.4597929750370362</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4597930712186109</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>941.77695773999994</v>
+        <v>941.77695770000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.36189739999997528</v>
       </c>
       <c r="D439" s="5">
-        <v>0.46227882724068081</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46227882726048719</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>944.03857024000001</v>
+        <v>944.03857019999998</v>
       </c>
       <c r="C440" s="5">
-        <v>2.2616125000000693</v>
+        <v>2.2616124999999556</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9200850276386525</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9200850277642409</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>943.27049188000001</v>
+        <v>943.27049190000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.76807836000000407</v>
+        <v>-0.76807829999995647</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.97197379806882589</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.97197372252150194</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>943.91360932999999</v>
+        <v>943.91360929999996</v>
       </c>
       <c r="C442" s="5">
-        <v>0.643117449999977</v>
+        <v>0.64311739999993733</v>
       </c>
       <c r="D442" s="5">
-        <v>0.821229398509149</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.82122933440444967</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>946.27833610000005</v>
+        <v>946.20931929999995</v>
       </c>
       <c r="C443" s="5">
-        <v>2.3647267700000612</v>
+        <v>2.2957099999999855</v>
       </c>
       <c r="D443" s="5">
-        <v>3.0480545833375228</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9579010880434575</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>939.38686540000003</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-6.822453899999914</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-8.3173518669032447</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE555000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>