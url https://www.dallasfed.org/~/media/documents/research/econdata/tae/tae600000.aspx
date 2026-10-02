--- v8 (2026-08-21)
+++ v9 (2026-10-02)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{21A44396-4ACA-4841-9785-0B2D9171411A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A0ABA46E-07A2-485C-B24D-0059DBC28DEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D0FE02C-6FDA-4CB6-9802-98D68B328786}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CAF54B99-3923-4CAC-87E1-501416FC40E1}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81C4AD0B-5367-4E7C-9767-BC7DC7CC6CE2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E83E4E76-4ACB-4D5D-A1DB-10DA625CD45E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>616.3586444</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>616.35830710000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>620.26341400000001</v>
+        <v>620.26317714000004</v>
       </c>
       <c r="C7" s="5">
-        <v>3.9047696000000087</v>
+        <v>3.9048700399999916</v>
       </c>
       <c r="D7" s="5">
-        <v>7.8728335935090321</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.8730476691466711</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>627.16166480000004</v>
+        <v>627.16139608000003</v>
       </c>
       <c r="C8" s="5">
-        <v>6.898250800000028</v>
+        <v>6.8982189399999925</v>
       </c>
       <c r="D8" s="5">
-        <v>14.193154084874937</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>14.19309022798647</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>635.92286149999995</v>
+        <v>635.92294417999994</v>
       </c>
       <c r="C9" s="5">
-        <v>8.761196699999914</v>
+        <v>8.7615480999999136</v>
       </c>
       <c r="D9" s="5">
-        <v>18.113409748175393</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>18.114201326941568</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>642.76224749999994</v>
+        <v>642.76224291000005</v>
       </c>
       <c r="C10" s="5">
-        <v>6.8393859999999904</v>
+        <v>6.8392987300001096</v>
       </c>
       <c r="D10" s="5">
-        <v>13.697540297635658</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>13.697353165080116</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>656.65952860000004</v>
+        <v>656.65957414000002</v>
       </c>
       <c r="C11" s="5">
-        <v>13.8972811000001</v>
+        <v>13.897331229999963</v>
       </c>
       <c r="D11" s="5">
-        <v>29.264323909914648</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>29.26444256230085</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>654.18437989999995</v>
+        <v>654.18443164999996</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.4751487000000907</v>
+        <v>-2.4751424900000529</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.4305613200183895</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.4305501325101577</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>659.21683459999997</v>
+        <v>659.21690316000002</v>
       </c>
       <c r="C13" s="5">
-        <v>5.0324547000000166</v>
+        <v>5.0324715100000503</v>
       </c>
       <c r="D13" s="5">
-        <v>9.6320240643994701</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.6320568172671983</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>663.94780460000004</v>
+        <v>663.94789859000002</v>
       </c>
       <c r="C14" s="5">
-        <v>4.7309700000000703</v>
+        <v>4.7309954300000072</v>
       </c>
       <c r="D14" s="5">
-        <v>8.9601760292346242</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>8.9602251399459441</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>666.78781600000002</v>
+        <v>666.78795149999996</v>
       </c>
       <c r="C15" s="5">
-        <v>2.8400113999999803</v>
+        <v>2.8400529099999403</v>
       </c>
       <c r="D15" s="5">
-        <v>5.255450777266879</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>5.2555286461975825</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>670.38524970000003</v>
+        <v>670.38540167999997</v>
       </c>
       <c r="C16" s="5">
-        <v>3.5974337000000105</v>
+        <v>3.5974501800000098</v>
       </c>
       <c r="D16" s="5">
-        <v>6.6698132466906035</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.6698433178400185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>672.15864999999997</v>
+        <v>672.15886439999997</v>
       </c>
       <c r="C17" s="5">
-        <v>1.7734002999999348</v>
+        <v>1.7734627199999977</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2210095617243972</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.221123848283769</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>658.69591820000005</v>
+        <v>658.69558031999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.462731799999915</v>
+        <v>-13.463284079999994</v>
       </c>
       <c r="D18" s="5">
-        <v>-21.556283146204191</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-21.557066254069067</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>662.6043512</v>
+        <v>662.60410502000002</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9084329999999454</v>
+        <v>3.9085247000000436</v>
       </c>
       <c r="D19" s="5">
-        <v>7.3573382215468053</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.3575204101861136</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>664.7892468</v>
+        <v>664.78891523000004</v>
       </c>
       <c r="C20" s="5">
-        <v>2.1848956000000044</v>
+        <v>2.1848102100000233</v>
       </c>
       <c r="D20" s="5">
-        <v>4.0294805090266728</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.0293216864723869</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>660.08990319999998</v>
+        <v>660.09011012999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.6993436000000202</v>
+        <v>-4.6988051000000723</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.1605559851340992</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-8.1596608247440408</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>664.31777769999997</v>
+        <v>664.31773125999996</v>
       </c>
       <c r="C22" s="5">
-        <v>4.2278744999999844</v>
+        <v>4.2276211299999886</v>
       </c>
       <c r="D22" s="5">
-        <v>7.962620833798062</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.9621241284729694</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>664.26393040000005</v>
+        <v>664.26402183000005</v>
       </c>
       <c r="C23" s="5">
-        <v>-5.3847299999915776E-2</v>
+        <v>-5.3709429999912572E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-9.7224495700276581E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-9.6975680691835375E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>661.45452109999997</v>
+        <v>661.45454761999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8094093000000839</v>
+        <v>-2.8094742100000758</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.9588197757389203</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.9589310281474503</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>663.57713269999999</v>
+        <v>663.57718632000001</v>
       </c>
       <c r="C25" s="5">
-        <v>2.1226116000000275</v>
+        <v>2.1226387000000386</v>
       </c>
       <c r="D25" s="5">
-        <v>3.9195045620008306</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.9195553300294117</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>662.56893349999996</v>
+        <v>662.56900254000004</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.0081992000000355</v>
+        <v>-1.0081837799999676</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8080493517268037</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.8080217841312973</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>663.07284400000003</v>
+        <v>663.07295610000006</v>
       </c>
       <c r="C27" s="5">
-        <v>0.50391050000007453</v>
+        <v>0.50395356000001357</v>
       </c>
       <c r="D27" s="5">
-        <v>0.91647586434382422</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.9165544107483381</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>665.2502958</v>
+        <v>665.25041209999995</v>
       </c>
       <c r="C28" s="5">
-        <v>2.1774517999999716</v>
+        <v>2.1774559999998928</v>
       </c>
       <c r="D28" s="5">
-        <v>4.0126146787012651</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.0126218681183046</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>664.28399049999996</v>
+        <v>664.28416224</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.96630530000004455</v>
+        <v>-0.96624985999994806</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7291947231131366</v>
+        <v>-1.729096005045605</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1715477439738331</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.1715537169965429</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>665.55736509999997</v>
+        <v>665.55706888999998</v>
       </c>
       <c r="C30" s="5">
-        <v>1.273374600000011</v>
+        <v>1.2729066499999817</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3247032685433267</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.3238393369999777</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>666.65585720000001</v>
+        <v>666.65563537000003</v>
       </c>
       <c r="C31" s="5">
-        <v>1.098492100000044</v>
+        <v>1.098566480000045</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9986597086260272</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.9987971684767736</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>667.81331690000002</v>
+        <v>667.81295506000004</v>
       </c>
       <c r="C32" s="5">
-        <v>1.157459700000004</v>
+        <v>1.1573196900000084</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1034722176801468</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.1032160472119754</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>668.37859920000005</v>
+        <v>668.37894835999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56528230000003532</v>
+        <v>0.56599329999994552</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0205033727033408</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.0217934854384714</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>670.07570009999995</v>
+        <v>670.07562465000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6971008999998958</v>
+        <v>1.6966762900000276</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0898709864846996</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0890854476031127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>670.31846700000006</v>
+        <v>670.31860975999996</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24276690000010603</v>
+        <v>0.2429851099999496</v>
       </c>
       <c r="D35" s="5">
-        <v>0.43562462759951792</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.43601701741204923</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>672.33309110000005</v>
+        <v>672.33309258999998</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0146240999999918</v>
+        <v>2.0144828300000199</v>
       </c>
       <c r="D36" s="5">
-        <v>3.6667859288883831</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.6665237469496681</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>672.37316199999998</v>
+        <v>672.37319371000001</v>
       </c>
       <c r="C37" s="5">
-        <v>4.0070899999932408E-2</v>
+        <v>4.0101120000031187E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>7.1543177031974103E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>7.1597149809221605E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>673.06986059999997</v>
+        <v>673.06989504000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.69669859999999062</v>
+        <v>0.69670132999999623</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2505249011296904</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.250529769933717</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>681.03043969999999</v>
+        <v>681.03051734999997</v>
       </c>
       <c r="C39" s="5">
-        <v>7.9605791000000181</v>
+        <v>7.9606223099999625</v>
       </c>
       <c r="D39" s="5">
-        <v>15.153345819418828</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>15.153432667906364</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>679.24869530000001</v>
+        <v>679.24875376</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7817443999999796</v>
+        <v>-1.7817635899999686</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0947136680565035</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-3.094746173243379</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>684.32166559999996</v>
+        <v>684.32174974999998</v>
       </c>
       <c r="C41" s="5">
-        <v>5.0729702999999517</v>
+        <v>5.0729959899999812</v>
       </c>
       <c r="D41" s="5">
-        <v>9.339661429412649</v>
+        <v>9.3397098487055139</v>
       </c>
       <c r="E41" s="5">
-        <v>3.016432036081107</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0164180706088617</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>687.07464279999999</v>
+        <v>687.07441900000003</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7529772000000321</v>
+        <v>2.7526692500000536</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9357738201378565</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.9352088088351342</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>689.81757210000001</v>
+        <v>689.8173845</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7429293000000143</v>
+        <v>2.7429654999999684</v>
       </c>
       <c r="D43" s="5">
-        <v>4.8972225847294215</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.8972902722321576</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>691.26906429999997</v>
+        <v>691.26871217999997</v>
       </c>
       <c r="C44" s="5">
-        <v>1.4514921999999615</v>
+        <v>1.451327679999963</v>
       </c>
       <c r="D44" s="5">
-        <v>2.5544294301546477</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.554137241384824</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>698.44674940000004</v>
+        <v>698.44723681000005</v>
       </c>
       <c r="C45" s="5">
-        <v>7.1776851000000761</v>
+        <v>7.1785246300000836</v>
       </c>
       <c r="D45" s="5">
-        <v>13.19679863284049</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>13.198438500029596</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>702.56876290000002</v>
+        <v>702.56865807999998</v>
       </c>
       <c r="C46" s="5">
-        <v>4.12201349999998</v>
+        <v>4.121421269999928</v>
       </c>
       <c r="D46" s="5">
-        <v>7.3164835359337266</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>7.3153927205847236</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>705.61912689999997</v>
+        <v>705.61933078000004</v>
       </c>
       <c r="C47" s="5">
-        <v>3.050363999999945</v>
+        <v>3.0506727000000637</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3363085990393522</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.3368624163461664</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>710.88929989999997</v>
+        <v>710.88926827</v>
       </c>
       <c r="C48" s="5">
-        <v>5.2701729999999998</v>
+        <v>5.2699374899999611</v>
       </c>
       <c r="D48" s="5">
-        <v>9.3401322207415927</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>9.3396947325854462</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>713.81838310000001</v>
+        <v>713.81838555000002</v>
       </c>
       <c r="C49" s="5">
-        <v>2.9290832000000364</v>
+        <v>2.929117280000014</v>
       </c>
       <c r="D49" s="5">
-        <v>5.057971240534842</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.0580316604156739</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>719.71056799999997</v>
+        <v>719.71055345000002</v>
       </c>
       <c r="C50" s="5">
-        <v>5.8921848999999611</v>
+        <v>5.892167900000004</v>
       </c>
       <c r="D50" s="5">
-        <v>10.367655865743085</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>10.36762454512079</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>721.86109199999999</v>
+        <v>721.86113422999995</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1505240000000185</v>
+        <v>2.1505807799999275</v>
       </c>
       <c r="D51" s="5">
-        <v>3.6451662762518433</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.6452641812034559</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>722.56593020000003</v>
+        <v>722.56593338000005</v>
       </c>
       <c r="C52" s="5">
-        <v>0.70483820000004016</v>
+        <v>0.70479915000009896</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1780145739449743</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.1779488885001355</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>725.16929689999995</v>
+        <v>725.16930352999998</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6033666999999241</v>
+        <v>2.6033701499999324</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4102497559342924</v>
+        <v>4.4102556969320972</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9690688390211299</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.9690567770091629</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>733.97944870000003</v>
+        <v>733.97929914999997</v>
       </c>
       <c r="C54" s="5">
-        <v>8.8101518000000851</v>
+        <v>8.8099956199999951</v>
       </c>
       <c r="D54" s="5">
-        <v>15.593629822619093</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>15.593334511309219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>734.06352530000004</v>
+        <v>734.06339687000002</v>
       </c>
       <c r="C55" s="5">
-        <v>8.4076600000003054E-2</v>
+        <v>8.4097720000045229E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.13754541537045473</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.13758001653678686</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>740.19045180000001</v>
+        <v>740.19013442999994</v>
       </c>
       <c r="C56" s="5">
-        <v>6.1269264999999677</v>
+        <v>6.1267375599999241</v>
       </c>
       <c r="D56" s="5">
-        <v>10.488735145572136</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>10.488398627678897</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>754.49973509999995</v>
+        <v>754.50027005000004</v>
       </c>
       <c r="C57" s="5">
-        <v>14.309283299999947</v>
+        <v>14.310135620000096</v>
       </c>
       <c r="D57" s="5">
-        <v>25.830915689666845</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>25.832633717255927</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>749.31666429999996</v>
+        <v>749.31658347999996</v>
       </c>
       <c r="C58" s="5">
-        <v>-5.1830707999999959</v>
+        <v>-5.1836865700000772</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.939019961974525</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-7.9399223807412262</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>754.50954369999999</v>
+        <v>754.50976663999995</v>
       </c>
       <c r="C59" s="5">
-        <v>5.192879400000038</v>
+        <v>5.1931831599999896</v>
       </c>
       <c r="D59" s="5">
-        <v>8.6406002181202091</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.6411260420008684</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>765.97714159999998</v>
+        <v>765.97709262000001</v>
       </c>
       <c r="C60" s="5">
-        <v>11.467597899999987</v>
+        <v>11.467325980000055</v>
       </c>
       <c r="D60" s="5">
-        <v>19.843053169011981</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.842536280607458</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>771.43374070000004</v>
+        <v>771.43371931000001</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4565991000000622</v>
+        <v>5.4566266900000073</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8914660731867592</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.8915133977022229</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>774.00789989999998</v>
+        <v>774.00784582000006</v>
       </c>
       <c r="C62" s="5">
-        <v>2.57415919999994</v>
+        <v>2.5741265100000419</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0785325574059783</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.0784799238670733</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>772.82962359999999</v>
+        <v>772.82962455999996</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1782762999999932</v>
+        <v>-1.1782212600001003</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.8115487349484316</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-1.8114649460586385</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>779.19711729999995</v>
+        <v>779.19707700000004</v>
       </c>
       <c r="C64" s="5">
-        <v>6.3674936999999545</v>
+        <v>6.3674524400000792</v>
       </c>
       <c r="D64" s="5">
-        <v>10.347606162249591</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>10.347536031389183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>783.74592900000005</v>
+        <v>783.74588014000005</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5488117000001012</v>
+        <v>4.5488031400000182</v>
       </c>
       <c r="D65" s="5">
-        <v>7.2347466158385387</v>
+        <v>7.2347329476188271</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0776492262437429</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.0776415003861004</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>784.40119010000001</v>
+        <v>784.40110539</v>
       </c>
       <c r="C66" s="5">
-        <v>0.65526109999996152</v>
+        <v>0.65522524999994403</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0079020868702271</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.0078467528424673</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>789.64096800000004</v>
+        <v>789.64087967</v>
       </c>
       <c r="C67" s="5">
-        <v>5.2397779000000355</v>
+        <v>5.239774280000006</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3171288762788684</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.3171238489458954</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>793.59696110000004</v>
+        <v>793.59671973000002</v>
       </c>
       <c r="C68" s="5">
-        <v>3.9559931000000006</v>
+        <v>3.9558400600000141</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1802849898484169</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.1800399864637257</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>794.87728519999996</v>
+        <v>794.87781532999998</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2803240999999161</v>
+        <v>1.2810955999999578</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9532525145163238</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>1.9544405783539442</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>798.44835869999997</v>
+        <v>798.44826928999998</v>
       </c>
       <c r="C70" s="5">
-        <v>3.5710735000000113</v>
+        <v>3.5704539600000089</v>
       </c>
       <c r="D70" s="5">
-        <v>5.5263583722623633</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.5253720271379647</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>801.09837619999996</v>
+        <v>801.09860139</v>
       </c>
       <c r="C71" s="5">
-        <v>2.6500174999999899</v>
+        <v>2.6503321000000142</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0562635924395796</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.0567544243452769</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>796.10668199999998</v>
+        <v>796.10661365999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.9916941999999835</v>
+        <v>-4.9919877300000053</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.2262712226385357</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-7.2266797352158125</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>805.42061860000001</v>
+        <v>805.42058124000005</v>
       </c>
       <c r="C73" s="5">
-        <v>9.3139366000000336</v>
+        <v>9.3139675800000532</v>
       </c>
       <c r="D73" s="5">
-        <v>14.978778287203575</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>14.978832727922287</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>809.64954030000001</v>
+        <v>809.64945602</v>
       </c>
       <c r="C74" s="5">
-        <v>4.2289217000000008</v>
+        <v>4.2288747799999555</v>
       </c>
       <c r="D74" s="5">
-        <v>6.4858653332371619</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.485791591301493</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>817.30761789999997</v>
+        <v>817.30759849000003</v>
       </c>
       <c r="C75" s="5">
-        <v>7.658077599999956</v>
+        <v>7.6581424700000298</v>
       </c>
       <c r="D75" s="5">
-        <v>11.959687846587519</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>11.959795792417616</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>823.03653250000002</v>
+        <v>823.03648638000004</v>
       </c>
       <c r="C76" s="5">
-        <v>5.7289146000000528</v>
+        <v>5.72888789000001</v>
       </c>
       <c r="D76" s="5">
-        <v>8.7433710169434686</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>8.7433288840871537</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>827.12363979999998</v>
+        <v>827.12359803000004</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0871072999999569</v>
+        <v>4.0871116499999971</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1245464205772926</v>
+        <v>6.1245534707520699</v>
       </c>
       <c r="E77" s="5">
-        <v>5.5346648952099287</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.5346661448799406</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>826.02021709999997</v>
+        <v>826.02015968000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1034227000000101</v>
+        <v>-1.1034383500000331</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5891638502206207</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.5891863041011201</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>830.31666399999995</v>
+        <v>830.31661116999999</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2964468999999781</v>
+        <v>4.2964514899999813</v>
       </c>
       <c r="D79" s="5">
-        <v>6.4233499752101686</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>6.42335749428804</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>833.60016380000002</v>
+        <v>833.60003445999996</v>
       </c>
       <c r="C80" s="5">
-        <v>3.2834998000000724</v>
+        <v>3.2834232899999733</v>
       </c>
       <c r="D80" s="5">
-        <v>4.8500028880220647</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.8498877225178205</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>836.9841394</v>
+        <v>836.98452592000001</v>
       </c>
       <c r="C81" s="5">
-        <v>3.3839755999999852</v>
+        <v>3.3844914600000493</v>
       </c>
       <c r="D81" s="5">
-        <v>4.9816137454370857</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.982390980644702</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>841.47600920000002</v>
+        <v>841.47595682999997</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4918698000000177</v>
+        <v>4.4914309099999628</v>
       </c>
       <c r="D82" s="5">
-        <v>6.6336127124640321</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.6329421555298751</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>840.3528192</v>
+        <v>840.35298174000002</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.1231900000000223</v>
+        <v>-1.1229750899999544</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.5900358907235179</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.5897339827130152</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>851.88764140000001</v>
+        <v>851.88758447999999</v>
       </c>
       <c r="C84" s="5">
-        <v>11.534822200000008</v>
+        <v>11.534602739999968</v>
       </c>
       <c r="D84" s="5">
-        <v>17.773580276673062</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>17.773212491461532</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>859.23589860000004</v>
+        <v>859.23586158000001</v>
       </c>
       <c r="C85" s="5">
-        <v>7.3482572000000346</v>
+        <v>7.3482771000000184</v>
       </c>
       <c r="D85" s="5">
-        <v>10.856495944968646</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>10.856527514507519</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>861.27784029999998</v>
+        <v>861.27775784000005</v>
       </c>
       <c r="C86" s="5">
-        <v>2.0419416999999385</v>
+        <v>2.0418962600000441</v>
       </c>
       <c r="D86" s="5">
-        <v>2.8893255659961925</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.8892605523007209</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>875.76732909999998</v>
+        <v>875.76730211999995</v>
       </c>
       <c r="C87" s="5">
-        <v>14.489488800000004</v>
+        <v>14.489544279999905</v>
       </c>
       <c r="D87" s="5">
-        <v>22.164660884571362</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>22.164756076578286</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>881.5703469</v>
+        <v>881.57031439000002</v>
       </c>
       <c r="C88" s="5">
-        <v>5.8030178000000205</v>
+        <v>5.8030122700000675</v>
       </c>
       <c r="D88" s="5">
-        <v>8.2477323197757357</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>8.2477244348740477</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>884.08337080000001</v>
+        <v>884.08334519000005</v>
       </c>
       <c r="C89" s="5">
-        <v>2.5130239000000074</v>
+        <v>2.5130308000000241</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4748913047803365</v>
+        <v>3.4749011260200025</v>
       </c>
       <c r="E89" s="5">
-        <v>6.8864832606855497</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>6.8864855622138954</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>891.67003620000003</v>
+        <v>891.66999965000002</v>
       </c>
       <c r="C90" s="5">
-        <v>7.5866654000000153</v>
+        <v>7.586654459999977</v>
       </c>
       <c r="D90" s="5">
-        <v>10.797870213923311</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>10.797854228925052</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>897.13653150000005</v>
+        <v>897.13649820000001</v>
       </c>
       <c r="C91" s="5">
-        <v>5.4664953000000196</v>
+        <v>5.466498549999983</v>
       </c>
       <c r="D91" s="5">
-        <v>7.609948885496487</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.6099538860061378</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>904.81128439999998</v>
+        <v>904.81125643999997</v>
       </c>
       <c r="C92" s="5">
-        <v>7.6747528999999304</v>
+        <v>7.6747582399999601</v>
       </c>
       <c r="D92" s="5">
-        <v>10.762717062200533</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>10.762725325044364</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>918.41085740000005</v>
+        <v>918.41107550000004</v>
       </c>
       <c r="C93" s="5">
-        <v>13.599573000000078</v>
+        <v>13.599819060000073</v>
       </c>
       <c r="D93" s="5">
-        <v>19.604635574388517</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>19.605020764406088</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>925.76964459999999</v>
+        <v>925.76962320999996</v>
       </c>
       <c r="C94" s="5">
-        <v>7.3587871999999379</v>
+        <v>7.3585477099999252</v>
       </c>
       <c r="D94" s="5">
-        <v>10.050273398540588</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>10.049929275631907</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>932.80078279999998</v>
+        <v>932.80088044000001</v>
       </c>
       <c r="C95" s="5">
-        <v>7.0311381999999867</v>
+        <v>7.0312572300000511</v>
       </c>
       <c r="D95" s="5">
-        <v>9.5044038486270743</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.5045717572543644</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>932.33307109999998</v>
+        <v>932.33303488000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.46771169999999529</v>
+        <v>-0.46784556000000066</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.60003040971789989</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-0.60020160349526508</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>944.16355090000002</v>
+        <v>944.16352225000003</v>
       </c>
       <c r="C97" s="5">
-        <v>11.830479800000035</v>
+        <v>11.830487370000014</v>
       </c>
       <c r="D97" s="5">
-        <v>16.335883826209162</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>16.335895698694447</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>949.45357049999996</v>
+        <v>949.45349966000003</v>
       </c>
       <c r="C98" s="5">
-        <v>5.2900195999999369</v>
+        <v>5.2899774100000059</v>
       </c>
       <c r="D98" s="5">
-        <v>6.9345427651059222</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.9344859610386056</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>953.22218129999999</v>
+        <v>953.22216491999995</v>
       </c>
       <c r="C99" s="5">
-        <v>3.7686108000000331</v>
+        <v>3.7686652599999206</v>
       </c>
       <c r="D99" s="5">
-        <v>4.8684605057134567</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.8685327737625572</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>960.78025990000003</v>
+        <v>960.78024576999996</v>
       </c>
       <c r="C100" s="5">
-        <v>7.5580786000000444</v>
+        <v>7.5580808500000103</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9408730085267507</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.9408762764423351</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>968.37323879999997</v>
+        <v>968.37322676999997</v>
       </c>
       <c r="C101" s="5">
-        <v>7.5929788999999346</v>
+        <v>7.5929810000000089</v>
       </c>
       <c r="D101" s="5">
-        <v>9.9067817556769633</v>
+        <v>9.9067847678713683</v>
       </c>
       <c r="E101" s="5">
-        <v>9.5341537669379139</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.5341555791761845</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>981.9469388</v>
+        <v>981.94692614999997</v>
       </c>
       <c r="C102" s="5">
-        <v>13.573700000000031</v>
+        <v>13.573699379999994</v>
       </c>
       <c r="D102" s="5">
-        <v>18.179703876872576</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.179703224983101</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>986.00617639999996</v>
+        <v>986.00617479000005</v>
       </c>
       <c r="C103" s="5">
-        <v>4.0592375999999604</v>
+        <v>4.059248640000078</v>
       </c>
       <c r="D103" s="5">
-        <v>5.0749949804688832</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.0750091652413287</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>989.11366339999995</v>
+        <v>989.11368315000004</v>
       </c>
       <c r="C104" s="5">
-        <v>3.1074869999999919</v>
+        <v>3.1075083599999971</v>
       </c>
       <c r="D104" s="5">
-        <v>3.848155949180132</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.8481828669013174</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.77986580000004</v>
+        <v>991.77989986</v>
       </c>
       <c r="C105" s="5">
-        <v>2.6662024000000883</v>
+        <v>2.6662167099999579</v>
       </c>
       <c r="D105" s="5">
-        <v>3.2830453775391844</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.2830631937747157</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>996.54173749999995</v>
+        <v>996.54177171000003</v>
       </c>
       <c r="C106" s="5">
-        <v>4.7618716999999151</v>
+        <v>4.7618718500000341</v>
       </c>
       <c r="D106" s="5">
-        <v>5.9162176683580148</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.9162176510971998</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1002.563754</v>
+        <v>1002.5637774</v>
       </c>
       <c r="C107" s="5">
-        <v>6.0220165000000634</v>
+        <v>6.0220056900000145</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4974297092734066</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>7.4974155343761728</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1006.297178</v>
+        <v>1006.2971712999999</v>
       </c>
       <c r="C108" s="5">
-        <v>3.7334240000000136</v>
+        <v>3.7333938999998963</v>
       </c>
       <c r="D108" s="5">
-        <v>4.5613218402486888</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.5612842003950105</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1010.377881</v>
+        <v>1010.3778686000001</v>
       </c>
       <c r="C109" s="5">
-        <v>4.0807029999999713</v>
+        <v>4.0806973000001108</v>
       </c>
       <c r="D109" s="5">
-        <v>4.9762137052889566</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.9762066325423238</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1011.514958</v>
+        <v>1011.5149197</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1370769999999766</v>
+        <v>1.1370510999998942</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3588677769337476</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.3588366500004279</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1025.5811450000001</v>
+        <v>1025.5811351</v>
       </c>
       <c r="C111" s="5">
-        <v>14.066187000000127</v>
+        <v>14.066215400000033</v>
       </c>
       <c r="D111" s="5">
-        <v>18.024623023347395</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>18.024662978373307</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1028.5013369999999</v>
+        <v>1028.5013343999999</v>
       </c>
       <c r="C112" s="5">
-        <v>2.9201919999998154</v>
+        <v>2.920199299999922</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4708442409813633</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4708530878803101</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1034.4412150000001</v>
+        <v>1034.4412159999999</v>
       </c>
       <c r="C113" s="5">
-        <v>5.9398780000001352</v>
+        <v>5.9398816000000352</v>
       </c>
       <c r="D113" s="5">
-        <v>7.1547583974647777</v>
+        <v>7.1547628910922922</v>
       </c>
       <c r="E113" s="5">
-        <v>6.8225735236003615</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.8225749539120528</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1039.0229420000001</v>
+        <v>1039.022937</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5817270000000008</v>
+        <v>4.5817210000000159</v>
       </c>
       <c r="D114" s="5">
-        <v>5.446423963801017</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.4464166514054169</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1043.9524120000001</v>
+        <v>1043.952411</v>
       </c>
       <c r="C115" s="5">
-        <v>4.9294700000000375</v>
+        <v>4.9294740000000274</v>
       </c>
       <c r="D115" s="5">
-        <v>5.8441306020450279</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.8441354975248272</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1049.153223</v>
+        <v>1049.1532314000001</v>
       </c>
       <c r="C116" s="5">
-        <v>5.2008109999999306</v>
+        <v>5.2008204000001115</v>
       </c>
       <c r="D116" s="5">
-        <v>6.1447711352473178</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>6.1447825534810097</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1048.740419</v>
+        <v>1048.7404314</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.41280400000005102</v>
+        <v>-0.41280000000006112</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.47113634001875182</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.47113178089933649</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1049.594096</v>
+        <v>1049.5941068</v>
       </c>
       <c r="C118" s="5">
-        <v>0.85367700000006153</v>
+        <v>0.85367539999992914</v>
       </c>
       <c r="D118" s="5">
-        <v>0.98118767528807549</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.98118581640740388</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1052.331745</v>
+        <v>1052.3317536</v>
       </c>
       <c r="C119" s="5">
-        <v>2.7376489999999194</v>
+        <v>2.7376467999999932</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1752454324182722</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.1752428109036446</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1058.351392</v>
+        <v>1058.3513886999999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.0196470000000772</v>
+        <v>6.0196350999999595</v>
       </c>
       <c r="D120" s="5">
-        <v>7.0844878859223526</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>7.0844733776222801</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1060.119602</v>
+        <v>1060.1195998999999</v>
       </c>
       <c r="C121" s="5">
-        <v>1.7682099999999537</v>
+        <v>1.7682111999999961</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0233909409302253</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.023392333119256</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.0906399999999</v>
+        <v>1062.0906198</v>
       </c>
       <c r="C122" s="5">
-        <v>1.9710379999999077</v>
+        <v>1.9710199000001012</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2540692196010959</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.2540483129195765</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1066.2589800000001</v>
+        <v>1066.2589793</v>
       </c>
       <c r="C123" s="5">
-        <v>4.1683400000001711</v>
+        <v>4.1683594999999514</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8125877719214616</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.8126108674927393</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1070.6218140000001</v>
+        <v>1070.6218163999999</v>
       </c>
       <c r="C124" s="5">
-        <v>4.3628340000000208</v>
+        <v>4.3628370999999788</v>
       </c>
       <c r="D124" s="5">
-        <v>5.022084348420397</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.0220880009063107</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1079.393744</v>
+        <v>1079.3937481999999</v>
       </c>
       <c r="C125" s="5">
-        <v>8.7719299999998839</v>
+        <v>8.7719317999999475</v>
       </c>
       <c r="D125" s="5">
-        <v>10.287350758832492</v>
+        <v>10.287352941708438</v>
       </c>
       <c r="E125" s="5">
-        <v>4.3455856503165302</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.3455859554613729</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1090.248992</v>
+        <v>1090.2489905</v>
       </c>
       <c r="C126" s="5">
-        <v>10.855248000000074</v>
+        <v>10.8552423000001</v>
       </c>
       <c r="D126" s="5">
-        <v>12.758571728350464</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>12.758564601685563</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1091.1330290000001</v>
+        <v>1091.1330281999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.88403700000003482</v>
+        <v>0.884037699999908</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97738065881252112</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.97738143752930107</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1098.885462</v>
+        <v>1098.8854639000001</v>
       </c>
       <c r="C128" s="5">
-        <v>7.7524329999998827</v>
+        <v>7.7524357000002055</v>
       </c>
       <c r="D128" s="5">
-        <v>8.8671131864514372</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>8.8671164030928331</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1101.8198950000001</v>
+        <v>1101.8198978</v>
       </c>
       <c r="C129" s="5">
-        <v>2.9344330000001264</v>
+        <v>2.9344338999999309</v>
       </c>
       <c r="D129" s="5">
-        <v>3.2519317410979243</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>3.2519327474640036</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1107.8249370000001</v>
+        <v>1107.8249397</v>
       </c>
       <c r="C130" s="5">
-        <v>6.0050420000000031</v>
+        <v>6.0050418999999238</v>
       </c>
       <c r="D130" s="5">
-        <v>6.7397847590865423</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.7397846258212768</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1118.7769479999999</v>
+        <v>1118.7769504</v>
       </c>
       <c r="C131" s="5">
-        <v>10.952010999999857</v>
+        <v>10.952010700000073</v>
       </c>
       <c r="D131" s="5">
-        <v>12.530039078066268</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>12.530038683749956</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1122.7889950000001</v>
+        <v>1122.7889937</v>
       </c>
       <c r="C132" s="5">
-        <v>4.012047000000166</v>
+        <v>4.0120432999999593</v>
       </c>
       <c r="D132" s="5">
-        <v>4.389220670058358</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.3892165324485477</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1129.491268</v>
+        <v>1129.4912681999999</v>
       </c>
       <c r="C133" s="5">
-        <v>6.7022729999998774</v>
+        <v>6.7022744999999304</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4030875361232651</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.403089256594475</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1134.524637</v>
+        <v>1134.5246299</v>
       </c>
       <c r="C134" s="5">
-        <v>5.0333689999999933</v>
+        <v>5.0333617000001141</v>
       </c>
       <c r="D134" s="5">
-        <v>5.4806124313989901</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.4806042859352866</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1135.654998</v>
+        <v>1135.6549989</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1303609999999935</v>
+        <v>1.1303689999999733</v>
       </c>
       <c r="D135" s="5">
-        <v>1.2021695255812093</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.2021780880401289</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1137.4020780000001</v>
+        <v>1137.4020794</v>
       </c>
       <c r="C136" s="5">
-        <v>1.7470800000000963</v>
+        <v>1.7470805000000382</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8617679108193563</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.8617684466703199</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1138.573065</v>
+        <v>1138.5730673</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1709869999999682</v>
+        <v>1.1709879000000001</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2424528810489166</v>
+        <v>1.2424538398521978</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4826444315578815</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.4826442341997739</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1139.0365360000001</v>
+        <v>1139.0365337000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.46347100000002683</v>
+        <v>0.46346640000001571</v>
       </c>
       <c r="D138" s="5">
-        <v>0.4895707415031092</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.48956587058537337</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1135.606137</v>
+        <v>1135.6061357999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.4303990000000795</v>
+        <v>-3.4303979000001164</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.5547346504894661</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.554733536493393</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1133.0281890000001</v>
+        <v>1133.0281888</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5779479999998784</v>
+        <v>-2.5779469999999947</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.6903726924371596</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-2.6903716646300646</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1126.1490779999999</v>
+        <v>1126.1490795</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.8791110000001936</v>
+        <v>-6.8791092999999819</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.0472917727733559</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-7.0472900901532913</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1123.482266</v>
+        <v>1123.4822669</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.6668119999999362</v>
+        <v>-2.6668125999999575</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8049760295247306</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.8049766487255545</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1120.7884389999999</v>
+        <v>1120.7884398000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.6938270000000557</v>
+        <v>-2.6938270999999077</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.8396541820072785</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.839654283789339</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1112.8342849999999</v>
+        <v>1112.8342854</v>
       </c>
       <c r="C144" s="5">
-        <v>-7.9541540000000168</v>
+        <v>-7.9541544000001068</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.1916342688509776</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.191634659228308</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1112.6178110000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21647399999983463</v>
+        <v>-0.21647439999992457</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.23318032195019933</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.23318075227563018</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1101.581987</v>
+        <v>1101.5819836000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-11.035824000000048</v>
+        <v>-11.035827400000016</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.274222478109531</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-11.27422576430307</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1090.1401350000001</v>
+        <v>1090.1401353000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-11.441851999999926</v>
+        <v>-11.441848299999947</v>
       </c>
       <c r="D147" s="5">
-        <v>-11.776143101184655</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-11.77613954223683</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1088.569653</v>
+        <v>1088.5696536</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.5704820000000836</v>
+        <v>-1.570481700000073</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.7151166954664565</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.7151163699610339</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1083.970716</v>
+        <v>1083.9707163</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.5989369999999781</v>
+        <v>-4.5989372999999887</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.9535455566568354</v>
+        <v>-4.953545869650644</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.7956824799820774</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-4.795682645952926</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1077.849105</v>
+        <v>1077.8491044</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1216110000000299</v>
+        <v>-6.1216119000000617</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5702925253970701</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.5702934597962841</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1075.6103760000001</v>
+        <v>1075.6103756</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.2387289999999211</v>
+        <v>-2.2387287999999899</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.4641638896554241</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.4641636733806704</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1075.2960430000001</v>
+        <v>1075.2960421</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31433300000003328</v>
+        <v>-0.31433349999997517</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.35012112624708269</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.35012168240925456</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1076.83754</v>
+        <v>1076.8375398999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5414969999999357</v>
+        <v>1.5414977999998882</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7338956629133984</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.73389657133316</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1077.917731</v>
+        <v>1077.9177316</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0801910000000134</v>
+        <v>1.080191700000114</v>
       </c>
       <c r="D154" s="5">
-        <v>1.210400436878345</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.210401225704083</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1074.9834499999999</v>
+        <v>1074.9834503</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.9342810000000554</v>
+        <v>-2.934281300000066</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2181438391765571</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.2181441615236506</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1074.9314429999999</v>
+        <v>1074.9314434</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.2007000000003245E-2</v>
+        <v>-5.2006899999923917E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.8039774147022882E-2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.8039662560527283E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1080.8918189999999</v>
+        <v>1080.8918191</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9603759999999966</v>
+        <v>5.960375699999986</v>
       </c>
       <c r="D157" s="5">
-        <v>6.8605874080436946</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.8605870495040966</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1076.100946</v>
+        <v>1076.1009455000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-4.7908729999999196</v>
+        <v>-4.7908735999999408</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.1910360471008277</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-5.1910366809822079</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1072.2724290000001</v>
+        <v>1072.2724291</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.8285169999999198</v>
+        <v>-3.8285164000001259</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.18676299065962</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.1867623492090722</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1073.4731850000001</v>
+        <v>1073.4731850999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.2007559999999557</v>
       </c>
       <c r="D160" s="5">
-        <v>1.3520957562515701</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.3520957561247826</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1069.0374220000001</v>
+        <v>1069.0374222999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4357629999999517</v>
+        <v>-4.4357628000000204</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.8474366077231323</v>
+        <v>-4.8474363936633846</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.3776473644145915</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.3776473640333298</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1067.880701</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1567210000000614</v>
+        <v>-1.1567212999998446</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2907259895916678</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.290726321996416</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1064.8899140000001</v>
+        <v>1064.8899144</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9907869999999548</v>
+        <v>-2.9907866000000922</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.3095215477008888</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.3095211118678525</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1064.4324429999999</v>
+        <v>1064.4324426000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.45747100000016871</v>
+        <v>-0.45747179999989385</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.51429727111359513</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.51429816817125662</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1064.9474909999999</v>
+        <v>1064.9474908</v>
       </c>
       <c r="C165" s="5">
-        <v>0.51504799999997886</v>
+        <v>0.51504819999991014</v>
       </c>
       <c r="D165" s="5">
-        <v>0.58219297125745584</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.58219319815200343</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1064.8808160000001</v>
+        <v>1064.8808160999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-6.6674999999804641E-2</v>
+        <v>-6.6674700000021403E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.5104599188346999E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-7.5104261390679383E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1060.498503</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.3823130000000674</v>
+        <v>-4.3823130999999194</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8281132831427982</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.828113390390576</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1061.36833</v>
+        <v>1061.3683297</v>
       </c>
       <c r="C168" s="5">
-        <v>0.86982699999998658</v>
+        <v>0.86982669999997597</v>
       </c>
       <c r="D168" s="5">
-        <v>0.98869916320150075</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.9886988206630587</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1065.901132</v>
+        <v>1065.9011315</v>
       </c>
       <c r="C169" s="5">
-        <v>4.5328019999999469</v>
+        <v>4.5328018000000156</v>
       </c>
       <c r="D169" s="5">
-        <v>5.2469661003563761</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.2469658648986561</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1067.3159129999999</v>
+        <v>1067.3159125</v>
       </c>
       <c r="C170" s="5">
         <v>1.4147809999999481</v>
       </c>
       <c r="D170" s="5">
-        <v>1.6044508962076431</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.60445089696577</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1072.183665</v>
+        <v>1072.1836644</v>
       </c>
       <c r="C171" s="5">
-        <v>4.8677520000001095</v>
+        <v>4.8677519000000302</v>
       </c>
       <c r="D171" s="5">
-        <v>5.6122808272440095</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.6122807117371609</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
-        <v>3.833018999999922</v>
+        <v>3.8330195999999432</v>
       </c>
       <c r="D172" s="5">
-        <v>4.3753216832584485</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>4.3753223841665356</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1082.996447</v>
+        <v>1082.9964467</v>
       </c>
       <c r="C173" s="5">
-        <v>6.9797630000000481</v>
+        <v>6.9797627000000375</v>
       </c>
       <c r="D173" s="5">
-        <v>8.0678021018815613</v>
+        <v>8.0678017426522253</v>
       </c>
       <c r="E173" s="5">
-        <v>1.3057564415177136</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.3057563850260356</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1088.8421189999999</v>
+        <v>1088.8421191</v>
       </c>
       <c r="C174" s="5">
-        <v>5.8456719999999223</v>
+        <v>5.8456724000000122</v>
       </c>
       <c r="D174" s="5">
-        <v>6.6730131883342869</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.6730136604903345</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1090.720233</v>
+        <v>1090.7202325999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.878114000000096</v>
+        <v>1.8781134999999267</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0895967545290661</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.0895961927452467</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
-        <v>2.4041469999999663</v>
+        <v>2.4041474000000562</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6773219623645428</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.6773224142229379</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1104.057237</v>
+        <v>1104.0572371999999</v>
       </c>
       <c r="C177" s="5">
-        <v>10.932857000000013</v>
+        <v>10.932857199999944</v>
       </c>
       <c r="D177" s="5">
-        <v>12.684478792722519</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>12.684479037675889</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1104.9050239999999</v>
+        <v>1104.9050242999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.84778699999992568</v>
+        <v>0.84778710000000501</v>
       </c>
       <c r="D178" s="5">
-        <v>0.92536146824204746</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.92536157768530192</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1109.5589709999999</v>
+        <v>1109.5589706999999</v>
       </c>
       <c r="C179" s="5">
-        <v>4.6539470000000165</v>
+        <v>4.6539463999999953</v>
       </c>
       <c r="D179" s="5">
-        <v>5.1732488656727194</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>5.1732481817591713</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1117.3787050000001</v>
+        <v>1117.3787052</v>
       </c>
       <c r="C180" s="5">
-        <v>7.8197340000001532</v>
+        <v>7.8197345000000951</v>
       </c>
       <c r="D180" s="5">
-        <v>8.7927649244877273</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>8.7927655111434753</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1118.0434809999999</v>
+        <v>1118.0434814</v>
       </c>
       <c r="C181" s="5">
-        <v>0.66477599999984704</v>
+        <v>0.6647762000000057</v>
       </c>
       <c r="D181" s="5">
-        <v>0.71627166577312718</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.71627188184295587</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1115.787456</v>
+        <v>1115.7874557</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.2560249999999087</v>
+        <v>-2.2560257000000092</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3947066089679225</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.3947073429241739</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1125.4908840000001</v>
+        <v>1125.4908837999999</v>
       </c>
       <c r="C183" s="5">
-        <v>9.7034280000000308</v>
+        <v>9.7034280999998828</v>
       </c>
       <c r="D183" s="5">
-        <v>10.94968800456515</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.949688125945944</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1128.0582770000001</v>
       </c>
       <c r="C184" s="5">
-        <v>2.5673930000000382</v>
+        <v>2.5673932000001969</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7719641061755507</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.771964325326981</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1130.0887760000001</v>
+        <v>1130.0887757999999</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0304989999999634</v>
+        <v>2.0304987999998048</v>
       </c>
       <c r="D185" s="5">
-        <v>2.1815064249838922</v>
+        <v>2.1815062079780789</v>
       </c>
       <c r="E185" s="5">
-        <v>4.3483364262597579</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.3483364366979194</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1137.676111</v>
+        <v>1137.6761113</v>
       </c>
       <c r="C186" s="5">
-        <v>7.5873349999999391</v>
+        <v>7.5873355000001084</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3609808492683957</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.3609814222891146</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.088289</v>
+        <v>1144.0882885000001</v>
       </c>
       <c r="C187" s="5">
-        <v>6.4121780000000399</v>
+        <v>6.4121772000000874</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9770987885652058</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.9770978890275837</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1147.5724560000001</v>
+        <v>1147.5724557999999</v>
       </c>
       <c r="C188" s="5">
-        <v>3.4841670000000704</v>
+        <v>3.4841672999998536</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7162742872035803</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.7162746142183956</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1161.5961789999999</v>
+        <v>1161.5961794</v>
       </c>
       <c r="C189" s="5">
-        <v>14.023722999999791</v>
+        <v>14.023723600000039</v>
       </c>
       <c r="D189" s="5">
-        <v>15.69130180774907</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>15.691302527767537</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1159.543142</v>
+        <v>1159.5431423</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.0530369999999039</v>
+        <v>-2.0530370999999832</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.1004168714650495</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-2.1004169720642785</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1164.5808360000001</v>
+        <v>1164.5808360999999</v>
       </c>
       <c r="C191" s="5">
-        <v>5.0376940000001014</v>
+        <v>5.0376937999999427</v>
       </c>
       <c r="D191" s="5">
-        <v>5.3398585153595413</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.3398582968575026</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1171.868181</v>
+        <v>1171.8681806</v>
       </c>
       <c r="C192" s="5">
-        <v>7.2873449999999593</v>
+        <v>7.2873445000000174</v>
       </c>
       <c r="D192" s="5">
-        <v>7.7728771238825489</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.7728765713918957</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1176.125391</v>
+        <v>1176.1253908000001</v>
       </c>
       <c r="C193" s="5">
-        <v>4.2572099999999864</v>
+        <v>4.2572102000001451</v>
       </c>
       <c r="D193" s="5">
-        <v>4.4475755491247604</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.4475757638091196</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1188.6108879999999</v>
+        <v>1188.6108882999999</v>
       </c>
       <c r="C194" s="5">
-        <v>12.485496999999896</v>
+        <v>12.485497499999838</v>
       </c>
       <c r="D194" s="5">
-        <v>13.50969044666428</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>13.509691022084125</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1198.1093920000001</v>
+        <v>1198.1093920999999</v>
       </c>
       <c r="C195" s="5">
-        <v>9.4985040000001391</v>
+        <v>9.4985037999999804</v>
       </c>
       <c r="D195" s="5">
-        <v>10.022427056625972</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>10.022426833591958</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
-        <v>7.5928729999998268</v>
+        <v>7.5928728999999748</v>
       </c>
       <c r="D196" s="5">
-        <v>7.8756063282010125</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>7.8756062201552846</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1212.770988</v>
+        <v>1212.7709881000001</v>
       </c>
       <c r="C197" s="5">
-        <v>7.0687230000000909</v>
+        <v>7.0687231000001702</v>
       </c>
       <c r="D197" s="5">
-        <v>7.26663801521783</v>
+        <v>7.2666381213549069</v>
       </c>
       <c r="E197" s="5">
-        <v>7.3164351116429494</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>7.3164351394843896</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1219.6898389999999</v>
+        <v>1219.6898384000001</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9188509999999042</v>
+        <v>6.918850300000031</v>
       </c>
       <c r="D198" s="5">
-        <v>7.0649403736664951</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>7.0649396357098881</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1226.5129199999999</v>
+        <v>1226.5129195</v>
       </c>
       <c r="C199" s="5">
-        <v>6.8230810000000019</v>
+        <v>6.8230810999998539</v>
       </c>
       <c r="D199" s="5">
-        <v>6.9233750883228584</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>6.9233751964459689</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1236.294296</v>
+        <v>1236.2942957</v>
       </c>
       <c r="C200" s="5">
-        <v>9.7813760000001366</v>
+        <v>9.7813762000000679</v>
       </c>
       <c r="D200" s="5">
-        <v>10.001056755689763</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>10.001056973490673</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1238.2918990000001</v>
+        <v>1238.2918993000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.9976030000000264</v>
+        <v>1.9976036000000477</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9562831822817595</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.9562837755815909</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1245.01703</v>
+        <v>1245.0170301999999</v>
       </c>
       <c r="C202" s="5">
-        <v>6.7251309999999194</v>
+        <v>6.72513089999984</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7154064503868405</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>6.7154063458542357</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1251.8523660000001</v>
+        <v>1251.8523663000001</v>
       </c>
       <c r="C203" s="5">
-        <v>6.8353360000000976</v>
+        <v>6.8353361000001769</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7908074085323511</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>6.790807509775787</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1256.089819</v>
+        <v>1256.0898193</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
-        <v>4.1384171985629159</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.1384171975527018</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1261.075284</v>
+        <v>1261.0752838000001</v>
       </c>
       <c r="C205" s="5">
-        <v>4.9854649999999765</v>
+        <v>4.9854645000000346</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8682018363378265</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.8682013362031151</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1269.095307</v>
+        <v>1269.0953072</v>
       </c>
       <c r="C206" s="5">
-        <v>8.0200230000000374</v>
+        <v>8.0200233999999</v>
       </c>
       <c r="D206" s="5">
-        <v>7.9042846430281921</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.904285052443738</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1266.3038180000001</v>
+        <v>1266.3038179</v>
       </c>
       <c r="C207" s="5">
-        <v>-2.7914889999999559</v>
+        <v>-2.7914892999999665</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.6078085560769515</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-2.6078088325490634</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1277.18957</v>
+        <v>1277.1895704000001</v>
       </c>
       <c r="C208" s="5">
-        <v>10.885751999999911</v>
+        <v>10.885752500000081</v>
       </c>
       <c r="D208" s="5">
-        <v>10.817759042438135</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>10.817759563934693</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1283.904734</v>
+        <v>1283.9047338</v>
       </c>
       <c r="C209" s="5">
-        <v>6.7151639999999588</v>
+        <v>6.7151633999999376</v>
       </c>
       <c r="D209" s="5">
-        <v>6.4950061495610001</v>
+        <v>6.4950055502552617</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8653898142226879</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.8653897890023288</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1283.298043</v>
+        <v>1283.2980428000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.5655716101950814</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.56557161028295555</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1292.904927</v>
+        <v>1292.9049272</v>
       </c>
       <c r="C211" s="5">
-        <v>9.6068840000000364</v>
+        <v>9.606884399999899</v>
       </c>
       <c r="D211" s="5">
-        <v>9.3625685762743984</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>9.3625689838099611</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1300.988198</v>
+        <v>1300.9881981000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.0832709999999679</v>
+        <v>8.0832709000001159</v>
       </c>
       <c r="D212" s="5">
-        <v>7.7658593880449933</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.7658592874015886</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1302.3576169999999</v>
+        <v>1302.3576169</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3694189999998798</v>
+        <v>1.3694187999999485</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2704572004188286</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.2704570136981008</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1308.3226689999999</v>
+        <v>1308.3226686999999</v>
       </c>
       <c r="C214" s="5">
-        <v>5.9650520000000142</v>
+        <v>5.9650517999998556</v>
       </c>
       <c r="D214" s="5">
-        <v>5.6368259754866923</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.6368257821490575</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1316.7415559999999</v>
+        <v>1316.7415563</v>
       </c>
       <c r="C215" s="5">
-        <v>8.4188870000000406</v>
+        <v>8.4188876000000619</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0010822395497385</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>8.0010828320044034</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1319.615268</v>
+        <v>1319.6152685</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8737120000000687</v>
+        <v>2.8737121999999999</v>
       </c>
       <c r="D216" s="5">
-        <v>2.6505962992162901</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.6505964852970409</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1325.069076</v>
+        <v>1325.0690761000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.4538079999999809</v>
+        <v>5.4538076000001183</v>
       </c>
       <c r="D217" s="5">
-        <v>5.0737527958748529</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>5.0737524132839384</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1329.127706</v>
+        <v>1329.1277058000001</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0586299999999937</v>
+        <v>4.0586296999999831</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7381045947669778</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.7381043135008785</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1330.795509</v>
+        <v>1330.7955093999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.667803000000049</v>
+        <v>1.6678035999998428</v>
       </c>
       <c r="D219" s="5">
-        <v>1.5162078483193397</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.5162083977817709</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1334.7797499999999</v>
       </c>
       <c r="C220" s="5">
-        <v>3.9842409999998836</v>
+        <v>3.984240600000021</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6524072769684501</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.6524069031084849</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1340.5465380000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.7667880000001333</v>
       </c>
       <c r="D221" s="5">
         <v>5.3094714331757054</v>
       </c>
       <c r="E221" s="5">
-        <v>4.4116827752112675</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.4116827914759682</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1348.753289</v>
+        <v>1348.7532891000001</v>
       </c>
       <c r="C222" s="5">
-        <v>8.2067509999999402</v>
+        <v>8.2067511000000195</v>
       </c>
       <c r="D222" s="5">
-        <v>7.5988069488476251</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.5988070445795586</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1353.97514</v>
+        <v>1353.9751395000001</v>
       </c>
       <c r="C223" s="5">
-        <v>5.2218510000000151</v>
+        <v>5.2218503999999939</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7461536908110613</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.746153133445552</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1351.043314</v>
+        <v>1351.0433137</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.9318260000000009</v>
+        <v>-2.9318258000000696</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.5676930666068576</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.5676928944646793</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1355.6791479999999</v>
+        <v>1355.6791481</v>
       </c>
       <c r="C225" s="5">
-        <v>4.6358339999999316</v>
+        <v>4.6358344000000216</v>
       </c>
       <c r="D225" s="5">
-        <v>4.1961620471791417</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.1961624170518741</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1358.1665250000001</v>
+        <v>1358.1665253000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4873770000001514</v>
+        <v>2.4873772000000827</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2240944294588783</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2240946099320258</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1356.51755</v>
+        <v>1356.5175498000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.648975000000064</v>
+        <v>-1.6489755000000059</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4472524229474204</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.4472528585375843</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1356.6610880000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14353800000003503</v>
+        <v>0.14353819999996631</v>
       </c>
       <c r="D228" s="5">
-        <v>0.12705023828119</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.12705041542944162</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1359.2861370000001</v>
+        <v>1359.2861376000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.62504899999999</v>
+        <v>2.6250496000000112</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3467904691794716</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3467910112999313</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1351.8314640000001</v>
+        <v>1351.8314642</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.454672999999957</v>
+        <v>-7.454673400000047</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3861829699076944</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.3861832995715684</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1352.054286</v>
+        <v>1352.0542862</v>
       </c>
       <c r="C231" s="5">
         <v>0.222821999999951</v>
       </c>
       <c r="D231" s="5">
-        <v>0.19797507536896131</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.19797507533958481</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1342.885894</v>
+        <v>1342.8858941999999</v>
       </c>
       <c r="C232" s="5">
         <v>-9.1683920000000398</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8405673475986815</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-7.8405673464817855</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1334.488341</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.3975530000000163</v>
+        <v>-8.3975531999999475</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.2512504357080338</v>
+        <v>-7.2512506014681621</v>
       </c>
       <c r="E233" s="5">
         <v>-0.4519199317793543</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1315.710574</v>
+        <v>1315.7105735</v>
       </c>
       <c r="C234" s="5">
-        <v>-18.77776700000004</v>
+        <v>-18.777767499999982</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.637979260379275</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.637979645093115</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1300.1016569999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-15.608917000000019</v>
+        <v>-15.608916500000078</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.343057555223492</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-13.343057160044259</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1287.482647</v>
+        <v>1287.4826467</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.619009999999889</v>
+        <v>-12.6190102999999</v>
       </c>
       <c r="D236" s="5">
-        <v>-11.045306204715622</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-11.045306453446679</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1272.0006639999999</v>
+        <v>1272.0006635</v>
       </c>
       <c r="C237" s="5">
-        <v>-15.481983000000128</v>
+        <v>-15.481983200000059</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.512877997327156</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-13.512878163453678</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1267.9515940000001</v>
+        <v>1267.9515941</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.0490699999998014</v>
+        <v>-4.0490694000000076</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7537024597802393</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.7537019147003692</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1263.092881</v>
+        <v>1263.0928807</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.8587130000000798</v>
+        <v>-4.8587133999999423</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5026411310889021</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.5026414936497394</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1256.5522120000001</v>
+        <v>1256.5522142</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.5406689999999799</v>
+        <v>-6.540666500000043</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.0399975257681593</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-6.0399952838809394</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1249.599925</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9522870000000694</v>
+        <v>-6.9522891999999956</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.4410331434555328</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.4410351091171876</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1247.072658</v>
+        <v>1247.0726572000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.527266999999938</v>
+        <v>-2.5272677999998905</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.4001379639766673</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.4001387153031017</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1250.4888060000001</v>
       </c>
       <c r="C243" s="5">
-        <v>3.4161480000000211</v>
+        <v>3.4161487999999736</v>
       </c>
       <c r="D243" s="5">
-        <v>3.3371813747258949</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>3.3371821702181892</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1255.7913140000001</v>
+        <v>1255.7913131</v>
       </c>
       <c r="C244" s="5">
-        <v>5.3025079999999889</v>
+        <v>5.3025070999999571</v>
       </c>
       <c r="D244" s="5">
-        <v>5.2087830076294139</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.2087821028176329</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1257.7961479999999</v>
+        <v>1257.7961476999999</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0048339999998461</v>
+        <v>2.0048345999998674</v>
       </c>
       <c r="D245" s="5">
-        <v>1.9326761857033636</v>
+        <v>1.932676770593833</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.74693615850782</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-5.7469361809883379</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1266.096027</v>
+        <v>1266.0960259999999</v>
       </c>
       <c r="C246" s="5">
-        <v>8.2998790000001463</v>
+        <v>8.2998783000000458</v>
       </c>
       <c r="D246" s="5">
-        <v>8.2122998646734668</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>8.2122991487618471</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.8115760000001</v>
+        <v>1268.8115754</v>
       </c>
       <c r="C247" s="5">
-        <v>2.71554900000001</v>
+        <v>2.7155494000000999</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6043646797017539</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.6043650699424159</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1275.0749659999999</v>
+        <v>1275.0749679999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.2633899999998448</v>
+        <v>6.263392599999861</v>
       </c>
       <c r="D248" s="5">
-        <v>6.0872136034243463</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.0872162022455267</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1282.928453</v>
+        <v>1282.9284522</v>
       </c>
       <c r="C249" s="5">
-        <v>7.8534870000000865</v>
+        <v>7.853484200000139</v>
       </c>
       <c r="D249" s="5">
-        <v>7.6466738236680376</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.6466709919896125</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1285.786329</v>
+        <v>1285.7863282000001</v>
       </c>
       <c r="C250" s="5">
         <v>2.8578760000000329</v>
       </c>
       <c r="D250" s="5">
-        <v>2.7061384974571556</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.7061384991653892</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1289.578287</v>
+        <v>1289.5782859999999</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7919580000000224</v>
+        <v>3.7919577999998637</v>
       </c>
       <c r="D251" s="5">
-        <v>3.5969333949332771</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.5969332044061497</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1296.1820700000001</v>
+        <v>1296.1820740000001</v>
       </c>
       <c r="C252" s="5">
-        <v>6.6037830000000213</v>
+        <v>6.6037880000001223</v>
       </c>
       <c r="D252" s="5">
-        <v>6.3211263784724636</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.321131305096217</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1297.843441</v>
+        <v>1297.8434408999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6613709999999173</v>
+        <v>1.6613668999998481</v>
       </c>
       <c r="D253" s="5">
-        <v>1.5489797538642325</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.5489758994257974</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1304.339524</v>
+        <v>1304.3395232</v>
       </c>
       <c r="C254" s="5">
-        <v>6.4960829999999987</v>
+        <v>6.4960823000001255</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1744875798249499</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.1744868965460498</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1311.121382</v>
+        <v>1311.1213823000001</v>
       </c>
       <c r="C255" s="5">
-        <v>6.7818580000000566</v>
+        <v>6.7818591000000197</v>
       </c>
       <c r="D255" s="5">
-        <v>6.4209047302014044</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.420905805668542</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1312.2502059999999</v>
+        <v>1312.2502052</v>
       </c>
       <c r="C256" s="5">
-        <v>1.128823999999895</v>
+        <v>1.1288228999999319</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0380591952356522</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0380581786494814</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1321.7351160000001</v>
+        <v>1321.7351149000001</v>
       </c>
       <c r="C257" s="5">
-        <v>9.4849100000001272</v>
+        <v>9.4849097000001166</v>
       </c>
       <c r="D257" s="5">
-        <v>9.0268204675081343</v>
+        <v>9.0268201762763631</v>
       </c>
       <c r="E257" s="5">
-        <v>5.0834126103556976</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>5.0834125479648495</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1325.8644569999999</v>
+        <v>1325.8644555000001</v>
       </c>
       <c r="C258" s="5">
-        <v>4.1293409999998403</v>
+        <v>4.1293405999999777</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8141133312913134</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.8141129586841904</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1332.39546</v>
+        <v>1332.3954590999999</v>
       </c>
       <c r="C259" s="5">
-        <v>6.5310030000000552</v>
+        <v>6.531003599999849</v>
       </c>
       <c r="D259" s="5">
-        <v>6.0738150718522954</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>6.0738156521126241</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1341.4001350000001</v>
+        <v>1341.4001393000001</v>
       </c>
       <c r="C260" s="5">
-        <v>9.0046750000001339</v>
+        <v>9.0046802000001662</v>
       </c>
       <c r="D260" s="5">
-        <v>8.4182562620227053</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.4182613113830804</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1353.6495279999999</v>
+        <v>1353.6495264</v>
       </c>
       <c r="C261" s="5">
-        <v>12.249392999999827</v>
+        <v>12.249387099999922</v>
       </c>
       <c r="D261" s="5">
-        <v>11.525630062012503</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>11.525624190060292</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1351.956921</v>
+        <v>1351.9569183999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.6926069999999527</v>
+        <v>-1.6926080000000638</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4902069623413783</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.4902078384658735</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1357.2779640000001</v>
+        <v>1357.2779611000001</v>
       </c>
       <c r="C263" s="5">
-        <v>5.3210430000001452</v>
+        <v>5.3210427000001346</v>
       </c>
       <c r="D263" s="5">
-        <v>4.8265608316047759</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.8265605630499531</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1363.1421539999999</v>
+        <v>1363.1421594000001</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8641899999997804</v>
+        <v>5.8641982999999982</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3096574222052162</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.3096651284274987</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1368.3000500000001</v>
+        <v>1368.3000503999999</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1578960000001643</v>
+        <v>5.1578909999998359</v>
       </c>
       <c r="D265" s="5">
-        <v>4.6362906885308197</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.6362860814756601</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1379.8302960000001</v>
+        <v>1379.8302971000001</v>
       </c>
       <c r="C266" s="5">
-        <v>11.530246000000034</v>
+        <v>11.530246700000134</v>
       </c>
       <c r="D266" s="5">
-        <v>10.594110694185787</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.594111364208203</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1372.392364</v>
+        <v>1372.3923683999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.4379320000000462</v>
+        <v>-7.4379287000001568</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.2801896747927461</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.2801869656746057</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1376.252434</v>
+        <v>1376.2524383</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8600699999999506</v>
+        <v>3.8600699000000986</v>
       </c>
       <c r="D268" s="5">
-        <v>3.427894806272791</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.427894704930079</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1385.7822839999999</v>
+        <v>1385.7822860000001</v>
       </c>
       <c r="C269" s="5">
-        <v>9.5298499999998967</v>
+        <v>9.5298477000001185</v>
       </c>
       <c r="D269" s="5">
-        <v>8.6332715667384541</v>
+        <v>8.63326937512916</v>
       </c>
       <c r="E269" s="5">
-        <v>4.8456886122408172</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.8456888508137785</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1393.877819</v>
+        <v>1393.8778150000001</v>
       </c>
       <c r="C270" s="5">
-        <v>8.0955350000001545</v>
+        <v>8.0955289999999422</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2399063940608688</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.2399008438548185</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1402.68048</v>
+        <v>1402.6804708</v>
       </c>
       <c r="C271" s="5">
-        <v>8.8026609999999437</v>
+        <v>8.8026557999999113</v>
       </c>
       <c r="D271" s="5">
-        <v>7.8471204470315303</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.8471156726236835</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1410.733275</v>
+        <v>1410.7332718</v>
       </c>
       <c r="C272" s="5">
-        <v>8.0527950000000601</v>
+        <v>8.052801000000045</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1109528001882083</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1109583149633337</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1417.4350199999999</v>
+        <v>1417.4350081</v>
       </c>
       <c r="C273" s="5">
-        <v>6.7017449999998462</v>
+        <v>6.7017362999999932</v>
       </c>
       <c r="D273" s="5">
-        <v>5.8519784807604669</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.8519706979441422</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1426.090899</v>
+        <v>1426.0908906</v>
       </c>
       <c r="C274" s="5">
-        <v>8.6558790000001409</v>
+        <v>8.6558824999999615</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5792712071900192</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.5792744413055502</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1431.3991490000001</v>
+        <v>1431.3991470000001</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3082500000000437</v>
+        <v>5.3082564000001184</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5592733383870598</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.5592789757965324</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1430.895154</v>
+        <v>1430.8951672999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.50399500000003172</v>
+        <v>-0.50397970000017267</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.42170219369758177</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.42168941726534737</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1444.0773799999999</v>
+        <v>1444.0773919999999</v>
       </c>
       <c r="C277" s="5">
-        <v>13.182225999999901</v>
+        <v>13.182224700000006</v>
       </c>
       <c r="D277" s="5">
-        <v>11.632802788788666</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.632801469186083</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1447.6782250000001</v>
+        <v>1447.6782404</v>
       </c>
       <c r="C278" s="5">
-        <v>3.6008450000001631</v>
+        <v>3.6008484000001317</v>
       </c>
       <c r="D278" s="5">
-        <v>3.0336112752803457</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.0336141535271199</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1448.528421</v>
+        <v>1448.5284376</v>
       </c>
       <c r="C279" s="5">
-        <v>0.85019599999986895</v>
+        <v>0.85019719999991139</v>
       </c>
       <c r="D279" s="5">
-        <v>0.70701973420774777</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.70702072780333136</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1456.8392940000001</v>
+        <v>1456.8393106000001</v>
       </c>
       <c r="C280" s="5">
         <v>8.3108730000001287</v>
       </c>
       <c r="D280" s="5">
-        <v>7.1064222176274505</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.1064221336016198</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1459.345137</v>
+        <v>1459.3451411000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5058429999999134</v>
+        <v>2.5058305000000018</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0837044822818784</v>
+        <v>2.0836939655564102</v>
       </c>
       <c r="E281" s="5">
-        <v>5.3083990067807951</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.3083991506585049</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1457.738241</v>
+        <v>1457.7382239999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6068960000000061</v>
+        <v>-1.6069171000001461</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3133563100923951</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3133734476753367</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1470.6709619999999</v>
+        <v>1470.6709255999999</v>
       </c>
       <c r="C283" s="5">
-        <v>12.932720999999901</v>
+        <v>12.932701599999973</v>
       </c>
       <c r="D283" s="5">
-        <v>11.18127441692771</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.181256954300656</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1476.779258</v>
+        <v>1476.7792308999999</v>
       </c>
       <c r="C284" s="5">
-        <v>6.1082960000001094</v>
+        <v>6.1083052999999836</v>
       </c>
       <c r="D284" s="5">
-        <v>5.0995355269624287</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.0995435984334536</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1475.9610399999999</v>
+        <v>1475.9609942</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.81821800000011535</v>
+        <v>-0.81823669999994308</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.66284455205071202</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.6628596670532394</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1480.947897</v>
+        <v>1480.9478795</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9868570000001</v>
+        <v>4.9868853000000399</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1306612224644601</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.1306852315076581</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1488.8454710000001</v>
+        <v>1488.8454853999999</v>
       </c>
       <c r="C287" s="5">
-        <v>7.8975740000000769</v>
+        <v>7.8976058999999168</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5904112157096018</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.590438701559731</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1491.6722299999999</v>
+        <v>1491.6722649000001</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8267589999998108</v>
+        <v>2.826779500000157</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3022925520458148</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3023094007891487</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1499.43498</v>
+        <v>1499.4350141</v>
       </c>
       <c r="C289" s="5">
-        <v>7.7627500000000964</v>
+        <v>7.7627491999999165</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4267505037321371</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.4267496676506441</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1507.980026</v>
+        <v>1507.9800978999999</v>
       </c>
       <c r="C290" s="5">
-        <v>8.5450459999999566</v>
+        <v>8.5450837999999294</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0570842547285961</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>7.0571162919204511</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1509.25344</v>
+        <v>1509.2534779</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2734140000000025</v>
+        <v>1.2733800000000883</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0180599198113205</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.0180325626019338</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1517.415158</v>
+        <v>1517.4151749</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1617180000000644</v>
+        <v>8.1616970000000038</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6858751328862764</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.6858572424444596</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1520.3837249999999</v>
+        <v>1520.3837211</v>
       </c>
       <c r="C293" s="5">
-        <v>2.9685669999998936</v>
+        <v>2.9685461999999916</v>
       </c>
       <c r="D293" s="5">
-        <v>2.3730229278102977</v>
+        <v>2.373006094612462</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1826012539760038</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.1826006940339999</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1521.2800580000001</v>
+        <v>1521.2800408000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.8963330000001406</v>
+        <v>0.89631970000004912</v>
       </c>
       <c r="D294" s="5">
-        <v>0.70975114225697578</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.70974057845774041</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1528.729153</v>
+        <v>1528.7291219000001</v>
       </c>
       <c r="C295" s="5">
-        <v>7.449094999999943</v>
+        <v>7.4490811000000576</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0367736338957423</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.0367621343008215</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1538.96417</v>
+        <v>1538.9638715999999</v>
       </c>
       <c r="C296" s="5">
-        <v>10.235016999999971</v>
+        <v>10.234749699999838</v>
       </c>
       <c r="D296" s="5">
-        <v>8.3366825747255966</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>8.3364569491174212</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1551.4658429999999</v>
+        <v>1551.4659111999999</v>
       </c>
       <c r="C297" s="5">
-        <v>12.501672999999982</v>
+        <v>12.502039599999989</v>
       </c>
       <c r="D297" s="5">
-        <v>10.195667109289118</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.195981636952499</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1560.571788</v>
+        <v>1560.5717701999999</v>
       </c>
       <c r="C298" s="5">
-        <v>9.1059450000000197</v>
+        <v>9.1058590000000095</v>
       </c>
       <c r="D298" s="5">
-        <v>7.2749681678724976</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.2748968971923178</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1563.7991179999999</v>
+        <v>1563.7992532000001</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2273299999999381</v>
+        <v>3.2274830000001202</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5100743264477421</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.5101947088422838</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1568.0291400000001</v>
+        <v>1568.0291199999999</v>
       </c>
       <c r="C300" s="5">
-        <v>4.23002200000019</v>
+        <v>4.2298667999998543</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2946872899911384</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.2945643144599801</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1576.2516559999999</v>
+        <v>1576.251833</v>
       </c>
       <c r="C301" s="5">
-        <v>8.2225159999998141</v>
+        <v>8.2227130000001125</v>
       </c>
       <c r="D301" s="5">
-        <v>6.4773217768741009</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.4774815524841989</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1581.7265629999999</v>
+        <v>1581.7266594</v>
       </c>
       <c r="C302" s="5">
-        <v>5.4749070000000302</v>
+        <v>5.4748263999999836</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2485989144994907</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.2485346819734149</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1589.602619</v>
+        <v>1589.6024812999999</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8760560000000623</v>
+        <v>7.8758218999998917</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1416754356025116</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.1414874739540881</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1592.360314</v>
+        <v>1592.360191</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7576950000000124</v>
+        <v>2.7577097000000776</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1017785154721524</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.1017900100096742</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1599.905945</v>
+        <v>1599.9059247</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5456309999999576</v>
+        <v>7.545733700000028</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8369420572812913</v>
+        <v>5.8370240456967037</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2304045809224986</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.2304035156641726</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1604.725725</v>
+        <v>1604.7258251000001</v>
       </c>
       <c r="C306" s="5">
-        <v>4.819780000000037</v>
+        <v>4.8199004000000514</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6755506902475865</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>3.6756440810244762</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1605.3941729999999</v>
+        <v>1605.3943247</v>
       </c>
       <c r="C307" s="5">
-        <v>0.66844799999989846</v>
+        <v>0.6684995999999046</v>
       </c>
       <c r="D307" s="5">
-        <v>0.50100640717147815</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.50104513905735448</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1603.824169</v>
+        <v>1603.823721</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5700039999999262</v>
+        <v>-1.5706036999999924</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1672548665366156</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.1676982209283482</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1607.4160159999999</v>
+        <v>1607.416266</v>
       </c>
       <c r="C309" s="5">
-        <v>3.5918469999999161</v>
+        <v>3.5925449999999728</v>
       </c>
       <c r="D309" s="5">
-        <v>2.720813204025152</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.7213492373638237</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1609.0028540000001</v>
+        <v>1609.0028440000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5868380000001707</v>
+        <v>1.586578000000145</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1910910016665888</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1908945970672491</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1610.9607309999999</v>
+        <v>1610.9609962</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9578769999998258</v>
+        <v>1.9581521999998586</v>
       </c>
       <c r="D311" s="5">
-        <v>1.4700037115660258</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.4702117300902096</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1620.927741</v>
+        <v>1620.9276536</v>
       </c>
       <c r="C312" s="5">
-        <v>9.967010000000073</v>
+        <v>9.966657400000031</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6823215307336934</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.6820391337996785</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1620.8527120000001</v>
+        <v>1620.8529646</v>
       </c>
       <c r="C313" s="5">
-        <v>-7.502899999985857E-2</v>
+        <v>-7.4689000000034866E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.5531088766913594E-2</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-5.5279511883743471E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1624.80711</v>
+        <v>1624.8070716</v>
       </c>
       <c r="C314" s="5">
-        <v>3.9543979999998555</v>
+        <v>3.9541070000000218</v>
       </c>
       <c r="D314" s="5">
-        <v>2.967248097095565</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.9670263337351344</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1632.151728</v>
+        <v>1632.1511072000001</v>
       </c>
       <c r="C315" s="5">
-        <v>7.3446180000000822</v>
+        <v>7.3440356000000975</v>
       </c>
       <c r="D315" s="5">
-        <v>5.561273239142861</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.5608213661307637</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1632.5675719999999</v>
+        <v>1632.5670272</v>
       </c>
       <c r="C316" s="5">
-        <v>0.41584399999987909</v>
+        <v>0.41591999999991458</v>
       </c>
       <c r="D316" s="5">
-        <v>0.30616802020069223</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.30622417081231923</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1640.148809</v>
+        <v>1640.148721</v>
       </c>
       <c r="C317" s="5">
-        <v>7.581237000000101</v>
+        <v>7.5816938000000391</v>
       </c>
       <c r="D317" s="5">
-        <v>5.7170524324433813</v>
+        <v>5.7174077106633359</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5153268619175106</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5153226623337854</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1639.859876</v>
+        <v>1639.8603175000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.28893300000004274</v>
+        <v>-0.28840349999995851</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.21119050936090344</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.21080386614750202</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1640.562156</v>
+        <v>1640.5628557</v>
       </c>
       <c r="C319" s="5">
-        <v>0.70227999999997337</v>
+        <v>0.70253819999993539</v>
       </c>
       <c r="D319" s="5">
-        <v>0.51511951496538977</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.51530921102258542</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1639.191789</v>
+        <v>1639.1914631</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3703669999999875</v>
+        <v>-1.3713926000000356</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.99777174183313111</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.99851463303615162</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1648.701082</v>
+        <v>1648.7015732</v>
       </c>
       <c r="C321" s="5">
-        <v>9.5092930000000706</v>
+        <v>9.5101101000000199</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1879182025436306</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.1885571503105705</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1645.339817</v>
+        <v>1645.3397198</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.3612650000000031</v>
+        <v>-3.3618533999999727</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.4192353507335951</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.4196533945082699</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1641.8864120000001</v>
+        <v>1641.8868743</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4534049999999752</v>
+        <v>-3.4528454999999667</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4898078451769945</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.4894092512365629</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1653.6397019999999</v>
+        <v>1653.6398759000001</v>
       </c>
       <c r="C324" s="5">
-        <v>11.753289999999879</v>
+        <v>11.753001600000061</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9364913304967217</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.9362607282594588</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1653.9375359999999</v>
+        <v>1653.9380529</v>
       </c>
       <c r="C325" s="5">
-        <v>0.29783399999996618</v>
+        <v>0.298176999999896</v>
       </c>
       <c r="D325" s="5">
-        <v>0.21634401472241382</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.21659339126998134</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1664.870592</v>
+        <v>1664.8703941000001</v>
       </c>
       <c r="C326" s="5">
-        <v>10.933056000000079</v>
+        <v>10.93234120000011</v>
       </c>
       <c r="D326" s="5">
-        <v>8.2272296395328617</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>8.2266693767887524</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1657.323361</v>
+        <v>1657.3222917999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.5472310000000107</v>
+        <v>-7.5481023000002097</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3062665156981881</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.3068645260189058</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1659.756793</v>
+        <v>1659.7553201000001</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4334320000000389</v>
+        <v>2.43302830000016</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7762471510237576</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.7759512479260442</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1659.357025</v>
+        <v>1659.3553446999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.39976799999999457</v>
+        <v>-0.39997540000013032</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.28864868153740675</v>
+        <v>-0.28879849025383875</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1711264182005188</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.1710293983761222</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1667.862486</v>
+        <v>1667.8608572000001</v>
       </c>
       <c r="C330" s="5">
-        <v>8.5054609999999684</v>
+        <v>8.5055125000001226</v>
       </c>
       <c r="D330" s="5">
-        <v>6.3273100397437387</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.3273560265646678</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1671.2278470000001</v>
+        <v>1671.2335578</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3653610000001208</v>
+        <v>3.3727005999999164</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4483753792488683</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.4537770535586034</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1681.0365959999999</v>
+        <v>1681.0350807</v>
       </c>
       <c r="C332" s="5">
-        <v>9.808748999999807</v>
+        <v>9.801522900000009</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2748843470435087</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.269325252147496</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1676.4973930000001</v>
+        <v>1676.4974175</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.5392029999998158</v>
+        <v>-4.5376631999999972</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1925964814317198</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.1915323426920383</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1681.913638</v>
+        <v>1681.9140190000001</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4162449999998898</v>
+        <v>5.4166015000000698</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9464630338557294</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.9467273665418023</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1687.0655919999999</v>
+        <v>1687.0673866</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1519539999999324</v>
+        <v>5.1533675999999105</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7383439227977489</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.7393861402167605</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1684.9400450000001</v>
+        <v>1684.9418593</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1255469999998695</v>
+        <v>-2.1255272999999306</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.5014565384719458</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.5014411328625354</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1685.110868</v>
+        <v>1685.1126114000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17082299999992756</v>
+        <v>0.17075210000007246</v>
       </c>
       <c r="D337" s="5">
-        <v>0.12172655092894669</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.12167586913187645</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1704.349923</v>
+        <v>1704.347876</v>
       </c>
       <c r="C338" s="5">
-        <v>19.239055000000008</v>
+        <v>19.235264599999937</v>
       </c>
       <c r="D338" s="5">
-        <v>14.594409033413157</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>14.591334778968147</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1701.5825440000001</v>
+        <v>1701.5819851000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.7673789999998917</v>
+        <v>-2.7658908999999312</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.9311515841876847</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.930124696564528</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1705.036398</v>
+        <v>1705.0343370000001</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4538539999998648</v>
+        <v>3.4523518999999396</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4631242499774553</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.4620418595315607</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1707.0732499999999</v>
+        <v>1707.0657205</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0368519999999535</v>
+        <v>2.0313834999999472</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4429873291265105</v>
+        <v>1.439089555298434</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8755851984294978</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.8752356119734923</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1713.1242480000001</v>
+        <v>1713.1197012</v>
       </c>
       <c r="C342" s="5">
-        <v>6.0509980000001633</v>
+        <v>6.053980700000011</v>
       </c>
       <c r="D342" s="5">
-        <v>4.337508863922257</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.3397083304900441</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1723.1497280000001</v>
+        <v>1723.1602757999999</v>
       </c>
       <c r="C343" s="5">
-        <v>10.025480000000016</v>
+        <v>10.0405745999999</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2530973406858434</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.2643920924844396</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1732.850508</v>
+        <v>1732.8469917</v>
       </c>
       <c r="C344" s="5">
-        <v>9.7007799999998952</v>
+        <v>9.6867159000000811</v>
       </c>
       <c r="D344" s="5">
-        <v>6.9687660839043541</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.9583045166974555</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1733.0483650000001</v>
+        <v>1733.0486572</v>
       </c>
       <c r="C345" s="5">
-        <v>0.19785700000011275</v>
+        <v>0.20166549999999006</v>
       </c>
       <c r="D345" s="5">
-        <v>0.13710216687747856</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.13974318544320852</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1739.8003639999999</v>
+        <v>1739.8032403</v>
       </c>
       <c r="C346" s="5">
-        <v>6.7519989999998415</v>
+        <v>6.7545830999999907</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7767234328149444</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.7785901050226176</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1749.902566</v>
+        <v>1749.9070234999999</v>
       </c>
       <c r="C347" s="5">
-        <v>10.102202000000034</v>
+        <v>10.103783199999953</v>
       </c>
       <c r="D347" s="5">
-        <v>7.1947232517423299</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.1958733035469402</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1752.44444</v>
+        <v>1752.4494936999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5418740000000071</v>
+        <v>2.5424702000000252</v>
       </c>
       <c r="D348" s="5">
-        <v>1.7570899441949672</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.7575008582480178</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1758.9503139999999</v>
+        <v>1758.9562853</v>
       </c>
       <c r="C349" s="5">
-        <v>6.5058739999999489</v>
+        <v>6.5067916000000423</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5470464939435296</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.5476875869043809</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1762.6330359999999</v>
+        <v>1762.6304676</v>
       </c>
       <c r="C350" s="5">
-        <v>3.6827220000000125</v>
+        <v>3.674182299999984</v>
       </c>
       <c r="D350" s="5">
-        <v>2.5415798887897134</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.5356097525993215</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1766.437725</v>
+        <v>1766.4299583</v>
       </c>
       <c r="C351" s="5">
-        <v>3.8046890000000531</v>
+        <v>3.7994906999999785</v>
       </c>
       <c r="D351" s="5">
-        <v>2.6212043166861321</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.6175842918284342</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1770.1031829999999</v>
+        <v>1770.1052222000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6654579999999441</v>
+        <v>3.6752639000001182</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5186839034399</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.5255104569886777</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1778.1414600000001</v>
+        <v>1778.1332258</v>
       </c>
       <c r="C353" s="5">
-        <v>8.0382770000001074</v>
+        <v>8.02800359999992</v>
       </c>
       <c r="D353" s="5">
-        <v>5.5875476530117707</v>
+        <v>5.580220777450462</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1631611297289206</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1631382111746884</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1777.483776</v>
+        <v>1777.4562456000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.65768400000001748</v>
+        <v>-0.67698019999988901</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.44294410123976169</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.45591482036906328</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1784.620146</v>
+        <v>1784.6412108</v>
       </c>
       <c r="C355" s="5">
-        <v>7.1363699999999426</v>
+        <v>7.1849651999998514</v>
       </c>
       <c r="D355" s="5">
-        <v>4.9256699201472687</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.9600391017072365</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1786.598195</v>
+        <v>1786.5958788999999</v>
       </c>
       <c r="C356" s="5">
-        <v>1.9780490000000555</v>
+        <v>1.9546680999999353</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3382021512979625</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3222732498819445</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1796.601762</v>
+        <v>1796.6004605999999</v>
       </c>
       <c r="C357" s="5">
-        <v>10.003566999999975</v>
+        <v>10.004581700000017</v>
       </c>
       <c r="D357" s="5">
-        <v>6.9299009862658689</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.9306349650511523</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1800.7037969999999</v>
+        <v>1800.7041302</v>
       </c>
       <c r="C358" s="5">
-        <v>4.1020349999998871</v>
+        <v>4.1036696000001029</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7745322045951148</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.7756537767046785</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1805.842621</v>
+        <v>1805.8708286000001</v>
       </c>
       <c r="C359" s="5">
-        <v>5.1388240000001133</v>
+        <v>5.1666984000000866</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4788093261279629</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.4979774793031604</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1810.649306</v>
+        <v>1810.6529373000001</v>
       </c>
       <c r="C360" s="5">
-        <v>4.8066850000000159</v>
+        <v>4.7821086999999807</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2412664476725306</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.2244008326311357</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1815.133671</v>
+        <v>1815.1408428</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4843650000000252</v>
+        <v>4.4879054999998971</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0128130164492006</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.0152180861438449</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1818.59617</v>
+        <v>1818.592095</v>
       </c>
       <c r="C362" s="5">
-        <v>3.4624989999999798</v>
+        <v>3.451252199999999</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3132566132463728</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3056547980384146</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1817.782146</v>
+        <v>1817.7653127000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.81402400000001762</v>
+        <v>-0.82678229999987707</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.53581305364498455</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.54419114806966151</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1823.724952</v>
+        <v>1823.7273316999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.9428060000000187</v>
+        <v>5.9620189999998274</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9944300349403994</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.007615595956171</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1828.150343</v>
+        <v>1828.1383948</v>
       </c>
       <c r="C365" s="5">
-        <v>4.4253909999999905</v>
+        <v>4.4110631000000922</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9510589085922412</v>
+        <v>2.9413730438721197</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8124243275897687</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.8122284806585407</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1834.4852539999999</v>
+        <v>1834.4330417000001</v>
       </c>
       <c r="C366" s="5">
-        <v>6.33491099999992</v>
+        <v>6.2946469000000889</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2384158242786407</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.2109927286745119</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1843.27782</v>
+        <v>1843.3041086000001</v>
       </c>
       <c r="C367" s="5">
-        <v>8.7925660000000789</v>
+        <v>8.8710668999999598</v>
       </c>
       <c r="D367" s="5">
-        <v>5.9055855318477679</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>5.9598956360140232</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1835.673542</v>
+        <v>1835.6758873000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.6042780000000221</v>
+        <v>-7.6282212999999501</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.839697711240154</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.8545234656947596</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1692.867158</v>
+        <v>1692.8694323</v>
       </c>
       <c r="C369" s="5">
-        <v>-142.80638399999998</v>
+        <v>-142.80645500000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.161912647102199</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.161882753503427</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1704.109989</v>
+        <v>1704.114881</v>
       </c>
       <c r="C370" s="5">
-        <v>11.242831000000024</v>
+        <v>11.245448699999997</v>
       </c>
       <c r="D370" s="5">
-        <v>8.2672011980402971</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>8.2691854202507251</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1717.0303630000001</v>
+        <v>1717.0895943</v>
       </c>
       <c r="C371" s="5">
-        <v>12.920374000000038</v>
+        <v>12.974713300000076</v>
       </c>
       <c r="D371" s="5">
-        <v>9.4874231731541627</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>9.5289816193695245</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1733.153116</v>
+        <v>1733.1669872</v>
       </c>
       <c r="C372" s="5">
-        <v>16.122752999999875</v>
+        <v>16.07739289999995</v>
       </c>
       <c r="D372" s="5">
-        <v>11.868415564803225</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>11.832857329308389</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1746.2220150000001</v>
+        <v>1746.2390233000001</v>
       </c>
       <c r="C373" s="5">
-        <v>13.068899000000101</v>
+        <v>13.072036100000105</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4335082886231056</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.4357888098997265</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1753.437455</v>
+        <v>1753.4319187999999</v>
       </c>
       <c r="C374" s="5">
-        <v>7.2154399999999441</v>
+        <v>7.1928954999998496</v>
       </c>
       <c r="D374" s="5">
-        <v>5.0726875763382973</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.0564269183564603</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1774.2262390000001</v>
+        <v>1774.1809579000001</v>
       </c>
       <c r="C375" s="5">
-        <v>20.788784000000078</v>
+        <v>20.749039100000118</v>
       </c>
       <c r="D375" s="5">
-        <v>15.19261090394437</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.161700234120312</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1788.938703</v>
+        <v>1788.9057327999999</v>
       </c>
       <c r="C376" s="5">
-        <v>14.712463999999954</v>
+        <v>14.724774899999829</v>
       </c>
       <c r="D376" s="5">
-        <v>10.417407672620872</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.426804673487133</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1812.852891</v>
+        <v>1812.8050585999999</v>
       </c>
       <c r="C377" s="5">
-        <v>23.914187999999967</v>
+        <v>23.899325800000042</v>
       </c>
       <c r="D377" s="5">
-        <v>17.274946187603678</v>
+        <v>17.263751237085678</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.83677209910957284</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.83874045004549425</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1822.692732</v>
+        <v>1822.5978519</v>
       </c>
       <c r="C378" s="5">
-        <v>9.8398409999999785</v>
+        <v>9.7927933000000849</v>
       </c>
       <c r="D378" s="5">
-        <v>6.7113907624423597</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.6785234738442112</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1820.4446359999999</v>
+        <v>1820.4807954</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.2480960000000323</v>
+        <v>-2.1170564999999897</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4700721630601099</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.385001356153015</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1850.944949</v>
+        <v>1850.9827325000001</v>
       </c>
       <c r="C380" s="5">
-        <v>30.500313000000006</v>
+        <v>30.501937100000077</v>
       </c>
       <c r="D380" s="5">
-        <v>22.065326944434595</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>22.066132763111447</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1863.92256</v>
+        <v>1863.9708809000001</v>
       </c>
       <c r="C381" s="5">
-        <v>12.977611000000024</v>
+        <v>12.9881484</v>
       </c>
       <c r="D381" s="5">
-        <v>8.7457650218463847</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.7529569547810659</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1881.158688</v>
+        <v>1881.2135214</v>
       </c>
       <c r="C382" s="5">
-        <v>17.236128000000008</v>
+        <v>17.242640499999879</v>
       </c>
       <c r="D382" s="5">
-        <v>11.678819292241416</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.683140463861207</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1888.3926269999999</v>
+        <v>1888.5139064</v>
       </c>
       <c r="C383" s="5">
-        <v>7.2339389999999639</v>
+        <v>7.3003850000000057</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7134241518594022</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.7575050961752519</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1907.444714</v>
+        <v>1907.4926782</v>
       </c>
       <c r="C384" s="5">
-        <v>19.052087000000029</v>
+        <v>18.978771800000004</v>
       </c>
       <c r="D384" s="5">
-        <v>12.801780713200106</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.748898895011273</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1915.6006400000001</v>
+        <v>1915.6428692</v>
       </c>
       <c r="C385" s="5">
-        <v>8.1559260000001359</v>
+        <v>8.1501909999999498</v>
       </c>
       <c r="D385" s="5">
-        <v>5.2534094401500475</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.2494930410923679</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1941.2246190000001</v>
+        <v>1941.1954091</v>
       </c>
       <c r="C386" s="5">
-        <v>25.623978999999963</v>
+        <v>25.552539900000056</v>
       </c>
       <c r="D386" s="5">
-        <v>17.286980101815018</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>17.234786943233239</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1978.3732649999999</v>
+        <v>1978.2388481</v>
       </c>
       <c r="C387" s="5">
-        <v>37.148645999999871</v>
+        <v>37.043439000000035</v>
       </c>
       <c r="D387" s="5">
-        <v>25.54208239974227</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>25.462416303147961</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1988.2468249999999</v>
+        <v>1988.0852844999999</v>
       </c>
       <c r="C388" s="5">
-        <v>9.8735599999999977</v>
+        <v>9.8464363999999023</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1560517035395002</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.1391034710585046</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2001.0351470000001</v>
+        <v>2000.8564312000001</v>
       </c>
       <c r="C389" s="5">
-        <v>12.788322000000107</v>
+        <v>12.771146700000145</v>
       </c>
       <c r="D389" s="5">
-        <v>7.9973329921327219</v>
+        <v>7.9868819654997258</v>
       </c>
       <c r="E389" s="5">
-        <v>10.380448239029239</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>10.373502198037187</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2004.807683</v>
+        <v>2004.6238625000001</v>
       </c>
       <c r="C390" s="5">
-        <v>3.7725359999999455</v>
+        <v>3.7674312999999984</v>
       </c>
       <c r="D390" s="5">
-        <v>2.2859572719130083</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.2830380116910742</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2028.7551269999999</v>
+        <v>2028.7804874999999</v>
       </c>
       <c r="C391" s="5">
-        <v>23.947443999999905</v>
+        <v>24.156624999999849</v>
       </c>
       <c r="D391" s="5">
-        <v>15.314241979151788</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.458513458719203</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2039.497924</v>
+        <v>2039.7449445</v>
       </c>
       <c r="C392" s="5">
-        <v>10.74279700000011</v>
+        <v>10.964457000000039</v>
       </c>
       <c r="D392" s="5">
-        <v>6.5426872769388522</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.6816376739330607</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2058.7835490000002</v>
+        <v>2058.9447971999998</v>
       </c>
       <c r="C393" s="5">
-        <v>19.285625000000209</v>
+        <v>19.199852699999838</v>
       </c>
       <c r="D393" s="5">
-        <v>11.95643492006746</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.898959672160213</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2065.9178630000001</v>
+        <v>2066.1001617000002</v>
       </c>
       <c r="C394" s="5">
-        <v>7.1343139999999039</v>
+        <v>7.1553645000003598</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2385443397072287</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.2509512815036343</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2067.133546</v>
+        <v>2067.3620471999998</v>
       </c>
       <c r="C395" s="5">
-        <v>1.215682999999899</v>
+        <v>1.2618854999996074</v>
       </c>
       <c r="D395" s="5">
-        <v>0.70842617120372431</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.73537559080525394</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2089.175917</v>
+        <v>2089.3084036</v>
       </c>
       <c r="C396" s="5">
-        <v>22.042371000000003</v>
+        <v>21.946356400000241</v>
       </c>
       <c r="D396" s="5">
-        <v>13.57368359040294</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.50948222540107</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2094.0186899999999</v>
+        <v>2094.1019752000002</v>
       </c>
       <c r="C397" s="5">
-        <v>4.8427729999998519</v>
+        <v>4.7935716000001776</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8173753128237777</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.7882102420886623</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2102.7699130000001</v>
+        <v>2102.7172912999999</v>
       </c>
       <c r="C398" s="5">
-        <v>8.7512230000002091</v>
+        <v>8.6153160999997453</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1318748026663918</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.0501593505139386</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2101.3049700000001</v>
+        <v>2101.0024850999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.4649429999999484</v>
+        <v>-1.7148062000001119</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.83281168232803848</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.97424540843470409</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2099.3364940000001</v>
+        <v>2098.9031525999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.9684760000000097</v>
+        <v>-2.0993324999999459</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.1183709509002049</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.1924785643178226</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2100.29898</v>
+        <v>2099.6860283999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.96248599999989892</v>
+        <v>0.78287580000005619</v>
       </c>
       <c r="D401" s="5">
-        <v>0.55155524458823102</v>
+        <v>0.44851073930727292</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9606241623900926</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.9393647469612612</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2112.1729719999998</v>
+        <v>2111.8809326999999</v>
       </c>
       <c r="C402" s="5">
-        <v>11.873991999999816</v>
+        <v>12.194904299999962</v>
       </c>
       <c r="D402" s="5">
-        <v>6.9991466331029262</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.1965600573971056</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2110.6357520000001</v>
+        <v>2110.6740125000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.5372199999997065</v>
+        <v>-1.2069201999997858</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.86986151053353167</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.68363730677775125</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2113.2306760000001</v>
+        <v>2113.9219373000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.5949239999999918</v>
+        <v>3.2479247999999643</v>
       </c>
       <c r="D404" s="5">
-        <v>1.4853588663460648</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.8622799667927792</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2113.3724710000001</v>
+        <v>2113.8149573999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.14179500000000189</v>
+        <v>-0.10697990000016944</v>
       </c>
       <c r="D405" s="5">
-        <v>8.0548143694469942E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-6.071187000568079E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2110.1570000000002</v>
+        <v>2110.5580580000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-3.2154709999999795</v>
+        <v>-3.2568993999998384</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.8105843938687083</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-1.8333341494310096</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2111.2412220000001</v>
+        <v>2111.6048142</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0842219999999543</v>
+        <v>1.0467561999998907</v>
       </c>
       <c r="D407" s="5">
-        <v>0.61831866878014896</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.59678031758831906</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2106.789354</v>
+        <v>2106.9859752000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.4518680000001041</v>
+        <v>-4.6188389999997526</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.5012385770675882</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.5934826205306849</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2100.933137</v>
+        <v>2100.9992898999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.8562170000000151</v>
+        <v>-5.9866853000003175</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.2850991287919018</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.3568382512081385</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2104.0496779999999</v>
+        <v>2103.9117482000001</v>
       </c>
       <c r="C410" s="5">
-        <v>3.1165409999998701</v>
+        <v>2.9124583000002531</v>
       </c>
       <c r="D410" s="5">
-        <v>1.7946849355541028</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.6762118014735705</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2099.85572</v>
+        <v>2099.3155832000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.1939579999998386</v>
+        <v>-4.5961649999999281</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.3658853676909231</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.5902272889332112</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2101.891779</v>
+        <v>2101.0795644</v>
       </c>
       <c r="C412" s="5">
-        <v>2.0360590000000229</v>
+        <v>1.7639811999997619</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1697673820712184</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.0129908550269739</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2101.2013870000001</v>
+        <v>2100.0202724999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.69039199999997436</v>
+        <v>-1.059291900000062</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.39344336328472895</v>
+        <v>-0.60332384954521201</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2965644824533022E-2</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.5918765733502482E-2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2103.9861740000001</v>
+        <v>2103.7344945</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7847870000000512</v>
+        <v>3.7142220000000634</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6020412884132584</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.143160132492028</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2104.7311679999998</v>
+        <v>2104.8224166999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.74499399999967864</v>
+        <v>1.0879221999998663</v>
       </c>
       <c r="D415" s="5">
-        <v>0.42573278238664525</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.62233435569785112</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2108.2518300000002</v>
+        <v>2109.5402945999999</v>
       </c>
       <c r="C416" s="5">
-        <v>3.5206620000003568</v>
+        <v>4.7178779000000759</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0258550556055299</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.7231618945305902</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2102.204749</v>
+        <v>2102.937958</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.047081000000162</v>
+        <v>-6.6023365999999442</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.3881668882536298</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.691722089116023</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2106.0078990000002</v>
+        <v>2106.6210458</v>
       </c>
       <c r="C418" s="5">
-        <v>3.803150000000187</v>
+        <v>3.6830878000000666</v>
       </c>
       <c r="D418" s="5">
-        <v>2.192681477274383</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.1220448243354673</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2110.9986570000001</v>
+        <v>2111.4613331</v>
       </c>
       <c r="C419" s="5">
-        <v>4.9907579999999143</v>
+        <v>4.8402873</v>
       </c>
       <c r="D419" s="5">
-        <v>2.88108483313958</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.7922964525119776</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2096.8962710000001</v>
+        <v>2097.1366081000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-14.102386000000024</v>
+        <v>-14.324724999999944</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.728435499362341</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-7.8441168128963739</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2110.9511859999998</v>
+        <v>2110.9709799000002</v>
       </c>
       <c r="C421" s="5">
-        <v>14.05491499999971</v>
+        <v>13.834371800000099</v>
       </c>
       <c r="D421" s="5">
-        <v>8.3465084016959281</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.2097760673313758</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2114.1331970000001</v>
+        <v>2113.8989465</v>
       </c>
       <c r="C422" s="5">
-        <v>3.1820110000003297</v>
+        <v>2.9279665999997633</v>
       </c>
       <c r="D422" s="5">
-        <v>1.8239312126873353</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.6771845344281777</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2115.173045</v>
+        <v>2114.3821306</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0398479999998926</v>
+        <v>0.48318410000001677</v>
       </c>
       <c r="D423" s="5">
-        <v>0.59182588157520311</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.27463488981642747</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2117.5701800000002</v>
+        <v>2116.3524668999999</v>
       </c>
       <c r="C424" s="5">
-        <v>2.3971350000001621</v>
+        <v>1.9703362999998717</v>
       </c>
       <c r="D424" s="5">
-        <v>1.3684743320551362</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.1239971868399312</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2118.7044489999998</v>
+        <v>2116.8732034</v>
       </c>
       <c r="C425" s="5">
-        <v>1.1342689999996765</v>
+        <v>0.52073650000011185</v>
       </c>
       <c r="D425" s="5">
-        <v>0.64467280692366291</v>
+        <v>0.29566443035078382</v>
       </c>
       <c r="E425" s="5">
-        <v>0.83300259119807318</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.80251277193326143</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2116.4684219999999</v>
+        <v>2116.3625906000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.2360269999999218</v>
+        <v>-0.5106127999997625</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.2591242150912785</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.28906933156810366</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2113.9111750000002</v>
+        <v>2114.1148876000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.5572469999997338</v>
+        <v>-2.2477030000000013</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4403170150769862</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.2670530909046351</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2112.429764</v>
+        <v>2114.3024897999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.4814110000002074</v>
+        <v>0.18760219999967376</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.83771605157236806</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.10653751453304494</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2122.5646459999998</v>
+        <v>2123.6030314</v>
       </c>
       <c r="C429" s="5">
-        <v>10.134881999999834</v>
+        <v>9.3005416000000878</v>
       </c>
       <c r="D429" s="5">
-        <v>5.9116608014859295</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.4082455325302536</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2125.6725540000002</v>
+        <v>2126.4814114999999</v>
       </c>
       <c r="C430" s="5">
-        <v>3.1079080000004069</v>
+        <v>2.8783800999999585</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7712869693809363</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.6386877153067747</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2123.3292200000001</v>
+        <v>2123.8450858000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.3433340000001408</v>
+        <v>-2.6363256999998157</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3148843748431616</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.4776090745511228</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2122.1999949999999</v>
+        <v>2122.4425965</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.1292250000001332</v>
+        <v>-1.4024893000000702</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.63631839366550258</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.78955291378092207</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2125.7891749999999</v>
+        <v>2125.7329568</v>
       </c>
       <c r="C433" s="5">
-        <v>3.5891799999999421</v>
+        <v>3.2903602999999748</v>
       </c>
       <c r="D433" s="5">
-        <v>2.0484903204189608</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.8762689786564257</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2123.0571850000001</v>
+        <v>2122.6873433000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.7319899999997688</v>
+        <v>-3.0456134999999449</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5313437656674589</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.705799308203837</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2127.8960280000001</v>
+        <v>2127.8735016999999</v>
       </c>
       <c r="C435" s="5">
-        <v>4.8388429999999971</v>
+        <v>5.1861583999998402</v>
       </c>
       <c r="D435" s="5">
-        <v>2.7695704153899658</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.9715645543050728</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2127.5556179999999</v>
+        <v>2127.4447408000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.34041000000024724</v>
+        <v>-0.42876089999981559</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.19180108877677737</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.24152904800809338</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2134.7591120000002</v>
+        <v>2134.9536256000001</v>
       </c>
       <c r="C437" s="5">
-        <v>7.2034940000003189</v>
+        <v>7.5088848000000326</v>
       </c>
       <c r="D437" s="5">
-        <v>4.1394899510878158</v>
+        <v>4.3186338872386987</v>
       </c>
       <c r="E437" s="5">
-        <v>0.75775849753738633</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.854109833832295</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2143.7398079999998</v>
+        <v>2132.7118894999999</v>
       </c>
       <c r="C438" s="5">
-        <v>8.9806959999996252</v>
+        <v>-2.2417361000002529</v>
       </c>
       <c r="D438" s="5">
-        <v>5.1667274269789232</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-1.2527682392656447</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2153.6562899999999</v>
+        <v>2135.1528103000001</v>
       </c>
       <c r="C439" s="5">
-        <v>9.9164820000000873</v>
+        <v>2.4409208000001854</v>
       </c>
       <c r="D439" s="5">
-        <v>5.6943699941183423</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.3820965336345914</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2165.227249</v>
+        <v>2135.3456357</v>
       </c>
       <c r="C440" s="5">
-        <v>11.57095900000013</v>
+        <v>0.19282539999994697</v>
       </c>
       <c r="D440" s="5">
-        <v>6.6412143317749361</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.10842570430928955</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2180.7026580000002</v>
+        <v>2146.2356488999999</v>
       </c>
       <c r="C441" s="5">
-        <v>15.475409000000127</v>
+        <v>10.890013199999885</v>
       </c>
       <c r="D441" s="5">
-        <v>8.9220050922376615</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.2944697786920578</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2174.4428699999999</v>
+        <v>2141.0421193000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-6.2597880000002988</v>
+        <v>-5.1935295999996924</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.3907777168957542</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>-2.8654615095740854</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2193.4876610000001</v>
+        <v>2159.6536781999998</v>
       </c>
       <c r="C443" s="5">
-        <v>19.044791000000259</v>
+        <v>18.611558899999636</v>
       </c>
       <c r="D443" s="5">
-        <v>11.031530791790868</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>10.944768504515935</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>2202.5066619999998</v>
+        <v>2165.7644832000001</v>
       </c>
       <c r="C444" s="5">
-        <v>9.0190009999996619</v>
+        <v>6.1108050000002549</v>
       </c>
       <c r="D444" s="5">
-        <v>5.0471852537832262</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>3.4487788305370692</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>2172.7371416000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>6.9726584000000003</v>
+      </c>
+      <c r="D445" s="5">
+        <v>3.9325380072582128</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE600000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>