--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A0ABA46E-07A2-485C-B24D-0059DBC28DEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{732C054B-15FE-463C-8F76-4790104E982A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CAF54B99-3923-4CAC-87E1-501416FC40E1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{81247067-4DE6-47B6-A101-67BF33A6E1FF}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E83E4E76-4ACB-4D5D-A1DB-10DA625CD45E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A54F7A78-08C4-4891-BF0A-F9F3445AC352}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>616.35830710000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>620.26317714000004</v>
       </c>
       <c r="C7" s="5">
         <v>3.9048700399999916</v>
       </c>
       <c r="D7" s="5">
         <v>7.8730476691466711</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>627.16139608000003</v>
       </c>
       <c r="C8" s="5">
         <v>6.8982189399999925</v>
       </c>
       <c r="D8" s="5">
         <v>14.19309022798647</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>635.92294417999994</v>
       </c>
       <c r="C9" s="5">
         <v>8.7615480999999136</v>
       </c>
       <c r="D9" s="5">
         <v>18.114201326941568</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>642.76224291000005</v>
       </c>
       <c r="C10" s="5">
         <v>6.8392987300001096</v>
       </c>
       <c r="D10" s="5">
         <v>13.697353165080116</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>656.65957414000002</v>
       </c>
       <c r="C11" s="5">
         <v>13.897331229999963</v>
       </c>
       <c r="D11" s="5">
         <v>29.26444256230085</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>654.18443164999996</v>
       </c>
       <c r="C12" s="5">
         <v>-2.4751424900000529</v>
       </c>
       <c r="D12" s="5">
         <v>-4.4305501325101577</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>659.21690316000002</v>
       </c>
       <c r="C13" s="5">
         <v>5.0324715100000503</v>
       </c>
       <c r="D13" s="5">
         <v>9.6320568172671983</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>663.94789859000002</v>
       </c>
       <c r="C14" s="5">
         <v>4.7309954300000072</v>
       </c>
       <c r="D14" s="5">
         <v>8.9602251399459441</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>666.78795149999996</v>
       </c>
       <c r="C15" s="5">
         <v>2.8400529099999403</v>
       </c>
       <c r="D15" s="5">
         <v>5.2555286461975825</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>670.38540167999997</v>
       </c>
       <c r="C16" s="5">
         <v>3.5974501800000098</v>
       </c>
       <c r="D16" s="5">
         <v>6.6698433178400185</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>672.15886439999997</v>
       </c>
       <c r="C17" s="5">
         <v>1.7734627199999977</v>
       </c>
       <c r="D17" s="5">
         <v>3.221123848283769</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>658.69558031999998</v>
       </c>
       <c r="C18" s="5">
         <v>-13.463284079999994</v>
       </c>
       <c r="D18" s="5">
         <v>-21.557066254069067</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>662.60410502000002</v>
       </c>
       <c r="C19" s="5">
         <v>3.9085247000000436</v>
       </c>
       <c r="D19" s="5">
         <v>7.3575204101861136</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>664.78891523000004</v>
       </c>
       <c r="C20" s="5">
         <v>2.1848102100000233</v>
       </c>
       <c r="D20" s="5">
         <v>4.0293216864723869</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>660.09011012999997</v>
       </c>
       <c r="C21" s="5">
         <v>-4.6988051000000723</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1596608247440408</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>664.31773125999996</v>
       </c>
       <c r="C22" s="5">
         <v>4.2276211299999886</v>
       </c>
       <c r="D22" s="5">
         <v>7.9621241284729694</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>664.26402183000005</v>
       </c>
       <c r="C23" s="5">
         <v>-5.3709429999912572E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-9.6975680691835375E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>661.45454761999997</v>
       </c>
       <c r="C24" s="5">
         <v>-2.8094742100000758</v>
       </c>
       <c r="D24" s="5">
         <v>-4.9589310281474503</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>663.57718632000001</v>
       </c>
       <c r="C25" s="5">
         <v>2.1226387000000386</v>
       </c>
       <c r="D25" s="5">
         <v>3.9195553300294117</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>662.56900254000004</v>
       </c>
       <c r="C26" s="5">
         <v>-1.0081837799999676</v>
       </c>
       <c r="D26" s="5">
         <v>-1.8080217841312973</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>663.07295610000006</v>
       </c>
       <c r="C27" s="5">
         <v>0.50395356000001357</v>
       </c>
       <c r="D27" s="5">
         <v>0.9165544107483381</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>665.25041209999995</v>
       </c>
       <c r="C28" s="5">
         <v>2.1774559999998928</v>
       </c>
       <c r="D28" s="5">
         <v>4.0126218681183046</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>664.28416224</v>
       </c>
       <c r="C29" s="5">
         <v>-0.96624985999994806</v>
       </c>
       <c r="D29" s="5">
         <v>-1.729096005045605</v>
       </c>
       <c r="E29" s="5">
         <v>-1.1715537169965429</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>665.55706888999998</v>
       </c>
       <c r="C30" s="5">
         <v>1.2729066499999817</v>
       </c>
       <c r="D30" s="5">
         <v>2.3238393369999777</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>666.65563537000003</v>
       </c>
       <c r="C31" s="5">
         <v>1.098566480000045</v>
       </c>
       <c r="D31" s="5">
         <v>1.9987971684767736</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>667.81295506000004</v>
       </c>
       <c r="C32" s="5">
         <v>1.1573196900000084</v>
       </c>
       <c r="D32" s="5">
         <v>2.1032160472119754</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>668.37894835999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.56599329999994552</v>
       </c>
       <c r="D33" s="5">
         <v>1.0217934854384714</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>670.07562465000001</v>
       </c>
       <c r="C34" s="5">
         <v>1.6966762900000276</v>
       </c>
       <c r="D34" s="5">
         <v>3.0890854476031127</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>670.31860975999996</v>
       </c>
       <c r="C35" s="5">
         <v>0.2429851099999496</v>
       </c>
       <c r="D35" s="5">
         <v>0.43601701741204923</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>672.33309258999998</v>
       </c>
       <c r="C36" s="5">
         <v>2.0144828300000199</v>
       </c>
       <c r="D36" s="5">
         <v>3.6665237469496681</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>672.37319371000001</v>
       </c>
       <c r="C37" s="5">
         <v>4.0101120000031187E-2</v>
       </c>
       <c r="D37" s="5">
         <v>7.1597149809221605E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>673.06989504000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.69670132999999623</v>
       </c>
       <c r="D38" s="5">
         <v>1.250529769933717</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>681.03051734999997</v>
       </c>
       <c r="C39" s="5">
         <v>7.9606223099999625</v>
       </c>
       <c r="D39" s="5">
         <v>15.153432667906364</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>679.24875376</v>
       </c>
       <c r="C40" s="5">
         <v>-1.7817635899999686</v>
       </c>
       <c r="D40" s="5">
         <v>-3.094746173243379</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>684.32174974999998</v>
       </c>
       <c r="C41" s="5">
         <v>5.0729959899999812</v>
       </c>
       <c r="D41" s="5">
         <v>9.3397098487055139</v>
       </c>
       <c r="E41" s="5">
         <v>3.0164180706088617</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>687.07441900000003</v>
       </c>
       <c r="C42" s="5">
         <v>2.7526692500000536</v>
       </c>
       <c r="D42" s="5">
         <v>4.9352088088351342</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>689.8173845</v>
       </c>
       <c r="C43" s="5">
         <v>2.7429654999999684</v>
       </c>
       <c r="D43" s="5">
         <v>4.8972902722321576</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>691.26871217999997</v>
       </c>
       <c r="C44" s="5">
         <v>1.451327679999963</v>
       </c>
       <c r="D44" s="5">
         <v>2.554137241384824</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>698.44723681000005</v>
       </c>
       <c r="C45" s="5">
         <v>7.1785246300000836</v>
       </c>
       <c r="D45" s="5">
         <v>13.198438500029596</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>702.56865807999998</v>
       </c>
       <c r="C46" s="5">
         <v>4.121421269999928</v>
       </c>
       <c r="D46" s="5">
         <v>7.3153927205847236</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>705.61933078000004</v>
       </c>
       <c r="C47" s="5">
         <v>3.0506727000000637</v>
       </c>
       <c r="D47" s="5">
         <v>5.3368624163461664</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>710.88926827</v>
       </c>
       <c r="C48" s="5">
         <v>5.2699374899999611</v>
       </c>
       <c r="D48" s="5">
         <v>9.3396947325854462</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>713.81838555000002</v>
       </c>
       <c r="C49" s="5">
         <v>2.929117280000014</v>
       </c>
       <c r="D49" s="5">
         <v>5.0580316604156739</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>719.71055345000002</v>
       </c>
       <c r="C50" s="5">
         <v>5.892167900000004</v>
       </c>
       <c r="D50" s="5">
         <v>10.36762454512079</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>721.86113422999995</v>
       </c>
       <c r="C51" s="5">
         <v>2.1505807799999275</v>
       </c>
       <c r="D51" s="5">
         <v>3.6452641812034559</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>722.56593338000005</v>
       </c>
       <c r="C52" s="5">
         <v>0.70479915000009896</v>
       </c>
       <c r="D52" s="5">
         <v>1.1779488885001355</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>725.16930352999998</v>
       </c>
       <c r="C53" s="5">
         <v>2.6033701499999324</v>
       </c>
       <c r="D53" s="5">
         <v>4.4102556969320972</v>
       </c>
       <c r="E53" s="5">
         <v>5.9690567770091629</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>733.97929914999997</v>
       </c>
       <c r="C54" s="5">
         <v>8.8099956199999951</v>
       </c>
       <c r="D54" s="5">
         <v>15.593334511309219</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>734.06339687000002</v>
       </c>
       <c r="C55" s="5">
         <v>8.4097720000045229E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.13758001653678686</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>740.19013442999994</v>
       </c>
       <c r="C56" s="5">
         <v>6.1267375599999241</v>
       </c>
       <c r="D56" s="5">
         <v>10.488398627678897</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>754.50027005000004</v>
       </c>
       <c r="C57" s="5">
         <v>14.310135620000096</v>
       </c>
       <c r="D57" s="5">
         <v>25.832633717255927</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>749.31658347999996</v>
       </c>
       <c r="C58" s="5">
         <v>-5.1836865700000772</v>
       </c>
       <c r="D58" s="5">
         <v>-7.9399223807412262</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>754.50976663999995</v>
       </c>
       <c r="C59" s="5">
         <v>5.1931831599999896</v>
       </c>
       <c r="D59" s="5">
         <v>8.6411260420008684</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>765.97709262000001</v>
       </c>
       <c r="C60" s="5">
         <v>11.467325980000055</v>
       </c>
       <c r="D60" s="5">
         <v>19.842536280607458</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>771.43371931000001</v>
       </c>
       <c r="C61" s="5">
         <v>5.4566266900000073</v>
       </c>
       <c r="D61" s="5">
         <v>8.8915133977022229</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>774.00784582000006</v>
       </c>
       <c r="C62" s="5">
         <v>2.5741265100000419</v>
       </c>
       <c r="D62" s="5">
         <v>4.0784799238670733</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>772.82962455999996</v>
       </c>
       <c r="C63" s="5">
         <v>-1.1782212600001003</v>
       </c>
       <c r="D63" s="5">
         <v>-1.8114649460586385</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>779.19707700000004</v>
       </c>
       <c r="C64" s="5">
         <v>6.3674524400000792</v>
       </c>
       <c r="D64" s="5">
         <v>10.347536031389183</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>783.74588014000005</v>
       </c>
       <c r="C65" s="5">
         <v>4.5488031400000182</v>
       </c>
       <c r="D65" s="5">
         <v>7.2347329476188271</v>
       </c>
       <c r="E65" s="5">
         <v>8.0776415003861004</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>784.40110539</v>
       </c>
       <c r="C66" s="5">
         <v>0.65522524999994403</v>
       </c>
       <c r="D66" s="5">
         <v>1.0078467528424673</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>789.64087967</v>
       </c>
       <c r="C67" s="5">
         <v>5.239774280000006</v>
       </c>
       <c r="D67" s="5">
         <v>8.3171238489458954</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>793.59671973000002</v>
       </c>
       <c r="C68" s="5">
         <v>3.9558400600000141</v>
       </c>
       <c r="D68" s="5">
         <v>6.1800399864637257</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>794.87781532999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.2810955999999578</v>
       </c>
       <c r="D69" s="5">
         <v>1.9544405783539442</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>798.44826928999998</v>
       </c>
       <c r="C70" s="5">
         <v>3.5704539600000089</v>
       </c>
       <c r="D70" s="5">
         <v>5.5253720271379647</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>801.09860139</v>
       </c>
       <c r="C71" s="5">
         <v>2.6503321000000142</v>
       </c>
       <c r="D71" s="5">
         <v>4.0567544243452769</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>796.10661365999999</v>
       </c>
       <c r="C72" s="5">
         <v>-4.9919877300000053</v>
       </c>
       <c r="D72" s="5">
         <v>-7.2266797352158125</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>805.42058124000005</v>
       </c>
       <c r="C73" s="5">
         <v>9.3139675800000532</v>
       </c>
       <c r="D73" s="5">
         <v>14.978832727922287</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>809.64945602</v>
       </c>
       <c r="C74" s="5">
         <v>4.2288747799999555</v>
       </c>
       <c r="D74" s="5">
         <v>6.485791591301493</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>817.30759849000003</v>
       </c>
       <c r="C75" s="5">
         <v>7.6581424700000298</v>
       </c>
       <c r="D75" s="5">
         <v>11.959795792417616</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>823.03648638000004</v>
       </c>
       <c r="C76" s="5">
         <v>5.72888789000001</v>
       </c>
       <c r="D76" s="5">
         <v>8.7433288840871537</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>827.12359803000004</v>
       </c>
       <c r="C77" s="5">
         <v>4.0871116499999971</v>
       </c>
       <c r="D77" s="5">
         <v>6.1245534707520699</v>
       </c>
       <c r="E77" s="5">
         <v>5.5346661448799406</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>826.02015968000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1034383500000331</v>
       </c>
       <c r="D78" s="5">
         <v>-1.5891863041011201</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>830.31661116999999</v>
       </c>
       <c r="C79" s="5">
         <v>4.2964514899999813</v>
       </c>
       <c r="D79" s="5">
         <v>6.42335749428804</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>833.60003445999996</v>
       </c>
       <c r="C80" s="5">
         <v>3.2834232899999733</v>
       </c>
       <c r="D80" s="5">
         <v>4.8498877225178205</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>836.98452592000001</v>
       </c>
       <c r="C81" s="5">
         <v>3.3844914600000493</v>
       </c>
       <c r="D81" s="5">
         <v>4.982390980644702</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>841.47595682999997</v>
       </c>
       <c r="C82" s="5">
         <v>4.4914309099999628</v>
       </c>
       <c r="D82" s="5">
         <v>6.6329421555298751</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>840.35298174000002</v>
       </c>
       <c r="C83" s="5">
         <v>-1.1229750899999544</v>
       </c>
       <c r="D83" s="5">
         <v>-1.5897339827130152</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>851.88758447999999</v>
       </c>
       <c r="C84" s="5">
         <v>11.534602739999968</v>
       </c>
       <c r="D84" s="5">
         <v>17.773212491461532</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>859.23586158000001</v>
       </c>
       <c r="C85" s="5">
         <v>7.3482771000000184</v>
       </c>
       <c r="D85" s="5">
         <v>10.856527514507519</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>861.27775784000005</v>
       </c>
       <c r="C86" s="5">
         <v>2.0418962600000441</v>
       </c>
       <c r="D86" s="5">
         <v>2.8892605523007209</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>875.76730211999995</v>
       </c>
       <c r="C87" s="5">
         <v>14.489544279999905</v>
       </c>
       <c r="D87" s="5">
         <v>22.164756076578286</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>881.57031439000002</v>
       </c>
       <c r="C88" s="5">
         <v>5.8030122700000675</v>
       </c>
       <c r="D88" s="5">
         <v>8.2477244348740477</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>884.08334519000005</v>
       </c>
       <c r="C89" s="5">
         <v>2.5130308000000241</v>
       </c>
       <c r="D89" s="5">
         <v>3.4749011260200025</v>
       </c>
       <c r="E89" s="5">
         <v>6.8864855622138954</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>891.66999965000002</v>
       </c>
       <c r="C90" s="5">
         <v>7.586654459999977</v>
       </c>
       <c r="D90" s="5">
         <v>10.797854228925052</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>897.13649820000001</v>
       </c>
       <c r="C91" s="5">
         <v>5.466498549999983</v>
       </c>
       <c r="D91" s="5">
         <v>7.6099538860061378</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>904.81125643999997</v>
       </c>
       <c r="C92" s="5">
         <v>7.6747582399999601</v>
       </c>
       <c r="D92" s="5">
         <v>10.762725325044364</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>918.41107550000004</v>
       </c>
       <c r="C93" s="5">
         <v>13.599819060000073</v>
       </c>
       <c r="D93" s="5">
         <v>19.605020764406088</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>925.76962320999996</v>
       </c>
       <c r="C94" s="5">
         <v>7.3585477099999252</v>
       </c>
       <c r="D94" s="5">
         <v>10.049929275631907</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>932.80088044000001</v>
       </c>
       <c r="C95" s="5">
         <v>7.0312572300000511</v>
       </c>
       <c r="D95" s="5">
         <v>9.5045717572543644</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>932.33303488000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.46784556000000066</v>
       </c>
       <c r="D96" s="5">
         <v>-0.60020160349526508</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>944.16352225000003</v>
       </c>
       <c r="C97" s="5">
         <v>11.830487370000014</v>
       </c>
       <c r="D97" s="5">
         <v>16.335895698694447</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>949.45349966000003</v>
       </c>
       <c r="C98" s="5">
         <v>5.2899774100000059</v>
       </c>
       <c r="D98" s="5">
         <v>6.9344859610386056</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>953.22216491999995</v>
       </c>
       <c r="C99" s="5">
         <v>3.7686652599999206</v>
       </c>
       <c r="D99" s="5">
         <v>4.8685327737625572</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>960.78024576999996</v>
       </c>
       <c r="C100" s="5">
         <v>7.5580808500000103</v>
       </c>
       <c r="D100" s="5">
         <v>9.9408762764423351</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>968.37322676999997</v>
       </c>
       <c r="C101" s="5">
         <v>7.5929810000000089</v>
       </c>
       <c r="D101" s="5">
         <v>9.9067847678713683</v>
       </c>
       <c r="E101" s="5">
         <v>9.5341555791761845</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>981.94692614999997</v>
       </c>
       <c r="C102" s="5">
         <v>13.573699379999994</v>
       </c>
       <c r="D102" s="5">
         <v>18.179703224983101</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>986.00617479000005</v>
       </c>
       <c r="C103" s="5">
         <v>4.059248640000078</v>
       </c>
       <c r="D103" s="5">
         <v>5.0750091652413287</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>989.11368315000004</v>
       </c>
       <c r="C104" s="5">
         <v>3.1075083599999971</v>
       </c>
       <c r="D104" s="5">
         <v>3.8481828669013174</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>991.77989986</v>
       </c>
       <c r="C105" s="5">
         <v>2.6662167099999579</v>
       </c>
       <c r="D105" s="5">
         <v>3.2830631937747157</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>996.54177171000003</v>
       </c>
       <c r="C106" s="5">
         <v>4.7618718500000341</v>
       </c>
       <c r="D106" s="5">
         <v>5.9162176510971998</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1002.5637774</v>
       </c>
       <c r="C107" s="5">
         <v>6.0220056900000145</v>
       </c>
       <c r="D107" s="5">
         <v>7.4974155343761728</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1006.2971712999999</v>
       </c>
       <c r="C108" s="5">
         <v>3.7333938999998963</v>
       </c>
       <c r="D108" s="5">
         <v>4.5612842003950105</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1010.3778686000001</v>
       </c>
       <c r="C109" s="5">
         <v>4.0806973000001108</v>
       </c>
       <c r="D109" s="5">
         <v>4.9762066325423238</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1011.5149197</v>
       </c>
       <c r="C110" s="5">
         <v>1.1370510999998942</v>
       </c>
       <c r="D110" s="5">
         <v>1.3588366500004279</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1025.5811351</v>
       </c>
       <c r="C111" s="5">
         <v>14.066215400000033</v>
       </c>
       <c r="D111" s="5">
         <v>18.024662978373307</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1028.5013343999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.920199299999922</v>
       </c>
       <c r="D112" s="5">
         <v>3.4708530878803101</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1034.4412159999999</v>
       </c>
       <c r="C113" s="5">
         <v>5.9398816000000352</v>
       </c>
       <c r="D113" s="5">
         <v>7.1547628910922922</v>
       </c>
       <c r="E113" s="5">
         <v>6.8225749539120528</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1039.022937</v>
       </c>
       <c r="C114" s="5">
         <v>4.5817210000000159</v>
       </c>
       <c r="D114" s="5">
         <v>5.4464166514054169</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1043.952411</v>
       </c>
       <c r="C115" s="5">
         <v>4.9294740000000274</v>
       </c>
       <c r="D115" s="5">
         <v>5.8441354975248272</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1049.1532314000001</v>
       </c>
       <c r="C116" s="5">
         <v>5.2008204000001115</v>
       </c>
       <c r="D116" s="5">
         <v>6.1447825534810097</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1048.7404314</v>
       </c>
       <c r="C117" s="5">
         <v>-0.41280000000006112</v>
       </c>
       <c r="D117" s="5">
         <v>-0.47113178089933649</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1049.5941068</v>
       </c>
       <c r="C118" s="5">
         <v>0.85367539999992914</v>
       </c>
       <c r="D118" s="5">
         <v>0.98118581640740388</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1052.3317536</v>
       </c>
       <c r="C119" s="5">
         <v>2.7376467999999932</v>
       </c>
       <c r="D119" s="5">
         <v>3.1752428109036446</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1058.3513886999999</v>
       </c>
       <c r="C120" s="5">
         <v>6.0196350999999595</v>
       </c>
       <c r="D120" s="5">
         <v>7.0844733776222801</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1060.1195998999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.7682111999999961</v>
       </c>
       <c r="D121" s="5">
         <v>2.023392333119256</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.0906198</v>
       </c>
       <c r="C122" s="5">
         <v>1.9710199000001012</v>
       </c>
       <c r="D122" s="5">
         <v>2.2540483129195765</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1066.2589793</v>
       </c>
       <c r="C123" s="5">
         <v>4.1683594999999514</v>
       </c>
       <c r="D123" s="5">
         <v>4.8126108674927393</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1070.6218163999999</v>
       </c>
       <c r="C124" s="5">
         <v>4.3628370999999788</v>
       </c>
       <c r="D124" s="5">
         <v>5.0220880009063107</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1079.3937481999999</v>
       </c>
       <c r="C125" s="5">
         <v>8.7719317999999475</v>
       </c>
       <c r="D125" s="5">
         <v>10.287352941708438</v>
       </c>
       <c r="E125" s="5">
         <v>4.3455859554613729</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1090.2489905</v>
       </c>
       <c r="C126" s="5">
         <v>10.8552423000001</v>
       </c>
       <c r="D126" s="5">
         <v>12.758564601685563</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1091.1330281999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.884037699999908</v>
       </c>
       <c r="D127" s="5">
         <v>0.97738143752930107</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1098.8854639000001</v>
       </c>
       <c r="C128" s="5">
         <v>7.7524357000002055</v>
       </c>
       <c r="D128" s="5">
         <v>8.8671164030928331</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1101.8198978</v>
       </c>
       <c r="C129" s="5">
         <v>2.9344338999999309</v>
       </c>
       <c r="D129" s="5">
         <v>3.2519327474640036</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1107.8249397</v>
       </c>
       <c r="C130" s="5">
         <v>6.0050418999999238</v>
       </c>
       <c r="D130" s="5">
         <v>6.7397846258212768</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1118.7769504</v>
       </c>
       <c r="C131" s="5">
         <v>10.952010700000073</v>
       </c>
       <c r="D131" s="5">
         <v>12.530038683749956</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1122.7889937</v>
       </c>
       <c r="C132" s="5">
         <v>4.0120432999999593</v>
       </c>
       <c r="D132" s="5">
         <v>4.3892165324485477</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1129.4912681999999</v>
       </c>
       <c r="C133" s="5">
         <v>6.7022744999999304</v>
       </c>
       <c r="D133" s="5">
         <v>7.403089256594475</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1134.5246299</v>
       </c>
       <c r="C134" s="5">
         <v>5.0333617000001141</v>
       </c>
       <c r="D134" s="5">
         <v>5.4806042859352866</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1135.6549989</v>
       </c>
       <c r="C135" s="5">
         <v>1.1303689999999733</v>
       </c>
       <c r="D135" s="5">
         <v>1.2021780880401289</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1137.4020794</v>
       </c>
       <c r="C136" s="5">
         <v>1.7470805000000382</v>
       </c>
       <c r="D136" s="5">
         <v>1.8617684466703199</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1138.5730673</v>
       </c>
       <c r="C137" s="5">
         <v>1.1709879000000001</v>
       </c>
       <c r="D137" s="5">
         <v>1.2424538398521978</v>
       </c>
       <c r="E137" s="5">
         <v>5.4826442341997739</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1139.0365337000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.46346640000001571</v>
       </c>
       <c r="D138" s="5">
         <v>0.48956587058537337</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1135.6061357999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.4303979000001164</v>
       </c>
       <c r="D139" s="5">
         <v>-3.554733536493393</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1133.0281888</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5779469999999947</v>
       </c>
       <c r="D140" s="5">
         <v>-2.6903716646300646</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1126.1490795</v>
       </c>
       <c r="C141" s="5">
         <v>-6.8791092999999819</v>
       </c>
       <c r="D141" s="5">
         <v>-7.0472900901532913</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1123.4822669</v>
       </c>
       <c r="C142" s="5">
         <v>-2.6668125999999575</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8049766487255545</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1120.7884398000001</v>
       </c>
       <c r="C143" s="5">
         <v>-2.6938270999999077</v>
       </c>
       <c r="D143" s="5">
         <v>-2.839654283789339</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1112.8342854</v>
       </c>
       <c r="C144" s="5">
         <v>-7.9541544000001068</v>
       </c>
       <c r="D144" s="5">
         <v>-8.191634659228308</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1112.6178110000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21647439999992457</v>
       </c>
       <c r="D145" s="5">
         <v>-0.23318075227563018</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1101.5819836000001</v>
       </c>
       <c r="C146" s="5">
         <v>-11.035827400000016</v>
       </c>
       <c r="D146" s="5">
         <v>-11.27422576430307</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1090.1401353000001</v>
       </c>
       <c r="C147" s="5">
         <v>-11.441848299999947</v>
       </c>
       <c r="D147" s="5">
         <v>-11.77613954223683</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1088.5696536</v>
       </c>
       <c r="C148" s="5">
         <v>-1.570481700000073</v>
       </c>
       <c r="D148" s="5">
         <v>-1.7151163699610339</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1083.9707163</v>
       </c>
       <c r="C149" s="5">
         <v>-4.5989372999999887</v>
       </c>
       <c r="D149" s="5">
         <v>-4.953545869650644</v>
       </c>
       <c r="E149" s="5">
         <v>-4.795682645952926</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1077.8491044</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1216119000000617</v>
       </c>
       <c r="D150" s="5">
         <v>-6.5702934597962841</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1075.6103756</v>
       </c>
       <c r="C151" s="5">
         <v>-2.2387287999999899</v>
       </c>
       <c r="D151" s="5">
         <v>-2.4641636733806704</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1075.2960421</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31433349999997517</v>
       </c>
       <c r="D152" s="5">
         <v>-0.35012168240925456</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1076.8375398999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.5414977999998882</v>
       </c>
       <c r="D153" s="5">
         <v>1.73389657133316</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1077.9177316</v>
       </c>
       <c r="C154" s="5">
         <v>1.080191700000114</v>
       </c>
       <c r="D154" s="5">
         <v>1.210401225704083</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1074.9834503</v>
       </c>
       <c r="C155" s="5">
         <v>-2.934281300000066</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2181441615236506</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1074.9314434</v>
       </c>
       <c r="C156" s="5">
         <v>-5.2006899999923917E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-5.8039662560527283E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1080.8918191</v>
       </c>
       <c r="C157" s="5">
         <v>5.960375699999986</v>
       </c>
       <c r="D157" s="5">
         <v>6.8605870495040966</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1076.1009455000001</v>
       </c>
       <c r="C158" s="5">
         <v>-4.7908735999999408</v>
       </c>
       <c r="D158" s="5">
         <v>-5.1910366809822079</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1072.2724291</v>
       </c>
       <c r="C159" s="5">
         <v>-3.8285164000001259</v>
       </c>
       <c r="D159" s="5">
         <v>-4.1867623492090722</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.4731850999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.2007559999999557</v>
       </c>
       <c r="D160" s="5">
         <v>1.3520957561247826</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1069.0374222999999</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4357628000000204</v>
       </c>
       <c r="D161" s="5">
         <v>-4.8474363936633846</v>
       </c>
       <c r="E161" s="5">
         <v>-1.3776473640333298</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1067.880701</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1567212999998446</v>
       </c>
       <c r="D162" s="5">
         <v>-1.290726321996416</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1064.8899144</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9907866000000922</v>
       </c>
       <c r="D163" s="5">
         <v>-3.3095211118678525</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1064.4324426000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.45747179999989385</v>
       </c>
       <c r="D164" s="5">
         <v>-0.51429816817125662</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1064.9474908</v>
       </c>
       <c r="C165" s="5">
         <v>0.51504819999991014</v>
       </c>
       <c r="D165" s="5">
         <v>0.58219319815200343</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1064.8808160999999</v>
       </c>
       <c r="C166" s="5">
         <v>-6.6674700000021403E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-7.5104261390679383E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1060.498503</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130999999194</v>
       </c>
       <c r="D167" s="5">
         <v>-4.828113390390576</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1061.3683297</v>
       </c>
       <c r="C168" s="5">
         <v>0.86982669999997597</v>
       </c>
       <c r="D168" s="5">
         <v>0.9886988206630587</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1065.9011315</v>
       </c>
       <c r="C169" s="5">
         <v>4.5328018000000156</v>
       </c>
       <c r="D169" s="5">
         <v>5.2469658648986561</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1067.3159125</v>
       </c>
       <c r="C170" s="5">
         <v>1.4147809999999481</v>
       </c>
       <c r="D170" s="5">
         <v>1.60445089696577</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1072.1836644</v>
       </c>
       <c r="C171" s="5">
         <v>4.8677519000000302</v>
       </c>
       <c r="D171" s="5">
         <v>5.6122807117371609</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.8330195999999432</v>
       </c>
       <c r="D172" s="5">
         <v>4.3753223841665356</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1082.9964467</v>
       </c>
       <c r="C173" s="5">
         <v>6.9797627000000375</v>
       </c>
       <c r="D173" s="5">
         <v>8.0678017426522253</v>
       </c>
       <c r="E173" s="5">
         <v>1.3057563850260356</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1088.8421191</v>
       </c>
       <c r="C174" s="5">
         <v>5.8456724000000122</v>
       </c>
       <c r="D174" s="5">
         <v>6.6730136604903345</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1090.7202325999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.8781134999999267</v>
       </c>
       <c r="D175" s="5">
         <v>2.0895961927452467</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
         <v>2.4041474000000562</v>
       </c>
       <c r="D176" s="5">
         <v>2.6773224142229379</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1104.0572371999999</v>
       </c>
       <c r="C177" s="5">
         <v>10.932857199999944</v>
       </c>
       <c r="D177" s="5">
         <v>12.684479037675889</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1104.9050242999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.84778710000000501</v>
       </c>
       <c r="D178" s="5">
         <v>0.92536157768530192</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1109.5589706999999</v>
       </c>
       <c r="C179" s="5">
         <v>4.6539463999999953</v>
       </c>
       <c r="D179" s="5">
         <v>5.1732481817591713</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1117.3787052</v>
       </c>
       <c r="C180" s="5">
         <v>7.8197345000000951</v>
       </c>
       <c r="D180" s="5">
         <v>8.7927655111434753</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1118.0434814</v>
       </c>
       <c r="C181" s="5">
         <v>0.6647762000000057</v>
       </c>
       <c r="D181" s="5">
         <v>0.71627188184295587</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1115.7874557</v>
       </c>
       <c r="C182" s="5">
         <v>-2.2560257000000092</v>
       </c>
       <c r="D182" s="5">
         <v>-2.3947073429241739</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1125.4908837999999</v>
       </c>
       <c r="C183" s="5">
         <v>9.7034280999998828</v>
       </c>
       <c r="D183" s="5">
         <v>10.949688125945944</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1128.0582770000001</v>
       </c>
       <c r="C184" s="5">
         <v>2.5673932000001969</v>
       </c>
       <c r="D184" s="5">
         <v>2.771964325326981</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1130.0887757999999</v>
       </c>
       <c r="C185" s="5">
         <v>2.0304987999998048</v>
       </c>
       <c r="D185" s="5">
         <v>2.1815062079780789</v>
       </c>
       <c r="E185" s="5">
         <v>4.3483364366979194</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1137.6761113</v>
       </c>
       <c r="C186" s="5">
         <v>7.5873355000001084</v>
       </c>
       <c r="D186" s="5">
         <v>8.3609814222891146</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1144.0882885000001</v>
       </c>
       <c r="C187" s="5">
         <v>6.4121772000000874</v>
       </c>
       <c r="D187" s="5">
         <v>6.9770978890275837</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1147.5724557999999</v>
       </c>
       <c r="C188" s="5">
         <v>3.4841672999998536</v>
       </c>
       <c r="D188" s="5">
         <v>3.7162746142183956</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1161.5961794</v>
       </c>
       <c r="C189" s="5">
         <v>14.023723600000039</v>
       </c>
       <c r="D189" s="5">
         <v>15.691302527767537</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1159.5431423</v>
       </c>
       <c r="C190" s="5">
         <v>-2.0530370999999832</v>
       </c>
       <c r="D190" s="5">
         <v>-2.1004169720642785</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1164.5808360999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.0376937999999427</v>
       </c>
       <c r="D191" s="5">
         <v>5.3398582968575026</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1171.8681806</v>
       </c>
       <c r="C192" s="5">
         <v>7.2873445000000174</v>
       </c>
       <c r="D192" s="5">
         <v>7.7728765713918957</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1176.1253908000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.2572102000001451</v>
       </c>
       <c r="D193" s="5">
         <v>4.4475757638091196</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1188.6108882999999</v>
       </c>
       <c r="C194" s="5">
         <v>12.485497499999838</v>
       </c>
       <c r="D194" s="5">
         <v>13.509691022084125</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1198.1093920999999</v>
       </c>
       <c r="C195" s="5">
         <v>9.4985037999999804</v>
       </c>
       <c r="D195" s="5">
         <v>10.022426833591958</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.5928728999999748</v>
       </c>
       <c r="D196" s="5">
         <v>7.8756062201552846</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1212.7709881000001</v>
       </c>
       <c r="C197" s="5">
         <v>7.0687231000001702</v>
       </c>
       <c r="D197" s="5">
         <v>7.2666381213549069</v>
       </c>
       <c r="E197" s="5">
         <v>7.3164351394843896</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1219.6898384000001</v>
       </c>
       <c r="C198" s="5">
         <v>6.918850300000031</v>
       </c>
       <c r="D198" s="5">
         <v>7.0649396357098881</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1226.5129195</v>
       </c>
       <c r="C199" s="5">
         <v>6.8230810999998539</v>
       </c>
       <c r="D199" s="5">
         <v>6.9233751964459689</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1236.2942957</v>
       </c>
       <c r="C200" s="5">
         <v>9.7813762000000679</v>
       </c>
       <c r="D200" s="5">
         <v>10.001056973490673</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1238.2918993000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.9976036000000477</v>
       </c>
       <c r="D201" s="5">
         <v>1.9562837755815909</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1245.0170301999999</v>
       </c>
       <c r="C202" s="5">
         <v>6.72513089999984</v>
       </c>
       <c r="D202" s="5">
         <v>6.7154063458542357</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1251.8523663000001</v>
       </c>
       <c r="C203" s="5">
         <v>6.8353361000001769</v>
       </c>
       <c r="D203" s="5">
         <v>6.790807509775787</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1256.0898193</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
         <v>4.1384171975527018</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1261.0752838000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.9854645000000346</v>
       </c>
       <c r="D205" s="5">
         <v>4.8682013362031151</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1269.0953072</v>
       </c>
       <c r="C206" s="5">
         <v>8.0200233999999</v>
       </c>
       <c r="D206" s="5">
         <v>7.904285052443738</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1266.3038179</v>
       </c>
       <c r="C207" s="5">
         <v>-2.7914892999999665</v>
       </c>
       <c r="D207" s="5">
         <v>-2.6078088325490634</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1277.1895704000001</v>
       </c>
       <c r="C208" s="5">
         <v>10.885752500000081</v>
       </c>
       <c r="D208" s="5">
         <v>10.817759563934693</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1283.9047338</v>
       </c>
       <c r="C209" s="5">
         <v>6.7151633999999376</v>
       </c>
       <c r="D209" s="5">
         <v>6.4950055502552617</v>
       </c>
       <c r="E209" s="5">
         <v>5.8653897890023288</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1283.2980428000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
         <v>-0.56557161028295555</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1292.9049272</v>
       </c>
       <c r="C211" s="5">
         <v>9.606884399999899</v>
       </c>
       <c r="D211" s="5">
         <v>9.3625689838099611</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1300.9881981000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.0832709000001159</v>
       </c>
       <c r="D212" s="5">
         <v>7.7658592874015886</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1302.3576169</v>
       </c>
       <c r="C213" s="5">
         <v>1.3694187999999485</v>
       </c>
       <c r="D213" s="5">
         <v>1.2704570136981008</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1308.3226686999999</v>
       </c>
       <c r="C214" s="5">
         <v>5.9650517999998556</v>
       </c>
       <c r="D214" s="5">
         <v>5.6368257821490575</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1316.7415563</v>
       </c>
       <c r="C215" s="5">
         <v>8.4188876000000619</v>
       </c>
       <c r="D215" s="5">
         <v>8.0010828320044034</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1319.6152685</v>
       </c>
       <c r="C216" s="5">
         <v>2.8737121999999999</v>
       </c>
       <c r="D216" s="5">
         <v>2.6505964852970409</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1325.0690761000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.4538076000001183</v>
       </c>
       <c r="D217" s="5">
         <v>5.0737524132839384</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1329.1277058000001</v>
       </c>
       <c r="C218" s="5">
         <v>4.0586296999999831</v>
       </c>
       <c r="D218" s="5">
         <v>3.7381043135008785</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1330.7955093999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.6678035999998428</v>
       </c>
       <c r="D219" s="5">
         <v>1.5162083977817709</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1334.7797499999999</v>
       </c>
       <c r="C220" s="5">
         <v>3.984240600000021</v>
       </c>
       <c r="D220" s="5">
         <v>3.6524069031084849</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1340.5465380000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.7667880000001333</v>
       </c>
       <c r="D221" s="5">
         <v>5.3094714331757054</v>
       </c>
       <c r="E221" s="5">
         <v>4.4116827914759682</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1348.7532891000001</v>
       </c>
       <c r="C222" s="5">
         <v>8.2067511000000195</v>
       </c>
       <c r="D222" s="5">
         <v>7.5988070445795586</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1353.9751395000001</v>
       </c>
       <c r="C223" s="5">
         <v>5.2218503999999939</v>
       </c>
       <c r="D223" s="5">
         <v>4.746153133445552</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1351.0433137</v>
       </c>
       <c r="C224" s="5">
         <v>-2.9318258000000696</v>
       </c>
       <c r="D224" s="5">
         <v>-2.5676928944646793</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1355.6791481</v>
       </c>
       <c r="C225" s="5">
         <v>4.6358344000000216</v>
       </c>
       <c r="D225" s="5">
         <v>4.1961624170518741</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1358.1665253000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.4873772000000827</v>
       </c>
       <c r="D226" s="5">
         <v>2.2240946099320258</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1356.5175498000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.6489755000000059</v>
       </c>
       <c r="D227" s="5">
         <v>-1.4472528585375843</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1356.6610880000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.14353819999996631</v>
       </c>
       <c r="D228" s="5">
         <v>0.12705041542944162</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1359.2861376000001</v>
       </c>
       <c r="C229" s="5">
         <v>2.6250496000000112</v>
       </c>
       <c r="D229" s="5">
         <v>2.3467910112999313</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1351.8314642</v>
       </c>
       <c r="C230" s="5">
         <v>-7.454673400000047</v>
       </c>
       <c r="D230" s="5">
         <v>-6.3861832995715684</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1352.0542862</v>
       </c>
       <c r="C231" s="5">
         <v>0.222821999999951</v>
       </c>
       <c r="D231" s="5">
         <v>0.19797507533958481</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1342.8858941999999</v>
       </c>
       <c r="C232" s="5">
         <v>-9.1683920000000398</v>
       </c>
       <c r="D232" s="5">
         <v>-7.8405673464817855</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1334.488341</v>
       </c>
       <c r="C233" s="5">
         <v>-8.3975531999999475</v>
       </c>
       <c r="D233" s="5">
         <v>-7.2512506014681621</v>
       </c>
       <c r="E233" s="5">
         <v>-0.4519199317793543</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1315.7105735</v>
       </c>
       <c r="C234" s="5">
         <v>-18.777767499999982</v>
       </c>
       <c r="D234" s="5">
         <v>-15.637979645093115</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1300.1016569999999</v>
       </c>
       <c r="C235" s="5">
         <v>-15.608916500000078</v>
       </c>
       <c r="D235" s="5">
         <v>-13.343057160044259</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1287.4826467</v>
       </c>
       <c r="C236" s="5">
         <v>-12.6190102999999</v>
       </c>
       <c r="D236" s="5">
         <v>-11.045306453446679</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1272.0006635</v>
       </c>
       <c r="C237" s="5">
         <v>-15.481983200000059</v>
       </c>
       <c r="D237" s="5">
         <v>-13.512878163453678</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1267.9515941</v>
       </c>
       <c r="C238" s="5">
         <v>-4.0490694000000076</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7537019147003692</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1263.0928807</v>
       </c>
       <c r="C239" s="5">
         <v>-4.8587133999999423</v>
       </c>
       <c r="D239" s="5">
         <v>-4.5026414936497394</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1256.5522142</v>
       </c>
       <c r="C240" s="5">
         <v>-6.540666500000043</v>
       </c>
       <c r="D240" s="5">
         <v>-6.0399952838809394</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1249.599925</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9522891999999956</v>
       </c>
       <c r="D241" s="5">
         <v>-6.4410351091171876</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1247.0726572000001</v>
       </c>
       <c r="C242" s="5">
         <v>-2.5272677999998905</v>
       </c>
       <c r="D242" s="5">
         <v>-2.4001387153031017</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1250.4888060000001</v>
       </c>
       <c r="C243" s="5">
         <v>3.4161487999999736</v>
       </c>
       <c r="D243" s="5">
         <v>3.3371821702181892</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1255.7913131</v>
       </c>
       <c r="C244" s="5">
         <v>5.3025070999999571</v>
       </c>
       <c r="D244" s="5">
         <v>5.2087821028176329</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1257.7961476999999</v>
       </c>
       <c r="C245" s="5">
         <v>2.0048345999998674</v>
       </c>
       <c r="D245" s="5">
         <v>1.932676770593833</v>
       </c>
       <c r="E245" s="5">
         <v>-5.7469361809883379</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1266.0960259999999</v>
       </c>
       <c r="C246" s="5">
         <v>8.2998783000000458</v>
       </c>
       <c r="D246" s="5">
         <v>8.2122991487618471</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.8115754</v>
       </c>
       <c r="C247" s="5">
         <v>2.7155494000000999</v>
       </c>
       <c r="D247" s="5">
         <v>2.6043650699424159</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1275.0749679999999</v>
       </c>
       <c r="C248" s="5">
         <v>6.263392599999861</v>
       </c>
       <c r="D248" s="5">
         <v>6.0872162022455267</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1282.9284522</v>
       </c>
       <c r="C249" s="5">
         <v>7.853484200000139</v>
       </c>
       <c r="D249" s="5">
         <v>7.6466709919896125</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1285.7863282000001</v>
       </c>
       <c r="C250" s="5">
         <v>2.8578760000000329</v>
       </c>
       <c r="D250" s="5">
         <v>2.7061384991653892</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1289.5782859999999</v>
       </c>
       <c r="C251" s="5">
         <v>3.7919577999998637</v>
       </c>
       <c r="D251" s="5">
         <v>3.5969332044061497</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1296.1820740000001</v>
       </c>
       <c r="C252" s="5">
         <v>6.6037880000001223</v>
       </c>
       <c r="D252" s="5">
         <v>6.321131305096217</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1297.8434408999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.6613668999998481</v>
       </c>
       <c r="D253" s="5">
         <v>1.5489758994257974</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1304.3395232</v>
       </c>
       <c r="C254" s="5">
         <v>6.4960823000001255</v>
       </c>
       <c r="D254" s="5">
         <v>6.1744868965460498</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1311.1213823000001</v>
       </c>
       <c r="C255" s="5">
         <v>6.7818591000000197</v>
       </c>
       <c r="D255" s="5">
         <v>6.420905805668542</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1312.2502052</v>
       </c>
       <c r="C256" s="5">
         <v>1.1288228999999319</v>
       </c>
       <c r="D256" s="5">
         <v>1.0380581786494814</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1321.7351149000001</v>
       </c>
       <c r="C257" s="5">
         <v>9.4849097000001166</v>
       </c>
       <c r="D257" s="5">
         <v>9.0268201762763631</v>
       </c>
       <c r="E257" s="5">
         <v>5.0834125479648495</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1325.8644555000001</v>
       </c>
       <c r="C258" s="5">
         <v>4.1293405999999777</v>
       </c>
       <c r="D258" s="5">
         <v>3.8141129586841904</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1332.3954590999999</v>
       </c>
       <c r="C259" s="5">
         <v>6.531003599999849</v>
       </c>
       <c r="D259" s="5">
         <v>6.0738156521126241</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1341.4001393000001</v>
       </c>
       <c r="C260" s="5">
         <v>9.0046802000001662</v>
       </c>
       <c r="D260" s="5">
         <v>8.4182613113830804</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1353.6495264</v>
       </c>
       <c r="C261" s="5">
         <v>12.249387099999922</v>
       </c>
       <c r="D261" s="5">
         <v>11.525624190060292</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1351.9569183999999</v>
       </c>
       <c r="C262" s="5">
         <v>-1.6926080000000638</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4902078384658735</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1357.2779611000001</v>
       </c>
       <c r="C263" s="5">
         <v>5.3210427000001346</v>
       </c>
       <c r="D263" s="5">
         <v>4.8265605630499531</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1363.1421594000001</v>
       </c>
       <c r="C264" s="5">
         <v>5.8641982999999982</v>
       </c>
       <c r="D264" s="5">
         <v>5.3096651284274987</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1368.3000503999999</v>
       </c>
       <c r="C265" s="5">
         <v>5.1578909999998359</v>
       </c>
       <c r="D265" s="5">
         <v>4.6362860814756601</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1379.8302971000001</v>
       </c>
       <c r="C266" s="5">
         <v>11.530246700000134</v>
       </c>
       <c r="D266" s="5">
         <v>10.594111364208203</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1372.3923683999999</v>
       </c>
       <c r="C267" s="5">
         <v>-7.4379287000001568</v>
       </c>
       <c r="D267" s="5">
         <v>-6.2801869656746057</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1376.2524383</v>
       </c>
       <c r="C268" s="5">
         <v>3.8600699000000986</v>
       </c>
       <c r="D268" s="5">
         <v>3.427894704930079</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1385.7822860000001</v>
       </c>
       <c r="C269" s="5">
         <v>9.5298477000001185</v>
       </c>
       <c r="D269" s="5">
         <v>8.63326937512916</v>
       </c>
       <c r="E269" s="5">
         <v>4.8456888508137785</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1393.8778150000001</v>
       </c>
       <c r="C270" s="5">
         <v>8.0955289999999422</v>
       </c>
       <c r="D270" s="5">
         <v>7.2399008438548185</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1402.6804708</v>
       </c>
       <c r="C271" s="5">
         <v>8.8026557999999113</v>
       </c>
       <c r="D271" s="5">
         <v>7.8471156726236835</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1410.7332718</v>
       </c>
       <c r="C272" s="5">
         <v>8.052801000000045</v>
       </c>
       <c r="D272" s="5">
         <v>7.1109583149633337</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1417.4350081</v>
       </c>
       <c r="C273" s="5">
         <v>6.7017362999999932</v>
       </c>
       <c r="D273" s="5">
         <v>5.8519706979441422</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1426.0908906</v>
       </c>
       <c r="C274" s="5">
         <v>8.6558824999999615</v>
       </c>
       <c r="D274" s="5">
         <v>7.5792744413055502</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1431.3991470000001</v>
       </c>
       <c r="C275" s="5">
         <v>5.3082564000001184</v>
       </c>
       <c r="D275" s="5">
         <v>4.5592789757965324</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1430.8951672999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.50397970000017267</v>
       </c>
       <c r="D276" s="5">
         <v>-0.42168941726534737</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1444.0773919999999</v>
       </c>
       <c r="C277" s="5">
         <v>13.182224700000006</v>
       </c>
       <c r="D277" s="5">
         <v>11.632801469186083</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1447.6782404</v>
       </c>
       <c r="C278" s="5">
         <v>3.6008484000001317</v>
       </c>
       <c r="D278" s="5">
         <v>3.0336141535271199</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1448.5284376</v>
       </c>
       <c r="C279" s="5">
         <v>0.85019719999991139</v>
       </c>
       <c r="D279" s="5">
         <v>0.70702072780333136</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1456.8393106000001</v>
       </c>
       <c r="C280" s="5">
         <v>8.3108730000001287</v>
       </c>
       <c r="D280" s="5">
         <v>7.1064221336016198</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1459.3451411000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.5058305000000018</v>
       </c>
       <c r="D281" s="5">
         <v>2.0836939655564102</v>
       </c>
       <c r="E281" s="5">
         <v>5.3083991506585049</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1457.7382239999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.6069171000001461</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3133734476753367</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1470.6709255999999</v>
       </c>
       <c r="C283" s="5">
         <v>12.932701599999973</v>
       </c>
       <c r="D283" s="5">
         <v>11.181256954300656</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1476.7792308999999</v>
       </c>
       <c r="C284" s="5">
         <v>6.1083052999999836</v>
       </c>
       <c r="D284" s="5">
         <v>5.0995435984334536</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1475.9609942</v>
       </c>
       <c r="C285" s="5">
         <v>-0.81823669999994308</v>
       </c>
       <c r="D285" s="5">
         <v>-0.6628596670532394</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1480.9478795</v>
       </c>
       <c r="C286" s="5">
         <v>4.9868853000000399</v>
       </c>
       <c r="D286" s="5">
         <v>4.1306852315076581</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1488.8454853999999</v>
       </c>
       <c r="C287" s="5">
         <v>7.8976058999999168</v>
       </c>
       <c r="D287" s="5">
         <v>6.590438701559731</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1491.6722649000001</v>
       </c>
       <c r="C288" s="5">
         <v>2.826779500000157</v>
       </c>
       <c r="D288" s="5">
         <v>2.3023094007891487</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1499.4350141</v>
       </c>
       <c r="C289" s="5">
         <v>7.7627491999999165</v>
       </c>
       <c r="D289" s="5">
         <v>6.4267496676506441</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1507.9800978999999</v>
       </c>
       <c r="C290" s="5">
         <v>8.5450837999999294</v>
       </c>
       <c r="D290" s="5">
         <v>7.0571162919204511</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1509.2534779</v>
       </c>
       <c r="C291" s="5">
         <v>1.2733800000000883</v>
       </c>
       <c r="D291" s="5">
         <v>1.0180325626019338</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1517.4151749</v>
       </c>
       <c r="C292" s="5">
         <v>8.1616970000000038</v>
       </c>
       <c r="D292" s="5">
         <v>6.6858572424444596</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1520.3837211</v>
       </c>
       <c r="C293" s="5">
         <v>2.9685461999999916</v>
       </c>
       <c r="D293" s="5">
         <v>2.373006094612462</v>
       </c>
       <c r="E293" s="5">
         <v>4.1826006940339999</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1521.2800408000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.89631970000004912</v>
       </c>
       <c r="D294" s="5">
         <v>0.70974057845774041</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1528.7291219000001</v>
       </c>
       <c r="C295" s="5">
         <v>7.4490811000000576</v>
       </c>
       <c r="D295" s="5">
         <v>6.0367621343008215</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1538.9638715999999</v>
       </c>
       <c r="C296" s="5">
         <v>10.234749699999838</v>
       </c>
       <c r="D296" s="5">
         <v>8.3364569491174212</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1551.4659111999999</v>
       </c>
       <c r="C297" s="5">
         <v>12.502039599999989</v>
       </c>
       <c r="D297" s="5">
         <v>10.195981636952499</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1560.5717701999999</v>
       </c>
       <c r="C298" s="5">
         <v>9.1058590000000095</v>
       </c>
       <c r="D298" s="5">
         <v>7.2748968971923178</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1563.7992532000001</v>
       </c>
       <c r="C299" s="5">
         <v>3.2274830000001202</v>
       </c>
       <c r="D299" s="5">
         <v>2.5101947088422838</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1568.0291199999999</v>
       </c>
       <c r="C300" s="5">
         <v>4.2298667999998543</v>
       </c>
       <c r="D300" s="5">
         <v>3.2945643144599801</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1576.251833</v>
       </c>
       <c r="C301" s="5">
         <v>8.2227130000001125</v>
       </c>
       <c r="D301" s="5">
         <v>6.4774815524841989</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1581.7266594</v>
       </c>
       <c r="C302" s="5">
         <v>5.4748263999999836</v>
       </c>
       <c r="D302" s="5">
         <v>4.2485346819734149</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1589.6024812999999</v>
       </c>
       <c r="C303" s="5">
         <v>7.8758218999998917</v>
       </c>
       <c r="D303" s="5">
         <v>6.1414874739540881</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1592.360191</v>
       </c>
       <c r="C304" s="5">
         <v>2.7577097000000776</v>
       </c>
       <c r="D304" s="5">
         <v>2.1017900100096742</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1599.9059247</v>
       </c>
       <c r="C305" s="5">
         <v>7.545733700000028</v>
       </c>
       <c r="D305" s="5">
         <v>5.8370240456967037</v>
       </c>
       <c r="E305" s="5">
         <v>5.2304035156641726</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1604.7258251000001</v>
       </c>
       <c r="C306" s="5">
         <v>4.8199004000000514</v>
       </c>
       <c r="D306" s="5">
         <v>3.6756440810244762</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1605.3943247</v>
       </c>
       <c r="C307" s="5">
         <v>0.6684995999999046</v>
       </c>
       <c r="D307" s="5">
         <v>0.50104513905735448</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1603.823721</v>
       </c>
       <c r="C308" s="5">
         <v>-1.5706036999999924</v>
       </c>
       <c r="D308" s="5">
         <v>-1.1676982209283482</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1607.416266</v>
       </c>
       <c r="C309" s="5">
         <v>3.5925449999999728</v>
       </c>
       <c r="D309" s="5">
         <v>2.7213492373638237</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1609.0028440000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.586578000000145</v>
       </c>
       <c r="D310" s="5">
         <v>1.1908945970672491</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1610.9609962</v>
       </c>
       <c r="C311" s="5">
         <v>1.9581521999998586</v>
       </c>
       <c r="D311" s="5">
         <v>1.4702117300902096</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1620.9276536</v>
       </c>
       <c r="C312" s="5">
         <v>9.966657400000031</v>
       </c>
       <c r="D312" s="5">
         <v>7.6820391337996785</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1620.8529646</v>
       </c>
       <c r="C313" s="5">
         <v>-7.4689000000034866E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-5.5279511883743471E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1624.8070716</v>
       </c>
       <c r="C314" s="5">
         <v>3.9541070000000218</v>
       </c>
       <c r="D314" s="5">
         <v>2.9670263337351344</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1632.1511072000001</v>
       </c>
       <c r="C315" s="5">
         <v>7.3440356000000975</v>
       </c>
       <c r="D315" s="5">
         <v>5.5608213661307637</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1632.5670272</v>
       </c>
       <c r="C316" s="5">
         <v>0.41591999999991458</v>
       </c>
       <c r="D316" s="5">
         <v>0.30622417081231923</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1640.148721</v>
       </c>
       <c r="C317" s="5">
         <v>7.5816938000000391</v>
       </c>
       <c r="D317" s="5">
         <v>5.7174077106633359</v>
       </c>
       <c r="E317" s="5">
         <v>2.5153226623337854</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1639.8603175000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.28840349999995851</v>
       </c>
       <c r="D318" s="5">
         <v>-0.21080386614750202</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1640.5628557</v>
       </c>
       <c r="C319" s="5">
         <v>0.70253819999993539</v>
       </c>
       <c r="D319" s="5">
         <v>0.51530921102258542</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1639.1914631</v>
       </c>
       <c r="C320" s="5">
         <v>-1.3713926000000356</v>
       </c>
       <c r="D320" s="5">
         <v>-0.99851463303615162</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1648.7015732</v>
       </c>
       <c r="C321" s="5">
         <v>9.5101101000000199</v>
       </c>
       <c r="D321" s="5">
         <v>7.1885571503105705</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1645.3397198</v>
       </c>
       <c r="C322" s="5">
         <v>-3.3618533999999727</v>
       </c>
       <c r="D322" s="5">
         <v>-2.4196533945082699</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1641.8868743</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4528454999999667</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4894092512365629</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1653.6398759000001</v>
       </c>
       <c r="C324" s="5">
         <v>11.753001600000061</v>
       </c>
       <c r="D324" s="5">
         <v>8.9362607282594588</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1653.9380529</v>
       </c>
       <c r="C325" s="5">
         <v>0.298176999999896</v>
       </c>
       <c r="D325" s="5">
         <v>0.21659339126998134</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1664.8703941000001</v>
       </c>
       <c r="C326" s="5">
         <v>10.93234120000011</v>
       </c>
       <c r="D326" s="5">
         <v>8.2266693767887524</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1657.3222917999999</v>
       </c>
       <c r="C327" s="5">
         <v>-7.5481023000002097</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3068645260189058</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1659.7553201000001</v>
       </c>
       <c r="C328" s="5">
         <v>2.43302830000016</v>
       </c>
       <c r="D328" s="5">
         <v>1.7759512479260442</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1659.3553446999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.39997540000013032</v>
       </c>
       <c r="D329" s="5">
         <v>-0.28879849025383875</v>
       </c>
       <c r="E329" s="5">
         <v>1.1710293983761222</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1667.8608572000001</v>
       </c>
       <c r="C330" s="5">
         <v>8.5055125000001226</v>
       </c>
       <c r="D330" s="5">
         <v>6.3273560265646678</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1671.2335578</v>
       </c>
       <c r="C331" s="5">
         <v>3.3727005999999164</v>
       </c>
       <c r="D331" s="5">
         <v>2.4537770535586034</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1681.0350807</v>
       </c>
       <c r="C332" s="5">
         <v>9.801522900000009</v>
       </c>
       <c r="D332" s="5">
         <v>7.269325252147496</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1676.4974175</v>
       </c>
       <c r="C333" s="5">
         <v>-4.5376631999999972</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1915323426920383</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1681.9140190000001</v>
       </c>
       <c r="C334" s="5">
         <v>5.4166015000000698</v>
       </c>
       <c r="D334" s="5">
         <v>3.9467273665418023</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1687.0673866</v>
       </c>
       <c r="C335" s="5">
         <v>5.1533675999999105</v>
       </c>
       <c r="D335" s="5">
         <v>3.7393861402167605</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1684.9418593</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1255272999999306</v>
       </c>
       <c r="D336" s="5">
         <v>-1.5014411328625354</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1685.1126114000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17075210000007246</v>
       </c>
       <c r="D337" s="5">
         <v>0.12167586913187645</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1704.347876</v>
       </c>
       <c r="C338" s="5">
         <v>19.235264599999937</v>
       </c>
       <c r="D338" s="5">
         <v>14.591334778968147</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1701.5819851000001</v>
       </c>
       <c r="C339" s="5">
         <v>-2.7658908999999312</v>
       </c>
       <c r="D339" s="5">
         <v>-1.930124696564528</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1705.0343370000001</v>
       </c>
       <c r="C340" s="5">
         <v>3.4523518999999396</v>
       </c>
       <c r="D340" s="5">
         <v>2.4620418595315607</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1707.0657205</v>
       </c>
       <c r="C341" s="5">
         <v>2.0313834999999472</v>
       </c>
       <c r="D341" s="5">
         <v>1.439089555298434</v>
       </c>
       <c r="E341" s="5">
         <v>2.8752356119734923</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1713.1197012</v>
       </c>
       <c r="C342" s="5">
         <v>6.053980700000011</v>
       </c>
       <c r="D342" s="5">
         <v>4.3397083304900441</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1723.1602757999999</v>
       </c>
       <c r="C343" s="5">
         <v>10.0405745999999</v>
       </c>
       <c r="D343" s="5">
         <v>7.2643920924844396</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1732.8469917</v>
       </c>
       <c r="C344" s="5">
         <v>9.6867159000000811</v>
       </c>
       <c r="D344" s="5">
         <v>6.9583045166974555</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1733.0486572</v>
       </c>
       <c r="C345" s="5">
         <v>0.20166549999999006</v>
       </c>
       <c r="D345" s="5">
         <v>0.13974318544320852</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1739.8032403</v>
       </c>
       <c r="C346" s="5">
         <v>6.7545830999999907</v>
       </c>
       <c r="D346" s="5">
         <v>4.7785901050226176</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1749.9070234999999</v>
       </c>
       <c r="C347" s="5">
         <v>10.103783199999953</v>
       </c>
       <c r="D347" s="5">
         <v>7.1958733035469402</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1752.4494936999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.5424702000000252</v>
       </c>
       <c r="D348" s="5">
         <v>1.7575008582480178</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1758.9562853</v>
       </c>
       <c r="C349" s="5">
         <v>6.5067916000000423</v>
       </c>
       <c r="D349" s="5">
         <v>4.5476875869043809</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1762.6304676</v>
       </c>
       <c r="C350" s="5">
         <v>3.674182299999984</v>
       </c>
       <c r="D350" s="5">
         <v>2.5356097525993215</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1766.4299583</v>
       </c>
       <c r="C351" s="5">
         <v>3.7994906999999785</v>
       </c>
       <c r="D351" s="5">
         <v>2.6175842918284342</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1770.1052222000001</v>
       </c>
       <c r="C352" s="5">
         <v>3.6752639000001182</v>
       </c>
       <c r="D352" s="5">
         <v>2.5255104569886777</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1778.1332258</v>
       </c>
       <c r="C353" s="5">
         <v>8.02800359999992</v>
       </c>
       <c r="D353" s="5">
         <v>5.580220777450462</v>
       </c>
       <c r="E353" s="5">
         <v>4.1631382111746884</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1777.4562456000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.67698019999988901</v>
       </c>
       <c r="D354" s="5">
         <v>-0.45591482036906328</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1784.6412108</v>
       </c>
       <c r="C355" s="5">
         <v>7.1849651999998514</v>
       </c>
       <c r="D355" s="5">
         <v>4.9600391017072365</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1786.5958788999999</v>
       </c>
       <c r="C356" s="5">
         <v>1.9546680999999353</v>
       </c>
       <c r="D356" s="5">
         <v>1.3222732498819445</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1796.6004605999999</v>
       </c>
       <c r="C357" s="5">
         <v>10.004581700000017</v>
       </c>
       <c r="D357" s="5">
         <v>6.9306349650511523</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1800.7041302</v>
       </c>
       <c r="C358" s="5">
         <v>4.1036696000001029</v>
       </c>
       <c r="D358" s="5">
         <v>2.7756537767046785</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1805.8708286000001</v>
       </c>
       <c r="C359" s="5">
         <v>5.1666984000000866</v>
       </c>
       <c r="D359" s="5">
         <v>3.4979774793031604</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1810.6529373000001</v>
       </c>
       <c r="C360" s="5">
         <v>4.7821086999999807</v>
       </c>
       <c r="D360" s="5">
         <v>3.2244008326311357</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1815.1408428</v>
       </c>
       <c r="C361" s="5">
         <v>4.4879054999998971</v>
       </c>
       <c r="D361" s="5">
         <v>3.0152180861438449</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1818.592095</v>
       </c>
       <c r="C362" s="5">
         <v>3.451252199999999</v>
       </c>
       <c r="D362" s="5">
         <v>2.3056547980384146</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1817.7653127000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.82678229999987707</v>
       </c>
       <c r="D363" s="5">
         <v>-0.54419114806966151</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1823.7273316999999</v>
       </c>
       <c r="C364" s="5">
         <v>5.9620189999998274</v>
       </c>
       <c r="D364" s="5">
         <v>4.007615595956171</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1828.1383948</v>
       </c>
       <c r="C365" s="5">
         <v>4.4110631000000922</v>
       </c>
       <c r="D365" s="5">
         <v>2.9413730438721197</v>
       </c>
       <c r="E365" s="5">
         <v>2.8122284806585407</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1834.4330417000001</v>
       </c>
       <c r="C366" s="5">
         <v>6.2946469000000889</v>
       </c>
       <c r="D366" s="5">
         <v>4.2109927286745119</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1843.3041086000001</v>
       </c>
       <c r="C367" s="5">
         <v>8.8710668999999598</v>
       </c>
       <c r="D367" s="5">
         <v>5.9598956360140232</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1835.6758873000001</v>
       </c>
       <c r="C368" s="5">
         <v>-7.6282212999999501</v>
       </c>
       <c r="D368" s="5">
         <v>-4.8545234656947596</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1692.8694323</v>
       </c>
       <c r="C369" s="5">
         <v>-142.80645500000014</v>
       </c>
       <c r="D369" s="5">
         <v>-62.161882753503427</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1704.114881</v>
       </c>
       <c r="C370" s="5">
         <v>11.245448699999997</v>
       </c>
       <c r="D370" s="5">
         <v>8.2691854202507251</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1717.0895943</v>
       </c>
       <c r="C371" s="5">
         <v>12.974713300000076</v>
       </c>
       <c r="D371" s="5">
         <v>9.5289816193695245</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1733.1669872</v>
       </c>
       <c r="C372" s="5">
         <v>16.07739289999995</v>
       </c>
       <c r="D372" s="5">
         <v>11.832857329308389</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1746.2390233000001</v>
       </c>
       <c r="C373" s="5">
         <v>13.072036100000105</v>
       </c>
       <c r="D373" s="5">
         <v>9.4357888098997265</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1753.4319187999999</v>
       </c>
       <c r="C374" s="5">
         <v>7.1928954999998496</v>
       </c>
       <c r="D374" s="5">
         <v>5.0564269183564603</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1774.1809579000001</v>
       </c>
       <c r="C375" s="5">
         <v>20.749039100000118</v>
       </c>
       <c r="D375" s="5">
         <v>15.161700234120312</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1788.9057327999999</v>
       </c>
       <c r="C376" s="5">
         <v>14.724774899999829</v>
       </c>
       <c r="D376" s="5">
         <v>10.426804673487133</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1812.8050585999999</v>
       </c>
       <c r="C377" s="5">
         <v>23.899325800000042</v>
       </c>
       <c r="D377" s="5">
         <v>17.263751237085678</v>
       </c>
       <c r="E377" s="5">
         <v>-0.83874045004549425</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1822.5978519</v>
       </c>
       <c r="C378" s="5">
         <v>9.7927933000000849</v>
       </c>
       <c r="D378" s="5">
         <v>6.6785234738442112</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1820.4807954</v>
       </c>
       <c r="C379" s="5">
         <v>-2.1170564999999897</v>
       </c>
       <c r="D379" s="5">
         <v>-1.385001356153015</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1850.9827325000001</v>
       </c>
       <c r="C380" s="5">
         <v>30.501937100000077</v>
       </c>
       <c r="D380" s="5">
         <v>22.066132763111447</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1863.9708809000001</v>
       </c>
       <c r="C381" s="5">
         <v>12.9881484</v>
       </c>
       <c r="D381" s="5">
         <v>8.7529569547810659</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1881.2135214</v>
       </c>
       <c r="C382" s="5">
         <v>17.242640499999879</v>
       </c>
       <c r="D382" s="5">
         <v>11.683140463861207</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1888.5139064</v>
       </c>
       <c r="C383" s="5">
         <v>7.3003850000000057</v>
       </c>
       <c r="D383" s="5">
         <v>4.7575050961752519</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1907.4926782</v>
       </c>
       <c r="C384" s="5">
         <v>18.978771800000004</v>
       </c>
       <c r="D384" s="5">
         <v>12.748898895011273</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1915.6428692</v>
       </c>
       <c r="C385" s="5">
         <v>8.1501909999999498</v>
       </c>
       <c r="D385" s="5">
         <v>5.2494930410923679</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1941.1954091</v>
       </c>
       <c r="C386" s="5">
         <v>25.552539900000056</v>
       </c>
       <c r="D386" s="5">
         <v>17.234786943233239</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1978.2388481</v>
       </c>
       <c r="C387" s="5">
         <v>37.043439000000035</v>
       </c>
       <c r="D387" s="5">
         <v>25.462416303147961</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1988.0852844999999</v>
       </c>
       <c r="C388" s="5">
         <v>9.8464363999999023</v>
       </c>
       <c r="D388" s="5">
         <v>6.1391034710585046</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2000.8564312000001</v>
       </c>
       <c r="C389" s="5">
         <v>12.771146700000145</v>
       </c>
       <c r="D389" s="5">
         <v>7.9868819654997258</v>
       </c>
       <c r="E389" s="5">
         <v>10.373502198037187</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2004.6238625000001</v>
       </c>
       <c r="C390" s="5">
         <v>3.7674312999999984</v>
       </c>
       <c r="D390" s="5">
         <v>2.2830380116910742</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2028.7804874999999</v>
       </c>
       <c r="C391" s="5">
         <v>24.156624999999849</v>
       </c>
       <c r="D391" s="5">
         <v>15.458513458719203</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2039.7449445</v>
       </c>
       <c r="C392" s="5">
         <v>10.964457000000039</v>
       </c>
       <c r="D392" s="5">
         <v>6.6816376739330607</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2058.9447971999998</v>
       </c>
       <c r="C393" s="5">
         <v>19.199852699999838</v>
       </c>
       <c r="D393" s="5">
         <v>11.898959672160213</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2066.1001617000002</v>
       </c>
       <c r="C394" s="5">
         <v>7.1553645000003598</v>
       </c>
       <c r="D394" s="5">
         <v>4.2509512815036343</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2067.3620471999998</v>
       </c>
       <c r="C395" s="5">
         <v>1.2618854999996074</v>
       </c>
       <c r="D395" s="5">
         <v>0.73537559080525394</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2089.3084036</v>
       </c>
       <c r="C396" s="5">
         <v>21.946356400000241</v>
       </c>
       <c r="D396" s="5">
         <v>13.50948222540107</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2094.1019752000002</v>
       </c>
       <c r="C397" s="5">
         <v>4.7935716000001776</v>
       </c>
       <c r="D397" s="5">
         <v>2.7882102420886623</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2102.7172912999999</v>
       </c>
       <c r="C398" s="5">
         <v>8.6153160999997453</v>
       </c>
       <c r="D398" s="5">
         <v>5.0501593505139386</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2101.0024850999998</v>
       </c>
       <c r="C399" s="5">
         <v>-1.7148062000001119</v>
       </c>
       <c r="D399" s="5">
         <v>-0.97424540843470409</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2098.9031525999999</v>
       </c>
       <c r="C400" s="5">
         <v>-2.0993324999999459</v>
       </c>
       <c r="D400" s="5">
         <v>-1.1924785643178226</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2099.6860283999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.78287580000005619</v>
       </c>
       <c r="D401" s="5">
         <v>0.44851073930727292</v>
       </c>
       <c r="E401" s="5">
         <v>4.9393647469612612</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2111.8809326999999</v>
       </c>
       <c r="C402" s="5">
         <v>12.194904299999962</v>
       </c>
       <c r="D402" s="5">
         <v>7.1965600573971056</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2110.6740125000001</v>
       </c>
       <c r="C403" s="5">
         <v>-1.2069201999997858</v>
       </c>
       <c r="D403" s="5">
         <v>-0.68363730677775125</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2113.9219373000001</v>
       </c>
       <c r="C404" s="5">
         <v>3.2479247999999643</v>
       </c>
       <c r="D404" s="5">
         <v>1.8622799667927792</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2113.8149573999999</v>
       </c>
       <c r="C405" s="5">
         <v>-0.10697990000016944</v>
       </c>
       <c r="D405" s="5">
         <v>-6.071187000568079E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2110.5580580000001</v>
       </c>
       <c r="C406" s="5">
         <v>-3.2568993999998384</v>
       </c>
       <c r="D406" s="5">
         <v>-1.8333341494310096</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2111.6048142</v>
       </c>
       <c r="C407" s="5">
         <v>1.0467561999998907</v>
       </c>
       <c r="D407" s="5">
         <v>0.59678031758831906</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2106.9859752000002</v>
       </c>
       <c r="C408" s="5">
         <v>-4.6188389999997526</v>
       </c>
       <c r="D408" s="5">
         <v>-2.5934826205306849</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2100.9992898999999</v>
       </c>
       <c r="C409" s="5">
         <v>-5.9866853000003175</v>
       </c>
       <c r="D409" s="5">
         <v>-3.3568382512081385</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2103.9117482000001</v>
       </c>
       <c r="C410" s="5">
         <v>2.9124583000002531</v>
       </c>
       <c r="D410" s="5">
         <v>1.6762118014735705</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2099.3155832000002</v>
       </c>
       <c r="C411" s="5">
         <v>-4.5961649999999281</v>
       </c>
       <c r="D411" s="5">
         <v>-2.5902272889332112</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2101.0795644</v>
       </c>
       <c r="C412" s="5">
         <v>1.7639811999997619</v>
       </c>
       <c r="D412" s="5">
         <v>1.0129908550269739</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2100.0202724999999</v>
       </c>
       <c r="C413" s="5">
         <v>-1.059291900000062</v>
       </c>
       <c r="D413" s="5">
         <v>-0.60332384954521201</v>
       </c>
       <c r="E413" s="5">
         <v>1.5918765733502482E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2103.7344945</v>
       </c>
       <c r="C414" s="5">
         <v>3.7142220000000634</v>
       </c>
       <c r="D414" s="5">
         <v>2.143160132492028</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2104.8224166999998</v>
       </c>
       <c r="C415" s="5">
         <v>1.0879221999998663</v>
       </c>
       <c r="D415" s="5">
         <v>0.62233435569785112</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2109.5402945999999</v>
       </c>
       <c r="C416" s="5">
         <v>4.7178779000000759</v>
       </c>
       <c r="D416" s="5">
         <v>2.7231618945305902</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2102.937958</v>
       </c>
       <c r="C417" s="5">
         <v>-6.6023365999999442</v>
       </c>
       <c r="D417" s="5">
         <v>-3.691722089116023</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2106.6210458</v>
       </c>
       <c r="C418" s="5">
         <v>3.6830878000000666</v>
       </c>
       <c r="D418" s="5">
         <v>2.1220448243354673</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2111.4613331</v>
       </c>
       <c r="C419" s="5">
         <v>4.8402873</v>
       </c>
       <c r="D419" s="5">
         <v>2.7922964525119776</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2097.1366081000001</v>
       </c>
       <c r="C420" s="5">
         <v>-14.324724999999944</v>
       </c>
       <c r="D420" s="5">
         <v>-7.8441168128963739</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2110.9709799000002</v>
       </c>
       <c r="C421" s="5">
         <v>13.834371800000099</v>
       </c>
       <c r="D421" s="5">
         <v>8.2097760673313758</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2113.8989465</v>
       </c>
       <c r="C422" s="5">
         <v>2.9279665999997633</v>
       </c>
       <c r="D422" s="5">
         <v>1.6771845344281777</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2114.3821306</v>
       </c>
       <c r="C423" s="5">
         <v>0.48318410000001677</v>
       </c>
       <c r="D423" s="5">
         <v>0.27463488981642747</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2116.3524668999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.9703362999998717</v>
       </c>
       <c r="D424" s="5">
         <v>1.1239971868399312</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2116.8732034</v>
       </c>
       <c r="C425" s="5">
         <v>0.52073650000011185</v>
       </c>
       <c r="D425" s="5">
         <v>0.29566443035078382</v>
       </c>
       <c r="E425" s="5">
         <v>0.80251277193326143</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2116.3625906000002</v>
       </c>
       <c r="C426" s="5">
         <v>-0.5106127999997625</v>
       </c>
       <c r="D426" s="5">
         <v>-0.28906933156810366</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2114.1148876000002</v>
       </c>
       <c r="C427" s="5">
         <v>-2.2477030000000013</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2670530909046351</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2114.3024897999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.18760219999967376</v>
       </c>
       <c r="D428" s="5">
         <v>0.10653751453304494</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2123.6030314</v>
       </c>
       <c r="C429" s="5">
         <v>9.3005416000000878</v>
       </c>
       <c r="D429" s="5">
         <v>5.4082455325302536</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2126.4814114999999</v>
       </c>
       <c r="C430" s="5">
         <v>2.8783800999999585</v>
       </c>
       <c r="D430" s="5">
         <v>1.6386877153067747</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2123.8450858000001</v>
       </c>
       <c r="C431" s="5">
         <v>-2.6363256999998157</v>
       </c>
       <c r="D431" s="5">
         <v>-1.4776090745511228</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2122.4425965</v>
       </c>
       <c r="C432" s="5">
         <v>-1.4024893000000702</v>
       </c>
       <c r="D432" s="5">
         <v>-0.78955291378092207</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2125.7329568</v>
       </c>
       <c r="C433" s="5">
         <v>3.2903602999999748</v>
       </c>
       <c r="D433" s="5">
         <v>1.8762689786564257</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2122.6873433000001</v>
       </c>
       <c r="C434" s="5">
         <v>-3.0456134999999449</v>
       </c>
       <c r="D434" s="5">
         <v>-1.705799308203837</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2127.8735016999999</v>
       </c>
       <c r="C435" s="5">
         <v>5.1861583999998402</v>
       </c>
       <c r="D435" s="5">
         <v>2.9715645543050728</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2127.4447408000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.42876089999981559</v>
       </c>
       <c r="D436" s="5">
         <v>-0.24152904800809338</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2134.9536256000001</v>
       </c>
       <c r="C437" s="5">
         <v>7.5088848000000326</v>
       </c>
       <c r="D437" s="5">
         <v>4.3186338872386987</v>
       </c>
       <c r="E437" s="5">
         <v>0.854109833832295</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2132.7118894999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.2417361000002529</v>
       </c>
       <c r="D438" s="5">
         <v>-1.2527682392656447</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2135.1528103000001</v>
       </c>
       <c r="C439" s="5">
         <v>2.4409208000001854</v>
       </c>
       <c r="D439" s="5">
         <v>1.3820965336345914</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2135.3456357</v>
       </c>
       <c r="C440" s="5">
         <v>0.19282539999994697</v>
       </c>
       <c r="D440" s="5">
         <v>0.10842570430928955</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2146.2356488999999</v>
       </c>
       <c r="C441" s="5">
         <v>10.890013199999885</v>
       </c>
       <c r="D441" s="5">
         <v>6.2944697786920578</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>2141.0421193000002</v>
       </c>
       <c r="C442" s="5">
         <v>-5.1935295999996924</v>
       </c>
       <c r="D442" s="5">
         <v>-2.8654615095740854</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>2159.6536781999998</v>
       </c>
       <c r="C443" s="5">
         <v>18.611558899999636</v>
       </c>
       <c r="D443" s="5">
         <v>10.944768504515935</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>2165.7644832000001</v>
       </c>
       <c r="C444" s="5">
         <v>6.1108050000002549</v>
       </c>
       <c r="D444" s="5">
         <v>3.4487788305370692</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>2172.7371416000001</v>
+        <v>2171.2607597000001</v>
       </c>
       <c r="C445" s="5">
-        <v>6.9726584000000003</v>
+        <v>5.4962765000000218</v>
       </c>
       <c r="D445" s="5">
-        <v>3.9325380072582128</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0882281264104527</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>2172.4985551</v>
+      </c>
+      <c r="C446" s="5">
+        <v>1.2377953999998681</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.68624672837374057</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE600000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>