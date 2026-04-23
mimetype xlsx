--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66A9939D-CB18-430E-82A4-510BEC0AE718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C9ABC89D-534F-4CF7-8432-EDA3F6D6EF89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1D73826A-5D6E-4970-9278-08F50E451BED}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E02C6589-510D-4782-B4B2-3F94E298FD86}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A9E2786-49A8-4EE6-87F6-6AFCD4919B83}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E86BD69-05D3-4945-9352-2890FC0AE062}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>616.36008179999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>616.35927530000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>620.26443830000005</v>
+        <v>620.26385900000002</v>
       </c>
       <c r="C7" s="5">
-        <v>3.9043565000000626</v>
+        <v>3.9045836999999892</v>
       </c>
       <c r="D7" s="5">
-        <v>7.8719524651345019</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.872437284586975</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>627.16251469999997</v>
+        <v>627.16212919999998</v>
       </c>
       <c r="C8" s="5">
-        <v>6.8980763999999226</v>
+        <v>6.8982701999999563</v>
       </c>
       <c r="D8" s="5">
-        <v>14.19274814026128</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14.193185659456997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>635.92311380000001</v>
+        <v>635.92278529999999</v>
       </c>
       <c r="C9" s="5">
-        <v>8.7605991000000358</v>
+        <v>8.7606561000000056</v>
       </c>
       <c r="D9" s="5">
-        <v>18.112051348909208</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18.112190392466808</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>642.76241049999999</v>
+        <v>642.76227459999996</v>
       </c>
       <c r="C10" s="5">
-        <v>6.8392966999999771</v>
+        <v>6.8394892999999684</v>
       </c>
       <c r="D10" s="5">
-        <v>13.697344983806792</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>13.697761309004663</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>656.65941859999998</v>
+        <v>656.65945439999996</v>
       </c>
       <c r="C11" s="5">
-        <v>13.897008099999994</v>
+        <v>13.897179800000004</v>
       </c>
       <c r="D11" s="5">
-        <v>29.263670701476109</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>29.264083233508863</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>654.18415979999997</v>
+        <v>654.18428319999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.475258800000006</v>
+        <v>-2.475171199999977</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.4307550601219825</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-4.4306012544711448</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>659.21647329999996</v>
+        <v>659.21669740000004</v>
       </c>
       <c r="C13" s="5">
-        <v>5.0323134999999866</v>
+        <v>5.032414200000062</v>
       </c>
       <c r="D13" s="5">
-        <v>9.6317456539638755</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.6319447240263756</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>663.94732309999995</v>
+        <v>663.94761830000004</v>
       </c>
       <c r="C14" s="5">
-        <v>4.7308497999999872</v>
+        <v>4.730920900000001</v>
       </c>
       <c r="D14" s="5">
-        <v>8.9599444240010762</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.9600812749647254</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>666.7871672</v>
+        <v>666.78755330000001</v>
       </c>
       <c r="C15" s="5">
-        <v>2.8398441000000503</v>
+        <v>2.8399349999999686</v>
       </c>
       <c r="D15" s="5">
-        <v>5.255137770193441</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.2553075658335224</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>670.38444179999999</v>
+        <v>670.38494470000001</v>
       </c>
       <c r="C16" s="5">
-        <v>3.5972745999999916</v>
+        <v>3.5973913999999922</v>
       </c>
       <c r="D16" s="5">
-        <v>6.6695161439123352</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6697351850260489</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>672.15754010000001</v>
+        <v>672.15822349999996</v>
       </c>
       <c r="C17" s="5">
-        <v>1.7730983000000151</v>
+        <v>1.7732787999999573</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2204569760226009</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.220787148801052</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>658.69737629999997</v>
+        <v>658.69655239999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.460163800000032</v>
+        <v>-13.46167109999999</v>
       </c>
       <c r="D18" s="5">
-        <v>-21.552644971919598</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.554779521957158</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>662.60535800000002</v>
+        <v>662.60480619999998</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9079817000000503</v>
+        <v>3.9082538000000113</v>
       </c>
       <c r="D19" s="5">
-        <v>7.3564439521402569</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3569824910552084</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>664.79016360000003</v>
+        <v>664.78980249999995</v>
       </c>
       <c r="C20" s="5">
-        <v>2.1848056000000042</v>
+        <v>2.1849962999999661</v>
       </c>
       <c r="D20" s="5">
-        <v>4.0293052716402267</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0296667880533432</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>660.08998819999999</v>
+        <v>660.08964149999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.7001754000000346</v>
+        <v>-4.70016099999998</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.1619339107426132</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1619141315676487</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>664.31798319999996</v>
+        <v>664.31786550000004</v>
       </c>
       <c r="C22" s="5">
-        <v>4.2279949999999644</v>
+        <v>4.2282240000000684</v>
       </c>
       <c r="D22" s="5">
-        <v>7.9628547711677378</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9633056992916673</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>664.2637684</v>
+        <v>664.26378899999997</v>
       </c>
       <c r="C23" s="5">
-        <v>-5.4214799999954266E-2</v>
+        <v>-5.4076500000064698E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-9.7887710687583063E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7638131744259837E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>661.45434439999997</v>
+        <v>661.45446319999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8094240000000354</v>
+        <v>-2.8093258000000105</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.9588463031596692</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9586768342455905</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>663.57681830000001</v>
+        <v>663.57702119999999</v>
       </c>
       <c r="C25" s="5">
-        <v>2.1224739000000454</v>
+        <v>2.1225580000000264</v>
       </c>
       <c r="D25" s="5">
-        <v>3.9192468537031511</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9194041828621407</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>662.56853890000002</v>
+        <v>662.56879130000004</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.0082793999999922</v>
+        <v>-1.0082298999999466</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8081928277673631</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8081042494462518</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>663.0722796</v>
+        <v>663.07262300000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.50374069999998028</v>
+        <v>0.5038316999999779</v>
       </c>
       <c r="D27" s="5">
-        <v>0.91616629984394571</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91633214618251912</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>665.2496261</v>
+        <v>665.25005569999996</v>
       </c>
       <c r="C28" s="5">
-        <v>2.1773464999999987</v>
+        <v>2.1774326999999403</v>
       </c>
       <c r="D28" s="5">
-        <v>4.0124205908684152</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0125802046612424</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>664.28305550000005</v>
+        <v>664.28364299999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.96657059999995454</v>
+        <v>-0.96641269999997803</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7296674150657942</v>
+        <v>-1.7293860006664663</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1715236578062393</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1715367341630034</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>665.55865779999999</v>
+        <v>665.55792299999996</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2756022999999459</v>
+        <v>1.2742799999999761</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3288165728320154</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.326374896477823</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>666.65669779999996</v>
+        <v>666.6562586</v>
       </c>
       <c r="C31" s="5">
-        <v>1.098039999999969</v>
+        <v>1.0983356000000413</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9978257379518416</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9983706837565451</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>667.81418410000003</v>
+        <v>667.81390610000005</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1574863000000732</v>
+        <v>1.1576475000000528</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1035183431441951</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1038154973088252</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>668.3784508</v>
+        <v>668.37811980000004</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56426669999996193</v>
+        <v>0.56421369999998205</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0186600536117085</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0185643546535283</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>670.07590679999998</v>
+        <v>670.07582639999998</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6974559999999883</v>
+        <v>1.6977065999999468</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0905272617067325</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0909914696516383</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>670.31824749999998</v>
+        <v>670.31825049999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24234069999999974</v>
+        <v>0.24242409999999381</v>
       </c>
       <c r="D35" s="5">
-        <v>0.43485819151816152</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43500819538890845</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>672.33295420000002</v>
+        <v>672.33307149999996</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0147067000000334</v>
+        <v>2.0148209999999835</v>
       </c>
       <c r="D36" s="5">
-        <v>3.6669399824273752</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6671514527848448</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>672.37291660000005</v>
+        <v>672.37308840000003</v>
       </c>
       <c r="C37" s="5">
-        <v>3.9962400000035814E-2</v>
+        <v>4.0016900000068745E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>7.1349410728882567E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1446735154423457E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>673.06957650000004</v>
+        <v>673.06977840000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.69665989999998601</v>
+        <v>0.6966899999999896</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2504555000178774</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2505095143243272</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>681.029988</v>
+        <v>681.03027880000002</v>
       </c>
       <c r="C39" s="5">
-        <v>7.9604114999999638</v>
+        <v>7.9605004000000008</v>
       </c>
       <c r="D39" s="5">
-        <v>15.153012569931512</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.153188106441373</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>679.24825069999997</v>
+        <v>679.24856060000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7817373000000316</v>
+        <v>-1.7817182000000003</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0947035361109987</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0946695347025654</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>684.32109349999996</v>
+        <v>684.32148059999997</v>
       </c>
       <c r="C41" s="5">
-        <v>5.0728427999999894</v>
+        <v>5.0729199999999537</v>
       </c>
       <c r="D41" s="5">
-        <v>9.3394233354122669</v>
+        <v>9.3395669161856496</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0164909121334516</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0164580764786342</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>687.07562540000004</v>
+        <v>687.075065</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7545319000000745</v>
+        <v>2.7535844000000225</v>
       </c>
       <c r="D42" s="5">
-        <v>4.938627437289167</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9368880296840167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>689.81818320000002</v>
+        <v>689.81789849999996</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7425577999999859</v>
+        <v>2.7428334999999606</v>
       </c>
       <c r="D43" s="5">
-        <v>4.8965375231450725</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.897044695192676</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>691.26980709999998</v>
+        <v>691.26962470000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.4516238999999587</v>
+        <v>1.4517262000000528</v>
       </c>
       <c r="D44" s="5">
-        <v>2.5546616040051928</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5548447937759011</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>698.4463528</v>
+        <v>698.44605569999999</v>
       </c>
       <c r="C45" s="5">
-        <v>7.1765457000000197</v>
+        <v>7.1764309999999796</v>
       </c>
       <c r="D45" s="5">
-        <v>13.194567713816552</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.194348328694815</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>702.56896059999997</v>
+        <v>702.56892670000002</v>
       </c>
       <c r="C46" s="5">
-        <v>4.1226077999999688</v>
+        <v>4.1228710000000319</v>
       </c>
       <c r="D46" s="5">
-        <v>7.3175771747778784</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3180628367850442</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>705.61884050000003</v>
+        <v>705.61882100000003</v>
       </c>
       <c r="C47" s="5">
-        <v>3.0498799000000645</v>
+        <v>3.0498943000000054</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3354398553100202</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3354659146799932</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>710.88922409999998</v>
+        <v>710.88933169999996</v>
       </c>
       <c r="C48" s="5">
-        <v>5.2703835999999455</v>
+        <v>5.2705106999999316</v>
       </c>
       <c r="D48" s="5">
-        <v>9.3405248720384257</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3407597292222135</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>713.81822169999998</v>
+        <v>713.81835899999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.9289976000000024</v>
+        <v>2.9290273000000298</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0578206115348356</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0578722825381561</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>719.71041920000005</v>
+        <v>719.71056799999997</v>
       </c>
       <c r="C50" s="5">
-        <v>5.8921975000000657</v>
+        <v>5.8922089999999798</v>
       </c>
       <c r="D50" s="5">
-        <v>10.36768150392402</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.367700580664962</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>721.86076430000003</v>
+        <v>721.86099390000004</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1503450999999814</v>
+        <v>2.1504259000000729</v>
       </c>
       <c r="D51" s="5">
-        <v>3.6448588040848273</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6449972534302821</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>722.56570910000005</v>
+        <v>722.56589740000004</v>
       </c>
       <c r="C52" s="5">
-        <v>0.70494480000002113</v>
+        <v>0.70490350000000035</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1781942330807871</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1781244593369156</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>725.16905589999999</v>
+        <v>725.16925690000005</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6033467999999402</v>
+        <v>2.6033595000000105</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4102167497402034</v>
+        <v>4.4102375201995114</v>
       </c>
       <c r="E53" s="5">
-        <v>5.96912221294843</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9690916415754636</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>733.98010959999999</v>
+        <v>733.97973130000003</v>
       </c>
       <c r="C54" s="5">
-        <v>8.8110537000000022</v>
+        <v>8.8104743999999755</v>
       </c>
       <c r="D54" s="5">
-        <v>15.595339839254807</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.594240413640525</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>734.06389349999995</v>
+        <v>734.06374229999994</v>
       </c>
       <c r="C55" s="5">
-        <v>8.3783899999957612E-2</v>
+        <v>8.4010999999918567E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.13706614758874913</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13743797629566235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>740.19104000000004</v>
+        <v>740.19094640000003</v>
       </c>
       <c r="C56" s="5">
-        <v>6.1271465000000944</v>
+        <v>6.1272041000000854</v>
       </c>
       <c r="D56" s="5">
-        <v>10.489123715720726</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.489229152615431</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>754.49919390000002</v>
+        <v>754.49896000000001</v>
       </c>
       <c r="C57" s="5">
-        <v>14.308153899999979</v>
+        <v>14.308013599999981</v>
       </c>
       <c r="D57" s="5">
-        <v>25.828632699532484</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.828355544924065</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>749.31678569999997</v>
+        <v>749.31678650000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-5.1824082000000544</v>
+        <v>-5.1821734999999762</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.9380485540618828</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9377048957534839</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>754.50924220000002</v>
+        <v>754.50921080000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.1924565000000484</v>
+        <v>5.1924242999999706</v>
       </c>
       <c r="D59" s="5">
-        <v>8.6398680546299964</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6398124083103554</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>765.97711089999996</v>
+        <v>765.9772021</v>
       </c>
       <c r="C60" s="5">
-        <v>11.46786869999994</v>
+        <v>11.467991299999994</v>
       </c>
       <c r="D60" s="5">
-        <v>19.843570198779361</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.843801276665275</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>771.43365960000006</v>
+        <v>771.43375839999999</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4565487000000985</v>
+        <v>5.4565562999999884</v>
       </c>
       <c r="D61" s="5">
-        <v>8.891381073319149</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8913928461569203</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>774.00787290000005</v>
+        <v>774.00796760000003</v>
       </c>
       <c r="C62" s="5">
-        <v>2.5742132999999967</v>
+        <v>2.5742092000000412</v>
       </c>
       <c r="D62" s="5">
-        <v>4.078620290106949</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.078613142339127</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>772.82944329999998</v>
+        <v>772.82959900000003</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1784296000000722</v>
+        <v>-1.1783685999999989</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.8117825196117709</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8116892989393119</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>779.19708390000005</v>
+        <v>779.19716600000004</v>
       </c>
       <c r="C64" s="5">
-        <v>6.3676406000000725</v>
+        <v>6.3675670000000082</v>
       </c>
       <c r="D64" s="5">
-        <v>10.347858329640269</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.347731073128163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>783.74594890000003</v>
+        <v>783.74599599999999</v>
       </c>
       <c r="C65" s="5">
-        <v>4.548864999999978</v>
+        <v>4.5488299999999526</v>
       </c>
       <c r="D65" s="5">
-        <v>7.2348344482310978</v>
+        <v>7.2347761954590251</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0776878885573602</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0776644269791031</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>784.40157350000004</v>
+        <v>784.40135129999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.6556246000000101</v>
+        <v>0.65535529999999653</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0084637604368174</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0080475628109209</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>789.64113850000001</v>
+        <v>789.64110659999994</v>
       </c>
       <c r="C67" s="5">
-        <v>5.2395649999999705</v>
+        <v>5.2397552999999562</v>
       </c>
       <c r="D67" s="5">
-        <v>8.316774212591449</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3170899025670089</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>793.59734749999996</v>
+        <v>793.59732919999999</v>
       </c>
       <c r="C68" s="5">
-        <v>3.9562089999999444</v>
+        <v>3.9562226000000464</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1806302581370876</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1806523503517896</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>794.87667710000005</v>
+        <v>794.87650780000001</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2793296000000964</v>
+        <v>1.2791786000000229</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9517208770710281</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9514885136830085</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>798.44846270000005</v>
+        <v>798.44849009999996</v>
       </c>
       <c r="C70" s="5">
-        <v>3.5717855999999983</v>
+        <v>3.5719822999999451</v>
       </c>
       <c r="D70" s="5">
-        <v>5.5274920817853568</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5278052527151456</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>801.09808640000006</v>
+        <v>801.09804180000003</v>
       </c>
       <c r="C71" s="5">
-        <v>2.6496237000000065</v>
+        <v>2.6495517000000746</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0556492385658505</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0555368708407702</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>796.10671560000003</v>
+        <v>796.10677639999994</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.991370800000027</v>
+        <v>-4.9912654000000884</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.2258215003935362</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2256744956003871</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>805.4206064</v>
+        <v>805.42066629999999</v>
       </c>
       <c r="C73" s="5">
-        <v>9.3138907999999674</v>
+        <v>9.3138899000000492</v>
       </c>
       <c r="D73" s="5">
-        <v>14.978699155023346</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.97869639471916</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>809.64961240000002</v>
+        <v>809.64966070000003</v>
       </c>
       <c r="C74" s="5">
-        <v>4.2290060000000267</v>
+        <v>4.2289944000000332</v>
       </c>
       <c r="D74" s="5">
-        <v>6.485998480992361</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4859796768742095</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>817.30753530000004</v>
+        <v>817.30763279999996</v>
       </c>
       <c r="C75" s="5">
-        <v>7.6579229000000169</v>
+        <v>7.6579720999999381</v>
       </c>
       <c r="D75" s="5">
-        <v>11.959432425072603</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.959512550481154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>823.03656950000004</v>
+        <v>823.03659800000003</v>
       </c>
       <c r="C76" s="5">
-        <v>5.729034200000001</v>
+        <v>5.7289652000000615</v>
       </c>
       <c r="D76" s="5">
-        <v>8.7435615603158379</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7434510774335052</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>827.1236811</v>
+        <v>827.12370020000003</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0871115999999574</v>
+        <v>4.0871022000000039</v>
       </c>
       <c r="D77" s="5">
-        <v>6.124552758248103</v>
+        <v>6.1245380674785688</v>
       </c>
       <c r="E77" s="5">
-        <v>5.5346674851565414</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5346635799591537</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>826.02047479999999</v>
+        <v>826.02032599999995</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1032063000000107</v>
+        <v>-1.1033742000000757</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5888543920810627</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5890943963804527</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>830.31674180000005</v>
+        <v>830.31674380000004</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2962670000000571</v>
+        <v>4.2964178000000857</v>
       </c>
       <c r="D79" s="5">
-        <v>6.4230712162964831</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.423304346355474</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>833.60034459999997</v>
+        <v>833.60035770000002</v>
       </c>
       <c r="C80" s="5">
-        <v>3.283602799999926</v>
+        <v>3.2836138999999775</v>
       </c>
       <c r="D80" s="5">
-        <v>4.8501578874871276</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8501746294313808</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>836.98366850000002</v>
+        <v>836.98356879999994</v>
       </c>
       <c r="C81" s="5">
-        <v>3.3833239000000503</v>
+        <v>3.3832110999999259</v>
       </c>
       <c r="D81" s="5">
-        <v>4.9806317445971304</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9804618862578254</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>841.47605950000002</v>
+        <v>841.47608479999997</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4923909999999978</v>
+        <v>4.4925160000000233</v>
       </c>
       <c r="D82" s="5">
-        <v>6.6344091293997209</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6346000279007278</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>840.35261419999995</v>
+        <v>840.35257839999997</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.1234453000000713</v>
+        <v>-1.1235063999999966</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.590394560262165</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5904803742428086</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>851.88768340000001</v>
+        <v>851.88772189999997</v>
       </c>
       <c r="C84" s="5">
-        <v>11.535069200000066</v>
+        <v>11.535143500000004</v>
       </c>
       <c r="D84" s="5">
-        <v>17.773994719043774</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.774118798604157</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>859.23591810000005</v>
+        <v>859.23594979999996</v>
       </c>
       <c r="C85" s="5">
-        <v>7.3482347000000345</v>
+        <v>7.3482278999999835</v>
       </c>
       <c r="D85" s="5">
-        <v>10.85646054934697</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.856449507369014</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>861.27793410000004</v>
+        <v>861.27796120000005</v>
       </c>
       <c r="C86" s="5">
-        <v>2.0420159999999896</v>
+        <v>2.0420114000000922</v>
       </c>
       <c r="D86" s="5">
-        <v>2.8894320112615945</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8894253089973176</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>875.76730620000001</v>
+        <v>875.7673618</v>
       </c>
       <c r="C87" s="5">
-        <v>14.489372099999969</v>
+        <v>14.489400599999954</v>
       </c>
       <c r="D87" s="5">
-        <v>22.164462895245119</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.164509839114245</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>881.57038769999997</v>
+        <v>881.57039499999996</v>
       </c>
       <c r="C88" s="5">
-        <v>5.803081499999962</v>
+        <v>5.8030331999999589</v>
       </c>
       <c r="D88" s="5">
-        <v>8.247826403825087</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2477546920395994</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>884.08340490000001</v>
+        <v>884.08340889999999</v>
       </c>
       <c r="C89" s="5">
-        <v>2.5130172000000357</v>
+        <v>2.5130139000000327</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4748817312526326</v>
+        <v>3.4748770671630957</v>
       </c>
       <c r="E89" s="5">
-        <v>6.8864820463426568</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8864800617159272</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>891.67018519999999</v>
+        <v>891.67010359999995</v>
       </c>
       <c r="C90" s="5">
-        <v>7.5867802999999867</v>
+        <v>7.5866946999999527</v>
       </c>
       <c r="D90" s="5">
-        <v>10.798041105768919</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.797913415813131</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>897.13657639999997</v>
+        <v>897.13658109999994</v>
       </c>
       <c r="C91" s="5">
-        <v>5.4663911999999755</v>
+        <v>5.4664774999999963</v>
       </c>
       <c r="D91" s="5">
-        <v>7.6097977314567355</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.60992266979994</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>904.81131540000001</v>
+        <v>904.81132520000006</v>
       </c>
       <c r="C92" s="5">
-        <v>7.6747390000000451</v>
+        <v>7.6747441000001118</v>
       </c>
       <c r="D92" s="5">
-        <v>10.762696079090151</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.7627035118397</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>918.41058469999996</v>
+        <v>918.41053460000001</v>
       </c>
       <c r="C93" s="5">
-        <v>13.599269299999946</v>
+        <v>13.59920939999995</v>
       </c>
       <c r="D93" s="5">
-        <v>19.604160236948932</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.604066397828635</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>925.7696598</v>
+        <v>925.76967479999996</v>
       </c>
       <c r="C94" s="5">
-        <v>7.3590751000000409</v>
+        <v>7.3591401999999562</v>
       </c>
       <c r="D94" s="5">
-        <v>10.050687203420129</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.050780641116287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>932.80066169999998</v>
+        <v>932.80063849999999</v>
       </c>
       <c r="C95" s="5">
-        <v>7.0310018999999784</v>
+        <v>7.0309637000000293</v>
       </c>
       <c r="D95" s="5">
-        <v>9.5042116779548547</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5041577045616332</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>932.3331015</v>
+        <v>932.33312269999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.46756019999997989</v>
+        <v>-0.46751580000000104</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.59983666253877743</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.59977987323119875</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>944.16357740000001</v>
+        <v>944.16359199999999</v>
       </c>
       <c r="C97" s="5">
-        <v>11.83047590000001</v>
+        <v>11.830469300000004</v>
       </c>
       <c r="D97" s="5">
-        <v>16.335877489344639</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.33586733289949</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>949.45365370000002</v>
+        <v>949.4536746</v>
       </c>
       <c r="C98" s="5">
-        <v>5.2900763000000097</v>
+        <v>5.2900826000000052</v>
       </c>
       <c r="D98" s="5">
-        <v>6.9346191961821013</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9346276002645757</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>953.22217220000005</v>
+        <v>953.22220170000003</v>
       </c>
       <c r="C99" s="5">
-        <v>3.7685185000000274</v>
+        <v>3.7685271000000284</v>
       </c>
       <c r="D99" s="5">
-        <v>4.8683382175220169</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.868349461511734</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>960.78028389999997</v>
+        <v>960.78028170000005</v>
       </c>
       <c r="C100" s="5">
-        <v>7.5581116999999267</v>
+        <v>7.5580800000000181</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9409185587080664</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9408747088216565</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>968.37326759999996</v>
+        <v>968.37325850000002</v>
       </c>
       <c r="C101" s="5">
-        <v>7.5929836999999907</v>
+        <v>7.592976799999974</v>
       </c>
       <c r="D101" s="5">
-        <v>9.9067880347416306</v>
+        <v>9.90677866092744</v>
       </c>
       <c r="E101" s="5">
-        <v>9.5341527997049305</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5341512748073889</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>981.94697389999999</v>
+        <v>981.94695999999999</v>
       </c>
       <c r="C102" s="5">
-        <v>13.573706300000026</v>
+        <v>13.57370149999997</v>
       </c>
       <c r="D102" s="5">
-        <v>18.179712392495674</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.179705644414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>986.00619459999996</v>
+        <v>986.00618099999997</v>
       </c>
       <c r="C103" s="5">
-        <v>4.0592206999999689</v>
+        <v>4.0592209999999795</v>
       </c>
       <c r="D103" s="5">
-        <v>5.0749731832818945</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0749736404005263</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>989.11364209999999</v>
+        <v>989.11363449999999</v>
       </c>
       <c r="C104" s="5">
-        <v>3.1074475000000348</v>
+        <v>3.1074535000000196</v>
       </c>
       <c r="D104" s="5">
-        <v>3.848106111132843</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8481137244909425</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.77982059999999</v>
+        <v>991.77981509999995</v>
       </c>
       <c r="C105" s="5">
-        <v>2.6661785000000009</v>
+        <v>2.6661805999999615</v>
       </c>
       <c r="D105" s="5">
-        <v>3.2830155822036078</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2830182321083479</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>996.54168870000001</v>
+        <v>996.54168600000003</v>
       </c>
       <c r="C106" s="5">
-        <v>4.7618681000000151</v>
+        <v>4.7618709000000763</v>
       </c>
       <c r="D106" s="5">
-        <v>5.9162133536880601</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.91621695850304</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1002.563724</v>
+        <v>1002.563719</v>
       </c>
       <c r="C107" s="5">
-        <v>6.0220352999999704</v>
+        <v>6.0220329999999649</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4974542781134135</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.49745133976365</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1006.297178</v>
+        <v>1006.297187</v>
       </c>
       <c r="C108" s="5">
-        <v>3.7334540000000516</v>
+        <v>3.7334680000000162</v>
       </c>
       <c r="D108" s="5">
-        <v>4.561359386073649</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5613768656738607</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1010.377894</v>
+        <v>1010.377899</v>
       </c>
       <c r="C109" s="5">
-        <v>4.0807159999999385</v>
+        <v>4.0807119999999486</v>
       </c>
       <c r="D109" s="5">
-        <v>4.976229913373964</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9762248807676102</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1011.515</v>
+        <v>1011.5150149999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.137106000000017</v>
+        <v>1.1371159999999918</v>
       </c>
       <c r="D110" s="5">
-        <v>1.358902630690606</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3589146485298409</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1025.5811550000001</v>
+        <v>1025.58116</v>
       </c>
       <c r="C111" s="5">
-        <v>14.066155000000094</v>
+        <v>14.066145000000006</v>
       </c>
       <c r="D111" s="5">
-        <v>18.024578025797268</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.024563928059845</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1028.50134</v>
+        <v>1028.5013409999999</v>
       </c>
       <c r="C112" s="5">
-        <v>2.9201849999999467</v>
+        <v>2.9201809999999568</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4708357559126934</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.470830909757594</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1034.4412170000001</v>
+        <v>1034.4412139999999</v>
       </c>
       <c r="C113" s="5">
-        <v>5.9398770000000241</v>
+        <v>5.9398730000000342</v>
       </c>
       <c r="D113" s="5">
-        <v>7.1547571328826942</v>
+        <v>7.1547521535234138</v>
       </c>
       <c r="E113" s="5">
-        <v>6.822570553165086</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8225712472005373</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1039.0229549999999</v>
+        <v>1039.02295</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5817379999998593</v>
+        <v>4.5817360000000917</v>
       </c>
       <c r="D114" s="5">
-        <v>5.4464373491835083</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4464349296984294</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1043.9524200000001</v>
+        <v>1043.9524140000001</v>
       </c>
       <c r="C115" s="5">
-        <v>4.9294650000001639</v>
+        <v>4.9294640000000527</v>
       </c>
       <c r="D115" s="5">
-        <v>5.8441244437331674</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.844123255939615</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1049.1532110000001</v>
+        <v>1049.1532099999999</v>
       </c>
       <c r="C116" s="5">
-        <v>5.2007909999999811</v>
+        <v>5.2007959999998548</v>
       </c>
       <c r="D116" s="5">
-        <v>6.1447468056202492</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1447529122194755</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1048.740403</v>
+        <v>1048.740401</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.41280800000004092</v>
+        <v>-0.41280899999992471</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.47114090075142112</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47114204003813054</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1049.5940800000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.85367700000006153</v>
+        <v>0.85367900000005648</v>
       </c>
       <c r="D118" s="5">
-        <v>0.98118769032453645</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98119000123817468</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1052.3317340000001</v>
+        <v>1052.331733</v>
       </c>
       <c r="C119" s="5">
-        <v>2.7376540000000205</v>
+        <v>2.7376529999999093</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1752513641832847</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1752501876500805</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1058.351394</v>
+        <v>1058.3513969999999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.0196599999999307</v>
+        <v>6.0196639999999206</v>
       </c>
       <c r="D120" s="5">
-        <v>7.0845037464753791</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0845086100840726</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1060.1196050000001</v>
+        <v>1060.119606</v>
       </c>
       <c r="C121" s="5">
-        <v>1.7682110000000648</v>
+        <v>1.7682090000000699</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0233920919230375</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0233897764316167</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.0906640000001</v>
+        <v>1062.0906709999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.9710589999999684</v>
+        <v>1.9710649999999532</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2540934747663277</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2541004045077084</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1066.2589809999999</v>
       </c>
       <c r="C123" s="5">
-        <v>4.1683169999998881</v>
+        <v>4.1683100000000195</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8125605301905683</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8125522406395671</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1070.6218120000001</v>
+        <v>1070.621811</v>
       </c>
       <c r="C124" s="5">
-        <v>4.362831000000142</v>
+        <v>4.3628300000000309</v>
       </c>
       <c r="D124" s="5">
-        <v>5.0220808122029448</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0220796350692876</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1079.39374</v>
+        <v>1079.393738</v>
       </c>
       <c r="C125" s="5">
-        <v>8.7719279999998889</v>
+        <v>8.7719270000000051</v>
       </c>
       <c r="D125" s="5">
-        <v>10.287348326717737</v>
+        <v>10.287347110660239</v>
       </c>
       <c r="E125" s="5">
-        <v>4.3455850618914216</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3455851711647009</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1090.2489969999999</v>
+        <v>1090.2489949999999</v>
       </c>
       <c r="C126" s="5">
         <v>10.855256999999938</v>
       </c>
       <c r="D126" s="5">
-        <v>12.758582948133924</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.758582973096866</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1091.1330330000001</v>
+        <v>1091.1330310000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.88403600000015103</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97737954378707137</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97737954558803075</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1098.8854590000001</v>
+        <v>1098.88546</v>
       </c>
       <c r="C128" s="5">
-        <v>7.752426000000014</v>
+        <v>7.7524289999998928</v>
       </c>
       <c r="D128" s="5">
-        <v>8.8671048307444433</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8671084141750622</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1101.819892</v>
       </c>
       <c r="C129" s="5">
-        <v>2.934432999999899</v>
+        <v>2.9344320000000153</v>
       </c>
       <c r="D129" s="5">
-        <v>3.2519317501062739</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2519306225791578</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1107.824934</v>
       </c>
       <c r="C130" s="5">
         <v>6.0050420000000031</v>
       </c>
       <c r="D130" s="5">
         <v>6.739784777990776</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1118.7769450000001</v>
       </c>
       <c r="C131" s="5">
         <v>10.952011000000084</v>
       </c>
       <c r="D131" s="5">
         <v>12.530039113864099</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1122.7889950000001</v>
+        <v>1122.788996</v>
       </c>
       <c r="C132" s="5">
-        <v>4.0120500000000447</v>
+        <v>4.0120509999999285</v>
       </c>
       <c r="D132" s="5">
-        <v>4.3892240290943185</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3892251447718023</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1129.4912670000001</v>
       </c>
       <c r="C133" s="5">
-        <v>6.7022719999999936</v>
+        <v>6.7022710000001098</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4030863950460102</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4030852471571595</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1134.5246440000001</v>
+        <v>1134.5246460000001</v>
       </c>
       <c r="C134" s="5">
-        <v>5.0333769999999731</v>
+        <v>5.0333789999999681</v>
       </c>
       <c r="D134" s="5">
-        <v>5.4806213618176614</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4806235931794678</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1135.654998</v>
+        <v>1135.6549970000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1303539999998975</v>
+        <v>1.1303510000000188</v>
       </c>
       <c r="D135" s="5">
-        <v>1.20216203259087</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2021588223753099</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1137.402077</v>
+        <v>1137.4020760000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.7470789999999852</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8617668361410766</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8617668377941543</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1138.573063</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1709860000000845</v>
+        <v>1.1709869999999682</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2424518151020525</v>
+        <v>1.2424528832460258</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4826446371645687</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4826448326125155</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1139.0365389999999</v>
+        <v>1139.0365380000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.46347599999990052</v>
+        <v>0.46347500000001673</v>
       </c>
       <c r="D138" s="5">
-        <v>0.48957603576347264</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48957497708375097</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1135.6061400000001</v>
+        <v>1135.606139</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.4303989999998521</v>
+        <v>-3.4303990000000795</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.5547346412813208</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5547346443508321</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1133.0281869999999</v>
+        <v>1133.0281890000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5779530000002069</v>
+        <v>-2.5779499999998734</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.6903778384920751</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6903747489872454</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1126.149077</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.8791099999998551</v>
+        <v>-6.8791120000000774</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.0472907943164742</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0472927632570848</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1123.482264</v>
       </c>
       <c r="C142" s="5">
         <v>-2.6668130000000474</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8049770701307097</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1120.788438</v>
       </c>
       <c r="C143" s="5">
         <v>-2.6938259999999445</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8396531467243413</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1112.834284</v>
       </c>
       <c r="C144" s="5">
         <v>-7.9541540000000168</v>
       </c>
       <c r="D144" s="5">
         <v>-8.1916342758768579</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1112.6178110000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21647299999995084</v>
       </c>
       <c r="D145" s="5">
         <v>-0.23317924613714958</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1101.5819899999999</v>
+        <v>1101.581991</v>
       </c>
       <c r="C146" s="5">
-        <v>-11.035821000000169</v>
+        <v>-11.035820000000058</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.274219578526946</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.27421861199932</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1090.1401350000001</v>
+        <v>1090.140134</v>
       </c>
       <c r="C147" s="5">
-        <v>-11.441854999999805</v>
+        <v>-11.441857000000027</v>
       </c>
       <c r="D147" s="5">
-        <v>-11.776145984364227</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.776147916571267</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1088.569653</v>
+        <v>1088.5696519999999</v>
       </c>
       <c r="C148" s="5">
         <v>-1.5704820000000836</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.7151166954664565</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.715116697027308</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1083.970716</v>
+        <v>1083.9707149999999</v>
       </c>
       <c r="C149" s="5">
         <v>-4.5989369999999781</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.9535455566568354</v>
+        <v>-4.9535455611021355</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.7956823127476405</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7956824005768839</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1077.8491059999999</v>
+        <v>1077.849105</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1216100000001461</v>
+        <v>-6.1216099999999187</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5702914852177274</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5702914910918064</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1075.6103760000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.2387299999998049</v>
+        <v>-2.2387289999999211</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.4641649755494099</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4641638896554241</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1075.2960430000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31433300000003328</v>
       </c>
       <c r="D152" s="5">
         <v>-0.35012112624708269</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1076.8375390000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.5414960000000519</v>
       </c>
       <c r="D153" s="5">
         <v>1.7338945292172614</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1077.9177299999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.0801909999997861</v>
       </c>
       <c r="D154" s="5">
         <v>1.2104004380082412</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1074.9834490000001</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9342809999998281</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2181438421172825</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1074.9314429999999</v>
       </c>
       <c r="C156" s="5">
         <v>-5.2006000000119457E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-5.8038658498871243E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1080.8918200000001</v>
       </c>
       <c r="C157" s="5">
         <v>5.9603770000001077</v>
       </c>
       <c r="D157" s="5">
         <v>6.8605885944038603</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1076.100946</v>
       </c>
       <c r="C158" s="5">
         <v>-4.7908740000000307</v>
       </c>
       <c r="D158" s="5">
         <v>-5.1910370996647188</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1072.27243</v>
       </c>
       <c r="C159" s="5">
         <v>-3.828516000000036</v>
       </c>
       <c r="D159" s="5">
         <v>-4.1867619183961091</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.4731850000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.200755000000072</v>
       </c>
       <c r="D160" s="5">
         <v>1.3520946220017205</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1069.0374220000001</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4357629999999517</v>
       </c>
       <c r="D161" s="5">
         <v>-4.8474366077231323</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.3776473644145915</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3776472734320921</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1067.8807019999999</v>
+        <v>1067.880701</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1567200000001776</v>
+        <v>-1.1567210000000614</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.290724880374905</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2907259895916678</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1064.889915</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9907869999999548</v>
+        <v>-2.990786000000071</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.3095215446492854</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3095204581181203</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1064.432442</v>
+        <v>1064.4324429999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.45747299999993629</v>
+        <v>-0.4574720000000525</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.51429951375819849</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51429839219503393</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1064.9474909999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.51504899999986264</v>
+        <v>0.51504799999997886</v>
       </c>
       <c r="D165" s="5">
-        <v>0.58219410518220993</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.58219297125745584</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1064.8808160000001</v>
       </c>
       <c r="C166" s="5">
         <v>-6.6674999999804641E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-7.5104599188346999E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1060.498503</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130000000674</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8281132831427982</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1061.36833</v>
       </c>
       <c r="C168" s="5">
         <v>0.86982699999998658</v>
       </c>
       <c r="D168" s="5">
         <v>0.98869916320150075</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1065.901132</v>
       </c>
       <c r="C169" s="5">
         <v>4.5328019999999469</v>
       </c>
       <c r="D169" s="5">
         <v>5.2469661003563761</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1067.3159129999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.4147809999999481</v>
       </c>
       <c r="D170" s="5">
         <v>1.6044508962076431</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1072.183665</v>
       </c>
       <c r="C171" s="5">
         <v>4.8677520000001095</v>
       </c>
       <c r="D171" s="5">
         <v>5.6122808272440095</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.833018999999922</v>
       </c>
       <c r="D172" s="5">
         <v>4.3753216832584485</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1082.996447</v>
       </c>
       <c r="C173" s="5">
         <v>6.9797630000000481</v>
       </c>
       <c r="D173" s="5">
         <v>8.0678021018815613</v>
       </c>
       <c r="E173" s="5">
         <v>1.3057564415177136</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1088.84212</v>
+        <v>1088.8421189999999</v>
       </c>
       <c r="C174" s="5">
-        <v>5.8456730000000334</v>
+        <v>5.8456719999999223</v>
       </c>
       <c r="D174" s="5">
-        <v>6.6730143639651907</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6730131883342869</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1090.720233</v>
       </c>
       <c r="C175" s="5">
-        <v>1.8781129999999848</v>
+        <v>1.878114000000096</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0895956294116669</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0895967545290661</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
         <v>2.4041469999999663</v>
       </c>
       <c r="D176" s="5">
         <v>2.6773219623645428</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1104.057237</v>
       </c>
       <c r="C177" s="5">
         <v>10.932857000000013</v>
       </c>
       <c r="D177" s="5">
         <v>12.684478792722519</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1104.9050239999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.84778699999992568</v>
       </c>
       <c r="D178" s="5">
         <v>0.92536146824204746</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1109.5589709999999</v>
       </c>
       <c r="C179" s="5">
         <v>4.6539470000000165</v>
       </c>
       <c r="D179" s="5">
         <v>5.1732488656727194</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1117.3787050000001</v>
       </c>
       <c r="C180" s="5">
         <v>7.8197340000001532</v>
       </c>
       <c r="D180" s="5">
         <v>8.7927649244877273</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1118.0434809999999</v>
+        <v>1118.043482</v>
       </c>
       <c r="C181" s="5">
-        <v>0.66477599999984704</v>
+        <v>0.66477699999995821</v>
       </c>
       <c r="D181" s="5">
-        <v>0.71627166577312718</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71627274676462349</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1115.7874549999999</v>
+        <v>1115.787456</v>
       </c>
       <c r="C182" s="5">
         <v>-2.2560260000000198</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3947076586871785</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3947076565690395</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1125.4908840000001</v>
       </c>
       <c r="C183" s="5">
-        <v>9.703429000000142</v>
+        <v>9.7034280000000308</v>
       </c>
       <c r="D183" s="5">
-        <v>10.949689197799684</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.94968800456515</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1128.0582770000001</v>
       </c>
       <c r="C184" s="5">
         <v>2.5673930000000382</v>
       </c>
       <c r="D184" s="5">
         <v>2.7719641061755507</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1130.0887760000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.0304989999999634</v>
       </c>
       <c r="D185" s="5">
         <v>2.1815064249838922</v>
       </c>
       <c r="E185" s="5">
         <v>4.3483364262597579</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1137.676113</v>
+        <v>1137.676111</v>
       </c>
       <c r="C186" s="5">
-        <v>7.5873369999999341</v>
+        <v>7.5873349999999391</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3609831352119421</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3609808492683957</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.0882879999999</v>
+        <v>1144.088289</v>
       </c>
       <c r="C187" s="5">
-        <v>6.4121749999999338</v>
+        <v>6.4121780000000399</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9770954097645221</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9770987885652058</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1147.5724560000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.4841680000001816</v>
+        <v>3.4841670000000704</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7162753750525912</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7162742872035803</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1161.5961789999999</v>
       </c>
       <c r="C189" s="5">
         <v>14.023722999999791</v>
       </c>
       <c r="D189" s="5">
         <v>15.69130180774907</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1159.543142</v>
       </c>
       <c r="C190" s="5">
         <v>-2.0530369999999039</v>
       </c>
       <c r="D190" s="5">
         <v>-2.1004168714650495</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1164.5808360000001</v>
       </c>
       <c r="C191" s="5">
         <v>5.0376940000001014</v>
       </c>
       <c r="D191" s="5">
         <v>5.3398585153595413</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1171.868181</v>
       </c>
       <c r="C192" s="5">
         <v>7.2873449999999593</v>
       </c>
       <c r="D192" s="5">
         <v>7.7728771238825489</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1176.125391</v>
       </c>
       <c r="C193" s="5">
         <v>4.2572099999999864</v>
       </c>
       <c r="D193" s="5">
         <v>4.4475755491247604</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1188.6108859999999</v>
+        <v>1188.6108879999999</v>
       </c>
       <c r="C194" s="5">
-        <v>12.485494999999901</v>
+        <v>12.485496999999896</v>
       </c>
       <c r="D194" s="5">
-        <v>13.509688154717935</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.50969044666428</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1198.1093920000001</v>
       </c>
       <c r="C195" s="5">
-        <v>9.498506000000134</v>
+        <v>9.4985040000001391</v>
       </c>
       <c r="D195" s="5">
-        <v>10.022429278158928</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.022427056625972</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.5928729999998268</v>
       </c>
       <c r="D196" s="5">
         <v>7.8756063282010125</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1212.770988</v>
       </c>
       <c r="C197" s="5">
         <v>7.0687230000000909</v>
       </c>
       <c r="D197" s="5">
         <v>7.26663801521783</v>
       </c>
       <c r="E197" s="5">
         <v>7.3164351116429494</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1219.6898409999999</v>
+        <v>1219.6898389999999</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9188529999998991</v>
+        <v>6.9188509999999042</v>
       </c>
       <c r="D198" s="5">
-        <v>7.0649424803976402</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0649403736664951</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1226.5129199999999</v>
       </c>
       <c r="C199" s="5">
-        <v>6.823079000000007</v>
+        <v>6.8230810000000019</v>
       </c>
       <c r="D199" s="5">
-        <v>6.9233729843773961</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9233750883228584</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1236.2942969999999</v>
+        <v>1236.294296</v>
       </c>
       <c r="C200" s="5">
-        <v>9.7813770000000204</v>
+        <v>9.7813760000001366</v>
       </c>
       <c r="D200" s="5">
-        <v>10.001057823406679</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.001056755689763</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1238.2918979999999</v>
+        <v>1238.2918990000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.9976010000000315</v>
+        <v>1.9976030000000264</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9562812046159506</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9562831822817595</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1245.01703</v>
       </c>
       <c r="C202" s="5">
-        <v>6.7251320000000305</v>
+        <v>6.7251309999999194</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7154074845413581</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7154064503868405</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1251.8523660000001</v>
       </c>
       <c r="C203" s="5">
         <v>6.8353360000000976</v>
       </c>
       <c r="D203" s="5">
         <v>6.7908074085323511</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1256.089819</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
         <v>4.1384171985629159</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1261.075284</v>
       </c>
       <c r="C205" s="5">
         <v>4.9854649999999765</v>
       </c>
       <c r="D205" s="5">
         <v>4.8682018363378265</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1269.0953030000001</v>
+        <v>1269.095307</v>
       </c>
       <c r="C206" s="5">
-        <v>8.0200190000000475</v>
+        <v>8.0200230000000374</v>
       </c>
       <c r="D206" s="5">
-        <v>7.9042805618487977</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9042846430281921</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1266.303819</v>
+        <v>1266.3038180000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-2.7914840000000822</v>
+        <v>-2.7914889999999559</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.6078039495609384</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6078085560769515</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1277.1895709999999</v>
+        <v>1277.18957</v>
       </c>
       <c r="C208" s="5">
         <v>10.885751999999911</v>
       </c>
       <c r="D208" s="5">
-        <v>10.817759033487562</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.817759042438135</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1283.9047350000001</v>
+        <v>1283.904734</v>
       </c>
       <c r="C209" s="5">
-        <v>6.7151640000001862</v>
+        <v>6.7151639999999588</v>
       </c>
       <c r="D209" s="5">
-        <v>6.495006144327875</v>
+        <v>6.4950061495610001</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8653898966785079</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8653898142226879</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1283.298047</v>
+        <v>1283.298043</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.6066880000000765</v>
+        <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.56556882034964895</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5655716101950814</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1292.9049279999999</v>
+        <v>1292.904927</v>
       </c>
       <c r="C211" s="5">
-        <v>9.6068809999999303</v>
+        <v>9.6068840000000364</v>
       </c>
       <c r="D211" s="5">
-        <v>9.3625655007581123</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3625685762743984</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1300.988202</v>
+        <v>1300.988198</v>
       </c>
       <c r="C212" s="5">
-        <v>8.083274000000074</v>
+        <v>8.0832709999999679</v>
       </c>
       <c r="D212" s="5">
-        <v>7.7658623638491298</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7658593880449933</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1302.357614</v>
+        <v>1302.3576169999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3694120000000112</v>
+        <v>1.3694189999998798</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2704506647064351</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2704572004188286</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1308.322668</v>
+        <v>1308.3226689999999</v>
       </c>
       <c r="C214" s="5">
-        <v>5.9650540000000092</v>
+        <v>5.9650520000000142</v>
       </c>
       <c r="D214" s="5">
-        <v>5.6368279266125088</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6368259754866923</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1316.7415530000001</v>
+        <v>1316.7415559999999</v>
       </c>
       <c r="C215" s="5">
-        <v>8.4188850000000457</v>
+        <v>8.4188870000000406</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0010802773679899</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0010822395497385</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1319.615264</v>
+        <v>1319.615268</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8737109999999575</v>
+        <v>2.8737120000000687</v>
       </c>
       <c r="D216" s="5">
-        <v>2.6505953718684694</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6505962992162901</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1325.069074</v>
+        <v>1325.069076</v>
       </c>
       <c r="C217" s="5">
-        <v>5.4538099999999758</v>
+        <v>5.4538079999999809</v>
       </c>
       <c r="D217" s="5">
-        <v>5.0737547147290618</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0737527958748529</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1329.1277009999999</v>
+        <v>1329.127706</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0586269999998876</v>
+        <v>4.0586299999999937</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7381017907130554</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7381045947669778</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1330.795515</v>
+        <v>1330.7955099999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.6678140000001349</v>
+        <v>1.6678039999999328</v>
       </c>
       <c r="D219" s="5">
-        <v>1.516217923333163</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5162087637074162</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1334.7797579999999</v>
+        <v>1334.7797499999999</v>
       </c>
       <c r="C220" s="5">
-        <v>3.9842429999998785</v>
+        <v>3.9842399999999998</v>
       </c>
       <c r="D220" s="5">
-        <v>3.652409123950795</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.652406342317982</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1340.5465449999999</v>
+        <v>1340.5465380000001</v>
       </c>
       <c r="C221" s="5">
-        <v>5.7667870000000221</v>
+        <v>5.7667880000001333</v>
       </c>
       <c r="D221" s="5">
-        <v>5.3094704579081275</v>
+        <v>5.3094714331757054</v>
       </c>
       <c r="E221" s="5">
-        <v>4.4116832390995064</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4116827752112675</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1348.7532940000001</v>
+        <v>1348.753289</v>
       </c>
       <c r="C222" s="5">
-        <v>8.2067490000001726</v>
+        <v>8.2067509999999402</v>
       </c>
       <c r="D222" s="5">
-        <v>7.5988049931875024</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5988069488476251</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1353.975138</v>
+        <v>1353.9751389999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.2218439999999191</v>
+        <v>5.221849999999904</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7461471744365991</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7461527624677924</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1351.043314</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.931824000000006</v>
+        <v>-2.9318249999998898</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.5676913395623946</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.567692203084504</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1355.67914</v>
+        <v>1355.6791479999999</v>
       </c>
       <c r="C225" s="5">
-        <v>4.6358259999999518</v>
+        <v>4.6358339999999316</v>
       </c>
       <c r="D225" s="5">
-        <v>4.1961546687142359</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1961620471791417</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1358.1665210000001</v>
+        <v>1358.1665250000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4873810000001413</v>
+        <v>2.4873770000001514</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2240980554961931</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2240944294588783</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1356.5175409999999</v>
+        <v>1356.51755</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.6489800000001651</v>
+        <v>-1.648975000000064</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4472567862586661</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4472524229474204</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1356.661077</v>
+        <v>1356.6610880000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14353600000004008</v>
+        <v>0.14353800000003503</v>
       </c>
       <c r="D228" s="5">
-        <v>0.1270484678278283</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12705023828119</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1359.2861290000001</v>
+        <v>1359.2861379999999</v>
       </c>
       <c r="C229" s="5">
-        <v>2.6250520000000961</v>
+        <v>2.6250499999998738</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3467931990132529</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3467913727135858</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1351.8314600000001</v>
+        <v>1351.8314640000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.4546689999999671</v>
+        <v>-7.4546739999998408</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3861796823850074</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3861837963456463</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1352.0543070000001</v>
+        <v>1352.054286</v>
       </c>
       <c r="C231" s="5">
-        <v>0.22284700000000157</v>
+        <v>0.222821999999951</v>
       </c>
       <c r="D231" s="5">
-        <v>0.19799730834331175</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.19797507536896131</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1342.885929</v>
+        <v>1342.8858949999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.1683780000000752</v>
+        <v>-9.1683910000001561</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8405557008381477</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8405665240639522</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1334.4883540000001</v>
+        <v>1334.488341</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.3975749999999607</v>
+        <v>-8.3975539999999</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.251268601524707</v>
+        <v>-7.2512512645088067</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.45191948184087893</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4519199317793543</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1315.7105759999999</v>
+        <v>1315.710574</v>
       </c>
       <c r="C234" s="5">
-        <v>-18.777778000000126</v>
+        <v>-18.77776700000004</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.637987583336898</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.637979260379275</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1300.1016460000001</v>
+        <v>1300.1016569999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-15.608929999999873</v>
+        <v>-15.608917000000019</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.343067934264818</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.343057555223492</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1287.482632</v>
+        <v>1287.4826459999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.619014000000107</v>
+        <v>-12.619011</v>
       </c>
       <c r="D236" s="5">
-        <v>-11.045309609651188</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.045307033819196</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1272.0006450000001</v>
+        <v>1272.000663</v>
       </c>
       <c r="C237" s="5">
-        <v>-15.48198699999989</v>
+        <v>-15.4819829999999</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.512881408161038</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.512878007138351</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1267.951589</v>
+        <v>1267.9515940000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.0490560000000642</v>
+        <v>-4.0490689999999177</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.753689762508694</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7537015517968952</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1263.092881</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.8587079999999787</v>
+        <v>-4.8587130000000798</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5026366121136423</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5026411310889021</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1256.552173</v>
+        <v>1256.5522129999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.5407079999999951</v>
+        <v>-6.5406680000000961</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.0400325209505006</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0399966284558122</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1249.5999119999999</v>
+        <v>1249.599925</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.952261000000135</v>
+        <v>-6.9522879999999532</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.4410099775260683</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4410340369380421</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1247.0726669999999</v>
+        <v>1247.072658</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.5272449999999935</v>
+        <v>-2.527266999999938</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.4001173271894216</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4001379639766673</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1250.488852</v>
+        <v>1250.4888060000001</v>
       </c>
       <c r="C243" s="5">
-        <v>3.4161850000000413</v>
+        <v>3.4161480000000211</v>
       </c>
       <c r="D243" s="5">
-        <v>3.3372180413024477</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3371813747258949</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1255.791373</v>
+        <v>1255.7913140000001</v>
       </c>
       <c r="C244" s="5">
-        <v>5.3025210000000698</v>
+        <v>5.3025079999999889</v>
       </c>
       <c r="D244" s="5">
-        <v>5.2087958810353774</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2087830076294139</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1257.7961740000001</v>
+        <v>1257.7961479999999</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0048010000000431</v>
+        <v>2.0048339999998461</v>
       </c>
       <c r="D245" s="5">
-        <v>1.9326440019934443</v>
+        <v>1.9326761857033636</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.7469351283675589</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.74693615850782</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1266.0960500000001</v>
+        <v>1266.096027</v>
       </c>
       <c r="C246" s="5">
-        <v>8.2998760000000402</v>
+        <v>8.2998790000001463</v>
       </c>
       <c r="D246" s="5">
-        <v>8.2122966118149066</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2122998646734668</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.811598</v>
+        <v>1268.8115760000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.7155479999998988</v>
+        <v>2.71554900000001</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6043636614329069</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6043646797017539</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1275.0747819999999</v>
+        <v>1275.074963</v>
       </c>
       <c r="C248" s="5">
-        <v>6.2631839999999102</v>
+        <v>6.2633869999999661</v>
       </c>
       <c r="D248" s="5">
-        <v>6.0870078228892455</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0872106081970134</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1282.9284640000001</v>
+        <v>1282.928453</v>
       </c>
       <c r="C249" s="5">
-        <v>7.8536820000001626</v>
+        <v>7.8534899999999652</v>
       </c>
       <c r="D249" s="5">
-        <v>7.646871307336589</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6466768629246618</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1285.786341</v>
+        <v>1285.786329</v>
       </c>
       <c r="C250" s="5">
-        <v>2.8578769999999167</v>
+        <v>2.8578760000000329</v>
       </c>
       <c r="D250" s="5">
-        <v>2.7061394325063715</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7061384974571556</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1289.5782939999999</v>
+        <v>1289.5782859999999</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7919529999999213</v>
+        <v>3.7919569999999112</v>
       </c>
       <c r="D251" s="5">
-        <v>3.596928540779798</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5969324309255812</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1296.181992</v>
+        <v>1296.1820720000001</v>
       </c>
       <c r="C252" s="5">
-        <v>6.6036980000001222</v>
+        <v>6.6037860000001274</v>
       </c>
       <c r="D252" s="5">
-        <v>6.3210426763090188</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.321129336462783</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1297.8434239999999</v>
+        <v>1297.8434420000001</v>
       </c>
       <c r="C253" s="5">
-        <v>1.661431999999877</v>
+        <v>1.6613700000000335</v>
       </c>
       <c r="D253" s="5">
-        <v>1.5490371226530186</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5489788125246262</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1304.339557</v>
+        <v>1304.3395250000001</v>
       </c>
       <c r="C254" s="5">
-        <v>6.4961330000000999</v>
+        <v>6.4960829999999987</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1745365035281718</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1744875749359274</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1311.1214729999999</v>
+        <v>1311.121384</v>
       </c>
       <c r="C255" s="5">
-        <v>6.7819159999999101</v>
+        <v>6.7818589999999404</v>
       </c>
       <c r="D255" s="5">
-        <v>6.420961055914276</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4209056991512581</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1312.2503280000001</v>
+        <v>1312.2502079999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1288550000001578</v>
+        <v>1.128823999999895</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0380877653723086</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0380591936445915</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1321.7351880000001</v>
+        <v>1321.7351160000001</v>
       </c>
       <c r="C257" s="5">
-        <v>9.484860000000026</v>
+        <v>9.4849080000001322</v>
       </c>
       <c r="D257" s="5">
-        <v>9.0267701020709357</v>
+        <v>9.0268184734955561</v>
       </c>
       <c r="E257" s="5">
-        <v>5.0834161624663921</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0834126103556976</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1325.864511</v>
+        <v>1325.864456</v>
       </c>
       <c r="C258" s="5">
-        <v>4.1293229999998857</v>
+        <v>4.1293399999999565</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8140962073158313</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8141123917010411</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1332.3954879999999</v>
+        <v>1332.3954590000001</v>
       </c>
       <c r="C259" s="5">
-        <v>6.5309769999998935</v>
+        <v>6.5310030000000552</v>
       </c>
       <c r="D259" s="5">
-        <v>6.0737899789961691</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0738150765579313</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1341.399709</v>
+        <v>1341.400128</v>
       </c>
       <c r="C260" s="5">
-        <v>9.0042210000001432</v>
+        <v>9.0046689999999217</v>
       </c>
       <c r="D260" s="5">
-        <v>8.4178157463813399</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4182504491994372</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1353.649523</v>
+        <v>1353.6495279999999</v>
       </c>
       <c r="C261" s="5">
-        <v>12.249814000000015</v>
+        <v>12.249399999999923</v>
       </c>
       <c r="D261" s="5">
-        <v>11.52605013740482</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.525637045874593</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1351.9569260000001</v>
+        <v>1351.9569200000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.6925969999999779</v>
+        <v>-1.6926079999998365</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4901982240562717</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4902078367164728</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1357.277973</v>
+        <v>1357.277963</v>
       </c>
       <c r="C263" s="5">
-        <v>5.3210469999999077</v>
+        <v>5.3210429999999178</v>
       </c>
       <c r="D263" s="5">
-        <v>4.8265645205468388</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.826560835252236</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1363.1420330000001</v>
+        <v>1363.142157</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8640600000001086</v>
+        <v>5.8641939999999977</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3095368682946731</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.309661134454835</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1368.3000340000001</v>
+        <v>1368.3000520000001</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1580010000000129</v>
+        <v>5.1578950000000532</v>
       </c>
       <c r="D265" s="5">
-        <v>4.6363874631221824</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6362897604529607</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1379.8303880000001</v>
+        <v>1379.830299</v>
       </c>
       <c r="C266" s="5">
-        <v>11.530353999999988</v>
+        <v>11.530246999999918</v>
       </c>
       <c r="D266" s="5">
-        <v>10.594214698978544</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.594111639782255</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1372.3925730000001</v>
+        <v>1372.39237</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.4378150000000005</v>
+        <v>-7.4379289999999401</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.28009339008252</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2801872031232664</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1376.252743</v>
+        <v>1376.25244</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8601699999999255</v>
+        <v>3.8600699999999506</v>
       </c>
       <c r="D268" s="5">
-        <v>3.427984458363964</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4278947910538538</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1385.782559</v>
+        <v>1385.7822860000001</v>
       </c>
       <c r="C269" s="5">
-        <v>9.5298159999999825</v>
+        <v>9.5298460000001342</v>
       </c>
       <c r="D269" s="5">
-        <v>8.6332375703251465</v>
+        <v>8.6332677648734091</v>
       </c>
       <c r="E269" s="5">
-        <v>4.845703706875959</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8456887635570656</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1393.877962</v>
+        <v>1393.8778139999999</v>
       </c>
       <c r="C270" s="5">
-        <v>8.095403000000033</v>
+        <v>8.0955279999998311</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2397830437443522</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2398999206183312</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1402.680388</v>
+        <v>1402.68047</v>
       </c>
       <c r="C271" s="5">
-        <v>8.8024259999999686</v>
+        <v>8.80265600000007</v>
       </c>
       <c r="D271" s="5">
-        <v>7.8469027942568825</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8471158629782156</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1410.7323240000001</v>
+        <v>1410.7332550000001</v>
       </c>
       <c r="C272" s="5">
-        <v>8.0519360000000688</v>
+        <v>8.0527850000000853</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1101706415592547</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1109437414080157</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1417.4347210000001</v>
+        <v>1417.435015</v>
       </c>
       <c r="C273" s="5">
-        <v>6.702397000000019</v>
+        <v>6.701759999999922</v>
       </c>
       <c r="D273" s="5">
-        <v>5.8525668161165667</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8519920080420507</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1426.0907360000001</v>
+        <v>1426.090901</v>
       </c>
       <c r="C274" s="5">
-        <v>8.6560150000000249</v>
+        <v>8.6558860000000095</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5793959724924198</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5792775714940808</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1431.3991820000001</v>
+        <v>1431.3991559999999</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3084460000000036</v>
+        <v>5.3082549999999173</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5594456766829161</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5592777146756136</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1430.895184</v>
+        <v>1430.8951649999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.50399800000013784</v>
+        <v>-0.50399100000004182</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.42170468929234595</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.42169885124196949</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1444.0775470000001</v>
+        <v>1444.077387</v>
       </c>
       <c r="C277" s="5">
-        <v>13.182363000000123</v>
+        <v>13.182222000000138</v>
       </c>
       <c r="D277" s="5">
-        <v>11.632929620071387</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.632798984195958</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1447.678533</v>
+        <v>1447.6782350000001</v>
       </c>
       <c r="C278" s="5">
-        <v>3.6009859999999208</v>
+        <v>3.6008480000000418</v>
       </c>
       <c r="D278" s="5">
-        <v>3.0337313420728096</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.033613822551473</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1448.528935</v>
+        <v>1448.5284340000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.85040200000003097</v>
+        <v>0.85019899999997506</v>
       </c>
       <c r="D279" s="5">
-        <v>0.70719144592317207</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.70702223216041471</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1456.839974</v>
+        <v>1456.839305</v>
       </c>
       <c r="C280" s="5">
-        <v>8.311038999999937</v>
+        <v>8.3108709999999064</v>
       </c>
       <c r="D280" s="5">
-        <v>7.1065660671903563</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1064203873506093</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1459.3457539999999</v>
+        <v>1459.3451399999999</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5057799999999588</v>
+        <v>2.5058349999999336</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0836506170011093</v>
+        <v>2.0836977510342969</v>
       </c>
       <c r="E281" s="5">
-        <v>5.308422632558174</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3083990712809337</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1457.7385870000001</v>
+        <v>1457.738231</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6071669999998903</v>
+        <v>-1.6069089999998596</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3135759132704816</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3133668683689592</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1470.6708249999999</v>
+        <v>1470.670938</v>
       </c>
       <c r="C283" s="5">
-        <v>12.93223799999987</v>
+        <v>12.932706999999937</v>
       </c>
       <c r="D283" s="5">
-        <v>11.180833461214901</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.18126179677763</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1476.776912</v>
+        <v>1476.77916</v>
       </c>
       <c r="C284" s="5">
-        <v>6.1060870000001159</v>
+        <v>6.1082220000000689</v>
       </c>
       <c r="D284" s="5">
-        <v>5.0976495049433135</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0994724148590409</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1475.9594440000001</v>
+        <v>1475.961063</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.81746799999996256</v>
+        <v>-0.81809700000007979</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.66223986883484631</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.66274687135636778</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1480.947426</v>
+        <v>1480.9479040000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9879819999998745</v>
+        <v>4.9868410000001404</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1316150099676152</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1306476566999928</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1488.8459190000001</v>
+        <v>1488.8455039999999</v>
       </c>
       <c r="C287" s="5">
-        <v>7.8984930000001441</v>
+        <v>7.8975999999997839</v>
       </c>
       <c r="D287" s="5">
-        <v>6.591202900404447</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5904335205519304</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1491.6726329999999</v>
+        <v>1491.6722600000001</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8267139999998108</v>
+        <v>2.8267560000001595</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3022548176089064</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3022900315199379</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1499.4357500000001</v>
+        <v>1499.434998</v>
       </c>
       <c r="C289" s="5">
-        <v>7.763117000000193</v>
+        <v>7.7627379999998993</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4270613044603353</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4267401499402244</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1507.9810339999999</v>
+        <v>1507.9800560000001</v>
       </c>
       <c r="C290" s="5">
-        <v>8.5452839999998105</v>
+        <v>8.5450580000001537</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0572832744699721</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0570943904324723</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1509.254825</v>
+        <v>1509.253457</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2737910000000738</v>
+        <v>1.2734009999999216</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0183620388360293</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0180494579991706</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1517.4165009999999</v>
+        <v>1517.415174</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1616759999999431</v>
+        <v>8.1617169999999533</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6858333788160307</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6858742116320702</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1520.384644</v>
+        <v>1520.3837229999999</v>
       </c>
       <c r="C293" s="5">
-        <v>2.9681430000000546</v>
+        <v>2.968548999999939</v>
       </c>
       <c r="D293" s="5">
-        <v>2.3726782119992018</v>
+        <v>2.3730083584462047</v>
       </c>
       <c r="E293" s="5">
-        <v>4.182620179809704</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1826009027583488</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1521.2806330000001</v>
+        <v>1521.280039</v>
       </c>
       <c r="C294" s="5">
-        <v>0.89598900000009962</v>
+        <v>0.89631600000006983</v>
       </c>
       <c r="D294" s="5">
-        <v>0.70947743601605939</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.70973763825865621</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1528.729366</v>
+        <v>1528.729126</v>
       </c>
       <c r="C295" s="5">
-        <v>7.4487329999999474</v>
+        <v>7.4490869999999632</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0364699793389764</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0367670525155015</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1538.9588779999999</v>
+        <v>1538.963927</v>
       </c>
       <c r="C296" s="5">
-        <v>10.229511999999886</v>
+        <v>10.234801000000061</v>
       </c>
       <c r="D296" s="5">
-        <v>8.3320311127516931</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3365002615377826</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1551.4606590000001</v>
+        <v>1551.465856</v>
       </c>
       <c r="C297" s="5">
-        <v>12.501781000000165</v>
+        <v>12.501929000000018</v>
       </c>
       <c r="D297" s="5">
-        <v>10.195795801180729</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.195886986358293</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1560.5712349999999</v>
+        <v>1560.571758</v>
       </c>
       <c r="C298" s="5">
-        <v>9.1105759999998099</v>
+        <v>9.1059020000000146</v>
       </c>
       <c r="D298" s="5">
-        <v>7.2788134064275312</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2749326346809751</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1563.800833</v>
+        <v>1563.7993710000001</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2295980000001236</v>
+        <v>3.2276130000000194</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5118593026747682</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5102969898832317</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1568.028757</v>
+        <v>1568.0291279999999</v>
       </c>
       <c r="C300" s="5">
-        <v>4.22792400000003</v>
+        <v>4.2297569999998359</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2930251555779</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2944772651761323</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1576.254964</v>
+        <v>1576.2517049999999</v>
       </c>
       <c r="C301" s="5">
-        <v>8.2262069999999312</v>
+        <v>8.2225770000000011</v>
       </c>
       <c r="D301" s="5">
-        <v>6.4803154115894435</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4773712752009382</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1581.7297269999999</v>
+        <v>1581.726639</v>
       </c>
       <c r="C302" s="5">
-        <v>5.474762999999939</v>
+        <v>5.4749340000000757</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2484759382804604</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2486201341195518</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1589.6050949999999</v>
+        <v>1589.6026449999999</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8753679999999804</v>
+        <v>7.8760059999999612</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1411115408146477</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1416350689081245</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1592.3628819999999</v>
+        <v>1592.3603310000001</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7577870000000075</v>
+        <v>2.7576860000001489</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1018459985380433</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.101771555831311</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1599.9075399999999</v>
+        <v>1599.905925</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5446580000000267</v>
+        <v>7.5455939999999373</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8361600107867284</v>
+        <v>5.8369126218590583</v>
       </c>
       <c r="E305" s="5">
-        <v>5.230445881825152</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2304034038912262</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1604.7261880000001</v>
+        <v>1604.7256640000001</v>
       </c>
       <c r="C306" s="5">
-        <v>4.8186480000001666</v>
+        <v>4.8197390000000269</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6746693560288701</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6755189506144204</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1605.39384</v>
+        <v>1605.394094</v>
       </c>
       <c r="C307" s="5">
-        <v>0.6676519999998618</v>
+        <v>0.6684299999999439</v>
       </c>
       <c r="D307" s="5">
-        <v>0.50040828907205182</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50099290421188325</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1603.814991</v>
+        <v>1603.823731</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5788489999999911</v>
+        <v>-1.570363000000043</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1737955946108269</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1675203960123226</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1607.4062489999999</v>
+        <v>1607.4159979999999</v>
       </c>
       <c r="C309" s="5">
-        <v>3.5912579999999252</v>
+        <v>3.5922669999999925</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7203772890415534</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7211360345292368</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1609.001573</v>
+        <v>1609.002788</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5953240000001188</v>
+        <v>1.5867900000000645</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1975027750216416</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1910547901197166</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1610.963154</v>
+        <v>1610.961243</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9615810000000238</v>
+        <v>1.9584549999999581</v>
       </c>
       <c r="D311" s="5">
-        <v>1.4728045851788218</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4704406527899838</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1620.9263989999999</v>
+        <v>1620.9277360000001</v>
       </c>
       <c r="C312" s="5">
-        <v>9.9632449999999153</v>
+        <v>9.9664930000001277</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6793082017121428</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.681906858923071</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1620.8593080000001</v>
+        <v>1620.8528670000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.709099999989121E-2</v>
+        <v>-7.4869000000035157E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.9657328566676817E-2</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5412698486356771E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1624.8131510000001</v>
+        <v>1624.8073019999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.9538430000000062</v>
+        <v>3.9544349999998758</v>
       </c>
       <c r="D314" s="5">
-        <v>2.9668138047043602</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9672759466841558</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1632.1565189999999</v>
+        <v>1632.151793</v>
       </c>
       <c r="C315" s="5">
-        <v>7.3433679999998276</v>
+        <v>7.3444910000000618</v>
       </c>
       <c r="D315" s="5">
-        <v>5.5602819115535551</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5611739991729525</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1632.573813</v>
+        <v>1632.567571</v>
       </c>
       <c r="C316" s="5">
-        <v>0.41729400000008354</v>
+        <v>0.41577800000004572</v>
       </c>
       <c r="D316" s="5">
-        <v>0.30723619126147295</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30611934693327569</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1640.1550560000001</v>
+        <v>1640.1487</v>
       </c>
       <c r="C317" s="5">
-        <v>7.5812430000000859</v>
+        <v>7.581128999999919</v>
       </c>
       <c r="D317" s="5">
-        <v>5.7170346569145991</v>
+        <v>5.7169689013888636</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5156151211088273</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5153213305338484</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1639.8529160000001</v>
+        <v>1639.8596809999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.30214000000000851</v>
+        <v>-0.28901900000005298</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.22083331573538034</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21125332266798136</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1640.5606499999999</v>
+        <v>1640.561948</v>
       </c>
       <c r="C319" s="5">
-        <v>0.70773399999984576</v>
+        <v>0.70226700000011988</v>
       </c>
       <c r="D319" s="5">
-        <v>0.51913171108559641</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51511001844517512</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1639.1791270000001</v>
+        <v>1639.1911769999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3815229999997882</v>
+        <v>-1.3707710000001043</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.0058578223312575</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99806467193871429</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1648.6867360000001</v>
+        <v>1648.700979</v>
       </c>
       <c r="C321" s="5">
-        <v>9.5076090000000022</v>
+        <v>9.5098020000000361</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1866617124421328</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1883180760118126</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1645.3372810000001</v>
+        <v>1645.339727</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.3494550000000345</v>
+        <v>-3.3612519999999222</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.4108507234486432</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.419226248231332</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1641.889404</v>
+        <v>1641.8872240000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4478770000000623</v>
+        <v>-3.4525029999999788</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4858719229169601</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4891651499695855</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1653.6380140000001</v>
+        <v>1653.6397669999999</v>
       </c>
       <c r="C324" s="5">
-        <v>11.748610000000099</v>
+        <v>11.752542999999832</v>
       </c>
       <c r="D324" s="5">
-        <v>8.932774822963264</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9358962176428136</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1653.948768</v>
+        <v>1653.9378939999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.31075399999986075</v>
+        <v>0.29812700000002224</v>
       </c>
       <c r="D325" s="5">
-        <v>0.22573892276596119</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21655704992384894</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1664.88014</v>
+        <v>1664.8709140000001</v>
       </c>
       <c r="C326" s="5">
-        <v>10.93137200000001</v>
+        <v>10.93302000000017</v>
       </c>
       <c r="D326" s="5">
-        <v>8.2258580892106803</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2271997107348014</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1657.3283019999999</v>
+        <v>1657.323367</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.5518380000000889</v>
+        <v>-7.5475470000001224</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3093955105624531</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3064821763910253</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1659.7689660000001</v>
+        <v>1659.7566879999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4406640000001971</v>
+        <v>2.4333209999999781</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7815635168848321</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7761654663629445</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1659.37014</v>
+        <v>1659.3569520000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.39882600000009916</v>
+        <v>-0.39973599999984799</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.28796730883167143</v>
+        <v>-0.28862562507374623</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1715406985277177</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1711286909534602</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1667.8458479999999</v>
+        <v>1667.8624830000001</v>
       </c>
       <c r="C330" s="5">
-        <v>8.4757079999999405</v>
+        <v>8.505531000000019</v>
       </c>
       <c r="D330" s="5">
-        <v>6.3044997606215958</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3273638765517726</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1671.210795</v>
+        <v>1671.22712</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3649470000000292</v>
+        <v>3.3646369999999024</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4480955279455818</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4478427996091234</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1681.0289640000001</v>
+        <v>1681.0358040000001</v>
       </c>
       <c r="C332" s="5">
-        <v>9.8181690000001254</v>
+        <v>9.8086840000000848</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2821749047610185</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2748378390407265</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1676.4790660000001</v>
+        <v>1676.497415</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.5498979999999847</v>
+        <v>-4.538389000000052</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.200021379013851</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1920339196879643</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1681.911353</v>
+        <v>1681.9134770000001</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4322869999998602</v>
+        <v>5.4160620000000108</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9584049321674364</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9463272629432389</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1687.0722290000001</v>
+        <v>1687.066415</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1608760000001439</v>
+        <v>5.1529379999999492</v>
       </c>
       <c r="D335" s="5">
-        <v>3.744932696774983</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7390703677836479</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1684.9432260000001</v>
+        <v>1684.94013</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1290030000000115</v>
+        <v>-2.1262850000000526</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.503875013817213</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5019735153108615</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1685.127465</v>
+        <v>1685.1110650000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.18423899999993409</v>
+        <v>0.17093500000009954</v>
       </c>
       <c r="D337" s="5">
-        <v>0.13129214403329037</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1218063992594276</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1704.3665880000001</v>
+        <v>1704.3513230000001</v>
       </c>
       <c r="C338" s="5">
-        <v>19.239123000000063</v>
+        <v>19.24025800000004</v>
       </c>
       <c r="D338" s="5">
-        <v>14.594311012274975</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.595377847486745</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1701.5856879999999</v>
+        <v>1701.5820659999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.7809000000002015</v>
+        <v>-2.7692570000001524</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.9404835880855731</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9324488408012375</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1705.0535400000001</v>
+        <v>1705.036239</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4678520000002209</v>
+        <v>3.4541730000000825</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4732145001603589</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4633549912812303</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1707.0858900000001</v>
+        <v>1707.072463</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0323499999999513</v>
+        <v>2.0362239999999474</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4397624244158802</v>
+        <v>1.4425396379348365</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8755338456313284</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8755422962183586</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1713.0973610000001</v>
+        <v>1713.1249399999999</v>
       </c>
       <c r="C342" s="5">
-        <v>6.0114710000000287</v>
+        <v>6.0524769999999535</v>
       </c>
       <c r="D342" s="5">
-        <v>4.3085913926642183</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3385918469990292</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1723.10283</v>
+        <v>1723.149905</v>
       </c>
       <c r="C343" s="5">
-        <v>10.005468999999948</v>
+        <v>10.024965000000066</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2382691625874518</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2527096582557293</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1732.845309</v>
+        <v>1732.8494290000001</v>
       </c>
       <c r="C344" s="5">
-        <v>9.742479000000003</v>
+        <v>9.6995240000001104</v>
       </c>
       <c r="D344" s="5">
-        <v>6.9998555699843701</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9678349558559782</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1733.029992</v>
+        <v>1733.048376</v>
       </c>
       <c r="C345" s="5">
-        <v>0.18468299999994997</v>
+        <v>0.19894699999986187</v>
       </c>
       <c r="D345" s="5">
-        <v>0.12796846529470329</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13785802961787663</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1739.803232</v>
+        <v>1739.800054</v>
       </c>
       <c r="C346" s="5">
-        <v>6.773239999999987</v>
+        <v>6.7516780000000836</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7921268318946497</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7764914214770693</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1749.918498</v>
+        <v>1749.9030969999999</v>
       </c>
       <c r="C347" s="5">
-        <v>10.11526600000002</v>
+        <v>10.103042999999843</v>
       </c>
       <c r="D347" s="5">
-        <v>7.2043146094410426</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1953427877494258</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1752.4483700000001</v>
+        <v>1752.443278</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5298720000000685</v>
+        <v>2.5401810000000751</v>
       </c>
       <c r="D348" s="5">
-        <v>1.7487113423269696</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7559097485681852</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1758.999851</v>
+        <v>1758.9513830000001</v>
       </c>
       <c r="C349" s="5">
-        <v>6.551480999999967</v>
+        <v>6.5081050000001142</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5795696687053633</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5486408351830931</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1762.651957</v>
+        <v>1762.6330969999999</v>
       </c>
       <c r="C350" s="5">
-        <v>3.6521060000000034</v>
+        <v>3.681713999999829</v>
       </c>
       <c r="D350" s="5">
-        <v>2.5201370302675885</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5408746414030015</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1766.4340090000001</v>
+        <v>1766.434726</v>
       </c>
       <c r="C351" s="5">
-        <v>3.7820520000000215</v>
+        <v>3.8016290000000481</v>
       </c>
       <c r="D351" s="5">
-        <v>2.6053959715165442</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6190709967966797</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1770.1315059999999</v>
+        <v>1770.1007460000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6974969999998848</v>
+        <v>3.6660200000001169</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5409586774548298</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5190788206588488</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1778.148874</v>
+        <v>1778.1388870000001</v>
       </c>
       <c r="C353" s="5">
-        <v>8.0173680000000331</v>
+        <v>8.038140999999996</v>
       </c>
       <c r="D353" s="5">
-        <v>5.5725580887357795</v>
+        <v>5.5874586292123052</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1628241681500811</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1630584254817471</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1777.6452959999999</v>
+        <v>1777.496245</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.50357800000006137</v>
+        <v>-0.64264200000002347</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.3393153618594158</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43283420744492096</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1784.6334649999999</v>
+        <v>1784.625303</v>
       </c>
       <c r="C355" s="5">
-        <v>6.9881689999999708</v>
+        <v>7.1290579999999864</v>
       </c>
       <c r="D355" s="5">
-        <v>4.8207094248044147</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9204758986492125</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1786.6834819999999</v>
+        <v>1786.601408</v>
       </c>
       <c r="C356" s="5">
-        <v>2.0500170000000253</v>
+        <v>1.9761049999999614</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3871880238897738</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3368750776262761</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1796.6694669999999</v>
+        <v>1796.6024150000001</v>
       </c>
       <c r="C357" s="5">
-        <v>9.9859850000000279</v>
+        <v>10.001007000000072</v>
       </c>
       <c r="D357" s="5">
-        <v>6.9170039309867093</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9280597663574861</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1800.8071990000001</v>
+        <v>1800.6983729999999</v>
       </c>
       <c r="C358" s="5">
-        <v>4.1377320000001419</v>
+        <v>4.0959579999998823</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7988767788139635</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7703691507571682</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1805.9955440000001</v>
+        <v>1805.832905</v>
       </c>
       <c r="C359" s="5">
-        <v>5.1883450000000266</v>
+        <v>5.1345320000000356</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5126615121985338</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4758687052462323</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1810.7468799999999</v>
+        <v>1810.6401659999999</v>
       </c>
       <c r="C360" s="5">
-        <v>4.7513359999998102</v>
+        <v>4.8072609999999258</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2031263468288662</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2416782605296568</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1815.3315789999999</v>
+        <v>1815.1331110000001</v>
       </c>
       <c r="C361" s="5">
-        <v>4.5846990000000005</v>
+        <v>4.4929450000001907</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0809955354741625</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0186718205174712</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1818.739924</v>
+        <v>1818.595333</v>
       </c>
       <c r="C362" s="5">
-        <v>3.4083450000000539</v>
+        <v>3.4622219999998833</v>
       </c>
       <c r="D362" s="5">
-        <v>2.2764517208904156</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3130703280500153</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1817.886432</v>
+        <v>1817.7778089999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.85349199999996017</v>
+        <v>-0.81752400000004855</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.56168067805208999</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53811140425179538</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1823.7593549999999</v>
+        <v>1823.7205309999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.8729229999999006</v>
+        <v>5.9427220000000034</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9463903352830343</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9943822577829913</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1828.132824</v>
+        <v>1828.148621</v>
       </c>
       <c r="C365" s="5">
-        <v>4.3734690000001137</v>
+        <v>4.4280900000001111</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9159212243732302</v>
+        <v>2.952890086012272</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8110104126185753</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8124762562486971</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1834.5335950000001</v>
+        <v>1834.516854</v>
       </c>
       <c r="C366" s="5">
-        <v>6.400771000000077</v>
+        <v>6.3682329999999183</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2833737925691562</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2611431037186565</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1843.246592</v>
+        <v>1843.301115</v>
       </c>
       <c r="C367" s="5">
-        <v>8.7129969999998593</v>
+        <v>8.784261000000015</v>
       </c>
       <c r="D367" s="5">
-        <v>5.8505806621157896</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8997553875341335</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1835.676708</v>
+        <v>1835.6921850000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.5698840000000018</v>
+        <v>-7.608929999999873</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8183797107313691</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8425317399106156</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1692.915311</v>
+        <v>1692.8685170000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-142.76139699999999</v>
+        <v>-142.823668</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.149778510405753</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-62.166159256093735</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1704.225283</v>
+        <v>1704.088843</v>
       </c>
       <c r="C370" s="5">
-        <v>11.309972000000016</v>
+        <v>11.220325999999886</v>
       </c>
       <c r="D370" s="5">
-        <v>8.3181549447529193</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2500378589772225</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1717.194935</v>
+        <v>1716.9944869999999</v>
       </c>
       <c r="C371" s="5">
-        <v>12.969651999999996</v>
+        <v>12.905643999999938</v>
       </c>
       <c r="D371" s="5">
-        <v>9.5244644027997705</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4762750324467238</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1733.3082420000001</v>
+        <v>1733.125569</v>
       </c>
       <c r="C372" s="5">
-        <v>16.113307000000077</v>
+        <v>16.131082000000106</v>
       </c>
       <c r="D372" s="5">
-        <v>11.859903308214648</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.875128077208274</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1746.5316580000001</v>
+        <v>1746.22054</v>
       </c>
       <c r="C373" s="5">
-        <v>13.223416000000043</v>
+        <v>13.094970999999987</v>
       </c>
       <c r="D373" s="5">
-        <v>9.5488746067937225</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4532732367441206</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1753.640617</v>
+        <v>1753.4419660000001</v>
       </c>
       <c r="C374" s="5">
-        <v>7.1089589999999134</v>
+        <v>7.221426000000065</v>
       </c>
       <c r="D374" s="5">
-        <v>4.9952384628212165</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0769964921496991</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1774.417252</v>
+        <v>1774.2253929999999</v>
       </c>
       <c r="C375" s="5">
-        <v>20.776634999999942</v>
+        <v>20.783426999999847</v>
       </c>
       <c r="D375" s="5">
-        <v>15.181270735993312</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.188395642997254</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1789.1378589999999</v>
+        <v>1788.9254800000001</v>
       </c>
       <c r="C376" s="5">
-        <v>14.720606999999973</v>
+        <v>14.700087000000167</v>
       </c>
       <c r="D376" s="5">
-        <v>10.422265329010649</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.408245970113605</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1812.960988</v>
+        <v>1812.8525050000001</v>
       </c>
       <c r="C377" s="5">
-        <v>23.823129000000108</v>
+        <v>23.927024999999958</v>
       </c>
       <c r="D377" s="5">
-        <v>17.202220084690101</v>
+        <v>17.285049113311103</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.82990884474157811</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83669980789816689</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1822.799724</v>
+        <v>1822.7562370000001</v>
       </c>
       <c r="C378" s="5">
-        <v>9.8387359999999262</v>
+        <v>9.9037319999999909</v>
       </c>
       <c r="D378" s="5">
-        <v>6.7102023100137353</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7562876584508436</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1820.5650889999999</v>
+        <v>1820.493052</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.2346350000000257</v>
+        <v>-2.2631850000000213</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4612438359357216</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4798206515847512</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1851.04179</v>
+        <v>1850.991027</v>
       </c>
       <c r="C380" s="5">
-        <v>30.476701000000048</v>
+        <v>30.497974999999997</v>
       </c>
       <c r="D380" s="5">
-        <v>22.045046909722153</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.062834866930014</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1864.0797190000001</v>
+        <v>1863.9569610000001</v>
       </c>
       <c r="C381" s="5">
-        <v>13.037929000000076</v>
+        <v>12.965934000000061</v>
       </c>
       <c r="D381" s="5">
-        <v>8.7875240031431332</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7373641709417313</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1881.636501</v>
+        <v>1881.18011</v>
       </c>
       <c r="C382" s="5">
-        <v>17.556781999999885</v>
+        <v>17.223148999999921</v>
       </c>
       <c r="D382" s="5">
-        <v>11.906412438122116</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.669346911999323</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1888.995085</v>
+        <v>1888.1003820000001</v>
       </c>
       <c r="C383" s="5">
-        <v>7.3585840000000644</v>
+        <v>6.9202720000000681</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7951503901141113</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5048442678998102</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1908.4934699999999</v>
+        <v>1907.430417</v>
       </c>
       <c r="C384" s="5">
-        <v>19.498384999999871</v>
+        <v>19.330034999999953</v>
       </c>
       <c r="D384" s="5">
-        <v>13.114480383397776</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.001311808810412</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1916.968539</v>
+        <v>1915.657547</v>
       </c>
       <c r="C385" s="5">
-        <v>8.4750690000000759</v>
+        <v>8.2271299999999883</v>
       </c>
       <c r="D385" s="5">
-        <v>5.4609512661436987</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3004076869539229</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1942.763023</v>
+        <v>1941.2611179999999</v>
       </c>
       <c r="C386" s="5">
-        <v>25.794484000000011</v>
+        <v>25.603570999999874</v>
       </c>
       <c r="D386" s="5">
-        <v>17.397303593013124</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.271633187684809</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1979.4589900000001</v>
+        <v>1978.3757559999999</v>
       </c>
       <c r="C387" s="5">
-        <v>36.69596700000011</v>
+        <v>37.114638000000014</v>
       </c>
       <c r="D387" s="5">
-        <v>25.175736794920489</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.515656929526244</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1989.3517469999999</v>
+        <v>1988.226154</v>
       </c>
       <c r="C388" s="5">
-        <v>9.8927569999998468</v>
+        <v>9.8503980000000411</v>
       </c>
       <c r="D388" s="5">
-        <v>6.164875052188501</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1412047819256577</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2002.181212</v>
+        <v>2001.026349</v>
       </c>
       <c r="C389" s="5">
-        <v>12.829465000000027</v>
+        <v>12.800195000000031</v>
       </c>
       <c r="D389" s="5">
-        <v>8.0193663042142482</v>
+        <v>8.0051089718442547</v>
       </c>
       <c r="E389" s="5">
-        <v>10.437081947843874</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.379986429177258</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2006.631701</v>
+        <v>2004.875978</v>
       </c>
       <c r="C390" s="5">
-        <v>4.4504890000000614</v>
+        <v>3.8496290000000499</v>
       </c>
       <c r="D390" s="5">
-        <v>2.7002373069169971</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3331773500945729</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2030.428167</v>
+        <v>2028.814075</v>
       </c>
       <c r="C391" s="5">
-        <v>23.796466000000009</v>
+        <v>23.938096999999971</v>
       </c>
       <c r="D391" s="5">
-        <v>15.196564204201524</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.30731058630117</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2041.4235839999999</v>
+        <v>2039.6943389999999</v>
       </c>
       <c r="C392" s="5">
-        <v>10.995416999999861</v>
+        <v>10.880263999999897</v>
       </c>
       <c r="D392" s="5">
-        <v>6.6954694845412943</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6286956683622611</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2060.8290259999999</v>
+        <v>2058.8192650000001</v>
       </c>
       <c r="C393" s="5">
-        <v>19.405441999999994</v>
+        <v>19.124926000000187</v>
       </c>
       <c r="D393" s="5">
-        <v>12.02269542306631</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.850413635416256</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2068.5512699999999</v>
+        <v>2065.957523</v>
       </c>
       <c r="C394" s="5">
-        <v>7.7222440000000461</v>
+        <v>7.1382579999999507</v>
       </c>
       <c r="D394" s="5">
-        <v>4.5904239761506371</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2408573804604277</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2070.5452439999999</v>
+        <v>2066.5274049999998</v>
       </c>
       <c r="C395" s="5">
-        <v>1.9939739999999802</v>
+        <v>0.56988199999977951</v>
       </c>
       <c r="D395" s="5">
-        <v>1.1628889497668604</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33151546305376645</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2094.5061519999999</v>
+        <v>2089.1684850000001</v>
       </c>
       <c r="C396" s="5">
-        <v>23.960908000000018</v>
+        <v>22.641080000000329</v>
       </c>
       <c r="D396" s="5">
-        <v>14.805577074925003</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.969216554372</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2100.1699699999999</v>
+        <v>2094.1427159999998</v>
       </c>
       <c r="C397" s="5">
-        <v>5.663817999999992</v>
+        <v>4.9742309999996905</v>
       </c>
       <c r="D397" s="5">
-        <v>3.2936556171192288</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8948683459758762</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2109.8982460000002</v>
+        <v>2102.8766770000002</v>
       </c>
       <c r="C398" s="5">
-        <v>9.7282760000002781</v>
+        <v>8.7339610000003631</v>
       </c>
       <c r="D398" s="5">
-        <v>5.7023887082282565</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1212084081646791</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2108.5905090000001</v>
+        <v>2101.474956</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.3077370000000883</v>
+        <v>-1.4017210000001796</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.74124229270962072</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79696170155977297</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2107.212818</v>
+        <v>2099.102781</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.3776910000001408</v>
+        <v>-2.3721749999999702</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.78123332648376564</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3461988707865857</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2109.085728</v>
+        <v>2100.261125</v>
       </c>
       <c r="C401" s="5">
-        <v>1.8729100000000471</v>
+        <v>1.1583439999999428</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0718003179918334</v>
+        <v>0.66420727341907071</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3394026154711449</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9591938681663006</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2122.556259</v>
+        <v>2112.2672600000001</v>
       </c>
       <c r="C402" s="5">
-        <v>13.470530999999937</v>
+        <v>12.006135000000086</v>
       </c>
       <c r="D402" s="5">
-        <v>7.9393324231306961</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0796356366054525</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2121.6821669999999</v>
+        <v>2110.7120460000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.87409200000001874</v>
+        <v>-1.5552139999999781</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.49305544347677532</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8799633932233486</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2125.9601809999999</v>
+        <v>2113.59238</v>
       </c>
       <c r="C404" s="5">
-        <v>4.2780139999999847</v>
+        <v>2.880333999999948</v>
       </c>
       <c r="D404" s="5">
-        <v>2.4466115405499922</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6498986705159036</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2125.5311849999998</v>
+        <v>2113.4234280000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.42899600000009741</v>
+        <v>-0.16895199999999022</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.24187858636693926</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5880970444783831E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2122.9580230000001</v>
+        <v>2110.2246249999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-2.5731619999996838</v>
+        <v>-3.1988030000002254</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.4430829088268426</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8012338139677397</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2126.2331260000001</v>
+        <v>2110.3294620000001</v>
       </c>
       <c r="C407" s="5">
-        <v>3.2751029999999446</v>
+        <v>0.10483700000031604</v>
       </c>
       <c r="D407" s="5">
-        <v>1.8670375499252323</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9632884261717756E-2</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2120.446582</v>
+        <v>2106.7824030000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.786544000000049</v>
+        <v>-3.5470589999999902</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.2173577385301799</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9984281095935086</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2114.3113250000001</v>
+        <v>2101.1070570000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-6.1352569999999105</v>
+        <v>-5.6753459999999905</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.4173321621243646</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1851470088665068</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2117.2641709999998</v>
+        <v>2104.2330940000002</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9528459999996812</v>
+        <v>3.1260369999999966</v>
       </c>
       <c r="D410" s="5">
-        <v>1.6888526726901665</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8000478778028794</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2112.5588349999998</v>
+        <v>2100.2198870000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.7053359999999884</v>
+        <v>-4.0132069999999658</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.6344827117315561</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2647926676162444</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2113.7579940000001</v>
+        <v>2101.3574079999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.1991590000002361</v>
+        <v>1.1375209999996514</v>
       </c>
       <c r="D412" s="5">
-        <v>0.68329070569139727</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65188356970617978</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2113.529231</v>
+        <v>2101.2524250000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.22876300000007177</v>
+        <v>-0.10498299999972005</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.12979359824171199</v>
+        <v>-5.9935063344740414E-2</v>
       </c>
       <c r="E413" s="5">
-        <v>0.2106838494523311</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7198892947197812E-2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2118.132803</v>
+        <v>2104.0725729999999</v>
       </c>
       <c r="C414" s="5">
-        <v>4.6035719999999856</v>
+        <v>2.82014799999979</v>
       </c>
       <c r="D414" s="5">
-        <v>2.6453142897649995</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6224945840107807</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2118.8363559999998</v>
+        <v>2104.8053880000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.7035529999998289</v>
+        <v>0.73281500000030064</v>
       </c>
       <c r="D415" s="5">
-        <v>0.39931757957292202</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41874242931134731</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2123.677498</v>
+        <v>2108.7853220000002</v>
       </c>
       <c r="C416" s="5">
-        <v>4.8411420000002181</v>
+        <v>3.9799339999999575</v>
       </c>
       <c r="D416" s="5">
-        <v>2.7764921496709727</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2928029496851687</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2118.5075230000002</v>
+        <v>2102.2295079999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-5.1699749999997948</v>
+        <v>-6.5558140000002822</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.8825340445973069</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6674419941458702</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2122.3909290000001</v>
+        <v>2106.034138</v>
       </c>
       <c r="C418" s="5">
-        <v>3.8834059999999226</v>
+        <v>3.8046300000000883</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2220163405944016</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1935171810623544</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2125.0071790000002</v>
+        <v>2109.9709339999999</v>
       </c>
       <c r="C419" s="5">
-        <v>2.6162500000000364</v>
+        <v>3.9367959999999584</v>
       </c>
       <c r="D419" s="5">
-        <v>1.4892981428149321</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2663586533729685</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2112.9111499999999</v>
+        <v>2096.8517270000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-12.096029000000271</v>
+        <v>-13.119206999999733</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.6208319999164766</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2113219881728474</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2127.4099799999999</v>
+        <v>2111.1209060000001</v>
       </c>
       <c r="C421" s="5">
-        <v>14.498829999999998</v>
+        <v>14.269178999999895</v>
       </c>
       <c r="D421" s="5">
-        <v>8.5524145323220502</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4787365636052936</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2124.4357660000001</v>
+        <v>2114.38672</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.9742139999998471</v>
+        <v>3.2658139999998639</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.6648135381050699</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8722248550854248</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2128.0287069999999</v>
+        <v>2115.7526539999999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.5929409999998825</v>
+        <v>1.3659339999999247</v>
       </c>
       <c r="D423" s="5">
-        <v>2.0484786631917773</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7779831908302004</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2128.5767099999998</v>
+        <v>2116.6587049999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.54800299999988056</v>
+        <v>0.90605099999993399</v>
       </c>
       <c r="D424" s="5">
-        <v>0.30945813344136486</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51510071752001174</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2130.6154120000001</v>
+        <v>2118.9317129999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.0387020000002849</v>
+        <v>2.273008000000118</v>
       </c>
       <c r="D425" s="5">
-        <v>1.1554062988398783</v>
+        <v>1.2962776571345591</v>
       </c>
       <c r="E425" s="5">
-        <v>0.80841943179161824</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84136907063889765</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2122.7174639999998</v>
+        <v>2116.5677049999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-7.8979480000002695</v>
+        <v>-2.3640080000000125</v>
       </c>
       <c r="D426" s="5">
-        <v>-4.3586836439673977</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3306078330511673</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2119.737846</v>
+        <v>2113.9912519999998</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.9796179999998458</v>
+        <v>-2.5764530000001287</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.6714736433139588</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4509944689996002</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2114.559139</v>
+        <v>2113.0370499999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-5.1787070000000313</v>
+        <v>-0.95420199999989563</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.8926318652523264</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.54030688850927877</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2126.2144640000001</v>
+        <v>2122.5991519999998</v>
       </c>
       <c r="C429" s="5">
-        <v>11.655325000000175</v>
+        <v>9.562101999999868</v>
       </c>
       <c r="D429" s="5">
-        <v>6.8185771657473637</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5675620487193989</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2129.832081</v>
+        <v>2125.7077989999998</v>
       </c>
       <c r="C430" s="5">
-        <v>3.617616999999882</v>
+        <v>3.108647000000019</v>
       </c>
       <c r="D430" s="5">
-        <v>2.0609377346695545</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7716825111610657</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2120.0475329999999</v>
+        <v>2122.1353359999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.7845480000000862</v>
+        <v>-3.5724629999999706</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.375672468208692</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9981820397011019</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2125.4269519999998</v>
+        <v>2122.1354289999999</v>
       </c>
       <c r="C432" s="5">
-        <v>5.3794189999998707</v>
+        <v>9.3000000106258085E-5</v>
       </c>
       <c r="D432" s="5">
-        <v>3.0877409486493201</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2588553134391702E-5</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2130.29799</v>
+        <v>2125.9638020000002</v>
       </c>
       <c r="C433" s="5">
-        <v>4.871038000000226</v>
+        <v>3.8283730000002834</v>
       </c>
       <c r="D433" s="5">
-        <v>2.7850827158764746</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1864323000167163</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2120.9291320000002</v>
+        <v>2123.352406</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.3688579999998183</v>
+        <v>-2.6113960000002407</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.1516899017779672</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4640846762629223</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2120.3451669999999</v>
+        <v>2118.3130179999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.58396500000026208</v>
+        <v>-5.0393880000001445</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.32990154032680463</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8110973510016013</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2117.3746940000001</v>
+        <v>2123.874519</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.9704729999998563</v>
+        <v>5.5615010000001348</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.668233050898138</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.196420276035572</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2118.1979689999998</v>
+        <v>2126.802177</v>
       </c>
       <c r="C437" s="5">
-        <v>0.82327499999973952</v>
+        <v>2.9276580000000649</v>
       </c>
       <c r="D437" s="5">
-        <v>0.46758159281925504</v>
+        <v>1.6667404411540243</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.58281015569787709</v>
+        <v>0.37143547154980805</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>2134.9446039999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>8.1424269999997705</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.6921634957660441</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>2143.9028509999998</v>
+      </c>
+      <c r="C439" s="5">
+        <v>8.9582470000000285</v>
+      </c>
+      <c r="D439" s="5">
+        <v>5.1530545196456945</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE600000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>