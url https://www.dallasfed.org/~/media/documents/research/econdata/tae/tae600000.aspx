--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C9ABC89D-534F-4CF7-8432-EDA3F6D6EF89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{646590CE-BF16-4DCF-B5E8-D7CE75DD39B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E02C6589-510D-4782-B4B2-3F94E298FD86}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6657DFBD-F712-4F0F-B030-E6DA35F132AC}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E86BD69-05D3-4945-9352-2890FC0AE062}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B571A727-F52F-4AEB-A7B7-01A553889D8E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>616.35927530000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>616.35927532000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>620.26385900000002</v>
+        <v>620.26385894999999</v>
       </c>
       <c r="C7" s="5">
-        <v>3.9045836999999892</v>
+        <v>3.9045836299999337</v>
       </c>
       <c r="D7" s="5">
-        <v>7.872437284586975</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.8724371382350222</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>627.16212919999998</v>
+        <v>627.16212916999996</v>
       </c>
       <c r="C8" s="5">
-        <v>6.8982701999999563</v>
+        <v>6.8982702199999721</v>
       </c>
       <c r="D8" s="5">
-        <v>14.193185659456997</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>14.193185704370958</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>635.92278529999999</v>
+        <v>635.92278524999995</v>
       </c>
       <c r="C9" s="5">
-        <v>8.7606561000000056</v>
+        <v>8.7606560799999897</v>
       </c>
       <c r="D9" s="5">
-        <v>18.112190392466808</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>18.112190348824807</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>642.76227459999996</v>
+        <v>642.76227457000005</v>
       </c>
       <c r="C10" s="5">
-        <v>6.8394892999999684</v>
+        <v>6.8394893200000979</v>
       </c>
       <c r="D10" s="5">
-        <v>13.697761309004663</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>13.697761352599812</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>656.65945439999996</v>
+        <v>656.65945440999997</v>
       </c>
       <c r="C11" s="5">
-        <v>13.897179800000004</v>
+        <v>13.897179839999922</v>
       </c>
       <c r="D11" s="5">
-        <v>29.264083233508863</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>29.264083329529189</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>654.18428319999998</v>
+        <v>654.18428315000006</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.475171199999977</v>
+        <v>-2.4751712599999109</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.4306012544711448</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.4306013595893372</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>659.21669740000004</v>
+        <v>659.21669736000001</v>
       </c>
       <c r="C13" s="5">
-        <v>5.032414200000062</v>
+        <v>5.0324142099999563</v>
       </c>
       <c r="D13" s="5">
-        <v>9.6319447240263756</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.6319447447504878</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>663.94761830000004</v>
       </c>
       <c r="C14" s="5">
-        <v>4.730920900000001</v>
+        <v>4.7309209400000327</v>
       </c>
       <c r="D14" s="5">
-        <v>8.9600812749647254</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>8.9600813543026181</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>666.78755330000001</v>
+        <v>666.78755326999999</v>
       </c>
       <c r="C15" s="5">
-        <v>2.8399349999999686</v>
+        <v>2.8399349699999448</v>
       </c>
       <c r="D15" s="5">
-        <v>5.2553075658335224</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>5.2553075090059576</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>670.38494470000001</v>
+        <v>670.38494471000001</v>
       </c>
       <c r="C16" s="5">
-        <v>3.5973913999999922</v>
+        <v>3.597391440000024</v>
       </c>
       <c r="D16" s="5">
-        <v>6.6697351850260489</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.6697352617115513</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>672.15822349999996</v>
+        <v>672.15822347999995</v>
       </c>
       <c r="C17" s="5">
-        <v>1.7732787999999573</v>
+        <v>1.7732787699999335</v>
       </c>
       <c r="D17" s="5">
-        <v>3.220787148801052</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.2207870934683802</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>658.69655239999997</v>
+        <v>658.69655243</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.46167109999999</v>
+        <v>-13.46167104999995</v>
       </c>
       <c r="D18" s="5">
-        <v>-21.554779521957158</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-21.554779451074534</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>662.60480619999998</v>
+        <v>662.60480617999997</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9082538000000113</v>
+        <v>3.9082537499999717</v>
       </c>
       <c r="D19" s="5">
-        <v>7.3569824910552084</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.3569823934955147</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>664.78980249999995</v>
+        <v>664.78980249000006</v>
       </c>
       <c r="C20" s="5">
-        <v>2.1849962999999661</v>
+        <v>2.1849963100000878</v>
       </c>
       <c r="D20" s="5">
-        <v>4.0296667880533432</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.0296668069555563</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>660.08964149999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.70016099999998</v>
+        <v>-4.7001609900000858</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.1619141315676487</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-8.1619141149903101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>664.31786550000004</v>
+        <v>664.31786553999996</v>
       </c>
       <c r="C22" s="5">
-        <v>4.2282240000000684</v>
+        <v>4.2282240399999864</v>
       </c>
       <c r="D22" s="5">
-        <v>7.9633056992916673</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.9633057772999782</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>664.26378899999997</v>
+        <v>664.26378896000006</v>
       </c>
       <c r="C23" s="5">
-        <v>-5.4076500000064698E-2</v>
+        <v>-5.4076579999900787E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-9.7638131744259837E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-9.76382761178618E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>661.45446319999996</v>
+        <v>661.45446320999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8093258000000105</v>
+        <v>-2.8093257500000846</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.9586768342455905</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.9586767483261518</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>663.57702119999999</v>
+        <v>663.57702123000001</v>
       </c>
       <c r="C25" s="5">
-        <v>2.1225580000000264</v>
+        <v>2.1225580200000422</v>
       </c>
       <c r="D25" s="5">
-        <v>3.9194041828621407</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.9194042203872348</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>662.56879130000004</v>
+        <v>662.56879125</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.0082298999999466</v>
+        <v>-1.0082299800000101</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8081042494462518</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.8081043916362005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>663.07262300000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.5038316999999779</v>
+        <v>0.50383175000001756</v>
       </c>
       <c r="D27" s="5">
-        <v>0.91633214618251912</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.91633223756910631</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>665.25005569999996</v>
+        <v>665.25005572999999</v>
       </c>
       <c r="C28" s="5">
-        <v>2.1774326999999403</v>
+        <v>2.1774327299999641</v>
       </c>
       <c r="D28" s="5">
-        <v>4.0125802046612424</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.0125802609477956</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>664.28364299999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.96641269999997803</v>
+        <v>-0.96641273000000183</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7293860006664663</v>
+        <v>-1.7293860538456052</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1715367341630034</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.1715367312223779</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>665.55792299999996</v>
+        <v>665.55792296000004</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2742799999999761</v>
+        <v>1.2742799600000581</v>
       </c>
       <c r="D30" s="5">
-        <v>2.326374896477823</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.3263748226804548</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>666.6562586</v>
+        <v>666.65625864000003</v>
       </c>
       <c r="C31" s="5">
-        <v>1.0983356000000413</v>
+        <v>1.098335679999991</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9983706837565451</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.9983708307577119</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>667.81390610000005</v>
+        <v>667.81390606000002</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1576475000000528</v>
+        <v>1.1576474199999893</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1038154973088252</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.1038153504043811</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>668.37811980000004</v>
+        <v>668.37811978000002</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56421369999998205</v>
+        <v>0.56421371999999792</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0185643546535283</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.0185643909884412</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>670.07582639999998</v>
+        <v>670.07582640999999</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6977065999999468</v>
+        <v>1.6977066299999706</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0909914696516383</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.090991525131237</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>670.31825049999998</v>
+        <v>670.31825046999995</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24242409999999381</v>
+        <v>0.24242405999996208</v>
       </c>
       <c r="D35" s="5">
-        <v>0.43500819538890845</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.43500812346297657</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>672.33307149999996</v>
+        <v>672.33307148999995</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0148209999999835</v>
+        <v>2.0148210199999994</v>
       </c>
       <c r="D36" s="5">
-        <v>3.6671514527848448</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.6671514899573765</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>672.37308840000003</v>
+        <v>672.37308839000002</v>
       </c>
       <c r="C37" s="5">
         <v>4.0016900000068745E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>7.1446735154423457E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>7.1446735155489272E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>673.06977840000002</v>
+        <v>673.06977839000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.6966899999999896</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2505095143243272</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.2505095143429124</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>681.03027880000002</v>
+        <v>681.03027878</v>
       </c>
       <c r="C39" s="5">
-        <v>7.9605004000000008</v>
+        <v>7.9605003899999929</v>
       </c>
       <c r="D39" s="5">
-        <v>15.153188106441373</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>15.153188086390923</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>679.24856060000002</v>
+        <v>679.24856061000003</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7817182000000003</v>
+        <v>-1.7817181699999765</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0946695347025654</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-3.0946694834325994</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>684.32148059999997</v>
+        <v>684.32148056000005</v>
       </c>
       <c r="C41" s="5">
-        <v>5.0729199999999537</v>
+        <v>5.0729199500000277</v>
       </c>
       <c r="D41" s="5">
-        <v>9.3395669161856496</v>
+        <v>9.3395668201757598</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0164580764786342</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0164580704571176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>687.075065</v>
+        <v>687.07506503000002</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7535844000000225</v>
+        <v>2.7535844699999643</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9368880296840167</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.9368881582719792</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>689.81789849999996</v>
+        <v>689.81789848999995</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7428334999999606</v>
+        <v>2.7428334599999289</v>
       </c>
       <c r="D43" s="5">
-        <v>4.897044695192676</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.8970446219829267</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>691.26962470000001</v>
+        <v>691.26962465999998</v>
       </c>
       <c r="C44" s="5">
-        <v>1.4517262000000528</v>
+        <v>1.451726170000029</v>
       </c>
       <c r="D44" s="5">
-        <v>2.5548447937759011</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.5548447404047714</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>698.44605569999999</v>
+        <v>698.44605567999997</v>
       </c>
       <c r="C45" s="5">
-        <v>7.1764309999999796</v>
+        <v>7.1764310199999954</v>
       </c>
       <c r="D45" s="5">
-        <v>13.194348328694815</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>13.194348368398323</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>702.56892670000002</v>
+        <v>702.56892672000004</v>
       </c>
       <c r="C46" s="5">
-        <v>4.1228710000000319</v>
+        <v>4.1228710400000637</v>
       </c>
       <c r="D46" s="5">
-        <v>7.3180628367850442</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>7.3180629103220873</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>705.61882100000003</v>
       </c>
       <c r="C47" s="5">
-        <v>3.0498943000000054</v>
+        <v>3.0498942799999895</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3354659146799932</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.3354658786968434</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>710.88933169999996</v>
+        <v>710.88933168000005</v>
       </c>
       <c r="C48" s="5">
-        <v>5.2705106999999316</v>
+        <v>5.2705106800000294</v>
       </c>
       <c r="D48" s="5">
-        <v>9.3407597292222135</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>9.3407596923083638</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>713.81835899999999</v>
+        <v>713.81835898999998</v>
       </c>
       <c r="C49" s="5">
-        <v>2.9290273000000298</v>
+        <v>2.929027309999924</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0578722825381561</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.057872300344779</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>719.71056799999997</v>
+        <v>719.71056796000005</v>
       </c>
       <c r="C50" s="5">
-        <v>5.8922089999999798</v>
+        <v>5.8922089700000697</v>
       </c>
       <c r="D50" s="5">
-        <v>10.367700580664962</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>10.367700525610889</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>721.86099390000004</v>
+        <v>721.86099387000002</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1504259000000729</v>
+        <v>2.1504259099999672</v>
       </c>
       <c r="D51" s="5">
-        <v>3.6449972534302821</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.6449972708655576</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>722.56589740000004</v>
+        <v>722.56589742000006</v>
       </c>
       <c r="C52" s="5">
-        <v>0.70490350000000035</v>
+        <v>0.70490355000004001</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1781244593369156</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.1781245434017151</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>725.16925690000005</v>
+        <v>725.16925686000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6033595000000105</v>
+        <v>2.6033594399999629</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4102375201995114</v>
+        <v>4.4102374164088909</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9690916415754636</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.9690916419243623</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>733.97973130000003</v>
+        <v>733.97973129000002</v>
       </c>
       <c r="C54" s="5">
-        <v>8.8104743999999755</v>
+        <v>8.8104744299999993</v>
       </c>
       <c r="D54" s="5">
-        <v>15.594240413640525</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>15.594240471255416</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>734.06374229999994</v>
+        <v>734.06374226000003</v>
       </c>
       <c r="C55" s="5">
-        <v>8.4010999999918567E-2</v>
+        <v>8.4010970000008456E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.13743797629566235</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.13743792718832193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>740.19094640000003</v>
+        <v>740.19094637000001</v>
       </c>
       <c r="C56" s="5">
-        <v>6.1272041000000854</v>
+        <v>6.1272041099999797</v>
       </c>
       <c r="D56" s="5">
-        <v>10.489229152615431</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>10.489229171125736</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>754.49896000000001</v>
+        <v>754.49895995999998</v>
       </c>
       <c r="C57" s="5">
-        <v>14.308013599999981</v>
+        <v>14.308013589999973</v>
       </c>
       <c r="D57" s="5">
-        <v>25.828355544924065</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>25.828355526072233</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>749.31678650000003</v>
+        <v>749.31678652999994</v>
       </c>
       <c r="C58" s="5">
-        <v>-5.1821734999999762</v>
+        <v>-5.1821734300000344</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.9377048957534839</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-7.9377047929547917</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>754.50921080000001</v>
+        <v>754.50921081000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.1924242999999706</v>
+        <v>5.1924242800000684</v>
       </c>
       <c r="D59" s="5">
-        <v>8.6398124083103554</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.639812373394463</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>765.9772021</v>
+        <v>765.97720213000002</v>
       </c>
       <c r="C60" s="5">
-        <v>11.467991299999994</v>
+        <v>11.46799132000001</v>
       </c>
       <c r="D60" s="5">
-        <v>19.843801276665275</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.843801313929976</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>771.43375839999999</v>
+        <v>771.43375835999996</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4565562999999884</v>
+        <v>5.4565562299999328</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8913928461569203</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.8913927272247903</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>774.00796760000003</v>
+        <v>774.00796763999995</v>
       </c>
       <c r="C62" s="5">
-        <v>2.5742092000000412</v>
+        <v>2.5742092799999909</v>
       </c>
       <c r="D62" s="5">
-        <v>4.078613142339127</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.0786132716429169</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>772.82959900000003</v>
+        <v>772.82959899000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1783685999999989</v>
+        <v>-1.1783686499999249</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.8116892989393119</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-1.8116893750766083</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>779.19716600000004</v>
+        <v>779.19716599000003</v>
       </c>
       <c r="C64" s="5">
         <v>6.3675670000000082</v>
       </c>
       <c r="D64" s="5">
-        <v>10.347731073128163</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>10.347731073268429</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>783.74599599999999</v>
+        <v>783.74599604000002</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5488299999999526</v>
+        <v>4.5488300499999923</v>
       </c>
       <c r="D65" s="5">
-        <v>7.2347761954590251</v>
+        <v>7.2347762776491464</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0776644269791031</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.0776644384565657</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>784.40135129999999</v>
+        <v>784.40135133000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.65535529999999653</v>
+        <v>0.6553552899999886</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0080475628109209</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.0080475473066564</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>789.64110659999994</v>
+        <v>789.64110659000005</v>
       </c>
       <c r="C67" s="5">
-        <v>5.2397552999999562</v>
+        <v>5.2397552600000381</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3170899025670089</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.3170898363944534</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>793.59732919999999</v>
+        <v>793.59732915999996</v>
       </c>
       <c r="C68" s="5">
-        <v>3.9562226000000464</v>
+        <v>3.956222569999909</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1806523503517896</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.1806523022650772</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>794.87650780000001</v>
+        <v>794.87650776999999</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2791786000000229</v>
+        <v>1.2791786100000309</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9514885136830085</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>1.9514885291735284</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>798.44849009999996</v>
       </c>
       <c r="C70" s="5">
-        <v>3.5719822999999451</v>
+        <v>3.5719823299999689</v>
       </c>
       <c r="D70" s="5">
-        <v>5.5278052527151456</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.5278053005086258</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>801.09804180000003</v>
+        <v>801.09804176</v>
       </c>
       <c r="C71" s="5">
-        <v>2.6495517000000746</v>
+        <v>2.6495516600000428</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0555368708407702</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.0555368084931764</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>796.10677639999994</v>
+        <v>796.10677640999995</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.9912654000000884</v>
+        <v>-4.9912653500000488</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.2256744956003871</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-7.225674426027906</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>805.42066629999999</v>
+        <v>805.42066625999996</v>
       </c>
       <c r="C73" s="5">
-        <v>9.3138899000000492</v>
+        <v>9.3138898500000096</v>
       </c>
       <c r="D73" s="5">
-        <v>14.97869639471916</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>14.978696308865192</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>809.64966070000003</v>
+        <v>809.64966066</v>
       </c>
       <c r="C74" s="5">
         <v>4.2289944000000332</v>
       </c>
       <c r="D74" s="5">
-        <v>6.4859796768742095</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.4859796772058553</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>817.30763279999996</v>
+        <v>817.30763280999997</v>
       </c>
       <c r="C75" s="5">
-        <v>7.6579720999999381</v>
+        <v>7.6579721499999778</v>
       </c>
       <c r="D75" s="5">
-        <v>11.959512550481154</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>11.959512633294601</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>823.03659800000003</v>
+        <v>823.03659798000001</v>
       </c>
       <c r="C76" s="5">
-        <v>5.7289652000000615</v>
+        <v>5.7289651700000377</v>
       </c>
       <c r="D76" s="5">
-        <v>8.7434510774335052</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>8.743451029757443</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>827.12370020000003</v>
+        <v>827.12370017000001</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0871022000000039</v>
+        <v>4.087102189999996</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1245380674785688</v>
+        <v>6.1245380522347848</v>
       </c>
       <c r="E77" s="5">
-        <v>5.5346635799591537</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.5346635707451908</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>826.02032599999995</v>
+        <v>826.02032603999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1033742000000757</v>
+        <v>-1.1033741300000202</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5890943963804527</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.5890942963612598</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>830.31674380000004</v>
+        <v>830.31674379000003</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2964178000000857</v>
+        <v>4.296417750000046</v>
       </c>
       <c r="D79" s="5">
-        <v>6.423304346355474</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>6.4233042691322018</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>833.60035770000002</v>
+        <v>833.60035771000003</v>
       </c>
       <c r="C80" s="5">
-        <v>3.2836138999999775</v>
+        <v>3.2836139199999934</v>
       </c>
       <c r="D80" s="5">
-        <v>4.8501746294313808</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.8501746596783857</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>836.98356879999994</v>
+        <v>836.98356882999997</v>
       </c>
       <c r="C81" s="5">
-        <v>3.3832110999999259</v>
+        <v>3.3832111199999417</v>
       </c>
       <c r="D81" s="5">
-        <v>4.9804618862578254</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.9804619162993946</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>841.47608479999997</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4925160000000233</v>
+        <v>4.4925159699999995</v>
       </c>
       <c r="D82" s="5">
-        <v>6.6346000279007278</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.634599982035172</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>840.35257839999997</v>
+        <v>840.35257838999996</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.1235063999999966</v>
+        <v>-1.1235064100000045</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.5904803742428086</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.5904803882954788</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>851.88772189999997</v>
+        <v>851.88772185000005</v>
       </c>
       <c r="C84" s="5">
-        <v>11.535143500000004</v>
+        <v>11.535143460000086</v>
       </c>
       <c r="D84" s="5">
-        <v>17.774118798604157</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>17.774118732471678</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>859.23594979999996</v>
+        <v>859.23594980999997</v>
       </c>
       <c r="C85" s="5">
-        <v>7.3482278999999835</v>
+        <v>7.3482279599999174</v>
       </c>
       <c r="D85" s="5">
-        <v>10.856449507369014</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>10.856449600929396</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>861.27796120000005</v>
+        <v>861.27796115000001</v>
       </c>
       <c r="C86" s="5">
-        <v>2.0420114000000922</v>
+        <v>2.0420113400000446</v>
       </c>
       <c r="D86" s="5">
-        <v>2.8894253089973176</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.8894252229509698</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>875.7673618</v>
+        <v>875.76736177999999</v>
       </c>
       <c r="C87" s="5">
-        <v>14.489400599999954</v>
+        <v>14.489400629999977</v>
       </c>
       <c r="D87" s="5">
-        <v>22.164509839114245</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>22.164509890740035</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>881.57039499999996</v>
+        <v>881.57039496000004</v>
       </c>
       <c r="C88" s="5">
-        <v>5.8030331999999589</v>
+        <v>5.8030331800000567</v>
       </c>
       <c r="D88" s="5">
-        <v>8.2477546920395994</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>8.2477546627655496</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>884.08340889999999</v>
+        <v>884.08340892000001</v>
       </c>
       <c r="C89" s="5">
-        <v>2.5130139000000327</v>
+        <v>2.5130139599999666</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4748770671630957</v>
+        <v>3.4748771515931587</v>
       </c>
       <c r="E89" s="5">
-        <v>6.8864800617159272</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>6.8864800680107363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>891.67010359999995</v>
+        <v>891.67010360999996</v>
       </c>
       <c r="C90" s="5">
-        <v>7.5866946999999527</v>
+        <v>7.5866946899999448</v>
       </c>
       <c r="D90" s="5">
-        <v>10.797913415813131</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>10.797913400646198</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>897.13658109999994</v>
+        <v>897.13658112999997</v>
       </c>
       <c r="C91" s="5">
-        <v>5.4664774999999963</v>
+        <v>5.4664775200000122</v>
       </c>
       <c r="D91" s="5">
-        <v>7.60992266979994</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.6099226984992052</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>904.81132520000006</v>
+        <v>904.81132522999997</v>
       </c>
       <c r="C92" s="5">
-        <v>7.6747441000001118</v>
+        <v>7.6747440999999981</v>
       </c>
       <c r="D92" s="5">
-        <v>10.7627035118397</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>10.762703511462512</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>918.41053460000001</v>
+        <v>918.41053456999998</v>
       </c>
       <c r="C93" s="5">
-        <v>13.59920939999995</v>
+        <v>13.599209340000016</v>
       </c>
       <c r="D93" s="5">
-        <v>19.604066397828635</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>19.604066303358735</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>925.76967479999996</v>
+        <v>925.76967477000005</v>
       </c>
       <c r="C94" s="5">
-        <v>7.3591401999999562</v>
+        <v>7.3591402000000699</v>
       </c>
       <c r="D94" s="5">
-        <v>10.050780641116287</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>10.050780641459255</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>932.80063849999999</v>
+        <v>932.80063848999998</v>
       </c>
       <c r="C95" s="5">
-        <v>7.0309637000000293</v>
+        <v>7.0309637199999315</v>
       </c>
       <c r="D95" s="5">
-        <v>9.5041577045616332</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.5041577330567293</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>932.33312269999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.46751580000000104</v>
+        <v>-0.4675157899999931</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.59977987323119875</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-0.5997798604439275</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>944.16359199999999</v>
       </c>
       <c r="C97" s="5">
         <v>11.830469300000004</v>
       </c>
       <c r="D97" s="5">
         <v>16.33586733289949</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>949.4536746</v>
       </c>
       <c r="C98" s="5">
         <v>5.2900826000000052</v>
       </c>
       <c r="D98" s="5">
         <v>6.9346276002645757</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>953.22220170000003</v>
+        <v>953.22220173999995</v>
       </c>
       <c r="C99" s="5">
-        <v>3.7685271000000284</v>
+        <v>3.7685271399999465</v>
       </c>
       <c r="D99" s="5">
-        <v>4.868349461511734</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.8683495143186262</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>960.78028170000005</v>
+        <v>960.78028171999995</v>
       </c>
       <c r="C100" s="5">
-        <v>7.5580800000000181</v>
+        <v>7.5580799800000023</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9408747088216565</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.9408746809231516</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>968.37325850000002</v>
+        <v>968.37325845999999</v>
       </c>
       <c r="C101" s="5">
-        <v>7.592976799999974</v>
+        <v>7.5929767400000401</v>
       </c>
       <c r="D101" s="5">
-        <v>9.90677866092744</v>
+        <v>9.9067785789949134</v>
       </c>
       <c r="E101" s="5">
-        <v>9.5341512748073889</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.5341512678050133</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>981.94695999999999</v>
+        <v>981.94695998999998</v>
       </c>
       <c r="C102" s="5">
-        <v>13.57370149999997</v>
+        <v>13.573701529999994</v>
       </c>
       <c r="D102" s="5">
-        <v>18.179705644414</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.179705688550605</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>986.00618099999997</v>
+        <v>986.00618095000004</v>
       </c>
       <c r="C103" s="5">
-        <v>4.0592209999999795</v>
+        <v>4.0592209600000615</v>
       </c>
       <c r="D103" s="5">
-        <v>5.0749736404005263</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.0749735893016901</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>989.11363449999999</v>
+        <v>989.11363447999997</v>
       </c>
       <c r="C104" s="5">
-        <v>3.1074535000000196</v>
+        <v>3.1074535299999297</v>
       </c>
       <c r="D104" s="5">
-        <v>3.8481137244909425</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.8481137624861939</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.77981509999995</v>
+        <v>991.77981506000003</v>
       </c>
       <c r="C105" s="5">
-        <v>2.6661805999999615</v>
+        <v>2.6661805800000593</v>
       </c>
       <c r="D105" s="5">
-        <v>3.2830182321083479</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.2830182071825753</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>996.54168600000003</v>
       </c>
       <c r="C106" s="5">
-        <v>4.7618709000000763</v>
+        <v>4.7618709399999943</v>
       </c>
       <c r="D106" s="5">
-        <v>5.91621695850304</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.9162170097641464</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1002.563719</v>
+        <v>1002.5637191</v>
       </c>
       <c r="C107" s="5">
-        <v>6.0220329999999649</v>
+        <v>6.0220330999999305</v>
       </c>
       <c r="D107" s="5">
-        <v>7.49745133976365</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>7.4974514684307714</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1006.297187</v>
       </c>
       <c r="C108" s="5">
-        <v>3.7334680000000162</v>
+        <v>3.7334679000000506</v>
       </c>
       <c r="D108" s="5">
-        <v>4.5613768656738607</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.5613767405211059</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1010.377899</v>
+        <v>1010.3778992</v>
       </c>
       <c r="C109" s="5">
-        <v>4.0807119999999486</v>
+        <v>4.0807121999999936</v>
       </c>
       <c r="D109" s="5">
-        <v>4.9762248807676102</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.9762251301226357</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1011.5150149999999</v>
+        <v>1011.5150148</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1371159999999918</v>
+        <v>1.1371156000000155</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3589146485298409</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.3589141672749383</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1025.58116</v>
+        <v>1025.5811602000001</v>
       </c>
       <c r="C111" s="5">
-        <v>14.066145000000006</v>
+        <v>14.066145400000096</v>
       </c>
       <c r="D111" s="5">
-        <v>18.024563928059845</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>18.02456448428773</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1028.5013409999999</v>
+        <v>1028.5013406</v>
       </c>
       <c r="C112" s="5">
-        <v>2.9201809999999568</v>
+        <v>2.9201803999999356</v>
       </c>
       <c r="D112" s="5">
-        <v>3.470830909757594</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.4708301847250267</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1034.4412139999999</v>
+        <v>1034.4412135</v>
       </c>
       <c r="C113" s="5">
-        <v>5.9398730000000342</v>
+        <v>5.9398728999999548</v>
       </c>
       <c r="D113" s="5">
-        <v>7.1547521535234138</v>
+        <v>7.1547520320905722</v>
       </c>
       <c r="E113" s="5">
-        <v>6.8225712472005373</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.8225711999800209</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1039.02295</v>
+        <v>1039.0229495999999</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5817360000000917</v>
+        <v>4.5817360999999437</v>
       </c>
       <c r="D114" s="5">
-        <v>5.4464349296984294</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.4464350541785445</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1043.9524140000001</v>
+        <v>1043.9524134999999</v>
       </c>
       <c r="C115" s="5">
-        <v>4.9294640000000527</v>
+        <v>4.9294638999999734</v>
       </c>
       <c r="D115" s="5">
-        <v>5.844123255939615</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.8441231365827573</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1049.1532099999999</v>
+        <v>1049.1532098</v>
       </c>
       <c r="C116" s="5">
-        <v>5.2007959999998548</v>
+        <v>5.2007963000000927</v>
       </c>
       <c r="D116" s="5">
-        <v>6.1447529122194755</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>6.1447532794623116</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1048.740401</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.41280899999992471</v>
+        <v>-0.41280879999999343</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.47114204003813054</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.47114181236013186</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1049.5940800000001</v>
+        <v>1049.5940794999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.85367900000005648</v>
+        <v>0.85367849999988721</v>
       </c>
       <c r="D118" s="5">
-        <v>0.98119000123817468</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.98118942397964481</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1052.331733</v>
+        <v>1052.3317328000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.7376529999999093</v>
+        <v>2.7376533000001473</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1752501876500805</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.1752505421448474</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1058.3513969999999</v>
+        <v>1058.3513972000001</v>
       </c>
       <c r="C120" s="5">
-        <v>6.0196639999999206</v>
+        <v>6.0196644000000106</v>
       </c>
       <c r="D120" s="5">
-        <v>7.0845086100840726</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>7.0845090971395797</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1060.119606</v>
       </c>
       <c r="C121" s="5">
-        <v>1.7682090000000699</v>
+        <v>1.7682087999999112</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0233897764316167</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.0233895450752604</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.0906709999999</v>
+        <v>1062.0906706000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.9710649999999532</v>
+        <v>1.9710646000000906</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2541004045077084</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.2540999423819486</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1066.2589809999999</v>
+        <v>1066.2589812000001</v>
       </c>
       <c r="C123" s="5">
-        <v>4.1683100000000195</v>
+        <v>4.1683106000000407</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8125522406395671</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.8125529502468511</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1070.621811</v>
+        <v>1070.6218111999999</v>
       </c>
       <c r="C124" s="5">
-        <v>4.3628300000000309</v>
+        <v>4.3628299999998035</v>
       </c>
       <c r="D124" s="5">
-        <v>5.0220796350692876</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.0220796341055696</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1079.393738</v>
       </c>
       <c r="C125" s="5">
-        <v>8.7719270000000051</v>
+        <v>8.7719268000000739</v>
       </c>
       <c r="D125" s="5">
-        <v>10.287347110660239</v>
+        <v>10.287346863430557</v>
       </c>
       <c r="E125" s="5">
-        <v>4.3455851711647009</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.3455852216004232</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1090.2489949999999</v>
+        <v>1090.2489949000001</v>
       </c>
       <c r="C126" s="5">
-        <v>10.855256999999938</v>
+        <v>10.855256900000086</v>
       </c>
       <c r="D126" s="5">
-        <v>12.758582973096866</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>12.758582848987675</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1091.1330310000001</v>
+        <v>1091.1330309</v>
       </c>
       <c r="C127" s="5">
-        <v>0.88403600000015103</v>
+        <v>0.88403599999992366</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97737954558803075</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.97737954567782559</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1098.88546</v>
       </c>
       <c r="C128" s="5">
-        <v>7.7524289999998928</v>
+        <v>7.7524290999999721</v>
       </c>
       <c r="D128" s="5">
-        <v>8.8671084141750622</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>8.8671085339043554</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1101.819892</v>
+        <v>1101.8198918000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.9344320000000153</v>
+        <v>2.934431800000084</v>
       </c>
       <c r="D129" s="5">
-        <v>3.2519306225791578</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>3.2519303976745295</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1107.824934</v>
       </c>
       <c r="C130" s="5">
-        <v>6.0050420000000031</v>
+        <v>6.0050421999999344</v>
       </c>
       <c r="D130" s="5">
-        <v>6.739784777990776</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.7397850104928603</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1118.7769450000001</v>
+        <v>1118.7769450999999</v>
       </c>
       <c r="C131" s="5">
-        <v>10.952011000000084</v>
+        <v>10.952011099999936</v>
       </c>
       <c r="D131" s="5">
-        <v>12.530039113864099</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>12.530039234563418</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1122.788996</v>
+        <v>1122.7889957</v>
       </c>
       <c r="C132" s="5">
-        <v>4.0120509999999285</v>
+        <v>4.012050600000066</v>
       </c>
       <c r="D132" s="5">
-        <v>4.3892251447718023</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.3892246981007021</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1129.4912670000001</v>
+        <v>1129.4912669</v>
       </c>
       <c r="C133" s="5">
-        <v>6.7022710000001098</v>
+        <v>6.7022712000000411</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4030852471571595</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.4030854774159272</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1134.5246460000001</v>
+        <v>1134.5246460999999</v>
       </c>
       <c r="C134" s="5">
-        <v>5.0333789999999681</v>
+        <v>5.0333791999998994</v>
       </c>
       <c r="D134" s="5">
-        <v>5.4806235931794678</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.480623816812491</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1135.6549970000001</v>
+        <v>1135.6549974</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1303510000000188</v>
+        <v>1.1303513000000294</v>
       </c>
       <c r="D135" s="5">
-        <v>1.2021588223753099</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.2021591430772638</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1137.4020760000001</v>
+        <v>1137.4020760999999</v>
       </c>
       <c r="C136" s="5">
-        <v>1.7470789999999852</v>
+        <v>1.7470786999999746</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8617668377941543</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.8617665147295126</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1138.573063</v>
+        <v>1138.5730625000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1709869999999682</v>
+        <v>1.1709864000001744</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2424528832460258</v>
+        <v>1.2424522429091311</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4826448326125155</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.4826447862902139</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1139.0365380000001</v>
+        <v>1139.0365383000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.46347500000001673</v>
+        <v>0.46347579999996924</v>
       </c>
       <c r="D138" s="5">
-        <v>0.48957497708375097</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.48957582424309365</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1135.606139</v>
+        <v>1135.6061391000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.4303990000000795</v>
+        <v>-3.4303992000000108</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.5547346443508321</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.5547348472582563</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1133.0281890000001</v>
+        <v>1133.0281887000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5779499999998734</v>
+        <v>-2.5779503999999633</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.6903747489872454</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-2.6903751609993698</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1126.149077</v>
+        <v>1126.1490765999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.8791120000000774</v>
+        <v>-6.8791121000001567</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.0472927632570848</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-7.0472928641096004</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1123.482264</v>
+        <v>1123.4822641000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.6668130000000474</v>
+        <v>-2.6668124999998781</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8049770701307097</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.8049765520401837</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1120.788438</v>
+        <v>1120.7884375000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.6938259999999445</v>
+        <v>-2.6938265999999658</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.8396531467243413</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.8396537706377734</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1112.834284</v>
       </c>
       <c r="C144" s="5">
-        <v>-7.9541540000000168</v>
+        <v>-7.9541535000000749</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.1916342758768579</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.1916337843923372</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1112.6178110000001</v>
+        <v>1112.6178109</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21647299999995084</v>
+        <v>-0.21647310000003017</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.23317924613714958</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.23317935373944332</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1101.581991</v>
+        <v>1101.5819914000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-11.035820000000058</v>
+        <v>-11.035819499999889</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.27421861199932</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-11.274218129693969</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1090.140134</v>
+        <v>1090.1401344000001</v>
       </c>
       <c r="C147" s="5">
         <v>-11.441857000000027</v>
       </c>
       <c r="D147" s="5">
-        <v>-11.776147916571267</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-11.776147912536361</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1088.5696519999999</v>
+        <v>1088.5696524</v>
       </c>
       <c r="C148" s="5">
         <v>-1.5704820000000836</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.715116697027308</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.7151166964029962</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1083.9707149999999</v>
+        <v>1083.9707154</v>
       </c>
       <c r="C149" s="5">
         <v>-4.5989369999999781</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.9535455611021355</v>
+        <v>-4.9535455593239908</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.7956824005768839</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-4.7956823236365747</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1077.849105</v>
+        <v>1077.8491051000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1216099999999187</v>
+        <v>-6.1216102999999293</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5702914910918064</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.5702918007959354</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1075.6103760000001</v>
+        <v>1075.6103754999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.2387289999999211</v>
+        <v>-2.2387296000001697</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.4641638896554241</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.4641645423222891</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1075.2960430000001</v>
+        <v>1075.2960433999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31433300000003328</v>
+        <v>-0.31433210000000145</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.35012112624708269</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.35012012555155625</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1076.8375390000001</v>
+        <v>1076.8375392999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5414960000000519</v>
+        <v>1.5414958999999726</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7338945292172614</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.73389441519749</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1077.9177299999999</v>
+        <v>1077.9177302000001</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0801909999997861</v>
+        <v>1.0801909000001615</v>
       </c>
       <c r="D154" s="5">
-        <v>1.2104004380082412</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.2104003249965078</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1074.9834490000001</v>
+        <v>1074.9834493000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.9342809999998281</v>
+        <v>-2.9342808999999761</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2181438421172825</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.2181437334919183</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1074.9314429999999</v>
+        <v>1074.9314432000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.2006000000119457E-2</v>
+        <v>-5.2006099999971411E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.8038658498871243E-2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.803877005274849E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1080.8918200000001</v>
+        <v>1080.8918197</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9603770000001077</v>
+        <v>5.9603764999999385</v>
       </c>
       <c r="D157" s="5">
-        <v>6.8605885944038603</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.8605879999079189</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1076.100946</v>
+        <v>1076.1009462</v>
       </c>
       <c r="C158" s="5">
-        <v>-4.7908740000000307</v>
+        <v>-4.7908735000000888</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.1910370996647188</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-5.1910365724456842</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1072.27243</v>
+        <v>1072.2724295</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.828516000000036</v>
+        <v>-3.8285166999999092</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.1867619183961091</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.1867626682175469</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1073.4731850000001</v>
+        <v>1073.4731850999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.200755000000072</v>
+        <v>1.2007555999998658</v>
       </c>
       <c r="D160" s="5">
-        <v>1.3520946220017205</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.3520953024244609</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1069.0374220000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4357629999999517</v>
+        <v>-4.4357630999998037</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.8474366077231323</v>
+        <v>-4.8474367140908248</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.3776472734320921</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.3776473098250919</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1067.880701</v>
+        <v>1067.8807013000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1567210000000614</v>
+        <v>-1.1567207000000508</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2907259895916678</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.2907256568265857</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1064.889915</v>
+        <v>1064.8899145</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.990786000000071</v>
+        <v>-2.9907868000000235</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.3095204581181203</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.3095213288689473</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1064.4324429999999</v>
+        <v>1064.4324426999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.4574720000000525</v>
+        <v>-0.45747180000012122</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.51429839219503393</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.51429816812325058</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1064.9474909999999</v>
+        <v>1064.9474908</v>
       </c>
       <c r="C165" s="5">
-        <v>0.51504799999997886</v>
+        <v>0.51504810000005818</v>
       </c>
       <c r="D165" s="5">
-        <v>0.58219297125745584</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.58219308475964127</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1064.8808160000001</v>
+        <v>1064.8808157000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-6.6674999999804641E-2</v>
+        <v>-6.6675099999883969E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.5104599188346999E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-7.5104711806617264E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1060.498503</v>
+        <v>1060.4985027</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130000000674</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8281132831427982</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.82811328447238</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1061.36833</v>
+        <v>1061.3683295000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.86982699999998658</v>
+        <v>0.8698268000000553</v>
       </c>
       <c r="D168" s="5">
-        <v>0.98869916320150075</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.98869893512367746</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1065.901132</v>
+        <v>1065.9011318</v>
       </c>
       <c r="C169" s="5">
-        <v>4.5328019999999469</v>
+        <v>4.5328022999999575</v>
       </c>
       <c r="D169" s="5">
-        <v>5.2469661003563761</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.2469664583500775</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1067.3159129999999</v>
+        <v>1067.3159126999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.4147809999999481</v>
+        <v>1.4147808999998688</v>
       </c>
       <c r="D170" s="5">
-        <v>1.6044508962076431</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.6044507822754461</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1072.183665</v>
+        <v>1072.1836645000001</v>
       </c>
       <c r="C171" s="5">
-        <v>4.8677520000001095</v>
+        <v>4.8677518000001783</v>
       </c>
       <c r="D171" s="5">
-        <v>5.6122808272440095</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.6122805924566643</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
-        <v>3.833018999999922</v>
+        <v>3.8330194999998639</v>
       </c>
       <c r="D172" s="5">
-        <v>4.3753216832584485</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>4.3753222673483805</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1082.996447</v>
+        <v>1082.9964465999999</v>
       </c>
       <c r="C173" s="5">
-        <v>6.9797630000000481</v>
+        <v>6.9797625999999582</v>
       </c>
       <c r="D173" s="5">
-        <v>8.0678021018815613</v>
+        <v>8.0678016229090321</v>
       </c>
       <c r="E173" s="5">
-        <v>1.3057564415177136</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.3057564041008662</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1088.8421189999999</v>
       </c>
       <c r="C174" s="5">
-        <v>5.8456719999999223</v>
+        <v>5.8456724000000122</v>
       </c>
       <c r="D174" s="5">
-        <v>6.6730131883342869</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.6730136611250268</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1090.720233</v>
+        <v>1090.7202325999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.878114000000096</v>
+        <v>1.878113600000006</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0895967545290661</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.0895963052569577</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
-        <v>2.4041469999999663</v>
+        <v>2.4041474000000562</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6773219623645428</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.6773224142229379</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1104.057237</v>
+        <v>1104.0572373</v>
       </c>
       <c r="C177" s="5">
-        <v>10.932857000000013</v>
+        <v>10.932857300000023</v>
       </c>
       <c r="D177" s="5">
-        <v>12.684478792722519</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>12.684479160152851</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1104.9050239999999</v>
+        <v>1104.9050241</v>
       </c>
       <c r="C178" s="5">
-        <v>0.84778699999992568</v>
+        <v>0.8477867999999944</v>
       </c>
       <c r="D178" s="5">
-        <v>0.92536146824204746</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.92536124876627657</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1109.5589709999999</v>
+        <v>1109.5589706999999</v>
       </c>
       <c r="C179" s="5">
-        <v>4.6539470000000165</v>
+        <v>4.6539465999999265</v>
       </c>
       <c r="D179" s="5">
-        <v>5.1732488656727194</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>5.1732484102094078</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1117.3787050000001</v>
+        <v>1117.3787052</v>
       </c>
       <c r="C180" s="5">
-        <v>7.8197340000001532</v>
+        <v>7.8197345000000951</v>
       </c>
       <c r="D180" s="5">
-        <v>8.7927649244877273</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>8.7927655111434753</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1118.043482</v>
+        <v>1118.0434815000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.66477699999995821</v>
+        <v>0.66477630000008503</v>
       </c>
       <c r="D181" s="5">
-        <v>0.71627274676462349</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.71627198994224095</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1115.787456</v>
+        <v>1115.7874557</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.2560260000000198</v>
+        <v>-2.2560258000000886</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3947076565690395</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.3947074476842856</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1125.4908840000001</v>
+        <v>1125.4908837</v>
       </c>
       <c r="C183" s="5">
         <v>9.7034280000000308</v>
       </c>
       <c r="D183" s="5">
-        <v>10.94968800456515</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.949688007651304</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1128.0582770000001</v>
+        <v>1128.0582770999999</v>
       </c>
       <c r="C184" s="5">
-        <v>2.5673930000000382</v>
+        <v>2.5673933999999008</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7719641061755507</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.7719645442284113</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1130.0887760000001</v>
+        <v>1130.0887757999999</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0304989999999634</v>
+        <v>2.0304986999999528</v>
       </c>
       <c r="D185" s="5">
-        <v>2.1815064249838922</v>
+        <v>2.1815060992800506</v>
       </c>
       <c r="E185" s="5">
-        <v>4.3483364262597579</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.3483364463330787</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1137.676111</v>
+        <v>1137.6761113</v>
       </c>
       <c r="C186" s="5">
-        <v>7.5873349999999391</v>
+        <v>7.5873355000001084</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3609808492683957</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.3609814222891146</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.088289</v>
+        <v>1144.0882885999999</v>
       </c>
       <c r="C187" s="5">
-        <v>6.4121780000000399</v>
+        <v>6.4121772999999394</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9770987885652058</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.9770980012324957</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1147.5724560000001</v>
+        <v>1147.5724557999999</v>
       </c>
       <c r="C188" s="5">
-        <v>3.4841670000000704</v>
+        <v>3.4841672000000017</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7162742872035803</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.716274505433681</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1161.5961789999999</v>
+        <v>1161.5961794</v>
       </c>
       <c r="C189" s="5">
-        <v>14.023722999999791</v>
+        <v>14.023723600000039</v>
       </c>
       <c r="D189" s="5">
-        <v>15.69130180774907</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>15.691302527767537</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1159.543142</v>
+        <v>1159.5431421999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.0530369999999039</v>
+        <v>-2.0530372000000625</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.1004168714650495</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-2.1004170733796457</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1164.5808360000001</v>
+        <v>1164.5808360999999</v>
       </c>
       <c r="C191" s="5">
-        <v>5.0376940000001014</v>
+        <v>5.037693900000022</v>
       </c>
       <c r="D191" s="5">
-        <v>5.3398585153595413</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.3398584058727883</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1171.868181</v>
+        <v>1171.8681806</v>
       </c>
       <c r="C192" s="5">
-        <v>7.2873449999999593</v>
+        <v>7.2873445000000174</v>
       </c>
       <c r="D192" s="5">
-        <v>7.7728771238825489</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.7728765713918957</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1176.125391</v>
+        <v>1176.1253908000001</v>
       </c>
       <c r="C193" s="5">
-        <v>4.2572099999999864</v>
+        <v>4.2572102000001451</v>
       </c>
       <c r="D193" s="5">
-        <v>4.4475755491247604</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.4475757638091196</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1188.6108879999999</v>
+        <v>1188.6108882999999</v>
       </c>
       <c r="C194" s="5">
-        <v>12.485496999999896</v>
+        <v>12.485497499999838</v>
       </c>
       <c r="D194" s="5">
-        <v>13.50969044666428</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>13.509691022084125</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1198.1093920000001</v>
+        <v>1198.1093920999999</v>
       </c>
       <c r="C195" s="5">
-        <v>9.4985040000001391</v>
+        <v>9.4985037999999804</v>
       </c>
       <c r="D195" s="5">
-        <v>10.022427056625972</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>10.022426833591958</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
-        <v>7.5928729999998268</v>
+        <v>7.5928728999999748</v>
       </c>
       <c r="D196" s="5">
-        <v>7.8756063282010125</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>7.8756062201552846</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1212.770988</v>
+        <v>1212.7709881000001</v>
       </c>
       <c r="C197" s="5">
-        <v>7.0687230000000909</v>
+        <v>7.0687231000001702</v>
       </c>
       <c r="D197" s="5">
-        <v>7.26663801521783</v>
+        <v>7.2666381213549069</v>
       </c>
       <c r="E197" s="5">
-        <v>7.3164351116429494</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>7.3164351394843896</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1219.6898389999999</v>
+        <v>1219.6898385</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9188509999999042</v>
+        <v>6.9188503999998829</v>
       </c>
       <c r="D198" s="5">
-        <v>7.0649403736664951</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>7.0649397410461834</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1226.5129199999999</v>
+        <v>1226.5129195</v>
       </c>
       <c r="C199" s="5">
         <v>6.8230810000000019</v>
       </c>
       <c r="D199" s="5">
-        <v>6.9233750883228584</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>6.9233750912489622</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1236.294296</v>
+        <v>1236.2942957</v>
       </c>
       <c r="C200" s="5">
-        <v>9.7813760000001366</v>
+        <v>9.7813762000000679</v>
       </c>
       <c r="D200" s="5">
-        <v>10.001056755689763</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>10.001056973490673</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1238.2918990000001</v>
+        <v>1238.2918993000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.9976030000000264</v>
+        <v>1.9976036000000477</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9562831822817595</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.9562837755815909</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1245.01703</v>
+        <v>1245.0170301999999</v>
       </c>
       <c r="C202" s="5">
-        <v>6.7251309999999194</v>
+        <v>6.72513089999984</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7154064503868405</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>6.7154063458542357</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1251.8523660000001</v>
+        <v>1251.8523663000001</v>
       </c>
       <c r="C203" s="5">
-        <v>6.8353360000000976</v>
+        <v>6.8353361000001769</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7908074085323511</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>6.790807509775787</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1256.089819</v>
+        <v>1256.0898193</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
-        <v>4.1384171985629159</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.1384171975527018</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1261.075284</v>
+        <v>1261.0752838000001</v>
       </c>
       <c r="C205" s="5">
-        <v>4.9854649999999765</v>
+        <v>4.9854645000000346</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8682018363378265</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.8682013362031151</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1269.095307</v>
+        <v>1269.0953072</v>
       </c>
       <c r="C206" s="5">
-        <v>8.0200230000000374</v>
+        <v>8.0200233999999</v>
       </c>
       <c r="D206" s="5">
-        <v>7.9042846430281921</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.904285052443738</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1266.3038180000001</v>
+        <v>1266.3038179</v>
       </c>
       <c r="C207" s="5">
-        <v>-2.7914889999999559</v>
+        <v>-2.7914892999999665</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.6078085560769515</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-2.6078088325490634</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1277.18957</v>
+        <v>1277.1895704000001</v>
       </c>
       <c r="C208" s="5">
-        <v>10.885751999999911</v>
+        <v>10.885752500000081</v>
       </c>
       <c r="D208" s="5">
-        <v>10.817759042438135</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>10.817759563934693</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1283.904734</v>
+        <v>1283.9047338</v>
       </c>
       <c r="C209" s="5">
-        <v>6.7151639999999588</v>
+        <v>6.7151633999999376</v>
       </c>
       <c r="D209" s="5">
-        <v>6.4950061495610001</v>
+        <v>6.4950055502552617</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8653898142226879</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.8653897890023288</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1283.298043</v>
+        <v>1283.2980428000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.5655716101950814</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.56557161028295555</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1292.904927</v>
+        <v>1292.9049272</v>
       </c>
       <c r="C211" s="5">
-        <v>9.6068840000000364</v>
+        <v>9.606884399999899</v>
       </c>
       <c r="D211" s="5">
-        <v>9.3625685762743984</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>9.3625689838099611</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1300.988198</v>
+        <v>1300.9881981000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.0832709999999679</v>
+        <v>8.0832709000001159</v>
       </c>
       <c r="D212" s="5">
-        <v>7.7658593880449933</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.7658592874015886</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1302.3576169999999</v>
+        <v>1302.3576169</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3694189999998798</v>
+        <v>1.3694187999999485</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2704572004188286</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.2704570136981008</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1308.3226689999999</v>
+        <v>1308.3226686</v>
       </c>
       <c r="C214" s="5">
-        <v>5.9650520000000142</v>
+        <v>5.9650517000000036</v>
       </c>
       <c r="D214" s="5">
-        <v>5.6368259754866923</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.6368256852586063</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1316.7415559999999</v>
+        <v>1316.7415562000001</v>
       </c>
       <c r="C215" s="5">
-        <v>8.4188870000000406</v>
+        <v>8.4188876000000619</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0010822395497385</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>8.0010828326377403</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1319.615268</v>
+        <v>1319.6152684000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8737120000000687</v>
+        <v>2.8737121999999999</v>
       </c>
       <c r="D216" s="5">
-        <v>2.6505962992162901</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.6505964855006336</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1325.069076</v>
+        <v>1325.0690761000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.4538079999999809</v>
+        <v>5.4538076999999703</v>
       </c>
       <c r="D217" s="5">
-        <v>5.0737527958748529</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>5.0737525088331736</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1329.127706</v>
+        <v>1329.1277058000001</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0586299999999937</v>
+        <v>4.0586296999999831</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7381045947669778</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.7381043135008785</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1330.7955099999999</v>
+        <v>1330.7955095</v>
       </c>
       <c r="C219" s="5">
-        <v>1.6678039999999328</v>
+        <v>1.6678036999999222</v>
       </c>
       <c r="D219" s="5">
-        <v>1.5162087637074162</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.5162084893206584</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1334.7797499999999</v>
+        <v>1334.7797501</v>
       </c>
       <c r="C220" s="5">
-        <v>3.9842399999999998</v>
+        <v>3.984240600000021</v>
       </c>
       <c r="D220" s="5">
-        <v>3.652406342317982</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.6524069028295303</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1340.5465380000001</v>
+        <v>1340.5465380999999</v>
       </c>
       <c r="C221" s="5">
-        <v>5.7667880000001333</v>
+        <v>5.7667879999999059</v>
       </c>
       <c r="D221" s="5">
-        <v>5.3094714331757054</v>
+        <v>5.3094714327683645</v>
       </c>
       <c r="E221" s="5">
-        <v>4.4116827752112675</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.4116827992646934</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1348.753289</v>
+        <v>1348.7532891999999</v>
       </c>
       <c r="C222" s="5">
-        <v>8.2067509999999402</v>
+        <v>8.2067511000000195</v>
       </c>
       <c r="D222" s="5">
-        <v>7.5988069488476251</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.5988070439934052</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1353.9751389999999</v>
+        <v>1353.9751394</v>
       </c>
       <c r="C223" s="5">
-        <v>5.221849999999904</v>
+        <v>5.2218502000000626</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7461527624677924</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.7461529474175812</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1351.043314</v>
+        <v>1351.0433135999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.9318249999998898</v>
+        <v>-2.9318258000000696</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.567692203084504</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.5676928946520072</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1355.6791479999999</v>
       </c>
       <c r="C225" s="5">
-        <v>4.6358339999999316</v>
+        <v>4.6358344000000216</v>
       </c>
       <c r="D225" s="5">
-        <v>4.1961620471791417</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.1961624173683987</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1358.1665250000001</v>
+        <v>1358.1665252</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4873770000001514</v>
+        <v>2.4873772000000827</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2240944294588783</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2240946100978709</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1356.51755</v>
+        <v>1356.5175497</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.648975000000064</v>
+        <v>-1.6489755000000059</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4472524229474204</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.4472528586434108</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1356.6610880000001</v>
+        <v>1356.6610877999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14353800000003503</v>
+        <v>0.14353809999988698</v>
       </c>
       <c r="D228" s="5">
-        <v>0.12705023828119</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.12705032687398976</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1359.2861379999999</v>
+        <v>1359.2861375</v>
       </c>
       <c r="C229" s="5">
-        <v>2.6250499999998738</v>
+        <v>2.6250497000000905</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3467913727135858</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3467911020030874</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1351.8314640000001</v>
+        <v>1351.8314644</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.4546739999998408</v>
+        <v>-7.4546731000000364</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3861837963456463</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.3861830507286115</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1352.054286</v>
+        <v>1352.0542863000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.222821999999951</v>
+        <v>0.22282190000009905</v>
       </c>
       <c r="D231" s="5">
-        <v>0.19797507536896131</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.1979749863807001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1342.8858949999999</v>
+        <v>1342.8858948</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.1683910000001561</v>
+        <v>-9.1683915000000979</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8405665240639522</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-7.8405669341560236</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1334.488341</v>
+        <v>1334.4883414000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.3975539999999</v>
+        <v>-8.3975533999998788</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.2512512645088067</v>
+        <v>-7.2512507651421814</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.4519199317793543</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.45191990936669368</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1315.710574</v>
+        <v>1315.7105736000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-18.77776700000004</v>
+        <v>-18.777767799999992</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.637979260379275</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.637979871590735</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1300.1016569999999</v>
+        <v>1300.1016566999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-15.608917000000019</v>
+        <v>-15.608916900000168</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.343057555223492</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-13.343057479034526</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1287.4826459999999</v>
+        <v>1287.4826462000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.619011</v>
+        <v>-12.619010499999831</v>
       </c>
       <c r="D236" s="5">
-        <v>-11.045307033819196</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-11.045306621681462</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1272.000663</v>
+        <v>1272.0006631000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-15.4819829999999</v>
+        <v>-15.481983099999979</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.512878007138351</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-13.512878086767721</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1267.9515940000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.0490689999999177</v>
+        <v>-4.049069099999997</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7537015517968952</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.7537016425952863</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1263.092881</v>
+        <v>1263.0928808000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.8587130000000798</v>
+        <v>-4.8587132000000111</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5026411310889021</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.5026413125430764</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1256.5522129999999</v>
+        <v>1256.5522131</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.5406680000000961</v>
+        <v>-6.5406677000000855</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.0399966284558122</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-6.0399963601913136</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1249.599925</v>
+        <v>1249.5999251999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9522879999999532</v>
+        <v>-6.9522879000001012</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.4410340369380421</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.4410339465956534</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1247.072658</v>
+        <v>1247.0726577999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.527266999999938</v>
+        <v>-2.5272674000000279</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.4001379639766673</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.4001383392601494</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1250.4888060000001</v>
+        <v>1250.4888063999999</v>
       </c>
       <c r="C243" s="5">
-        <v>3.4161480000000211</v>
+        <v>3.4161486000000423</v>
       </c>
       <c r="D243" s="5">
-        <v>3.3371813747258949</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>3.3371819702587624</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1255.7913140000001</v>
+        <v>1255.7913142</v>
       </c>
       <c r="C244" s="5">
-        <v>5.3025079999999889</v>
+        <v>5.3025078000000576</v>
       </c>
       <c r="D244" s="5">
-        <v>5.2087830076294139</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.2087828048551499</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1257.7961479999999</v>
+        <v>1257.7961484</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0048339999998461</v>
+        <v>2.0048342000000048</v>
       </c>
       <c r="D245" s="5">
-        <v>1.9326761857033636</v>
+        <v>1.9326763798905855</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.74693615850782</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-5.7469361567852317</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1266.096027</v>
+        <v>1266.0960267</v>
       </c>
       <c r="C246" s="5">
-        <v>8.2998790000001463</v>
+        <v>8.2998783000000458</v>
       </c>
       <c r="D246" s="5">
-        <v>8.2122998646734668</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>8.2122991440243265</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.8115760000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.71554900000001</v>
+        <v>2.7155493000000206</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6043646797017539</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.604364971445694</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1275.074963</v>
       </c>
       <c r="C248" s="5">
         <v>6.2633869999999661</v>
       </c>
       <c r="D248" s="5">
         <v>6.0872106081970134</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1282.928453</v>
+        <v>1282.9284527</v>
       </c>
       <c r="C249" s="5">
-        <v>7.8534899999999652</v>
+        <v>7.8534896999999546</v>
       </c>
       <c r="D249" s="5">
-        <v>7.6466768629246618</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.6466765608595111</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1285.786329</v>
+        <v>1285.7863285999999</v>
       </c>
       <c r="C250" s="5">
-        <v>2.8578760000000329</v>
+        <v>2.8578758999999536</v>
       </c>
       <c r="D250" s="5">
-        <v>2.7061384974571556</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.7061384022439405</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1289.5782859999999</v>
+        <v>1289.5782862000001</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7919569999999112</v>
+        <v>3.7919576000001598</v>
       </c>
       <c r="D251" s="5">
-        <v>3.5969324309255812</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.5969330104675956</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1296.1820720000001</v>
+        <v>1296.1820719</v>
       </c>
       <c r="C252" s="5">
-        <v>6.6037860000001274</v>
+        <v>6.6037856999998894</v>
       </c>
       <c r="D252" s="5">
-        <v>6.321129336462783</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.3211290401596898</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1297.8434420000001</v>
+        <v>1297.8434417999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6613700000000335</v>
+        <v>1.6613698999999542</v>
       </c>
       <c r="D253" s="5">
-        <v>1.5489788125246262</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.5489787187513704</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1304.3395250000001</v>
+        <v>1304.3395247000001</v>
       </c>
       <c r="C254" s="5">
-        <v>6.4960829999999987</v>
+        <v>6.4960829000001468</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1744875749359274</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.1744874782325043</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1311.121384</v>
+        <v>1311.1213835000001</v>
       </c>
       <c r="C255" s="5">
-        <v>6.7818589999999404</v>
+        <v>6.7818588000000091</v>
       </c>
       <c r="D255" s="5">
-        <v>6.4209056991512581</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.4209055058678688</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1312.2502079999999</v>
+        <v>1312.2502076999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.128823999999895</v>
+        <v>1.1288241999998263</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0380591936445915</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0380593788327896</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1321.7351160000001</v>
+        <v>1321.7351162</v>
       </c>
       <c r="C257" s="5">
-        <v>9.4849080000001322</v>
+        <v>9.4849085000000741</v>
       </c>
       <c r="D257" s="5">
-        <v>9.0268184734955561</v>
+        <v>9.026818970567696</v>
       </c>
       <c r="E257" s="5">
-        <v>5.0834126103556976</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>5.0834125928382434</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1325.864456</v>
       </c>
       <c r="C258" s="5">
-        <v>4.1293399999999565</v>
+        <v>4.1293398000000252</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8141123917010411</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.8141122031961405</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1332.3954590000001</v>
+        <v>1332.3954592</v>
       </c>
       <c r="C259" s="5">
-        <v>6.5310030000000552</v>
+        <v>6.5310031999999865</v>
       </c>
       <c r="D259" s="5">
-        <v>6.0738150765579313</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>6.0738152676253598</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1341.400128</v>
       </c>
       <c r="C260" s="5">
-        <v>9.0046689999999217</v>
+        <v>9.0046687999999904</v>
       </c>
       <c r="D260" s="5">
-        <v>8.4182504491994372</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.4182502539092532</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1353.6495279999999</v>
+        <v>1353.6495276000001</v>
       </c>
       <c r="C261" s="5">
-        <v>12.249399999999923</v>
+        <v>12.249399600000061</v>
       </c>
       <c r="D261" s="5">
-        <v>11.525637045874593</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>11.525636650408044</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1351.9569200000001</v>
+        <v>1351.9569203000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.6926079999998365</v>
+        <v>-1.6926072999999633</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4902078367164728</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.4902072250913223</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1357.277963</v>
+        <v>1357.2779631999999</v>
       </c>
       <c r="C263" s="5">
-        <v>5.3210429999999178</v>
+        <v>5.3210428999998385</v>
       </c>
       <c r="D263" s="5">
-        <v>4.826560835252236</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.8265607414782252</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1363.142157</v>
+        <v>1363.1421573</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8641939999999977</v>
+        <v>5.864194100000077</v>
       </c>
       <c r="D264" s="5">
-        <v>5.309661134454835</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.3096612263598741</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1368.3000520000001</v>
+        <v>1368.3000522</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1578950000000532</v>
+        <v>5.1578948999999739</v>
       </c>
       <c r="D265" s="5">
-        <v>4.6362897604529607</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.6362896676449106</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1379.830299</v>
+        <v>1379.8302993</v>
       </c>
       <c r="C266" s="5">
-        <v>11.530246999999918</v>
+        <v>11.530247099999997</v>
       </c>
       <c r="D266" s="5">
-        <v>10.594111639782255</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.594111734341837</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1372.39237</v>
+        <v>1372.3923697</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.4379289999999401</v>
+        <v>-7.4379295999999613</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.2801872031232664</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.2801876934815537</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1376.25244</v>
+        <v>1376.2524401000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8600699999999506</v>
+        <v>3.8600704000000405</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4278947910538538</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.427895152543492</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1385.7822860000001</v>
+        <v>1385.7822859</v>
       </c>
       <c r="C269" s="5">
-        <v>9.5298460000001342</v>
+        <v>9.5298457999999755</v>
       </c>
       <c r="D269" s="5">
-        <v>8.6332677648734091</v>
+        <v>8.6332675760826039</v>
       </c>
       <c r="E269" s="5">
-        <v>4.8456887635570656</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.8456887401264082</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1393.8778139999999</v>
       </c>
       <c r="C270" s="5">
-        <v>8.0955279999998311</v>
+        <v>8.0955280999999104</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2398999206183312</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.2399000134814262</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1402.68047</v>
       </c>
       <c r="C271" s="5">
         <v>8.80265600000007</v>
       </c>
       <c r="D271" s="5">
         <v>7.8471158629782156</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1410.7332550000001</v>
+        <v>1410.7332551</v>
       </c>
       <c r="C272" s="5">
-        <v>8.0527850000000853</v>
+        <v>8.0527850999999373</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1109437414080157</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1109438325186014</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1417.435015</v>
+        <v>1417.4350148999999</v>
       </c>
       <c r="C273" s="5">
-        <v>6.701759999999922</v>
+        <v>6.7017597999999907</v>
       </c>
       <c r="D273" s="5">
-        <v>5.8519920080420507</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.8519918283878036</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1426.090901</v>
+        <v>1426.0909011000001</v>
       </c>
       <c r="C274" s="5">
-        <v>8.6558860000000095</v>
+        <v>8.6558862000001682</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5792775714940808</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.5792777530947486</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1431.3991559999999</v>
+        <v>1431.3991558</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3082549999999173</v>
+        <v>5.3082546999999067</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5592777146756136</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.5592774513803391</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1430.8951649999999</v>
+        <v>1430.8951652999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.50399100000004182</v>
+        <v>-0.50399050000009993</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.42169885124196949</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.4216984337512053</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1444.077387</v>
+        <v>1444.0773873000001</v>
       </c>
       <c r="C277" s="5">
         <v>13.182222000000138</v>
       </c>
       <c r="D277" s="5">
-        <v>11.632798984195958</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.632798981632074</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1447.6782350000001</v>
+        <v>1447.6782353999999</v>
       </c>
       <c r="C278" s="5">
-        <v>3.6008480000000418</v>
+        <v>3.6008480999998937</v>
       </c>
       <c r="D278" s="5">
-        <v>3.033613822551473</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.0336139073182888</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1448.5284340000001</v>
+        <v>1448.5284339</v>
       </c>
       <c r="C279" s="5">
-        <v>0.85019899999997506</v>
+        <v>0.85019850000003316</v>
       </c>
       <c r="D279" s="5">
-        <v>0.70702223216041471</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.7070218148223173</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1456.839305</v>
+        <v>1456.8393053</v>
       </c>
       <c r="C280" s="5">
-        <v>8.3108709999999064</v>
+        <v>8.3108713999999964</v>
       </c>
       <c r="D280" s="5">
-        <v>7.1064203873506093</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.1064207407513846</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1459.3451399999999</v>
+        <v>1459.3451402000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5058349999999336</v>
+        <v>2.5058349000000817</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0836977510342969</v>
+        <v>2.0836976666593898</v>
       </c>
       <c r="E281" s="5">
-        <v>5.3083990712809337</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.3083990933124436</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1457.738231</v>
+        <v>1457.7382313000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6069089999998596</v>
+        <v>-1.6069089000000076</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3133668683689592</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3133667869521082</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1470.670938</v>
+        <v>1470.6709375</v>
       </c>
       <c r="C283" s="5">
-        <v>12.932706999999937</v>
+        <v>12.932706199999984</v>
       </c>
       <c r="D283" s="5">
-        <v>11.18126179677763</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.181261068612747</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1476.77916</v>
+        <v>1476.7791597</v>
       </c>
       <c r="C284" s="5">
-        <v>6.1082220000000689</v>
+        <v>6.1082222000000002</v>
       </c>
       <c r="D284" s="5">
-        <v>5.0994724148590409</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.099472587435705</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1475.961063</v>
+        <v>1475.9610634000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.81809700000007979</v>
+        <v>-0.81809629999997924</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.66274687135636778</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.66274630614165941</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1480.9479040000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9868410000001404</v>
+        <v>4.9868406000000505</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1306476566999928</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.1306473180549919</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1488.8455039999999</v>
+        <v>1488.8455037000001</v>
       </c>
       <c r="C287" s="5">
-        <v>7.8975999999997839</v>
+        <v>7.8975997000000007</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5904335205519304</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.5904332628184514</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1491.6722600000001</v>
+        <v>1491.6722595000001</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8267560000001595</v>
+        <v>2.8267558000000008</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3022900315199379</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3022898673908943</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1499.434998</v>
+        <v>1499.4349976000001</v>
       </c>
       <c r="C289" s="5">
-        <v>7.7627379999998993</v>
+        <v>7.7627380999999787</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4267401499402244</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.4267402373301863</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1507.9800560000001</v>
+        <v>1507.9800557999999</v>
       </c>
       <c r="C290" s="5">
-        <v>8.5450580000001537</v>
+        <v>8.5450581999998576</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0570943904324723</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>7.0570945627591142</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1509.253457</v>
+        <v>1509.2534565999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2734009999999216</v>
+        <v>1.2734007999999903</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0180494579991706</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.0180492974968924</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1517.415174</v>
+        <v>1517.4151744000001</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1617169999999533</v>
+        <v>8.1617178000001331</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6858742116320702</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.6858748884103925</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1520.3837229999999</v>
+        <v>1520.3837234</v>
       </c>
       <c r="C293" s="5">
         <v>2.968548999999939</v>
       </c>
       <c r="D293" s="5">
-        <v>2.3730083584462047</v>
+        <v>2.3730083578137773</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1826009027583488</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.1826009158898891</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1521.280039</v>
+        <v>1521.2800388000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.89631600000006983</v>
+        <v>0.89631540000004861</v>
       </c>
       <c r="D294" s="5">
-        <v>0.70973763825865621</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.70973716142672671</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1528.729126</v>
       </c>
       <c r="C295" s="5">
-        <v>7.4490869999999632</v>
+        <v>7.4490871999998944</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0367670525155015</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.0367672198009759</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1538.963927</v>
+        <v>1538.9639274000001</v>
       </c>
       <c r="C296" s="5">
-        <v>10.234801000000061</v>
+        <v>10.234801400000151</v>
       </c>
       <c r="D296" s="5">
-        <v>8.3365002615377826</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>8.3365005994374677</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1551.465856</v>
+        <v>1551.4658555000001</v>
       </c>
       <c r="C297" s="5">
-        <v>12.501929000000018</v>
+        <v>12.501928099999986</v>
       </c>
       <c r="D297" s="5">
-        <v>10.195886986358293</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.19588621649763</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1560.571758</v>
+        <v>1560.5717580999999</v>
       </c>
       <c r="C298" s="5">
-        <v>9.1059020000000146</v>
+        <v>9.1059025999998084</v>
       </c>
       <c r="D298" s="5">
-        <v>7.2749326346809751</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.2749331320352884</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1563.7993710000001</v>
+        <v>1563.7993706</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2276130000000194</v>
+        <v>3.2276125000000775</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5102969898832317</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.5102965964081791</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1568.0291279999999</v>
+        <v>1568.0291284</v>
       </c>
       <c r="C300" s="5">
-        <v>4.2297569999998359</v>
+        <v>4.2297578000000158</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2944772651761323</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.2944778984348444</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1576.2517049999999</v>
+        <v>1576.2517045</v>
       </c>
       <c r="C301" s="5">
-        <v>8.2225770000000011</v>
+        <v>8.2225760999999693</v>
       </c>
       <c r="D301" s="5">
-        <v>6.4773712752009382</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.4773705439498119</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1581.726639</v>
+        <v>1581.7266388999999</v>
       </c>
       <c r="C302" s="5">
-        <v>5.4749340000000757</v>
+        <v>5.4749343999999383</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2486201341195518</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.2486204518520143</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1589.6026449999999</v>
+        <v>1589.6026451</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8760059999999612</v>
+        <v>7.8760062000001199</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1416350689081245</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.1416352295608601</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1592.3603310000001</v>
+        <v>1592.3603313000001</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7576860000001489</v>
+        <v>2.7576862000000801</v>
       </c>
       <c r="D304" s="5">
-        <v>2.101771555831311</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.1017717095853872</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1599.905925</v>
+        <v>1599.9059247</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5455939999999373</v>
+        <v>7.5455933999999161</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8369126218590583</v>
+        <v>5.8369121444364902</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2304034038912262</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.2304033564741337</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1604.7256640000001</v>
+        <v>1604.7256639</v>
       </c>
       <c r="C306" s="5">
-        <v>4.8197390000000269</v>
+        <v>4.8197391999999581</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6755189506144204</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>3.675519106370384</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1605.394094</v>
+        <v>1605.3940943</v>
       </c>
       <c r="C307" s="5">
-        <v>0.6684299999999439</v>
+        <v>0.66843040000003384</v>
       </c>
       <c r="D307" s="5">
-        <v>0.50099290421188325</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.50099320473333542</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1603.823731</v>
+        <v>1603.8237312000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.570363000000043</v>
+        <v>-1.570363099999895</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1675203960123226</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.1675204697428332</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1607.4159979999999</v>
+        <v>1607.4159976999999</v>
       </c>
       <c r="C309" s="5">
-        <v>3.5922669999999925</v>
+        <v>3.5922664999998233</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7211360345292368</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.7211356507587325</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1609.002788</v>
+        <v>1609.0027878000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5867900000000645</v>
+        <v>1.5867901000001439</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1910547901197166</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1910548658118358</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1610.961243</v>
+        <v>1610.9612431999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9584549999999581</v>
+        <v>1.9584553999998207</v>
       </c>
       <c r="D311" s="5">
-        <v>1.4704406527899838</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.4704409553138786</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1620.9277360000001</v>
+        <v>1620.9277364</v>
       </c>
       <c r="C312" s="5">
-        <v>9.9664930000001277</v>
+        <v>9.966493200000059</v>
       </c>
       <c r="D312" s="5">
-        <v>7.681906858923071</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.6819070173739901</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1620.8528670000001</v>
+        <v>1620.8528670999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-7.4869000000035157E-2</v>
+        <v>-7.4869300000045769E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.5412698486356771E-2</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-5.541292045496693E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1624.8073019999999</v>
+        <v>1624.8073015</v>
       </c>
       <c r="C314" s="5">
-        <v>3.9544349999998758</v>
+        <v>3.954434400000082</v>
       </c>
       <c r="D314" s="5">
-        <v>2.9672759466841558</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.9672754902205778</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1632.151793</v>
+        <v>1632.1517928999999</v>
       </c>
       <c r="C315" s="5">
-        <v>7.3444910000000618</v>
+        <v>7.3444913999999244</v>
       </c>
       <c r="D315" s="5">
-        <v>5.5611739991729525</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.5611743113721079</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1632.567571</v>
+        <v>1632.5675706</v>
       </c>
       <c r="C316" s="5">
-        <v>0.41577800000004572</v>
+        <v>0.41577770000003511</v>
       </c>
       <c r="D316" s="5">
-        <v>0.30611934693327569</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.30611912576554712</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1640.1487</v>
+        <v>1640.1487001</v>
       </c>
       <c r="C317" s="5">
-        <v>7.581128999999919</v>
+        <v>7.5811295000000882</v>
       </c>
       <c r="D317" s="5">
-        <v>5.7169689013888636</v>
+        <v>5.7169692895602697</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5153213305338484</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5153213560069831</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1639.8596809999999</v>
+        <v>1639.8596808</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.28901900000005298</v>
+        <v>-0.28901930000006359</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.21125332266798136</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.21125354172242261</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1640.561948</v>
       </c>
       <c r="C319" s="5">
-        <v>0.70226700000011988</v>
+        <v>0.70226720000005116</v>
       </c>
       <c r="D319" s="5">
-        <v>0.51511001844517512</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.51511016555314537</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1639.1911769999999</v>
+        <v>1639.1911772000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3707710000001043</v>
+        <v>-1.3707707999999457</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.99806467193871429</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.99806452698629755</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1648.700979</v>
+        <v>1648.7009786000001</v>
       </c>
       <c r="C321" s="5">
-        <v>9.5098020000000361</v>
+        <v>9.5098014000000148</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1883180760118126</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.1883176070072885</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1645.339727</v>
+        <v>1645.3397269</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.3612519999999222</v>
+        <v>-3.361251700000139</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.419226248231332</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.4192260353053996</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1641.8872240000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4525029999999788</v>
+        <v>-3.4525028999998995</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4891651499695855</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.4891650788517961</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1653.6397669999999</v>
       </c>
       <c r="C324" s="5">
         <v>11.752542999999832</v>
       </c>
       <c r="D324" s="5">
         <v>8.9358962176428136</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1653.9378939999999</v>
+        <v>1653.9378938</v>
       </c>
       <c r="C325" s="5">
-        <v>0.29812700000002224</v>
+        <v>0.29812680000009095</v>
       </c>
       <c r="D325" s="5">
-        <v>0.21655704992384894</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.2165569045014637</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1664.8709140000001</v>
+        <v>1664.8709137999999</v>
       </c>
       <c r="C326" s="5">
-        <v>10.93302000000017</v>
+        <v>10.933019999999942</v>
       </c>
       <c r="D326" s="5">
-        <v>8.2271997107348014</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>8.2271997117658415</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1657.323367</v>
+        <v>1657.3233671</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.5475470000001224</v>
+        <v>-7.5475466999998844</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3064821763910253</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.3064819713213645</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1659.7566879999999</v>
+        <v>1659.7566884</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4333209999999781</v>
+        <v>2.4333212999999887</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7761654663629445</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.7761656870069142</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1659.3569520000001</v>
+        <v>1659.3569516</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.39973599999984799</v>
+        <v>-0.39973680000002787</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.28862562507374623</v>
+        <v>-0.28862620187203314</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1711286909534602</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.1711286603969917</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1667.8624830000001</v>
+        <v>1667.8624824999999</v>
       </c>
       <c r="C330" s="5">
-        <v>8.505531000000019</v>
+        <v>8.5055308999999397</v>
       </c>
       <c r="D330" s="5">
-        <v>6.3273638765517726</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.3273638016193567</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1671.22712</v>
+        <v>1671.2271197</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3646369999999024</v>
+        <v>3.3646372000000611</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4478427996091234</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.4478429474736885</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1681.0358040000001</v>
+        <v>1681.0358034999999</v>
       </c>
       <c r="C332" s="5">
-        <v>9.8086840000000848</v>
+        <v>9.8086837999999261</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2748378390407265</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.2748376872338483</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1676.497415</v>
+        <v>1676.4974145000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.538389000000052</v>
+        <v>-4.5383889999998246</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1920339196879643</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.1920339206231052</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1681.9134770000001</v>
+        <v>1681.9134773999999</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4160620000000108</v>
+        <v>5.4160628999998153</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9463272629432389</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.9463279316072519</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1687.066415</v>
+        <v>1687.0664153</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1529379999999492</v>
+        <v>5.1529379000000972</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7390703677836479</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.7390702930903741</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1684.94013</v>
+        <v>1684.9401299000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1262850000000526</v>
+        <v>-2.1262853999999152</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.5019735153108615</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.5019737956433299</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1685.1110650000001</v>
+        <v>1685.1110645000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17093500000009954</v>
+        <v>0.1709346000000096</v>
       </c>
       <c r="D337" s="5">
-        <v>0.1218063992594276</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.12180611407190955</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1704.3513230000001</v>
+        <v>1704.3513224999999</v>
       </c>
       <c r="C338" s="5">
-        <v>19.24025800000004</v>
+        <v>19.240257999999812</v>
       </c>
       <c r="D338" s="5">
-        <v>14.595377847486745</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>14.595377852092772</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1701.5820659999999</v>
+        <v>1701.5820662000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.7692570000001524</v>
+        <v>-2.7692562999998245</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.9324488408012375</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.9324483572443429</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1705.036239</v>
+        <v>1705.0362387</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4541730000000825</v>
+        <v>3.4541724999999133</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4633549912812303</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.4633546304210219</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1707.072463</v>
+        <v>1707.0724625</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0362239999999474</v>
+        <v>2.0362238000000161</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4425396379348365</v>
+        <v>1.4425394955706494</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8755422962183586</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.8755422908851136</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1713.1249399999999</v>
+        <v>1713.1249395</v>
       </c>
       <c r="C342" s="5">
         <v>6.0524769999999535</v>
       </c>
       <c r="D342" s="5">
-        <v>4.3385918469990292</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.3385918482947261</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1723.149905</v>
+        <v>1723.1499048000001</v>
       </c>
       <c r="C343" s="5">
-        <v>10.024965000000066</v>
+        <v>10.024965300000076</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2527096582557293</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.252709884513231</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1732.8494290000001</v>
+        <v>1732.8494286</v>
       </c>
       <c r="C344" s="5">
-        <v>9.6995240000001104</v>
+        <v>9.6995237999999517</v>
       </c>
       <c r="D344" s="5">
-        <v>6.9678349558559782</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.967834808539175</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1733.048376</v>
+        <v>1733.0483755</v>
       </c>
       <c r="C345" s="5">
-        <v>0.19894699999986187</v>
+        <v>0.19894690000000992</v>
       </c>
       <c r="D345" s="5">
-        <v>0.13785802961787663</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.13785796031218212</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1739.800054</v>
+        <v>1739.8000537</v>
       </c>
       <c r="C346" s="5">
-        <v>6.7516780000000836</v>
+        <v>6.7516782000000148</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7764914214770693</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.7764915674205488</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1749.9030969999999</v>
       </c>
       <c r="C347" s="5">
-        <v>10.103042999999843</v>
+        <v>10.103043299999854</v>
       </c>
       <c r="D347" s="5">
-        <v>7.1953427877494258</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.1953430095585302</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1752.443278</v>
       </c>
       <c r="C348" s="5">
         <v>2.5401810000000751</v>
       </c>
       <c r="D348" s="5">
         <v>1.7559097485681852</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1758.9513830000001</v>
+        <v>1758.9513830999999</v>
       </c>
       <c r="C349" s="5">
-        <v>6.5081050000001142</v>
+        <v>6.5081050999999661</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5486408351830931</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.5486409065085276</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1762.6330969999999</v>
       </c>
       <c r="C350" s="5">
-        <v>3.681713999999829</v>
+        <v>3.681713899999977</v>
       </c>
       <c r="D350" s="5">
-        <v>2.5408746414030015</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.5408745714473158</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1766.434726</v>
+        <v>1766.4347264</v>
       </c>
       <c r="C351" s="5">
-        <v>3.8016290000000481</v>
+        <v>3.801629400000138</v>
       </c>
       <c r="D351" s="5">
-        <v>2.6190709967966797</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.6190712756472667</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1770.1007460000001</v>
+        <v>1770.1007460999999</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6660200000001169</v>
+        <v>3.6660196999998789</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5190788206588488</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.5190786115804054</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1778.1388870000001</v>
+        <v>1778.1388864999999</v>
       </c>
       <c r="C353" s="5">
-        <v>8.038140999999996</v>
+        <v>8.0381403999999748</v>
       </c>
       <c r="D353" s="5">
-        <v>5.5874586292123052</v>
+        <v>5.5874582013462071</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1630584254817471</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1630584267010828</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1777.496245</v>
+        <v>1777.4962452</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.64264200000002347</v>
+        <v>-0.64264129999992292</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.43283420744492096</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.43283373703689731</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1784.625303</v>
+        <v>1784.6253032</v>
       </c>
       <c r="C355" s="5">
         <v>7.1290579999999864</v>
       </c>
       <c r="D355" s="5">
-        <v>4.9204758986492125</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.9204758980834207</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1786.601408</v>
+        <v>1786.6014078000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.9761049999999614</v>
+        <v>1.9761046000000988</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3368750776262761</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3368748052174917</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1796.6024150000001</v>
+        <v>1796.6024149</v>
       </c>
       <c r="C357" s="5">
-        <v>10.001007000000072</v>
+        <v>10.001007099999924</v>
       </c>
       <c r="D357" s="5">
-        <v>6.9280597663574861</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.9280598385771164</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1800.6983729999999</v>
+        <v>1800.6983734</v>
       </c>
       <c r="C358" s="5">
-        <v>4.0959579999998823</v>
+        <v>4.0959585000000516</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7703691507571682</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.7703694933483014</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1805.832905</v>
+        <v>1805.8329045999999</v>
       </c>
       <c r="C359" s="5">
-        <v>5.1345320000000356</v>
+        <v>5.1345311999998557</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4758687052462323</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.4758681543729963</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1810.6401659999999</v>
+        <v>1810.6401656</v>
       </c>
       <c r="C360" s="5">
-        <v>4.8072609999999258</v>
+        <v>4.8072610000001532</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2416782605296568</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.2416782612583628</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1815.1331110000001</v>
+        <v>1815.1331107000001</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4929450000001907</v>
+        <v>4.4929451000000427</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0186718205174712</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.018671889299851</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1818.595333</v>
+        <v>1818.5953331999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.4622219999998833</v>
+        <v>3.4622224999998252</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3130703280500153</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3130706659927336</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1817.7778089999999</v>
+        <v>1817.7778092000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.81752400000004855</v>
+        <v>-0.81752399999982117</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.53811140425179538</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.538111404192676</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1823.7205309999999</v>
+        <v>1823.7205306999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.9427220000000034</v>
+        <v>5.9427214999998341</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9943822577829913</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.9943819151963877</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1828.148621</v>
       </c>
       <c r="C365" s="5">
-        <v>4.4280900000001111</v>
+        <v>4.4280903000001217</v>
       </c>
       <c r="D365" s="5">
-        <v>2.952890086012272</v>
+        <v>2.9528902892399289</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8124762562486971</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.8124762851588603</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1834.516854</v>
+        <v>1834.5168541999999</v>
       </c>
       <c r="C366" s="5">
-        <v>6.3682329999999183</v>
+        <v>6.3682331999998496</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2611431037186565</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.2611432401178817</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1843.301115</v>
+        <v>1843.3011148999999</v>
       </c>
       <c r="C367" s="5">
-        <v>8.784261000000015</v>
+        <v>8.7842607000000044</v>
       </c>
       <c r="D367" s="5">
-        <v>5.8997553875341335</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>5.8997551800498593</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1835.6921850000001</v>
+        <v>1835.6921854</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.608929999999873</v>
+        <v>-7.6089294999999311</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8425317399106156</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.8425314291431381</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1692.8685170000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-142.823668</v>
+        <v>-142.82366839999986</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.166159256093735</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.166159355022273</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1704.088843</v>
+        <v>1704.0888425000001</v>
       </c>
       <c r="C370" s="5">
-        <v>11.220325999999886</v>
+        <v>11.220325499999944</v>
       </c>
       <c r="D370" s="5">
-        <v>8.2500378589772225</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>8.2500374778350363</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1716.9944869999999</v>
+        <v>1716.9944865</v>
       </c>
       <c r="C371" s="5">
         <v>12.905643999999938</v>
       </c>
       <c r="D371" s="5">
-        <v>9.4762750324467238</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>9.4762750353441394</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1733.125569</v>
+        <v>1733.1255693000001</v>
       </c>
       <c r="C372" s="5">
-        <v>16.131082000000106</v>
+        <v>16.131082800000058</v>
       </c>
       <c r="D372" s="5">
-        <v>11.875128077208274</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>11.875128700537552</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1746.22054</v>
+        <v>1746.2205398999999</v>
       </c>
       <c r="C373" s="5">
-        <v>13.094970999999987</v>
+        <v>13.094970599999897</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4532732367441206</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.4532729341747057</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1753.4419660000001</v>
+        <v>1753.4419663000001</v>
       </c>
       <c r="C374" s="5">
-        <v>7.221426000000065</v>
+        <v>7.2214264000001549</v>
       </c>
       <c r="D374" s="5">
-        <v>5.0769964921496991</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.0769967800925908</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1774.2253929999999</v>
+        <v>1774.2253931</v>
       </c>
       <c r="C375" s="5">
-        <v>20.783426999999847</v>
+        <v>20.783426799999916</v>
       </c>
       <c r="D375" s="5">
-        <v>15.188395642997254</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.188395484411199</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1788.9254800000001</v>
+        <v>1788.9254801</v>
       </c>
       <c r="C376" s="5">
-        <v>14.700087000000167</v>
+        <v>14.70008699999994</v>
       </c>
       <c r="D376" s="5">
-        <v>10.408245970113605</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.408245969499719</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1812.8525050000001</v>
+        <v>1812.8525049</v>
       </c>
       <c r="C377" s="5">
-        <v>23.927024999999958</v>
+        <v>23.927024800000027</v>
       </c>
       <c r="D377" s="5">
-        <v>17.285049113311103</v>
+        <v>17.285048957001294</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.83669980789816689</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.83669981336819133</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1822.7562370000001</v>
+        <v>1822.7562373000001</v>
       </c>
       <c r="C378" s="5">
-        <v>9.9037319999999909</v>
+        <v>9.9037324000000808</v>
       </c>
       <c r="D378" s="5">
-        <v>6.7562876584508436</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.7562879399641673</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1820.493052</v>
+        <v>1820.4930522</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.2631850000000213</v>
+        <v>-2.2631851000001006</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4798206515847512</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.4798207162836197</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1850.991027</v>
+        <v>1850.9910267</v>
       </c>
       <c r="C380" s="5">
-        <v>30.497974999999997</v>
+        <v>30.497974500000055</v>
       </c>
       <c r="D380" s="5">
-        <v>22.062834866930014</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>22.062834468611193</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1863.9569610000001</v>
+        <v>1863.9569609</v>
       </c>
       <c r="C381" s="5">
-        <v>12.965934000000061</v>
+        <v>12.965934199999992</v>
       </c>
       <c r="D381" s="5">
-        <v>8.7373641709417313</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.7373643124212919</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1881.18011</v>
+        <v>1881.1801103</v>
       </c>
       <c r="C382" s="5">
-        <v>17.223148999999921</v>
+        <v>17.223149400000011</v>
       </c>
       <c r="D382" s="5">
-        <v>11.669346911999323</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.66934719759174</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1888.1003820000001</v>
+        <v>1888.1003823000001</v>
       </c>
       <c r="C383" s="5">
         <v>6.9202720000000681</v>
       </c>
       <c r="D383" s="5">
-        <v>4.5048442678998102</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.5048442671668409</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1907.430417</v>
+        <v>1907.4304173</v>
       </c>
       <c r="C384" s="5">
         <v>19.330034999999953</v>
       </c>
       <c r="D384" s="5">
-        <v>13.001311808810412</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.001311806626937</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1915.657547</v>
+        <v>1915.6575468999999</v>
       </c>
       <c r="C385" s="5">
-        <v>8.2271299999999883</v>
+        <v>8.2271295999998983</v>
       </c>
       <c r="D385" s="5">
-        <v>5.3004076869539229</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.3004074222526176</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1941.2611179999999</v>
+        <v>1941.2611179</v>
       </c>
       <c r="C386" s="5">
-        <v>25.603570999999874</v>
+        <v>25.603571000000102</v>
       </c>
       <c r="D386" s="5">
-        <v>17.271633187684809</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>17.271633188653656</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1978.3757559999999</v>
+        <v>1978.3757562000001</v>
       </c>
       <c r="C387" s="5">
-        <v>37.114638000000014</v>
+        <v>37.114638300000024</v>
       </c>
       <c r="D387" s="5">
-        <v>25.515656929526244</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>25.515657159379469</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1988.226154</v>
+        <v>1988.2261541</v>
       </c>
       <c r="C388" s="5">
-        <v>9.8503980000000411</v>
+        <v>9.8503978999999617</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1412047819256577</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.1412047172256345</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2001.026349</v>
+        <v>2001.0263485999999</v>
       </c>
       <c r="C389" s="5">
-        <v>12.800195000000031</v>
+        <v>12.800194499999861</v>
       </c>
       <c r="D389" s="5">
-        <v>8.0051089718442547</v>
+        <v>8.0051086475779965</v>
       </c>
       <c r="E389" s="5">
-        <v>10.379986429177258</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>10.379986413201326</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2004.875978</v>
+        <v>2004.8759783999999</v>
       </c>
       <c r="C390" s="5">
-        <v>3.8496290000000499</v>
+        <v>3.8496298000000024</v>
       </c>
       <c r="D390" s="5">
-        <v>2.3331773500945729</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.3331778405703218</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2028.814075</v>
       </c>
       <c r="C391" s="5">
-        <v>23.938096999999971</v>
+        <v>23.938096600000108</v>
       </c>
       <c r="D391" s="5">
-        <v>15.30731058630117</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.307310310236577</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2039.6943389999999</v>
+        <v>2039.6943389</v>
       </c>
       <c r="C392" s="5">
-        <v>10.880263999999897</v>
+        <v>10.880263900000045</v>
       </c>
       <c r="D392" s="5">
-        <v>6.6286956683622611</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.6286956056303303</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2058.8192650000001</v>
+        <v>2058.8192648999998</v>
       </c>
       <c r="C393" s="5">
-        <v>19.124926000000187</v>
+        <v>19.124925999999732</v>
       </c>
       <c r="D393" s="5">
-        <v>11.850413635416256</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.850413636027458</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2065.957523</v>
+        <v>2065.9575227999999</v>
       </c>
       <c r="C394" s="5">
-        <v>7.1382579999999507</v>
+        <v>7.1382579000000987</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2408573804604277</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.2408573201226929</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2066.5274049999998</v>
+        <v>2066.5274046999998</v>
       </c>
       <c r="C395" s="5">
-        <v>0.56988199999977951</v>
+        <v>0.56988189999992755</v>
       </c>
       <c r="D395" s="5">
-        <v>0.33151546305376645</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.33151540482487807</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2089.1684850000001</v>
       </c>
       <c r="C396" s="5">
-        <v>22.641080000000329</v>
+        <v>22.64108030000034</v>
       </c>
       <c r="D396" s="5">
-        <v>13.969216554372</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.969216752912583</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2094.1427159999998</v>
+        <v>2094.1427156999998</v>
       </c>
       <c r="C397" s="5">
-        <v>4.9742309999996905</v>
+        <v>4.9742306999996799</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8948683459758762</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.8948681690913025</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2102.8766770000002</v>
+        <v>2102.8766765</v>
       </c>
       <c r="C398" s="5">
-        <v>8.7339610000003631</v>
+        <v>8.7339608000002045</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1212084081646791</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.1212082889410926</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2101.474956</v>
+        <v>2101.4749559000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.4017210000001796</v>
+        <v>-1.4017205999998623</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.79696170155977297</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.79696147515772031</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2099.102781</v>
+        <v>2099.1027810999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.3721749999999702</v>
+        <v>-2.3721748000002663</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.3461988707865857</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.3461987580550727</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2100.261125</v>
+        <v>2100.2611249000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1583439999999428</v>
+        <v>1.1583438000002388</v>
       </c>
       <c r="D401" s="5">
-        <v>0.66420727341907071</v>
+        <v>0.66420715835682209</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9591938681663006</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.9591938841499594</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2112.2672600000001</v>
+        <v>2112.2672603000001</v>
       </c>
       <c r="C402" s="5">
-        <v>12.006135000000086</v>
+        <v>12.006135399999948</v>
       </c>
       <c r="D402" s="5">
-        <v>7.0796356366054525</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.0796358802850401</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2110.7120460000001</v>
+        <v>2110.7120461</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.5552139999999781</v>
+        <v>-1.5552142000001368</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.8799633932233486</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.87996350580406002</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2113.59238</v>
+        <v>2113.5923802000002</v>
       </c>
       <c r="C404" s="5">
-        <v>2.880333999999948</v>
+        <v>2.8803341000002547</v>
       </c>
       <c r="D404" s="5">
-        <v>1.6498986705159036</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.6498987281493793</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2113.4234280000001</v>
+        <v>2113.4234283000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.16895199999999022</v>
+        <v>-0.16895190000013827</v>
       </c>
       <c r="D405" s="5">
-        <v>-9.5880970444783831E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-9.5880913710244542E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2110.2246249999998</v>
+        <v>2110.2246246999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-3.1988030000002254</v>
+        <v>-3.1988036000002467</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.8012338139677397</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-1.8012341487643746</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2110.3294620000001</v>
+        <v>2110.3294623000002</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10483700000031604</v>
+        <v>0.10483760000033726</v>
       </c>
       <c r="D407" s="5">
-        <v>5.9632884261717756E-2</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.9633225652633293E-2</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2106.7824030000002</v>
+        <v>2106.7824033000002</v>
       </c>
       <c r="C408" s="5">
         <v>-3.5470589999999902</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9984281095935086</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.9984281093119338</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2101.1070570000002</v>
+        <v>2101.1070571</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.6753459999999905</v>
+        <v>-5.6753462000001491</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.1851470088665068</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.185147119007059</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2104.2330940000002</v>
+        <v>2104.2330935</v>
       </c>
       <c r="C410" s="5">
-        <v>3.1260369999999966</v>
+        <v>3.1260363999999754</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8000478778028794</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.8000475293898255</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2100.2198870000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.0132069999999658</v>
+        <v>-4.0132064999997965</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.2647926676162444</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.2647923889344335</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2101.3574079999999</v>
+        <v>2101.3574079</v>
       </c>
       <c r="C412" s="5">
-        <v>1.1375209999996514</v>
+        <v>1.1375208999997994</v>
       </c>
       <c r="D412" s="5">
-        <v>0.65188356970617978</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.65188351222813523</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2101.2524250000001</v>
+        <v>2101.2524254</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.10498299999972005</v>
+        <v>-0.10498250000000553</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.9935063344740414E-2</v>
+        <v>-5.9934777974945952E-2</v>
       </c>
       <c r="E413" s="5">
-        <v>4.7198892947197812E-2</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.7198916755974984E-2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2104.0725729999999</v>
+        <v>2104.0725729000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.82014799999979</v>
+        <v>2.8201475000000755</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6224945840107807</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.6224942939119469</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2104.8053880000002</v>
+        <v>2104.8053881000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.73281500000030064</v>
+        <v>0.73281520000000455</v>
       </c>
       <c r="D415" s="5">
-        <v>0.41874242931134731</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.41874254383338361</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2108.7853220000002</v>
+        <v>2108.7853215</v>
       </c>
       <c r="C416" s="5">
-        <v>3.9799339999999575</v>
+        <v>3.9799333999999362</v>
       </c>
       <c r="D416" s="5">
-        <v>2.2928029496851687</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.2928026003179225</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2102.2295079999999</v>
+        <v>2102.2295076999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.5558140000002822</v>
+        <v>-6.5558138000001236</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.6674419941458702</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.6674418850229595</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2106.034138</v>
+        <v>2106.0341379000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.8046300000000883</v>
+        <v>3.804630200000247</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1935171810623544</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.1935172978366113</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2109.9709339999999</v>
+        <v>2109.9709334999998</v>
       </c>
       <c r="C419" s="5">
-        <v>3.9367959999999584</v>
+        <v>3.9367955999996411</v>
       </c>
       <c r="D419" s="5">
-        <v>2.2663586533729685</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.2663584208343579</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2096.8517270000002</v>
+        <v>2096.8517265</v>
       </c>
       <c r="C420" s="5">
         <v>-13.119206999999733</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.2113219881728474</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-7.2113219898236602</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2111.1209060000001</v>
+        <v>2111.1209063000001</v>
       </c>
       <c r="C421" s="5">
-        <v>14.269178999999895</v>
+        <v>14.269179800000074</v>
       </c>
       <c r="D421" s="5">
-        <v>8.4787365636052936</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.478737058994156</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2114.38672</v>
+        <v>2114.3867194999998</v>
       </c>
       <c r="C422" s="5">
-        <v>3.2658139999998639</v>
+        <v>3.265813199999684</v>
       </c>
       <c r="D422" s="5">
-        <v>1.8722248550854248</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.8722243922840498</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2115.7526539999999</v>
+        <v>2115.7526544000002</v>
       </c>
       <c r="C423" s="5">
-        <v>1.3659339999999247</v>
+        <v>1.3659349000004113</v>
       </c>
       <c r="D423" s="5">
-        <v>0.7779831908302004</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.77798370544293061</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2116.6587049999998</v>
+        <v>2116.6587051000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.90605099999993399</v>
+        <v>0.90605069999992338</v>
       </c>
       <c r="D424" s="5">
-        <v>0.51510071752001174</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>0.51510054646688452</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2118.9317129999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.273008000000118</v>
+        <v>2.2730078999998113</v>
       </c>
       <c r="D425" s="5">
-        <v>1.2962776571345591</v>
+        <v>1.2962775997064746</v>
       </c>
       <c r="E425" s="5">
-        <v>0.84136907063889765</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.84136905144247542</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2116.5677049999999</v>
+        <v>2116.5677049000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.3640080000000125</v>
+        <v>-2.3640080999998645</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.3306078330511673</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.3306078889923301</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2113.9912519999998</v>
+        <v>2113.9912521000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.5764530000001287</v>
+        <v>-2.57645279999997</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4509944689996002</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.4509943571855088</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2113.0370499999999</v>
+        <v>2113.0370501000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.95420199999989563</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.54030688850927877</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.54030688848383246</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2122.5991519999998</v>
+        <v>2122.5991515000001</v>
       </c>
       <c r="C429" s="5">
-        <v>9.562101999999868</v>
+        <v>9.5621013999998468</v>
       </c>
       <c r="D429" s="5">
-        <v>5.5675620487193989</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.5675616903571035</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2125.7077989999998</v>
+        <v>2125.7077985000001</v>
       </c>
       <c r="C430" s="5">
         <v>3.108647000000019</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7716825111610657</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.7716825115818624</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2122.1353359999998</v>
+        <v>2122.1353361000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.5724629999999706</v>
+        <v>-3.5724623999999494</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9981820397011019</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.9981817076652919</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2122.1354289999999</v>
+        <v>2122.1354288000002</v>
       </c>
       <c r="C432" s="5">
-        <v>9.3000000106258085E-5</v>
+        <v>9.2700000095646828E-5</v>
       </c>
       <c r="D432" s="5">
-        <v>5.2588553134391702E-5</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>5.2418912743767976E-5</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2125.9638020000002</v>
+        <v>2125.9638024000001</v>
       </c>
       <c r="C433" s="5">
-        <v>3.8283730000002834</v>
+        <v>3.8283735999998498</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1864323000167163</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.1864326462993189</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2123.352406</v>
+        <v>2123.3524063</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.6113960000002407</v>
+        <v>-2.6113961000000927</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.4640846762629223</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.4640847316762517</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2118.3130179999998</v>
+        <v>2118.3130178000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.0393880000001445</v>
+        <v>-5.0393884999998591</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.8110973510016013</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-2.8110976258914344</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2123.874519</v>
+        <v>2123.8745186000001</v>
       </c>
       <c r="C436" s="5">
-        <v>5.5615010000001348</v>
+        <v>5.5615007999999762</v>
       </c>
       <c r="D436" s="5">
-        <v>3.196420276035572</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.1964201597284081</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2126.802177</v>
+        <v>2126.8021773999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.9276580000000649</v>
+        <v>2.9276587999997901</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6667404411540243</v>
+        <v>1.666740900375463</v>
       </c>
       <c r="E437" s="5">
-        <v>0.37143547154980805</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.371435490427241</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2134.9446039999998</v>
+        <v>2134.9446038999999</v>
       </c>
       <c r="C438" s="5">
-        <v>8.1424269999997705</v>
+        <v>8.142426500000056</v>
       </c>
       <c r="D438" s="5">
-        <v>4.6921634957660441</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>4.6921632006405201</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2143.9028509999998</v>
+        <v>2144.5827236999999</v>
       </c>
       <c r="C439" s="5">
-        <v>8.9582470000000285</v>
+        <v>9.6381197999999131</v>
       </c>
       <c r="D439" s="5">
-        <v>5.1530545196456945</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>5.5539058423716536</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>2157.6183793</v>
+      </c>
+      <c r="C440" s="5">
+        <v>13.035655600000155</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.5429531417818829</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE600000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>