--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{646590CE-BF16-4DCF-B5E8-D7CE75DD39B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B572A422-7533-44D9-8038-6713628CD6A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6657DFBD-F712-4F0F-B030-E6DA35F132AC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A91D544F-8ACB-4D64-9F16-AD4467EA5737}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B571A727-F52F-4AEB-A7B7-01A553889D8E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4853FAE2-8B3E-4DE4-BD77-C6C8AE0006B5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>616.35927532000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>620.26385894999999</v>
       </c>
       <c r="C7" s="5">
         <v>3.9045836299999337</v>
       </c>
       <c r="D7" s="5">
         <v>7.8724371382350222</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>627.16212916999996</v>
       </c>
       <c r="C8" s="5">
         <v>6.8982702199999721</v>
       </c>
       <c r="D8" s="5">
         <v>14.193185704370958</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>635.92278524999995</v>
       </c>
       <c r="C9" s="5">
         <v>8.7606560799999897</v>
       </c>
       <c r="D9" s="5">
         <v>18.112190348824807</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>642.76227457000005</v>
       </c>
       <c r="C10" s="5">
         <v>6.8394893200000979</v>
       </c>
       <c r="D10" s="5">
         <v>13.697761352599812</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>656.65945440999997</v>
       </c>
       <c r="C11" s="5">
         <v>13.897179839999922</v>
       </c>
       <c r="D11" s="5">
         <v>29.264083329529189</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>654.18428315000006</v>
       </c>
       <c r="C12" s="5">
         <v>-2.4751712599999109</v>
       </c>
       <c r="D12" s="5">
         <v>-4.4306013595893372</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>659.21669736000001</v>
       </c>
       <c r="C13" s="5">
         <v>5.0324142099999563</v>
       </c>
       <c r="D13" s="5">
         <v>9.6319447447504878</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>663.94761830000004</v>
       </c>
       <c r="C14" s="5">
         <v>4.7309209400000327</v>
       </c>
       <c r="D14" s="5">
         <v>8.9600813543026181</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>666.78755326999999</v>
       </c>
       <c r="C15" s="5">
         <v>2.8399349699999448</v>
       </c>
       <c r="D15" s="5">
         <v>5.2553075090059576</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>670.38494471000001</v>
       </c>
       <c r="C16" s="5">
         <v>3.597391440000024</v>
       </c>
       <c r="D16" s="5">
         <v>6.6697352617115513</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>672.15822347999995</v>
       </c>
       <c r="C17" s="5">
         <v>1.7732787699999335</v>
       </c>
       <c r="D17" s="5">
         <v>3.2207870934683802</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>658.69655243</v>
       </c>
       <c r="C18" s="5">
         <v>-13.46167104999995</v>
       </c>
       <c r="D18" s="5">
         <v>-21.554779451074534</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>662.60480617999997</v>
       </c>
       <c r="C19" s="5">
         <v>3.9082537499999717</v>
       </c>
       <c r="D19" s="5">
         <v>7.3569823934955147</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>664.78980249000006</v>
       </c>
       <c r="C20" s="5">
         <v>2.1849963100000878</v>
       </c>
       <c r="D20" s="5">
         <v>4.0296668069555563</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>660.08964149999997</v>
       </c>
       <c r="C21" s="5">
         <v>-4.7001609900000858</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1619141149903101</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>664.31786553999996</v>
       </c>
       <c r="C22" s="5">
         <v>4.2282240399999864</v>
       </c>
       <c r="D22" s="5">
         <v>7.9633057772999782</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>664.26378896000006</v>
       </c>
       <c r="C23" s="5">
         <v>-5.4076579999900787E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-9.76382761178618E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>661.45446320999997</v>
       </c>
       <c r="C24" s="5">
         <v>-2.8093257500000846</v>
       </c>
       <c r="D24" s="5">
         <v>-4.9586767483261518</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>663.57702123000001</v>
       </c>
       <c r="C25" s="5">
         <v>2.1225580200000422</v>
       </c>
       <c r="D25" s="5">
         <v>3.9194042203872348</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>662.56879125</v>
       </c>
       <c r="C26" s="5">
         <v>-1.0082299800000101</v>
       </c>
       <c r="D26" s="5">
         <v>-1.8081043916362005</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>663.07262300000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.50383175000001756</v>
       </c>
       <c r="D27" s="5">
         <v>0.91633223756910631</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>665.25005572999999</v>
       </c>
       <c r="C28" s="5">
         <v>2.1774327299999641</v>
       </c>
       <c r="D28" s="5">
         <v>4.0125802609477956</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>664.28364299999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.96641273000000183</v>
       </c>
       <c r="D29" s="5">
         <v>-1.7293860538456052</v>
       </c>
       <c r="E29" s="5">
         <v>-1.1715367312223779</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>665.55792296000004</v>
       </c>
       <c r="C30" s="5">
         <v>1.2742799600000581</v>
       </c>
       <c r="D30" s="5">
         <v>2.3263748226804548</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>666.65625864000003</v>
       </c>
       <c r="C31" s="5">
         <v>1.098335679999991</v>
       </c>
       <c r="D31" s="5">
         <v>1.9983708307577119</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>667.81390606000002</v>
       </c>
       <c r="C32" s="5">
         <v>1.1576474199999893</v>
       </c>
       <c r="D32" s="5">
         <v>2.1038153504043811</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>668.37811978000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.56421371999999792</v>
       </c>
       <c r="D33" s="5">
         <v>1.0185643909884412</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>670.07582640999999</v>
       </c>
       <c r="C34" s="5">
         <v>1.6977066299999706</v>
       </c>
       <c r="D34" s="5">
         <v>3.090991525131237</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>670.31825046999995</v>
       </c>
       <c r="C35" s="5">
         <v>0.24242405999996208</v>
       </c>
       <c r="D35" s="5">
         <v>0.43500812346297657</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>672.33307148999995</v>
       </c>
       <c r="C36" s="5">
         <v>2.0148210199999994</v>
       </c>
       <c r="D36" s="5">
         <v>3.6671514899573765</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>672.37308839000002</v>
       </c>
       <c r="C37" s="5">
         <v>4.0016900000068745E-2</v>
       </c>
       <c r="D37" s="5">
         <v>7.1446735155489272E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>673.06977839000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.6966899999999896</v>
       </c>
       <c r="D38" s="5">
         <v>1.2505095143429124</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>681.03027878</v>
       </c>
       <c r="C39" s="5">
         <v>7.9605003899999929</v>
       </c>
       <c r="D39" s="5">
         <v>15.153188086390923</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>679.24856061000003</v>
       </c>
       <c r="C40" s="5">
         <v>-1.7817181699999765</v>
       </c>
       <c r="D40" s="5">
         <v>-3.0946694834325994</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>684.32148056000005</v>
       </c>
       <c r="C41" s="5">
         <v>5.0729199500000277</v>
       </c>
       <c r="D41" s="5">
         <v>9.3395668201757598</v>
       </c>
       <c r="E41" s="5">
         <v>3.0164580704571176</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>687.07506503000002</v>
       </c>
       <c r="C42" s="5">
         <v>2.7535844699999643</v>
       </c>
       <c r="D42" s="5">
         <v>4.9368881582719792</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>689.81789848999995</v>
       </c>
       <c r="C43" s="5">
         <v>2.7428334599999289</v>
       </c>
       <c r="D43" s="5">
         <v>4.8970446219829267</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>691.26962465999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.451726170000029</v>
       </c>
       <c r="D44" s="5">
         <v>2.5548447404047714</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>698.44605567999997</v>
       </c>
       <c r="C45" s="5">
         <v>7.1764310199999954</v>
       </c>
       <c r="D45" s="5">
         <v>13.194348368398323</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>702.56892672000004</v>
       </c>
       <c r="C46" s="5">
         <v>4.1228710400000637</v>
       </c>
       <c r="D46" s="5">
         <v>7.3180629103220873</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>705.61882100000003</v>
       </c>
       <c r="C47" s="5">
         <v>3.0498942799999895</v>
       </c>
       <c r="D47" s="5">
         <v>5.3354658786968434</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>710.88933168000005</v>
       </c>
       <c r="C48" s="5">
         <v>5.2705106800000294</v>
       </c>
       <c r="D48" s="5">
         <v>9.3407596923083638</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>713.81835898999998</v>
       </c>
       <c r="C49" s="5">
         <v>2.929027309999924</v>
       </c>
       <c r="D49" s="5">
         <v>5.057872300344779</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>719.71056796000005</v>
       </c>
       <c r="C50" s="5">
         <v>5.8922089700000697</v>
       </c>
       <c r="D50" s="5">
         <v>10.367700525610889</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>721.86099387000002</v>
       </c>
       <c r="C51" s="5">
         <v>2.1504259099999672</v>
       </c>
       <c r="D51" s="5">
         <v>3.6449972708655576</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>722.56589742000006</v>
       </c>
       <c r="C52" s="5">
         <v>0.70490355000004001</v>
       </c>
       <c r="D52" s="5">
         <v>1.1781245434017151</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>725.16925686000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.6033594399999629</v>
       </c>
       <c r="D53" s="5">
         <v>4.4102374164088909</v>
       </c>
       <c r="E53" s="5">
         <v>5.9690916419243623</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>733.97973129000002</v>
       </c>
       <c r="C54" s="5">
         <v>8.8104744299999993</v>
       </c>
       <c r="D54" s="5">
         <v>15.594240471255416</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>734.06374226000003</v>
       </c>
       <c r="C55" s="5">
         <v>8.4010970000008456E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.13743792718832193</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>740.19094637000001</v>
       </c>
       <c r="C56" s="5">
         <v>6.1272041099999797</v>
       </c>
       <c r="D56" s="5">
         <v>10.489229171125736</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>754.49895995999998</v>
       </c>
       <c r="C57" s="5">
         <v>14.308013589999973</v>
       </c>
       <c r="D57" s="5">
         <v>25.828355526072233</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>749.31678652999994</v>
       </c>
       <c r="C58" s="5">
         <v>-5.1821734300000344</v>
       </c>
       <c r="D58" s="5">
         <v>-7.9377047929547917</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>754.50921081000001</v>
       </c>
       <c r="C59" s="5">
         <v>5.1924242800000684</v>
       </c>
       <c r="D59" s="5">
         <v>8.639812373394463</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>765.97720213000002</v>
       </c>
       <c r="C60" s="5">
         <v>11.46799132000001</v>
       </c>
       <c r="D60" s="5">
         <v>19.843801313929976</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>771.43375835999996</v>
       </c>
       <c r="C61" s="5">
         <v>5.4565562299999328</v>
       </c>
       <c r="D61" s="5">
         <v>8.8913927272247903</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>774.00796763999995</v>
       </c>
       <c r="C62" s="5">
         <v>2.5742092799999909</v>
       </c>
       <c r="D62" s="5">
         <v>4.0786132716429169</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>772.82959899000002</v>
       </c>
       <c r="C63" s="5">
         <v>-1.1783686499999249</v>
       </c>
       <c r="D63" s="5">
         <v>-1.8116893750766083</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>779.19716599000003</v>
       </c>
       <c r="C64" s="5">
         <v>6.3675670000000082</v>
       </c>
       <c r="D64" s="5">
         <v>10.347731073268429</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>783.74599604000002</v>
       </c>
       <c r="C65" s="5">
         <v>4.5488300499999923</v>
       </c>
       <c r="D65" s="5">
         <v>7.2347762776491464</v>
       </c>
       <c r="E65" s="5">
         <v>8.0776644384565657</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>784.40135133000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.6553552899999886</v>
       </c>
       <c r="D66" s="5">
         <v>1.0080475473066564</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>789.64110659000005</v>
       </c>
       <c r="C67" s="5">
         <v>5.2397552600000381</v>
       </c>
       <c r="D67" s="5">
         <v>8.3170898363944534</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>793.59732915999996</v>
       </c>
       <c r="C68" s="5">
         <v>3.956222569999909</v>
       </c>
       <c r="D68" s="5">
         <v>6.1806523022650772</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>794.87650776999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.2791786100000309</v>
       </c>
       <c r="D69" s="5">
         <v>1.9514885291735284</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>798.44849009999996</v>
       </c>
       <c r="C70" s="5">
         <v>3.5719823299999689</v>
       </c>
       <c r="D70" s="5">
         <v>5.5278053005086258</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>801.09804176</v>
       </c>
       <c r="C71" s="5">
         <v>2.6495516600000428</v>
       </c>
       <c r="D71" s="5">
         <v>4.0555368084931764</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>796.10677640999995</v>
       </c>
       <c r="C72" s="5">
         <v>-4.9912653500000488</v>
       </c>
       <c r="D72" s="5">
         <v>-7.225674426027906</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>805.42066625999996</v>
       </c>
       <c r="C73" s="5">
         <v>9.3138898500000096</v>
       </c>
       <c r="D73" s="5">
         <v>14.978696308865192</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>809.64966066</v>
       </c>
       <c r="C74" s="5">
         <v>4.2289944000000332</v>
       </c>
       <c r="D74" s="5">
         <v>6.4859796772058553</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>817.30763280999997</v>
       </c>
       <c r="C75" s="5">
         <v>7.6579721499999778</v>
       </c>
       <c r="D75" s="5">
         <v>11.959512633294601</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>823.03659798000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.7289651700000377</v>
       </c>
       <c r="D76" s="5">
         <v>8.743451029757443</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>827.12370017000001</v>
       </c>
       <c r="C77" s="5">
         <v>4.087102189999996</v>
       </c>
       <c r="D77" s="5">
         <v>6.1245380522347848</v>
       </c>
       <c r="E77" s="5">
         <v>5.5346635707451908</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>826.02032603999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1033741300000202</v>
       </c>
       <c r="D78" s="5">
         <v>-1.5890942963612598</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>830.31674379000003</v>
       </c>
       <c r="C79" s="5">
         <v>4.296417750000046</v>
       </c>
       <c r="D79" s="5">
         <v>6.4233042691322018</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>833.60035771000003</v>
       </c>
       <c r="C80" s="5">
         <v>3.2836139199999934</v>
       </c>
       <c r="D80" s="5">
         <v>4.8501746596783857</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>836.98356882999997</v>
       </c>
       <c r="C81" s="5">
         <v>3.3832111199999417</v>
       </c>
       <c r="D81" s="5">
         <v>4.9804619162993946</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>841.47608479999997</v>
       </c>
       <c r="C82" s="5">
         <v>4.4925159699999995</v>
       </c>
       <c r="D82" s="5">
         <v>6.634599982035172</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>840.35257838999996</v>
       </c>
       <c r="C83" s="5">
         <v>-1.1235064100000045</v>
       </c>
       <c r="D83" s="5">
         <v>-1.5904803882954788</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>851.88772185000005</v>
       </c>
       <c r="C84" s="5">
         <v>11.535143460000086</v>
       </c>
       <c r="D84" s="5">
         <v>17.774118732471678</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>859.23594980999997</v>
       </c>
       <c r="C85" s="5">
         <v>7.3482279599999174</v>
       </c>
       <c r="D85" s="5">
         <v>10.856449600929396</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>861.27796115000001</v>
       </c>
       <c r="C86" s="5">
         <v>2.0420113400000446</v>
       </c>
       <c r="D86" s="5">
         <v>2.8894252229509698</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>875.76736177999999</v>
       </c>
       <c r="C87" s="5">
         <v>14.489400629999977</v>
       </c>
       <c r="D87" s="5">
         <v>22.164509890740035</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>881.57039496000004</v>
       </c>
       <c r="C88" s="5">
         <v>5.8030331800000567</v>
       </c>
       <c r="D88" s="5">
         <v>8.2477546627655496</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>884.08340892000001</v>
       </c>
       <c r="C89" s="5">
         <v>2.5130139599999666</v>
       </c>
       <c r="D89" s="5">
         <v>3.4748771515931587</v>
       </c>
       <c r="E89" s="5">
         <v>6.8864800680107363</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>891.67010360999996</v>
       </c>
       <c r="C90" s="5">
         <v>7.5866946899999448</v>
       </c>
       <c r="D90" s="5">
         <v>10.797913400646198</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>897.13658112999997</v>
       </c>
       <c r="C91" s="5">
         <v>5.4664775200000122</v>
       </c>
       <c r="D91" s="5">
         <v>7.6099226984992052</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>904.81132522999997</v>
       </c>
       <c r="C92" s="5">
         <v>7.6747440999999981</v>
       </c>
       <c r="D92" s="5">
         <v>10.762703511462512</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>918.41053456999998</v>
       </c>
       <c r="C93" s="5">
         <v>13.599209340000016</v>
       </c>
       <c r="D93" s="5">
         <v>19.604066303358735</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>925.76967477000005</v>
       </c>
       <c r="C94" s="5">
         <v>7.3591402000000699</v>
       </c>
       <c r="D94" s="5">
         <v>10.050780641459255</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>932.80063848999998</v>
       </c>
       <c r="C95" s="5">
         <v>7.0309637199999315</v>
       </c>
       <c r="D95" s="5">
         <v>9.5041577330567293</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>932.33312269999999</v>
       </c>
       <c r="C96" s="5">
         <v>-0.4675157899999931</v>
       </c>
       <c r="D96" s="5">
         <v>-0.5997798604439275</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>944.16359199999999</v>
       </c>
       <c r="C97" s="5">
         <v>11.830469300000004</v>
       </c>
       <c r="D97" s="5">
         <v>16.33586733289949</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>949.4536746</v>
       </c>
       <c r="C98" s="5">
         <v>5.2900826000000052</v>
       </c>
       <c r="D98" s="5">
         <v>6.9346276002645757</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>953.22220173999995</v>
       </c>
       <c r="C99" s="5">
         <v>3.7685271399999465</v>
       </c>
       <c r="D99" s="5">
         <v>4.8683495143186262</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>960.78028171999995</v>
       </c>
       <c r="C100" s="5">
         <v>7.5580799800000023</v>
       </c>
       <c r="D100" s="5">
         <v>9.9408746809231516</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>968.37325845999999</v>
       </c>
       <c r="C101" s="5">
         <v>7.5929767400000401</v>
       </c>
       <c r="D101" s="5">
         <v>9.9067785789949134</v>
       </c>
       <c r="E101" s="5">
         <v>9.5341512678050133</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>981.94695998999998</v>
       </c>
       <c r="C102" s="5">
         <v>13.573701529999994</v>
       </c>
       <c r="D102" s="5">
         <v>18.179705688550605</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>986.00618095000004</v>
       </c>
       <c r="C103" s="5">
         <v>4.0592209600000615</v>
       </c>
       <c r="D103" s="5">
         <v>5.0749735893016901</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>989.11363447999997</v>
       </c>
       <c r="C104" s="5">
         <v>3.1074535299999297</v>
       </c>
       <c r="D104" s="5">
         <v>3.8481137624861939</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>991.77981506000003</v>
       </c>
       <c r="C105" s="5">
         <v>2.6661805800000593</v>
       </c>
       <c r="D105" s="5">
         <v>3.2830182071825753</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>996.54168600000003</v>
       </c>
       <c r="C106" s="5">
         <v>4.7618709399999943</v>
       </c>
       <c r="D106" s="5">
         <v>5.9162170097641464</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1002.5637191</v>
       </c>
       <c r="C107" s="5">
         <v>6.0220330999999305</v>
       </c>
       <c r="D107" s="5">
         <v>7.4974514684307714</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1006.297187</v>
       </c>
       <c r="C108" s="5">
         <v>3.7334679000000506</v>
       </c>
       <c r="D108" s="5">
         <v>4.5613767405211059</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1010.3778992</v>
       </c>
       <c r="C109" s="5">
         <v>4.0807121999999936</v>
       </c>
       <c r="D109" s="5">
         <v>4.9762251301226357</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1011.5150148</v>
       </c>
       <c r="C110" s="5">
         <v>1.1371156000000155</v>
       </c>
       <c r="D110" s="5">
         <v>1.3589141672749383</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1025.5811602000001</v>
       </c>
       <c r="C111" s="5">
         <v>14.066145400000096</v>
       </c>
       <c r="D111" s="5">
         <v>18.02456448428773</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1028.5013406</v>
       </c>
       <c r="C112" s="5">
         <v>2.9201803999999356</v>
       </c>
       <c r="D112" s="5">
         <v>3.4708301847250267</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1034.4412135</v>
       </c>
       <c r="C113" s="5">
         <v>5.9398728999999548</v>
       </c>
       <c r="D113" s="5">
         <v>7.1547520320905722</v>
       </c>
       <c r="E113" s="5">
         <v>6.8225711999800209</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1039.0229495999999</v>
       </c>
       <c r="C114" s="5">
         <v>4.5817360999999437</v>
       </c>
       <c r="D114" s="5">
         <v>5.4464350541785445</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1043.9524134999999</v>
       </c>
       <c r="C115" s="5">
         <v>4.9294638999999734</v>
       </c>
       <c r="D115" s="5">
         <v>5.8441231365827573</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1049.1532098</v>
       </c>
       <c r="C116" s="5">
         <v>5.2007963000000927</v>
       </c>
       <c r="D116" s="5">
         <v>6.1447532794623116</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1048.740401</v>
       </c>
       <c r="C117" s="5">
         <v>-0.41280879999999343</v>
       </c>
       <c r="D117" s="5">
         <v>-0.47114181236013186</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1049.5940794999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.85367849999988721</v>
       </c>
       <c r="D118" s="5">
         <v>0.98118942397964481</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1052.3317328000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.7376533000001473</v>
       </c>
       <c r="D119" s="5">
         <v>3.1752505421448474</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1058.3513972000001</v>
       </c>
       <c r="C120" s="5">
         <v>6.0196644000000106</v>
       </c>
       <c r="D120" s="5">
         <v>7.0845090971395797</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1060.119606</v>
       </c>
       <c r="C121" s="5">
         <v>1.7682087999999112</v>
       </c>
       <c r="D121" s="5">
         <v>2.0233895450752604</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.0906706000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.9710646000000906</v>
       </c>
       <c r="D122" s="5">
         <v>2.2540999423819486</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1066.2589812000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.1683106000000407</v>
       </c>
       <c r="D123" s="5">
         <v>4.8125529502468511</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1070.6218111999999</v>
       </c>
       <c r="C124" s="5">
         <v>4.3628299999998035</v>
       </c>
       <c r="D124" s="5">
         <v>5.0220796341055696</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1079.393738</v>
       </c>
       <c r="C125" s="5">
         <v>8.7719268000000739</v>
       </c>
       <c r="D125" s="5">
         <v>10.287346863430557</v>
       </c>
       <c r="E125" s="5">
         <v>4.3455852216004232</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1090.2489949000001</v>
       </c>
       <c r="C126" s="5">
         <v>10.855256900000086</v>
       </c>
       <c r="D126" s="5">
         <v>12.758582848987675</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1091.1330309</v>
       </c>
       <c r="C127" s="5">
         <v>0.88403599999992366</v>
       </c>
       <c r="D127" s="5">
         <v>0.97737954567782559</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1098.88546</v>
       </c>
       <c r="C128" s="5">
         <v>7.7524290999999721</v>
       </c>
       <c r="D128" s="5">
         <v>8.8671085339043554</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1101.8198918000001</v>
       </c>
       <c r="C129" s="5">
         <v>2.934431800000084</v>
       </c>
       <c r="D129" s="5">
         <v>3.2519303976745295</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1107.824934</v>
       </c>
       <c r="C130" s="5">
         <v>6.0050421999999344</v>
       </c>
       <c r="D130" s="5">
         <v>6.7397850104928603</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1118.7769450999999</v>
       </c>
       <c r="C131" s="5">
         <v>10.952011099999936</v>
       </c>
       <c r="D131" s="5">
         <v>12.530039234563418</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1122.7889957</v>
       </c>
       <c r="C132" s="5">
         <v>4.012050600000066</v>
       </c>
       <c r="D132" s="5">
         <v>4.3892246981007021</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1129.4912669</v>
       </c>
       <c r="C133" s="5">
         <v>6.7022712000000411</v>
       </c>
       <c r="D133" s="5">
         <v>7.4030854774159272</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1134.5246460999999</v>
       </c>
       <c r="C134" s="5">
         <v>5.0333791999998994</v>
       </c>
       <c r="D134" s="5">
         <v>5.480623816812491</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1135.6549974</v>
       </c>
       <c r="C135" s="5">
         <v>1.1303513000000294</v>
       </c>
       <c r="D135" s="5">
         <v>1.2021591430772638</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1137.4020760999999</v>
       </c>
       <c r="C136" s="5">
         <v>1.7470786999999746</v>
       </c>
       <c r="D136" s="5">
         <v>1.8617665147295126</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1138.5730625000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.1709864000001744</v>
       </c>
       <c r="D137" s="5">
         <v>1.2424522429091311</v>
       </c>
       <c r="E137" s="5">
         <v>5.4826447862902139</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1139.0365383000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.46347579999996924</v>
       </c>
       <c r="D138" s="5">
         <v>0.48957582424309365</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1135.6061391000001</v>
       </c>
       <c r="C139" s="5">
         <v>-3.4303992000000108</v>
       </c>
       <c r="D139" s="5">
         <v>-3.5547348472582563</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1133.0281887000001</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5779503999999633</v>
       </c>
       <c r="D140" s="5">
         <v>-2.6903751609993698</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1126.1490765999999</v>
       </c>
       <c r="C141" s="5">
         <v>-6.8791121000001567</v>
       </c>
       <c r="D141" s="5">
         <v>-7.0472928641096004</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1123.4822641000001</v>
       </c>
       <c r="C142" s="5">
         <v>-2.6668124999998781</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8049765520401837</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1120.7884375000001</v>
       </c>
       <c r="C143" s="5">
         <v>-2.6938265999999658</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8396537706377734</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1112.834284</v>
       </c>
       <c r="C144" s="5">
         <v>-7.9541535000000749</v>
       </c>
       <c r="D144" s="5">
         <v>-8.1916337843923372</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1112.6178109</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21647310000003017</v>
       </c>
       <c r="D145" s="5">
         <v>-0.23317935373944332</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1101.5819914000001</v>
       </c>
       <c r="C146" s="5">
         <v>-11.035819499999889</v>
       </c>
       <c r="D146" s="5">
         <v>-11.274218129693969</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1090.1401344000001</v>
       </c>
       <c r="C147" s="5">
         <v>-11.441857000000027</v>
       </c>
       <c r="D147" s="5">
         <v>-11.776147912536361</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1088.5696524</v>
       </c>
       <c r="C148" s="5">
         <v>-1.5704820000000836</v>
       </c>
       <c r="D148" s="5">
         <v>-1.7151166964029962</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1083.9707154</v>
       </c>
       <c r="C149" s="5">
         <v>-4.5989369999999781</v>
       </c>
       <c r="D149" s="5">
         <v>-4.9535455593239908</v>
       </c>
       <c r="E149" s="5">
         <v>-4.7956823236365747</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1077.8491051000001</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1216102999999293</v>
       </c>
       <c r="D150" s="5">
         <v>-6.5702918007959354</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1075.6103754999999</v>
       </c>
       <c r="C151" s="5">
         <v>-2.2387296000001697</v>
       </c>
       <c r="D151" s="5">
         <v>-2.4641645423222891</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1075.2960433999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31433210000000145</v>
       </c>
       <c r="D152" s="5">
         <v>-0.35012012555155625</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1076.8375392999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.5414958999999726</v>
       </c>
       <c r="D153" s="5">
         <v>1.73389441519749</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1077.9177302000001</v>
       </c>
       <c r="C154" s="5">
         <v>1.0801909000001615</v>
       </c>
       <c r="D154" s="5">
         <v>1.2104003249965078</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1074.9834493000001</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9342808999999761</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2181437334919183</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1074.9314432000001</v>
       </c>
       <c r="C156" s="5">
         <v>-5.2006099999971411E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-5.803877005274849E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1080.8918197</v>
       </c>
       <c r="C157" s="5">
         <v>5.9603764999999385</v>
       </c>
       <c r="D157" s="5">
         <v>6.8605879999079189</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1076.1009462</v>
       </c>
       <c r="C158" s="5">
         <v>-4.7908735000000888</v>
       </c>
       <c r="D158" s="5">
         <v>-5.1910365724456842</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1072.2724295</v>
       </c>
       <c r="C159" s="5">
         <v>-3.8285166999999092</v>
       </c>
       <c r="D159" s="5">
         <v>-4.1867626682175469</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.4731850999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.2007555999998658</v>
       </c>
       <c r="D160" s="5">
         <v>1.3520953024244609</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1069.0374220000001</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4357630999998037</v>
       </c>
       <c r="D161" s="5">
         <v>-4.8474367140908248</v>
       </c>
       <c r="E161" s="5">
         <v>-1.3776473098250919</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1067.8807013000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1567207000000508</v>
       </c>
       <c r="D162" s="5">
         <v>-1.2907256568265857</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1064.8899145</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9907868000000235</v>
       </c>
       <c r="D163" s="5">
         <v>-3.3095213288689473</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1064.4324426999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.45747180000012122</v>
       </c>
       <c r="D164" s="5">
         <v>-0.51429816812325058</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1064.9474908</v>
       </c>
       <c r="C165" s="5">
         <v>0.51504810000005818</v>
       </c>
       <c r="D165" s="5">
         <v>0.58219308475964127</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1064.8808157000001</v>
       </c>
       <c r="C166" s="5">
         <v>-6.6675099999883969E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-7.5104711806617264E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1060.4985027</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130000000674</v>
       </c>
       <c r="D167" s="5">
         <v>-4.82811328447238</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1061.3683295000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.8698268000000553</v>
       </c>
       <c r="D168" s="5">
         <v>0.98869893512367746</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1065.9011318</v>
       </c>
       <c r="C169" s="5">
         <v>4.5328022999999575</v>
       </c>
       <c r="D169" s="5">
         <v>5.2469664583500775</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1067.3159126999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.4147808999998688</v>
       </c>
       <c r="D170" s="5">
         <v>1.6044507822754461</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1072.1836645000001</v>
       </c>
       <c r="C171" s="5">
         <v>4.8677518000001783</v>
       </c>
       <c r="D171" s="5">
         <v>5.6122805924566643</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.8330194999998639</v>
       </c>
       <c r="D172" s="5">
         <v>4.3753222673483805</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1082.9964465999999</v>
       </c>
       <c r="C173" s="5">
         <v>6.9797625999999582</v>
       </c>
       <c r="D173" s="5">
         <v>8.0678016229090321</v>
       </c>
       <c r="E173" s="5">
         <v>1.3057564041008662</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1088.8421189999999</v>
       </c>
       <c r="C174" s="5">
         <v>5.8456724000000122</v>
       </c>
       <c r="D174" s="5">
         <v>6.6730136611250268</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1090.7202325999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.878113600000006</v>
       </c>
       <c r="D175" s="5">
         <v>2.0895963052569577</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
         <v>2.4041474000000562</v>
       </c>
       <c r="D176" s="5">
         <v>2.6773224142229379</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1104.0572373</v>
       </c>
       <c r="C177" s="5">
         <v>10.932857300000023</v>
       </c>
       <c r="D177" s="5">
         <v>12.684479160152851</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1104.9050241</v>
       </c>
       <c r="C178" s="5">
         <v>0.8477867999999944</v>
       </c>
       <c r="D178" s="5">
         <v>0.92536124876627657</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1109.5589706999999</v>
       </c>
       <c r="C179" s="5">
         <v>4.6539465999999265</v>
       </c>
       <c r="D179" s="5">
         <v>5.1732484102094078</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1117.3787052</v>
       </c>
       <c r="C180" s="5">
         <v>7.8197345000000951</v>
       </c>
       <c r="D180" s="5">
         <v>8.7927655111434753</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1118.0434815000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.66477630000008503</v>
       </c>
       <c r="D181" s="5">
         <v>0.71627198994224095</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1115.7874557</v>
       </c>
       <c r="C182" s="5">
         <v>-2.2560258000000886</v>
       </c>
       <c r="D182" s="5">
         <v>-2.3947074476842856</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1125.4908837</v>
       </c>
       <c r="C183" s="5">
         <v>9.7034280000000308</v>
       </c>
       <c r="D183" s="5">
         <v>10.949688007651304</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1128.0582770999999</v>
       </c>
       <c r="C184" s="5">
         <v>2.5673933999999008</v>
       </c>
       <c r="D184" s="5">
         <v>2.7719645442284113</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1130.0887757999999</v>
       </c>
       <c r="C185" s="5">
         <v>2.0304986999999528</v>
       </c>
       <c r="D185" s="5">
         <v>2.1815060992800506</v>
       </c>
       <c r="E185" s="5">
         <v>4.3483364463330787</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1137.6761113</v>
       </c>
       <c r="C186" s="5">
         <v>7.5873355000001084</v>
       </c>
       <c r="D186" s="5">
         <v>8.3609814222891146</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1144.0882885999999</v>
       </c>
       <c r="C187" s="5">
         <v>6.4121772999999394</v>
       </c>
       <c r="D187" s="5">
         <v>6.9770980012324957</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1147.5724557999999</v>
       </c>
       <c r="C188" s="5">
         <v>3.4841672000000017</v>
       </c>
       <c r="D188" s="5">
         <v>3.716274505433681</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1161.5961794</v>
       </c>
       <c r="C189" s="5">
         <v>14.023723600000039</v>
       </c>
       <c r="D189" s="5">
         <v>15.691302527767537</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1159.5431421999999</v>
       </c>
       <c r="C190" s="5">
         <v>-2.0530372000000625</v>
       </c>
       <c r="D190" s="5">
         <v>-2.1004170733796457</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1164.5808360999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.037693900000022</v>
       </c>
       <c r="D191" s="5">
         <v>5.3398584058727883</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1171.8681806</v>
       </c>
       <c r="C192" s="5">
         <v>7.2873445000000174</v>
       </c>
       <c r="D192" s="5">
         <v>7.7728765713918957</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1176.1253908000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.2572102000001451</v>
       </c>
       <c r="D193" s="5">
         <v>4.4475757638091196</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1188.6108882999999</v>
       </c>
       <c r="C194" s="5">
         <v>12.485497499999838</v>
       </c>
       <c r="D194" s="5">
         <v>13.509691022084125</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1198.1093920999999</v>
       </c>
       <c r="C195" s="5">
         <v>9.4985037999999804</v>
       </c>
       <c r="D195" s="5">
         <v>10.022426833591958</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.5928728999999748</v>
       </c>
       <c r="D196" s="5">
         <v>7.8756062201552846</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1212.7709881000001</v>
       </c>
       <c r="C197" s="5">
         <v>7.0687231000001702</v>
       </c>
       <c r="D197" s="5">
         <v>7.2666381213549069</v>
       </c>
       <c r="E197" s="5">
         <v>7.3164351394843896</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1219.6898385</v>
       </c>
       <c r="C198" s="5">
         <v>6.9188503999998829</v>
       </c>
       <c r="D198" s="5">
         <v>7.0649397410461834</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1226.5129195</v>
       </c>
       <c r="C199" s="5">
         <v>6.8230810000000019</v>
       </c>
       <c r="D199" s="5">
         <v>6.9233750912489622</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1236.2942957</v>
       </c>
       <c r="C200" s="5">
         <v>9.7813762000000679</v>
       </c>
       <c r="D200" s="5">
         <v>10.001056973490673</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1238.2918993000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.9976036000000477</v>
       </c>
       <c r="D201" s="5">
         <v>1.9562837755815909</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1245.0170301999999</v>
       </c>
       <c r="C202" s="5">
         <v>6.72513089999984</v>
       </c>
       <c r="D202" s="5">
         <v>6.7154063458542357</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1251.8523663000001</v>
       </c>
       <c r="C203" s="5">
         <v>6.8353361000001769</v>
       </c>
       <c r="D203" s="5">
         <v>6.790807509775787</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1256.0898193</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
         <v>4.1384171975527018</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1261.0752838000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.9854645000000346</v>
       </c>
       <c r="D205" s="5">
         <v>4.8682013362031151</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1269.0953072</v>
       </c>
       <c r="C206" s="5">
         <v>8.0200233999999</v>
       </c>
       <c r="D206" s="5">
         <v>7.904285052443738</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1266.3038179</v>
       </c>
       <c r="C207" s="5">
         <v>-2.7914892999999665</v>
       </c>
       <c r="D207" s="5">
         <v>-2.6078088325490634</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1277.1895704000001</v>
       </c>
       <c r="C208" s="5">
         <v>10.885752500000081</v>
       </c>
       <c r="D208" s="5">
         <v>10.817759563934693</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1283.9047338</v>
       </c>
       <c r="C209" s="5">
         <v>6.7151633999999376</v>
       </c>
       <c r="D209" s="5">
         <v>6.4950055502552617</v>
       </c>
       <c r="E209" s="5">
         <v>5.8653897890023288</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1283.2980428000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
         <v>-0.56557161028295555</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1292.9049272</v>
       </c>
       <c r="C211" s="5">
         <v>9.606884399999899</v>
       </c>
       <c r="D211" s="5">
         <v>9.3625689838099611</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1300.9881981000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.0832709000001159</v>
       </c>
       <c r="D212" s="5">
         <v>7.7658592874015886</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1302.3576169</v>
       </c>
       <c r="C213" s="5">
         <v>1.3694187999999485</v>
       </c>
       <c r="D213" s="5">
         <v>1.2704570136981008</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1308.3226686</v>
       </c>
       <c r="C214" s="5">
         <v>5.9650517000000036</v>
       </c>
       <c r="D214" s="5">
         <v>5.6368256852586063</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1316.7415562000001</v>
       </c>
       <c r="C215" s="5">
         <v>8.4188876000000619</v>
       </c>
       <c r="D215" s="5">
         <v>8.0010828326377403</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1319.6152684000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.8737121999999999</v>
       </c>
       <c r="D216" s="5">
         <v>2.6505964855006336</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1325.0690761000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.4538076999999703</v>
       </c>
       <c r="D217" s="5">
         <v>5.0737525088331736</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1329.1277058000001</v>
       </c>
       <c r="C218" s="5">
         <v>4.0586296999999831</v>
       </c>
       <c r="D218" s="5">
         <v>3.7381043135008785</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1330.7955095</v>
       </c>
       <c r="C219" s="5">
         <v>1.6678036999999222</v>
       </c>
       <c r="D219" s="5">
         <v>1.5162084893206584</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1334.7797501</v>
       </c>
       <c r="C220" s="5">
         <v>3.984240600000021</v>
       </c>
       <c r="D220" s="5">
         <v>3.6524069028295303</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1340.5465380999999</v>
       </c>
       <c r="C221" s="5">
         <v>5.7667879999999059</v>
       </c>
       <c r="D221" s="5">
         <v>5.3094714327683645</v>
       </c>
       <c r="E221" s="5">
         <v>4.4116827992646934</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1348.7532891999999</v>
       </c>
       <c r="C222" s="5">
         <v>8.2067511000000195</v>
       </c>
       <c r="D222" s="5">
         <v>7.5988070439934052</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1353.9751394</v>
       </c>
       <c r="C223" s="5">
         <v>5.2218502000000626</v>
       </c>
       <c r="D223" s="5">
         <v>4.7461529474175812</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1351.0433135999999</v>
       </c>
       <c r="C224" s="5">
         <v>-2.9318258000000696</v>
       </c>
       <c r="D224" s="5">
         <v>-2.5676928946520072</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1355.6791479999999</v>
       </c>
       <c r="C225" s="5">
         <v>4.6358344000000216</v>
       </c>
       <c r="D225" s="5">
         <v>4.1961624173683987</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1358.1665252</v>
       </c>
       <c r="C226" s="5">
         <v>2.4873772000000827</v>
       </c>
       <c r="D226" s="5">
         <v>2.2240946100978709</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1356.5175497</v>
       </c>
       <c r="C227" s="5">
         <v>-1.6489755000000059</v>
       </c>
       <c r="D227" s="5">
         <v>-1.4472528586434108</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1356.6610877999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.14353809999988698</v>
       </c>
       <c r="D228" s="5">
         <v>0.12705032687398976</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1359.2861375</v>
       </c>
       <c r="C229" s="5">
         <v>2.6250497000000905</v>
       </c>
       <c r="D229" s="5">
         <v>2.3467911020030874</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1351.8314644</v>
       </c>
       <c r="C230" s="5">
         <v>-7.4546731000000364</v>
       </c>
       <c r="D230" s="5">
         <v>-6.3861830507286115</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1352.0542863000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.22282190000009905</v>
       </c>
       <c r="D231" s="5">
         <v>0.1979749863807001</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1342.8858948</v>
       </c>
       <c r="C232" s="5">
         <v>-9.1683915000000979</v>
       </c>
       <c r="D232" s="5">
         <v>-7.8405669341560236</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1334.4883414000001</v>
       </c>
       <c r="C233" s="5">
         <v>-8.3975533999998788</v>
       </c>
       <c r="D233" s="5">
         <v>-7.2512507651421814</v>
       </c>
       <c r="E233" s="5">
         <v>-0.45191990936669368</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1315.7105736000001</v>
       </c>
       <c r="C234" s="5">
         <v>-18.777767799999992</v>
       </c>
       <c r="D234" s="5">
         <v>-15.637979871590735</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1300.1016566999999</v>
       </c>
       <c r="C235" s="5">
         <v>-15.608916900000168</v>
       </c>
       <c r="D235" s="5">
         <v>-13.343057479034526</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1287.4826462000001</v>
       </c>
       <c r="C236" s="5">
         <v>-12.619010499999831</v>
       </c>
       <c r="D236" s="5">
         <v>-11.045306621681462</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1272.0006631000001</v>
       </c>
       <c r="C237" s="5">
         <v>-15.481983099999979</v>
       </c>
       <c r="D237" s="5">
         <v>-13.512878086767721</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1267.9515940000001</v>
       </c>
       <c r="C238" s="5">
         <v>-4.049069099999997</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7537016425952863</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1263.0928808000001</v>
       </c>
       <c r="C239" s="5">
         <v>-4.8587132000000111</v>
       </c>
       <c r="D239" s="5">
         <v>-4.5026413125430764</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1256.5522131</v>
       </c>
       <c r="C240" s="5">
         <v>-6.5406677000000855</v>
       </c>
       <c r="D240" s="5">
         <v>-6.0399963601913136</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1249.5999251999999</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9522879000001012</v>
       </c>
       <c r="D241" s="5">
         <v>-6.4410339465956534</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1247.0726577999999</v>
       </c>
       <c r="C242" s="5">
         <v>-2.5272674000000279</v>
       </c>
       <c r="D242" s="5">
         <v>-2.4001383392601494</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1250.4888063999999</v>
       </c>
       <c r="C243" s="5">
         <v>3.4161486000000423</v>
       </c>
       <c r="D243" s="5">
         <v>3.3371819702587624</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1255.7913142</v>
       </c>
       <c r="C244" s="5">
         <v>5.3025078000000576</v>
       </c>
       <c r="D244" s="5">
         <v>5.2087828048551499</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1257.7961484</v>
       </c>
       <c r="C245" s="5">
         <v>2.0048342000000048</v>
       </c>
       <c r="D245" s="5">
         <v>1.9326763798905855</v>
       </c>
       <c r="E245" s="5">
         <v>-5.7469361567852317</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1266.0960267</v>
       </c>
       <c r="C246" s="5">
         <v>8.2998783000000458</v>
       </c>
       <c r="D246" s="5">
         <v>8.2122991440243265</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.8115760000001</v>
       </c>
       <c r="C247" s="5">
         <v>2.7155493000000206</v>
       </c>
       <c r="D247" s="5">
         <v>2.604364971445694</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1275.074963</v>
       </c>
       <c r="C248" s="5">
         <v>6.2633869999999661</v>
       </c>
       <c r="D248" s="5">
         <v>6.0872106081970134</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1282.9284527</v>
       </c>
       <c r="C249" s="5">
         <v>7.8534896999999546</v>
       </c>
       <c r="D249" s="5">
         <v>7.6466765608595111</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1285.7863285999999</v>
       </c>
       <c r="C250" s="5">
         <v>2.8578758999999536</v>
       </c>
       <c r="D250" s="5">
         <v>2.7061384022439405</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1289.5782862000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.7919576000001598</v>
       </c>
       <c r="D251" s="5">
         <v>3.5969330104675956</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1296.1820719</v>
       </c>
       <c r="C252" s="5">
         <v>6.6037856999998894</v>
       </c>
       <c r="D252" s="5">
         <v>6.3211290401596898</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1297.8434417999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.6613698999999542</v>
       </c>
       <c r="D253" s="5">
         <v>1.5489787187513704</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1304.3395247000001</v>
       </c>
       <c r="C254" s="5">
         <v>6.4960829000001468</v>
       </c>
       <c r="D254" s="5">
         <v>6.1744874782325043</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1311.1213835000001</v>
       </c>
       <c r="C255" s="5">
         <v>6.7818588000000091</v>
       </c>
       <c r="D255" s="5">
         <v>6.4209055058678688</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1312.2502076999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.1288241999998263</v>
       </c>
       <c r="D256" s="5">
         <v>1.0380593788327896</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1321.7351162</v>
       </c>
       <c r="C257" s="5">
         <v>9.4849085000000741</v>
       </c>
       <c r="D257" s="5">
         <v>9.026818970567696</v>
       </c>
       <c r="E257" s="5">
         <v>5.0834125928382434</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1325.864456</v>
       </c>
       <c r="C258" s="5">
         <v>4.1293398000000252</v>
       </c>
       <c r="D258" s="5">
         <v>3.8141122031961405</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1332.3954592</v>
       </c>
       <c r="C259" s="5">
         <v>6.5310031999999865</v>
       </c>
       <c r="D259" s="5">
         <v>6.0738152676253598</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1341.400128</v>
       </c>
       <c r="C260" s="5">
         <v>9.0046687999999904</v>
       </c>
       <c r="D260" s="5">
         <v>8.4182502539092532</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1353.6495276000001</v>
       </c>
       <c r="C261" s="5">
         <v>12.249399600000061</v>
       </c>
       <c r="D261" s="5">
         <v>11.525636650408044</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1351.9569203000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.6926072999999633</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4902072250913223</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1357.2779631999999</v>
       </c>
       <c r="C263" s="5">
         <v>5.3210428999998385</v>
       </c>
       <c r="D263" s="5">
         <v>4.8265607414782252</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1363.1421573</v>
       </c>
       <c r="C264" s="5">
         <v>5.864194100000077</v>
       </c>
       <c r="D264" s="5">
         <v>5.3096612263598741</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1368.3000522</v>
       </c>
       <c r="C265" s="5">
         <v>5.1578948999999739</v>
       </c>
       <c r="D265" s="5">
         <v>4.6362896676449106</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1379.8302993</v>
       </c>
       <c r="C266" s="5">
         <v>11.530247099999997</v>
       </c>
       <c r="D266" s="5">
         <v>10.594111734341837</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1372.3923697</v>
       </c>
       <c r="C267" s="5">
         <v>-7.4379295999999613</v>
       </c>
       <c r="D267" s="5">
         <v>-6.2801876934815537</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1376.2524401000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.8600704000000405</v>
       </c>
       <c r="D268" s="5">
         <v>3.427895152543492</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1385.7822859</v>
       </c>
       <c r="C269" s="5">
         <v>9.5298457999999755</v>
       </c>
       <c r="D269" s="5">
         <v>8.6332675760826039</v>
       </c>
       <c r="E269" s="5">
         <v>4.8456887401264082</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1393.8778139999999</v>
       </c>
       <c r="C270" s="5">
         <v>8.0955280999999104</v>
       </c>
       <c r="D270" s="5">
         <v>7.2399000134814262</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1402.68047</v>
       </c>
       <c r="C271" s="5">
         <v>8.80265600000007</v>
       </c>
       <c r="D271" s="5">
         <v>7.8471158629782156</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1410.7332551</v>
       </c>
       <c r="C272" s="5">
         <v>8.0527850999999373</v>
       </c>
       <c r="D272" s="5">
         <v>7.1109438325186014</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1417.4350148999999</v>
       </c>
       <c r="C273" s="5">
         <v>6.7017597999999907</v>
       </c>
       <c r="D273" s="5">
         <v>5.8519918283878036</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1426.0909011000001</v>
       </c>
       <c r="C274" s="5">
         <v>8.6558862000001682</v>
       </c>
       <c r="D274" s="5">
         <v>7.5792777530947486</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1431.3991558</v>
       </c>
       <c r="C275" s="5">
         <v>5.3082546999999067</v>
       </c>
       <c r="D275" s="5">
         <v>4.5592774513803391</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1430.8951652999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.50399050000009993</v>
       </c>
       <c r="D276" s="5">
         <v>-0.4216984337512053</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1444.0773873000001</v>
       </c>
       <c r="C277" s="5">
         <v>13.182222000000138</v>
       </c>
       <c r="D277" s="5">
         <v>11.632798981632074</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1447.6782353999999</v>
       </c>
       <c r="C278" s="5">
         <v>3.6008480999998937</v>
       </c>
       <c r="D278" s="5">
         <v>3.0336139073182888</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1448.5284339</v>
       </c>
       <c r="C279" s="5">
         <v>0.85019850000003316</v>
       </c>
       <c r="D279" s="5">
         <v>0.7070218148223173</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1456.8393053</v>
       </c>
       <c r="C280" s="5">
         <v>8.3108713999999964</v>
       </c>
       <c r="D280" s="5">
         <v>7.1064207407513846</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1459.3451402000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.5058349000000817</v>
       </c>
       <c r="D281" s="5">
         <v>2.0836976666593898</v>
       </c>
       <c r="E281" s="5">
         <v>5.3083990933124436</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1457.7382313000001</v>
       </c>
       <c r="C282" s="5">
         <v>-1.6069089000000076</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3133667869521082</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1470.6709375</v>
       </c>
       <c r="C283" s="5">
         <v>12.932706199999984</v>
       </c>
       <c r="D283" s="5">
         <v>11.181261068612747</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1476.7791597</v>
       </c>
       <c r="C284" s="5">
         <v>6.1082222000000002</v>
       </c>
       <c r="D284" s="5">
         <v>5.099472587435705</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1475.9610634000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.81809629999997924</v>
       </c>
       <c r="D285" s="5">
         <v>-0.66274630614165941</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1480.9479040000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.9868406000000505</v>
       </c>
       <c r="D286" s="5">
         <v>4.1306473180549919</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1488.8455037000001</v>
       </c>
       <c r="C287" s="5">
         <v>7.8975997000000007</v>
       </c>
       <c r="D287" s="5">
         <v>6.5904332628184514</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1491.6722595000001</v>
       </c>
       <c r="C288" s="5">
         <v>2.8267558000000008</v>
       </c>
       <c r="D288" s="5">
         <v>2.3022898673908943</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1499.4349976000001</v>
       </c>
       <c r="C289" s="5">
         <v>7.7627380999999787</v>
       </c>
       <c r="D289" s="5">
         <v>6.4267402373301863</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1507.9800557999999</v>
       </c>
       <c r="C290" s="5">
         <v>8.5450581999998576</v>
       </c>
       <c r="D290" s="5">
         <v>7.0570945627591142</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1509.2534565999999</v>
       </c>
       <c r="C291" s="5">
         <v>1.2734007999999903</v>
       </c>
       <c r="D291" s="5">
         <v>1.0180492974968924</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1517.4151744000001</v>
       </c>
       <c r="C292" s="5">
         <v>8.1617178000001331</v>
       </c>
       <c r="D292" s="5">
         <v>6.6858748884103925</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1520.3837234</v>
       </c>
       <c r="C293" s="5">
         <v>2.968548999999939</v>
       </c>
       <c r="D293" s="5">
         <v>2.3730083578137773</v>
       </c>
       <c r="E293" s="5">
         <v>4.1826009158898891</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1521.2800388000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.89631540000004861</v>
       </c>
       <c r="D294" s="5">
         <v>0.70973716142672671</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1528.729126</v>
       </c>
       <c r="C295" s="5">
         <v>7.4490871999998944</v>
       </c>
       <c r="D295" s="5">
         <v>6.0367672198009759</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1538.9639274000001</v>
       </c>
       <c r="C296" s="5">
         <v>10.234801400000151</v>
       </c>
       <c r="D296" s="5">
         <v>8.3365005994374677</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1551.4658555000001</v>
       </c>
       <c r="C297" s="5">
         <v>12.501928099999986</v>
       </c>
       <c r="D297" s="5">
         <v>10.19588621649763</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1560.5717580999999</v>
       </c>
       <c r="C298" s="5">
         <v>9.1059025999998084</v>
       </c>
       <c r="D298" s="5">
         <v>7.2749331320352884</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1563.7993706</v>
       </c>
       <c r="C299" s="5">
         <v>3.2276125000000775</v>
       </c>
       <c r="D299" s="5">
         <v>2.5102965964081791</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1568.0291284</v>
       </c>
       <c r="C300" s="5">
         <v>4.2297578000000158</v>
       </c>
       <c r="D300" s="5">
         <v>3.2944778984348444</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1576.2517045</v>
       </c>
       <c r="C301" s="5">
         <v>8.2225760999999693</v>
       </c>
       <c r="D301" s="5">
         <v>6.4773705439498119</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1581.7266388999999</v>
       </c>
       <c r="C302" s="5">
         <v>5.4749343999999383</v>
       </c>
       <c r="D302" s="5">
         <v>4.2486204518520143</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1589.6026451</v>
       </c>
       <c r="C303" s="5">
         <v>7.8760062000001199</v>
       </c>
       <c r="D303" s="5">
         <v>6.1416352295608601</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1592.3603313000001</v>
       </c>
       <c r="C304" s="5">
         <v>2.7576862000000801</v>
       </c>
       <c r="D304" s="5">
         <v>2.1017717095853872</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1599.9059247</v>
       </c>
       <c r="C305" s="5">
         <v>7.5455933999999161</v>
       </c>
       <c r="D305" s="5">
         <v>5.8369121444364902</v>
       </c>
       <c r="E305" s="5">
         <v>5.2304033564741337</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1604.7256639</v>
       </c>
       <c r="C306" s="5">
         <v>4.8197391999999581</v>
       </c>
       <c r="D306" s="5">
         <v>3.675519106370384</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1605.3940943</v>
       </c>
       <c r="C307" s="5">
         <v>0.66843040000003384</v>
       </c>
       <c r="D307" s="5">
         <v>0.50099320473333542</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1603.8237312000001</v>
       </c>
       <c r="C308" s="5">
         <v>-1.570363099999895</v>
       </c>
       <c r="D308" s="5">
         <v>-1.1675204697428332</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1607.4159976999999</v>
       </c>
       <c r="C309" s="5">
         <v>3.5922664999998233</v>
       </c>
       <c r="D309" s="5">
         <v>2.7211356507587325</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1609.0027878000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.5867901000001439</v>
       </c>
       <c r="D310" s="5">
         <v>1.1910548658118358</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1610.9612431999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.9584553999998207</v>
       </c>
       <c r="D311" s="5">
         <v>1.4704409553138786</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1620.9277364</v>
       </c>
       <c r="C312" s="5">
         <v>9.966493200000059</v>
       </c>
       <c r="D312" s="5">
         <v>7.6819070173739901</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1620.8528670999999</v>
       </c>
       <c r="C313" s="5">
         <v>-7.4869300000045769E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-5.541292045496693E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1624.8073015</v>
       </c>
       <c r="C314" s="5">
         <v>3.954434400000082</v>
       </c>
       <c r="D314" s="5">
         <v>2.9672754902205778</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1632.1517928999999</v>
       </c>
       <c r="C315" s="5">
         <v>7.3444913999999244</v>
       </c>
       <c r="D315" s="5">
         <v>5.5611743113721079</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1632.5675706</v>
       </c>
       <c r="C316" s="5">
         <v>0.41577770000003511</v>
       </c>
       <c r="D316" s="5">
         <v>0.30611912576554712</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1640.1487001</v>
       </c>
       <c r="C317" s="5">
         <v>7.5811295000000882</v>
       </c>
       <c r="D317" s="5">
         <v>5.7169692895602697</v>
       </c>
       <c r="E317" s="5">
         <v>2.5153213560069831</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1639.8596808</v>
       </c>
       <c r="C318" s="5">
         <v>-0.28901930000006359</v>
       </c>
       <c r="D318" s="5">
         <v>-0.21125354172242261</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1640.561948</v>
       </c>
       <c r="C319" s="5">
         <v>0.70226720000005116</v>
       </c>
       <c r="D319" s="5">
         <v>0.51511016555314537</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1639.1911772000001</v>
       </c>
       <c r="C320" s="5">
         <v>-1.3707707999999457</v>
       </c>
       <c r="D320" s="5">
         <v>-0.99806452698629755</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1648.7009786000001</v>
       </c>
       <c r="C321" s="5">
         <v>9.5098014000000148</v>
       </c>
       <c r="D321" s="5">
         <v>7.1883176070072885</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1645.3397269</v>
       </c>
       <c r="C322" s="5">
         <v>-3.361251700000139</v>
       </c>
       <c r="D322" s="5">
         <v>-2.4192260353053996</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1641.8872240000001</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4525028999998995</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4891650788517961</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1653.6397669999999</v>
       </c>
       <c r="C324" s="5">
         <v>11.752542999999832</v>
       </c>
       <c r="D324" s="5">
         <v>8.9358962176428136</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1653.9378938</v>
       </c>
       <c r="C325" s="5">
         <v>0.29812680000009095</v>
       </c>
       <c r="D325" s="5">
         <v>0.2165569045014637</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1664.8709137999999</v>
       </c>
       <c r="C326" s="5">
         <v>10.933019999999942</v>
       </c>
       <c r="D326" s="5">
         <v>8.2271997117658415</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1657.3233671</v>
       </c>
       <c r="C327" s="5">
         <v>-7.5475466999998844</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3064819713213645</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1659.7566884</v>
       </c>
       <c r="C328" s="5">
         <v>2.4333212999999887</v>
       </c>
       <c r="D328" s="5">
         <v>1.7761656870069142</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1659.3569516</v>
       </c>
       <c r="C329" s="5">
         <v>-0.39973680000002787</v>
       </c>
       <c r="D329" s="5">
         <v>-0.28862620187203314</v>
       </c>
       <c r="E329" s="5">
         <v>1.1711286603969917</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1667.8624824999999</v>
       </c>
       <c r="C330" s="5">
         <v>8.5055308999999397</v>
       </c>
       <c r="D330" s="5">
         <v>6.3273638016193567</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1671.2271197</v>
       </c>
       <c r="C331" s="5">
         <v>3.3646372000000611</v>
       </c>
       <c r="D331" s="5">
         <v>2.4478429474736885</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1681.0358034999999</v>
       </c>
       <c r="C332" s="5">
         <v>9.8086837999999261</v>
       </c>
       <c r="D332" s="5">
         <v>7.2748376872338483</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1676.4974145000001</v>
       </c>
       <c r="C333" s="5">
         <v>-4.5383889999998246</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1920339206231052</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1681.9134773999999</v>
       </c>
       <c r="C334" s="5">
         <v>5.4160628999998153</v>
       </c>
       <c r="D334" s="5">
         <v>3.9463279316072519</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1687.0664153</v>
       </c>
       <c r="C335" s="5">
         <v>5.1529379000000972</v>
       </c>
       <c r="D335" s="5">
         <v>3.7390702930903741</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1684.9401299000001</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1262853999999152</v>
       </c>
       <c r="D336" s="5">
         <v>-1.5019737956433299</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1685.1110645000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.1709346000000096</v>
       </c>
       <c r="D337" s="5">
         <v>0.12180611407190955</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1704.3513224999999</v>
       </c>
       <c r="C338" s="5">
         <v>19.240257999999812</v>
       </c>
       <c r="D338" s="5">
         <v>14.595377852092772</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1701.5820662000001</v>
       </c>
       <c r="C339" s="5">
         <v>-2.7692562999998245</v>
       </c>
       <c r="D339" s="5">
         <v>-1.9324483572443429</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1705.0362387</v>
       </c>
       <c r="C340" s="5">
         <v>3.4541724999999133</v>
       </c>
       <c r="D340" s="5">
         <v>2.4633546304210219</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1707.0724625</v>
       </c>
       <c r="C341" s="5">
         <v>2.0362238000000161</v>
       </c>
       <c r="D341" s="5">
         <v>1.4425394955706494</v>
       </c>
       <c r="E341" s="5">
         <v>2.8755422908851136</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1713.1249395</v>
       </c>
       <c r="C342" s="5">
         <v>6.0524769999999535</v>
       </c>
       <c r="D342" s="5">
         <v>4.3385918482947261</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1723.1499048000001</v>
       </c>
       <c r="C343" s="5">
         <v>10.024965300000076</v>
       </c>
       <c r="D343" s="5">
         <v>7.252709884513231</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1732.8494286</v>
       </c>
       <c r="C344" s="5">
         <v>9.6995237999999517</v>
       </c>
       <c r="D344" s="5">
         <v>6.967834808539175</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1733.0483755</v>
       </c>
       <c r="C345" s="5">
         <v>0.19894690000000992</v>
       </c>
       <c r="D345" s="5">
         <v>0.13785796031218212</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1739.8000537</v>
       </c>
       <c r="C346" s="5">
         <v>6.7516782000000148</v>
       </c>
       <c r="D346" s="5">
         <v>4.7764915674205488</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1749.9030969999999</v>
       </c>
       <c r="C347" s="5">
         <v>10.103043299999854</v>
       </c>
       <c r="D347" s="5">
         <v>7.1953430095585302</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1752.443278</v>
       </c>
       <c r="C348" s="5">
         <v>2.5401810000000751</v>
       </c>
       <c r="D348" s="5">
         <v>1.7559097485681852</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1758.9513830999999</v>
       </c>
       <c r="C349" s="5">
         <v>6.5081050999999661</v>
       </c>
       <c r="D349" s="5">
         <v>4.5486409065085276</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1762.6330969999999</v>
       </c>
       <c r="C350" s="5">
         <v>3.681713899999977</v>
       </c>
       <c r="D350" s="5">
         <v>2.5408745714473158</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1766.4347264</v>
       </c>
       <c r="C351" s="5">
         <v>3.801629400000138</v>
       </c>
       <c r="D351" s="5">
         <v>2.6190712756472667</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1770.1007460999999</v>
       </c>
       <c r="C352" s="5">
         <v>3.6660196999998789</v>
       </c>
       <c r="D352" s="5">
         <v>2.5190786115804054</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1778.1388864999999</v>
       </c>
       <c r="C353" s="5">
         <v>8.0381403999999748</v>
       </c>
       <c r="D353" s="5">
         <v>5.5874582013462071</v>
       </c>
       <c r="E353" s="5">
         <v>4.1630584267010828</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1777.4962452</v>
       </c>
       <c r="C354" s="5">
         <v>-0.64264129999992292</v>
       </c>
       <c r="D354" s="5">
         <v>-0.43283373703689731</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1784.6253032</v>
       </c>
       <c r="C355" s="5">
         <v>7.1290579999999864</v>
       </c>
       <c r="D355" s="5">
         <v>4.9204758980834207</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1786.6014078000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.9761046000000988</v>
       </c>
       <c r="D356" s="5">
         <v>1.3368748052174917</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1796.6024149</v>
       </c>
       <c r="C357" s="5">
         <v>10.001007099999924</v>
       </c>
       <c r="D357" s="5">
         <v>6.9280598385771164</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1800.6983734</v>
       </c>
       <c r="C358" s="5">
         <v>4.0959585000000516</v>
       </c>
       <c r="D358" s="5">
         <v>2.7703694933483014</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1805.8329045999999</v>
       </c>
       <c r="C359" s="5">
         <v>5.1345311999998557</v>
       </c>
       <c r="D359" s="5">
         <v>3.4758681543729963</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1810.6401656</v>
       </c>
       <c r="C360" s="5">
         <v>4.8072610000001532</v>
       </c>
       <c r="D360" s="5">
         <v>3.2416782612583628</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1815.1331107000001</v>
       </c>
       <c r="C361" s="5">
         <v>4.4929451000000427</v>
       </c>
       <c r="D361" s="5">
         <v>3.018671889299851</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1818.5953331999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.4622224999998252</v>
       </c>
       <c r="D362" s="5">
         <v>2.3130706659927336</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1817.7778092000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.81752399999982117</v>
       </c>
       <c r="D363" s="5">
         <v>-0.538111404192676</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1823.7205306999999</v>
       </c>
       <c r="C364" s="5">
         <v>5.9427214999998341</v>
       </c>
       <c r="D364" s="5">
         <v>3.9943819151963877</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1828.148621</v>
       </c>
       <c r="C365" s="5">
         <v>4.4280903000001217</v>
       </c>
       <c r="D365" s="5">
         <v>2.9528902892399289</v>
       </c>
       <c r="E365" s="5">
         <v>2.8124762851588603</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1834.5168541999999</v>
       </c>
       <c r="C366" s="5">
         <v>6.3682331999998496</v>
       </c>
       <c r="D366" s="5">
         <v>4.2611432401178817</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1843.3011148999999</v>
       </c>
       <c r="C367" s="5">
         <v>8.7842607000000044</v>
       </c>
       <c r="D367" s="5">
         <v>5.8997551800498593</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1835.6921854</v>
       </c>
       <c r="C368" s="5">
         <v>-7.6089294999999311</v>
       </c>
       <c r="D368" s="5">
         <v>-4.8425314291431381</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1692.8685170000001</v>
       </c>
       <c r="C369" s="5">
         <v>-142.82366839999986</v>
       </c>
       <c r="D369" s="5">
         <v>-62.166159355022273</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1704.0888425000001</v>
       </c>
       <c r="C370" s="5">
         <v>11.220325499999944</v>
       </c>
       <c r="D370" s="5">
         <v>8.2500374778350363</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1716.9944865</v>
       </c>
       <c r="C371" s="5">
         <v>12.905643999999938</v>
       </c>
       <c r="D371" s="5">
         <v>9.4762750353441394</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1733.1255693000001</v>
       </c>
       <c r="C372" s="5">
         <v>16.131082800000058</v>
       </c>
       <c r="D372" s="5">
         <v>11.875128700537552</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1746.2205398999999</v>
       </c>
       <c r="C373" s="5">
         <v>13.094970599999897</v>
       </c>
       <c r="D373" s="5">
         <v>9.4532729341747057</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1753.4419663000001</v>
       </c>
       <c r="C374" s="5">
         <v>7.2214264000001549</v>
       </c>
       <c r="D374" s="5">
         <v>5.0769967800925908</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1774.2253931</v>
       </c>
       <c r="C375" s="5">
         <v>20.783426799999916</v>
       </c>
       <c r="D375" s="5">
         <v>15.188395484411199</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1788.9254801</v>
       </c>
       <c r="C376" s="5">
         <v>14.70008699999994</v>
       </c>
       <c r="D376" s="5">
         <v>10.408245969499719</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1812.8525049</v>
       </c>
       <c r="C377" s="5">
         <v>23.927024800000027</v>
       </c>
       <c r="D377" s="5">
         <v>17.285048957001294</v>
       </c>
       <c r="E377" s="5">
         <v>-0.83669981336819133</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1822.7562373000001</v>
       </c>
       <c r="C378" s="5">
         <v>9.9037324000000808</v>
       </c>
       <c r="D378" s="5">
         <v>6.7562879399641673</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1820.4930522</v>
       </c>
       <c r="C379" s="5">
         <v>-2.2631851000001006</v>
       </c>
       <c r="D379" s="5">
         <v>-1.4798207162836197</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1850.9910267</v>
       </c>
       <c r="C380" s="5">
         <v>30.497974500000055</v>
       </c>
       <c r="D380" s="5">
         <v>22.062834468611193</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1863.9569609</v>
       </c>
       <c r="C381" s="5">
         <v>12.965934199999992</v>
       </c>
       <c r="D381" s="5">
         <v>8.7373643124212919</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1881.1801103</v>
       </c>
       <c r="C382" s="5">
         <v>17.223149400000011</v>
       </c>
       <c r="D382" s="5">
         <v>11.66934719759174</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1888.1003823000001</v>
       </c>
       <c r="C383" s="5">
         <v>6.9202720000000681</v>
       </c>
       <c r="D383" s="5">
         <v>4.5048442671668409</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1907.4304173</v>
       </c>
       <c r="C384" s="5">
         <v>19.330034999999953</v>
       </c>
       <c r="D384" s="5">
         <v>13.001311806626937</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1915.6575468999999</v>
       </c>
       <c r="C385" s="5">
         <v>8.2271295999998983</v>
       </c>
       <c r="D385" s="5">
         <v>5.3004074222526176</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1941.2611179</v>
       </c>
       <c r="C386" s="5">
         <v>25.603571000000102</v>
       </c>
       <c r="D386" s="5">
         <v>17.271633188653656</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1978.3757562000001</v>
       </c>
       <c r="C387" s="5">
         <v>37.114638300000024</v>
       </c>
       <c r="D387" s="5">
         <v>25.515657159379469</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1988.2261541</v>
       </c>
       <c r="C388" s="5">
         <v>9.8503978999999617</v>
       </c>
       <c r="D388" s="5">
         <v>6.1412047172256345</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2001.0263485999999</v>
       </c>
       <c r="C389" s="5">
         <v>12.800194499999861</v>
       </c>
       <c r="D389" s="5">
         <v>8.0051086475779965</v>
       </c>
       <c r="E389" s="5">
         <v>10.379986413201326</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2004.8759783999999</v>
       </c>
       <c r="C390" s="5">
         <v>3.8496298000000024</v>
       </c>
       <c r="D390" s="5">
         <v>2.3331778405703218</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2028.814075</v>
       </c>
       <c r="C391" s="5">
         <v>23.938096600000108</v>
       </c>
       <c r="D391" s="5">
         <v>15.307310310236577</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2039.6943389</v>
       </c>
       <c r="C392" s="5">
         <v>10.880263900000045</v>
       </c>
       <c r="D392" s="5">
         <v>6.6286956056303303</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2058.8192648999998</v>
       </c>
       <c r="C393" s="5">
         <v>19.124925999999732</v>
       </c>
       <c r="D393" s="5">
         <v>11.850413636027458</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2065.9575227999999</v>
       </c>
       <c r="C394" s="5">
         <v>7.1382579000000987</v>
       </c>
       <c r="D394" s="5">
         <v>4.2408573201226929</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2066.5274046999998</v>
       </c>
       <c r="C395" s="5">
         <v>0.56988189999992755</v>
       </c>
       <c r="D395" s="5">
         <v>0.33151540482487807</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2089.1684850000001</v>
       </c>
       <c r="C396" s="5">
         <v>22.64108030000034</v>
       </c>
       <c r="D396" s="5">
         <v>13.969216752912583</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2094.1427156999998</v>
       </c>
       <c r="C397" s="5">
         <v>4.9742306999996799</v>
       </c>
       <c r="D397" s="5">
         <v>2.8948681690913025</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2102.8766765</v>
       </c>
       <c r="C398" s="5">
         <v>8.7339608000002045</v>
       </c>
       <c r="D398" s="5">
         <v>5.1212082889410926</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2101.4749559000002</v>
       </c>
       <c r="C399" s="5">
         <v>-1.4017205999998623</v>
       </c>
       <c r="D399" s="5">
         <v>-0.79696147515772031</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2099.1027810999999</v>
       </c>
       <c r="C400" s="5">
         <v>-2.3721748000002663</v>
       </c>
       <c r="D400" s="5">
         <v>-1.3461987580550727</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2100.2611249000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.1583438000002388</v>
       </c>
       <c r="D401" s="5">
         <v>0.66420715835682209</v>
       </c>
       <c r="E401" s="5">
         <v>4.9591938841499594</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2112.2672603000001</v>
       </c>
       <c r="C402" s="5">
         <v>12.006135399999948</v>
       </c>
       <c r="D402" s="5">
         <v>7.0796358802850401</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2110.7120461</v>
       </c>
       <c r="C403" s="5">
         <v>-1.5552142000001368</v>
       </c>
       <c r="D403" s="5">
         <v>-0.87996350580406002</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2113.5923802000002</v>
       </c>
       <c r="C404" s="5">
         <v>2.8803341000002547</v>
       </c>
       <c r="D404" s="5">
         <v>1.6498987281493793</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2113.4234283000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.16895190000013827</v>
       </c>
       <c r="D405" s="5">
         <v>-9.5880913710244542E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2110.2246246999998</v>
       </c>
       <c r="C406" s="5">
         <v>-3.1988036000002467</v>
       </c>
       <c r="D406" s="5">
         <v>-1.8012341487643746</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2110.3294623000002</v>
       </c>
       <c r="C407" s="5">
         <v>0.10483760000033726</v>
       </c>
       <c r="D407" s="5">
         <v>5.9633225652633293E-2</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2106.7824033000002</v>
       </c>
       <c r="C408" s="5">
         <v>-3.5470589999999902</v>
       </c>
       <c r="D408" s="5">
         <v>-1.9984281093119338</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2101.1070571</v>
       </c>
       <c r="C409" s="5">
         <v>-5.6753462000001491</v>
       </c>
       <c r="D409" s="5">
         <v>-3.185147119007059</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2104.2330935</v>
       </c>
       <c r="C410" s="5">
         <v>3.1260363999999754</v>
       </c>
       <c r="D410" s="5">
         <v>1.8000475293898255</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2100.2198870000002</v>
       </c>
       <c r="C411" s="5">
         <v>-4.0132064999997965</v>
       </c>
       <c r="D411" s="5">
         <v>-2.2647923889344335</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2101.3574079</v>
       </c>
       <c r="C412" s="5">
         <v>1.1375208999997994</v>
       </c>
       <c r="D412" s="5">
         <v>0.65188351222813523</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2101.2524254</v>
       </c>
       <c r="C413" s="5">
         <v>-0.10498250000000553</v>
       </c>
       <c r="D413" s="5">
         <v>-5.9934777974945952E-2</v>
       </c>
       <c r="E413" s="5">
         <v>4.7198916755974984E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2104.0725729000001</v>
       </c>
       <c r="C414" s="5">
         <v>2.8201475000000755</v>
       </c>
       <c r="D414" s="5">
         <v>1.6224942939119469</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2104.8053881000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.73281520000000455</v>
       </c>
       <c r="D415" s="5">
         <v>0.41874254383338361</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2108.7853215</v>
       </c>
       <c r="C416" s="5">
         <v>3.9799333999999362</v>
       </c>
       <c r="D416" s="5">
         <v>2.2928026003179225</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2102.2295076999999</v>
       </c>
       <c r="C417" s="5">
         <v>-6.5558138000001236</v>
       </c>
       <c r="D417" s="5">
         <v>-3.6674418850229595</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2106.0341379000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.804630200000247</v>
       </c>
       <c r="D418" s="5">
         <v>2.1935172978366113</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2109.9709334999998</v>
       </c>
       <c r="C419" s="5">
         <v>3.9367955999996411</v>
       </c>
       <c r="D419" s="5">
         <v>2.2663584208343579</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2096.8517265</v>
       </c>
       <c r="C420" s="5">
         <v>-13.119206999999733</v>
       </c>
       <c r="D420" s="5">
         <v>-7.2113219898236602</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2111.1209063000001</v>
       </c>
       <c r="C421" s="5">
         <v>14.269179800000074</v>
       </c>
       <c r="D421" s="5">
         <v>8.478737058994156</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2114.3867194999998</v>
       </c>
       <c r="C422" s="5">
         <v>3.265813199999684</v>
       </c>
       <c r="D422" s="5">
         <v>1.8722243922840498</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2115.7526544000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.3659349000004113</v>
       </c>
       <c r="D423" s="5">
         <v>0.77798370544293061</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2116.6587051000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.90605069999992338</v>
       </c>
       <c r="D424" s="5">
         <v>0.51510054646688452</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2118.9317129999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.2730078999998113</v>
       </c>
       <c r="D425" s="5">
         <v>1.2962775997064746</v>
       </c>
       <c r="E425" s="5">
         <v>0.84136905144247542</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2116.5677049000001</v>
       </c>
       <c r="C426" s="5">
         <v>-2.3640080999998645</v>
       </c>
       <c r="D426" s="5">
         <v>-1.3306078889923301</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2113.9912521000001</v>
       </c>
       <c r="C427" s="5">
         <v>-2.57645279999997</v>
       </c>
       <c r="D427" s="5">
         <v>-1.4509943571855088</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2113.0370501000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.95420199999989563</v>
       </c>
       <c r="D428" s="5">
         <v>-0.54030688848383246</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2122.5991515000001</v>
       </c>
       <c r="C429" s="5">
         <v>9.5621013999998468</v>
       </c>
       <c r="D429" s="5">
         <v>5.5675616903571035</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2125.7077985000001</v>
       </c>
       <c r="C430" s="5">
         <v>3.108647000000019</v>
       </c>
       <c r="D430" s="5">
         <v>1.7716825115818624</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2122.1353361000001</v>
       </c>
       <c r="C431" s="5">
         <v>-3.5724623999999494</v>
       </c>
       <c r="D431" s="5">
         <v>-1.9981817076652919</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2122.1354288000002</v>
       </c>
       <c r="C432" s="5">
         <v>9.2700000095646828E-5</v>
       </c>
       <c r="D432" s="5">
         <v>5.2418912743767976E-5</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2125.9638024000001</v>
       </c>
       <c r="C433" s="5">
         <v>3.8283735999998498</v>
       </c>
       <c r="D433" s="5">
         <v>2.1864326462993189</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2123.3524063</v>
       </c>
       <c r="C434" s="5">
         <v>-2.6113961000000927</v>
       </c>
       <c r="D434" s="5">
         <v>-1.4640847316762517</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2118.3130178000001</v>
       </c>
       <c r="C435" s="5">
         <v>-5.0393884999998591</v>
       </c>
       <c r="D435" s="5">
         <v>-2.8110976258914344</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2123.8745186000001</v>
       </c>
       <c r="C436" s="5">
         <v>5.5615007999999762</v>
       </c>
       <c r="D436" s="5">
         <v>3.1964201597284081</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2126.8021773999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.9276587999997901</v>
       </c>
       <c r="D437" s="5">
         <v>1.666740900375463</v>
       </c>
       <c r="E437" s="5">
         <v>0.371435490427241</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2134.9446038999999</v>
       </c>
       <c r="C438" s="5">
         <v>8.142426500000056</v>
       </c>
       <c r="D438" s="5">
         <v>4.6921632006405201</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2144.5827236999999</v>
       </c>
       <c r="C439" s="5">
         <v>9.6381197999999131</v>
       </c>
       <c r="D439" s="5">
         <v>5.5539058423716536</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2157.6183793</v>
+        <v>2156.1049330999999</v>
       </c>
       <c r="C440" s="5">
-        <v>13.035655600000155</v>
+        <v>11.522209400000065</v>
       </c>
       <c r="D440" s="5">
-        <v>7.5429531417818829</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.64121432652931</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>2169.2626721000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>13.15773900000022</v>
+      </c>
+      <c r="D441" s="5">
+        <v>7.5739210428545478</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>