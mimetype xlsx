--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B572A422-7533-44D9-8038-6713628CD6A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36AAEDC4-B9D6-4304-8F3D-86D5A6644F05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A91D544F-8ACB-4D64-9F16-AD4467EA5737}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{20E5B58F-33FD-4064-99AA-69CCAB40BFA9}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4853FAE2-8B3E-4DE4-BD77-C6C8AE0006B5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF01BE3A-FD83-4FBC-A305-A92B78AC216A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>616.35927532000005</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>616.3586444</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>620.26385894999999</v>
+        <v>620.26341399</v>
       </c>
       <c r="C7" s="5">
-        <v>3.9045836299999337</v>
+        <v>3.9047695900000008</v>
       </c>
       <c r="D7" s="5">
-        <v>7.8724371382350222</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.8728335726392373</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>627.16212916999996</v>
+        <v>627.16166482999995</v>
       </c>
       <c r="C8" s="5">
-        <v>6.8982702199999721</v>
+        <v>6.898250839999946</v>
       </c>
       <c r="D8" s="5">
-        <v>14.193185704370958</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>14.193154172515721</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>635.92278524999995</v>
+        <v>635.92286147000004</v>
       </c>
       <c r="C9" s="5">
-        <v>8.7606560799999897</v>
+        <v>8.7611966400000938</v>
       </c>
       <c r="D9" s="5">
-        <v>18.112190348824807</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>18.113409613512065</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>642.76227457000005</v>
+        <v>642.76224745000002</v>
       </c>
       <c r="C10" s="5">
-        <v>6.8394893200000979</v>
+        <v>6.8393859799999746</v>
       </c>
       <c r="D10" s="5">
-        <v>13.697761352599812</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>13.697540255867114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>656.65945440999997</v>
+        <v>656.65952863999996</v>
       </c>
       <c r="C11" s="5">
-        <v>13.897179839999922</v>
+        <v>13.897281189999944</v>
       </c>
       <c r="D11" s="5">
-        <v>29.264083329529189</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>29.264324125067589</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>654.18428315000006</v>
+        <v>654.18437989999995</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.4751712599999109</v>
+        <v>-2.4751487400000087</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.4306013595893372</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-4.4305613898767859</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>659.21669736000001</v>
+        <v>659.21683458999996</v>
       </c>
       <c r="C13" s="5">
-        <v>5.0324142099999563</v>
+        <v>5.0324546900000087</v>
       </c>
       <c r="D13" s="5">
-        <v>9.6319447447504878</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>9.6320240444426766</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>663.94761830000004</v>
+        <v>663.94780460000004</v>
       </c>
       <c r="C14" s="5">
-        <v>4.7309209400000327</v>
+        <v>4.7309700100000782</v>
       </c>
       <c r="D14" s="5">
-        <v>8.9600813543026181</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>8.9601760490691795</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>666.78755326999999</v>
+        <v>666.78781601000003</v>
       </c>
       <c r="C15" s="5">
-        <v>2.8399349699999448</v>
+        <v>2.8400114099999882</v>
       </c>
       <c r="D15" s="5">
-        <v>5.2553075090059576</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>5.2554507962095265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>670.38494471000001</v>
+        <v>670.38524972000005</v>
       </c>
       <c r="C16" s="5">
-        <v>3.597391440000024</v>
+        <v>3.5974337100000184</v>
       </c>
       <c r="D16" s="5">
-        <v>6.6697352617115513</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.6698132656818565</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>672.15822347999995</v>
+        <v>672.15864997000006</v>
       </c>
       <c r="C17" s="5">
-        <v>1.7732787699999335</v>
+        <v>1.7734002500000088</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2207870934683802</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.2210094694872682</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>658.69655243</v>
+        <v>658.69591815000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.46167104999995</v>
+        <v>-13.462731820000045</v>
       </c>
       <c r="D18" s="5">
-        <v>-21.554779451074534</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-21.556283175644541</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>662.60480617999997</v>
+        <v>662.60435118999999</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9082537499999717</v>
+        <v>3.9084330399999772</v>
       </c>
       <c r="D19" s="5">
-        <v>7.3569823934955147</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>7.3573382998947334</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>664.78980249000006</v>
+        <v>664.78924674999996</v>
       </c>
       <c r="C20" s="5">
-        <v>2.1849963100000878</v>
+        <v>2.1848955599999726</v>
       </c>
       <c r="D20" s="5">
-        <v>4.0296668069555563</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.0294804339757073</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>660.08964149999997</v>
+        <v>660.08990316999996</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.7001609900000858</v>
+        <v>-4.6993435800000043</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.1619141149903101</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-8.1605559523325049</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>664.31786553999996</v>
+        <v>664.31777768999996</v>
       </c>
       <c r="C22" s="5">
-        <v>4.2282240399999864</v>
+        <v>4.2278745200000003</v>
       </c>
       <c r="D22" s="5">
-        <v>7.9633057772999782</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.9626208731767401</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>664.26378896000006</v>
+        <v>664.26393042999996</v>
       </c>
       <c r="C23" s="5">
-        <v>-5.4076579999900787E-2</v>
+        <v>-5.3847259999997732E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-9.76382761178618E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-9.7224423511665936E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>661.45446320999997</v>
+        <v>661.45452108999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8093257500000846</v>
+        <v>-2.809409340000002</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.9586767483261518</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.9588198444888487</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>663.57702123000001</v>
+        <v>663.57713267999998</v>
       </c>
       <c r="C25" s="5">
-        <v>2.1225580200000422</v>
+        <v>2.1226115900000195</v>
       </c>
       <c r="D25" s="5">
-        <v>3.9194042203872348</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.9195045432685038</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>662.56879125</v>
+        <v>662.56893345000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.0082299800000101</v>
+        <v>-1.0081992299999456</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8081043916362005</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.8080494051322171</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>663.07262300000002</v>
+        <v>663.07284396</v>
       </c>
       <c r="C27" s="5">
-        <v>0.50383175000001756</v>
+        <v>0.50391050999996878</v>
       </c>
       <c r="D27" s="5">
-        <v>0.91633223756910631</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.91647588267662616</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>665.25005572999999</v>
+        <v>665.25029581000001</v>
       </c>
       <c r="C28" s="5">
-        <v>2.1774327299999641</v>
+        <v>2.1774518500000113</v>
       </c>
       <c r="D28" s="5">
-        <v>4.0125802609477956</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.0126147727584049</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>664.28364299999998</v>
+        <v>664.28399052999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.96641273000000183</v>
+        <v>-0.96630528000002869</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7293860538456052</v>
+        <v>-1.7291946875829689</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1715367312223779</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.1715477350996761</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>665.55792296000004</v>
+        <v>665.55736506999995</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2742799600000581</v>
+        <v>1.2733745399999634</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3263748226804548</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.3247031577422694</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>666.65625864000003</v>
+        <v>666.65585723000004</v>
       </c>
       <c r="C31" s="5">
-        <v>1.098335679999991</v>
+        <v>1.0984921600000916</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9983708307577119</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.9986598188773907</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>667.81390606000002</v>
+        <v>667.81331684999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1576474199999893</v>
+        <v>1.1574596199999405</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1038153504043811</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.1034720708079213</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>668.37811978000002</v>
+        <v>668.37859917000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56421371999999792</v>
+        <v>0.56528232000005119</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0185643909884412</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.0205034090542187</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>670.07582640999999</v>
+        <v>670.07570011999996</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6977066299999706</v>
+        <v>1.6971009499999354</v>
       </c>
       <c r="D34" s="5">
-        <v>3.090991525131237</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0898710789341699</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>670.31825046999995</v>
+        <v>670.31846703999997</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24242405999996208</v>
+        <v>0.24276692000000821</v>
       </c>
       <c r="D35" s="5">
-        <v>0.43500812346297657</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0.43562466354609697</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>672.33307148999995</v>
+        <v>672.33309113999996</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0148210199999994</v>
+        <v>2.0146240999999918</v>
       </c>
       <c r="D36" s="5">
-        <v>3.6671514899573765</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.66678592866585</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>672.37308839000002</v>
+        <v>672.37316199999998</v>
       </c>
       <c r="C37" s="5">
-        <v>4.0016900000068745E-2</v>
+        <v>4.0070860000014363E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>7.1446735155489272E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>7.1543105587856815E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>673.06977839000001</v>
+        <v>673.06986060999998</v>
       </c>
       <c r="C38" s="5">
-        <v>0.6966899999999896</v>
+        <v>0.69669860999999855</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2505095143429124</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.2505249191812284</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>681.03027878</v>
+        <v>681.03043967999997</v>
       </c>
       <c r="C39" s="5">
-        <v>7.9605003899999929</v>
+        <v>7.9605790699999943</v>
       </c>
       <c r="D39" s="5">
-        <v>15.153188086390923</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>15.153345758307356</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>679.24856061000003</v>
+        <v>679.24869529</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7817181699999765</v>
+        <v>-1.7817443899999716</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0946694834325994</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-3.0947136510261486</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>684.32148056000005</v>
+        <v>684.32166560999997</v>
       </c>
       <c r="C41" s="5">
-        <v>5.0729199500000277</v>
+        <v>5.0729703199999676</v>
       </c>
       <c r="D41" s="5">
-        <v>9.3395668201757598</v>
+        <v>9.339661467902749</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0164580704571176</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.0164320329341132</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>687.07506503000002</v>
+        <v>687.07464278999998</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7535844699999643</v>
+        <v>2.7529771800000162</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9368881582719792</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.9357737834090587</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>689.81789848999995</v>
+        <v>689.81757204999997</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7428334599999289</v>
+        <v>2.7429292599999826</v>
       </c>
       <c r="D43" s="5">
-        <v>4.8970446219829267</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.8972225118110391</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>691.26962465999998</v>
+        <v>691.26906430999998</v>
       </c>
       <c r="C44" s="5">
-        <v>1.451726170000029</v>
+        <v>1.4514922600000091</v>
       </c>
       <c r="D44" s="5">
-        <v>2.5548447404047714</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.5544295371588754</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>698.44605567999997</v>
+        <v>698.44674941999995</v>
       </c>
       <c r="C45" s="5">
-        <v>7.1764310199999954</v>
+        <v>7.1776851099999703</v>
       </c>
       <c r="D45" s="5">
-        <v>13.194348368398323</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>13.196798652086494</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>702.56892672000004</v>
+        <v>702.56876291000003</v>
       </c>
       <c r="C46" s="5">
-        <v>4.1228710400000637</v>
+        <v>4.1220134900000858</v>
       </c>
       <c r="D46" s="5">
-        <v>7.3180629103220873</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>7.316483517387895</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>705.61882100000003</v>
+        <v>705.61912687999995</v>
       </c>
       <c r="C47" s="5">
-        <v>3.0498942799999895</v>
+        <v>3.0503639699999212</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3354658786968434</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.3363085452200254</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>710.88933168000005</v>
+        <v>710.88929986000005</v>
       </c>
       <c r="C48" s="5">
-        <v>5.2705106800000294</v>
+        <v>5.2701729800000976</v>
       </c>
       <c r="D48" s="5">
-        <v>9.3407596923083638</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>9.3401321841035454</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>713.81835898999998</v>
+        <v>713.81838313000003</v>
       </c>
       <c r="C49" s="5">
-        <v>2.929027309999924</v>
+        <v>2.9290832699999783</v>
       </c>
       <c r="D49" s="5">
-        <v>5.057872300344779</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.0579713644548496</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>719.71056796000005</v>
+        <v>719.71056802999999</v>
       </c>
       <c r="C50" s="5">
-        <v>5.8922089700000697</v>
+        <v>5.8921848999999611</v>
       </c>
       <c r="D50" s="5">
-        <v>10.367700525610889</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>10.367655865287496</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>721.86099387000002</v>
+        <v>721.86109198999998</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1504259099999672</v>
+        <v>2.1505239599999868</v>
       </c>
       <c r="D51" s="5">
-        <v>3.6449972708655576</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.6451662071786295</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>722.56589742000006</v>
+        <v>722.56593023000005</v>
       </c>
       <c r="C52" s="5">
-        <v>0.70490355000004001</v>
+        <v>0.70483824000007189</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1781245434017151</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.1780146411738857</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>725.16925686000002</v>
+        <v>725.16929687000004</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6033594399999629</v>
+        <v>2.6033666399999902</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4102374164088909</v>
+        <v>4.4102496520815437</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9690916419243623</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>5.9690688330887198</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>733.97973129000002</v>
+        <v>733.97944866</v>
       </c>
       <c r="C54" s="5">
-        <v>8.8104744299999993</v>
+        <v>8.8101517899999635</v>
       </c>
       <c r="D54" s="5">
-        <v>15.594240471255416</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>15.593629804409105</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>734.06374226000003</v>
+        <v>734.06352526000001</v>
       </c>
       <c r="C55" s="5">
-        <v>8.4010970000008456E-2</v>
+        <v>8.4076600000003054E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.13743792718832193</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.13754541537791543</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>740.19094637000001</v>
+        <v>740.19045184000004</v>
       </c>
       <c r="C56" s="5">
-        <v>6.1272041099999797</v>
+        <v>6.1269265800000312</v>
       </c>
       <c r="D56" s="5">
-        <v>10.489229171125736</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>10.488735289470208</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>754.49895995999998</v>
+        <v>754.49973510999996</v>
       </c>
       <c r="C57" s="5">
-        <v>14.308013589999973</v>
+        <v>14.309283269999924</v>
       </c>
       <c r="D57" s="5">
-        <v>25.828355526072233</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>25.830915628080774</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>749.31678652999994</v>
+        <v>749.31666428000005</v>
       </c>
       <c r="C58" s="5">
-        <v>-5.1821734300000344</v>
+        <v>-5.183070829999906</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.9377047929547917</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-7.9390200061026706</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>754.50921081000001</v>
+        <v>754.50954372000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.1924242800000684</v>
+        <v>5.192879439999956</v>
       </c>
       <c r="D59" s="5">
-        <v>8.639812373394463</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.6406002874740864</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>765.97720213000002</v>
+        <v>765.97714157999997</v>
       </c>
       <c r="C60" s="5">
-        <v>11.46799132000001</v>
+        <v>11.467597859999955</v>
       </c>
       <c r="D60" s="5">
-        <v>19.843801313929976</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>19.843053093341489</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>771.43375835999996</v>
+        <v>771.43374070000004</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4565562299999328</v>
+        <v>5.4565991200000781</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8913927272247903</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.8914661073050247</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>774.00796763999995</v>
+        <v>774.00789986999996</v>
       </c>
       <c r="C62" s="5">
-        <v>2.5742092799999909</v>
+        <v>2.5741591699999162</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0786132716429169</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>4.0785325089977897</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>772.82959899000002</v>
+        <v>772.82962358999998</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1783686499999249</v>
+        <v>-1.1782762799999773</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.8116893750766083</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-1.811548704525956</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>779.19716599000003</v>
+        <v>779.19711726000003</v>
       </c>
       <c r="C64" s="5">
-        <v>6.3675670000000082</v>
+        <v>6.3674936700000444</v>
       </c>
       <c r="D64" s="5">
-        <v>10.347731073268429</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>10.34760611140757</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>783.74599604000002</v>
+        <v>783.74592901999995</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5488300499999923</v>
+        <v>4.5488117599999214</v>
       </c>
       <c r="D65" s="5">
-        <v>7.2347762776491464</v>
+        <v>7.2347467147343636</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0776644384565657</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.0776492334728278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>784.40135133000001</v>
+        <v>784.40119010000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.6553552899999886</v>
+        <v>0.65526108000005934</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0080475473066564</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.0079020559394358</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>789.64110659000005</v>
+        <v>789.64096801999995</v>
       </c>
       <c r="C67" s="5">
-        <v>5.2397552600000381</v>
+        <v>5.2397779199999377</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3170898363944534</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.3171289092000222</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>793.59732915999996</v>
+        <v>793.59696105</v>
       </c>
       <c r="C68" s="5">
-        <v>3.956222569999909</v>
+        <v>3.9559930300000588</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1806523022650772</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.1802848772990027</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>794.87650776999999</v>
+        <v>794.87728523999999</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2791786100000309</v>
+        <v>1.2803241899999875</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9514885291735284</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>1.9532526531645056</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>798.44849009999996</v>
+        <v>798.44835873</v>
       </c>
       <c r="C70" s="5">
-        <v>3.5719823299999689</v>
+        <v>3.5710734900000034</v>
       </c>
       <c r="D70" s="5">
-        <v>5.5278053005086258</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.5263583561176333</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>801.09804176</v>
+        <v>801.09837617000005</v>
       </c>
       <c r="C71" s="5">
-        <v>2.6495516600000428</v>
+        <v>2.650017440000056</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0555368084931764</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.0562634987624246</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>796.10677640999995</v>
+        <v>796.10668197999996</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.9912653500000488</v>
+        <v>-4.9916941900000893</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.225674426027906</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-7.2262712089159358</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>805.42066625999996</v>
+        <v>805.42061861000002</v>
       </c>
       <c r="C73" s="5">
-        <v>9.3138898500000096</v>
+        <v>9.3139366300000574</v>
       </c>
       <c r="D73" s="5">
-        <v>14.978696308865192</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>14.978778338996769</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>809.64966066</v>
+        <v>809.64954024999997</v>
       </c>
       <c r="C74" s="5">
-        <v>4.2289944000000332</v>
+        <v>4.2289216399999532</v>
       </c>
       <c r="D74" s="5">
-        <v>6.4859796772058553</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.485865238459021</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>817.30763280999997</v>
+        <v>817.30761788999996</v>
       </c>
       <c r="C75" s="5">
-        <v>7.6579721499999778</v>
+        <v>7.6580776399999877</v>
       </c>
       <c r="D75" s="5">
-        <v>11.959512633294601</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>11.959687913118234</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>823.03659798000001</v>
+        <v>823.03653244999998</v>
       </c>
       <c r="C76" s="5">
-        <v>5.7289651700000377</v>
+        <v>5.7289145600000211</v>
       </c>
       <c r="D76" s="5">
-        <v>8.743451029757443</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>8.7433709536348658</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>827.12370017000001</v>
+        <v>827.12363977999996</v>
       </c>
       <c r="C77" s="5">
-        <v>4.087102189999996</v>
+        <v>4.0871073299999807</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1245380522347848</v>
+        <v>6.124546467149683</v>
       </c>
       <c r="E77" s="5">
-        <v>5.5346635707451908</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.534664889965013</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>826.02032603999999</v>
+        <v>826.02021707999995</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1033741300000202</v>
+        <v>-1.1034227000000101</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5890942963612598</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.5891638502588346</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>830.31674379000003</v>
+        <v>830.31666402999997</v>
       </c>
       <c r="C79" s="5">
-        <v>4.296417750000046</v>
+        <v>4.2964469500000178</v>
       </c>
       <c r="D79" s="5">
-        <v>6.4233042691322018</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>6.4233500522732356</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>833.60035771000003</v>
+        <v>833.60016381000003</v>
       </c>
       <c r="C80" s="5">
-        <v>3.2836139199999934</v>
+        <v>3.2834997800000565</v>
       </c>
       <c r="D80" s="5">
-        <v>4.8501746596783857</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.850002857655733</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>836.98356882999997</v>
+        <v>836.98413934999996</v>
       </c>
       <c r="C81" s="5">
-        <v>3.3832111199999417</v>
+        <v>3.3839755399999376</v>
       </c>
       <c r="D81" s="5">
-        <v>4.9804619162993946</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.9816136550676848</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>841.47608479999997</v>
+        <v>841.47600922000004</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4925159699999995</v>
+        <v>4.4918698700000732</v>
       </c>
       <c r="D82" s="5">
-        <v>6.634599982035172</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.6336128193188904</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>840.35257838999996</v>
+        <v>840.3528192</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.1235064100000045</v>
+        <v>-1.1231900200000382</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.5904803882954788</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.5900359187912994</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>851.88772185000005</v>
+        <v>851.88764140000001</v>
       </c>
       <c r="C84" s="5">
-        <v>11.535143460000086</v>
+        <v>11.534822200000008</v>
       </c>
       <c r="D84" s="5">
-        <v>17.774118732471678</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>17.773580276673062</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>859.23594980999997</v>
+        <v>859.23589856000001</v>
       </c>
       <c r="C85" s="5">
-        <v>7.3482279599999174</v>
+        <v>7.3482571600000028</v>
       </c>
       <c r="D85" s="5">
-        <v>10.856449600929396</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>10.856495883040074</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>861.27796115000001</v>
+        <v>861.27784028999997</v>
       </c>
       <c r="C86" s="5">
-        <v>2.0420113400000446</v>
+        <v>2.0419417299999623</v>
       </c>
       <c r="D86" s="5">
-        <v>2.8894252229509698</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.8893256091387265</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>875.76736177999999</v>
+        <v>875.76732910999999</v>
       </c>
       <c r="C87" s="5">
-        <v>14.489400629999977</v>
+        <v>14.48948882000002</v>
       </c>
       <c r="D87" s="5">
-        <v>22.164509890740035</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>22.164660918331581</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>881.57039496000004</v>
+        <v>881.57034686999998</v>
       </c>
       <c r="C88" s="5">
-        <v>5.8030331800000567</v>
+        <v>5.8030177599999888</v>
       </c>
       <c r="D88" s="5">
-        <v>8.2477546627655496</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>8.247732260738827</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>884.08340892000001</v>
+        <v>884.08337078</v>
       </c>
       <c r="C89" s="5">
-        <v>2.5130139599999666</v>
+        <v>2.5130239100000153</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4748771515931587</v>
+        <v>3.4748913189454944</v>
       </c>
       <c r="E89" s="5">
-        <v>6.8864800680107363</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>6.886483260852061</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>891.67010360999996</v>
+        <v>891.67003619000002</v>
       </c>
       <c r="C90" s="5">
-        <v>7.5866946899999448</v>
+        <v>7.5866654100000233</v>
       </c>
       <c r="D90" s="5">
-        <v>10.797913400646198</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>10.797870229090535</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>897.13658112999997</v>
+        <v>897.13653147000002</v>
       </c>
       <c r="C91" s="5">
-        <v>5.4664775200000122</v>
+        <v>5.4664952800000037</v>
       </c>
       <c r="D91" s="5">
-        <v>7.6099226984992052</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.609948856797244</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>904.81132522999997</v>
+        <v>904.81128437999996</v>
       </c>
       <c r="C92" s="5">
-        <v>7.6747440999999981</v>
+        <v>7.6747529099999383</v>
       </c>
       <c r="D92" s="5">
-        <v>10.762703511462512</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>10.762717077267347</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>918.41053456999998</v>
+        <v>918.41085739000005</v>
       </c>
       <c r="C93" s="5">
-        <v>13.599209340000016</v>
+        <v>13.599573010000086</v>
       </c>
       <c r="D93" s="5">
-        <v>19.604066303358735</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>19.604635590485842</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>925.76967477000005</v>
+        <v>925.76964461</v>
       </c>
       <c r="C94" s="5">
-        <v>7.3591402000000699</v>
+        <v>7.3587872199999538</v>
       </c>
       <c r="D94" s="5">
-        <v>10.050780641459255</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>10.050273427184543</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>932.80063848999998</v>
+        <v>932.80078283</v>
       </c>
       <c r="C95" s="5">
-        <v>7.0309637199999315</v>
+        <v>7.0311382200000025</v>
       </c>
       <c r="D95" s="5">
-        <v>9.5041577330567293</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.5044038766945338</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>932.33312269999999</v>
+        <v>932.33307105999995</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.4675157899999931</v>
+        <v>-0.46771177000005082</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.5997798604439275</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-0.60003049925468899</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>944.16359199999999</v>
+        <v>944.16355085999999</v>
       </c>
       <c r="C97" s="5">
-        <v>11.830469300000004</v>
+        <v>11.830479800000035</v>
       </c>
       <c r="D97" s="5">
-        <v>16.33586733289949</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>16.335883826959719</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>949.4536746</v>
+        <v>949.45357046000004</v>
       </c>
       <c r="C98" s="5">
-        <v>5.2900826000000052</v>
+        <v>5.2900196000000506</v>
       </c>
       <c r="D98" s="5">
-        <v>6.9346276002645757</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.9345427654088132</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>953.22220173999995</v>
+        <v>953.22218131</v>
       </c>
       <c r="C99" s="5">
-        <v>3.7685271399999465</v>
+        <v>3.7686108499999591</v>
       </c>
       <c r="D99" s="5">
-        <v>4.8683495143186262</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.8684605719318652</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>960.78028171999995</v>
+        <v>960.78025993999995</v>
       </c>
       <c r="C100" s="5">
-        <v>7.5580799800000023</v>
+        <v>7.5580786299999545</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9408746809231516</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.9408730496120423</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>968.37325845999999</v>
+        <v>968.37323884</v>
       </c>
       <c r="C101" s="5">
-        <v>7.5929767400000401</v>
+        <v>7.5929789000000483</v>
       </c>
       <c r="D101" s="5">
-        <v>9.9067785789949134</v>
+        <v>9.9067817552466408</v>
       </c>
       <c r="E101" s="5">
-        <v>9.5341512678050133</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.5341537739403126</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>981.94695998999998</v>
+        <v>981.94693878999999</v>
       </c>
       <c r="C102" s="5">
-        <v>13.573701529999994</v>
+        <v>13.573699949999991</v>
       </c>
       <c r="D102" s="5">
-        <v>18.179705688550605</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.179703803851321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>986.00618095000004</v>
+        <v>986.00617642999998</v>
       </c>
       <c r="C103" s="5">
-        <v>4.0592209600000615</v>
+        <v>4.0592376399999921</v>
       </c>
       <c r="D103" s="5">
-        <v>5.0749735893016901</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.0749950316737014</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>989.11363447999997</v>
+        <v>989.11366335000002</v>
       </c>
       <c r="C104" s="5">
-        <v>3.1074535299999297</v>
+        <v>3.1074869200000421</v>
       </c>
       <c r="D104" s="5">
-        <v>3.8481137624861939</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.8481558482695855</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.77981506000003</v>
+        <v>991.77986581000005</v>
       </c>
       <c r="C105" s="5">
-        <v>2.6661805800000593</v>
+        <v>2.6662024600000223</v>
       </c>
       <c r="D105" s="5">
-        <v>3.2830182071825753</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.2830454526878494</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>996.54168600000003</v>
+        <v>996.54173746000004</v>
       </c>
       <c r="C106" s="5">
-        <v>4.7618709399999943</v>
+        <v>4.7618716499999891</v>
       </c>
       <c r="D106" s="5">
-        <v>5.9162170097641464</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.9162176045266079</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1002.5637191</v>
+        <v>1002.5637539000001</v>
       </c>
       <c r="C107" s="5">
-        <v>6.0220330999999305</v>
+        <v>6.0220164400000158</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4974514684307714</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>7.4974296323842671</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1006.297187</v>
+        <v>1006.297178</v>
       </c>
       <c r="C108" s="5">
-        <v>3.7334679000000506</v>
+        <v>3.7334240999999793</v>
       </c>
       <c r="D108" s="5">
-        <v>4.5613767405211059</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>4.5613219654013992</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1010.3778992</v>
+        <v>1010.3778811</v>
       </c>
       <c r="C109" s="5">
-        <v>4.0807121999999936</v>
+        <v>4.080703099999937</v>
       </c>
       <c r="D109" s="5">
-        <v>4.9762251301226357</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.9762138299666026</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1011.5150148</v>
+        <v>1011.5149584</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1371156000000155</v>
+        <v>1.1370772999999872</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3589141672749383</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.3588681375364953</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1025.5811602000001</v>
+        <v>1025.5811454</v>
       </c>
       <c r="C111" s="5">
-        <v>14.066145400000096</v>
+        <v>14.066187000000014</v>
       </c>
       <c r="D111" s="5">
-        <v>18.02456448428773</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>18.024623015665785</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1028.5013406</v>
+        <v>1028.5013369000001</v>
       </c>
       <c r="C112" s="5">
-        <v>2.9201803999999356</v>
+        <v>2.9201915000001009</v>
       </c>
       <c r="D112" s="5">
-        <v>3.4708301847250267</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.470843635985732</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1034.4412135</v>
+        <v>1034.4412147999999</v>
       </c>
       <c r="C113" s="5">
-        <v>5.9398728999999548</v>
+        <v>5.9398778999998285</v>
       </c>
       <c r="D113" s="5">
-        <v>7.1547520320905722</v>
+        <v>7.154758273877837</v>
       </c>
       <c r="E113" s="5">
-        <v>6.8225711999800209</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.8225734985347009</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1039.0229495999999</v>
+        <v>1039.0229417</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5817360999999437</v>
+        <v>4.5817269000001488</v>
       </c>
       <c r="D114" s="5">
-        <v>5.4464350541785445</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.4464238430966816</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1043.9524134999999</v>
+        <v>1043.9524116</v>
       </c>
       <c r="C115" s="5">
-        <v>4.9294638999999734</v>
+        <v>4.9294698999999582</v>
       </c>
       <c r="D115" s="5">
-        <v>5.8441231365827573</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.844130482111054</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1049.1532098</v>
+        <v>1049.1532227</v>
       </c>
       <c r="C116" s="5">
-        <v>5.2007963000000927</v>
+        <v>5.2008111000000099</v>
       </c>
       <c r="D116" s="5">
-        <v>6.1447532794623116</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>6.1447712590729786</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1048.740401</v>
+        <v>1048.7404191999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.41280879999999343</v>
+        <v>-0.41280350000010912</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.47114181236013186</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.47113577073385482</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1049.5940794999999</v>
+        <v>1049.5940959</v>
       </c>
       <c r="C118" s="5">
-        <v>0.85367849999988721</v>
+        <v>0.85367670000005091</v>
       </c>
       <c r="D118" s="5">
-        <v>0.98118942397964481</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.98118732874510339</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1052.3317328000001</v>
+        <v>1052.3317451999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.7376533000001473</v>
+        <v>2.73764929999993</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1752505421448474</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.1752457856851546</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1058.3513972000001</v>
+        <v>1058.3513923</v>
       </c>
       <c r="C120" s="5">
-        <v>6.0196644000000106</v>
+        <v>6.0196471000001566</v>
       </c>
       <c r="D120" s="5">
-        <v>7.0845090971395797</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>7.0844880059499182</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1060.119606</v>
+        <v>1060.1196024000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.7682087999999112</v>
+        <v>1.768210100000033</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0233895450752604</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.0233910558365764</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.0906706000001</v>
+        <v>1062.0906404</v>
       </c>
       <c r="C122" s="5">
-        <v>1.9710646000000906</v>
+        <v>1.9710379999999077</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2540999423819486</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.2540692187419831</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1066.2589812000001</v>
+        <v>1066.2589800999999</v>
       </c>
       <c r="C123" s="5">
-        <v>4.1683106000000407</v>
+        <v>4.1683396999999331</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8125529502468511</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.812587416191505</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1070.6218111999999</v>
+        <v>1070.6218143000001</v>
       </c>
       <c r="C124" s="5">
-        <v>4.3628299999998035</v>
+        <v>4.3628342000001794</v>
       </c>
       <c r="D124" s="5">
-        <v>5.0220796341055696</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.0220845833655936</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1079.393738</v>
+        <v>1079.3937441</v>
       </c>
       <c r="C125" s="5">
-        <v>8.7719268000000739</v>
+        <v>8.7719297999999526</v>
       </c>
       <c r="D125" s="5">
-        <v>10.287346863430557</v>
+        <v>10.287350510598081</v>
       </c>
       <c r="E125" s="5">
-        <v>4.3455852216004232</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.345585680157904</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1090.2489949000001</v>
+        <v>1090.2489920999999</v>
       </c>
       <c r="C126" s="5">
-        <v>10.855256900000086</v>
+        <v>10.855247999999847</v>
       </c>
       <c r="D126" s="5">
-        <v>12.758582848987675</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>12.758571727102041</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1091.1330309</v>
+        <v>1091.1330290999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.88403599999992366</v>
+        <v>0.88403700000003482</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97737954567782559</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.97738065872245983</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1098.88546</v>
+        <v>1098.8854624000001</v>
       </c>
       <c r="C128" s="5">
-        <v>7.7524290999999721</v>
+        <v>7.7524333000001207</v>
       </c>
       <c r="D128" s="5">
-        <v>8.8671085339043554</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>8.8671135422607517</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1101.8198918000001</v>
+        <v>1101.8198954</v>
       </c>
       <c r="C129" s="5">
-        <v>2.934431800000084</v>
+        <v>2.934432999999899</v>
       </c>
       <c r="D129" s="5">
-        <v>3.2519303976745295</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>3.2519317398963743</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1107.824934</v>
+        <v>1107.8249374</v>
       </c>
       <c r="C130" s="5">
-        <v>6.0050421999999344</v>
+        <v>6.0050420000000031</v>
       </c>
       <c r="D130" s="5">
-        <v>6.7397850104928603</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.7397847565658919</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1118.7769450999999</v>
+        <v>1118.7769483</v>
       </c>
       <c r="C131" s="5">
-        <v>10.952011099999936</v>
+        <v>10.952010900000005</v>
       </c>
       <c r="D131" s="5">
-        <v>12.530039234563418</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>12.530038952593902</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1122.7889957</v>
+        <v>1122.7889944999999</v>
       </c>
       <c r="C132" s="5">
-        <v>4.012050600000066</v>
+        <v>4.0120461999999861</v>
       </c>
       <c r="D132" s="5">
-        <v>4.3892246981007021</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.3892197763157226</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1129.4912669</v>
+        <v>1129.4912677</v>
       </c>
       <c r="C133" s="5">
-        <v>6.7022712000000411</v>
+        <v>6.702273200000036</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4030854774159272</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.4030877677446982</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1134.5246460999999</v>
+        <v>1134.5246365</v>
       </c>
       <c r="C134" s="5">
-        <v>5.0333791999998994</v>
+        <v>5.033368800000062</v>
       </c>
       <c r="D134" s="5">
-        <v>5.480623816812491</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.4806122097545984</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1135.6549974</v>
+        <v>1135.6549983</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1303513000000294</v>
+        <v>1.130361799999946</v>
       </c>
       <c r="D135" s="5">
-        <v>1.2021591430772638</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.2021703816031071</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1137.4020760999999</v>
+        <v>1137.4020780999999</v>
       </c>
       <c r="C136" s="5">
-        <v>1.7470786999999746</v>
+        <v>1.7470797999999377</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8617665147295126</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.8617676953875506</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1138.5730625000001</v>
+        <v>1138.5730653999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1709864000001744</v>
+        <v>1.1709872999999789</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2424522429091311</v>
+        <v>1.2424532010526956</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4826447862902139</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.4826444588432999</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1139.0365383000001</v>
+        <v>1139.0365354999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.46347579999996924</v>
+        <v>0.463470099999995</v>
       </c>
       <c r="D138" s="5">
-        <v>0.48957582424309365</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.48956978851886213</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1135.6061391000001</v>
+        <v>1135.6061371000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.4303992000000108</v>
+        <v>-3.4303983999998309</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.5547348472582563</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.5547340405390981</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1133.0281887000001</v>
+        <v>1133.0281888</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5779503999999633</v>
+        <v>-2.5779483000001164</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.6903751609993698</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-2.6903730013878469</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1126.1490765999999</v>
+        <v>1126.1490782999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.8791121000001567</v>
+        <v>-6.8791105000000243</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.0472928641096004</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-7.0472912787339581</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1123.4822641000001</v>
+        <v>1123.4822657</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.6668124999998781</v>
+        <v>-2.6668125999999575</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8049765520401837</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.8049766516757169</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1120.7884375000001</v>
+        <v>1120.7884389000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.6938265999999658</v>
+        <v>-2.693826799999897</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.8396537706377734</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.8396539747011729</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1112.834284</v>
+        <v>1112.8342848</v>
       </c>
       <c r="C144" s="5">
-        <v>-7.9541535000000749</v>
+        <v>-7.9541541000000962</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.1916337843923372</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.1916343685530801</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1112.6178109</v>
+        <v>1112.6178110000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21647310000003017</v>
+        <v>-0.21647379999990335</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.23317935373944332</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.23318010678774481</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1101.5819914000001</v>
+        <v>1101.5819867</v>
       </c>
       <c r="C146" s="5">
-        <v>-11.035819499999889</v>
+        <v>-11.035824300000058</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.274218129693969</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-11.274222768067855</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1090.1401344000001</v>
+        <v>1090.1401349</v>
       </c>
       <c r="C147" s="5">
-        <v>-11.441857000000027</v>
+        <v>-11.441851799999995</v>
       </c>
       <c r="D147" s="5">
-        <v>-11.776147912536361</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-11.776142909981523</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1088.5696524</v>
+        <v>1088.5696531000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.5704820000000836</v>
+        <v>-1.570481799999925</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.7151166964029962</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.7151164789309004</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1083.9707154</v>
+        <v>1083.9707159</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.5989369999999781</v>
+        <v>-4.5989372000001367</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.9535455593239908</v>
+        <v>-4.953545766653078</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.7956823236365747</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-4.7956825222118855</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1077.8491051000001</v>
+        <v>1077.8491047</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1216102999999293</v>
+        <v>-6.1216111999999612</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5702918007959354</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.5702927340203328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1075.6103754999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.2387296000001697</v>
+        <v>-2.2387292000000798</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.4641645423222891</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.464164107964506</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1075.2960433999999</v>
+        <v>1075.2960426</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31433210000000145</v>
+        <v>-0.31433289999995395</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.35012012555155625</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.35012101520311978</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1076.8375392999999</v>
+        <v>1076.8375397</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5414958999999726</v>
+        <v>1.5414971000000151</v>
       </c>
       <c r="D153" s="5">
-        <v>1.73389441519749</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.7338957769331698</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1077.9177302000001</v>
+        <v>1077.917731</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0801909000001615</v>
+        <v>1.0801913000000241</v>
       </c>
       <c r="D154" s="5">
-        <v>1.2104003249965078</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.2104007752372858</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1074.9834493000001</v>
+        <v>1074.9834499000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.9342808999999761</v>
+        <v>-2.9342810999999074</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2181437334919183</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.2181439472135143</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1074.9314432000001</v>
+        <v>1074.9314433</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.2006099999971411E-2</v>
+        <v>-5.2006600000140679E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.803877005274849E-2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.8039327871628466E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1080.8918197</v>
+        <v>1080.8918194</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9603764999999385</v>
+        <v>5.9603761000000759</v>
       </c>
       <c r="D157" s="5">
-        <v>6.8605879999079189</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.8605875247062853</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1076.1009462</v>
+        <v>1076.1009458000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-4.7908735000000888</v>
+        <v>-4.7908735999999408</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.1910365724456842</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-5.1910366795763219</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1072.2724295</v>
+        <v>1072.2724293000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.8285166999999092</v>
+        <v>-3.8285164999999779</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.1867626682175469</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.18676245529086</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.4731850999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2007555999998658</v>
+        <v>1.2007557999997971</v>
       </c>
       <c r="D160" s="5">
-        <v>1.3520953024244609</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.3520955292744885</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1069.0374220000001</v>
+        <v>1069.0374222</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4357630999998037</v>
+        <v>-4.4357628999998724</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.8474367140908248</v>
+        <v>-4.8474365004724014</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.3776473098250919</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.3776473368656506</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1067.8807013000001</v>
+        <v>1067.8807010999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1567207000000508</v>
+        <v>-1.1567211000001407</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2907256568265857</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.2907261002734427</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1064.8899145</v>
+        <v>1064.8899144</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9907868000000235</v>
+        <v>-2.9907866999999442</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.3095213288689473</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.3095212205208946</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1064.4324426999999</v>
+        <v>1064.4324426000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.45747180000012122</v>
+        <v>-0.45747179999989385</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.51429816812325058</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.51429816817125662</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1064.9474908</v>
       </c>
       <c r="C165" s="5">
-        <v>0.51504810000005818</v>
+        <v>0.51504819999991014</v>
       </c>
       <c r="D165" s="5">
-        <v>0.58219308475964127</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.58219319815200343</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1064.8808157000001</v>
+        <v>1064.8808159</v>
       </c>
       <c r="C166" s="5">
-        <v>-6.6675099999883969E-2</v>
+        <v>-6.6674899999952686E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.5104711806617264E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-7.5104486598576159E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1060.4985027</v>
+        <v>1060.4985028999999</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130000000674</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.82811328447238</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.8281132835859886</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1061.3683295000001</v>
+        <v>1061.3683295999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.8698268000000553</v>
+        <v>0.86982669999997597</v>
       </c>
       <c r="D168" s="5">
-        <v>0.98869893512367746</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.98869882075689475</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1065.9011318</v>
+        <v>1065.9011316000001</v>
       </c>
       <c r="C169" s="5">
-        <v>4.5328022999999575</v>
+        <v>4.5328020000001743</v>
       </c>
       <c r="D169" s="5">
-        <v>5.2469664583500775</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.2469661023805791</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1067.3159126999999</v>
+        <v>1067.3159126</v>
       </c>
       <c r="C170" s="5">
-        <v>1.4147808999998688</v>
+        <v>1.4147809999999481</v>
       </c>
       <c r="D170" s="5">
-        <v>1.6044507822754461</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.6044508968140914</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1072.1836645000001</v>
       </c>
       <c r="C171" s="5">
-        <v>4.8677518000001783</v>
+        <v>4.8677519000000302</v>
       </c>
       <c r="D171" s="5">
-        <v>5.6122805924566643</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.6122807111979034</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.8330194999998639</v>
       </c>
       <c r="D172" s="5">
         <v>4.3753222673483805</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1082.9964465999999</v>
       </c>
       <c r="C173" s="5">
         <v>6.9797625999999582</v>
       </c>
       <c r="D173" s="5">
         <v>8.0678016229090321</v>
       </c>
       <c r="E173" s="5">
-        <v>1.3057564041008662</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.3057563851481602</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1088.8421189999999</v>
+        <v>1088.8421191</v>
       </c>
       <c r="C174" s="5">
-        <v>5.8456724000000122</v>
+        <v>5.8456725000000915</v>
       </c>
       <c r="D174" s="5">
-        <v>6.6730136611250268</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.6730137786883192</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1090.7202325999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.878113600000006</v>
+        <v>1.8781134999999267</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0895963052569577</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.0895961927452467</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
         <v>2.4041474000000562</v>
       </c>
       <c r="D176" s="5">
         <v>2.6773224142229379</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1104.0572373</v>
       </c>
       <c r="C177" s="5">
         <v>10.932857300000023</v>
       </c>
       <c r="D177" s="5">
         <v>12.684479160152851</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1104.9050241</v>
+        <v>1104.9050242000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.8477867999999944</v>
+        <v>0.84778690000007373</v>
       </c>
       <c r="D178" s="5">
-        <v>0.92536124876627657</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.92536135837799627</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1109.5589706999999</v>
       </c>
       <c r="C179" s="5">
-        <v>4.6539465999999265</v>
+        <v>4.6539464999998472</v>
       </c>
       <c r="D179" s="5">
-        <v>5.1732484102094078</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>5.1732482959841342</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1117.3787052</v>
       </c>
       <c r="C180" s="5">
         <v>7.8197345000000951</v>
       </c>
       <c r="D180" s="5">
         <v>8.7927655111434753</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1118.0434815000001</v>
+        <v>1118.0434814</v>
       </c>
       <c r="C181" s="5">
-        <v>0.66477630000008503</v>
+        <v>0.6647762000000057</v>
       </c>
       <c r="D181" s="5">
-        <v>0.71627198994224095</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.71627188184295587</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1115.7874557</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.2560258000000886</v>
+        <v>-2.2560257000000092</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3947074476842856</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.3947073429241739</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1125.4908837</v>
       </c>
       <c r="C183" s="5">
         <v>9.7034280000000308</v>
       </c>
       <c r="D183" s="5">
         <v>10.949688007651304</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1128.0582770999999</v>
       </c>
       <c r="C184" s="5">
         <v>2.5673933999999008</v>
       </c>
       <c r="D184" s="5">
         <v>2.7719645442284113</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1130.0887757999999</v>
       </c>
       <c r="C185" s="5">
         <v>2.0304986999999528</v>
       </c>
       <c r="D185" s="5">
         <v>2.1815060992800506</v>
       </c>
       <c r="E185" s="5">
         <v>4.3483364463330787</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1137.6761113</v>
       </c>
       <c r="C186" s="5">
         <v>7.5873355000001084</v>
       </c>
       <c r="D186" s="5">
         <v>8.3609814222891146</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.0882885999999</v>
+        <v>1144.0882885000001</v>
       </c>
       <c r="C187" s="5">
-        <v>6.4121772999999394</v>
+        <v>6.4121772000000874</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9770980012324957</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.9770978890275837</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1147.5724557999999</v>
       </c>
       <c r="C188" s="5">
-        <v>3.4841672000000017</v>
+        <v>3.4841672999998536</v>
       </c>
       <c r="D188" s="5">
-        <v>3.716274505433681</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.7162746142183956</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1161.5961794</v>
       </c>
       <c r="C189" s="5">
         <v>14.023723600000039</v>
       </c>
       <c r="D189" s="5">
         <v>15.691302527767537</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1159.5431421999999</v>
+        <v>1159.5431423</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.0530372000000625</v>
+        <v>-2.0530370999999832</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.1004170733796457</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-2.1004169720642785</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1164.5808360999999</v>
       </c>
       <c r="C191" s="5">
-        <v>5.037693900000022</v>
+        <v>5.0376937999999427</v>
       </c>
       <c r="D191" s="5">
-        <v>5.3398584058727883</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.3398582968575026</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1171.8681806</v>
       </c>
       <c r="C192" s="5">
         <v>7.2873445000000174</v>
       </c>
       <c r="D192" s="5">
         <v>7.7728765713918957</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1176.1253908000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.2572102000001451</v>
       </c>
       <c r="D193" s="5">
         <v>4.4475757638091196</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1188.6108882999999</v>
       </c>
       <c r="C194" s="5">
         <v>12.485497499999838</v>
       </c>
       <c r="D194" s="5">
         <v>13.509691022084125</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1198.1093920999999</v>
       </c>
       <c r="C195" s="5">
         <v>9.4985037999999804</v>
       </c>
       <c r="D195" s="5">
         <v>10.022426833591958</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.5928728999999748</v>
       </c>
       <c r="D196" s="5">
         <v>7.8756062201552846</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1212.7709881000001</v>
       </c>
       <c r="C197" s="5">
         <v>7.0687231000001702</v>
       </c>
       <c r="D197" s="5">
         <v>7.2666381213549069</v>
       </c>
       <c r="E197" s="5">
         <v>7.3164351394843896</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1219.6898385</v>
       </c>
       <c r="C198" s="5">
         <v>6.9188503999998829</v>
       </c>
       <c r="D198" s="5">
         <v>7.0649397410461834</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1226.5129195</v>
       </c>
       <c r="C199" s="5">
         <v>6.8230810000000019</v>
       </c>
       <c r="D199" s="5">
         <v>6.9233750912489622</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1236.2942957</v>
       </c>
       <c r="C200" s="5">
         <v>9.7813762000000679</v>
       </c>
       <c r="D200" s="5">
         <v>10.001056973490673</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1238.2918993000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.9976036000000477</v>
       </c>
       <c r="D201" s="5">
         <v>1.9562837755815909</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1245.0170301999999</v>
       </c>
       <c r="C202" s="5">
         <v>6.72513089999984</v>
       </c>
       <c r="D202" s="5">
         <v>6.7154063458542357</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1251.8523663000001</v>
       </c>
       <c r="C203" s="5">
         <v>6.8353361000001769</v>
       </c>
       <c r="D203" s="5">
         <v>6.790807509775787</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1256.0898193</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
         <v>4.1384171975527018</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1261.0752838000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.9854645000000346</v>
       </c>
       <c r="D205" s="5">
         <v>4.8682013362031151</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1269.0953072</v>
       </c>
       <c r="C206" s="5">
         <v>8.0200233999999</v>
       </c>
       <c r="D206" s="5">
         <v>7.904285052443738</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1266.3038179</v>
       </c>
       <c r="C207" s="5">
         <v>-2.7914892999999665</v>
       </c>
       <c r="D207" s="5">
         <v>-2.6078088325490634</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1277.1895704000001</v>
       </c>
       <c r="C208" s="5">
         <v>10.885752500000081</v>
       </c>
       <c r="D208" s="5">
         <v>10.817759563934693</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1283.9047338</v>
       </c>
       <c r="C209" s="5">
         <v>6.7151633999999376</v>
       </c>
       <c r="D209" s="5">
         <v>6.4950055502552617</v>
       </c>
       <c r="E209" s="5">
         <v>5.8653897890023288</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1283.2980428000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
         <v>-0.56557161028295555</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1292.9049272</v>
       </c>
       <c r="C211" s="5">
         <v>9.606884399999899</v>
       </c>
       <c r="D211" s="5">
         <v>9.3625689838099611</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1300.9881981000001</v>
+        <v>1300.9881981999999</v>
       </c>
       <c r="C212" s="5">
-        <v>8.0832709000001159</v>
+        <v>8.0832709999999679</v>
       </c>
       <c r="D212" s="5">
-        <v>7.7658592874015886</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.7658593868019654</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1302.3576169</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3694187999999485</v>
+        <v>1.3694187000000966</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2704570136981008</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.2704569202889315</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1308.3226686</v>
+        <v>1308.3226686999999</v>
       </c>
       <c r="C214" s="5">
-        <v>5.9650517000000036</v>
+        <v>5.9650517999998556</v>
       </c>
       <c r="D214" s="5">
-        <v>5.6368256852586063</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.6368257821490575</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1316.7415562000001</v>
+        <v>1316.7415563</v>
       </c>
       <c r="C215" s="5">
         <v>8.4188876000000619</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0010828326377403</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>8.0010828320044034</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1319.6152684000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8737121999999999</v>
+        <v>2.873712100000148</v>
       </c>
       <c r="D216" s="5">
-        <v>2.6505964855006336</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.6505963919511322</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1325.0690761000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.4538076999999703</v>
       </c>
       <c r="D217" s="5">
         <v>5.0737525088331736</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1329.1277058000001</v>
+        <v>1329.1277057</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0586296999999831</v>
+        <v>4.0586295999999038</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7381043135008785</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.7381042198410652</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1330.7955095</v>
+        <v>1330.7955093999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.6678036999999222</v>
       </c>
       <c r="D219" s="5">
-        <v>1.5162084893206584</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.5162084894357442</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1334.7797501</v>
+        <v>1334.7797499999999</v>
       </c>
       <c r="C220" s="5">
         <v>3.984240600000021</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6524069028295303</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.6524069031084849</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1340.5465380999999</v>
+        <v>1340.5465380000001</v>
       </c>
       <c r="C221" s="5">
-        <v>5.7667879999999059</v>
+        <v>5.7667880000001333</v>
       </c>
       <c r="D221" s="5">
-        <v>5.3094714327683645</v>
+        <v>5.3094714331757054</v>
       </c>
       <c r="E221" s="5">
-        <v>4.4116827992646934</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.4116827914759682</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1348.7532891999999</v>
       </c>
       <c r="C222" s="5">
-        <v>8.2067511000000195</v>
+        <v>8.2067511999998715</v>
       </c>
       <c r="D222" s="5">
-        <v>7.5988070439934052</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.5988071403112034</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1353.9751394</v>
+        <v>1353.9751395999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.2218502000000626</v>
+        <v>5.2218503999999939</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7461529474175812</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.7461531330863505</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1351.0433135999999</v>
+        <v>1351.0433138000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.9318258000000696</v>
+        <v>-2.9318257999998423</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.5676928946520072</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.567692894277096</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1355.6791479999999</v>
+        <v>1355.6791482000001</v>
       </c>
       <c r="C225" s="5">
         <v>4.6358344000000216</v>
       </c>
       <c r="D225" s="5">
-        <v>4.1961624173683987</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.1961624167353495</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1358.1665252</v>
+        <v>1358.1665253000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4873772000000827</v>
+        <v>2.4873771000000033</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2240946100978709</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2240945194468065</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1356.5175497</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.6489755000000059</v>
+        <v>-1.6489756000000853</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4472528586434108</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.4472529457192462</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1356.6610877999999</v>
+        <v>1356.6610877000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14353809999988698</v>
+        <v>0.14353800000003503</v>
       </c>
       <c r="D228" s="5">
-        <v>0.12705032687398976</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.12705023830921203</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1359.2861375</v>
+        <v>1359.2861373000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.6250497000000905</v>
+        <v>2.6250496000000112</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3467911020030874</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.3467910118244228</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1351.8314644</v>
+        <v>1351.8314642</v>
       </c>
       <c r="C230" s="5">
         <v>-7.4546731000000364</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3861830507286115</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.3861830516400708</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1352.0542863000001</v>
+        <v>1352.054286</v>
       </c>
       <c r="C231" s="5">
-        <v>0.22282190000009905</v>
+        <v>0.22282180000001972</v>
       </c>
       <c r="D231" s="5">
-        <v>0.1979749863807001</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.19797489748050179</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1342.8858948</v>
+        <v>1342.8858944000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.1683915000000979</v>
+        <v>-9.1683915999999499</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8405669341560236</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-7.8405670181846414</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1334.4883414000001</v>
+        <v>1334.4883411999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.3975533999998788</v>
+        <v>-8.3975532000001749</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.2512507651421814</v>
+        <v>-7.2512506004252959</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.45191990936669368</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.45191991686006627</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1315.7105736000001</v>
+        <v>1315.7105736999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-18.777767799999992</v>
+        <v>-18.777767499999982</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.637979871590735</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.637979642927746</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1300.1016566999999</v>
+        <v>1300.1016572000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-15.608916900000168</v>
+        <v>-15.60891649999985</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.343057479034526</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-13.343057158146243</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1287.4826462000001</v>
+        <v>1287.4826468000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.619010499999831</v>
+        <v>-12.619010399999979</v>
       </c>
       <c r="D236" s="5">
-        <v>-11.045306621681462</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-11.045306534747624</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1272.0006631000001</v>
+        <v>1272.0006636000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-15.481983099999979</v>
+        <v>-15.481983200000059</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.512878086767721</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-13.512878162472507</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1267.9515940000001</v>
+        <v>1267.9515942999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.049069099999997</v>
+        <v>-4.0490693000001556</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7537016425952863</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.7537018233222197</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1263.0928808000001</v>
+        <v>1263.0928809</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.8587132000000111</v>
+        <v>-4.8587133999999423</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5026413125430764</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.5026414929544405</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1256.5522131</v>
+        <v>1256.5522122</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.5406677000000855</v>
+        <v>-6.5406686999999692</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.0399963601913136</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-6.0399972570390865</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1249.5999251999999</v>
+        <v>1249.599925</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9522879000001012</v>
+        <v>-6.9522872000000007</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.4410339465956534</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.4410333221519345</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1247.0726577999999</v>
+        <v>1247.0726576</v>
       </c>
       <c r="C242" s="5">
         <v>-2.5272674000000279</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.4001383392601494</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.4001383396400788</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1250.4888063999999</v>
+        <v>1250.4888057999999</v>
       </c>
       <c r="C243" s="5">
-        <v>3.4161486000000423</v>
+        <v>3.4161481999999523</v>
       </c>
       <c r="D243" s="5">
-        <v>3.3371819702587624</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>3.3371815741421784</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1255.7913142</v>
+        <v>1255.7913137</v>
       </c>
       <c r="C244" s="5">
-        <v>5.3025078000000576</v>
+        <v>5.3025079000001369</v>
       </c>
       <c r="D244" s="5">
-        <v>5.2087828048551499</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.2087829079475956</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1257.7961484</v>
+        <v>1257.7961482000001</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0048342000000048</v>
+        <v>2.0048345000000154</v>
       </c>
       <c r="D245" s="5">
-        <v>1.9326763798905855</v>
+        <v>1.9326766724133693</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.7469361567852317</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-5.746936157646509</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1266.0960267</v>
+        <v>1266.0960269</v>
       </c>
       <c r="C246" s="5">
-        <v>8.2998783000000458</v>
+        <v>8.2998786999999083</v>
       </c>
       <c r="D246" s="5">
-        <v>8.2122991440243265</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>8.2122995556302101</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.8115760000001</v>
+        <v>1268.8115760999999</v>
       </c>
       <c r="C247" s="5">
-        <v>2.7155493000000206</v>
+        <v>2.7155491999999413</v>
       </c>
       <c r="D247" s="5">
-        <v>2.604364971445694</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.6043648739894731</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1275.074963</v>
+        <v>1275.0749659999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.2633869999999661</v>
+        <v>6.2633898999999928</v>
       </c>
       <c r="D248" s="5">
-        <v>6.0872106081970134</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.0872135030906938</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1282.9284527</v>
+        <v>1282.9284528999999</v>
       </c>
       <c r="C249" s="5">
-        <v>7.8534896999999546</v>
+        <v>7.8534869000000072</v>
       </c>
       <c r="D249" s="5">
-        <v>7.6466765608595111</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.6466737229795578</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1285.7863285999999</v>
+        <v>1285.7863288999999</v>
       </c>
       <c r="C250" s="5">
-        <v>2.8578758999999536</v>
+        <v>2.8578760000000329</v>
       </c>
       <c r="D250" s="5">
-        <v>2.7061384022439405</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.7061384976706737</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1289.5782862000001</v>
+        <v>1289.5782866</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7919576000001598</v>
+        <v>3.7919577000000118</v>
       </c>
       <c r="D251" s="5">
-        <v>3.5969330104675956</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.5969331060153431</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1296.1820719</v>
+        <v>1296.1820700999999</v>
       </c>
       <c r="C252" s="5">
-        <v>6.6037856999998894</v>
+        <v>6.6037834999999632</v>
       </c>
       <c r="D252" s="5">
-        <v>6.3211290401596898</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.3211268726468317</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1297.8434417999999</v>
+        <v>1297.8434413</v>
       </c>
       <c r="C253" s="5">
-        <v>1.6613698999999542</v>
+        <v>1.661371200000076</v>
       </c>
       <c r="D253" s="5">
-        <v>1.5489787187513704</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.5489799415304484</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1304.3395247000001</v>
+        <v>1304.3395241000001</v>
       </c>
       <c r="C254" s="5">
-        <v>6.4960829000001468</v>
+        <v>6.4960828000000674</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1744874782325043</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.1744873829959968</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1311.1213835000001</v>
+        <v>1311.1213820999999</v>
       </c>
       <c r="C255" s="5">
-        <v>6.7818588000000091</v>
+        <v>6.7818579999998292</v>
       </c>
       <c r="D255" s="5">
-        <v>6.4209055058678688</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.4209047296947652</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1312.2502076999999</v>
+        <v>1312.2502061</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1288241999998263</v>
+        <v>1.1288240000001224</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0380593788327896</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0380591951562934</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1321.7351162</v>
+        <v>1321.7351154999999</v>
       </c>
       <c r="C257" s="5">
-        <v>9.4849085000000741</v>
+        <v>9.4849093999998786</v>
       </c>
       <c r="D257" s="5">
-        <v>9.026818970567696</v>
+        <v>9.0268198728815854</v>
       </c>
       <c r="E257" s="5">
-        <v>5.0834125928382434</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>5.0834125538944619</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1325.864456</v>
+        <v>1325.8644568</v>
       </c>
       <c r="C258" s="5">
-        <v>4.1293398000000252</v>
+        <v>4.1293413000000783</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8141122031961405</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.8141136146363275</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1332.3954592</v>
+        <v>1332.39546</v>
       </c>
       <c r="C259" s="5">
         <v>6.5310031999999865</v>
       </c>
       <c r="D259" s="5">
-        <v>6.0738152676253598</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>6.0738152638605269</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1341.400128</v>
+        <v>1341.4001350000001</v>
       </c>
       <c r="C260" s="5">
-        <v>9.0046687999999904</v>
+        <v>9.0046750000001339</v>
       </c>
       <c r="D260" s="5">
-        <v>8.4182502539092532</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.4182562620227053</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1353.6495276000001</v>
+        <v>1353.6495282000001</v>
       </c>
       <c r="C261" s="5">
-        <v>12.249399600000061</v>
+        <v>12.249393199999986</v>
       </c>
       <c r="D261" s="5">
-        <v>11.525636650408044</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>11.525630259745911</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1351.9569203000001</v>
+        <v>1351.9569208</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.6926072999999633</v>
+        <v>-1.6926074000000426</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4902072250913223</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.4902073118728376</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1357.2779631999999</v>
+        <v>1357.2779638</v>
       </c>
       <c r="C263" s="5">
-        <v>5.3210428999998385</v>
+        <v>5.3210429999999178</v>
       </c>
       <c r="D263" s="5">
-        <v>4.8265607414782252</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.8265608323339926</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1363.1421573</v>
+        <v>1363.1421542999999</v>
       </c>
       <c r="C264" s="5">
-        <v>5.864194100000077</v>
+        <v>5.8641904999999497</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3096612263598741</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.3096578865367894</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1368.3000522</v>
+        <v>1368.3000503000001</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1578948999999739</v>
+        <v>5.1578960000001643</v>
       </c>
       <c r="D265" s="5">
-        <v>4.6362896676449106</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.636290687488942</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1379.8302993</v>
+        <v>1379.8302957000001</v>
       </c>
       <c r="C266" s="5">
-        <v>11.530247099999997</v>
+        <v>11.530245400000013</v>
       </c>
       <c r="D266" s="5">
-        <v>10.594111734341837</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.594110114670464</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1372.3923697</v>
+        <v>1372.3923643000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.4379295999999613</v>
+        <v>-7.437931400000025</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.2801876934815537</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.2801891844344704</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1376.2524401000001</v>
+        <v>1376.252434</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8600704000000405</v>
+        <v>3.86006969999994</v>
       </c>
       <c r="D268" s="5">
-        <v>3.427895152543492</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.4278945349653922</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1385.7822859</v>
+        <v>1385.7822838</v>
       </c>
       <c r="C269" s="5">
-        <v>9.5298457999999755</v>
+        <v>9.5298497999999654</v>
       </c>
       <c r="D269" s="5">
-        <v>8.6332675760826039</v>
+        <v>8.6332713785993054</v>
       </c>
       <c r="E269" s="5">
-        <v>4.8456887401264082</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.8456886367713503</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1393.8778139999999</v>
+        <v>1393.8778189</v>
       </c>
       <c r="C270" s="5">
-        <v>8.0955280999999104</v>
+        <v>8.0955351000000064</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2399000134814262</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.2399064874628882</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1402.68047</v>
+        <v>1402.6804801000001</v>
       </c>
       <c r="C271" s="5">
-        <v>8.80265600000007</v>
+        <v>8.8026612000001023</v>
       </c>
       <c r="D271" s="5">
-        <v>7.8471158629782156</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.8471206321417686</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1410.7332551</v>
+        <v>1410.7332753999999</v>
       </c>
       <c r="C272" s="5">
-        <v>8.0527850999999373</v>
+        <v>8.0527952999998433</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1109438325186014</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.1109530729975834</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1417.4350148999999</v>
+        <v>1417.4350199</v>
       </c>
       <c r="C273" s="5">
-        <v>6.7017597999999907</v>
+        <v>6.7017445000001317</v>
       </c>
       <c r="D273" s="5">
-        <v>5.8519918283878036</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.8519780309867153</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1426.0909011000001</v>
+        <v>1426.0908988000001</v>
       </c>
       <c r="C274" s="5">
-        <v>8.6558862000001682</v>
+        <v>8.6558789000000615</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5792777530947486</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.579271117218922</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1431.3991558</v>
+        <v>1431.3991487999999</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3082546999999067</v>
+        <v>5.3082499999998163</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5592774513803391</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.5592733390393381</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1430.8951652999999</v>
+        <v>1430.8951543000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.50399050000009993</v>
+        <v>-0.50399449999986246</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.4216984337512053</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.42170177620657334</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1444.0773873000001</v>
+        <v>1444.0773799000001</v>
       </c>
       <c r="C277" s="5">
-        <v>13.182222000000138</v>
+        <v>13.182225600000038</v>
       </c>
       <c r="D277" s="5">
-        <v>11.632798981632074</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.632802415166399</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1447.6782353999999</v>
+        <v>1447.6782247000001</v>
       </c>
       <c r="C278" s="5">
-        <v>3.6008480999998937</v>
+        <v>3.6008448000000044</v>
       </c>
       <c r="D278" s="5">
-        <v>3.0336139073182888</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.0336111046811887</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1448.5284339</v>
+        <v>1448.5284211000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.85019850000003316</v>
+        <v>0.85019639999995889</v>
       </c>
       <c r="D279" s="5">
-        <v>0.7070218148223173</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.70702006806839801</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1456.8393053</v>
+        <v>1456.8392942999999</v>
       </c>
       <c r="C280" s="5">
-        <v>8.3108713999999964</v>
+        <v>8.3108731999998327</v>
       </c>
       <c r="D280" s="5">
-        <v>7.1064207407513846</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.1064223935682014</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1459.3451402000001</v>
+        <v>1459.345137</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5058349000000817</v>
+        <v>2.5058427000001302</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0836976666593898</v>
+        <v>2.0837042300225539</v>
       </c>
       <c r="E281" s="5">
-        <v>5.3083990933124436</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.3083990219791932</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1457.7382313000001</v>
+        <v>1457.7382408000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6069089000000076</v>
+        <v>-1.6068961999999374</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3133667869521082</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3133564725686275</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1470.6709375</v>
+        <v>1470.6709622000001</v>
       </c>
       <c r="C283" s="5">
-        <v>12.932706199999984</v>
+        <v>12.932721399999991</v>
       </c>
       <c r="D283" s="5">
-        <v>11.181261068612747</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.18127478141262</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1476.7791597</v>
+        <v>1476.7792583999999</v>
       </c>
       <c r="C284" s="5">
-        <v>6.1082222000000002</v>
+        <v>6.1082961999998133</v>
       </c>
       <c r="D284" s="5">
-        <v>5.099472587435705</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.0995356970560124</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1475.9610634000001</v>
+        <v>1475.9610395</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.81809629999997924</v>
+        <v>-0.81821889999991981</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.66274630614165941</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.66284527874802546</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1480.9479040000001</v>
+        <v>1480.9478973</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9868406000000505</v>
+        <v>4.9868578000000525</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1306473180549919</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.1306618988995236</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1488.8455037000001</v>
+        <v>1488.8454710000001</v>
       </c>
       <c r="C287" s="5">
-        <v>7.8975997000000007</v>
+        <v>7.8975737000000663</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5904332628184514</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.5904109566017555</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1491.6722595000001</v>
+        <v>1491.6722296</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8267558000000008</v>
+        <v>2.8267585999999483</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3022898673908943</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3022922228509879</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1499.4349976000001</v>
+        <v>1499.4349797</v>
       </c>
       <c r="C289" s="5">
-        <v>7.7627380999999787</v>
+        <v>7.7627500999999484</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4267402373301863</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.4267505906786315</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1507.9800557999999</v>
+        <v>1507.9800256999999</v>
       </c>
       <c r="C290" s="5">
-        <v>8.5450581999998576</v>
+        <v>8.5450459999999566</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0570945627591142</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>7.0570842561850977</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1509.2534565999999</v>
+        <v>1509.2534401</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2734007999999903</v>
+        <v>1.2734144000000924</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0180492974968924</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.0180602412906081</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1517.4151744000001</v>
+        <v>1517.4151583</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1617178000001331</v>
+        <v>8.1617181999999957</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6858748884103925</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.6858753011684646</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1520.3837234</v>
+        <v>1520.3837246999999</v>
       </c>
       <c r="C293" s="5">
-        <v>2.968548999999939</v>
+        <v>2.9685663999998724</v>
       </c>
       <c r="D293" s="5">
-        <v>2.3730083578137773</v>
+        <v>2.37302244253359</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1826009158898891</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.1826012334188478</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1521.2800388000001</v>
+        <v>1521.2800577</v>
       </c>
       <c r="C294" s="5">
-        <v>0.89631540000004861</v>
+        <v>0.8963330000001406</v>
       </c>
       <c r="D294" s="5">
-        <v>0.70973716142672671</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.70975114239750781</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1528.729126</v>
+        <v>1528.7291527</v>
       </c>
       <c r="C295" s="5">
-        <v>7.4490871999998944</v>
+        <v>7.449094999999943</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0367672198009759</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.0367736351185197</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1538.9639274000001</v>
+        <v>1538.9641701999999</v>
       </c>
       <c r="C296" s="5">
-        <v>10.234801400000151</v>
+        <v>10.235017499999913</v>
       </c>
       <c r="D296" s="5">
-        <v>8.3365005994374677</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>8.3366829987973077</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1551.4658555000001</v>
+        <v>1551.4658429000001</v>
       </c>
       <c r="C297" s="5">
-        <v>12.501928099999986</v>
+        <v>12.501672700000199</v>
       </c>
       <c r="D297" s="5">
-        <v>10.19588621649763</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.19566685220803</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1560.5717580999999</v>
+        <v>1560.5717881999999</v>
       </c>
       <c r="C298" s="5">
-        <v>9.1059025999998084</v>
+        <v>9.105945299999803</v>
       </c>
       <c r="D298" s="5">
-        <v>7.2749331320352884</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.2749684158233796</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1563.7993706</v>
+        <v>1563.7991182999999</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2276125000000775</v>
+        <v>3.2273301000000174</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5102965964081791</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.5100744047847456</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1568.0291284</v>
+        <v>1568.0291397000001</v>
       </c>
       <c r="C300" s="5">
-        <v>4.2297578000000158</v>
+        <v>4.2300214000001688</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2944778984348444</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.2946868150460329</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1576.2517045</v>
+        <v>1576.2516559999999</v>
       </c>
       <c r="C301" s="5">
-        <v>8.2225760999999693</v>
+        <v>8.2225162999998247</v>
       </c>
       <c r="D301" s="5">
-        <v>6.4773705439498119</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.4773220213329541</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1581.7266388999999</v>
+        <v>1581.7265628</v>
       </c>
       <c r="C302" s="5">
-        <v>5.4749343999999383</v>
+        <v>5.4749068000000989</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2486204518520143</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.2485987563199101</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1589.6026451</v>
+        <v>1589.602619</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8760062000001199</v>
+        <v>7.8760561999999936</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1416352295608601</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.1416755966543279</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1592.3603313000001</v>
+        <v>1592.360314</v>
       </c>
       <c r="C304" s="5">
-        <v>2.7576862000000801</v>
+        <v>2.7576950000000124</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1017717095853872</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.1017785154721524</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1599.9059247</v>
+        <v>1599.9059451999999</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5455933999999161</v>
+        <v>7.5456311999998888</v>
       </c>
       <c r="D305" s="5">
-        <v>5.8369121444364902</v>
+        <v>5.836942216045804</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2304033564741337</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.2304046148409888</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1604.7256639</v>
+        <v>1604.7257253</v>
       </c>
       <c r="C306" s="5">
-        <v>4.8197391999999581</v>
+        <v>4.8197801000001164</v>
       </c>
       <c r="D306" s="5">
-        <v>3.675519106370384</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>3.6755507673082777</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1605.3940943</v>
+        <v>1605.3941728</v>
       </c>
       <c r="C307" s="5">
-        <v>0.66843040000003384</v>
+        <v>0.66844749999995656</v>
       </c>
       <c r="D307" s="5">
-        <v>0.50099320473333542</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.50100603146516764</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1603.8237312000001</v>
+        <v>1603.8241691999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.570363099999895</v>
+        <v>-1.5700036000000637</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1675204697428332</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.1672545708900306</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1607.4159976999999</v>
+        <v>1607.4160159999999</v>
       </c>
       <c r="C309" s="5">
-        <v>3.5922664999998233</v>
+        <v>3.5918467999999848</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7211356507587325</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.7208130503111549</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1609.0027878000001</v>
+        <v>1609.0028537000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5867901000001439</v>
+        <v>1.5868377000001601</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1910548658118358</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1910907752605837</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1610.9612431999999</v>
+        <v>1610.9607311</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9584553999998207</v>
+        <v>1.9578773999999157</v>
       </c>
       <c r="D311" s="5">
-        <v>1.4704409553138786</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.4700040141810922</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1620.9277364</v>
+        <v>1620.9277411</v>
       </c>
       <c r="C312" s="5">
-        <v>9.966493200000059</v>
+        <v>9.967010000000073</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6819070173739901</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.6823215302406433</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1620.8528670999999</v>
+        <v>1620.8527120000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-7.4869300000045769E-2</v>
+        <v>-7.5029099999937898E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.541292045496693E-2</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-5.5531162757616048E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1624.8073015</v>
+        <v>1624.80711</v>
       </c>
       <c r="C314" s="5">
-        <v>3.954434400000082</v>
+        <v>3.9543979999998555</v>
       </c>
       <c r="D314" s="5">
-        <v>2.9672754902205778</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.967248097095565</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1632.1517928999999</v>
+        <v>1632.1517283000001</v>
       </c>
       <c r="C315" s="5">
-        <v>7.3444913999999244</v>
+        <v>7.3446183000000929</v>
       </c>
       <c r="D315" s="5">
-        <v>5.5611743113721079</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.561273471977124</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1632.5675706</v>
+        <v>1632.5675721</v>
       </c>
       <c r="C316" s="5">
-        <v>0.41577770000003511</v>
+        <v>0.41584379999994781</v>
       </c>
       <c r="D316" s="5">
-        <v>0.30611912576554712</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.3061678726866468</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1640.1487001</v>
+        <v>1640.1488093999999</v>
       </c>
       <c r="C317" s="5">
-        <v>7.5811295000000882</v>
+        <v>7.5812372999998843</v>
       </c>
       <c r="D317" s="5">
-        <v>5.7169692895602697</v>
+        <v>5.717052664125033</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5153213560069831</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.5153268741038071</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1639.8596808</v>
+        <v>1639.859876</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.28901930000006359</v>
+        <v>-0.2889333999999053</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.21125354172242261</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.21119080139914148</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1640.561948</v>
+        <v>1640.5621558</v>
       </c>
       <c r="C319" s="5">
-        <v>0.70226720000005116</v>
+        <v>0.70227980000004209</v>
       </c>
       <c r="D319" s="5">
-        <v>0.51511016555314537</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.51511936792061341</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1639.1911772000001</v>
+        <v>1639.1917885</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3707707999999457</v>
+        <v>-1.3703672999999981</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.99806452698629755</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.99777195938332008</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1648.7009786000001</v>
+        <v>1648.7010817</v>
       </c>
       <c r="C321" s="5">
-        <v>9.5098014000000148</v>
+        <v>9.5092932000000019</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1883176070072885</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.1879183608392516</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1645.3397269</v>
+        <v>1645.339817</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.361251700000139</v>
+        <v>-3.3612646999999924</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.4192260353053996</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.4192351376624344</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1641.8872240000001</v>
+        <v>1641.8864123000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4525028999998995</v>
+        <v>-3.4534046999999646</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4891650788517961</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.4898076313761619</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1653.6397669999999</v>
+        <v>1653.6397023</v>
       </c>
       <c r="C324" s="5">
-        <v>11.752542999999832</v>
+        <v>11.753289999999879</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9358962176428136</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.9364913287989225</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1653.9378938</v>
+        <v>1653.9375362000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.29812680000009095</v>
+        <v>0.29783390000011423</v>
       </c>
       <c r="D325" s="5">
-        <v>0.2165569045014637</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.21634394197225237</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1664.8709137999999</v>
+        <v>1664.8705915999999</v>
       </c>
       <c r="C326" s="5">
-        <v>10.933019999999942</v>
+        <v>10.93305539999983</v>
       </c>
       <c r="D326" s="5">
-        <v>8.2271997117658415</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>8.2272291704551535</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1657.3233671</v>
+        <v>1657.3233608999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.5475466999998844</v>
+        <v>-7.5472307000000001</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3064819713213645</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.3062663112499848</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1659.7566884</v>
+        <v>1659.7567931000001</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4333212999999887</v>
+        <v>2.4334322000001976</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7761656870069142</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.7762472982998379</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1659.3569516</v>
+        <v>1659.3570251000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.39973680000002787</v>
+        <v>-0.39976799999999457</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.28862620187203314</v>
+        <v>-0.28864868151999845</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1711286603969917</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.1711263996238896</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1667.8624824999999</v>
+        <v>1667.862486</v>
       </c>
       <c r="C330" s="5">
-        <v>8.5055308999999397</v>
+        <v>8.5054608999998891</v>
       </c>
       <c r="D330" s="5">
-        <v>6.3273638016193567</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.3273099628509799</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1671.2271197</v>
+        <v>1671.2278468</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3646372000000611</v>
+        <v>3.3653607999999622</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4478429474736885</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.4483752321257102</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1681.0358034999999</v>
+        <v>1681.0365956000001</v>
       </c>
       <c r="C332" s="5">
-        <v>9.8086837999999261</v>
+        <v>9.8087488000001031</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2748376872338483</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.2748841947875675</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1676.4974145000001</v>
+        <v>1676.4973924999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.5383889999998246</v>
+        <v>-4.5392031000001225</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1920339206231052</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.1925965514729593</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1681.9134773999999</v>
+        <v>1681.9136378000001</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4160628999998153</v>
+        <v>5.4162453000001278</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9463279316072519</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.946463257542776</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1687.0664153</v>
+        <v>1687.0655922000001</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1529379000000972</v>
+        <v>5.1519544000000224</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7390702930903741</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.7383442184039994</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1684.9401299000001</v>
+        <v>1684.9400449</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1262853999999152</v>
+        <v>-2.1255473000001075</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.5019737956433299</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.5014567487448116</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1685.1110645000001</v>
+        <v>1685.1108678000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.1709346000000096</v>
+        <v>0.17082290000007561</v>
       </c>
       <c r="D337" s="5">
-        <v>0.12180611407190955</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.1217264796376627</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1704.3513224999999</v>
+        <v>1704.3499234000001</v>
       </c>
       <c r="C338" s="5">
-        <v>19.240257999999812</v>
+        <v>19.239055600000029</v>
       </c>
       <c r="D338" s="5">
-        <v>14.595377852092772</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>14.59440951935791</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1701.5820662000001</v>
+        <v>1701.5825440000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.7692562999998245</v>
+        <v>-2.7673793999999816</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.9324483572443429</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.9311518603813083</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1705.0362387</v>
+        <v>1705.0363983</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4541724999999133</v>
+        <v>3.4538542999998754</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4633546304210219</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.4631244663173568</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1707.0724625</v>
+        <v>1707.0732502000001</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0362238000000161</v>
+        <v>2.0368519000001015</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4425394955706494</v>
+        <v>1.4429872575610236</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8755422908851136</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.875585204282638</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1713.1249395</v>
+        <v>1713.1242482</v>
       </c>
       <c r="C342" s="5">
-        <v>6.0524769999999535</v>
+        <v>6.0509979999999359</v>
       </c>
       <c r="D342" s="5">
-        <v>4.3385918482947261</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.3375088634039383</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1723.1499048000001</v>
+        <v>1723.1497280000001</v>
       </c>
       <c r="C343" s="5">
-        <v>10.024965300000076</v>
+        <v>10.025479800000085</v>
       </c>
       <c r="D343" s="5">
-        <v>7.252709884513231</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.2530971904297248</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1732.8494286</v>
+        <v>1732.8505083</v>
       </c>
       <c r="C344" s="5">
-        <v>9.6995237999999517</v>
+        <v>9.7007802999999058</v>
       </c>
       <c r="D344" s="5">
-        <v>6.967834808539175</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.9687663061322347</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1733.0483755</v>
+        <v>1733.0483649</v>
       </c>
       <c r="C345" s="5">
-        <v>0.19894690000000992</v>
+        <v>0.19785660000002281</v>
       </c>
       <c r="D345" s="5">
-        <v>0.13785796031218212</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.13710188950535329</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1739.8000537</v>
+        <v>1739.8003635</v>
       </c>
       <c r="C346" s="5">
-        <v>6.7516782000000148</v>
+        <v>6.751998599999979</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7764915674205488</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.7767231440242863</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1749.9030969999999</v>
+        <v>1749.9025655999999</v>
       </c>
       <c r="C347" s="5">
-        <v>10.103043299999854</v>
+        <v>10.102202099999886</v>
       </c>
       <c r="D347" s="5">
-        <v>7.1953430095585302</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.1947233273853772</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1752.443278</v>
+        <v>1752.4444397</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5401810000000751</v>
+        <v>2.5418741000000864</v>
       </c>
       <c r="D348" s="5">
-        <v>1.7559097485681852</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.7570900142789947</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1758.9513830999999</v>
+        <v>1758.9503136000001</v>
       </c>
       <c r="C349" s="5">
-        <v>6.5081050999999661</v>
+        <v>6.5058739000000969</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5486409065085276</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.5470464234133923</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1762.6330969999999</v>
+        <v>1762.6330361</v>
       </c>
       <c r="C350" s="5">
-        <v>3.681713899999977</v>
+        <v>3.6827224999999544</v>
       </c>
       <c r="D350" s="5">
-        <v>2.5408745714473158</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>2.5415802384258779</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1766.4347264</v>
+        <v>1766.437725</v>
       </c>
       <c r="C351" s="5">
-        <v>3.801629400000138</v>
+        <v>3.8046888999999737</v>
       </c>
       <c r="D351" s="5">
-        <v>2.6190712756472667</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.6212042468215291</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1770.1007460999999</v>
+        <v>1770.1031829999999</v>
       </c>
       <c r="C352" s="5">
-        <v>3.6660196999998789</v>
+        <v>3.6654579999999441</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5190786115804054</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.5186839034399</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1778.1388864999999</v>
+        <v>1778.1414596</v>
       </c>
       <c r="C353" s="5">
-        <v>8.0381403999999748</v>
+        <v>8.0382766000000174</v>
       </c>
       <c r="D353" s="5">
-        <v>5.5874582013462071</v>
+        <v>5.587547367983503</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1630584267010828</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1631610940932706</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1777.4962452</v>
+        <v>1777.4837755999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.64264129999992292</v>
+        <v>-0.65768400000001748</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.43283373703689731</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.44294410133927098</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1784.6253032</v>
+        <v>1784.6201464000001</v>
       </c>
       <c r="C355" s="5">
-        <v>7.1290579999999864</v>
+        <v>7.1363708000001225</v>
       </c>
       <c r="D355" s="5">
-        <v>4.9204758980834207</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.925670485706557</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1786.6014078000001</v>
+        <v>1786.5981953</v>
       </c>
       <c r="C356" s="5">
-        <v>1.9761046000000988</v>
+        <v>1.9780488999999761</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3368748052174917</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3382020829306285</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1796.6024149</v>
+        <v>1796.6017618000001</v>
       </c>
       <c r="C357" s="5">
-        <v>10.001007099999924</v>
+        <v>10.003566500000034</v>
       </c>
       <c r="D357" s="5">
-        <v>6.9280598385771164</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.9299006279587738</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1800.6983734</v>
+        <v>1800.7037969999999</v>
       </c>
       <c r="C358" s="5">
-        <v>4.0959585000000516</v>
+        <v>4.1020351999998184</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7703694933483014</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.7745323418869816</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1805.8329045999999</v>
+        <v>1805.8426211000001</v>
       </c>
       <c r="C359" s="5">
-        <v>5.1345311999998557</v>
+        <v>5.1388241000001926</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4758681543729963</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.4788093948908472</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1810.6401656</v>
+        <v>1810.6493055999999</v>
       </c>
       <c r="C360" s="5">
-        <v>4.8072610000001532</v>
+        <v>4.8066844999998466</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2416782612583628</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.2412661053766723</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1815.1331107000001</v>
+        <v>1815.1336713999999</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4929451000000427</v>
+        <v>4.4843657999999778</v>
       </c>
       <c r="D361" s="5">
-        <v>3.018671889299851</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.0128135619450269</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1818.5953331999999</v>
+        <v>1818.59617</v>
       </c>
       <c r="C362" s="5">
-        <v>3.4622224999998252</v>
+        <v>3.4624986000001172</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3130706659927336</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3132563426860431</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1817.7778092000001</v>
+        <v>1817.7821464000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.81752399999982117</v>
+        <v>-0.81402359999992768</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.538111404192676</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.53581279100171075</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1823.7205306999999</v>
+        <v>1823.724952</v>
       </c>
       <c r="C364" s="5">
-        <v>5.9427214999998341</v>
+        <v>5.9428055999999287</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9943819151963877</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.994429760334639</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1828.148621</v>
+        <v>1828.1503425000001</v>
       </c>
       <c r="C365" s="5">
-        <v>4.4280903000001217</v>
+        <v>4.4253905000000486</v>
       </c>
       <c r="D365" s="5">
-        <v>2.9528902892399289</v>
+        <v>2.951058570706433</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8124762851588603</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.8124243225986056</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1834.5168541999999</v>
+        <v>1834.4852542000001</v>
       </c>
       <c r="C366" s="5">
-        <v>6.3682331999998496</v>
+        <v>6.3349117000000206</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2611432401178817</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.2384163027617161</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1843.3011148999999</v>
+        <v>1843.2778201000001</v>
       </c>
       <c r="C367" s="5">
-        <v>8.7842607000000044</v>
+        <v>8.7925658999999996</v>
       </c>
       <c r="D367" s="5">
-        <v>5.8997551800498593</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>5.9055854622408033</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1835.6921854</v>
+        <v>1835.6735424000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.6089294999999311</v>
+        <v>-7.6042777000000115</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8425314291431381</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.8396975243614531</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1692.8685170000001</v>
+        <v>1692.8671581000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-142.82366839999986</v>
+        <v>-142.80638429999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.166159355022273</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-62.161912719221135</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1704.0888425000001</v>
+        <v>1704.1099888000001</v>
       </c>
       <c r="C370" s="5">
-        <v>11.220325499999944</v>
+        <v>11.242830700000013</v>
       </c>
       <c r="D370" s="5">
-        <v>8.2500374778350363</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>8.2672009688150361</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1716.9944865</v>
+        <v>1717.0303630999999</v>
       </c>
       <c r="C371" s="5">
-        <v>12.905643999999938</v>
+        <v>12.920374299999821</v>
       </c>
       <c r="D371" s="5">
-        <v>9.4762750353441394</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>9.4874234038703662</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1733.1255693000001</v>
+        <v>1733.1531161</v>
       </c>
       <c r="C372" s="5">
-        <v>16.131082800000058</v>
+        <v>16.122753000000102</v>
       </c>
       <c r="D372" s="5">
-        <v>11.875128700537552</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>11.868415564076184</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1746.2205398999999</v>
+        <v>1746.2220144999999</v>
       </c>
       <c r="C373" s="5">
-        <v>13.094970599999897</v>
+        <v>13.068898399999853</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4532729341747057</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.4335078368411818</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1753.4419663000001</v>
+        <v>1753.4374551000001</v>
       </c>
       <c r="C374" s="5">
-        <v>7.2214264000001549</v>
+        <v>7.2154406000001927</v>
       </c>
       <c r="D374" s="5">
-        <v>5.0769967800925908</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.0726880092756943</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1774.2253931</v>
+        <v>1774.2262390999999</v>
       </c>
       <c r="C375" s="5">
-        <v>20.783426799999916</v>
+        <v>20.78878399999985</v>
       </c>
       <c r="D375" s="5">
-        <v>15.188395484411199</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.192610903020398</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1788.9254801</v>
+        <v>1788.9387028000001</v>
       </c>
       <c r="C376" s="5">
-        <v>14.70008699999994</v>
+        <v>14.712463700000171</v>
       </c>
       <c r="D376" s="5">
-        <v>10.408245969499719</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.417407449806593</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1812.8525049</v>
+        <v>1812.8528911999999</v>
       </c>
       <c r="C377" s="5">
-        <v>23.927024800000027</v>
+        <v>23.91418839999983</v>
       </c>
       <c r="D377" s="5">
-        <v>17.285048957001294</v>
+        <v>17.274946500194901</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.83669981336819133</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.8367720610483742</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1822.7562373000001</v>
+        <v>1822.6927317</v>
       </c>
       <c r="C378" s="5">
-        <v>9.9037324000000808</v>
+        <v>9.8398405000000366</v>
       </c>
       <c r="D378" s="5">
-        <v>6.7562879399641673</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.711390410403717</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1820.4930522</v>
+        <v>1820.4446364</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.2631851000001006</v>
+        <v>-2.2480952999999317</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4798207162836197</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.4700717086579829</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1850.9910267</v>
+        <v>1850.9449485</v>
       </c>
       <c r="C380" s="5">
-        <v>30.497974500000055</v>
+        <v>30.500312099999974</v>
       </c>
       <c r="D380" s="5">
-        <v>22.062834468611193</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>22.065326226897319</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1863.9569609</v>
+        <v>1863.9225603</v>
       </c>
       <c r="C381" s="5">
-        <v>12.965934199999992</v>
+        <v>12.977611799999977</v>
       </c>
       <c r="D381" s="5">
-        <v>8.7373643124212919</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.7457655843880211</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1881.1801103</v>
+        <v>1881.1586875999999</v>
       </c>
       <c r="C382" s="5">
-        <v>17.223149400000011</v>
+        <v>17.236127299999907</v>
       </c>
       <c r="D382" s="5">
-        <v>11.66934719759174</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.678818791582014</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1888.1003823000001</v>
+        <v>1888.3926269999999</v>
       </c>
       <c r="C383" s="5">
-        <v>6.9202720000000681</v>
+        <v>7.2339394000000539</v>
       </c>
       <c r="D383" s="5">
-        <v>4.5048442671668409</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.7134244190481622</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1907.4304173</v>
+        <v>1907.4447138999999</v>
       </c>
       <c r="C384" s="5">
-        <v>19.330034999999953</v>
+        <v>19.052086899999949</v>
       </c>
       <c r="D384" s="5">
-        <v>13.001311806626937</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.801780642234784</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1915.6575468999999</v>
+        <v>1915.6006402</v>
       </c>
       <c r="C385" s="5">
-        <v>8.2271295999998983</v>
+        <v>8.1559263000001465</v>
       </c>
       <c r="D385" s="5">
-        <v>5.3004074222526176</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.253409638235107</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1941.2611179</v>
+        <v>1941.2246189</v>
       </c>
       <c r="C386" s="5">
-        <v>25.603571000000102</v>
+        <v>25.623978699999952</v>
       </c>
       <c r="D386" s="5">
-        <v>17.271633188653656</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>17.286979882366758</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1978.3757562000001</v>
+        <v>1978.3732649000001</v>
       </c>
       <c r="C387" s="5">
-        <v>37.114638300000024</v>
+        <v>37.148646000000099</v>
       </c>
       <c r="D387" s="5">
-        <v>25.515657159379469</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>25.542082401199618</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1988.2261541</v>
+        <v>1988.2468253</v>
       </c>
       <c r="C388" s="5">
-        <v>9.8503978999999617</v>
+        <v>9.8735603999998602</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1412047172256345</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>6.1560519601397523</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2001.0263485999999</v>
+        <v>2001.0351467</v>
       </c>
       <c r="C389" s="5">
-        <v>12.800194499999861</v>
+        <v>12.788321400000086</v>
       </c>
       <c r="D389" s="5">
-        <v>8.0051086475779965</v>
+        <v>7.9973326022938496</v>
       </c>
       <c r="E389" s="5">
-        <v>10.379986413201326</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>10.380448210303195</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2004.8759783999999</v>
+        <v>2004.8076831999999</v>
       </c>
       <c r="C390" s="5">
-        <v>3.8496298000000024</v>
+        <v>3.7725364999998874</v>
       </c>
       <c r="D390" s="5">
-        <v>2.3331778405703218</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.2859575783811703</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2028.814075</v>
+        <v>2028.7551269000001</v>
       </c>
       <c r="C391" s="5">
-        <v>23.938096600000108</v>
+        <v>23.947443700000122</v>
       </c>
       <c r="D391" s="5">
-        <v>15.307310310236577</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.314241772898839</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2039.6943389</v>
+        <v>2039.4979241999999</v>
       </c>
       <c r="C392" s="5">
-        <v>10.880263900000045</v>
+        <v>10.742797299999893</v>
       </c>
       <c r="D392" s="5">
-        <v>6.6286956056303303</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.5426874653334632</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2058.8192648999998</v>
+        <v>2058.7835491999999</v>
       </c>
       <c r="C393" s="5">
-        <v>19.124925999999732</v>
+        <v>19.285624999999982</v>
       </c>
       <c r="D393" s="5">
-        <v>11.850413636027458</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.956434918833093</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2065.9575227999999</v>
+        <v>2065.9178625999998</v>
       </c>
       <c r="C394" s="5">
-        <v>7.1382579000000987</v>
+        <v>7.1343133999998827</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2408573201226929</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.2385439760023624</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2066.5274046999998</v>
+        <v>2067.133546</v>
       </c>
       <c r="C395" s="5">
-        <v>0.56988189999992755</v>
+        <v>1.2156834000002164</v>
       </c>
       <c r="D395" s="5">
-        <v>0.33151540482487807</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.70842640519208633</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2089.1684850000001</v>
+        <v>2089.1759173</v>
       </c>
       <c r="C396" s="5">
-        <v>22.64108030000034</v>
+        <v>22.042371300000013</v>
       </c>
       <c r="D396" s="5">
-        <v>13.969216752912583</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.573683786109214</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2094.1427156999998</v>
+        <v>2094.0186899</v>
       </c>
       <c r="C397" s="5">
-        <v>4.9742306999996799</v>
+        <v>4.8427725999999893</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8948681690913025</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.8173750767316097</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2102.8766765</v>
+        <v>2102.7699133000001</v>
       </c>
       <c r="C398" s="5">
-        <v>8.7339608000002045</v>
+        <v>8.7512234000000717</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1212082889410926</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.131875042902112</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2101.4749559000002</v>
+        <v>2101.3049700000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.4017205999998623</v>
+        <v>-1.464943299999959</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.79696147515772031</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.83281185210493103</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2099.1027810999999</v>
+        <v>2099.3364940000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.3721748000002663</v>
+        <v>-1.9684760000000097</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.3461987580550727</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.1183709509002049</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2100.2611249000001</v>
+        <v>2100.2989796000002</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1583438000002388</v>
+        <v>0.96248560000003636</v>
       </c>
       <c r="D401" s="5">
-        <v>0.66420715835682209</v>
+        <v>0.55155501478874047</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9591938841499594</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.9606241581363841</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2112.2672603000001</v>
+        <v>2112.1729716</v>
       </c>
       <c r="C402" s="5">
-        <v>12.006135399999948</v>
+        <v>11.873991999999816</v>
       </c>
       <c r="D402" s="5">
-        <v>7.0796358802850401</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>6.9991466344776265</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2110.7120461</v>
+        <v>2110.6357521999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.5552142000001368</v>
+        <v>-1.53721940000014</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.87996350580406002</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.86986117253571305</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2113.5923802000002</v>
+        <v>2113.2306757000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.8803341000002547</v>
+        <v>2.5949235000002773</v>
       </c>
       <c r="D404" s="5">
-        <v>1.6498987281493793</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.4853585780618239</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2113.4234283000001</v>
+        <v>2113.3724708999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.16895190000013827</v>
+        <v>0.1417951999997058</v>
       </c>
       <c r="D405" s="5">
-        <v>-9.5880913710244542E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>8.0548257359724929E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2110.2246246999998</v>
+        <v>2110.1569998999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-3.1988036000002467</v>
+        <v>-3.2154709999999795</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.8012341487643746</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-1.8105843939537403</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2110.3294623000002</v>
+        <v>2111.2412220000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10483760000033726</v>
+        <v>1.084222100000261</v>
       </c>
       <c r="D407" s="5">
-        <v>5.9633225652633293E-2</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.61831872599971138</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2106.7824033000002</v>
+        <v>2106.7893542000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.5470589999999902</v>
+        <v>-4.4518677999999454</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9984281093119338</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.5012384659994003</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2101.1070571</v>
+        <v>2100.9331367999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.6753462000001491</v>
+        <v>-5.8562174000003324</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.185147119007059</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.2850993494494607</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2104.2330935</v>
+        <v>2104.0496779</v>
       </c>
       <c r="C410" s="5">
-        <v>3.1260363999999754</v>
+        <v>3.1165411000001768</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8000475293898255</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.7946849937828135</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2100.2198870000002</v>
+        <v>2099.8557199000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.0132064999997965</v>
+        <v>-4.1939579999998386</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.2647923889344335</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.3658853678021008</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2101.3574079</v>
+        <v>2101.8917789000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.1375208999997994</v>
+        <v>2.0360590000000229</v>
       </c>
       <c r="D412" s="5">
-        <v>0.65188351222813523</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.1697673821272403</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2101.2524254</v>
+        <v>2101.2013873000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.10498250000000553</v>
+        <v>-0.69039160000011179</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.9934777974945952E-2</v>
+        <v>-0.39344313576147316</v>
       </c>
       <c r="E413" s="5">
-        <v>4.7198916755974984E-2</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2965678161288601E-2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2104.0725729000001</v>
+        <v>2103.9861741999998</v>
       </c>
       <c r="C414" s="5">
-        <v>2.8201475000000755</v>
+        <v>2.7847868999997445</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6224942939119469</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.6020412302341747</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2104.8053881000001</v>
+        <v>2104.7311678000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.73281520000000455</v>
+        <v>0.74499360000027082</v>
       </c>
       <c r="D415" s="5">
-        <v>0.41874254383338361</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.42573255331805893</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2108.7853215</v>
+        <v>2108.2518304</v>
       </c>
       <c r="C416" s="5">
-        <v>3.9799333999999362</v>
+        <v>3.5206625999999233</v>
       </c>
       <c r="D416" s="5">
-        <v>2.2928026003179225</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.0258554042332788</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2102.2295076999999</v>
+        <v>2102.2047492000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.5558138000001236</v>
+        <v>-6.0470811999998659</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.6674418850229595</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.3881669979183404</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2106.0341379000001</v>
+        <v>2106.0078988</v>
       </c>
       <c r="C418" s="5">
-        <v>3.804630200000247</v>
+        <v>3.8031495999998697</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1935172978366113</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.1926812441467769</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2109.9709334999998</v>
+        <v>2110.9986567000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.9367955999996411</v>
+        <v>4.9907579000000624</v>
       </c>
       <c r="D419" s="5">
-        <v>2.2663584208343579</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.8810847749338064</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2096.8517265</v>
+        <v>2096.8962711999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-13.119206999999733</v>
+        <v>-14.10238550000031</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.2113219898236602</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-7.7284352363974129</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2111.1209063000001</v>
+        <v>2110.9511858999999</v>
       </c>
       <c r="C421" s="5">
-        <v>14.269179800000074</v>
+        <v>14.054914700000154</v>
       </c>
       <c r="D421" s="5">
-        <v>8.478737058994156</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.3465082160971917</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2114.3867194999998</v>
+        <v>2114.1331971999998</v>
       </c>
       <c r="C422" s="5">
-        <v>3.265813199999684</v>
+        <v>3.1820112999998855</v>
       </c>
       <c r="D422" s="5">
-        <v>1.8722243922840498</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.8239313861624806</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2115.7526544000002</v>
+        <v>2115.1730450999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.3659349000004113</v>
+        <v>1.0398479000000407</v>
       </c>
       <c r="D423" s="5">
-        <v>0.77798370544293061</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.59182582445060916</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2116.6587051000001</v>
+        <v>2117.5701798</v>
       </c>
       <c r="C424" s="5">
-        <v>0.90605069999992338</v>
+        <v>2.3971347000001515</v>
       </c>
       <c r="D424" s="5">
-        <v>0.51510054646688452</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.3684741596572403</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2118.9317129999999</v>
+        <v>2118.7044492999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.2730078999998113</v>
+        <v>1.1342694999998457</v>
       </c>
       <c r="D425" s="5">
-        <v>1.2962775997064746</v>
+        <v>0.64467309200222367</v>
       </c>
       <c r="E425" s="5">
-        <v>0.84136905144247542</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.83300259107914609</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2116.5677049000001</v>
+        <v>2116.4684216999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.3640080999998645</v>
+        <v>-2.236027599999943</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.3306078889923301</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.2591245508199456</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2113.9912521000001</v>
+        <v>2113.9111751999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.57645279999997</v>
+        <v>-2.5572465000000193</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4509943571855088</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.4403167355340307</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2113.0370501000002</v>
+        <v>2112.4297643</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.95420199999989563</v>
+        <v>-1.4814108999999007</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.54030688848383246</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.8377159951625246</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2122.5991515000001</v>
+        <v>2122.5646455000001</v>
       </c>
       <c r="C429" s="5">
-        <v>9.5621013999998468</v>
+        <v>10.134881200000109</v>
       </c>
       <c r="D429" s="5">
-        <v>5.5675616903571035</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.9116603216037289</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2125.7077985000001</v>
+        <v>2125.6725541000001</v>
       </c>
       <c r="C430" s="5">
-        <v>3.108647000000019</v>
+        <v>3.1079085999999734</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7716825115818624</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.7712873145172559</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2122.1353361000001</v>
+        <v>2123.3292203000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.5724623999999494</v>
+        <v>-2.3433337999999821</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9981817076652919</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.3148842632377478</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2122.1354288000002</v>
+        <v>2122.1999947999998</v>
       </c>
       <c r="C432" s="5">
-        <v>9.2700000095646828E-5</v>
+        <v>-1.1292255000003024</v>
       </c>
       <c r="D432" s="5">
-        <v>5.2418912743767976E-5</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.63631867450245627</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2125.9638024000001</v>
+        <v>2125.7891754000002</v>
       </c>
       <c r="C433" s="5">
-        <v>3.8283735999998498</v>
+        <v>3.5891806000004181</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1864326462993189</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.0484906662499691</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2123.3524063</v>
+        <v>2123.0571847000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.6113961000000927</v>
+        <v>-2.7319907000000967</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.4640847316762517</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.5313441549786422</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2118.3130178000001</v>
+        <v>2127.8960278999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.0393884999998591</v>
+        <v>4.838843199999701</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.8110976258914344</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.7695705316972852</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2123.8745186000001</v>
+        <v>2127.5556179999999</v>
       </c>
       <c r="C436" s="5">
-        <v>5.5615007999999762</v>
+        <v>-0.34040989999994054</v>
       </c>
       <c r="D436" s="5">
-        <v>3.1964201597284081</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.19180103249102354</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2126.8021773999999</v>
+        <v>2134.7591115999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.9276587999997901</v>
+        <v>7.2034936000000016</v>
       </c>
       <c r="D437" s="5">
-        <v>1.666740900375463</v>
+        <v>4.1394897169302114</v>
       </c>
       <c r="E437" s="5">
-        <v>0.371435490427241</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.757758464391034</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2134.9446038999999</v>
+        <v>2143.7398076999998</v>
       </c>
       <c r="C438" s="5">
-        <v>8.142426500000056</v>
+        <v>8.9806960999999319</v>
       </c>
       <c r="D438" s="5">
-        <v>4.6921632006405201</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.1667274868388846</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2144.5827236999999</v>
+        <v>2153.6562895000002</v>
       </c>
       <c r="C439" s="5">
-        <v>9.6381197999999131</v>
+        <v>9.9164818000003834</v>
       </c>
       <c r="D439" s="5">
-        <v>5.5539058423716536</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>5.6943698771519058</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2156.1049330999999</v>
+        <v>2165.2272484999999</v>
       </c>
       <c r="C440" s="5">
-        <v>11.522209400000065</v>
+        <v>11.570958999999675</v>
       </c>
       <c r="D440" s="5">
-        <v>6.64121432652931</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>6.6412143333624662</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2169.2626721000001</v>
+        <v>2180.7026577000001</v>
       </c>
       <c r="C441" s="5">
-        <v>13.15773900000022</v>
+        <v>15.475409200000286</v>
       </c>
       <c r="D441" s="5">
-        <v>7.5739210428545478</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>8.9220052142550355</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>2174.7121956000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-5.9904621000000589</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-3.2470879554063248</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">