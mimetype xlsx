--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{36AAEDC4-B9D6-4304-8F3D-86D5A6644F05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5A79310B-5305-44C8-A62A-84FAEEBAA4AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{20E5B58F-33FD-4064-99AA-69CCAB40BFA9}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{C5062E65-80B3-4871-8B69-E820703D1B92}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF01BE3A-FD83-4FBC-A305-A92B78AC216A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CC7BEFF-7F6A-4BEA-80A6-9CDE39D2E27D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>616.3586444</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>620.26341399</v>
       </c>
       <c r="C7" s="5">
         <v>3.9047695900000008</v>
       </c>
       <c r="D7" s="5">
         <v>7.8728335726392373</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>627.16166482999995</v>
       </c>
       <c r="C8" s="5">
         <v>6.898250839999946</v>
       </c>
       <c r="D8" s="5">
         <v>14.193154172515721</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>635.92286147000004</v>
       </c>
       <c r="C9" s="5">
         <v>8.7611966400000938</v>
       </c>
       <c r="D9" s="5">
         <v>18.113409613512065</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>642.76224745000002</v>
       </c>
       <c r="C10" s="5">
         <v>6.8393859799999746</v>
       </c>
       <c r="D10" s="5">
         <v>13.697540255867114</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>656.65952863999996</v>
       </c>
       <c r="C11" s="5">
         <v>13.897281189999944</v>
       </c>
       <c r="D11" s="5">
         <v>29.264324125067589</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>654.18437989999995</v>
       </c>
       <c r="C12" s="5">
         <v>-2.4751487400000087</v>
       </c>
       <c r="D12" s="5">
         <v>-4.4305613898767859</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>659.21683458999996</v>
       </c>
       <c r="C13" s="5">
         <v>5.0324546900000087</v>
       </c>
       <c r="D13" s="5">
         <v>9.6320240444426766</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>663.94780460000004</v>
       </c>
       <c r="C14" s="5">
         <v>4.7309700100000782</v>
       </c>
       <c r="D14" s="5">
         <v>8.9601760490691795</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>666.78781601000003</v>
       </c>
       <c r="C15" s="5">
         <v>2.8400114099999882</v>
       </c>
       <c r="D15" s="5">
         <v>5.2554507962095265</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>670.38524972000005</v>
       </c>
       <c r="C16" s="5">
         <v>3.5974337100000184</v>
       </c>
       <c r="D16" s="5">
         <v>6.6698132656818565</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>672.15864997000006</v>
       </c>
       <c r="C17" s="5">
         <v>1.7734002500000088</v>
       </c>
       <c r="D17" s="5">
         <v>3.2210094694872682</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>658.69591815000001</v>
       </c>
       <c r="C18" s="5">
         <v>-13.462731820000045</v>
       </c>
       <c r="D18" s="5">
         <v>-21.556283175644541</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>662.60435118999999</v>
       </c>
       <c r="C19" s="5">
         <v>3.9084330399999772</v>
       </c>
       <c r="D19" s="5">
         <v>7.3573382998947334</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>664.78924674999996</v>
       </c>
       <c r="C20" s="5">
         <v>2.1848955599999726</v>
       </c>
       <c r="D20" s="5">
         <v>4.0294804339757073</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>660.08990316999996</v>
       </c>
       <c r="C21" s="5">
         <v>-4.6993435800000043</v>
       </c>
       <c r="D21" s="5">
         <v>-8.1605559523325049</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>664.31777768999996</v>
       </c>
       <c r="C22" s="5">
         <v>4.2278745200000003</v>
       </c>
       <c r="D22" s="5">
         <v>7.9626208731767401</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>664.26393042999996</v>
       </c>
       <c r="C23" s="5">
         <v>-5.3847259999997732E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-9.7224423511665936E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>661.45452108999996</v>
       </c>
       <c r="C24" s="5">
         <v>-2.809409340000002</v>
       </c>
       <c r="D24" s="5">
         <v>-4.9588198444888487</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>663.57713267999998</v>
       </c>
       <c r="C25" s="5">
         <v>2.1226115900000195</v>
       </c>
       <c r="D25" s="5">
-        <v>3.9195045432685038</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9195045432684816</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>662.56893345000003</v>
       </c>
       <c r="C26" s="5">
         <v>-1.0081992299999456</v>
       </c>
       <c r="D26" s="5">
         <v>-1.8080494051322171</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>663.07284396</v>
       </c>
       <c r="C27" s="5">
         <v>0.50391050999996878</v>
       </c>
       <c r="D27" s="5">
         <v>0.91647588267662616</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>665.25029581000001</v>
       </c>
       <c r="C28" s="5">
         <v>2.1774518500000113</v>
       </c>
       <c r="D28" s="5">
         <v>4.0126147727584049</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>664.28399052999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.96630528000002869</v>
       </c>
       <c r="D29" s="5">
         <v>-1.7291946875829689</v>
       </c>
       <c r="E29" s="5">
         <v>-1.1715477350996761</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>665.55736506999995</v>
       </c>
       <c r="C30" s="5">
         <v>1.2733745399999634</v>
       </c>
       <c r="D30" s="5">
         <v>2.3247031577422694</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>666.65585723000004</v>
       </c>
       <c r="C31" s="5">
         <v>1.0984921600000916</v>
       </c>
       <c r="D31" s="5">
         <v>1.9986598188773907</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>667.81331684999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.1574596199999405</v>
       </c>
       <c r="D32" s="5">
         <v>2.1034720708079213</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>668.37859917000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.56528232000005119</v>
       </c>
       <c r="D33" s="5">
         <v>1.0205034090542187</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>670.07570011999996</v>
       </c>
       <c r="C34" s="5">
         <v>1.6971009499999354</v>
       </c>
       <c r="D34" s="5">
         <v>3.0898710789341699</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>670.31846703999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.24276692000000821</v>
       </c>
       <c r="D35" s="5">
         <v>0.43562466354609697</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>672.33309113999996</v>
       </c>
       <c r="C36" s="5">
         <v>2.0146240999999918</v>
       </c>
       <c r="D36" s="5">
         <v>3.66678592866585</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>672.37316199999998</v>
       </c>
       <c r="C37" s="5">
         <v>4.0070860000014363E-2</v>
       </c>
       <c r="D37" s="5">
         <v>7.1543105587856815E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>673.06986060999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.69669860999999855</v>
       </c>
       <c r="D38" s="5">
         <v>1.2505249191812284</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>681.03043967999997</v>
       </c>
       <c r="C39" s="5">
         <v>7.9605790699999943</v>
       </c>
       <c r="D39" s="5">
         <v>15.153345758307356</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>679.24869529</v>
       </c>
       <c r="C40" s="5">
         <v>-1.7817443899999716</v>
       </c>
       <c r="D40" s="5">
         <v>-3.0947136510261486</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>684.32166560999997</v>
       </c>
       <c r="C41" s="5">
         <v>5.0729703199999676</v>
       </c>
       <c r="D41" s="5">
         <v>9.339661467902749</v>
       </c>
       <c r="E41" s="5">
         <v>3.0164320329341132</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>687.07464278999998</v>
       </c>
       <c r="C42" s="5">
         <v>2.7529771800000162</v>
       </c>
       <c r="D42" s="5">
         <v>4.9357737834090587</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>689.81757204999997</v>
       </c>
       <c r="C43" s="5">
         <v>2.7429292599999826</v>
       </c>
       <c r="D43" s="5">
         <v>4.8972225118110391</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>691.26906430999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.4514922600000091</v>
       </c>
       <c r="D44" s="5">
         <v>2.5544295371588754</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>698.44674941999995</v>
       </c>
       <c r="C45" s="5">
         <v>7.1776851099999703</v>
       </c>
       <c r="D45" s="5">
         <v>13.196798652086494</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>702.56876291000003</v>
       </c>
       <c r="C46" s="5">
         <v>4.1220134900000858</v>
       </c>
       <c r="D46" s="5">
         <v>7.316483517387895</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>705.61912687999995</v>
       </c>
       <c r="C47" s="5">
         <v>3.0503639699999212</v>
       </c>
       <c r="D47" s="5">
         <v>5.3363085452200254</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>710.88929986000005</v>
       </c>
       <c r="C48" s="5">
         <v>5.2701729800000976</v>
       </c>
       <c r="D48" s="5">
         <v>9.3401321841035454</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>713.81838313000003</v>
       </c>
       <c r="C49" s="5">
         <v>2.9290832699999783</v>
       </c>
       <c r="D49" s="5">
         <v>5.0579713644548496</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>719.71056802999999</v>
       </c>
       <c r="C50" s="5">
         <v>5.8921848999999611</v>
       </c>
       <c r="D50" s="5">
         <v>10.367655865287496</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>721.86109198999998</v>
       </c>
       <c r="C51" s="5">
         <v>2.1505239599999868</v>
       </c>
       <c r="D51" s="5">
         <v>3.6451662071786295</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>722.56593023000005</v>
       </c>
       <c r="C52" s="5">
         <v>0.70483824000007189</v>
       </c>
       <c r="D52" s="5">
         <v>1.1780146411738857</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>725.16929687000004</v>
       </c>
       <c r="C53" s="5">
         <v>2.6033666399999902</v>
       </c>
       <c r="D53" s="5">
         <v>4.4102496520815437</v>
       </c>
       <c r="E53" s="5">
         <v>5.9690688330887198</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>733.97944866</v>
       </c>
       <c r="C54" s="5">
         <v>8.8101517899999635</v>
       </c>
       <c r="D54" s="5">
         <v>15.593629804409105</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>734.06352526000001</v>
       </c>
       <c r="C55" s="5">
         <v>8.4076600000003054E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.13754541537791543</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>740.19045184000004</v>
       </c>
       <c r="C56" s="5">
         <v>6.1269265800000312</v>
       </c>
       <c r="D56" s="5">
         <v>10.488735289470208</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>754.49973510999996</v>
       </c>
       <c r="C57" s="5">
         <v>14.309283269999924</v>
       </c>
       <c r="D57" s="5">
         <v>25.830915628080774</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>749.31666428000005</v>
       </c>
       <c r="C58" s="5">
         <v>-5.183070829999906</v>
       </c>
       <c r="D58" s="5">
         <v>-7.9390200061026706</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>754.50954372000001</v>
       </c>
       <c r="C59" s="5">
         <v>5.192879439999956</v>
       </c>
       <c r="D59" s="5">
         <v>8.6406002874740864</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>765.97714157999997</v>
       </c>
       <c r="C60" s="5">
         <v>11.467597859999955</v>
       </c>
       <c r="D60" s="5">
         <v>19.843053093341489</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>771.43374070000004</v>
       </c>
       <c r="C61" s="5">
         <v>5.4565991200000781</v>
       </c>
       <c r="D61" s="5">
         <v>8.8914661073050247</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>774.00789986999996</v>
       </c>
       <c r="C62" s="5">
         <v>2.5741591699999162</v>
       </c>
       <c r="D62" s="5">
         <v>4.0785325089977897</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>772.82962358999998</v>
       </c>
       <c r="C63" s="5">
         <v>-1.1782762799999773</v>
       </c>
       <c r="D63" s="5">
         <v>-1.811548704525956</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>779.19711726000003</v>
       </c>
       <c r="C64" s="5">
         <v>6.3674936700000444</v>
       </c>
       <c r="D64" s="5">
         <v>10.34760611140757</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>783.74592901999995</v>
       </c>
       <c r="C65" s="5">
         <v>4.5488117599999214</v>
       </c>
       <c r="D65" s="5">
         <v>7.2347467147343636</v>
       </c>
       <c r="E65" s="5">
         <v>8.0776492334728278</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>784.40119010000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.65526108000005934</v>
       </c>
       <c r="D66" s="5">
         <v>1.0079020559394358</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>789.64096801999995</v>
       </c>
       <c r="C67" s="5">
         <v>5.2397779199999377</v>
       </c>
       <c r="D67" s="5">
         <v>8.3171289092000222</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>793.59696105</v>
       </c>
       <c r="C68" s="5">
         <v>3.9559930300000588</v>
       </c>
       <c r="D68" s="5">
         <v>6.1802848772990027</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>794.87728523999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.2803241899999875</v>
       </c>
       <c r="D69" s="5">
         <v>1.9532526531645056</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>798.44835873</v>
       </c>
       <c r="C70" s="5">
         <v>3.5710734900000034</v>
       </c>
       <c r="D70" s="5">
         <v>5.5263583561176333</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>801.09837617000005</v>
       </c>
       <c r="C71" s="5">
         <v>2.650017440000056</v>
       </c>
       <c r="D71" s="5">
         <v>4.0562634987624246</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>796.10668197999996</v>
       </c>
       <c r="C72" s="5">
         <v>-4.9916941900000893</v>
       </c>
       <c r="D72" s="5">
         <v>-7.2262712089159358</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>805.42061861000002</v>
       </c>
       <c r="C73" s="5">
         <v>9.3139366300000574</v>
       </c>
       <c r="D73" s="5">
         <v>14.978778338996769</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>809.64954024999997</v>
       </c>
       <c r="C74" s="5">
         <v>4.2289216399999532</v>
       </c>
       <c r="D74" s="5">
         <v>6.485865238459021</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>817.30761788999996</v>
       </c>
       <c r="C75" s="5">
         <v>7.6580776399999877</v>
       </c>
       <c r="D75" s="5">
         <v>11.959687913118234</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>823.03653244999998</v>
       </c>
       <c r="C76" s="5">
         <v>5.7289145600000211</v>
       </c>
       <c r="D76" s="5">
         <v>8.7433709536348658</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>827.12363977999996</v>
       </c>
       <c r="C77" s="5">
         <v>4.0871073299999807</v>
       </c>
       <c r="D77" s="5">
         <v>6.124546467149683</v>
       </c>
       <c r="E77" s="5">
         <v>5.534664889965013</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>826.02021707999995</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1034227000000101</v>
       </c>
       <c r="D78" s="5">
         <v>-1.5891638502588346</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>830.31666402999997</v>
       </c>
       <c r="C79" s="5">
         <v>4.2964469500000178</v>
       </c>
       <c r="D79" s="5">
         <v>6.4233500522732356</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>833.60016381000003</v>
       </c>
       <c r="C80" s="5">
         <v>3.2834997800000565</v>
       </c>
       <c r="D80" s="5">
         <v>4.850002857655733</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>836.98413934999996</v>
       </c>
       <c r="C81" s="5">
         <v>3.3839755399999376</v>
       </c>
       <c r="D81" s="5">
         <v>4.9816136550676848</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>841.47600922000004</v>
       </c>
       <c r="C82" s="5">
         <v>4.4918698700000732</v>
       </c>
       <c r="D82" s="5">
         <v>6.6336128193188904</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>840.3528192</v>
       </c>
       <c r="C83" s="5">
         <v>-1.1231900200000382</v>
       </c>
       <c r="D83" s="5">
         <v>-1.5900359187912994</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>851.88764140000001</v>
       </c>
       <c r="C84" s="5">
         <v>11.534822200000008</v>
       </c>
       <c r="D84" s="5">
         <v>17.773580276673062</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>859.23589856000001</v>
       </c>
       <c r="C85" s="5">
         <v>7.3482571600000028</v>
       </c>
       <c r="D85" s="5">
         <v>10.856495883040074</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>861.27784028999997</v>
       </c>
       <c r="C86" s="5">
         <v>2.0419417299999623</v>
       </c>
       <c r="D86" s="5">
         <v>2.8893256091387265</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>875.76732910999999</v>
       </c>
       <c r="C87" s="5">
         <v>14.48948882000002</v>
       </c>
       <c r="D87" s="5">
         <v>22.164660918331581</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>881.57034686999998</v>
       </c>
       <c r="C88" s="5">
         <v>5.8030177599999888</v>
       </c>
       <c r="D88" s="5">
         <v>8.247732260738827</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>884.08337078</v>
       </c>
       <c r="C89" s="5">
         <v>2.5130239100000153</v>
       </c>
       <c r="D89" s="5">
         <v>3.4748913189454944</v>
       </c>
       <c r="E89" s="5">
         <v>6.886483260852061</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>891.67003619000002</v>
       </c>
       <c r="C90" s="5">
         <v>7.5866654100000233</v>
       </c>
       <c r="D90" s="5">
         <v>10.797870229090535</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>897.13653147000002</v>
       </c>
       <c r="C91" s="5">
         <v>5.4664952800000037</v>
       </c>
       <c r="D91" s="5">
         <v>7.609948856797244</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>904.81128437999996</v>
       </c>
       <c r="C92" s="5">
         <v>7.6747529099999383</v>
       </c>
       <c r="D92" s="5">
         <v>10.762717077267347</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>918.41085739000005</v>
       </c>
       <c r="C93" s="5">
         <v>13.599573010000086</v>
       </c>
       <c r="D93" s="5">
         <v>19.604635590485842</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>925.76964461</v>
       </c>
       <c r="C94" s="5">
         <v>7.3587872199999538</v>
       </c>
       <c r="D94" s="5">
         <v>10.050273427184543</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>932.80078283</v>
       </c>
       <c r="C95" s="5">
         <v>7.0311382200000025</v>
       </c>
       <c r="D95" s="5">
         <v>9.5044038766945338</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>932.33307105999995</v>
       </c>
       <c r="C96" s="5">
         <v>-0.46771177000005082</v>
       </c>
       <c r="D96" s="5">
         <v>-0.60003049925468899</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>944.16355085999999</v>
       </c>
       <c r="C97" s="5">
         <v>11.830479800000035</v>
       </c>
       <c r="D97" s="5">
         <v>16.335883826959719</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>949.45357046000004</v>
       </c>
       <c r="C98" s="5">
         <v>5.2900196000000506</v>
       </c>
       <c r="D98" s="5">
         <v>6.9345427654088132</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>953.22218131</v>
       </c>
       <c r="C99" s="5">
         <v>3.7686108499999591</v>
       </c>
       <c r="D99" s="5">
         <v>4.8684605719318652</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>960.78025993999995</v>
       </c>
       <c r="C100" s="5">
         <v>7.5580786299999545</v>
       </c>
       <c r="D100" s="5">
         <v>9.9408730496120423</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>968.37323884</v>
       </c>
       <c r="C101" s="5">
         <v>7.5929789000000483</v>
       </c>
       <c r="D101" s="5">
         <v>9.9067817552466408</v>
       </c>
       <c r="E101" s="5">
         <v>9.5341537739403126</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>981.94693878999999</v>
       </c>
       <c r="C102" s="5">
         <v>13.573699949999991</v>
       </c>
       <c r="D102" s="5">
         <v>18.179703803851321</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>986.00617642999998</v>
       </c>
       <c r="C103" s="5">
         <v>4.0592376399999921</v>
       </c>
       <c r="D103" s="5">
         <v>5.0749950316737014</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>989.11366335000002</v>
       </c>
       <c r="C104" s="5">
         <v>3.1074869200000421</v>
       </c>
       <c r="D104" s="5">
         <v>3.8481558482695855</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>991.77986581000005</v>
       </c>
       <c r="C105" s="5">
         <v>2.6662024600000223</v>
       </c>
       <c r="D105" s="5">
         <v>3.2830454526878494</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>996.54173746000004</v>
       </c>
       <c r="C106" s="5">
         <v>4.7618716499999891</v>
       </c>
       <c r="D106" s="5">
         <v>5.9162176045266079</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1002.5637539000001</v>
       </c>
       <c r="C107" s="5">
         <v>6.0220164400000158</v>
       </c>
       <c r="D107" s="5">
         <v>7.4974296323842671</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1006.297178</v>
       </c>
       <c r="C108" s="5">
         <v>3.7334240999999793</v>
       </c>
       <c r="D108" s="5">
         <v>4.5613219654013992</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1010.3778811</v>
       </c>
       <c r="C109" s="5">
         <v>4.080703099999937</v>
       </c>
       <c r="D109" s="5">
         <v>4.9762138299666026</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1011.5149584</v>
       </c>
       <c r="C110" s="5">
         <v>1.1370772999999872</v>
       </c>
       <c r="D110" s="5">
         <v>1.3588681375364953</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1025.5811454</v>
       </c>
       <c r="C111" s="5">
         <v>14.066187000000014</v>
       </c>
       <c r="D111" s="5">
         <v>18.024623015665785</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1028.5013369000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.9201915000001009</v>
       </c>
       <c r="D112" s="5">
         <v>3.470843635985732</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1034.4412147999999</v>
       </c>
       <c r="C113" s="5">
         <v>5.9398778999998285</v>
       </c>
       <c r="D113" s="5">
         <v>7.154758273877837</v>
       </c>
       <c r="E113" s="5">
         <v>6.8225734985347009</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1039.0229417</v>
       </c>
       <c r="C114" s="5">
         <v>4.5817269000001488</v>
       </c>
       <c r="D114" s="5">
         <v>5.4464238430966816</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1043.9524116</v>
       </c>
       <c r="C115" s="5">
         <v>4.9294698999999582</v>
       </c>
       <c r="D115" s="5">
         <v>5.844130482111054</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1049.1532227</v>
       </c>
       <c r="C116" s="5">
         <v>5.2008111000000099</v>
       </c>
       <c r="D116" s="5">
         <v>6.1447712590729786</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1048.7404191999999</v>
       </c>
       <c r="C117" s="5">
         <v>-0.41280350000010912</v>
       </c>
       <c r="D117" s="5">
         <v>-0.47113577073385482</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1049.5940959</v>
       </c>
       <c r="C118" s="5">
         <v>0.85367670000005091</v>
       </c>
       <c r="D118" s="5">
         <v>0.98118732874510339</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1052.3317451999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.73764929999993</v>
       </c>
       <c r="D119" s="5">
         <v>3.1752457856851546</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1058.3513923</v>
       </c>
       <c r="C120" s="5">
         <v>6.0196471000001566</v>
       </c>
       <c r="D120" s="5">
         <v>7.0844880059499182</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1060.1196024000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.768210100000033</v>
       </c>
       <c r="D121" s="5">
         <v>2.0233910558365764</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1062.0906404</v>
       </c>
       <c r="C122" s="5">
         <v>1.9710379999999077</v>
       </c>
       <c r="D122" s="5">
         <v>2.2540692187419831</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1066.2589800999999</v>
       </c>
       <c r="C123" s="5">
         <v>4.1683396999999331</v>
       </c>
       <c r="D123" s="5">
         <v>4.812587416191505</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1070.6218143000001</v>
       </c>
       <c r="C124" s="5">
         <v>4.3628342000001794</v>
       </c>
       <c r="D124" s="5">
         <v>5.0220845833655936</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1079.3937441</v>
       </c>
       <c r="C125" s="5">
         <v>8.7719297999999526</v>
       </c>
       <c r="D125" s="5">
         <v>10.287350510598081</v>
       </c>
       <c r="E125" s="5">
         <v>4.345585680157904</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1090.2489920999999</v>
       </c>
       <c r="C126" s="5">
         <v>10.855247999999847</v>
       </c>
       <c r="D126" s="5">
         <v>12.758571727102041</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1091.1330290999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.88403700000003482</v>
       </c>
       <c r="D127" s="5">
         <v>0.97738065872245983</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1098.8854624000001</v>
       </c>
       <c r="C128" s="5">
         <v>7.7524333000001207</v>
       </c>
       <c r="D128" s="5">
         <v>8.8671135422607517</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1101.8198954</v>
       </c>
       <c r="C129" s="5">
         <v>2.934432999999899</v>
       </c>
       <c r="D129" s="5">
         <v>3.2519317398963743</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1107.8249374</v>
       </c>
       <c r="C130" s="5">
         <v>6.0050420000000031</v>
       </c>
       <c r="D130" s="5">
         <v>6.7397847565658919</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1118.7769483</v>
       </c>
       <c r="C131" s="5">
         <v>10.952010900000005</v>
       </c>
       <c r="D131" s="5">
         <v>12.530038952593902</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1122.7889944999999</v>
       </c>
       <c r="C132" s="5">
         <v>4.0120461999999861</v>
       </c>
       <c r="D132" s="5">
         <v>4.3892197763157226</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1129.4912677</v>
       </c>
       <c r="C133" s="5">
         <v>6.702273200000036</v>
       </c>
       <c r="D133" s="5">
         <v>7.4030877677446982</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1134.5246365</v>
       </c>
       <c r="C134" s="5">
         <v>5.033368800000062</v>
       </c>
       <c r="D134" s="5">
         <v>5.4806122097545984</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1135.6549983</v>
       </c>
       <c r="C135" s="5">
         <v>1.130361799999946</v>
       </c>
       <c r="D135" s="5">
         <v>1.2021703816031071</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1137.4020780999999</v>
       </c>
       <c r="C136" s="5">
         <v>1.7470797999999377</v>
       </c>
       <c r="D136" s="5">
         <v>1.8617676953875506</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1138.5730653999999</v>
       </c>
       <c r="C137" s="5">
         <v>1.1709872999999789</v>
       </c>
       <c r="D137" s="5">
         <v>1.2424532010526956</v>
       </c>
       <c r="E137" s="5">
         <v>5.4826444588432999</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1139.0365354999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.463470099999995</v>
       </c>
       <c r="D138" s="5">
         <v>0.48956978851886213</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1135.6061371000001</v>
       </c>
       <c r="C139" s="5">
         <v>-3.4303983999998309</v>
       </c>
       <c r="D139" s="5">
         <v>-3.5547340405390981</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1133.0281888</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5779483000001164</v>
       </c>
       <c r="D140" s="5">
         <v>-2.6903730013878469</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1126.1490782999999</v>
       </c>
       <c r="C141" s="5">
         <v>-6.8791105000000243</v>
       </c>
       <c r="D141" s="5">
         <v>-7.0472912787339581</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1123.4822657</v>
       </c>
       <c r="C142" s="5">
         <v>-2.6668125999999575</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8049766516757169</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1120.7884389000001</v>
       </c>
       <c r="C143" s="5">
         <v>-2.693826799999897</v>
       </c>
       <c r="D143" s="5">
         <v>-2.8396539747011729</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1112.8342848</v>
       </c>
       <c r="C144" s="5">
         <v>-7.9541541000000962</v>
       </c>
       <c r="D144" s="5">
         <v>-8.1916343685530801</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1112.6178110000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.21647379999990335</v>
       </c>
       <c r="D145" s="5">
         <v>-0.23318010678774481</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1101.5819867</v>
       </c>
       <c r="C146" s="5">
         <v>-11.035824300000058</v>
       </c>
       <c r="D146" s="5">
         <v>-11.274222768067855</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1090.1401349</v>
       </c>
       <c r="C147" s="5">
         <v>-11.441851799999995</v>
       </c>
       <c r="D147" s="5">
         <v>-11.776142909981523</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1088.5696531000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.570481799999925</v>
       </c>
       <c r="D148" s="5">
         <v>-1.7151164789309004</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1083.9707159</v>
       </c>
       <c r="C149" s="5">
         <v>-4.5989372000001367</v>
       </c>
       <c r="D149" s="5">
         <v>-4.953545766653078</v>
       </c>
       <c r="E149" s="5">
         <v>-4.7956825222118855</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1077.8491047</v>
       </c>
       <c r="C150" s="5">
         <v>-6.1216111999999612</v>
       </c>
       <c r="D150" s="5">
         <v>-6.5702927340203328</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1075.6103754999999</v>
       </c>
       <c r="C151" s="5">
         <v>-2.2387292000000798</v>
       </c>
       <c r="D151" s="5">
         <v>-2.464164107964506</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1075.2960426</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31433289999995395</v>
       </c>
       <c r="D152" s="5">
         <v>-0.35012101520311978</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1076.8375397</v>
       </c>
       <c r="C153" s="5">
         <v>1.5414971000000151</v>
       </c>
       <c r="D153" s="5">
         <v>1.7338957769331698</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1077.917731</v>
       </c>
       <c r="C154" s="5">
         <v>1.0801913000000241</v>
       </c>
       <c r="D154" s="5">
         <v>1.2104007752372858</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1074.9834499000001</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9342810999999074</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2181439472135143</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1074.9314433</v>
       </c>
       <c r="C156" s="5">
         <v>-5.2006600000140679E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-5.8039327871628466E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1080.8918194</v>
       </c>
       <c r="C157" s="5">
         <v>5.9603761000000759</v>
       </c>
       <c r="D157" s="5">
         <v>6.8605875247062853</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1076.1009458000001</v>
       </c>
       <c r="C158" s="5">
         <v>-4.7908735999999408</v>
       </c>
       <c r="D158" s="5">
         <v>-5.1910366795763219</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1072.2724293000001</v>
       </c>
       <c r="C159" s="5">
         <v>-3.8285164999999779</v>
       </c>
       <c r="D159" s="5">
         <v>-4.18676245529086</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1073.4731850999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.2007557999997971</v>
       </c>
       <c r="D160" s="5">
         <v>1.3520955292744885</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1069.0374222</v>
       </c>
       <c r="C161" s="5">
         <v>-4.4357628999998724</v>
       </c>
       <c r="D161" s="5">
         <v>-4.8474365004724014</v>
       </c>
       <c r="E161" s="5">
         <v>-1.3776473368656506</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1067.8807010999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1567211000001407</v>
       </c>
       <c r="D162" s="5">
         <v>-1.2907261002734427</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1064.8899144</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9907866999999442</v>
       </c>
       <c r="D163" s="5">
         <v>-3.3095212205208946</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1064.4324426000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.45747179999989385</v>
       </c>
       <c r="D164" s="5">
         <v>-0.51429816817125662</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1064.9474908</v>
       </c>
       <c r="C165" s="5">
         <v>0.51504819999991014</v>
       </c>
       <c r="D165" s="5">
         <v>0.58219319815200343</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1064.8808159</v>
       </c>
       <c r="C166" s="5">
         <v>-6.6674899999952686E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-7.5104486598576159E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1060.4985028999999</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130000000674</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8281132835859886</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1061.3683295999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.86982669999997597</v>
       </c>
       <c r="D168" s="5">
         <v>0.98869882075689475</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1065.9011316000001</v>
       </c>
       <c r="C169" s="5">
         <v>4.5328020000001743</v>
       </c>
       <c r="D169" s="5">
         <v>5.2469661023805791</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1067.3159126</v>
       </c>
       <c r="C170" s="5">
         <v>1.4147809999999481</v>
       </c>
       <c r="D170" s="5">
         <v>1.6044508968140914</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1072.1836645000001</v>
       </c>
       <c r="C171" s="5">
         <v>4.8677519000000302</v>
       </c>
       <c r="D171" s="5">
         <v>5.6122807111979034</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
         <v>3.8330194999998639</v>
       </c>
       <c r="D172" s="5">
         <v>4.3753222673483805</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1082.9964465999999</v>
       </c>
       <c r="C173" s="5">
         <v>6.9797625999999582</v>
       </c>
       <c r="D173" s="5">
         <v>8.0678016229090321</v>
       </c>
       <c r="E173" s="5">
         <v>1.3057563851481602</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1088.8421191</v>
       </c>
       <c r="C174" s="5">
         <v>5.8456725000000915</v>
       </c>
       <c r="D174" s="5">
         <v>6.6730137786883192</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1090.7202325999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.8781134999999267</v>
       </c>
       <c r="D175" s="5">
         <v>2.0895961927452467</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
         <v>2.4041474000000562</v>
       </c>
       <c r="D176" s="5">
         <v>2.6773224142229379</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1104.0572373</v>
       </c>
       <c r="C177" s="5">
         <v>10.932857300000023</v>
       </c>
       <c r="D177" s="5">
         <v>12.684479160152851</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1104.9050242000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.84778690000007373</v>
       </c>
       <c r="D178" s="5">
         <v>0.92536135837799627</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1109.5589706999999</v>
       </c>
       <c r="C179" s="5">
         <v>4.6539464999998472</v>
       </c>
       <c r="D179" s="5">
         <v>5.1732482959841342</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1117.3787052</v>
       </c>
       <c r="C180" s="5">
         <v>7.8197345000000951</v>
       </c>
       <c r="D180" s="5">
         <v>8.7927655111434753</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1118.0434814</v>
       </c>
       <c r="C181" s="5">
         <v>0.6647762000000057</v>
       </c>
       <c r="D181" s="5">
         <v>0.71627188184295587</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1115.7874557</v>
       </c>
       <c r="C182" s="5">
         <v>-2.2560257000000092</v>
       </c>
       <c r="D182" s="5">
         <v>-2.3947073429241739</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1125.4908837</v>
       </c>
       <c r="C183" s="5">
         <v>9.7034280000000308</v>
       </c>
       <c r="D183" s="5">
         <v>10.949688007651304</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1128.0582770999999</v>
       </c>
       <c r="C184" s="5">
         <v>2.5673933999999008</v>
       </c>
       <c r="D184" s="5">
         <v>2.7719645442284113</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1130.0887757999999</v>
       </c>
       <c r="C185" s="5">
         <v>2.0304986999999528</v>
       </c>
       <c r="D185" s="5">
         <v>2.1815060992800506</v>
       </c>
       <c r="E185" s="5">
         <v>4.3483364463330787</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1137.6761113</v>
       </c>
       <c r="C186" s="5">
         <v>7.5873355000001084</v>
       </c>
       <c r="D186" s="5">
         <v>8.3609814222891146</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1144.0882885000001</v>
       </c>
       <c r="C187" s="5">
         <v>6.4121772000000874</v>
       </c>
       <c r="D187" s="5">
         <v>6.9770978890275837</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1147.5724557999999</v>
       </c>
       <c r="C188" s="5">
         <v>3.4841672999998536</v>
       </c>
       <c r="D188" s="5">
         <v>3.7162746142183956</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1161.5961794</v>
       </c>
       <c r="C189" s="5">
         <v>14.023723600000039</v>
       </c>
       <c r="D189" s="5">
         <v>15.691302527767537</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1159.5431423</v>
       </c>
       <c r="C190" s="5">
         <v>-2.0530370999999832</v>
       </c>
       <c r="D190" s="5">
         <v>-2.1004169720642785</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1164.5808360999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.0376937999999427</v>
       </c>
       <c r="D191" s="5">
         <v>5.3398582968575026</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1171.8681806</v>
       </c>
       <c r="C192" s="5">
         <v>7.2873445000000174</v>
       </c>
       <c r="D192" s="5">
         <v>7.7728765713918957</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1176.1253908000001</v>
       </c>
       <c r="C193" s="5">
         <v>4.2572102000001451</v>
       </c>
       <c r="D193" s="5">
         <v>4.4475757638091196</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1188.6108882999999</v>
       </c>
       <c r="C194" s="5">
         <v>12.485497499999838</v>
       </c>
       <c r="D194" s="5">
         <v>13.509691022084125</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1198.1093920999999</v>
       </c>
       <c r="C195" s="5">
         <v>9.4985037999999804</v>
       </c>
       <c r="D195" s="5">
         <v>10.022426833591958</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.5928728999999748</v>
       </c>
       <c r="D196" s="5">
         <v>7.8756062201552846</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1212.7709881000001</v>
       </c>
       <c r="C197" s="5">
         <v>7.0687231000001702</v>
       </c>
       <c r="D197" s="5">
         <v>7.2666381213549069</v>
       </c>
       <c r="E197" s="5">
         <v>7.3164351394843896</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1219.6898385</v>
       </c>
       <c r="C198" s="5">
         <v>6.9188503999998829</v>
       </c>
       <c r="D198" s="5">
         <v>7.0649397410461834</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1226.5129195</v>
       </c>
       <c r="C199" s="5">
         <v>6.8230810000000019</v>
       </c>
       <c r="D199" s="5">
         <v>6.9233750912489622</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1236.2942957</v>
       </c>
       <c r="C200" s="5">
         <v>9.7813762000000679</v>
       </c>
       <c r="D200" s="5">
         <v>10.001056973490673</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1238.2918993000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.9976036000000477</v>
       </c>
       <c r="D201" s="5">
         <v>1.9562837755815909</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1245.0170301999999</v>
       </c>
       <c r="C202" s="5">
         <v>6.72513089999984</v>
       </c>
       <c r="D202" s="5">
         <v>6.7154063458542357</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1251.8523663000001</v>
       </c>
       <c r="C203" s="5">
         <v>6.8353361000001769</v>
       </c>
       <c r="D203" s="5">
         <v>6.790807509775787</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1256.0898193</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
         <v>4.1384171975527018</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1261.0752838000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.9854645000000346</v>
       </c>
       <c r="D205" s="5">
         <v>4.8682013362031151</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1269.0953072</v>
       </c>
       <c r="C206" s="5">
         <v>8.0200233999999</v>
       </c>
       <c r="D206" s="5">
         <v>7.904285052443738</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1266.3038179</v>
       </c>
       <c r="C207" s="5">
         <v>-2.7914892999999665</v>
       </c>
       <c r="D207" s="5">
         <v>-2.6078088325490634</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1277.1895704000001</v>
       </c>
       <c r="C208" s="5">
         <v>10.885752500000081</v>
       </c>
       <c r="D208" s="5">
         <v>10.817759563934693</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1283.9047338</v>
       </c>
       <c r="C209" s="5">
         <v>6.7151633999999376</v>
       </c>
       <c r="D209" s="5">
         <v>6.4950055502552617</v>
       </c>
       <c r="E209" s="5">
         <v>5.8653897890023288</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1283.2980428000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
         <v>-0.56557161028295555</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1292.9049272</v>
       </c>
       <c r="C211" s="5">
         <v>9.606884399999899</v>
       </c>
       <c r="D211" s="5">
         <v>9.3625689838099611</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1300.9881981999999</v>
       </c>
       <c r="C212" s="5">
         <v>8.0832709999999679</v>
       </c>
       <c r="D212" s="5">
         <v>7.7658593868019654</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1302.3576169</v>
       </c>
       <c r="C213" s="5">
         <v>1.3694187000000966</v>
       </c>
       <c r="D213" s="5">
         <v>1.2704569202889315</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1308.3226686999999</v>
       </c>
       <c r="C214" s="5">
         <v>5.9650517999998556</v>
       </c>
       <c r="D214" s="5">
         <v>5.6368257821490575</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1316.7415563</v>
       </c>
       <c r="C215" s="5">
         <v>8.4188876000000619</v>
       </c>
       <c r="D215" s="5">
         <v>8.0010828320044034</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1319.6152684000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.873712100000148</v>
       </c>
       <c r="D216" s="5">
         <v>2.6505963919511322</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1325.0690761000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.4538076999999703</v>
       </c>
       <c r="D217" s="5">
         <v>5.0737525088331736</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1329.1277057</v>
       </c>
       <c r="C218" s="5">
         <v>4.0586295999999038</v>
       </c>
       <c r="D218" s="5">
         <v>3.7381042198410652</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1330.7955093999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.6678036999999222</v>
       </c>
       <c r="D219" s="5">
         <v>1.5162084894357442</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1334.7797499999999</v>
       </c>
       <c r="C220" s="5">
         <v>3.984240600000021</v>
       </c>
       <c r="D220" s="5">
         <v>3.6524069031084849</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1340.5465380000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.7667880000001333</v>
       </c>
       <c r="D221" s="5">
         <v>5.3094714331757054</v>
       </c>
       <c r="E221" s="5">
         <v>4.4116827914759682</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1348.7532891999999</v>
       </c>
       <c r="C222" s="5">
         <v>8.2067511999998715</v>
       </c>
       <c r="D222" s="5">
         <v>7.5988071403112034</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1353.9751395999999</v>
       </c>
       <c r="C223" s="5">
         <v>5.2218503999999939</v>
       </c>
       <c r="D223" s="5">
         <v>4.7461531330863505</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1351.0433138000001</v>
       </c>
       <c r="C224" s="5">
         <v>-2.9318257999998423</v>
       </c>
       <c r="D224" s="5">
         <v>-2.567692894277096</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1355.6791482000001</v>
       </c>
       <c r="C225" s="5">
         <v>4.6358344000000216</v>
       </c>
       <c r="D225" s="5">
         <v>4.1961624167353495</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1358.1665253000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.4873771000000033</v>
       </c>
       <c r="D226" s="5">
         <v>2.2240945194468065</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1356.5175497</v>
       </c>
       <c r="C227" s="5">
         <v>-1.6489756000000853</v>
       </c>
       <c r="D227" s="5">
         <v>-1.4472529457192462</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1356.6610877000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.14353800000003503</v>
       </c>
       <c r="D228" s="5">
         <v>0.12705023830921203</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1359.2861373000001</v>
       </c>
       <c r="C229" s="5">
         <v>2.6250496000000112</v>
       </c>
       <c r="D229" s="5">
         <v>2.3467910118244228</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1351.8314642</v>
       </c>
       <c r="C230" s="5">
         <v>-7.4546731000000364</v>
       </c>
       <c r="D230" s="5">
         <v>-6.3861830516400708</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1352.054286</v>
       </c>
       <c r="C231" s="5">
         <v>0.22282180000001972</v>
       </c>
       <c r="D231" s="5">
         <v>0.19797489748050179</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1342.8858944000001</v>
       </c>
       <c r="C232" s="5">
         <v>-9.1683915999999499</v>
       </c>
       <c r="D232" s="5">
         <v>-7.8405670181846414</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1334.4883411999999</v>
       </c>
       <c r="C233" s="5">
         <v>-8.3975532000001749</v>
       </c>
       <c r="D233" s="5">
         <v>-7.2512506004252959</v>
       </c>
       <c r="E233" s="5">
         <v>-0.45191991686006627</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1315.7105736999999</v>
       </c>
       <c r="C234" s="5">
         <v>-18.777767499999982</v>
       </c>
       <c r="D234" s="5">
         <v>-15.637979642927746</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1300.1016572000001</v>
       </c>
       <c r="C235" s="5">
         <v>-15.60891649999985</v>
       </c>
       <c r="D235" s="5">
         <v>-13.343057158146243</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1287.4826468000001</v>
       </c>
       <c r="C236" s="5">
         <v>-12.619010399999979</v>
       </c>
       <c r="D236" s="5">
         <v>-11.045306534747624</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1272.0006636000001</v>
       </c>
       <c r="C237" s="5">
         <v>-15.481983200000059</v>
       </c>
       <c r="D237" s="5">
         <v>-13.512878162472507</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1267.9515942999999</v>
       </c>
       <c r="C238" s="5">
         <v>-4.0490693000001556</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7537018233222197</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1263.0928809</v>
       </c>
       <c r="C239" s="5">
         <v>-4.8587133999999423</v>
       </c>
       <c r="D239" s="5">
         <v>-4.5026414929544405</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1256.5522122</v>
       </c>
       <c r="C240" s="5">
         <v>-6.5406686999999692</v>
       </c>
       <c r="D240" s="5">
         <v>-6.0399972570390865</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1249.599925</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9522872000000007</v>
       </c>
       <c r="D241" s="5">
         <v>-6.4410333221519345</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1247.0726576</v>
       </c>
       <c r="C242" s="5">
         <v>-2.5272674000000279</v>
       </c>
       <c r="D242" s="5">
         <v>-2.4001383396400788</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1250.4888057999999</v>
       </c>
       <c r="C243" s="5">
         <v>3.4161481999999523</v>
       </c>
       <c r="D243" s="5">
         <v>3.3371815741421784</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1255.7913137</v>
       </c>
       <c r="C244" s="5">
         <v>5.3025079000001369</v>
       </c>
       <c r="D244" s="5">
         <v>5.2087829079475956</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1257.7961482000001</v>
       </c>
       <c r="C245" s="5">
         <v>2.0048345000000154</v>
       </c>
       <c r="D245" s="5">
         <v>1.9326766724133693</v>
       </c>
       <c r="E245" s="5">
         <v>-5.746936157646509</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1266.0960269</v>
       </c>
       <c r="C246" s="5">
         <v>8.2998786999999083</v>
       </c>
       <c r="D246" s="5">
         <v>8.2122995556302101</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.8115760999999</v>
       </c>
       <c r="C247" s="5">
         <v>2.7155491999999413</v>
       </c>
       <c r="D247" s="5">
         <v>2.6043648739894731</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1275.0749659999999</v>
       </c>
       <c r="C248" s="5">
         <v>6.2633898999999928</v>
       </c>
       <c r="D248" s="5">
         <v>6.0872135030906938</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1282.9284528999999</v>
       </c>
       <c r="C249" s="5">
         <v>7.8534869000000072</v>
       </c>
       <c r="D249" s="5">
         <v>7.6466737229795578</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1285.7863288999999</v>
       </c>
       <c r="C250" s="5">
         <v>2.8578760000000329</v>
       </c>
       <c r="D250" s="5">
         <v>2.7061384976706737</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1289.5782866</v>
       </c>
       <c r="C251" s="5">
         <v>3.7919577000000118</v>
       </c>
       <c r="D251" s="5">
         <v>3.5969331060153431</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1296.1820700999999</v>
       </c>
       <c r="C252" s="5">
         <v>6.6037834999999632</v>
       </c>
       <c r="D252" s="5">
         <v>6.3211268726468317</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1297.8434413</v>
       </c>
       <c r="C253" s="5">
         <v>1.661371200000076</v>
       </c>
       <c r="D253" s="5">
         <v>1.5489799415304484</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1304.3395241000001</v>
       </c>
       <c r="C254" s="5">
         <v>6.4960828000000674</v>
       </c>
       <c r="D254" s="5">
         <v>6.1744873829959968</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1311.1213820999999</v>
       </c>
       <c r="C255" s="5">
         <v>6.7818579999998292</v>
       </c>
       <c r="D255" s="5">
         <v>6.4209047296947652</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1312.2502061</v>
       </c>
       <c r="C256" s="5">
         <v>1.1288240000001224</v>
       </c>
       <c r="D256" s="5">
         <v>1.0380591951562934</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1321.7351154999999</v>
       </c>
       <c r="C257" s="5">
         <v>9.4849093999998786</v>
       </c>
       <c r="D257" s="5">
         <v>9.0268198728815854</v>
       </c>
       <c r="E257" s="5">
         <v>5.0834125538944619</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1325.8644568</v>
       </c>
       <c r="C258" s="5">
         <v>4.1293413000000783</v>
       </c>
       <c r="D258" s="5">
         <v>3.8141136146363275</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1332.39546</v>
       </c>
       <c r="C259" s="5">
         <v>6.5310031999999865</v>
       </c>
       <c r="D259" s="5">
         <v>6.0738152638605269</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1341.4001350000001</v>
       </c>
       <c r="C260" s="5">
         <v>9.0046750000001339</v>
       </c>
       <c r="D260" s="5">
         <v>8.4182562620227053</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1353.6495282000001</v>
       </c>
       <c r="C261" s="5">
         <v>12.249393199999986</v>
       </c>
       <c r="D261" s="5">
         <v>11.525630259745911</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1351.9569208</v>
       </c>
       <c r="C262" s="5">
         <v>-1.6926074000000426</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4902073118728376</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1357.2779638</v>
       </c>
       <c r="C263" s="5">
         <v>5.3210429999999178</v>
       </c>
       <c r="D263" s="5">
         <v>4.8265608323339926</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1363.1421542999999</v>
       </c>
       <c r="C264" s="5">
         <v>5.8641904999999497</v>
       </c>
       <c r="D264" s="5">
         <v>5.3096578865367894</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1368.3000503000001</v>
       </c>
       <c r="C265" s="5">
         <v>5.1578960000001643</v>
       </c>
       <c r="D265" s="5">
         <v>4.636290687488942</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1379.8302957000001</v>
       </c>
       <c r="C266" s="5">
         <v>11.530245400000013</v>
       </c>
       <c r="D266" s="5">
         <v>10.594110114670464</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1372.3923643000001</v>
       </c>
       <c r="C267" s="5">
         <v>-7.437931400000025</v>
       </c>
       <c r="D267" s="5">
         <v>-6.2801891844344704</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1376.252434</v>
       </c>
       <c r="C268" s="5">
         <v>3.86006969999994</v>
       </c>
       <c r="D268" s="5">
         <v>3.4278945349653922</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1385.7822838</v>
       </c>
       <c r="C269" s="5">
         <v>9.5298497999999654</v>
       </c>
       <c r="D269" s="5">
         <v>8.6332713785993054</v>
       </c>
       <c r="E269" s="5">
         <v>4.8456886367713503</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1393.8778189</v>
       </c>
       <c r="C270" s="5">
         <v>8.0955351000000064</v>
       </c>
       <c r="D270" s="5">
         <v>7.2399064874628882</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1402.6804801000001</v>
       </c>
       <c r="C271" s="5">
         <v>8.8026612000001023</v>
       </c>
       <c r="D271" s="5">
         <v>7.8471206321417686</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1410.7332753999999</v>
       </c>
       <c r="C272" s="5">
         <v>8.0527952999998433</v>
       </c>
       <c r="D272" s="5">
         <v>7.1109530729975834</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1417.4350199</v>
       </c>
       <c r="C273" s="5">
         <v>6.7017445000001317</v>
       </c>
       <c r="D273" s="5">
         <v>5.8519780309867153</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1426.0908988000001</v>
       </c>
       <c r="C274" s="5">
         <v>8.6558789000000615</v>
       </c>
       <c r="D274" s="5">
         <v>7.579271117218922</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1431.3991487999999</v>
       </c>
       <c r="C275" s="5">
         <v>5.3082499999998163</v>
       </c>
       <c r="D275" s="5">
         <v>4.5592733390393381</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1430.8951543000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.50399449999986246</v>
       </c>
       <c r="D276" s="5">
         <v>-0.42170177620657334</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1444.0773799000001</v>
       </c>
       <c r="C277" s="5">
         <v>13.182225600000038</v>
       </c>
       <c r="D277" s="5">
         <v>11.632802415166399</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1447.6782247000001</v>
       </c>
       <c r="C278" s="5">
         <v>3.6008448000000044</v>
       </c>
       <c r="D278" s="5">
         <v>3.0336111046811887</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1448.5284211000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.85019639999995889</v>
       </c>
       <c r="D279" s="5">
         <v>0.70702006806839801</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1456.8392942999999</v>
       </c>
       <c r="C280" s="5">
         <v>8.3108731999998327</v>
       </c>
       <c r="D280" s="5">
         <v>7.1064223935682014</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1459.345137</v>
       </c>
       <c r="C281" s="5">
         <v>2.5058427000001302</v>
       </c>
       <c r="D281" s="5">
         <v>2.0837042300225539</v>
       </c>
       <c r="E281" s="5">
         <v>5.3083990219791932</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1457.7382408000001</v>
       </c>
       <c r="C282" s="5">
         <v>-1.6068961999999374</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3133564725686275</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1470.6709622000001</v>
       </c>
       <c r="C283" s="5">
         <v>12.932721399999991</v>
       </c>
       <c r="D283" s="5">
         <v>11.18127478141262</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1476.7792583999999</v>
       </c>
       <c r="C284" s="5">
         <v>6.1082961999998133</v>
       </c>
       <c r="D284" s="5">
         <v>5.0995356970560124</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1475.9610395</v>
       </c>
       <c r="C285" s="5">
         <v>-0.81821889999991981</v>
       </c>
       <c r="D285" s="5">
         <v>-0.66284527874802546</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1480.9478973</v>
       </c>
       <c r="C286" s="5">
         <v>4.9868578000000525</v>
       </c>
       <c r="D286" s="5">
         <v>4.1306618988995236</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1488.8454710000001</v>
       </c>
       <c r="C287" s="5">
         <v>7.8975737000000663</v>
       </c>
       <c r="D287" s="5">
         <v>6.5904109566017555</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1491.6722296</v>
       </c>
       <c r="C288" s="5">
         <v>2.8267585999999483</v>
       </c>
       <c r="D288" s="5">
         <v>2.3022922228509879</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1499.4349797</v>
       </c>
       <c r="C289" s="5">
         <v>7.7627500999999484</v>
       </c>
       <c r="D289" s="5">
         <v>6.4267505906786315</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1507.9800256999999</v>
       </c>
       <c r="C290" s="5">
         <v>8.5450459999999566</v>
       </c>
       <c r="D290" s="5">
         <v>7.0570842561850977</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1509.2534401</v>
       </c>
       <c r="C291" s="5">
         <v>1.2734144000000924</v>
       </c>
       <c r="D291" s="5">
         <v>1.0180602412906081</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1517.4151583</v>
       </c>
       <c r="C292" s="5">
         <v>8.1617181999999957</v>
       </c>
       <c r="D292" s="5">
         <v>6.6858753011684646</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1520.3837246999999</v>
       </c>
       <c r="C293" s="5">
         <v>2.9685663999998724</v>
       </c>
       <c r="D293" s="5">
         <v>2.37302244253359</v>
       </c>
       <c r="E293" s="5">
         <v>4.1826012334188478</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1521.2800577</v>
       </c>
       <c r="C294" s="5">
         <v>0.8963330000001406</v>
       </c>
       <c r="D294" s="5">
         <v>0.70975114239750781</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1528.7291527</v>
       </c>
       <c r="C295" s="5">
         <v>7.449094999999943</v>
       </c>
       <c r="D295" s="5">
         <v>6.0367736351185197</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1538.9641701999999</v>
       </c>
       <c r="C296" s="5">
         <v>10.235017499999913</v>
       </c>
       <c r="D296" s="5">
         <v>8.3366829987973077</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1551.4658429000001</v>
       </c>
       <c r="C297" s="5">
         <v>12.501672700000199</v>
       </c>
       <c r="D297" s="5">
         <v>10.19566685220803</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1560.5717881999999</v>
       </c>
       <c r="C298" s="5">
         <v>9.105945299999803</v>
       </c>
       <c r="D298" s="5">
         <v>7.2749684158233796</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1563.7991182999999</v>
       </c>
       <c r="C299" s="5">
         <v>3.2273301000000174</v>
       </c>
       <c r="D299" s="5">
         <v>2.5100744047847456</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1568.0291397000001</v>
       </c>
       <c r="C300" s="5">
         <v>4.2300214000001688</v>
       </c>
       <c r="D300" s="5">
         <v>3.2946868150460329</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1576.2516559999999</v>
       </c>
       <c r="C301" s="5">
         <v>8.2225162999998247</v>
       </c>
       <c r="D301" s="5">
         <v>6.4773220213329541</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1581.7265628</v>
       </c>
       <c r="C302" s="5">
         <v>5.4749068000000989</v>
       </c>
       <c r="D302" s="5">
         <v>4.2485987563199101</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1589.602619</v>
       </c>
       <c r="C303" s="5">
         <v>7.8760561999999936</v>
       </c>
       <c r="D303" s="5">
         <v>6.1416755966543279</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1592.360314</v>
       </c>
       <c r="C304" s="5">
         <v>2.7576950000000124</v>
       </c>
       <c r="D304" s="5">
         <v>2.1017785154721524</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1599.9059451999999</v>
       </c>
       <c r="C305" s="5">
         <v>7.5456311999998888</v>
       </c>
       <c r="D305" s="5">
         <v>5.836942216045804</v>
       </c>
       <c r="E305" s="5">
         <v>5.2304046148409888</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1604.7257253</v>
       </c>
       <c r="C306" s="5">
         <v>4.8197801000001164</v>
       </c>
       <c r="D306" s="5">
         <v>3.6755507673082777</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1605.3941728</v>
       </c>
       <c r="C307" s="5">
         <v>0.66844749999995656</v>
       </c>
       <c r="D307" s="5">
         <v>0.50100603146516764</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1603.8241691999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.5700036000000637</v>
       </c>
       <c r="D308" s="5">
         <v>-1.1672545708900306</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1607.4160159999999</v>
       </c>
       <c r="C309" s="5">
         <v>3.5918467999999848</v>
       </c>
       <c r="D309" s="5">
         <v>2.7208130503111549</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1609.0028537000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.5868377000001601</v>
       </c>
       <c r="D310" s="5">
         <v>1.1910907752605837</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1610.9607311</v>
       </c>
       <c r="C311" s="5">
         <v>1.9578773999999157</v>
       </c>
       <c r="D311" s="5">
         <v>1.4700040141810922</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1620.9277411</v>
       </c>
       <c r="C312" s="5">
         <v>9.967010000000073</v>
       </c>
       <c r="D312" s="5">
         <v>7.6823215302406433</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1620.8527120000001</v>
       </c>
       <c r="C313" s="5">
         <v>-7.5029099999937898E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-5.5531162757616048E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1624.80711</v>
       </c>
       <c r="C314" s="5">
         <v>3.9543979999998555</v>
       </c>
       <c r="D314" s="5">
         <v>2.967248097095565</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1632.1517283000001</v>
       </c>
       <c r="C315" s="5">
         <v>7.3446183000000929</v>
       </c>
       <c r="D315" s="5">
         <v>5.561273471977124</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1632.5675721</v>
       </c>
       <c r="C316" s="5">
         <v>0.41584379999994781</v>
       </c>
       <c r="D316" s="5">
         <v>0.3061678726866468</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1640.1488093999999</v>
       </c>
       <c r="C317" s="5">
         <v>7.5812372999998843</v>
       </c>
       <c r="D317" s="5">
         <v>5.717052664125033</v>
       </c>
       <c r="E317" s="5">
         <v>2.5153268741038071</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1639.859876</v>
       </c>
       <c r="C318" s="5">
         <v>-0.2889333999999053</v>
       </c>
       <c r="D318" s="5">
         <v>-0.21119080139914148</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1640.5621558</v>
       </c>
       <c r="C319" s="5">
         <v>0.70227980000004209</v>
       </c>
       <c r="D319" s="5">
         <v>0.51511936792061341</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1639.1917885</v>
       </c>
       <c r="C320" s="5">
         <v>-1.3703672999999981</v>
       </c>
       <c r="D320" s="5">
         <v>-0.99777195938332008</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1648.7010817</v>
       </c>
       <c r="C321" s="5">
         <v>9.5092932000000019</v>
       </c>
       <c r="D321" s="5">
         <v>7.1879183608392516</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1645.339817</v>
       </c>
       <c r="C322" s="5">
         <v>-3.3612646999999924</v>
       </c>
       <c r="D322" s="5">
         <v>-2.4192351376624344</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1641.8864123000001</v>
       </c>
       <c r="C323" s="5">
         <v>-3.4534046999999646</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4898076313761619</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1653.6397023</v>
       </c>
       <c r="C324" s="5">
         <v>11.753289999999879</v>
       </c>
       <c r="D324" s="5">
         <v>8.9364913287989225</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1653.9375362000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.29783390000011423</v>
       </c>
       <c r="D325" s="5">
         <v>0.21634394197225237</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1664.8705915999999</v>
       </c>
       <c r="C326" s="5">
         <v>10.93305539999983</v>
       </c>
       <c r="D326" s="5">
         <v>8.2272291704551535</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1657.3233608999999</v>
       </c>
       <c r="C327" s="5">
         <v>-7.5472307000000001</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3062663112499848</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1659.7567931000001</v>
       </c>
       <c r="C328" s="5">
         <v>2.4334322000001976</v>
       </c>
       <c r="D328" s="5">
         <v>1.7762472982998379</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1659.3570251000001</v>
       </c>
       <c r="C329" s="5">
         <v>-0.39976799999999457</v>
       </c>
       <c r="D329" s="5">
         <v>-0.28864868151999845</v>
       </c>
       <c r="E329" s="5">
         <v>1.1711263996238896</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1667.862486</v>
       </c>
       <c r="C330" s="5">
         <v>8.5054608999998891</v>
       </c>
       <c r="D330" s="5">
         <v>6.3273099628509799</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1671.2278468</v>
       </c>
       <c r="C331" s="5">
         <v>3.3653607999999622</v>
       </c>
       <c r="D331" s="5">
         <v>2.4483752321257102</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1681.0365956000001</v>
       </c>
       <c r="C332" s="5">
         <v>9.8087488000001031</v>
       </c>
       <c r="D332" s="5">
         <v>7.2748841947875675</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1676.4973924999999</v>
       </c>
       <c r="C333" s="5">
         <v>-4.5392031000001225</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1925965514729593</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1681.9136378000001</v>
       </c>
       <c r="C334" s="5">
         <v>5.4162453000001278</v>
       </c>
       <c r="D334" s="5">
         <v>3.946463257542776</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1687.0655922000001</v>
       </c>
       <c r="C335" s="5">
         <v>5.1519544000000224</v>
       </c>
       <c r="D335" s="5">
         <v>3.7383442184039994</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1684.9400449</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1255473000001075</v>
       </c>
       <c r="D336" s="5">
         <v>-1.5014567487448116</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1685.1108678000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17082290000007561</v>
       </c>
       <c r="D337" s="5">
         <v>0.1217264796376627</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1704.3499234000001</v>
       </c>
       <c r="C338" s="5">
         <v>19.239055600000029</v>
       </c>
       <c r="D338" s="5">
-        <v>14.59440951935791</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.594409519357887</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1701.5825440000001</v>
       </c>
       <c r="C339" s="5">
         <v>-2.7673793999999816</v>
       </c>
       <c r="D339" s="5">
         <v>-1.9311518603813083</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1705.0363983</v>
       </c>
       <c r="C340" s="5">
         <v>3.4538542999998754</v>
       </c>
       <c r="D340" s="5">
         <v>2.4631244663173568</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1707.0732502000001</v>
       </c>
       <c r="C341" s="5">
         <v>2.0368519000001015</v>
       </c>
       <c r="D341" s="5">
         <v>1.4429872575610236</v>
       </c>
       <c r="E341" s="5">
         <v>2.875585204282638</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1713.1242482</v>
       </c>
       <c r="C342" s="5">
         <v>6.0509979999999359</v>
       </c>
       <c r="D342" s="5">
         <v>4.3375088634039383</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1723.1497280000001</v>
       </c>
       <c r="C343" s="5">
         <v>10.025479800000085</v>
       </c>
       <c r="D343" s="5">
         <v>7.2530971904297248</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1732.8505083</v>
       </c>
       <c r="C344" s="5">
         <v>9.7007802999999058</v>
       </c>
       <c r="D344" s="5">
         <v>6.9687663061322347</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1733.0483649</v>
       </c>
       <c r="C345" s="5">
         <v>0.19785660000002281</v>
       </c>
       <c r="D345" s="5">
         <v>0.13710188950535329</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1739.8003635</v>
       </c>
       <c r="C346" s="5">
         <v>6.751998599999979</v>
       </c>
       <c r="D346" s="5">
         <v>4.7767231440242863</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1749.9025655999999</v>
       </c>
       <c r="C347" s="5">
         <v>10.102202099999886</v>
       </c>
       <c r="D347" s="5">
         <v>7.1947233273853772</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1752.4444397</v>
       </c>
       <c r="C348" s="5">
         <v>2.5418741000000864</v>
       </c>
       <c r="D348" s="5">
         <v>1.7570900142789947</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1758.9503136000001</v>
       </c>
       <c r="C349" s="5">
         <v>6.5058739000000969</v>
       </c>
       <c r="D349" s="5">
         <v>4.5470464234133923</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1762.6330361</v>
       </c>
       <c r="C350" s="5">
         <v>3.6827224999999544</v>
       </c>
       <c r="D350" s="5">
         <v>2.5415802384258779</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1766.437725</v>
       </c>
       <c r="C351" s="5">
         <v>3.8046888999999737</v>
       </c>
       <c r="D351" s="5">
         <v>2.6212042468215291</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1770.1031829999999</v>
       </c>
       <c r="C352" s="5">
         <v>3.6654579999999441</v>
       </c>
       <c r="D352" s="5">
         <v>2.5186839034399</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1778.1414596</v>
       </c>
       <c r="C353" s="5">
         <v>8.0382766000000174</v>
       </c>
       <c r="D353" s="5">
         <v>5.587547367983503</v>
       </c>
       <c r="E353" s="5">
         <v>4.1631610940932706</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1777.4837755999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.65768400000001748</v>
       </c>
       <c r="D354" s="5">
         <v>-0.44294410133927098</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1784.6201464000001</v>
       </c>
       <c r="C355" s="5">
         <v>7.1363708000001225</v>
       </c>
       <c r="D355" s="5">
         <v>4.925670485706557</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1786.5981953</v>
       </c>
       <c r="C356" s="5">
         <v>1.9780488999999761</v>
       </c>
       <c r="D356" s="5">
         <v>1.3382020829306285</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1796.6017618000001</v>
       </c>
       <c r="C357" s="5">
         <v>10.003566500000034</v>
       </c>
       <c r="D357" s="5">
         <v>6.9299006279587738</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1800.7037969999999</v>
       </c>
       <c r="C358" s="5">
         <v>4.1020351999998184</v>
       </c>
       <c r="D358" s="5">
         <v>2.7745323418869816</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1805.8426211000001</v>
       </c>
       <c r="C359" s="5">
         <v>5.1388241000001926</v>
       </c>
       <c r="D359" s="5">
         <v>3.4788093948908472</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1810.6493055999999</v>
       </c>
       <c r="C360" s="5">
         <v>4.8066844999998466</v>
       </c>
       <c r="D360" s="5">
         <v>3.2412661053766723</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1815.1336713999999</v>
       </c>
       <c r="C361" s="5">
         <v>4.4843657999999778</v>
       </c>
       <c r="D361" s="5">
         <v>3.0128135619450269</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1818.59617</v>
       </c>
       <c r="C362" s="5">
         <v>3.4624986000001172</v>
       </c>
       <c r="D362" s="5">
         <v>2.3132563426860431</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1817.7821464000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.81402359999992768</v>
       </c>
       <c r="D363" s="5">
         <v>-0.53581279100171075</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1823.724952</v>
       </c>
       <c r="C364" s="5">
         <v>5.9428055999999287</v>
       </c>
       <c r="D364" s="5">
         <v>3.994429760334639</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1828.1503425000001</v>
       </c>
       <c r="C365" s="5">
         <v>4.4253905000000486</v>
       </c>
       <c r="D365" s="5">
         <v>2.951058570706433</v>
       </c>
       <c r="E365" s="5">
         <v>2.8124243225986056</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1834.4852542000001</v>
       </c>
       <c r="C366" s="5">
         <v>6.3349117000000206</v>
       </c>
       <c r="D366" s="5">
         <v>4.2384163027617161</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1843.2778201000001</v>
       </c>
       <c r="C367" s="5">
         <v>8.7925658999999996</v>
       </c>
       <c r="D367" s="5">
         <v>5.9055854622408033</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1835.6735424000001</v>
       </c>
       <c r="C368" s="5">
         <v>-7.6042777000000115</v>
       </c>
       <c r="D368" s="5">
         <v>-4.8396975243614531</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1692.8671581000001</v>
       </c>
       <c r="C369" s="5">
         <v>-142.80638429999999</v>
       </c>
       <c r="D369" s="5">
         <v>-62.161912719221135</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1704.1099888000001</v>
       </c>
       <c r="C370" s="5">
         <v>11.242830700000013</v>
       </c>
       <c r="D370" s="5">
         <v>8.2672009688150361</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1717.0303630999999</v>
       </c>
       <c r="C371" s="5">
         <v>12.920374299999821</v>
       </c>
       <c r="D371" s="5">
         <v>9.4874234038703662</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1733.1531161</v>
       </c>
       <c r="C372" s="5">
         <v>16.122753000000102</v>
       </c>
       <c r="D372" s="5">
         <v>11.868415564076184</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1746.2220144999999</v>
       </c>
       <c r="C373" s="5">
         <v>13.068898399999853</v>
       </c>
       <c r="D373" s="5">
         <v>9.4335078368411818</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1753.4374551000001</v>
       </c>
       <c r="C374" s="5">
         <v>7.2154406000001927</v>
       </c>
       <c r="D374" s="5">
         <v>5.0726880092756943</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1774.2262390999999</v>
       </c>
       <c r="C375" s="5">
         <v>20.78878399999985</v>
       </c>
       <c r="D375" s="5">
         <v>15.192610903020398</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1788.9387028000001</v>
       </c>
       <c r="C376" s="5">
         <v>14.712463700000171</v>
       </c>
       <c r="D376" s="5">
         <v>10.417407449806593</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1812.8528911999999</v>
       </c>
       <c r="C377" s="5">
         <v>23.91418839999983</v>
       </c>
       <c r="D377" s="5">
         <v>17.274946500194901</v>
       </c>
       <c r="E377" s="5">
         <v>-0.8367720610483742</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1822.6927317</v>
       </c>
       <c r="C378" s="5">
         <v>9.8398405000000366</v>
       </c>
       <c r="D378" s="5">
         <v>6.711390410403717</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1820.4446364</v>
       </c>
       <c r="C379" s="5">
         <v>-2.2480952999999317</v>
       </c>
       <c r="D379" s="5">
         <v>-1.4700717086579829</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1850.9449485</v>
       </c>
       <c r="C380" s="5">
         <v>30.500312099999974</v>
       </c>
       <c r="D380" s="5">
         <v>22.065326226897319</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1863.9225603</v>
       </c>
       <c r="C381" s="5">
         <v>12.977611799999977</v>
       </c>
       <c r="D381" s="5">
         <v>8.7457655843880211</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1881.1586875999999</v>
       </c>
       <c r="C382" s="5">
         <v>17.236127299999907</v>
       </c>
       <c r="D382" s="5">
         <v>11.678818791582014</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1888.3926269999999</v>
       </c>
       <c r="C383" s="5">
         <v>7.2339394000000539</v>
       </c>
       <c r="D383" s="5">
         <v>4.7134244190481622</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1907.4447138999999</v>
       </c>
       <c r="C384" s="5">
         <v>19.052086899999949</v>
       </c>
       <c r="D384" s="5">
         <v>12.801780642234784</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1915.6006402</v>
       </c>
       <c r="C385" s="5">
         <v>8.1559263000001465</v>
       </c>
       <c r="D385" s="5">
         <v>5.253409638235107</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1941.2246189</v>
       </c>
       <c r="C386" s="5">
         <v>25.623978699999952</v>
       </c>
       <c r="D386" s="5">
         <v>17.286979882366758</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1978.3732649000001</v>
       </c>
       <c r="C387" s="5">
         <v>37.148646000000099</v>
       </c>
       <c r="D387" s="5">
         <v>25.542082401199618</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1988.2468253</v>
       </c>
       <c r="C388" s="5">
         <v>9.8735603999998602</v>
       </c>
       <c r="D388" s="5">
         <v>6.1560519601397523</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2001.0351467</v>
       </c>
       <c r="C389" s="5">
         <v>12.788321400000086</v>
       </c>
       <c r="D389" s="5">
         <v>7.9973326022938496</v>
       </c>
       <c r="E389" s="5">
         <v>10.380448210303195</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2004.8076831999999</v>
       </c>
       <c r="C390" s="5">
         <v>3.7725364999998874</v>
       </c>
       <c r="D390" s="5">
         <v>2.2859575783811703</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2028.7551269000001</v>
       </c>
       <c r="C391" s="5">
         <v>23.947443700000122</v>
       </c>
       <c r="D391" s="5">
         <v>15.314241772898839</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2039.4979241999999</v>
       </c>
       <c r="C392" s="5">
         <v>10.742797299999893</v>
       </c>
       <c r="D392" s="5">
         <v>6.5426874653334632</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2058.7835491999999</v>
       </c>
       <c r="C393" s="5">
         <v>19.285624999999982</v>
       </c>
       <c r="D393" s="5">
         <v>11.956434918833093</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2065.9178625999998</v>
       </c>
       <c r="C394" s="5">
         <v>7.1343133999998827</v>
       </c>
       <c r="D394" s="5">
         <v>4.2385439760023624</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2067.133546</v>
       </c>
       <c r="C395" s="5">
         <v>1.2156834000002164</v>
       </c>
       <c r="D395" s="5">
         <v>0.70842640519208633</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2089.1759173</v>
       </c>
       <c r="C396" s="5">
         <v>22.042371300000013</v>
       </c>
       <c r="D396" s="5">
         <v>13.573683786109214</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2094.0186899</v>
       </c>
       <c r="C397" s="5">
         <v>4.8427725999999893</v>
       </c>
       <c r="D397" s="5">
         <v>2.8173750767316097</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2102.7699133000001</v>
       </c>
       <c r="C398" s="5">
         <v>8.7512234000000717</v>
       </c>
       <c r="D398" s="5">
         <v>5.131875042902112</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2101.3049700000001</v>
       </c>
       <c r="C399" s="5">
         <v>-1.464943299999959</v>
       </c>
       <c r="D399" s="5">
         <v>-0.83281185210493103</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2099.3364940000001</v>
       </c>
       <c r="C400" s="5">
         <v>-1.9684760000000097</v>
       </c>
       <c r="D400" s="5">
         <v>-1.1183709509002049</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2100.2989796000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.96248560000003636</v>
       </c>
       <c r="D401" s="5">
         <v>0.55155501478874047</v>
       </c>
       <c r="E401" s="5">
         <v>4.9606241581363841</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2112.1729716</v>
       </c>
       <c r="C402" s="5">
         <v>11.873991999999816</v>
       </c>
       <c r="D402" s="5">
         <v>6.9991466344776265</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2110.6357521999998</v>
       </c>
       <c r="C403" s="5">
         <v>-1.53721940000014</v>
       </c>
       <c r="D403" s="5">
         <v>-0.86986117253571305</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2113.2306757000001</v>
       </c>
       <c r="C404" s="5">
         <v>2.5949235000002773</v>
       </c>
       <c r="D404" s="5">
         <v>1.4853585780618239</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2113.3724708999998</v>
       </c>
       <c r="C405" s="5">
         <v>0.1417951999997058</v>
       </c>
       <c r="D405" s="5">
         <v>8.0548257359724929E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2110.1569998999998</v>
       </c>
       <c r="C406" s="5">
         <v>-3.2154709999999795</v>
       </c>
       <c r="D406" s="5">
         <v>-1.8105843939537403</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2111.2412220000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.084222100000261</v>
       </c>
       <c r="D407" s="5">
         <v>0.61831872599971138</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2106.7893542000002</v>
       </c>
       <c r="C408" s="5">
         <v>-4.4518677999999454</v>
       </c>
       <c r="D408" s="5">
         <v>-2.5012384659994003</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2100.9331367999998</v>
       </c>
       <c r="C409" s="5">
         <v>-5.8562174000003324</v>
       </c>
       <c r="D409" s="5">
         <v>-3.2850993494494607</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2104.0496779</v>
       </c>
       <c r="C410" s="5">
         <v>3.1165411000001768</v>
       </c>
       <c r="D410" s="5">
         <v>1.7946849937828135</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2099.8557199000002</v>
       </c>
       <c r="C411" s="5">
         <v>-4.1939579999998386</v>
       </c>
       <c r="D411" s="5">
         <v>-2.3658853678021008</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2101.8917789000002</v>
       </c>
       <c r="C412" s="5">
         <v>2.0360590000000229</v>
       </c>
       <c r="D412" s="5">
         <v>1.1697673821272403</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2101.2013873000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.69039160000011179</v>
       </c>
       <c r="D413" s="5">
         <v>-0.39344313576147316</v>
       </c>
       <c r="E413" s="5">
         <v>4.2965678161288601E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2103.9861741999998</v>
       </c>
       <c r="C414" s="5">
         <v>2.7847868999997445</v>
       </c>
       <c r="D414" s="5">
         <v>1.6020412302341747</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2104.7311678000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.74499360000027082</v>
       </c>
       <c r="D415" s="5">
         <v>0.42573255331805893</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2108.2518304</v>
       </c>
       <c r="C416" s="5">
         <v>3.5206625999999233</v>
       </c>
       <c r="D416" s="5">
         <v>2.0258554042332788</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2102.2047492000002</v>
       </c>
       <c r="C417" s="5">
         <v>-6.0470811999998659</v>
       </c>
       <c r="D417" s="5">
         <v>-3.3881669979183404</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2106.0078988</v>
       </c>
       <c r="C418" s="5">
         <v>3.8031495999998697</v>
       </c>
       <c r="D418" s="5">
         <v>2.1926812441467769</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2110.9986567000001</v>
       </c>
       <c r="C419" s="5">
         <v>4.9907579000000624</v>
       </c>
       <c r="D419" s="5">
         <v>2.8810847749338064</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2096.8962711999998</v>
       </c>
       <c r="C420" s="5">
         <v>-14.10238550000031</v>
       </c>
       <c r="D420" s="5">
         <v>-7.7284352363974129</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2110.9511858999999</v>
       </c>
       <c r="C421" s="5">
         <v>14.054914700000154</v>
       </c>
       <c r="D421" s="5">
         <v>8.3465082160971917</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2114.1331971999998</v>
       </c>
       <c r="C422" s="5">
         <v>3.1820112999998855</v>
       </c>
       <c r="D422" s="5">
         <v>1.8239313861624806</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2115.1730450999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.0398479000000407</v>
       </c>
       <c r="D423" s="5">
         <v>0.59182582445060916</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2117.5701798</v>
       </c>
       <c r="C424" s="5">
         <v>2.3971347000001515</v>
       </c>
       <c r="D424" s="5">
         <v>1.3684741596572403</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2118.7044492999999</v>
       </c>
       <c r="C425" s="5">
         <v>1.1342694999998457</v>
       </c>
       <c r="D425" s="5">
         <v>0.64467309200222367</v>
       </c>
       <c r="E425" s="5">
         <v>0.83300259107914609</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2116.4684216999999</v>
       </c>
       <c r="C426" s="5">
         <v>-2.236027599999943</v>
       </c>
       <c r="D426" s="5">
         <v>-1.2591245508199456</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2113.9111751999999</v>
       </c>
       <c r="C427" s="5">
         <v>-2.5572465000000193</v>
       </c>
       <c r="D427" s="5">
         <v>-1.4403167355340307</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2112.4297643</v>
       </c>
       <c r="C428" s="5">
         <v>-1.4814108999999007</v>
       </c>
       <c r="D428" s="5">
         <v>-0.8377159951625246</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2122.5646455000001</v>
       </c>
       <c r="C429" s="5">
         <v>10.134881200000109</v>
       </c>
       <c r="D429" s="5">
         <v>5.9116603216037289</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2125.6725541000001</v>
       </c>
       <c r="C430" s="5">
         <v>3.1079085999999734</v>
       </c>
       <c r="D430" s="5">
         <v>1.7712873145172559</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2123.3292203000001</v>
       </c>
       <c r="C431" s="5">
         <v>-2.3433337999999821</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3148842632377478</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3148842632377589</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2122.1999947999998</v>
       </c>
       <c r="C432" s="5">
         <v>-1.1292255000003024</v>
       </c>
       <c r="D432" s="5">
         <v>-0.63631867450245627</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2125.7891754000002</v>
       </c>
       <c r="C433" s="5">
         <v>3.5891806000004181</v>
       </c>
       <c r="D433" s="5">
         <v>2.0484906662499691</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2123.0571847000001</v>
       </c>
       <c r="C434" s="5">
         <v>-2.7319907000000967</v>
       </c>
       <c r="D434" s="5">
         <v>-1.5313441549786422</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2127.8960278999998</v>
       </c>
       <c r="C435" s="5">
         <v>4.838843199999701</v>
       </c>
       <c r="D435" s="5">
         <v>2.7695705316972852</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2127.5556179999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.34040989999994054</v>
       </c>
       <c r="D436" s="5">
         <v>-0.19180103249102354</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2134.7591115999999</v>
       </c>
       <c r="C437" s="5">
         <v>7.2034936000000016</v>
       </c>
       <c r="D437" s="5">
         <v>4.1394897169302114</v>
       </c>
       <c r="E437" s="5">
         <v>0.757758464391034</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2143.7398076999998</v>
       </c>
       <c r="C438" s="5">
         <v>8.9806960999999319</v>
       </c>
       <c r="D438" s="5">
         <v>5.1667274868388846</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2153.6562895000002</v>
       </c>
       <c r="C439" s="5">
         <v>9.9164818000003834</v>
       </c>
       <c r="D439" s="5">
         <v>5.6943698771519058</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2165.2272484999999</v>
       </c>
       <c r="C440" s="5">
         <v>11.570958999999675</v>
       </c>
       <c r="D440" s="5">
         <v>6.6412143333624662</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2180.7026577000001</v>
       </c>
       <c r="C441" s="5">
         <v>15.475409200000286</v>
       </c>
       <c r="D441" s="5">
         <v>8.9220052142550355</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2174.7121956000001</v>
+        <v>2174.4428704000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-5.9904621000000589</v>
+        <v>-6.2597872999999709</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.2470879554063248</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3907773441476885</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>2200.2251944</v>
+      </c>
+      <c r="C443" s="5">
+        <v>25.78232399999979</v>
+      </c>
+      <c r="D443" s="5">
+        <v>15.193925672201347</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9A1DF41-FA93-4CD8-9703-71A84F39EE83}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B9032FE-67A0-497A-B615-7ABF7976663F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F92277-9F6A-4E16-A6E0-87AFDFA2A603}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE600000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>