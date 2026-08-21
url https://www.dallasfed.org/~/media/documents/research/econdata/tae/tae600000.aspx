--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5A79310B-5305-44C8-A62A-84FAEEBAA4AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{21A44396-4ACA-4841-9785-0B2D9171411A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{C5062E65-80B3-4871-8B69-E820703D1B92}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D0FE02C-6FDA-4CB6-9802-98D68B328786}"/>
   </bookViews>
   <sheets>
     <sheet name="AE600000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Professional and Business Services</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CC7BEFF-7F6A-4BEA-80A6-9CDE39D2E27D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81C4AD0B-5367-4E7C-9767-BC7DC7CC6CE2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>616.3586444</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>620.26341399</v>
+        <v>620.26341400000001</v>
       </c>
       <c r="C7" s="5">
-        <v>3.9047695900000008</v>
+        <v>3.9047696000000087</v>
       </c>
       <c r="D7" s="5">
-        <v>7.8728335726392373</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.8728335935090321</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>627.16166482999995</v>
+        <v>627.16166480000004</v>
       </c>
       <c r="C8" s="5">
-        <v>6.898250839999946</v>
+        <v>6.898250800000028</v>
       </c>
       <c r="D8" s="5">
-        <v>14.193154172515721</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>14.193154084874937</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>635.92286147000004</v>
+        <v>635.92286149999995</v>
       </c>
       <c r="C9" s="5">
-        <v>8.7611966400000938</v>
+        <v>8.761196699999914</v>
       </c>
       <c r="D9" s="5">
-        <v>18.113409613512065</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>18.113409748175393</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>642.76224745000002</v>
+        <v>642.76224749999994</v>
       </c>
       <c r="C10" s="5">
-        <v>6.8393859799999746</v>
+        <v>6.8393859999999904</v>
       </c>
       <c r="D10" s="5">
-        <v>13.697540255867114</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>13.697540297635658</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>656.65952863999996</v>
+        <v>656.65952860000004</v>
       </c>
       <c r="C11" s="5">
-        <v>13.897281189999944</v>
+        <v>13.8972811000001</v>
       </c>
       <c r="D11" s="5">
-        <v>29.264324125067589</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>29.264323909914648</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>654.18437989999995</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.4751487400000087</v>
+        <v>-2.4751487000000907</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.4305613898767859</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-4.4305613200183895</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>659.21683458999996</v>
+        <v>659.21683459999997</v>
       </c>
       <c r="C13" s="5">
-        <v>5.0324546900000087</v>
+        <v>5.0324547000000166</v>
       </c>
       <c r="D13" s="5">
-        <v>9.6320240444426766</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.6320240643994701</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>663.94780460000004</v>
       </c>
       <c r="C14" s="5">
-        <v>4.7309700100000782</v>
+        <v>4.7309700000000703</v>
       </c>
       <c r="D14" s="5">
-        <v>8.9601760490691795</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>8.9601760292346242</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>666.78781601000003</v>
+        <v>666.78781600000002</v>
       </c>
       <c r="C15" s="5">
-        <v>2.8400114099999882</v>
+        <v>2.8400113999999803</v>
       </c>
       <c r="D15" s="5">
-        <v>5.2554507962095265</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>5.255450777266879</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>670.38524972000005</v>
+        <v>670.38524970000003</v>
       </c>
       <c r="C16" s="5">
-        <v>3.5974337100000184</v>
+        <v>3.5974337000000105</v>
       </c>
       <c r="D16" s="5">
-        <v>6.6698132656818565</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6698132466906035</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>672.15864997000006</v>
+        <v>672.15864999999997</v>
       </c>
       <c r="C17" s="5">
-        <v>1.7734002500000088</v>
+        <v>1.7734002999999348</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2210094694872682</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2210095617243972</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>658.69591815000001</v>
+        <v>658.69591820000005</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.462731820000045</v>
+        <v>-13.462731799999915</v>
       </c>
       <c r="D18" s="5">
-        <v>-21.556283175644541</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.556283146204191</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>662.60435118999999</v>
+        <v>662.6043512</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9084330399999772</v>
+        <v>3.9084329999999454</v>
       </c>
       <c r="D19" s="5">
-        <v>7.3573382998947334</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3573382215468053</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>664.78924674999996</v>
+        <v>664.7892468</v>
       </c>
       <c r="C20" s="5">
-        <v>2.1848955599999726</v>
+        <v>2.1848956000000044</v>
       </c>
       <c r="D20" s="5">
-        <v>4.0294804339757073</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0294805090266728</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>660.08990316999996</v>
+        <v>660.08990319999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.6993435800000043</v>
+        <v>-4.6993436000000202</v>
       </c>
       <c r="D21" s="5">
-        <v>-8.1605559523325049</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1605559851340992</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>664.31777768999996</v>
+        <v>664.31777769999997</v>
       </c>
       <c r="C22" s="5">
-        <v>4.2278745200000003</v>
+        <v>4.2278744999999844</v>
       </c>
       <c r="D22" s="5">
-        <v>7.9626208731767401</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.962620833798062</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>664.26393042999996</v>
+        <v>664.26393040000005</v>
       </c>
       <c r="C23" s="5">
-        <v>-5.3847259999997732E-2</v>
+        <v>-5.3847299999915776E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-9.7224423511665936E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.7224495700276581E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>661.45452108999996</v>
+        <v>661.45452109999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.809409340000002</v>
+        <v>-2.8094093000000839</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.9588198444888487</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.9588197757389203</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>663.57713267999998</v>
+        <v>663.57713269999999</v>
       </c>
       <c r="C25" s="5">
-        <v>2.1226115900000195</v>
+        <v>2.1226116000000275</v>
       </c>
       <c r="D25" s="5">
-        <v>3.9195045432684816</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9195045620008306</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>662.56893345000003</v>
+        <v>662.56893349999996</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.0081992299999456</v>
+        <v>-1.0081992000000355</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.8080494051322171</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8080493517268037</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>663.07284396</v>
+        <v>663.07284400000003</v>
       </c>
       <c r="C27" s="5">
-        <v>0.50391050999996878</v>
+        <v>0.50391050000007453</v>
       </c>
       <c r="D27" s="5">
-        <v>0.91647588267662616</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91647586434382422</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>665.25029581000001</v>
+        <v>665.2502958</v>
       </c>
       <c r="C28" s="5">
-        <v>2.1774518500000113</v>
+        <v>2.1774517999999716</v>
       </c>
       <c r="D28" s="5">
-        <v>4.0126147727584049</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0126146787012651</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>664.28399052999998</v>
+        <v>664.28399049999996</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.96630528000002869</v>
+        <v>-0.96630530000004455</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7291946875829689</v>
+        <v>-1.7291947231131366</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1715477350996761</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1715477439738331</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>665.55736506999995</v>
+        <v>665.55736509999997</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2733745399999634</v>
+        <v>1.273374600000011</v>
       </c>
       <c r="D30" s="5">
-        <v>2.3247031577422694</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3247032685433267</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>666.65585723000004</v>
+        <v>666.65585720000001</v>
       </c>
       <c r="C31" s="5">
-        <v>1.0984921600000916</v>
+        <v>1.098492100000044</v>
       </c>
       <c r="D31" s="5">
-        <v>1.9986598188773907</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9986597086260272</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>667.81331684999998</v>
+        <v>667.81331690000002</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1574596199999405</v>
+        <v>1.157459700000004</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1034720708079213</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1034722176801468</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>668.37859917000003</v>
+        <v>668.37859920000005</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56528232000005119</v>
+        <v>0.56528230000003532</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0205034090542187</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0205033727033408</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>670.07570011999996</v>
+        <v>670.07570009999995</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6971009499999354</v>
+        <v>1.6971008999998958</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0898710789341699</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0898709864846996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>670.31846703999997</v>
+        <v>670.31846700000006</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24276692000000821</v>
+        <v>0.24276690000010603</v>
       </c>
       <c r="D35" s="5">
-        <v>0.43562466354609697</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.43562462759951792</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>672.33309113999996</v>
+        <v>672.33309110000005</v>
       </c>
       <c r="C36" s="5">
         <v>2.0146240999999918</v>
       </c>
       <c r="D36" s="5">
-        <v>3.66678592866585</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6667859288883831</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>672.37316199999998</v>
       </c>
       <c r="C37" s="5">
-        <v>4.0070860000014363E-2</v>
+        <v>4.0070899999932408E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>7.1543105587856815E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1543177031974103E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>673.06986060999998</v>
+        <v>673.06986059999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.69669860999999855</v>
+        <v>0.69669859999999062</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2505249191812284</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2505249011296904</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>681.03043967999997</v>
+        <v>681.03043969999999</v>
       </c>
       <c r="C39" s="5">
-        <v>7.9605790699999943</v>
+        <v>7.9605791000000181</v>
       </c>
       <c r="D39" s="5">
-        <v>15.153345758307356</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.153345819418828</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>679.24869529</v>
+        <v>679.24869530000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7817443899999716</v>
+        <v>-1.7817443999999796</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0947136510261486</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0947136680565035</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>684.32166560999997</v>
+        <v>684.32166559999996</v>
       </c>
       <c r="C41" s="5">
-        <v>5.0729703199999676</v>
+        <v>5.0729702999999517</v>
       </c>
       <c r="D41" s="5">
-        <v>9.339661467902749</v>
+        <v>9.339661429412649</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0164320329341132</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.016432036081107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>687.07464278999998</v>
+        <v>687.07464279999999</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7529771800000162</v>
+        <v>2.7529772000000321</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9357737834090587</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9357738201378565</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>689.81757204999997</v>
+        <v>689.81757210000001</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7429292599999826</v>
+        <v>2.7429293000000143</v>
       </c>
       <c r="D43" s="5">
-        <v>4.8972225118110391</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8972225847294215</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>691.26906430999998</v>
+        <v>691.26906429999997</v>
       </c>
       <c r="C44" s="5">
-        <v>1.4514922600000091</v>
+        <v>1.4514921999999615</v>
       </c>
       <c r="D44" s="5">
-        <v>2.5544295371588754</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5544294301546477</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>698.44674941999995</v>
+        <v>698.44674940000004</v>
       </c>
       <c r="C45" s="5">
-        <v>7.1776851099999703</v>
+        <v>7.1776851000000761</v>
       </c>
       <c r="D45" s="5">
-        <v>13.196798652086494</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.19679863284049</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>702.56876291000003</v>
+        <v>702.56876290000002</v>
       </c>
       <c r="C46" s="5">
-        <v>4.1220134900000858</v>
+        <v>4.12201349999998</v>
       </c>
       <c r="D46" s="5">
-        <v>7.316483517387895</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3164835359337266</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>705.61912687999995</v>
+        <v>705.61912689999997</v>
       </c>
       <c r="C47" s="5">
-        <v>3.0503639699999212</v>
+        <v>3.050363999999945</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3363085452200254</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3363085990393522</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>710.88929986000005</v>
+        <v>710.88929989999997</v>
       </c>
       <c r="C48" s="5">
-        <v>5.2701729800000976</v>
+        <v>5.2701729999999998</v>
       </c>
       <c r="D48" s="5">
-        <v>9.3401321841035454</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3401322207415927</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>713.81838313000003</v>
+        <v>713.81838310000001</v>
       </c>
       <c r="C49" s="5">
-        <v>2.9290832699999783</v>
+        <v>2.9290832000000364</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0579713644548496</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.057971240534842</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>719.71056802999999</v>
+        <v>719.71056799999997</v>
       </c>
       <c r="C50" s="5">
         <v>5.8921848999999611</v>
       </c>
       <c r="D50" s="5">
-        <v>10.367655865287496</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.367655865743085</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>721.86109198999998</v>
+        <v>721.86109199999999</v>
       </c>
       <c r="C51" s="5">
-        <v>2.1505239599999868</v>
+        <v>2.1505240000000185</v>
       </c>
       <c r="D51" s="5">
-        <v>3.6451662071786295</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6451662762518433</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>722.56593023000005</v>
+        <v>722.56593020000003</v>
       </c>
       <c r="C52" s="5">
-        <v>0.70483824000007189</v>
+        <v>0.70483820000004016</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1780146411738857</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1780145739449743</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>725.16929687000004</v>
+        <v>725.16929689999995</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6033666399999902</v>
+        <v>2.6033666999999241</v>
       </c>
       <c r="D53" s="5">
-        <v>4.4102496520815437</v>
+        <v>4.4102497559342924</v>
       </c>
       <c r="E53" s="5">
-        <v>5.9690688330887198</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9690688390211299</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>733.97944866</v>
+        <v>733.97944870000003</v>
       </c>
       <c r="C54" s="5">
-        <v>8.8101517899999635</v>
+        <v>8.8101518000000851</v>
       </c>
       <c r="D54" s="5">
-        <v>15.593629804409105</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.593629822619093</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>734.06352526000001</v>
+        <v>734.06352530000004</v>
       </c>
       <c r="C55" s="5">
         <v>8.4076600000003054E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.13754541537791543</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.13754541537045473</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>740.19045184000004</v>
+        <v>740.19045180000001</v>
       </c>
       <c r="C56" s="5">
-        <v>6.1269265800000312</v>
+        <v>6.1269264999999677</v>
       </c>
       <c r="D56" s="5">
-        <v>10.488735289470208</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.488735145572136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>754.49973510999996</v>
+        <v>754.49973509999995</v>
       </c>
       <c r="C57" s="5">
-        <v>14.309283269999924</v>
+        <v>14.309283299999947</v>
       </c>
       <c r="D57" s="5">
-        <v>25.830915628080774</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.830915689666845</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>749.31666428000005</v>
+        <v>749.31666429999996</v>
       </c>
       <c r="C58" s="5">
-        <v>-5.183070829999906</v>
+        <v>-5.1830707999999959</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.9390200061026706</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.939019961974525</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>754.50954372000001</v>
+        <v>754.50954369999999</v>
       </c>
       <c r="C59" s="5">
-        <v>5.192879439999956</v>
+        <v>5.192879400000038</v>
       </c>
       <c r="D59" s="5">
-        <v>8.6406002874740864</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6406002181202091</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>765.97714157999997</v>
+        <v>765.97714159999998</v>
       </c>
       <c r="C60" s="5">
-        <v>11.467597859999955</v>
+        <v>11.467597899999987</v>
       </c>
       <c r="D60" s="5">
-        <v>19.843053093341489</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.843053169011981</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>771.43374070000004</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4565991200000781</v>
+        <v>5.4565991000000622</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8914661073050247</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8914660731867592</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>774.00789986999996</v>
+        <v>774.00789989999998</v>
       </c>
       <c r="C62" s="5">
-        <v>2.5741591699999162</v>
+        <v>2.57415919999994</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0785325089977897</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0785325574059783</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>772.82962358999998</v>
+        <v>772.82962359999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1782762799999773</v>
+        <v>-1.1782762999999932</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.811548704525956</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8115487349484316</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>779.19711726000003</v>
+        <v>779.19711729999995</v>
       </c>
       <c r="C64" s="5">
-        <v>6.3674936700000444</v>
+        <v>6.3674936999999545</v>
       </c>
       <c r="D64" s="5">
-        <v>10.34760611140757</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.347606162249591</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>783.74592901999995</v>
+        <v>783.74592900000005</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5488117599999214</v>
+        <v>4.5488117000001012</v>
       </c>
       <c r="D65" s="5">
-        <v>7.2347467147343636</v>
+        <v>7.2347466158385387</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0776492334728278</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0776492262437429</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>784.40119010000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.65526108000005934</v>
+        <v>0.65526109999996152</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0079020559394358</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0079020868702271</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>789.64096801999995</v>
+        <v>789.64096800000004</v>
       </c>
       <c r="C67" s="5">
-        <v>5.2397779199999377</v>
+        <v>5.2397779000000355</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3171289092000222</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3171288762788684</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>793.59696105</v>
+        <v>793.59696110000004</v>
       </c>
       <c r="C68" s="5">
-        <v>3.9559930300000588</v>
+        <v>3.9559931000000006</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1802848772990027</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1802849898484169</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>794.87728523999999</v>
+        <v>794.87728519999996</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2803241899999875</v>
+        <v>1.2803240999999161</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9532526531645056</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9532525145163238</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>798.44835873</v>
+        <v>798.44835869999997</v>
       </c>
       <c r="C70" s="5">
-        <v>3.5710734900000034</v>
+        <v>3.5710735000000113</v>
       </c>
       <c r="D70" s="5">
-        <v>5.5263583561176333</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5263583722623633</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>801.09837617000005</v>
+        <v>801.09837619999996</v>
       </c>
       <c r="C71" s="5">
-        <v>2.650017440000056</v>
+        <v>2.6500174999999899</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0562634987624246</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0562635924395796</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>796.10668197999996</v>
+        <v>796.10668199999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-4.9916941900000893</v>
+        <v>-4.9916941999999835</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.2262712089159358</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2262712226385357</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>805.42061861000002</v>
+        <v>805.42061860000001</v>
       </c>
       <c r="C73" s="5">
-        <v>9.3139366300000574</v>
+        <v>9.3139366000000336</v>
       </c>
       <c r="D73" s="5">
-        <v>14.978778338996769</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.978778287203575</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>809.64954024999997</v>
+        <v>809.64954030000001</v>
       </c>
       <c r="C74" s="5">
-        <v>4.2289216399999532</v>
+        <v>4.2289217000000008</v>
       </c>
       <c r="D74" s="5">
-        <v>6.485865238459021</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4858653332371619</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>817.30761788999996</v>
+        <v>817.30761789999997</v>
       </c>
       <c r="C75" s="5">
-        <v>7.6580776399999877</v>
+        <v>7.658077599999956</v>
       </c>
       <c r="D75" s="5">
-        <v>11.959687913118234</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.959687846587519</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>823.03653244999998</v>
+        <v>823.03653250000002</v>
       </c>
       <c r="C76" s="5">
-        <v>5.7289145600000211</v>
+        <v>5.7289146000000528</v>
       </c>
       <c r="D76" s="5">
-        <v>8.7433709536348658</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7433710169434686</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>827.12363977999996</v>
+        <v>827.12363979999998</v>
       </c>
       <c r="C77" s="5">
-        <v>4.0871073299999807</v>
+        <v>4.0871072999999569</v>
       </c>
       <c r="D77" s="5">
-        <v>6.124546467149683</v>
+        <v>6.1245464205772926</v>
       </c>
       <c r="E77" s="5">
-        <v>5.534664889965013</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.5346648952099287</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>826.02021707999995</v>
+        <v>826.02021709999997</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1034227000000101</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5891638502588346</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5891638502206207</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>830.31666402999997</v>
+        <v>830.31666399999995</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2964469500000178</v>
+        <v>4.2964468999999781</v>
       </c>
       <c r="D79" s="5">
-        <v>6.4233500522732356</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4233499752101686</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>833.60016381000003</v>
+        <v>833.60016380000002</v>
       </c>
       <c r="C80" s="5">
-        <v>3.2834997800000565</v>
+        <v>3.2834998000000724</v>
       </c>
       <c r="D80" s="5">
-        <v>4.850002857655733</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8500028880220647</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>836.98413934999996</v>
+        <v>836.9841394</v>
       </c>
       <c r="C81" s="5">
-        <v>3.3839755399999376</v>
+        <v>3.3839755999999852</v>
       </c>
       <c r="D81" s="5">
-        <v>4.9816136550676848</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9816137454370857</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>841.47600922000004</v>
+        <v>841.47600920000002</v>
       </c>
       <c r="C82" s="5">
-        <v>4.4918698700000732</v>
+        <v>4.4918698000000177</v>
       </c>
       <c r="D82" s="5">
-        <v>6.6336128193188904</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6336127124640321</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>840.3528192</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.1231900200000382</v>
+        <v>-1.1231900000000223</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.5900359187912994</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5900358907235179</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>851.88764140000001</v>
       </c>
       <c r="C84" s="5">
         <v>11.534822200000008</v>
       </c>
       <c r="D84" s="5">
         <v>17.773580276673062</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>859.23589856000001</v>
+        <v>859.23589860000004</v>
       </c>
       <c r="C85" s="5">
-        <v>7.3482571600000028</v>
+        <v>7.3482572000000346</v>
       </c>
       <c r="D85" s="5">
-        <v>10.856495883040074</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.856495944968646</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>861.27784028999997</v>
+        <v>861.27784029999998</v>
       </c>
       <c r="C86" s="5">
-        <v>2.0419417299999623</v>
+        <v>2.0419416999999385</v>
       </c>
       <c r="D86" s="5">
-        <v>2.8893256091387265</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8893255659961925</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>875.76732910999999</v>
+        <v>875.76732909999998</v>
       </c>
       <c r="C87" s="5">
-        <v>14.48948882000002</v>
+        <v>14.489488800000004</v>
       </c>
       <c r="D87" s="5">
-        <v>22.164660918331581</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.164660884571362</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>881.57034686999998</v>
+        <v>881.5703469</v>
       </c>
       <c r="C88" s="5">
-        <v>5.8030177599999888</v>
+        <v>5.8030178000000205</v>
       </c>
       <c r="D88" s="5">
-        <v>8.247732260738827</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2477323197757357</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>884.08337078</v>
+        <v>884.08337080000001</v>
       </c>
       <c r="C89" s="5">
-        <v>2.5130239100000153</v>
+        <v>2.5130239000000074</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4748913189454944</v>
+        <v>3.4748913047803365</v>
       </c>
       <c r="E89" s="5">
-        <v>6.886483260852061</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8864832606855497</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>891.67003619000002</v>
+        <v>891.67003620000003</v>
       </c>
       <c r="C90" s="5">
-        <v>7.5866654100000233</v>
+        <v>7.5866654000000153</v>
       </c>
       <c r="D90" s="5">
-        <v>10.797870229090535</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.797870213923311</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>897.13653147000002</v>
+        <v>897.13653150000005</v>
       </c>
       <c r="C91" s="5">
-        <v>5.4664952800000037</v>
+        <v>5.4664953000000196</v>
       </c>
       <c r="D91" s="5">
-        <v>7.609948856797244</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.609948885496487</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>904.81128437999996</v>
+        <v>904.81128439999998</v>
       </c>
       <c r="C92" s="5">
-        <v>7.6747529099999383</v>
+        <v>7.6747528999999304</v>
       </c>
       <c r="D92" s="5">
-        <v>10.762717077267347</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.762717062200533</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>918.41085739000005</v>
+        <v>918.41085740000005</v>
       </c>
       <c r="C93" s="5">
-        <v>13.599573010000086</v>
+        <v>13.599573000000078</v>
       </c>
       <c r="D93" s="5">
-        <v>19.604635590485842</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>19.604635574388517</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>925.76964461</v>
+        <v>925.76964459999999</v>
       </c>
       <c r="C94" s="5">
-        <v>7.3587872199999538</v>
+        <v>7.3587871999999379</v>
       </c>
       <c r="D94" s="5">
-        <v>10.050273427184543</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.050273398540588</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>932.80078283</v>
+        <v>932.80078279999998</v>
       </c>
       <c r="C95" s="5">
-        <v>7.0311382200000025</v>
+        <v>7.0311381999999867</v>
       </c>
       <c r="D95" s="5">
-        <v>9.5044038766945338</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5044038486270743</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>932.33307105999995</v>
+        <v>932.33307109999998</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.46771177000005082</v>
+        <v>-0.46771169999999529</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.60003049925468899</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.60003040971789989</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>944.16355085999999</v>
+        <v>944.16355090000002</v>
       </c>
       <c r="C97" s="5">
         <v>11.830479800000035</v>
       </c>
       <c r="D97" s="5">
-        <v>16.335883826959719</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.335883826209162</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>949.45357046000004</v>
+        <v>949.45357049999996</v>
       </c>
       <c r="C98" s="5">
-        <v>5.2900196000000506</v>
+        <v>5.2900195999999369</v>
       </c>
       <c r="D98" s="5">
-        <v>6.9345427654088132</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9345427651059222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>953.22218131</v>
+        <v>953.22218129999999</v>
       </c>
       <c r="C99" s="5">
-        <v>3.7686108499999591</v>
+        <v>3.7686108000000331</v>
       </c>
       <c r="D99" s="5">
-        <v>4.8684605719318652</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8684605057134567</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>960.78025993999995</v>
+        <v>960.78025990000003</v>
       </c>
       <c r="C100" s="5">
-        <v>7.5580786299999545</v>
+        <v>7.5580786000000444</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9408730496120423</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.9408730085267507</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>968.37323884</v>
+        <v>968.37323879999997</v>
       </c>
       <c r="C101" s="5">
-        <v>7.5929789000000483</v>
+        <v>7.5929788999999346</v>
       </c>
       <c r="D101" s="5">
-        <v>9.9067817552466408</v>
+        <v>9.9067817556769633</v>
       </c>
       <c r="E101" s="5">
-        <v>9.5341537739403126</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5341537669379139</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>981.94693878999999</v>
+        <v>981.9469388</v>
       </c>
       <c r="C102" s="5">
-        <v>13.573699949999991</v>
+        <v>13.573700000000031</v>
       </c>
       <c r="D102" s="5">
-        <v>18.179703803851321</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.179703876872576</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>986.00617642999998</v>
+        <v>986.00617639999996</v>
       </c>
       <c r="C103" s="5">
-        <v>4.0592376399999921</v>
+        <v>4.0592375999999604</v>
       </c>
       <c r="D103" s="5">
-        <v>5.0749950316737014</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0749949804688832</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>989.11366335000002</v>
+        <v>989.11366339999995</v>
       </c>
       <c r="C104" s="5">
-        <v>3.1074869200000421</v>
+        <v>3.1074869999999919</v>
       </c>
       <c r="D104" s="5">
-        <v>3.8481558482695855</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.848155949180132</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.77986581000005</v>
+        <v>991.77986580000004</v>
       </c>
       <c r="C105" s="5">
-        <v>2.6662024600000223</v>
+        <v>2.6662024000000883</v>
       </c>
       <c r="D105" s="5">
-        <v>3.2830454526878494</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2830453775391844</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>996.54173746000004</v>
+        <v>996.54173749999995</v>
       </c>
       <c r="C106" s="5">
-        <v>4.7618716499999891</v>
+        <v>4.7618716999999151</v>
       </c>
       <c r="D106" s="5">
-        <v>5.9162176045266079</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9162176683580148</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1002.5637539000001</v>
+        <v>1002.563754</v>
       </c>
       <c r="C107" s="5">
-        <v>6.0220164400000158</v>
+        <v>6.0220165000000634</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4974296323842671</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4974297092734066</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1006.297178</v>
       </c>
       <c r="C108" s="5">
-        <v>3.7334240999999793</v>
+        <v>3.7334240000000136</v>
       </c>
       <c r="D108" s="5">
-        <v>4.5613219654013992</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5613218402486888</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1010.3778811</v>
+        <v>1010.377881</v>
       </c>
       <c r="C109" s="5">
-        <v>4.080703099999937</v>
+        <v>4.0807029999999713</v>
       </c>
       <c r="D109" s="5">
-        <v>4.9762138299666026</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9762137052889566</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1011.5149584</v>
+        <v>1011.514958</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1370772999999872</v>
+        <v>1.1370769999999766</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3588681375364953</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3588677769337476</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1025.5811454</v>
+        <v>1025.5811450000001</v>
       </c>
       <c r="C111" s="5">
-        <v>14.066187000000014</v>
+        <v>14.066187000000127</v>
       </c>
       <c r="D111" s="5">
-        <v>18.024623015665785</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.024623023347395</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1028.5013369000001</v>
+        <v>1028.5013369999999</v>
       </c>
       <c r="C112" s="5">
-        <v>2.9201915000001009</v>
+        <v>2.9201919999998154</v>
       </c>
       <c r="D112" s="5">
-        <v>3.470843635985732</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4708442409813633</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1034.4412147999999</v>
+        <v>1034.4412150000001</v>
       </c>
       <c r="C113" s="5">
-        <v>5.9398778999998285</v>
+        <v>5.9398780000001352</v>
       </c>
       <c r="D113" s="5">
-        <v>7.154758273877837</v>
+        <v>7.1547583974647777</v>
       </c>
       <c r="E113" s="5">
-        <v>6.8225734985347009</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8225735236003615</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1039.0229417</v>
+        <v>1039.0229420000001</v>
       </c>
       <c r="C114" s="5">
-        <v>4.5817269000001488</v>
+        <v>4.5817270000000008</v>
       </c>
       <c r="D114" s="5">
-        <v>5.4464238430966816</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.446423963801017</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1043.9524116</v>
+        <v>1043.9524120000001</v>
       </c>
       <c r="C115" s="5">
-        <v>4.9294698999999582</v>
+        <v>4.9294700000000375</v>
       </c>
       <c r="D115" s="5">
-        <v>5.844130482111054</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8441306020450279</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1049.1532227</v>
+        <v>1049.153223</v>
       </c>
       <c r="C116" s="5">
-        <v>5.2008111000000099</v>
+        <v>5.2008109999999306</v>
       </c>
       <c r="D116" s="5">
-        <v>6.1447712590729786</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1447711352473178</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1048.7404191999999</v>
+        <v>1048.740419</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.41280350000010912</v>
+        <v>-0.41280400000005102</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.47113577073385482</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.47113634001875182</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1049.5940959</v>
+        <v>1049.594096</v>
       </c>
       <c r="C118" s="5">
-        <v>0.85367670000005091</v>
+        <v>0.85367700000006153</v>
       </c>
       <c r="D118" s="5">
-        <v>0.98118732874510339</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98118767528807549</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1052.3317451999999</v>
+        <v>1052.331745</v>
       </c>
       <c r="C119" s="5">
-        <v>2.73764929999993</v>
+        <v>2.7376489999999194</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1752457856851546</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1752454324182722</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1058.3513923</v>
+        <v>1058.351392</v>
       </c>
       <c r="C120" s="5">
-        <v>6.0196471000001566</v>
+        <v>6.0196470000000772</v>
       </c>
       <c r="D120" s="5">
-        <v>7.0844880059499182</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0844878859223526</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1060.1196024000001</v>
+        <v>1060.119602</v>
       </c>
       <c r="C121" s="5">
-        <v>1.768210100000033</v>
+        <v>1.7682099999999537</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0233910558365764</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0233909409302253</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1062.0906404</v>
+        <v>1062.0906399999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.9710379999999077</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2540692187419831</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2540692196010959</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1066.2589800999999</v>
+        <v>1066.2589800000001</v>
       </c>
       <c r="C123" s="5">
-        <v>4.1683396999999331</v>
+        <v>4.1683400000001711</v>
       </c>
       <c r="D123" s="5">
-        <v>4.812587416191505</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8125877719214616</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1070.6218143000001</v>
+        <v>1070.6218140000001</v>
       </c>
       <c r="C124" s="5">
-        <v>4.3628342000001794</v>
+        <v>4.3628340000000208</v>
       </c>
       <c r="D124" s="5">
-        <v>5.0220845833655936</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.022084348420397</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1079.3937441</v>
+        <v>1079.393744</v>
       </c>
       <c r="C125" s="5">
-        <v>8.7719297999999526</v>
+        <v>8.7719299999998839</v>
       </c>
       <c r="D125" s="5">
-        <v>10.287350510598081</v>
+        <v>10.287350758832492</v>
       </c>
       <c r="E125" s="5">
-        <v>4.345585680157904</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3455856503165302</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1090.2489920999999</v>
+        <v>1090.248992</v>
       </c>
       <c r="C126" s="5">
-        <v>10.855247999999847</v>
+        <v>10.855248000000074</v>
       </c>
       <c r="D126" s="5">
-        <v>12.758571727102041</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.758571728350464</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1091.1330290999999</v>
+        <v>1091.1330290000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.88403700000003482</v>
       </c>
       <c r="D127" s="5">
-        <v>0.97738065872245983</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.97738065881252112</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1098.8854624000001</v>
+        <v>1098.885462</v>
       </c>
       <c r="C128" s="5">
-        <v>7.7524333000001207</v>
+        <v>7.7524329999998827</v>
       </c>
       <c r="D128" s="5">
-        <v>8.8671135422607517</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.8671131864514372</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1101.8198954</v>
+        <v>1101.8198950000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.934432999999899</v>
+        <v>2.9344330000001264</v>
       </c>
       <c r="D129" s="5">
-        <v>3.2519317398963743</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2519317410979243</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1107.8249374</v>
+        <v>1107.8249370000001</v>
       </c>
       <c r="C130" s="5">
         <v>6.0050420000000031</v>
       </c>
       <c r="D130" s="5">
-        <v>6.7397847565658919</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7397847590865423</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1118.7769483</v>
+        <v>1118.7769479999999</v>
       </c>
       <c r="C131" s="5">
-        <v>10.952010900000005</v>
+        <v>10.952010999999857</v>
       </c>
       <c r="D131" s="5">
-        <v>12.530038952593902</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.530039078066268</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1122.7889944999999</v>
+        <v>1122.7889950000001</v>
       </c>
       <c r="C132" s="5">
-        <v>4.0120461999999861</v>
+        <v>4.012047000000166</v>
       </c>
       <c r="D132" s="5">
-        <v>4.3892197763157226</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.389220670058358</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1129.4912677</v>
+        <v>1129.491268</v>
       </c>
       <c r="C133" s="5">
-        <v>6.702273200000036</v>
+        <v>6.7022729999998774</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4030877677446982</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.4030875361232651</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1134.5246365</v>
+        <v>1134.524637</v>
       </c>
       <c r="C134" s="5">
-        <v>5.033368800000062</v>
+        <v>5.0333689999999933</v>
       </c>
       <c r="D134" s="5">
-        <v>5.4806122097545984</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4806124313989901</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1135.6549983</v>
+        <v>1135.654998</v>
       </c>
       <c r="C135" s="5">
-        <v>1.130361799999946</v>
+        <v>1.1303609999999935</v>
       </c>
       <c r="D135" s="5">
-        <v>1.2021703816031071</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2021695255812093</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1137.4020780999999</v>
+        <v>1137.4020780000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.7470797999999377</v>
+        <v>1.7470800000000963</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8617676953875506</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8617679108193563</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1138.5730653999999</v>
+        <v>1138.573065</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1709872999999789</v>
+        <v>1.1709869999999682</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2424532010526956</v>
+        <v>1.2424528810489166</v>
       </c>
       <c r="E137" s="5">
-        <v>5.4826444588432999</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.4826444315578815</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1139.0365354999999</v>
+        <v>1139.0365360000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.463470099999995</v>
+        <v>0.46347100000002683</v>
       </c>
       <c r="D138" s="5">
-        <v>0.48956978851886213</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.4895707415031092</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1135.6061371000001</v>
+        <v>1135.606137</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.4303983999998309</v>
+        <v>-3.4303990000000795</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.5547340405390981</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5547346504894661</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1133.0281888</v>
+        <v>1133.0281890000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5779483000001164</v>
+        <v>-2.5779479999998784</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.6903730013878469</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6903726924371596</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1126.1490782999999</v>
+        <v>1126.1490779999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-6.8791105000000243</v>
+        <v>-6.8791110000001936</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.0472912787339581</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.0472917727733559</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1123.4822657</v>
+        <v>1123.482266</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.6668125999999575</v>
+        <v>-2.6668119999999362</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8049766516757169</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8049760295247306</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1120.7884389000001</v>
+        <v>1120.7884389999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.693826799999897</v>
+        <v>-2.6938270000000557</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.8396539747011729</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8396541820072785</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1112.8342848</v>
+        <v>1112.8342849999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-7.9541541000000962</v>
+        <v>-7.9541540000000168</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.1916343685530801</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1916342688509776</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1112.6178110000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.21647379999990335</v>
+        <v>-0.21647399999983463</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.23318010678774481</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.23318032195019933</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1101.5819867</v>
+        <v>1101.581987</v>
       </c>
       <c r="C146" s="5">
-        <v>-11.035824300000058</v>
+        <v>-11.035824000000048</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.274222768067855</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.274222478109531</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1090.1401349</v>
+        <v>1090.1401350000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-11.441851799999995</v>
+        <v>-11.441851999999926</v>
       </c>
       <c r="D147" s="5">
-        <v>-11.776142909981523</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.776143101184655</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1088.5696531000001</v>
+        <v>1088.569653</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.570481799999925</v>
+        <v>-1.5704820000000836</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.7151164789309004</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.7151166954664565</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1083.9707159</v>
+        <v>1083.970716</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.5989372000001367</v>
+        <v>-4.5989369999999781</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.953545766653078</v>
+        <v>-4.9535455566568354</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.7956825222118855</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7956824799820774</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1077.8491047</v>
+        <v>1077.849105</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.1216111999999612</v>
+        <v>-6.1216110000000299</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5702927340203328</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.5702925253970701</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1075.6103754999999</v>
+        <v>1075.6103760000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.2387292000000798</v>
+        <v>-2.2387289999999211</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.464164107964506</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4641638896554241</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1075.2960426</v>
+        <v>1075.2960430000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31433289999995395</v>
+        <v>-0.31433300000003328</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.35012101520311978</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.35012112624708269</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1076.8375397</v>
+        <v>1076.83754</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5414971000000151</v>
+        <v>1.5414969999999357</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7338957769331698</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7338956629133984</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1077.917731</v>
       </c>
       <c r="C154" s="5">
-        <v>1.0801913000000241</v>
+        <v>1.0801910000000134</v>
       </c>
       <c r="D154" s="5">
-        <v>1.2104007752372858</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.210400436878345</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1074.9834499000001</v>
+        <v>1074.9834499999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.9342810999999074</v>
+        <v>-2.9342810000000554</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2181439472135143</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2181438391765571</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1074.9314433</v>
+        <v>1074.9314429999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.2006600000140679E-2</v>
+        <v>-5.2007000000003245E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.8039327871628466E-2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.8039774147022882E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1080.8918194</v>
+        <v>1080.8918189999999</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9603761000000759</v>
+        <v>5.9603759999999966</v>
       </c>
       <c r="D157" s="5">
-        <v>6.8605875247062853</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.8605874080436946</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1076.1009458000001</v>
+        <v>1076.100946</v>
       </c>
       <c r="C158" s="5">
-        <v>-4.7908735999999408</v>
+        <v>-4.7908729999999196</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.1910366795763219</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.1910360471008277</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1072.2724293000001</v>
+        <v>1072.2724290000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.8285164999999779</v>
+        <v>-3.8285169999999198</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.18676245529086</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.18676299065962</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1073.4731850999999</v>
+        <v>1073.4731850000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.2007557999997971</v>
+        <v>1.2007559999999557</v>
       </c>
       <c r="D160" s="5">
-        <v>1.3520955292744885</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3520957562515701</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1069.0374222</v>
+        <v>1069.0374220000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.4357628999998724</v>
+        <v>-4.4357629999999517</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.8474365004724014</v>
+        <v>-4.8474366077231323</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.3776473368656506</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3776473644145915</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1067.8807010999999</v>
+        <v>1067.880701</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1567211000001407</v>
+        <v>-1.1567210000000614</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2907261002734427</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2907259895916678</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1064.8899144</v>
+        <v>1064.8899140000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9907866999999442</v>
+        <v>-2.9907869999999548</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.3095212205208946</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3095215477008888</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1064.4324426000001</v>
+        <v>1064.4324429999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.45747179999989385</v>
+        <v>-0.45747100000016871</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.51429816817125662</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.51429727111359513</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1064.9474908</v>
+        <v>1064.9474909999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.51504819999991014</v>
+        <v>0.51504799999997886</v>
       </c>
       <c r="D165" s="5">
-        <v>0.58219319815200343</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.58219297125745584</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1064.8808159</v>
+        <v>1064.8808160000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-6.6674899999952686E-2</v>
+        <v>-6.6674999999804641E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.5104486598576159E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.5104599188346999E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1060.4985028999999</v>
+        <v>1060.498503</v>
       </c>
       <c r="C167" s="5">
         <v>-4.3823130000000674</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8281132835859886</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.8281132831427982</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1061.3683295999999</v>
+        <v>1061.36833</v>
       </c>
       <c r="C168" s="5">
-        <v>0.86982669999997597</v>
+        <v>0.86982699999998658</v>
       </c>
       <c r="D168" s="5">
-        <v>0.98869882075689475</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.98869916320150075</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1065.9011316000001</v>
+        <v>1065.901132</v>
       </c>
       <c r="C169" s="5">
-        <v>4.5328020000001743</v>
+        <v>4.5328019999999469</v>
       </c>
       <c r="D169" s="5">
-        <v>5.2469661023805791</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2469661003563761</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1067.3159126</v>
+        <v>1067.3159129999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.4147809999999481</v>
       </c>
       <c r="D170" s="5">
-        <v>1.6044508968140914</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6044508962076431</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1072.1836645000001</v>
+        <v>1072.183665</v>
       </c>
       <c r="C171" s="5">
-        <v>4.8677519000000302</v>
+        <v>4.8677520000001095</v>
       </c>
       <c r="D171" s="5">
-        <v>5.6122807111979034</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6122808272440095</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1076.0166839999999</v>
       </c>
       <c r="C172" s="5">
-        <v>3.8330194999998639</v>
+        <v>3.833018999999922</v>
       </c>
       <c r="D172" s="5">
-        <v>4.3753222673483805</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3753216832584485</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1082.9964465999999</v>
+        <v>1082.996447</v>
       </c>
       <c r="C173" s="5">
-        <v>6.9797625999999582</v>
+        <v>6.9797630000000481</v>
       </c>
       <c r="D173" s="5">
-        <v>8.0678016229090321</v>
+        <v>8.0678021018815613</v>
       </c>
       <c r="E173" s="5">
-        <v>1.3057563851481602</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3057564415177136</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1088.8421191</v>
+        <v>1088.8421189999999</v>
       </c>
       <c r="C174" s="5">
-        <v>5.8456725000000915</v>
+        <v>5.8456719999999223</v>
       </c>
       <c r="D174" s="5">
-        <v>6.6730137786883192</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6730131883342869</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1090.7202325999999</v>
+        <v>1090.720233</v>
       </c>
       <c r="C175" s="5">
-        <v>1.8781134999999267</v>
+        <v>1.878114000000096</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0895961927452467</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0895967545290661</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1093.12438</v>
       </c>
       <c r="C176" s="5">
-        <v>2.4041474000000562</v>
+        <v>2.4041469999999663</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6773224142229379</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6773219623645428</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1104.0572373</v>
+        <v>1104.057237</v>
       </c>
       <c r="C177" s="5">
-        <v>10.932857300000023</v>
+        <v>10.932857000000013</v>
       </c>
       <c r="D177" s="5">
-        <v>12.684479160152851</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.684478792722519</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1104.9050242000001</v>
+        <v>1104.9050239999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.84778690000007373</v>
+        <v>0.84778699999992568</v>
       </c>
       <c r="D178" s="5">
-        <v>0.92536135837799627</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.92536146824204746</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1109.5589706999999</v>
+        <v>1109.5589709999999</v>
       </c>
       <c r="C179" s="5">
-        <v>4.6539464999998472</v>
+        <v>4.6539470000000165</v>
       </c>
       <c r="D179" s="5">
-        <v>5.1732482959841342</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1732488656727194</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1117.3787052</v>
+        <v>1117.3787050000001</v>
       </c>
       <c r="C180" s="5">
-        <v>7.8197345000000951</v>
+        <v>7.8197340000001532</v>
       </c>
       <c r="D180" s="5">
-        <v>8.7927655111434753</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7927649244877273</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1118.0434814</v>
+        <v>1118.0434809999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.6647762000000057</v>
+        <v>0.66477599999984704</v>
       </c>
       <c r="D181" s="5">
-        <v>0.71627188184295587</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.71627166577312718</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1115.7874557</v>
+        <v>1115.787456</v>
       </c>
       <c r="C182" s="5">
-        <v>-2.2560257000000092</v>
+        <v>-2.2560249999999087</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3947073429241739</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3947066089679225</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1125.4908837</v>
+        <v>1125.4908840000001</v>
       </c>
       <c r="C183" s="5">
         <v>9.7034280000000308</v>
       </c>
       <c r="D183" s="5">
-        <v>10.949688007651304</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.94968800456515</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1128.0582770999999</v>
+        <v>1128.0582770000001</v>
       </c>
       <c r="C184" s="5">
-        <v>2.5673933999999008</v>
+        <v>2.5673930000000382</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7719645442284113</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7719641061755507</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1130.0887757999999</v>
+        <v>1130.0887760000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0304986999999528</v>
+        <v>2.0304989999999634</v>
       </c>
       <c r="D185" s="5">
-        <v>2.1815060992800506</v>
+        <v>2.1815064249838922</v>
       </c>
       <c r="E185" s="5">
-        <v>4.3483364463330787</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3483364262597579</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1137.6761113</v>
+        <v>1137.676111</v>
       </c>
       <c r="C186" s="5">
-        <v>7.5873355000001084</v>
+        <v>7.5873349999999391</v>
       </c>
       <c r="D186" s="5">
-        <v>8.3609814222891146</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3609808492683957</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.0882885000001</v>
+        <v>1144.088289</v>
       </c>
       <c r="C187" s="5">
-        <v>6.4121772000000874</v>
+        <v>6.4121780000000399</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9770978890275837</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9770987885652058</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1147.5724557999999</v>
+        <v>1147.5724560000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.4841672999998536</v>
+        <v>3.4841670000000704</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7162746142183956</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7162742872035803</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1161.5961794</v>
+        <v>1161.5961789999999</v>
       </c>
       <c r="C189" s="5">
-        <v>14.023723600000039</v>
+        <v>14.023722999999791</v>
       </c>
       <c r="D189" s="5">
-        <v>15.691302527767537</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.69130180774907</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1159.5431423</v>
+        <v>1159.543142</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.0530370999999832</v>
+        <v>-2.0530369999999039</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.1004169720642785</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1004168714650495</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1164.5808360999999</v>
+        <v>1164.5808360000001</v>
       </c>
       <c r="C191" s="5">
-        <v>5.0376937999999427</v>
+        <v>5.0376940000001014</v>
       </c>
       <c r="D191" s="5">
-        <v>5.3398582968575026</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3398585153595413</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1171.8681806</v>
+        <v>1171.868181</v>
       </c>
       <c r="C192" s="5">
-        <v>7.2873445000000174</v>
+        <v>7.2873449999999593</v>
       </c>
       <c r="D192" s="5">
-        <v>7.7728765713918957</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7728771238825489</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1176.1253908000001</v>
+        <v>1176.125391</v>
       </c>
       <c r="C193" s="5">
-        <v>4.2572102000001451</v>
+        <v>4.2572099999999864</v>
       </c>
       <c r="D193" s="5">
-        <v>4.4475757638091196</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4475755491247604</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1188.6108882999999</v>
+        <v>1188.6108879999999</v>
       </c>
       <c r="C194" s="5">
-        <v>12.485497499999838</v>
+        <v>12.485496999999896</v>
       </c>
       <c r="D194" s="5">
-        <v>13.509691022084125</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.50969044666428</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1198.1093920999999</v>
+        <v>1198.1093920000001</v>
       </c>
       <c r="C195" s="5">
-        <v>9.4985037999999804</v>
+        <v>9.4985040000001391</v>
       </c>
       <c r="D195" s="5">
-        <v>10.022426833591958</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.022427056625972</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1205.7022649999999</v>
       </c>
       <c r="C196" s="5">
-        <v>7.5928728999999748</v>
+        <v>7.5928729999998268</v>
       </c>
       <c r="D196" s="5">
-        <v>7.8756062201552846</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8756063282010125</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1212.7709881000001</v>
+        <v>1212.770988</v>
       </c>
       <c r="C197" s="5">
-        <v>7.0687231000001702</v>
+        <v>7.0687230000000909</v>
       </c>
       <c r="D197" s="5">
-        <v>7.2666381213549069</v>
+        <v>7.26663801521783</v>
       </c>
       <c r="E197" s="5">
-        <v>7.3164351394843896</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3164351116429494</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1219.6898385</v>
+        <v>1219.6898389999999</v>
       </c>
       <c r="C198" s="5">
-        <v>6.9188503999998829</v>
+        <v>6.9188509999999042</v>
       </c>
       <c r="D198" s="5">
-        <v>7.0649397410461834</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0649403736664951</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1226.5129195</v>
+        <v>1226.5129199999999</v>
       </c>
       <c r="C199" s="5">
         <v>6.8230810000000019</v>
       </c>
       <c r="D199" s="5">
-        <v>6.9233750912489622</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9233750883228584</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1236.2942957</v>
+        <v>1236.294296</v>
       </c>
       <c r="C200" s="5">
-        <v>9.7813762000000679</v>
+        <v>9.7813760000001366</v>
       </c>
       <c r="D200" s="5">
-        <v>10.001056973490673</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.001056755689763</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1238.2918993000001</v>
+        <v>1238.2918990000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.9976036000000477</v>
+        <v>1.9976030000000264</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9562837755815909</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9562831822817595</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1245.0170301999999</v>
+        <v>1245.01703</v>
       </c>
       <c r="C202" s="5">
-        <v>6.72513089999984</v>
+        <v>6.7251309999999194</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7154063458542357</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7154064503868405</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1251.8523663000001</v>
+        <v>1251.8523660000001</v>
       </c>
       <c r="C203" s="5">
-        <v>6.8353361000001769</v>
+        <v>6.8353360000000976</v>
       </c>
       <c r="D203" s="5">
-        <v>6.790807509775787</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7908074085323511</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1256.0898193</v>
+        <v>1256.089819</v>
       </c>
       <c r="C204" s="5">
         <v>4.2374529999999595</v>
       </c>
       <c r="D204" s="5">
-        <v>4.1384171975527018</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1384171985629159</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1261.0752838000001</v>
+        <v>1261.075284</v>
       </c>
       <c r="C205" s="5">
-        <v>4.9854645000000346</v>
+        <v>4.9854649999999765</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8682013362031151</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8682018363378265</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1269.0953072</v>
+        <v>1269.095307</v>
       </c>
       <c r="C206" s="5">
-        <v>8.0200233999999</v>
+        <v>8.0200230000000374</v>
       </c>
       <c r="D206" s="5">
-        <v>7.904285052443738</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.9042846430281921</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1266.3038179</v>
+        <v>1266.3038180000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-2.7914892999999665</v>
+        <v>-2.7914889999999559</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.6078088325490634</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.6078085560769515</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1277.1895704000001</v>
+        <v>1277.18957</v>
       </c>
       <c r="C208" s="5">
-        <v>10.885752500000081</v>
+        <v>10.885751999999911</v>
       </c>
       <c r="D208" s="5">
-        <v>10.817759563934693</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.817759042438135</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1283.9047338</v>
+        <v>1283.904734</v>
       </c>
       <c r="C209" s="5">
-        <v>6.7151633999999376</v>
+        <v>6.7151639999999588</v>
       </c>
       <c r="D209" s="5">
-        <v>6.4950055502552617</v>
+        <v>6.4950061495610001</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8653897890023288</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8653898142226879</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1283.2980428000001</v>
+        <v>1283.298043</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60669099999995524</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.56557161028295555</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5655716101950814</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1292.9049272</v>
+        <v>1292.904927</v>
       </c>
       <c r="C211" s="5">
-        <v>9.606884399999899</v>
+        <v>9.6068840000000364</v>
       </c>
       <c r="D211" s="5">
-        <v>9.3625689838099611</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.3625685762743984</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1300.9881981999999</v>
+        <v>1300.988198</v>
       </c>
       <c r="C212" s="5">
         <v>8.0832709999999679</v>
       </c>
       <c r="D212" s="5">
-        <v>7.7658593868019654</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7658593880449933</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1302.3576169</v>
+        <v>1302.3576169999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3694187000000966</v>
+        <v>1.3694189999998798</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2704569202889315</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2704572004188286</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1308.3226686999999</v>
+        <v>1308.3226689999999</v>
       </c>
       <c r="C214" s="5">
-        <v>5.9650517999998556</v>
+        <v>5.9650520000000142</v>
       </c>
       <c r="D214" s="5">
-        <v>5.6368257821490575</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6368259754866923</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1316.7415563</v>
+        <v>1316.7415559999999</v>
       </c>
       <c r="C215" s="5">
-        <v>8.4188876000000619</v>
+        <v>8.4188870000000406</v>
       </c>
       <c r="D215" s="5">
-        <v>8.0010828320044034</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0010822395497385</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1319.6152684000001</v>
+        <v>1319.615268</v>
       </c>
       <c r="C216" s="5">
-        <v>2.873712100000148</v>
+        <v>2.8737120000000687</v>
       </c>
       <c r="D216" s="5">
-        <v>2.6505963919511322</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6505962992162901</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1325.0690761000001</v>
+        <v>1325.069076</v>
       </c>
       <c r="C217" s="5">
-        <v>5.4538076999999703</v>
+        <v>5.4538079999999809</v>
       </c>
       <c r="D217" s="5">
-        <v>5.0737525088331736</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0737527958748529</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1329.1277057</v>
+        <v>1329.127706</v>
       </c>
       <c r="C218" s="5">
-        <v>4.0586295999999038</v>
+        <v>4.0586299999999937</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7381042198410652</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7381045947669778</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1330.7955093999999</v>
+        <v>1330.795509</v>
       </c>
       <c r="C219" s="5">
-        <v>1.6678036999999222</v>
+        <v>1.667803000000049</v>
       </c>
       <c r="D219" s="5">
-        <v>1.5162084894357442</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5162078483193397</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1334.7797499999999</v>
       </c>
       <c r="C220" s="5">
-        <v>3.984240600000021</v>
+        <v>3.9842409999998836</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6524069031084849</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6524072769684501</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1340.5465380000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.7667880000001333</v>
       </c>
       <c r="D221" s="5">
         <v>5.3094714331757054</v>
       </c>
       <c r="E221" s="5">
-        <v>4.4116827914759682</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4116827752112675</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1348.7532891999999</v>
+        <v>1348.753289</v>
       </c>
       <c r="C222" s="5">
-        <v>8.2067511999998715</v>
+        <v>8.2067509999999402</v>
       </c>
       <c r="D222" s="5">
-        <v>7.5988071403112034</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5988069488476251</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1353.9751395999999</v>
+        <v>1353.97514</v>
       </c>
       <c r="C223" s="5">
-        <v>5.2218503999999939</v>
+        <v>5.2218510000000151</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7461531330863505</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7461536908110613</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1351.0433138000001</v>
+        <v>1351.043314</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.9318257999998423</v>
+        <v>-2.9318260000000009</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.567692894277096</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5676930666068576</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1355.6791482000001</v>
+        <v>1355.6791479999999</v>
       </c>
       <c r="C225" s="5">
-        <v>4.6358344000000216</v>
+        <v>4.6358339999999316</v>
       </c>
       <c r="D225" s="5">
-        <v>4.1961624167353495</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1961620471791417</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1358.1665253000001</v>
+        <v>1358.1665250000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4873771000000033</v>
+        <v>2.4873770000001514</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2240945194468065</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2240944294588783</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1356.5175497</v>
+        <v>1356.51755</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.6489756000000853</v>
+        <v>-1.648975000000064</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4472529457192462</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4472524229474204</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1356.6610877000001</v>
+        <v>1356.6610880000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.14353800000003503</v>
       </c>
       <c r="D228" s="5">
-        <v>0.12705023830921203</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12705023828119</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1359.2861373000001</v>
+        <v>1359.2861370000001</v>
       </c>
       <c r="C229" s="5">
-        <v>2.6250496000000112</v>
+        <v>2.62504899999999</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3467910118244228</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3467904691794716</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1351.8314642</v>
+        <v>1351.8314640000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.4546731000000364</v>
+        <v>-7.454672999999957</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3861830516400708</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.3861829699076944</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1352.054286</v>
       </c>
       <c r="C231" s="5">
-        <v>0.22282180000001972</v>
+        <v>0.222821999999951</v>
       </c>
       <c r="D231" s="5">
-        <v>0.19797489748050179</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.19797507536896131</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1342.8858944000001</v>
+        <v>1342.885894</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.1683915999999499</v>
+        <v>-9.1683920000000398</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.8405670181846414</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.8405673475986815</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1334.4883411999999</v>
+        <v>1334.488341</v>
       </c>
       <c r="C233" s="5">
-        <v>-8.3975532000001749</v>
+        <v>-8.3975530000000163</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.2512506004252959</v>
+        <v>-7.2512504357080338</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.45191991686006627</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.4519199317793543</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1315.7105736999999</v>
+        <v>1315.710574</v>
       </c>
       <c r="C234" s="5">
-        <v>-18.777767499999982</v>
+        <v>-18.77776700000004</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.637979642927746</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-15.637979260379275</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1300.1016572000001</v>
+        <v>1300.1016569999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-15.60891649999985</v>
+        <v>-15.608917000000019</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.343057158146243</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.343057555223492</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1287.4826468000001</v>
+        <v>1287.482647</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.619010399999979</v>
+        <v>-12.619009999999889</v>
       </c>
       <c r="D236" s="5">
-        <v>-11.045306534747624</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.045306204715622</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1272.0006636000001</v>
+        <v>1272.0006639999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-15.481983200000059</v>
+        <v>-15.481983000000128</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.512878162472507</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-13.512877997327156</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1267.9515942999999</v>
+        <v>1267.9515940000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.0490693000001556</v>
+        <v>-4.0490699999998014</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7537018233222197</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7537024597802393</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1263.0928809</v>
+        <v>1263.092881</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.8587133999999423</v>
+        <v>-4.8587130000000798</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5026414929544405</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.5026411310889021</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1256.5522122</v>
+        <v>1256.5522120000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.5406686999999692</v>
+        <v>-6.5406689999999799</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.0399972570390865</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.0399975257681593</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1249.599925</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9522872000000007</v>
+        <v>-6.9522870000000694</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.4410333221519345</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4410331434555328</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1247.0726576</v>
+        <v>1247.072658</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.5272674000000279</v>
+        <v>-2.527266999999938</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.4001383396400788</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4001379639766673</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1250.4888057999999</v>
+        <v>1250.4888060000001</v>
       </c>
       <c r="C243" s="5">
-        <v>3.4161481999999523</v>
+        <v>3.4161480000000211</v>
       </c>
       <c r="D243" s="5">
-        <v>3.3371815741421784</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3371813747258949</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1255.7913137</v>
+        <v>1255.7913140000001</v>
       </c>
       <c r="C244" s="5">
-        <v>5.3025079000001369</v>
+        <v>5.3025079999999889</v>
       </c>
       <c r="D244" s="5">
-        <v>5.2087829079475956</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2087830076294139</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1257.7961482000001</v>
+        <v>1257.7961479999999</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0048345000000154</v>
+        <v>2.0048339999998461</v>
       </c>
       <c r="D245" s="5">
-        <v>1.9326766724133693</v>
+        <v>1.9326761857033636</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.746936157646509</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.74693615850782</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1266.0960269</v>
+        <v>1266.096027</v>
       </c>
       <c r="C246" s="5">
-        <v>8.2998786999999083</v>
+        <v>8.2998790000001463</v>
       </c>
       <c r="D246" s="5">
-        <v>8.2122995556302101</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2122998646734668</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.8115760999999</v>
+        <v>1268.8115760000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.7155491999999413</v>
+        <v>2.71554900000001</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6043648739894731</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6043646797017539</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1275.0749659999999</v>
       </c>
       <c r="C248" s="5">
-        <v>6.2633898999999928</v>
+        <v>6.2633899999998448</v>
       </c>
       <c r="D248" s="5">
-        <v>6.0872135030906938</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0872136034243463</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1282.9284528999999</v>
+        <v>1282.928453</v>
       </c>
       <c r="C249" s="5">
-        <v>7.8534869000000072</v>
+        <v>7.8534870000000865</v>
       </c>
       <c r="D249" s="5">
-        <v>7.6466737229795578</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6466738236680376</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1285.7863288999999</v>
+        <v>1285.786329</v>
       </c>
       <c r="C250" s="5">
         <v>2.8578760000000329</v>
       </c>
       <c r="D250" s="5">
-        <v>2.7061384976706737</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7061384974571556</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1289.5782866</v>
+        <v>1289.578287</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7919577000000118</v>
+        <v>3.7919580000000224</v>
       </c>
       <c r="D251" s="5">
-        <v>3.5969331060153431</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5969333949332771</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1296.1820700999999</v>
+        <v>1296.1820700000001</v>
       </c>
       <c r="C252" s="5">
-        <v>6.6037834999999632</v>
+        <v>6.6037830000000213</v>
       </c>
       <c r="D252" s="5">
-        <v>6.3211268726468317</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3211263784724636</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1297.8434413</v>
+        <v>1297.843441</v>
       </c>
       <c r="C253" s="5">
-        <v>1.661371200000076</v>
+        <v>1.6613709999999173</v>
       </c>
       <c r="D253" s="5">
-        <v>1.5489799415304484</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5489797538642325</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1304.3395241000001</v>
+        <v>1304.339524</v>
       </c>
       <c r="C254" s="5">
-        <v>6.4960828000000674</v>
+        <v>6.4960829999999987</v>
       </c>
       <c r="D254" s="5">
-        <v>6.1744873829959968</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1744875798249499</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1311.1213820999999</v>
+        <v>1311.121382</v>
       </c>
       <c r="C255" s="5">
-        <v>6.7818579999998292</v>
+        <v>6.7818580000000566</v>
       </c>
       <c r="D255" s="5">
-        <v>6.4209047296947652</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4209047302014044</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1312.2502061</v>
+        <v>1312.2502059999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1288240000001224</v>
+        <v>1.128823999999895</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0380591951562934</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0380591952356522</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1321.7351154999999</v>
+        <v>1321.7351160000001</v>
       </c>
       <c r="C257" s="5">
-        <v>9.4849093999998786</v>
+        <v>9.4849100000001272</v>
       </c>
       <c r="D257" s="5">
-        <v>9.0268198728815854</v>
+        <v>9.0268204675081343</v>
       </c>
       <c r="E257" s="5">
-        <v>5.0834125538944619</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0834126103556976</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1325.8644568</v>
+        <v>1325.8644569999999</v>
       </c>
       <c r="C258" s="5">
-        <v>4.1293413000000783</v>
+        <v>4.1293409999998403</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8141136146363275</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8141133312913134</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1332.39546</v>
       </c>
       <c r="C259" s="5">
-        <v>6.5310031999999865</v>
+        <v>6.5310030000000552</v>
       </c>
       <c r="D259" s="5">
-        <v>6.0738152638605269</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0738150718522954</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1341.4001350000001</v>
       </c>
       <c r="C260" s="5">
         <v>9.0046750000001339</v>
       </c>
       <c r="D260" s="5">
         <v>8.4182562620227053</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1353.6495282000001</v>
+        <v>1353.6495279999999</v>
       </c>
       <c r="C261" s="5">
-        <v>12.249393199999986</v>
+        <v>12.249392999999827</v>
       </c>
       <c r="D261" s="5">
-        <v>11.525630259745911</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.525630062012503</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1351.9569208</v>
+        <v>1351.956921</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.6926074000000426</v>
+        <v>-1.6926069999999527</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4902073118728376</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4902069623413783</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1357.2779638</v>
+        <v>1357.2779640000001</v>
       </c>
       <c r="C263" s="5">
-        <v>5.3210429999999178</v>
+        <v>5.3210430000001452</v>
       </c>
       <c r="D263" s="5">
-        <v>4.8265608323339926</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8265608316047759</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1363.1421542999999</v>
+        <v>1363.1421539999999</v>
       </c>
       <c r="C264" s="5">
-        <v>5.8641904999999497</v>
+        <v>5.8641899999997804</v>
       </c>
       <c r="D264" s="5">
-        <v>5.3096578865367894</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3096574222052162</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1368.3000503000001</v>
+        <v>1368.3000500000001</v>
       </c>
       <c r="C265" s="5">
         <v>5.1578960000001643</v>
       </c>
       <c r="D265" s="5">
-        <v>4.636290687488942</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6362906885308197</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1379.8302957000001</v>
+        <v>1379.8302960000001</v>
       </c>
       <c r="C266" s="5">
-        <v>11.530245400000013</v>
+        <v>11.530246000000034</v>
       </c>
       <c r="D266" s="5">
-        <v>10.594110114670464</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.594110694185787</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1372.3923643000001</v>
+        <v>1372.392364</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.437931400000025</v>
+        <v>-7.4379320000000462</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.2801891844344704</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.2801896747927461</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1376.252434</v>
       </c>
       <c r="C268" s="5">
-        <v>3.86006969999994</v>
+        <v>3.8600699999999506</v>
       </c>
       <c r="D268" s="5">
-        <v>3.4278945349653922</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.427894806272791</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1385.7822838</v>
+        <v>1385.7822839999999</v>
       </c>
       <c r="C269" s="5">
-        <v>9.5298497999999654</v>
+        <v>9.5298499999998967</v>
       </c>
       <c r="D269" s="5">
-        <v>8.6332713785993054</v>
+        <v>8.6332715667384541</v>
       </c>
       <c r="E269" s="5">
-        <v>4.8456886367713503</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8456886122408172</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1393.8778189</v>
+        <v>1393.877819</v>
       </c>
       <c r="C270" s="5">
-        <v>8.0955351000000064</v>
+        <v>8.0955350000001545</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2399064874628882</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2399063940608688</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1402.6804801000001</v>
+        <v>1402.68048</v>
       </c>
       <c r="C271" s="5">
-        <v>8.8026612000001023</v>
+        <v>8.8026609999999437</v>
       </c>
       <c r="D271" s="5">
-        <v>7.8471206321417686</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.8471204470315303</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1410.7332753999999</v>
+        <v>1410.733275</v>
       </c>
       <c r="C272" s="5">
-        <v>8.0527952999998433</v>
+        <v>8.0527950000000601</v>
       </c>
       <c r="D272" s="5">
-        <v>7.1109530729975834</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1109528001882083</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1417.4350199</v>
+        <v>1417.4350199999999</v>
       </c>
       <c r="C273" s="5">
-        <v>6.7017445000001317</v>
+        <v>6.7017449999998462</v>
       </c>
       <c r="D273" s="5">
-        <v>5.8519780309867153</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8519784807604669</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1426.0908988000001</v>
+        <v>1426.090899</v>
       </c>
       <c r="C274" s="5">
-        <v>8.6558789000000615</v>
+        <v>8.6558790000001409</v>
       </c>
       <c r="D274" s="5">
-        <v>7.579271117218922</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5792712071900192</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1431.3991487999999</v>
+        <v>1431.3991490000001</v>
       </c>
       <c r="C275" s="5">
-        <v>5.3082499999998163</v>
+        <v>5.3082500000000437</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5592733390393381</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5592733383870598</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1430.8951543000001</v>
+        <v>1430.895154</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.50399449999986246</v>
+        <v>-0.50399500000003172</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.42170177620657334</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.42170219369758177</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1444.0773799000001</v>
+        <v>1444.0773799999999</v>
       </c>
       <c r="C277" s="5">
-        <v>13.182225600000038</v>
+        <v>13.182225999999901</v>
       </c>
       <c r="D277" s="5">
-        <v>11.632802415166399</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.632802788788666</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1447.6782247000001</v>
+        <v>1447.6782250000001</v>
       </c>
       <c r="C278" s="5">
-        <v>3.6008448000000044</v>
+        <v>3.6008450000001631</v>
       </c>
       <c r="D278" s="5">
-        <v>3.0336111046811887</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0336112752803457</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1448.5284211000001</v>
+        <v>1448.528421</v>
       </c>
       <c r="C279" s="5">
-        <v>0.85019639999995889</v>
+        <v>0.85019599999986895</v>
       </c>
       <c r="D279" s="5">
-        <v>0.70702006806839801</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70701973420774777</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1456.8392942999999</v>
+        <v>1456.8392940000001</v>
       </c>
       <c r="C280" s="5">
-        <v>8.3108731999998327</v>
+        <v>8.3108730000001287</v>
       </c>
       <c r="D280" s="5">
-        <v>7.1064223935682014</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1064222176274505</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1459.345137</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5058427000001302</v>
+        <v>2.5058429999999134</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0837042300225539</v>
+        <v>2.0837044822818784</v>
       </c>
       <c r="E281" s="5">
-        <v>5.3083990219791932</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3083990067807951</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1457.7382408000001</v>
+        <v>1457.738241</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6068961999999374</v>
+        <v>-1.6068960000000061</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3133564725686275</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3133563100923951</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1470.6709622000001</v>
+        <v>1470.6709619999999</v>
       </c>
       <c r="C283" s="5">
-        <v>12.932721399999991</v>
+        <v>12.932720999999901</v>
       </c>
       <c r="D283" s="5">
-        <v>11.18127478141262</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.18127441692771</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1476.7792583999999</v>
+        <v>1476.779258</v>
       </c>
       <c r="C284" s="5">
-        <v>6.1082961999998133</v>
+        <v>6.1082960000001094</v>
       </c>
       <c r="D284" s="5">
-        <v>5.0995356970560124</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0995355269624287</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1475.9610395</v>
+        <v>1475.9610399999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.81821889999991981</v>
+        <v>-0.81821800000011535</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.66284527874802546</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.66284455205071202</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1480.9478973</v>
+        <v>1480.947897</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9868578000000525</v>
+        <v>4.9868570000001</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1306618988995236</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1306612224644601</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1488.8454710000001</v>
       </c>
       <c r="C287" s="5">
-        <v>7.8975737000000663</v>
+        <v>7.8975740000000769</v>
       </c>
       <c r="D287" s="5">
-        <v>6.5904109566017555</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5904112157096018</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1491.6722296</v>
+        <v>1491.6722299999999</v>
       </c>
       <c r="C288" s="5">
-        <v>2.8267585999999483</v>
+        <v>2.8267589999998108</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3022922228509879</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3022925520458148</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1499.4349797</v>
+        <v>1499.43498</v>
       </c>
       <c r="C289" s="5">
-        <v>7.7627500999999484</v>
+        <v>7.7627500000000964</v>
       </c>
       <c r="D289" s="5">
-        <v>6.4267505906786315</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4267505037321371</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1507.9800256999999</v>
+        <v>1507.980026</v>
       </c>
       <c r="C290" s="5">
         <v>8.5450459999999566</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0570842561850977</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0570842547285961</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1509.2534401</v>
+        <v>1509.25344</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2734144000000924</v>
+        <v>1.2734140000000025</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0180602412906081</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0180599198113205</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1517.4151583</v>
+        <v>1517.415158</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1617181999999957</v>
+        <v>8.1617180000000644</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6858753011684646</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6858751328862764</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1520.3837246999999</v>
+        <v>1520.3837249999999</v>
       </c>
       <c r="C293" s="5">
-        <v>2.9685663999998724</v>
+        <v>2.9685669999998936</v>
       </c>
       <c r="D293" s="5">
-        <v>2.37302244253359</v>
+        <v>2.3730229278102977</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1826012334188478</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1826012539760038</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1521.2800577</v>
+        <v>1521.2800580000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.8963330000001406</v>
       </c>
       <c r="D294" s="5">
-        <v>0.70975114239750781</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70975114225697578</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1528.7291527</v>
+        <v>1528.729153</v>
       </c>
       <c r="C295" s="5">
         <v>7.449094999999943</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0367736351185197</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.0367736338957423</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1538.9641701999999</v>
+        <v>1538.96417</v>
       </c>
       <c r="C296" s="5">
-        <v>10.235017499999913</v>
+        <v>10.235016999999971</v>
       </c>
       <c r="D296" s="5">
-        <v>8.3366829987973077</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3366825747255966</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1551.4658429000001</v>
+        <v>1551.4658429999999</v>
       </c>
       <c r="C297" s="5">
-        <v>12.501672700000199</v>
+        <v>12.501672999999982</v>
       </c>
       <c r="D297" s="5">
-        <v>10.19566685220803</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.195667109289118</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1560.5717881999999</v>
+        <v>1560.571788</v>
       </c>
       <c r="C298" s="5">
-        <v>9.105945299999803</v>
+        <v>9.1059450000000197</v>
       </c>
       <c r="D298" s="5">
-        <v>7.2749684158233796</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2749681678724976</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1563.7991182999999</v>
+        <v>1563.7991179999999</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2273301000000174</v>
+        <v>3.2273299999999381</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5100744047847456</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5100743264477421</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1568.0291397000001</v>
+        <v>1568.0291400000001</v>
       </c>
       <c r="C300" s="5">
-        <v>4.2300214000001688</v>
+        <v>4.23002200000019</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2946868150460329</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2946872899911384</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1576.2516559999999</v>
       </c>
       <c r="C301" s="5">
-        <v>8.2225162999998247</v>
+        <v>8.2225159999998141</v>
       </c>
       <c r="D301" s="5">
-        <v>6.4773220213329541</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.4773217768741009</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1581.7265628</v>
+        <v>1581.7265629999999</v>
       </c>
       <c r="C302" s="5">
-        <v>5.4749068000000989</v>
+        <v>5.4749070000000302</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2485987563199101</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2485989144994907</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1589.602619</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8760561999999936</v>
+        <v>7.8760560000000623</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1416755966543279</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1416754356025116</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1592.360314</v>
       </c>
       <c r="C304" s="5">
         <v>2.7576950000000124</v>
       </c>
       <c r="D304" s="5">
         <v>2.1017785154721524</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1599.9059451999999</v>
+        <v>1599.905945</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5456311999998888</v>
+        <v>7.5456309999999576</v>
       </c>
       <c r="D305" s="5">
-        <v>5.836942216045804</v>
+        <v>5.8369420572812913</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2304046148409888</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2304045809224986</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1604.7257253</v>
+        <v>1604.725725</v>
       </c>
       <c r="C306" s="5">
-        <v>4.8197801000001164</v>
+        <v>4.819780000000037</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6755507673082777</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6755506902475865</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1605.3941728</v>
+        <v>1605.3941729999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.66844749999995656</v>
+        <v>0.66844799999989846</v>
       </c>
       <c r="D307" s="5">
-        <v>0.50100603146516764</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50100640717147815</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1603.8241691999999</v>
+        <v>1603.824169</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5700036000000637</v>
+        <v>-1.5700039999999262</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.1672545708900306</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.1672548665366156</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1607.4160159999999</v>
       </c>
       <c r="C309" s="5">
-        <v>3.5918467999999848</v>
+        <v>3.5918469999999161</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7208130503111549</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.720813204025152</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1609.0028537000001</v>
+        <v>1609.0028540000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.5868377000001601</v>
+        <v>1.5868380000001707</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1910907752605837</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1910910016665888</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1610.9607311</v>
+        <v>1610.9607309999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9578773999999157</v>
+        <v>1.9578769999998258</v>
       </c>
       <c r="D311" s="5">
-        <v>1.4700040141810922</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4700037115660258</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1620.9277411</v>
+        <v>1620.927741</v>
       </c>
       <c r="C312" s="5">
         <v>9.967010000000073</v>
       </c>
       <c r="D312" s="5">
-        <v>7.6823215302406433</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6823215307336934</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1620.8527120000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-7.5029099999937898E-2</v>
+        <v>-7.502899999985857E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.5531162757616048E-2</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5531088766913594E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1624.80711</v>
       </c>
       <c r="C314" s="5">
         <v>3.9543979999998555</v>
       </c>
       <c r="D314" s="5">
         <v>2.967248097095565</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1632.1517283000001</v>
+        <v>1632.151728</v>
       </c>
       <c r="C315" s="5">
-        <v>7.3446183000000929</v>
+        <v>7.3446180000000822</v>
       </c>
       <c r="D315" s="5">
-        <v>5.561273471977124</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.561273239142861</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1632.5675721</v>
+        <v>1632.5675719999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.41584379999994781</v>
+        <v>0.41584399999987909</v>
       </c>
       <c r="D316" s="5">
-        <v>0.3061678726866468</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.30616802020069223</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1640.1488093999999</v>
+        <v>1640.148809</v>
       </c>
       <c r="C317" s="5">
-        <v>7.5812372999998843</v>
+        <v>7.581237000000101</v>
       </c>
       <c r="D317" s="5">
-        <v>5.717052664125033</v>
+        <v>5.7170524324433813</v>
       </c>
       <c r="E317" s="5">
-        <v>2.5153268741038071</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5153268619175106</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1639.859876</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.2889333999999053</v>
+        <v>-0.28893300000004274</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.21119080139914148</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.21119050936090344</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1640.5621558</v>
+        <v>1640.562156</v>
       </c>
       <c r="C319" s="5">
-        <v>0.70227980000004209</v>
+        <v>0.70227999999997337</v>
       </c>
       <c r="D319" s="5">
-        <v>0.51511936792061341</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.51511951496538977</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1639.1917885</v>
+        <v>1639.191789</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.3703672999999981</v>
+        <v>-1.3703669999999875</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.99777195938332008</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.99777174183313111</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1648.7010817</v>
+        <v>1648.701082</v>
       </c>
       <c r="C321" s="5">
-        <v>9.5092932000000019</v>
+        <v>9.5092930000000706</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1879183608392516</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1879182025436306</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1645.339817</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.3612646999999924</v>
+        <v>-3.3612650000000031</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.4192351376624344</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4192353507335951</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1641.8864123000001</v>
+        <v>1641.8864120000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.4534046999999646</v>
+        <v>-3.4534049999999752</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4898076313761619</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4898078451769945</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1653.6397023</v>
+        <v>1653.6397019999999</v>
       </c>
       <c r="C324" s="5">
         <v>11.753289999999879</v>
       </c>
       <c r="D324" s="5">
-        <v>8.9364913287989225</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9364913304967217</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1653.9375362000001</v>
+        <v>1653.9375359999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.29783390000011423</v>
+        <v>0.29783399999996618</v>
       </c>
       <c r="D325" s="5">
-        <v>0.21634394197225237</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.21634401472241382</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1664.8705915999999</v>
+        <v>1664.870592</v>
       </c>
       <c r="C326" s="5">
-        <v>10.93305539999983</v>
+        <v>10.933056000000079</v>
       </c>
       <c r="D326" s="5">
-        <v>8.2272291704551535</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2272296395328617</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1657.3233608999999</v>
+        <v>1657.323361</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.5472307000000001</v>
+        <v>-7.5472310000000107</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3062663112499848</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3062665156981881</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1659.7567931000001</v>
+        <v>1659.756793</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4334322000001976</v>
+        <v>2.4334320000000389</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7762472982998379</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7762471510237576</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1659.3570251000001</v>
+        <v>1659.357025</v>
       </c>
       <c r="C329" s="5">
         <v>-0.39976799999999457</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.28864868151999845</v>
+        <v>-0.28864868153740675</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1711263996238896</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1711264182005188</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1667.862486</v>
       </c>
       <c r="C330" s="5">
-        <v>8.5054608999998891</v>
+        <v>8.5054609999999684</v>
       </c>
       <c r="D330" s="5">
-        <v>6.3273099628509799</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3273100397437387</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1671.2278468</v>
+        <v>1671.2278470000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3653607999999622</v>
+        <v>3.3653610000001208</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4483752321257102</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4483753792488683</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1681.0365956000001</v>
+        <v>1681.0365959999999</v>
       </c>
       <c r="C332" s="5">
-        <v>9.8087488000001031</v>
+        <v>9.808748999999807</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2748841947875675</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2748843470435087</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1676.4973924999999</v>
+        <v>1676.4973930000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.5392031000001225</v>
+        <v>-4.5392029999998158</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1925965514729593</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1925964814317198</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1681.9136378000001</v>
+        <v>1681.913638</v>
       </c>
       <c r="C334" s="5">
-        <v>5.4162453000001278</v>
+        <v>5.4162449999998898</v>
       </c>
       <c r="D334" s="5">
-        <v>3.946463257542776</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9464630338557294</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1687.0655922000001</v>
+        <v>1687.0655919999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1519544000000224</v>
+        <v>5.1519539999999324</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7383442184039994</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7383439227977489</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1684.9400449</v>
+        <v>1684.9400450000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1255473000001075</v>
+        <v>-2.1255469999998695</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.5014567487448116</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5014565384719458</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1685.1108678000001</v>
+        <v>1685.110868</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17082290000007561</v>
+        <v>0.17082299999992756</v>
       </c>
       <c r="D337" s="5">
-        <v>0.1217264796376627</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.12172655092894669</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1704.3499234000001</v>
+        <v>1704.349923</v>
       </c>
       <c r="C338" s="5">
-        <v>19.239055600000029</v>
+        <v>19.239055000000008</v>
       </c>
       <c r="D338" s="5">
-        <v>14.594409519357887</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.594409033413157</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1701.5825440000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.7673793999999816</v>
+        <v>-2.7673789999998917</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.9311518603813083</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9311515841876847</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1705.0363983</v>
+        <v>1705.036398</v>
       </c>
       <c r="C340" s="5">
-        <v>3.4538542999998754</v>
+        <v>3.4538539999998648</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4631244663173568</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4631242499774553</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1707.0732502000001</v>
+        <v>1707.0732499999999</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0368519000001015</v>
+        <v>2.0368519999999535</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4429872575610236</v>
+        <v>1.4429873291265105</v>
       </c>
       <c r="E341" s="5">
-        <v>2.875585204282638</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8755851984294978</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1713.1242482</v>
+        <v>1713.1242480000001</v>
       </c>
       <c r="C342" s="5">
-        <v>6.0509979999999359</v>
+        <v>6.0509980000001633</v>
       </c>
       <c r="D342" s="5">
-        <v>4.3375088634039383</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.337508863922257</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1723.1497280000001</v>
       </c>
       <c r="C343" s="5">
-        <v>10.025479800000085</v>
+        <v>10.025480000000016</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2530971904297248</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2530973406858434</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1732.8505083</v>
+        <v>1732.850508</v>
       </c>
       <c r="C344" s="5">
-        <v>9.7007802999999058</v>
+        <v>9.7007799999998952</v>
       </c>
       <c r="D344" s="5">
-        <v>6.9687663061322347</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9687660839043541</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1733.0483649</v>
+        <v>1733.0483650000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.19785660000002281</v>
+        <v>0.19785700000011275</v>
       </c>
       <c r="D345" s="5">
-        <v>0.13710188950535329</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.13710216687747856</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1739.8003635</v>
+        <v>1739.8003639999999</v>
       </c>
       <c r="C346" s="5">
-        <v>6.751998599999979</v>
+        <v>6.7519989999998415</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7767231440242863</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7767234328149444</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1749.9025655999999</v>
+        <v>1749.902566</v>
       </c>
       <c r="C347" s="5">
-        <v>10.102202099999886</v>
+        <v>10.102202000000034</v>
       </c>
       <c r="D347" s="5">
-        <v>7.1947233273853772</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1947232517423299</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1752.4444397</v>
+        <v>1752.44444</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5418741000000864</v>
+        <v>2.5418740000000071</v>
       </c>
       <c r="D348" s="5">
-        <v>1.7570900142789947</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7570899441949672</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1758.9503136000001</v>
+        <v>1758.9503139999999</v>
       </c>
       <c r="C349" s="5">
-        <v>6.5058739000000969</v>
+        <v>6.5058739999999489</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5470464234133923</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5470464939435296</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1762.6330361</v>
+        <v>1762.6330359999999</v>
       </c>
       <c r="C350" s="5">
-        <v>3.6827224999999544</v>
+        <v>3.6827220000000125</v>
       </c>
       <c r="D350" s="5">
-        <v>2.5415802384258779</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5415798887897134</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1766.437725</v>
       </c>
       <c r="C351" s="5">
-        <v>3.8046888999999737</v>
+        <v>3.8046890000000531</v>
       </c>
       <c r="D351" s="5">
-        <v>2.6212042468215291</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6212043166861321</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1770.1031829999999</v>
       </c>
       <c r="C352" s="5">
         <v>3.6654579999999441</v>
       </c>
       <c r="D352" s="5">
         <v>2.5186839034399</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1778.1414596</v>
+        <v>1778.1414600000001</v>
       </c>
       <c r="C353" s="5">
-        <v>8.0382766000000174</v>
+        <v>8.0382770000001074</v>
       </c>
       <c r="D353" s="5">
-        <v>5.587547367983503</v>
+        <v>5.5875476530117707</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1631610940932706</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1631611297289206</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1777.4837755999999</v>
+        <v>1777.483776</v>
       </c>
       <c r="C354" s="5">
         <v>-0.65768400000001748</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.44294410133927098</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44294410123976169</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1784.6201464000001</v>
+        <v>1784.620146</v>
       </c>
       <c r="C355" s="5">
-        <v>7.1363708000001225</v>
+        <v>7.1363699999999426</v>
       </c>
       <c r="D355" s="5">
-        <v>4.925670485706557</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9256699201472687</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1786.5981953</v>
+        <v>1786.598195</v>
       </c>
       <c r="C356" s="5">
-        <v>1.9780488999999761</v>
+        <v>1.9780490000000555</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3382020829306285</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3382021512979625</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1796.6017618000001</v>
+        <v>1796.601762</v>
       </c>
       <c r="C357" s="5">
-        <v>10.003566500000034</v>
+        <v>10.003566999999975</v>
       </c>
       <c r="D357" s="5">
-        <v>6.9299006279587738</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9299009862658689</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1800.7037969999999</v>
       </c>
       <c r="C358" s="5">
-        <v>4.1020351999998184</v>
+        <v>4.1020349999998871</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7745323418869816</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7745322045951148</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1805.8426211000001</v>
+        <v>1805.842621</v>
       </c>
       <c r="C359" s="5">
-        <v>5.1388241000001926</v>
+        <v>5.1388240000001133</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4788093948908472</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4788093261279629</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1810.6493055999999</v>
+        <v>1810.649306</v>
       </c>
       <c r="C360" s="5">
-        <v>4.8066844999998466</v>
+        <v>4.8066850000000159</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2412661053766723</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2412664476725306</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1815.1336713999999</v>
+        <v>1815.133671</v>
       </c>
       <c r="C361" s="5">
-        <v>4.4843657999999778</v>
+        <v>4.4843650000000252</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0128135619450269</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0128130164492006</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1818.59617</v>
       </c>
       <c r="C362" s="5">
-        <v>3.4624986000001172</v>
+        <v>3.4624989999999798</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3132563426860431</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3132566132463728</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1817.7821464000001</v>
+        <v>1817.782146</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.81402359999992768</v>
+        <v>-0.81402400000001762</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.53581279100171075</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.53581305364498455</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1823.724952</v>
       </c>
       <c r="C364" s="5">
-        <v>5.9428055999999287</v>
+        <v>5.9428060000000187</v>
       </c>
       <c r="D364" s="5">
-        <v>3.994429760334639</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9944300349403994</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1828.1503425000001</v>
+        <v>1828.150343</v>
       </c>
       <c r="C365" s="5">
-        <v>4.4253905000000486</v>
+        <v>4.4253909999999905</v>
       </c>
       <c r="D365" s="5">
-        <v>2.951058570706433</v>
+        <v>2.9510589085922412</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8124243225986056</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8124243275897687</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1834.4852542000001</v>
+        <v>1834.4852539999999</v>
       </c>
       <c r="C366" s="5">
-        <v>6.3349117000000206</v>
+        <v>6.33491099999992</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2384163027617161</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2384158242786407</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1843.2778201000001</v>
+        <v>1843.27782</v>
       </c>
       <c r="C367" s="5">
-        <v>8.7925658999999996</v>
+        <v>8.7925660000000789</v>
       </c>
       <c r="D367" s="5">
-        <v>5.9055854622408033</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9055855318477679</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1835.6735424000001</v>
+        <v>1835.673542</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.6042777000000115</v>
+        <v>-7.6042780000000221</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.8396975243614531</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.839697711240154</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1692.8671581000001</v>
+        <v>1692.867158</v>
       </c>
       <c r="C369" s="5">
-        <v>-142.80638429999999</v>
+        <v>-142.80638399999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.161912719221135</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-62.161912647102199</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1704.1099888000001</v>
+        <v>1704.109989</v>
       </c>
       <c r="C370" s="5">
-        <v>11.242830700000013</v>
+        <v>11.242831000000024</v>
       </c>
       <c r="D370" s="5">
-        <v>8.2672009688150361</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.2672011980402971</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1717.0303630999999</v>
+        <v>1717.0303630000001</v>
       </c>
       <c r="C371" s="5">
-        <v>12.920374299999821</v>
+        <v>12.920374000000038</v>
       </c>
       <c r="D371" s="5">
-        <v>9.4874234038703662</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4874231731541627</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1733.1531161</v>
+        <v>1733.153116</v>
       </c>
       <c r="C372" s="5">
-        <v>16.122753000000102</v>
+        <v>16.122752999999875</v>
       </c>
       <c r="D372" s="5">
-        <v>11.868415564076184</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.868415564803225</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1746.2220144999999</v>
+        <v>1746.2220150000001</v>
       </c>
       <c r="C373" s="5">
-        <v>13.068898399999853</v>
+        <v>13.068899000000101</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4335078368411818</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.4335082886231056</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1753.4374551000001</v>
+        <v>1753.437455</v>
       </c>
       <c r="C374" s="5">
-        <v>7.2154406000001927</v>
+        <v>7.2154399999999441</v>
       </c>
       <c r="D374" s="5">
-        <v>5.0726880092756943</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0726875763382973</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1774.2262390999999</v>
+        <v>1774.2262390000001</v>
       </c>
       <c r="C375" s="5">
-        <v>20.78878399999985</v>
+        <v>20.788784000000078</v>
       </c>
       <c r="D375" s="5">
-        <v>15.192610903020398</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.19261090394437</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1788.9387028000001</v>
+        <v>1788.938703</v>
       </c>
       <c r="C376" s="5">
-        <v>14.712463700000171</v>
+        <v>14.712463999999954</v>
       </c>
       <c r="D376" s="5">
-        <v>10.417407449806593</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.417407672620872</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1812.8528911999999</v>
+        <v>1812.852891</v>
       </c>
       <c r="C377" s="5">
-        <v>23.91418839999983</v>
+        <v>23.914187999999967</v>
       </c>
       <c r="D377" s="5">
-        <v>17.274946500194901</v>
+        <v>17.274946187603678</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.8367720610483742</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83677209910957284</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1822.6927317</v>
+        <v>1822.692732</v>
       </c>
       <c r="C378" s="5">
-        <v>9.8398405000000366</v>
+        <v>9.8398409999999785</v>
       </c>
       <c r="D378" s="5">
-        <v>6.711390410403717</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7113907624423597</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1820.4446364</v>
+        <v>1820.4446359999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.2480952999999317</v>
+        <v>-2.2480960000000323</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4700717086579829</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4700721630601099</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1850.9449485</v>
+        <v>1850.944949</v>
       </c>
       <c r="C380" s="5">
-        <v>30.500312099999974</v>
+        <v>30.500313000000006</v>
       </c>
       <c r="D380" s="5">
-        <v>22.065326226897319</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>22.065326944434595</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1863.9225603</v>
+        <v>1863.92256</v>
       </c>
       <c r="C381" s="5">
-        <v>12.977611799999977</v>
+        <v>12.977611000000024</v>
       </c>
       <c r="D381" s="5">
-        <v>8.7457655843880211</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.7457650218463847</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1881.1586875999999</v>
+        <v>1881.158688</v>
       </c>
       <c r="C382" s="5">
-        <v>17.236127299999907</v>
+        <v>17.236128000000008</v>
       </c>
       <c r="D382" s="5">
-        <v>11.678818791582014</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.678819292241416</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1888.3926269999999</v>
       </c>
       <c r="C383" s="5">
-        <v>7.2339394000000539</v>
+        <v>7.2339389999999639</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7134244190481622</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7134241518594022</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1907.4447138999999</v>
+        <v>1907.444714</v>
       </c>
       <c r="C384" s="5">
-        <v>19.052086899999949</v>
+        <v>19.052087000000029</v>
       </c>
       <c r="D384" s="5">
-        <v>12.801780642234784</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>12.801780713200106</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1915.6006402</v>
+        <v>1915.6006400000001</v>
       </c>
       <c r="C385" s="5">
-        <v>8.1559263000001465</v>
+        <v>8.1559260000001359</v>
       </c>
       <c r="D385" s="5">
-        <v>5.253409638235107</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2534094401500475</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1941.2246189</v>
+        <v>1941.2246190000001</v>
       </c>
       <c r="C386" s="5">
-        <v>25.623978699999952</v>
+        <v>25.623978999999963</v>
       </c>
       <c r="D386" s="5">
-        <v>17.286979882366758</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>17.286980101815018</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1978.3732649000001</v>
+        <v>1978.3732649999999</v>
       </c>
       <c r="C387" s="5">
-        <v>37.148646000000099</v>
+        <v>37.148645999999871</v>
       </c>
       <c r="D387" s="5">
-        <v>25.542082401199618</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.54208239974227</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1988.2468253</v>
+        <v>1988.2468249999999</v>
       </c>
       <c r="C388" s="5">
-        <v>9.8735603999998602</v>
+        <v>9.8735599999999977</v>
       </c>
       <c r="D388" s="5">
-        <v>6.1560519601397523</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1560517035395002</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2001.0351467</v>
+        <v>2001.0351470000001</v>
       </c>
       <c r="C389" s="5">
-        <v>12.788321400000086</v>
+        <v>12.788322000000107</v>
       </c>
       <c r="D389" s="5">
-        <v>7.9973326022938496</v>
+        <v>7.9973329921327219</v>
       </c>
       <c r="E389" s="5">
-        <v>10.380448210303195</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.380448239029239</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2004.8076831999999</v>
+        <v>2004.807683</v>
       </c>
       <c r="C390" s="5">
-        <v>3.7725364999998874</v>
+        <v>3.7725359999999455</v>
       </c>
       <c r="D390" s="5">
-        <v>2.2859575783811703</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2859572719130083</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2028.7551269000001</v>
+        <v>2028.7551269999999</v>
       </c>
       <c r="C391" s="5">
-        <v>23.947443700000122</v>
+        <v>23.947443999999905</v>
       </c>
       <c r="D391" s="5">
-        <v>15.314241772898839</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>15.314241979151788</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2039.4979241999999</v>
+        <v>2039.497924</v>
       </c>
       <c r="C392" s="5">
-        <v>10.742797299999893</v>
+        <v>10.74279700000011</v>
       </c>
       <c r="D392" s="5">
-        <v>6.5426874653334632</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.5426872769388522</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2058.7835491999999</v>
+        <v>2058.7835490000002</v>
       </c>
       <c r="C393" s="5">
-        <v>19.285624999999982</v>
+        <v>19.285625000000209</v>
       </c>
       <c r="D393" s="5">
-        <v>11.956434918833093</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.95643492006746</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2065.9178625999998</v>
+        <v>2065.9178630000001</v>
       </c>
       <c r="C394" s="5">
-        <v>7.1343133999998827</v>
+        <v>7.1343139999999039</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2385439760023624</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2385443397072287</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2067.133546</v>
       </c>
       <c r="C395" s="5">
-        <v>1.2156834000002164</v>
+        <v>1.215682999999899</v>
       </c>
       <c r="D395" s="5">
-        <v>0.70842640519208633</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.70842617120372431</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2089.1759173</v>
+        <v>2089.175917</v>
       </c>
       <c r="C396" s="5">
-        <v>22.042371300000013</v>
+        <v>22.042371000000003</v>
       </c>
       <c r="D396" s="5">
-        <v>13.573683786109214</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>13.57368359040294</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2094.0186899</v>
+        <v>2094.0186899999999</v>
       </c>
       <c r="C397" s="5">
-        <v>4.8427725999999893</v>
+        <v>4.8427729999998519</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8173750767316097</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8173753128237777</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2102.7699133000001</v>
+        <v>2102.7699130000001</v>
       </c>
       <c r="C398" s="5">
-        <v>8.7512234000000717</v>
+        <v>8.7512230000002091</v>
       </c>
       <c r="D398" s="5">
-        <v>5.131875042902112</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1318748026663918</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2101.3049700000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.464943299999959</v>
+        <v>-1.4649429999999484</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.83281185210493103</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83281168232803848</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2099.3364940000001</v>
       </c>
       <c r="C400" s="5">
         <v>-1.9684760000000097</v>
       </c>
       <c r="D400" s="5">
         <v>-1.1183709509002049</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2100.2989796000002</v>
+        <v>2100.29898</v>
       </c>
       <c r="C401" s="5">
-        <v>0.96248560000003636</v>
+        <v>0.96248599999989892</v>
       </c>
       <c r="D401" s="5">
-        <v>0.55155501478874047</v>
+        <v>0.55155524458823102</v>
       </c>
       <c r="E401" s="5">
-        <v>4.9606241581363841</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.9606241623900926</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2112.1729716</v>
+        <v>2112.1729719999998</v>
       </c>
       <c r="C402" s="5">
         <v>11.873991999999816</v>
       </c>
       <c r="D402" s="5">
-        <v>6.9991466344776265</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.9991466331029262</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2110.6357521999998</v>
+        <v>2110.6357520000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.53721940000014</v>
+        <v>-1.5372199999997065</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.86986117253571305</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.86986151053353167</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2113.2306757000001</v>
+        <v>2113.2306760000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.5949235000002773</v>
+        <v>2.5949239999999918</v>
       </c>
       <c r="D404" s="5">
-        <v>1.4853585780618239</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4853588663460648</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2113.3724708999998</v>
+        <v>2113.3724710000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.1417951999997058</v>
+        <v>0.14179500000000189</v>
       </c>
       <c r="D405" s="5">
-        <v>8.0548257359724929E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.0548143694469942E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2110.1569998999998</v>
+        <v>2110.1570000000002</v>
       </c>
       <c r="C406" s="5">
         <v>-3.2154709999999795</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.8105843939537403</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8105843938687083</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2111.2412220000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.084222100000261</v>
+        <v>1.0842219999999543</v>
       </c>
       <c r="D407" s="5">
-        <v>0.61831872599971138</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.61831866878014896</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2106.7893542000002</v>
+        <v>2106.789354</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.4518677999999454</v>
+        <v>-4.4518680000001041</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.5012384659994003</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5012385770675882</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2100.9331367999998</v>
+        <v>2100.933137</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.8562174000003324</v>
+        <v>-5.8562170000000151</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.2850993494494607</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.2850991287919018</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2104.0496779</v>
+        <v>2104.0496779999999</v>
       </c>
       <c r="C410" s="5">
-        <v>3.1165411000001768</v>
+        <v>3.1165409999998701</v>
       </c>
       <c r="D410" s="5">
-        <v>1.7946849937828135</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7946849355541028</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2099.8557199000002</v>
+        <v>2099.85572</v>
       </c>
       <c r="C411" s="5">
         <v>-4.1939579999998386</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.3658853678021008</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.3658853676909231</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2101.8917789000002</v>
+        <v>2101.891779</v>
       </c>
       <c r="C412" s="5">
         <v>2.0360590000000229</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1697673821272403</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1697673820712184</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2101.2013873000001</v>
+        <v>2101.2013870000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.69039160000011179</v>
+        <v>-0.69039199999997436</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.39344313576147316</v>
+        <v>-0.39344336328472895</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2965678161288601E-2</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2965644824533022E-2</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2103.9861741999998</v>
+        <v>2103.9861740000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7847868999997445</v>
+        <v>2.7847870000000512</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6020412302341747</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6020412884132584</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2104.7311678000001</v>
+        <v>2104.7311679999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.74499360000027082</v>
+        <v>0.74499399999967864</v>
       </c>
       <c r="D415" s="5">
-        <v>0.42573255331805893</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.42573278238664525</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2108.2518304</v>
+        <v>2108.2518300000002</v>
       </c>
       <c r="C416" s="5">
-        <v>3.5206625999999233</v>
+        <v>3.5206620000003568</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0258554042332788</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0258550556055299</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2102.2047492000002</v>
+        <v>2102.204749</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.0470811999998659</v>
+        <v>-6.047081000000162</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.3881669979183404</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3881668882536298</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2106.0078988</v>
+        <v>2106.0078990000002</v>
       </c>
       <c r="C418" s="5">
-        <v>3.8031495999998697</v>
+        <v>3.803150000000187</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1926812441467769</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.192681477274383</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2110.9986567000001</v>
+        <v>2110.9986570000001</v>
       </c>
       <c r="C419" s="5">
-        <v>4.9907579000000624</v>
+        <v>4.9907579999999143</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8810847749338064</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.88108483313958</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2096.8962711999998</v>
+        <v>2096.8962710000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-14.10238550000031</v>
+        <v>-14.102386000000024</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.7284352363974129</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.728435499362341</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2110.9511858999999</v>
+        <v>2110.9511859999998</v>
       </c>
       <c r="C421" s="5">
-        <v>14.054914700000154</v>
+        <v>14.05491499999971</v>
       </c>
       <c r="D421" s="5">
-        <v>8.3465082160971917</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.3465084016959281</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2114.1331971999998</v>
+        <v>2114.1331970000001</v>
       </c>
       <c r="C422" s="5">
-        <v>3.1820112999998855</v>
+        <v>3.1820110000003297</v>
       </c>
       <c r="D422" s="5">
-        <v>1.8239313861624806</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8239312126873353</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2115.1730450999999</v>
+        <v>2115.173045</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0398479000000407</v>
+        <v>1.0398479999998926</v>
       </c>
       <c r="D423" s="5">
-        <v>0.59182582445060916</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.59182588157520311</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2117.5701798</v>
+        <v>2117.5701800000002</v>
       </c>
       <c r="C424" s="5">
-        <v>2.3971347000001515</v>
+        <v>2.3971350000001621</v>
       </c>
       <c r="D424" s="5">
-        <v>1.3684741596572403</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3684743320551362</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2118.7044492999999</v>
+        <v>2118.7044489999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.1342694999998457</v>
+        <v>1.1342689999996765</v>
       </c>
       <c r="D425" s="5">
-        <v>0.64467309200222367</v>
+        <v>0.64467280692366291</v>
       </c>
       <c r="E425" s="5">
-        <v>0.83300259107914609</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.83300259119807318</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2116.4684216999999</v>
+        <v>2116.4684219999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.236027599999943</v>
+        <v>-2.2360269999999218</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.2591245508199456</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2591242150912785</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2113.9111751999999</v>
+        <v>2113.9111750000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.5572465000000193</v>
+        <v>-2.5572469999997338</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4403167355340307</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.4403170150769862</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2112.4297643</v>
+        <v>2112.429764</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.4814108999999007</v>
+        <v>-1.4814110000002074</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.8377159951625246</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83771605157236806</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2122.5646455000001</v>
+        <v>2122.5646459999998</v>
       </c>
       <c r="C429" s="5">
-        <v>10.134881200000109</v>
+        <v>10.134881999999834</v>
       </c>
       <c r="D429" s="5">
-        <v>5.9116603216037289</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9116608014859295</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2125.6725541000001</v>
+        <v>2125.6725540000002</v>
       </c>
       <c r="C430" s="5">
-        <v>3.1079085999999734</v>
+        <v>3.1079080000004069</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7712873145172559</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7712869693809363</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2123.3292203000001</v>
+        <v>2123.3292200000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.3433337999999821</v>
+        <v>-2.3433340000001408</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3148842632377589</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3148843748431616</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2122.1999947999998</v>
+        <v>2122.1999949999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.1292255000003024</v>
+        <v>-1.1292250000001332</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.63631867450245627</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63631839366550258</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2125.7891754000002</v>
+        <v>2125.7891749999999</v>
       </c>
       <c r="C433" s="5">
-        <v>3.5891806000004181</v>
+        <v>3.5891799999999421</v>
       </c>
       <c r="D433" s="5">
-        <v>2.0484906662499691</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0484903204189608</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2123.0571847000001</v>
+        <v>2123.0571850000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.7319907000000967</v>
+        <v>-2.7319899999997688</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.5313441549786422</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5313437656674589</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2127.8960278999998</v>
+        <v>2127.8960280000001</v>
       </c>
       <c r="C435" s="5">
-        <v>4.838843199999701</v>
+        <v>4.8388429999999971</v>
       </c>
       <c r="D435" s="5">
-        <v>2.7695705316972852</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7695704153899658</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2127.5556179999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.34040989999994054</v>
+        <v>-0.34041000000024724</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.19180103249102354</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.19180108877677737</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2134.7591115999999</v>
+        <v>2134.7591120000002</v>
       </c>
       <c r="C437" s="5">
-        <v>7.2034936000000016</v>
+        <v>7.2034940000003189</v>
       </c>
       <c r="D437" s="5">
-        <v>4.1394897169302114</v>
+        <v>4.1394899510878158</v>
       </c>
       <c r="E437" s="5">
-        <v>0.757758464391034</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.75775849753738633</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2143.7398076999998</v>
+        <v>2143.7398079999998</v>
       </c>
       <c r="C438" s="5">
-        <v>8.9806960999999319</v>
+        <v>8.9806959999996252</v>
       </c>
       <c r="D438" s="5">
-        <v>5.1667274868388846</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1667274269789232</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2153.6562895000002</v>
+        <v>2153.6562899999999</v>
       </c>
       <c r="C439" s="5">
-        <v>9.9164818000003834</v>
+        <v>9.9164820000000873</v>
       </c>
       <c r="D439" s="5">
-        <v>5.6943698771519058</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.6943699941183423</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2165.2272484999999</v>
+        <v>2165.227249</v>
       </c>
       <c r="C440" s="5">
-        <v>11.570958999999675</v>
+        <v>11.57095900000013</v>
       </c>
       <c r="D440" s="5">
-        <v>6.6412143333624662</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.6412143317749361</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2180.7026577000001</v>
+        <v>2180.7026580000002</v>
       </c>
       <c r="C441" s="5">
-        <v>15.475409200000286</v>
+        <v>15.475409000000127</v>
       </c>
       <c r="D441" s="5">
-        <v>8.9220052142550355</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.9220050922376615</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2174.4428704000002</v>
+        <v>2174.4428699999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-6.2597872999999709</v>
+        <v>-6.2597880000002988</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.3907773441476885</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.3907777168957542</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2200.2251944</v>
+        <v>2193.4876610000001</v>
       </c>
       <c r="C443" s="5">
-        <v>25.78232399999979</v>
+        <v>19.044791000000259</v>
       </c>
       <c r="D443" s="5">
-        <v>15.193925672201347</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>11.031530791790868</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>2202.5066619999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>9.0190009999996619</v>
+      </c>
+      <c r="D444" s="5">
+        <v>5.0471852537832262</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE600000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>